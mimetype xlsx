--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -542,65 +542,50 @@
   <si>
     <t>Quotation Charges New service Connection at Naxalbari PWSS,TW-VI, Near Budhkaran under NMD,PHE Dte. Application No - 4003462594 Ref Id- 403258323</t>
   </si>
   <si>
     <t>BILL/00833/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/157</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno programme at Budhkaran (Part) &amp; Geni (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Budhkaran Zone) within Naxalbari block, Darjeeling dist. under Siliguri Sub Division, PHE Dte. SL. NO. 16.</t>
   </si>
   <si>
     <t>ORD/000141/2021-2022</t>
   </si>
   <si>
     <t>2438/SWSD</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
-    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) and Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Khalpara Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 05.</t>
-[...13 lines deleted...]
-  <si>
     <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) Kamala (Part) and Naxalbari (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Kalibari Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 16.</t>
   </si>
   <si>
     <t>ORD/000086/2022-2023</t>
   </si>
   <si>
     <t>859/SWSD</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>PALLAB BHOWAL</t>
   </si>
   <si>
     <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) and Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Rathkhola Bhimram Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 15.</t>
   </si>
   <si>
     <t>ORD/000085/2022-2023</t>
   </si>
   <si>
     <t>858/SWSD</t>
   </si>
   <si>
     <t>11/03/2023</t>
@@ -612,50 +597,65 @@
     <t>ORD/000137/2023-2024</t>
   </si>
   <si>
     <t>1405/SWSD</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>16/03/2025</t>
   </si>
   <si>
     <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Budhkraran (Part) &amp; Geni (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Roypara Zone) under Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. SL. NO. 17.</t>
   </si>
   <si>
     <t>ORD/000005/2022-2023</t>
   </si>
   <si>
     <t>37/SWSD</t>
   </si>
   <si>
     <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF PUMP HOUSE (5.40 M X 3.60 M) SIZE WITH SANITARY &amp; PLUMBING ARRANGEMENT AS PER MODEL APPROVED DRAWING AT BUDHKARAN TUBEWELL SITE FOR NAXALBARI PIPED WATER SUPPLY SCHEME UNDER SILIGURI W/S DIVISION, P. H. ENGINEERING DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2024-2025</t>
+  </si>
+  <si>
+    <t>2540/SWSD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2994,329 +2994,329 @@
       <c r="H33" s="13" t="s">
         <v>176</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>179</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>180</v>
       </c>
       <c r="P33" s="4">
-        <v>96.94</v>
+        <v>129.79</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>181</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>185</v>
+        <v>127</v>
       </c>
       <c r="P34" s="4">
-        <v>129.79</v>
+        <v>90</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K35" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L35" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>127</v>
+        <v>190</v>
       </c>
       <c r="P35" s="4">
-        <v>90</v>
+        <v>127.6</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>193</v>
+        <v>115</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>194</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>195</v>
+        <v>50</v>
       </c>
       <c r="P36" s="4">
-        <v>127.6</v>
+        <v>138.01</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="K37" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="L37" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>50</v>
+        <v>122</v>
       </c>
       <c r="P37" s="4">
-        <v>138.01</v>
+        <v>5.83</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="7" t="s">
         <v>200</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="11"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8">
-        <v>1606.51</v>
+        <v>1515.4</v>
       </c>
       <c r="P38" s="8">
         <v>0</v>
       </c>
       <c r="Q38" s="8">
         <v>0</v>
       </c>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>