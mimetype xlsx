--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -368,294 +368,282 @@
   <si>
     <t>New Service Connection Charge for NAXALBARI PWSS (KAMALA JOTE), under NAXALBARI CCC [APPLICATION NO. 4003105316 ; Reference ID : 402974351]</t>
   </si>
   <si>
     <t>BILL/00008/2023-2024</t>
   </si>
   <si>
     <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Kamala (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Tutaram Zone) under Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. SL. NO. 15.</t>
   </si>
   <si>
     <t>ORD/000004/2022-2023</t>
   </si>
   <si>
     <t>38/SWSD</t>
   </si>
   <si>
     <t>07/04/2022</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>ARUN KUMAR SHRIVASTAVA</t>
   </si>
   <si>
-    <t>Laying Distribution System and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Dayaram (Part), Kamala (Part) &amp; Naxalbari (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Kamala Zone) within Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. Sl. No. 10.</t>
-[...8 lines deleted...]
-    <t>07/01/2023</t>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Dayaram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Dayaram Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 02.</t>
+  </si>
+  <si>
+    <t>ORD/000074/2022-2023</t>
+  </si>
+  <si>
+    <t>847/SWSD</t>
+  </si>
+  <si>
+    <t>04/02/2023</t>
+  </si>
+  <si>
+    <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Dhakna (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Dhakna Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 04.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2022-2023</t>
+  </si>
+  <si>
+    <t>848/SWSD</t>
+  </si>
+  <si>
+    <t>BUDDHADEV NAG</t>
+  </si>
+  <si>
+    <t>Supply installation commissioning and trial operation of electro mechanical components along with copper wound line voltage corrector for AUGMENTATION OF NAXALBARI ZONE -I and II ( Rathkhola Bhimram, Kamola Jote Budhkaran) PIPED WATER SUPPLY SCHEME, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2023-2024</t>
+  </si>
+  <si>
+    <t>2161/SWSD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Chhoto Maniram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Chhota Maniram Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 06.</t>
+  </si>
+  <si>
+    <t>ORD/000077/2022-2023</t>
+  </si>
+  <si>
+    <t>850/SWSD</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>UJJWAL ROY</t>
+  </si>
+  <si>
+    <t>Sinking of 06(six) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000167/2022-2023</t>
+  </si>
+  <si>
+    <t>1327/SWSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>NORTH EAST CO-OP LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF NAXALBARI ZONE - I AND ZONE - II PIPED WATER SUPPLY SCHEME, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000798/2022-2023</t>
+  </si>
+  <si>
+    <t>112/NMD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>05/03/2023</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Dhakna (Part) and Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Bengaijote Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 03.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2022-2023</t>
+  </si>
+  <si>
+    <t>2074/SWSD</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>08/04/2023</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK &amp; CO</t>
+  </si>
+  <si>
+    <t>Balanced work of laying distribution system along with pump connection in connection with Augmentation of Naxalbari piped water supply scheme (chhota Maniram ZOne) under Naxalbari Block, Darjeeling District under siliguri Sub-division ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000239/2023-2024</t>
+  </si>
+  <si>
+    <t>523/SSD</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>Quotation Charges New service Connection at Naxalbari PWSS,TW-VI, Near Budhkaran under NMD,PHE Dte. Application No - 4003462594 Ref Id- 403258323</t>
+  </si>
+  <si>
+    <t>BILL/00833/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/157</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) Kamala (Part) and Naxalbari (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Kalibari Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 16.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2022-2023</t>
+  </si>
+  <si>
+    <t>859/SWSD</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>PALLAB BHOWAL</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) and Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Rathkhola Bhimram Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 15.</t>
+  </si>
+  <si>
+    <t>ORD/000085/2022-2023</t>
+  </si>
+  <si>
+    <t>858/SWSD</t>
+  </si>
+  <si>
+    <t>11/03/2023</t>
+  </si>
+  <si>
+    <t>Laying distribution system and providing functional household tap connection under Jal Jeevan Mission and Jal Swapno Programme at Dayaram (Part) &amp; Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Kotia Zone) under Naxalbari block, Darjeeling District, under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2023-2024</t>
+  </si>
+  <si>
+    <t>1405/SWSD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno programme at Budhkaran (Part) &amp; Geni (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Budhkaran Zone) within Naxalbari block, Darjeeling dist. under Siliguri Sub Division, PHE Dte. SL. NO. 16.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2021-2022</t>
+  </si>
+  <si>
+    <t>2438/SWSD</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Budhkraran (Part) &amp; Geni (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Roypara Zone) under Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. SL. NO. 17.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2022-2023</t>
+  </si>
+  <si>
+    <t>37/SWSD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF PUMP HOUSE (5.40 M X 3.60 M) SIZE WITH SANITARY &amp; PLUMBING ARRANGEMENT AS PER MODEL APPROVED DRAWING AT BUDHKARAN TUBEWELL SITE FOR NAXALBARI PIPED WATER SUPPLY SCHEME UNDER SILIGURI W/S DIVISION, P. H. ENGINEERING DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2024-2025</t>
+  </si>
+  <si>
+    <t>2540/SWSD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
   </si>
   <si>
     <t>NARAYAN CH GHOSH</t>
-  </si>
-[...229 lines deleted...]
-    <t>02/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1044,51 +1032,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="78.980713" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1205,54 +1193,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1323,54 +1311,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.5</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1445,54 +1433,54 @@
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>4.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.59</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1506,54 +1494,54 @@
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>4.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.59</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1748,54 +1736,54 @@
         <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>1.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>39.7</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1809,54 +1797,54 @@
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>4.18</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>95.54</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1870,54 +1858,54 @@
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>4.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.37</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2273,54 +2261,54 @@
       <c r="I21" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P21" s="4">
         <v>137.11</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>74.73</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>54.5</v>
       </c>
       <c r="S21" s="4">
         <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2331,1011 +2319,950 @@
       <c r="H22" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P22" s="4">
-        <v>69.9</v>
+        <v>83.65</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>74.4</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>88.94</v>
       </c>
       <c r="S22" s="4">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N23" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>83.65</v>
+        <v>67.02</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>66.26</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="S23" s="4">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
-        <v>92</v>
+        <v>131</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P24" s="4">
-        <v>67.02</v>
+        <v>34.09</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>29.75</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>87.25</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>133</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>135</v>
+        <v>64</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P25" s="4">
-        <v>34.09</v>
+        <v>81.01</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>78.54</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>96.95</v>
       </c>
       <c r="S25" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>64</v>
+        <v>141</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P26" s="4">
-        <v>81.01</v>
+        <v>46.37</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>38.16</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>82.3</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>38</v>
+        <v>145</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>77</v>
+        <v>146</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="P27" s="4">
-        <v>46.37</v>
+        <v>32.88</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>32.74</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>150</v>
+        <v>38</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>151</v>
+        <v>77</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="P28" s="4">
-        <v>32.88</v>
+        <v>91.79</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>90.19</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>98.26</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>162</v>
+        <v>137</v>
       </c>
       <c r="P29" s="4">
-        <v>91.79</v>
+        <v>1.91</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>1.89</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>98.71</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>163</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>166</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>142</v>
+        <v>98</v>
       </c>
       <c r="P30" s="4">
-        <v>1.91</v>
+        <v>12.34</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K31" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="I31" s="13"/>
-[...1 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="L31" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N31" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="M31" s="4" t="s">
+      <c r="O31" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="N31" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>12.34</v>
+        <v>129.79</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>60.83</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>46.86</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>172</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>173</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>174</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P32" s="4">
-        <v>92.59</v>
+        <v>90</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>30.47</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>33.85</v>
       </c>
       <c r="S32" s="4">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>176</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>64</v>
+        <v>179</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="P33" s="4">
-        <v>129.79</v>
+        <v>127.6</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>82.89</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>64.96</v>
       </c>
       <c r="S33" s="4">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>127</v>
+        <v>66</v>
       </c>
       <c r="P34" s="4">
-        <v>90</v>
+        <v>92.59</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>59.53</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>64.3</v>
       </c>
       <c r="S34" s="4">
-        <v>50</v>
+        <v>81</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>188</v>
+        <v>115</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>190</v>
+        <v>50</v>
       </c>
       <c r="P35" s="4">
-        <v>127.6</v>
+        <v>138.01</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>119.42</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>86.53</v>
       </c>
       <c r="S35" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="K36" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="L36" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="M36" s="4" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>194</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>50</v>
+        <v>195</v>
       </c>
       <c r="P36" s="4">
-        <v>138.01</v>
+        <v>5.83</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="3">
-[...27 lines deleted...]
-      <c r="K37" s="4" t="s">
+      <c r="A37" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="L37" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="8"/>
+      <c r="O37" s="8">
+        <v>1445.5</v>
+      </c>
+      <c r="P37" s="8">
+        <v>865.14</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>59.85</v>
+      </c>
+      <c r="R37" s="8"/>
+      <c r="S37" s="8"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
-    <row r="38" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>