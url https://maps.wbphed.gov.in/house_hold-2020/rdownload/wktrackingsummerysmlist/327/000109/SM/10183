--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -368,282 +368,309 @@
   <si>
     <t>New Service Connection Charge for NAXALBARI PWSS (KAMALA JOTE), under NAXALBARI CCC [APPLICATION NO. 4003105316 ; Reference ID : 402974351]</t>
   </si>
   <si>
     <t>BILL/00008/2023-2024</t>
   </si>
   <si>
     <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Kamala (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Tutaram Zone) under Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. SL. NO. 15.</t>
   </si>
   <si>
     <t>ORD/000004/2022-2023</t>
   </si>
   <si>
     <t>38/SWSD</t>
   </si>
   <si>
     <t>07/04/2022</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>ARUN KUMAR SHRIVASTAVA</t>
   </si>
   <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Dhakna (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Dhakna Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 04.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2022-2023</t>
+  </si>
+  <si>
+    <t>848/SWSD</t>
+  </si>
+  <si>
+    <t>BUDDHADEV NAG</t>
+  </si>
+  <si>
+    <t>Supply installation commissioning and trial operation of electro mechanical components along with copper wound line voltage corrector for AUGMENTATION OF NAXALBARI ZONE -I and II ( Rathkhola Bhimram, Kamola Jote Budhkaran) PIPED WATER SUPPLY SCHEME, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2023-2024</t>
+  </si>
+  <si>
+    <t>2161/SWSD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Chhoto Maniram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Chhota Maniram Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 06.</t>
+  </si>
+  <si>
+    <t>ORD/000077/2022-2023</t>
+  </si>
+  <si>
+    <t>850/SWSD</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>UJJWAL ROY</t>
+  </si>
+  <si>
+    <t>Sinking of 06(six) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000167/2022-2023</t>
+  </si>
+  <si>
+    <t>1327/SWSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>NORTH EAST CO-OP LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF NAXALBARI ZONE - I AND ZONE - II PIPED WATER SUPPLY SCHEME, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000798/2022-2023</t>
+  </si>
+  <si>
+    <t>112/NMD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>05/03/2023</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Dhakna (Part) and Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Bengaijote Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 03.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2022-2023</t>
+  </si>
+  <si>
+    <t>2074/SWSD</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>08/04/2023</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK &amp; CO</t>
+  </si>
+  <si>
+    <t>Balanced work of laying distribution system along with pump connection in connection with Augmentation of Naxalbari piped water supply scheme (chhota Maniram ZOne) under Naxalbari Block, Darjeeling District under siliguri Sub-division ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000239/2023-2024</t>
+  </si>
+  <si>
+    <t>523/SSD</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>Quotation Charges New service Connection at Naxalbari PWSS,TW-VI, Near Budhkaran under NMD,PHE Dte. Application No - 4003462594 Ref Id- 403258323</t>
+  </si>
+  <si>
+    <t>BILL/00833/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/157</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) Kamala (Part) and Naxalbari (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Kalibari Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 16.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2022-2023</t>
+  </si>
+  <si>
+    <t>859/SWSD</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>PALLAB BHOWAL</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) and Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Rathkhola Bhimram Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 15.</t>
+  </si>
+  <si>
+    <t>ORD/000085/2022-2023</t>
+  </si>
+  <si>
+    <t>858/SWSD</t>
+  </si>
+  <si>
+    <t>11/03/2023</t>
+  </si>
+  <si>
+    <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Laying distribution system and providing functional household tap connection under Jal Jeevan Mission and Jal Swapno Programme at Dayaram (Part) &amp; Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Kotia Zone) under Naxalbari block, Darjeeling District, under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2023-2024</t>
+  </si>
+  <si>
+    <t>1405/SWSD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno programme at Budhkaran (Part) &amp; Geni (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Budhkaran Zone) within Naxalbari block, Darjeeling dist. under Siliguri Sub Division, PHE Dte. SL. NO. 16.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2021-2022</t>
+  </si>
+  <si>
+    <t>2438/SWSD</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Budhkraran (Part) &amp; Geni (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Roypara Zone) under Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. SL. NO. 17.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2022-2023</t>
+  </si>
+  <si>
+    <t>37/SWSD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF PUMP HOUSE (5.40 M X 3.60 M) SIZE WITH SANITARY &amp; PLUMBING ARRANGEMENT AS PER MODEL APPROVED DRAWING AT BUDHKARAN TUBEWELL SITE FOR NAXALBARI PIPED WATER SUPPLY SCHEME UNDER SILIGURI W/S DIVISION, P. H. ENGINEERING DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2024-2025</t>
+  </si>
+  <si>
+    <t>2540/SWSD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN CH GHOSH</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) and Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Khalpara Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 05.</t>
+  </si>
+  <si>
+    <t>ORD/000076/2022-2023</t>
+  </si>
+  <si>
+    <t>849/SWSD</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>AKASH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution System and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Dayaram (Part), Kamala (Part) &amp; Naxalbari (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Kamala Zone) within Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. Sl. No. 10.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2022-2023</t>
+  </si>
+  <si>
+    <t>869/SWSD</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
     <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Dayaram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Dayaram Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 02.</t>
   </si>
   <si>
     <t>ORD/000074/2022-2023</t>
   </si>
   <si>
     <t>847/SWSD</t>
   </si>
   <si>
     <t>04/02/2023</t>
-  </si>
-[...220 lines deleted...]
-    <t>NARAYAN CH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1032,51 +1059,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="78.980713" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2313,546 +2340,546 @@
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N22" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>83.65</v>
+        <v>67.02</v>
       </c>
       <c r="Q22" s="4">
-        <v>74.4</v>
+        <v>66.26</v>
       </c>
       <c r="R22" s="4">
-        <v>88.94</v>
+        <v>98.88</v>
       </c>
       <c r="S22" s="4">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P23" s="4">
-        <v>67.02</v>
+        <v>34.09</v>
       </c>
       <c r="Q23" s="4">
-        <v>66.26</v>
+        <v>29.75</v>
       </c>
       <c r="R23" s="4">
-        <v>98.88</v>
+        <v>87.25</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>128</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>130</v>
+        <v>64</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P24" s="4">
-        <v>34.09</v>
+        <v>81.01</v>
       </c>
       <c r="Q24" s="4">
-        <v>29.75</v>
+        <v>78.54</v>
       </c>
       <c r="R24" s="4">
-        <v>87.25</v>
+        <v>96.95</v>
       </c>
       <c r="S24" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>64</v>
+        <v>136</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P25" s="4">
-        <v>81.01</v>
+        <v>46.37</v>
       </c>
       <c r="Q25" s="4">
-        <v>78.54</v>
+        <v>38.16</v>
       </c>
       <c r="R25" s="4">
-        <v>96.95</v>
+        <v>82.3</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>77</v>
+        <v>141</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="P26" s="4">
-        <v>46.37</v>
+        <v>32.88</v>
       </c>
       <c r="Q26" s="4">
-        <v>38.16</v>
+        <v>32.74</v>
       </c>
       <c r="R26" s="4">
-        <v>82.3</v>
+        <v>99.56</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>145</v>
+        <v>38</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>146</v>
+        <v>77</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="P27" s="4">
-        <v>32.88</v>
+        <v>91.79</v>
       </c>
       <c r="Q27" s="4">
-        <v>32.74</v>
+        <v>90.19</v>
       </c>
       <c r="R27" s="4">
-        <v>99.56</v>
+        <v>98.26</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="P28" s="4">
-        <v>91.79</v>
+        <v>1.91</v>
       </c>
       <c r="Q28" s="4">
-        <v>90.19</v>
+        <v>1.89</v>
       </c>
       <c r="R28" s="4">
-        <v>98.26</v>
+        <v>98.71</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>158</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>137</v>
+        <v>98</v>
       </c>
       <c r="P29" s="4">
-        <v>1.91</v>
+        <v>12.34</v>
       </c>
       <c r="Q29" s="4">
-        <v>1.89</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>98.71</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="I30" s="13"/>
-[...1 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="L30" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N30" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="M30" s="4" t="s">
+      <c r="O30" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="N30" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>12.34</v>
+        <v>129.79</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>60.83</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>46.86</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
@@ -2860,409 +2887,531 @@
       <c r="H31" s="13" t="s">
         <v>167</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>171</v>
       </c>
       <c r="P31" s="4">
-        <v>129.79</v>
+        <v>90</v>
       </c>
       <c r="Q31" s="4">
-        <v>60.83</v>
+        <v>30.47</v>
       </c>
       <c r="R31" s="4">
-        <v>46.86</v>
+        <v>33.85</v>
       </c>
       <c r="S31" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>172</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>173</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>174</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>64</v>
+        <v>175</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>122</v>
+        <v>177</v>
       </c>
       <c r="P32" s="4">
-        <v>90</v>
+        <v>127.6</v>
       </c>
       <c r="Q32" s="4">
-        <v>30.47</v>
+        <v>82.89</v>
       </c>
       <c r="R32" s="4">
-        <v>33.85</v>
+        <v>64.96</v>
       </c>
       <c r="S32" s="4">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>179</v>
+        <v>48</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>181</v>
+        <v>66</v>
       </c>
       <c r="P33" s="4">
-        <v>127.6</v>
+        <v>92.59</v>
       </c>
       <c r="Q33" s="4">
-        <v>82.89</v>
+        <v>59.53</v>
       </c>
       <c r="R33" s="4">
-        <v>64.96</v>
+        <v>64.3</v>
       </c>
       <c r="S33" s="4">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>182</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>185</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="P34" s="4">
-        <v>92.59</v>
+        <v>138.01</v>
       </c>
       <c r="Q34" s="4">
-        <v>59.53</v>
+        <v>119.42</v>
       </c>
       <c r="R34" s="4">
-        <v>64.3</v>
+        <v>86.53</v>
       </c>
       <c r="S34" s="4">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>186</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>115</v>
+        <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>50</v>
+        <v>191</v>
       </c>
       <c r="P35" s="4">
-        <v>138.01</v>
+        <v>5.83</v>
       </c>
       <c r="Q35" s="4">
-        <v>119.42</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>86.53</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>193</v>
+        <v>64</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P36" s="4">
-        <v>5.83</v>
+        <v>96.94</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>52.92</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>54.59</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S37" s="8"/>
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="P37" s="4">
+        <v>69.9</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>64</v>
+      </c>
+      <c r="R37" s="4">
+        <v>91.56</v>
+      </c>
+      <c r="S37" s="4">
+        <v>90</v>
+      </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="P38" s="4">
+        <v>83.65</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>74.4</v>
+      </c>
+      <c r="R38" s="4">
+        <v>88.94</v>
+      </c>
+      <c r="S38" s="4">
+        <v>2</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="8"/>
+      <c r="O39" s="8">
+        <v>1612.34</v>
+      </c>
+      <c r="P39" s="8">
+        <v>982.06</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>60.91</v>
+      </c>
+      <c r="R39" s="8"/>
+      <c r="S39" s="8"/>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A39:N39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>