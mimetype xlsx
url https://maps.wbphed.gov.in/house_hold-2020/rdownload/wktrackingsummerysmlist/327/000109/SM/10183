--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -110,236 +110,488 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of Details Project Report (D.P.R.) in connection with the augmentation of Naxalbari W/S Scheme at Naxalbari block of Siliguri Sub Division under Siliguri W/S Division, PHE Dte. in connection with Jal Jeevan Mission and Jal Swapno Programme. SL. NO. 02.</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000109/2021-2022</t>
   </si>
   <si>
     <t>819/SWSD</t>
   </si>
   <si>
     <t>13/08/2021</t>
   </si>
   <si>
     <t>07/09/2021</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Kamala (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Tutaram Zone) under Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. SL. NO. 15.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>38/SWSD</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>ARUN KUMAR SHRIVASTAVA</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.65 X 2.45) size with (1.20 X 2.10 M) size with toilet, plinth protection etc. at Kamala zone of Naxalbari Piped Water Supply Scheme at Naxalbari block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling. SL. NO. 07.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2022-2023</t>
+  </si>
+  <si>
+    <t>307/SWSD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>29/06/2022</t>
+  </si>
+  <si>
+    <t>S.G.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supplying, fabrication, erection on subitable RCC foundation and commissioning with 3 (three) months trial run of pressure type Iron Removal Plant with bower cum compressor room of internal size (3.6 M X 3.00 M) and platform of size (9.00 m X 4.50 m) for resting the cylinders of I.E. Plant with surface drain of required length at Budhkaran Zone of Naxalbari W/S Scheme at Naxalbari block under Siliguri Sub Division, P.H.E. Dte. (Capacity : 15 cu.m./hr.). SL. NO. 13.</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000140/2021-2022</t>
+  </si>
+  <si>
+    <t>2437/SWSD</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>05/05/2022</t>
+  </si>
+  <si>
+    <t>SUBIR CH. CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of Pump House ( 3.65 X 2.45 ) Size with ( 1.20 X 2.10 M. ) size with Toilet, plinth protection etc. at Dayaram zone of Naxalbari Piped Water Supply Scheme at Naxalbari Block under Siliguri Sub -Division , P.H.E. Dte. in the dist.of Darjeeling.</t>
+  </si>
+  <si>
+    <t>ORD/000113/2022-2023</t>
+  </si>
+  <si>
+    <t>283/SSD</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>SHREYANSH AUTOMOBILE</t>
+  </si>
+  <si>
+    <t>Construction of Pump House ( 3.65 X 2.45 ) Size with ( 1.20 X 2.10 M. ) size with Toilet, plinth protection etc. at Chhota Maniram zone of Naxalbari Piped Water Supply Scheme at Naxalbari Block under Siliguri Sub -Division , P.H.E. Dte. in the dist.of Darjeeling.</t>
+  </si>
+  <si>
+    <t>ORD/000111/2022-2023</t>
+  </si>
+  <si>
+    <t>281/SSD</t>
+  </si>
+  <si>
+    <t>A.B. GANAPATI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution System and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Dayaram (Part), Kamala (Part) &amp; Naxalbari (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Kamala Zone) within Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. Sl. No. 10.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2022-2023</t>
+  </si>
+  <si>
+    <t>869/SWSD</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
+    <t>NARAYAN CH GHOSH</t>
+  </si>
+  <si>
+    <t>Supplying, Fabrication, Erection on suitable RCC foundation and Commissioning with 3 (three) months Trial Run of pressure type Iron removal plant with Blower cum Compressor room of internal size ( 3.6 M X 3.00 M ) and Platform of size (9.00 m X 4.50 m) for resting the cylinders of I.E.Plant with surface drain of required length at Rathkhola Bhimram Zone of Naxalbari WS scheme at Naxalbari Block under Siliguri Sub Division, P. H. Engg. Dte. (Capacity: 15 Cu.M./hr.) Sl. No. 08.</t>
+  </si>
+  <si>
+    <t>ORD/000078/2022-2023</t>
+  </si>
+  <si>
+    <t>851/SWSD</t>
+  </si>
+  <si>
+    <t>04/09/2022</t>
+  </si>
+  <si>
+    <t>DEBRAJ ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) Kamala (Part) and Naxalbari (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Kalibari Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 16.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2022-2023</t>
+  </si>
+  <si>
+    <t>859/SWSD</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>PALLAB BHOWAL</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Dayaram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Dayaram Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 02.</t>
+  </si>
+  <si>
+    <t>ORD/000074/2022-2023</t>
+  </si>
+  <si>
+    <t>847/SWSD</t>
+  </si>
+  <si>
+    <t>04/02/2023</t>
+  </si>
+  <si>
+    <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supplying, Fabrication, Erection on suitable RCC foundation and Commissioning with 3 (three) months Trial Run of pressure type Iron removal plant with Blower cum Compressor room of internal size ( 3.6 M X 3.00 M ) and Platform of size (9.00 m X 4.50 m) for resting the cylinders of I.E.Plant with surface drain of required length at Dhakna Zone of Naxalbari WS scheme at Naxalbari Block under Siliguri Sub Division, P. H. Engg. Dte. (Capacity: 20 Cu.M./hr.) Sl. No. 09.</t>
+  </si>
+  <si>
+    <t>ORD/000079/2022-2023</t>
+  </si>
+  <si>
+    <t>852/SWSD</t>
+  </si>
+  <si>
+    <t>Supplying, fabrication, erection on suitable RCC foundation and commissioning with 3(three) months trial run of pressure type Iron Removal Plant with blower cum compressor room of internal size (3.6 M X 3.00 M) and platform of size (9.00 m X 4.50 m) for resting the cylinders of I.E.Plant with surface drain of required length at Tutaram zone of Naxalbari W/S Scheme at Naxalbari block under Siliguri Sub Division, P.H.E. Dte. (Capacity : 30 cu.m./hr.) SL. NO. 11.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2022-2023</t>
+  </si>
+  <si>
+    <t>542/SWSD</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>31/07/2022</t>
+  </si>
+  <si>
+    <t>MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Dhakna (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Dhakna Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 04.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2022-2023</t>
+  </si>
+  <si>
+    <t>848/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>BUDDHADEV NAG</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) and Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Rathkhola Bhimram Zone) under Naxalbari Block Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 15.</t>
+  </si>
+  <si>
+    <t>ORD/000085/2022-2023</t>
+  </si>
+  <si>
+    <t>858/SWSD</t>
+  </si>
+  <si>
+    <t>11/03/2023</t>
+  </si>
+  <si>
+    <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno programme at Budhkaran (Part) &amp; Geni (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Budhkaran Zone) within Naxalbari block, Darjeeling dist. under Siliguri Sub Division, PHE Dte. SL. NO. 16.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2021-2022</t>
+  </si>
+  <si>
+    <t>2438/SWSD</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Budhkraran (Part) &amp; Geni (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Roypara Zone) under Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. SL. NO. 17.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2022-2023</t>
+  </si>
+  <si>
+    <t>37/SWSD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Sinking of 06(six) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000167/2022-2023</t>
+  </si>
+  <si>
+    <t>1327/SWSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>NORTH EAST CO-OP LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Geni (Part) and Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Khalpara Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 05.</t>
+  </si>
+  <si>
+    <t>ORD/000076/2022-2023</t>
+  </si>
+  <si>
+    <t>849/SWSD</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>AKASH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Chhoto Maniram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Chhota Maniram Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 06.</t>
+  </si>
+  <si>
+    <t>ORD/000077/2022-2023</t>
+  </si>
+  <si>
+    <t>850/SWSD</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>UJJWAL ROY</t>
+  </si>
+  <si>
+    <t>Construction of Pump House ( 3.65 X 2.45 ) Size with ( 1.20 X 2.10 M. ) size with Toilet, plinth protection etc. at Rathkhola - Bhimram zone of Naxalbari Piped Water Supply Scheme at Naxalbari Block under Siliguri Sub -Division , P.H.E. Dte. in the dist.of Darjeeling.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2022-2023</t>
+  </si>
+  <si>
+    <t>280/SSD</t>
+  </si>
+  <si>
+    <t>M/S S.P. BISWAS</t>
+  </si>
+  <si>
+    <t>Construction of Pump House ( 3.65 X 2.45 ) Size with ( 1.20 X 2.10 M. ) size with Toilet, plinth protection etc. at Dhakna zone of Naxalbari Piped Water Supply Scheme at Naxalbari Block under Siliguri Sub -Division , P.H.E. Dte. in the dist.of Darjeeling.</t>
+  </si>
+  <si>
+    <t>ORD/000112/2022-2023</t>
+  </si>
+  <si>
+    <t>282/SSD</t>
+  </si>
+  <si>
+    <t>Continuation order for hiring of 1 (one) No. Maruti Van (Non A/C) for the Superintending Engineer, North Bengal Circle-I, P.H.E. Dte. period from 01.04.2022 to 31.03.2023 i.e. 12 (twelve) months. VEHICLE NO. WB 73B/1911.</t>
+  </si>
+  <si>
+    <t>ORD/000149/2021-2022</t>
+  </si>
+  <si>
+    <t>2534/SWSD</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>10/04/2022</t>
+  </si>
+  <si>
+    <t>RUPA PRASAD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000025/2022-2023</t>
+  </si>
+  <si>
+    <t>1455/SWSD</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000063/2022-2023</t>
   </si>
   <si>
     <t>2042/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...167 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Laying distribution system and providing functional household tap connection under Jal Jeevan Mission and Jal Swapno Programme at Dayaram (Part) &amp; Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Kotia Zone) under Naxalbari block, Darjeeling District, under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2023-2024</t>
+  </si>
+  <si>
+    <t>1405/SWSD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply installation commissioning and trial operation of electro mechanical components along with copper wound line voltage corrector for AUGMENTATION OF NAXALBARI ZONE -I and II ( Rathkhola Bhimram, Kamola Jote Budhkaran) PIPED WATER SUPPLY SCHEME, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2023-2024</t>
+  </si>
+  <si>
+    <t>2161/SWSD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system and Providing Functional House Hold Tap Connection under Jal Jeevan Mission and Jal Swapno Programme at Dhakna (Part) and Bhimram (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Bengaijote Zone) under Naxalbari Block, Darjeeling District under Siliguri Sub Division, P.H.E Dte. Sl. No. 03.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2022-2023</t>
+  </si>
+  <si>
+    <t>2074/SWSD</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>08/04/2023</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK &amp; CO</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF NAXALBARI ZONE - I AND ZONE - II PIPED WATER SUPPLY SCHEME, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000798/2022-2023</t>
+  </si>
+  <si>
+    <t>112/NMD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>05/03/2023</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Balanced work of laying distribution system along with pump connection in connection with Augmentation of Naxalbari piped water supply scheme (chhota Maniram ZOne) under Naxalbari Block, Darjeeling District under siliguri Sub-division ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000239/2023-2024</t>
+  </si>
+  <si>
+    <t>523/SSD</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for RATHKHOLA BHIMRAM W/S Scheme, T/W No. III, Zone-II under NAXALBARI CCC, [APPLICATION NO. 4003049742, Reference ID : 402926292]</t>
   </si>
   <si>
     <t>BILL/00045/2022-2023</t>
   </si>
   <si>
     <t>BP/22-23/125</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for NAXALBARI PWSS (DHAKNA JOTE), under NAXALBARI CCC [APPLICATION NO. 4003105319 ; Reference ID : 402974350]</t>
   </si>
   <si>
     <t>BILL/00009/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/04</t>
   </si>
   <si>
     <t>26/04/2023</t>
@@ -350,327 +602,75 @@
   <si>
     <t>BILL/00026/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-109</t>
   </si>
   <si>
     <t>18/01/2023</t>
   </si>
   <si>
     <t>SUDIP BASAK</t>
   </si>
   <si>
     <t>New Service Connection Charge for CHHOTO MONIRAM KALUAJOTE W/S Scheme, T/W No. II, Zone-II under NAXALBARI CCC, [APPLICATION NO. 4003049226, Reference ID : 402926293]</t>
   </si>
   <si>
     <t>BILL/00044/2022-2023</t>
   </si>
   <si>
     <t>New Service Connection Charge for NAXALBARI PWSS (KAMALA JOTE), under NAXALBARI CCC [APPLICATION NO. 4003105316 ; Reference ID : 402974351]</t>
   </si>
   <si>
     <t>BILL/00008/2023-2024</t>
   </si>
   <si>
-    <t>Laying distribution system and providing functional house hold tap connection under Jal Jeevan Mission &amp; Jal Swapno Programme at Kamala (Part) mouza in connection with Augmentation of Naxalbari Piped Water Supply Scheme (Tutaram Zone) under Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte. SL. NO. 15.</t>
-[...134 lines deleted...]
-    <t>18/01/2024</t>
+    <t>CONSTRUCTION OF PUMP HOUSE (5.40 M X 3.60 M) SIZE WITH SANITARY &amp; PLUMBING ARRANGEMENT AS PER MODEL APPROVED DRAWING AT BUDHKARAN TUBEWELL SITE FOR NAXALBARI PIPED WATER SUPPLY SCHEME UNDER SILIGURI W/S DIVISION, P. H. ENGINEERING DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2024-2025</t>
+  </si>
+  <si>
+    <t>2540/SWSD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
   </si>
   <si>
     <t>Quotation Charges New service Connection at Naxalbari PWSS,TW-VI, Near Budhkaran under NMD,PHE Dte. Application No - 4003462594 Ref Id- 403258323</t>
   </si>
   <si>
     <t>BILL/00833/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/157</t>
   </si>
   <si>
     <t>07/08/2024</t>
-  </si>
-[...127 lines deleted...]
-    <t>04/02/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1256,2118 +1256,2118 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>131.38</v>
+        <v>137.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>74.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>54.5</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.15</v>
       </c>
       <c r="Q5" s="4">
         <v>3.96</v>
       </c>
       <c r="R5" s="4">
         <v>95.5</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>13.81</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>4.17</v>
       </c>
       <c r="Q7" s="4">
         <v>3.99</v>
       </c>
       <c r="R7" s="4">
         <v>95.59</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>4.17</v>
       </c>
       <c r="Q8" s="4">
         <v>3.99</v>
       </c>
       <c r="R8" s="4">
         <v>95.59</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>69.9</v>
+      </c>
+      <c r="Q9" s="4">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.56</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>14.66</v>
+        <v>13.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>16.52</v>
+        <v>129.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>60.83</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>46.86</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J12" s="13" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>1.48</v>
+        <v>83.65</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.59</v>
+        <v>74.4</v>
       </c>
       <c r="R12" s="4">
-        <v>39.7</v>
+        <v>88.94</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="P13" s="4">
-        <v>4.18</v>
+        <v>14.66</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.99</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>95.54</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>55</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>4.18</v>
+        <v>16.52</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.98</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>95.37</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>53.04</v>
+        <v>67.02</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>66.26</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>66</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="P16" s="4">
-        <v>0.63</v>
+        <v>90</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>30.47</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>33.85</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="P17" s="4">
-        <v>0.73</v>
+        <v>92.59</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>59.53</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>64.3</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>107</v>
+        <v>52</v>
       </c>
       <c r="P18" s="4">
-        <v>0.38</v>
+        <v>138.01</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>119.42</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>86.53</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>110</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>0.63</v>
+        <v>46.37</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>38.16</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>82.3</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>116</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>0.73</v>
+        <v>96.94</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>52.92</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>54.59</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>137.11</v>
+        <v>81.01</v>
       </c>
       <c r="Q21" s="4">
-        <v>74.73</v>
+        <v>78.54</v>
       </c>
       <c r="R21" s="4">
-        <v>54.5</v>
+        <v>96.95</v>
       </c>
       <c r="S21" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="P22" s="4">
-        <v>67.02</v>
+        <v>4.18</v>
       </c>
       <c r="Q22" s="4">
-        <v>66.26</v>
+        <v>3.98</v>
       </c>
       <c r="R22" s="4">
-        <v>98.88</v>
+        <v>95.37</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>130</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>126</v>
+        <v>57</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="P23" s="4">
-        <v>34.09</v>
+        <v>4.18</v>
       </c>
       <c r="Q23" s="4">
-        <v>29.75</v>
+        <v>3.99</v>
       </c>
       <c r="R23" s="4">
-        <v>87.25</v>
+        <v>95.54</v>
       </c>
       <c r="S23" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="I24" s="13"/>
       <c r="J24" s="13" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>64</v>
+        <v>136</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="P24" s="4">
-        <v>81.01</v>
+        <v>1.48</v>
       </c>
       <c r="Q24" s="4">
-        <v>78.54</v>
+        <v>0.59</v>
       </c>
       <c r="R24" s="4">
-        <v>96.95</v>
+        <v>39.7</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>137</v>
+        <v>96</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="P25" s="4">
-        <v>46.37</v>
+        <v>53.04</v>
       </c>
       <c r="Q25" s="4">
-        <v>38.16</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>82.3</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="P26" s="4">
-        <v>32.88</v>
+        <v>131.38</v>
       </c>
       <c r="Q26" s="4">
-        <v>32.74</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>99.56</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K27" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="L27" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="M27" s="4" t="s">
+      <c r="N27" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="N27" s="4" t="s">
+      <c r="O27" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="O27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>91.79</v>
+        <v>127.6</v>
       </c>
       <c r="Q27" s="4">
-        <v>90.19</v>
+        <v>82.89</v>
       </c>
       <c r="R27" s="4">
-        <v>98.26</v>
+        <v>64.96</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="L28" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="N28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>1.91</v>
+        <v>34.09</v>
       </c>
       <c r="Q28" s="4">
-        <v>1.89</v>
+        <v>29.75</v>
       </c>
       <c r="R28" s="4">
-        <v>98.71</v>
+        <v>87.25</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>158</v>
       </c>
-      <c r="I29" s="13"/>
-      <c r="J29" s="13"/>
+      <c r="I29" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K29" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>98</v>
+        <v>163</v>
       </c>
       <c r="P29" s="4">
-        <v>12.34</v>
+        <v>91.79</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>90.19</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>98.26</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>38</v>
+        <v>166</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>77</v>
+        <v>167</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>64</v>
+        <v>170</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="P30" s="4">
-        <v>129.79</v>
+        <v>32.88</v>
       </c>
       <c r="Q30" s="4">
-        <v>60.83</v>
+        <v>32.74</v>
       </c>
       <c r="R30" s="4">
-        <v>46.86</v>
+        <v>99.56</v>
       </c>
       <c r="S30" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>171</v>
+        <v>125</v>
       </c>
       <c r="P31" s="4">
-        <v>90</v>
+        <v>1.91</v>
       </c>
       <c r="Q31" s="4">
-        <v>30.47</v>
+        <v>1.89</v>
       </c>
       <c r="R31" s="4">
-        <v>33.85</v>
+        <v>98.71</v>
       </c>
       <c r="S31" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>172</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="P32" s="4">
-        <v>127.6</v>
+        <v>0.63</v>
       </c>
       <c r="Q32" s="4">
-        <v>82.89</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>64.96</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>178</v>
-[...6 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>48</v>
+        <v>186</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>66</v>
+        <v>182</v>
       </c>
       <c r="P33" s="4">
-        <v>92.59</v>
+        <v>0.73</v>
       </c>
       <c r="Q33" s="4">
-        <v>59.53</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>64.3</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>182</v>
-[...6 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>115</v>
+        <v>190</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>50</v>
+        <v>191</v>
       </c>
       <c r="P34" s="4">
-        <v>138.01</v>
+        <v>0.38</v>
       </c>
       <c r="Q34" s="4">
-        <v>119.42</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>86.53</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>186</v>
-[...6 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="P35" s="4">
-        <v>5.83</v>
+        <v>0.63</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>192</v>
-[...6 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>64</v>
+        <v>186</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="P36" s="4">
-        <v>96.94</v>
+        <v>0.73</v>
       </c>
       <c r="Q36" s="4">
-        <v>52.92</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>54.59</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K37" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="I37" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K37" s="4" t="s">
+      <c r="L37" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>200</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>191</v>
+        <v>68</v>
       </c>
       <c r="P37" s="4">
-        <v>69.9</v>
+        <v>5.83</v>
       </c>
       <c r="Q37" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>91.56</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>201</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>203</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>64</v>
+        <v>204</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="P38" s="4">
-        <v>83.65</v>
+        <v>12.34</v>
       </c>
       <c r="Q38" s="4">
-        <v>74.4</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>88.94</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="7" t="s">
         <v>205</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="11"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="8"/>
       <c r="O39" s="8">
         <v>1612.34</v>