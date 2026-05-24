--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -347,51 +347,51 @@
   <si>
     <t>BILL/02022/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/311</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Infrastructure Cost for LAHUGAON T/W No. II, ZONE-II, under BIDHANNAGAR CCC , [APPLICATION NO. 4003320704, Reference ID : 403147041]</t>
   </si>
   <si>
     <t>BILL/02023/2023-2024</t>
   </si>
   <si>
     <t>Laying distribution system (Part-B) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-B) of Lahugaon and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 02.</t>
   </si>
   <si>
     <t>ORD/000133/2021-2022</t>
   </si>
   <si>
     <t>2430/SWSD</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>30/05/2026</t>
   </si>
   <si>
     <t>SUBIR CH. CHOWDHURY</t>
   </si>
   <si>
     <t>Laying distribution system (Part-C) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-C) of Lahugaon (Zone-1) and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 03.</t>
   </si>
   <si>
     <t>ORD/000134/2021-2022</t>
   </si>
   <si>
     <t>2431/SWSD</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>AKASH ENTERPRISE</t>
   </si>
   <si>
     <t>Laying distribution system (Part-D) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-D) of Lahugaon and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 04.</t>
   </si>
   <si>
     <t>ORD/000135/2021-2022</t>
   </si>
@@ -1142,54 +1142,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>49.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>25.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>51.97</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1203,54 +1203,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>1.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.03</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1264,54 +1264,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>1.02</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.02</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1789,54 +1789,54 @@
       <c r="I16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>15.04</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>46.53</v>
       </c>
       <c r="S16" s="4">
         <v>10</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2021,54 +2021,54 @@
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P20" s="4">
         <v>64.88</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>37.49</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>57.78</v>
       </c>
       <c r="S20" s="4">
         <v>65</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2082,54 +2082,54 @@
       <c r="I21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P21" s="4">
         <v>53.99</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>28.79</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>53.32</v>
       </c>
       <c r="S21" s="4">
         <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2143,54 +2143,54 @@
       <c r="I22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P22" s="4">
         <v>53.41</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>29.71</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>55.63</v>
       </c>
       <c r="S22" s="4">
         <v>65</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2204,54 +2204,54 @@
       <c r="I23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P23" s="4">
         <v>159.67</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>100.35</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>62.85</v>
       </c>
       <c r="S23" s="4">
         <v>70</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2265,54 +2265,54 @@
       <c r="I24" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P24" s="4">
         <v>400.24</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>85.82</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>21.44</v>
       </c>
       <c r="S24" s="4">
         <v>70</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2360,54 +2360,54 @@
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>1639.03</v>
       </c>
       <c r="P26" s="8">
-        <v>0</v>
+        <v>317.13</v>
       </c>
       <c r="Q26" s="8">
-        <v>0</v>
+        <v>19.35</v>
       </c>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>