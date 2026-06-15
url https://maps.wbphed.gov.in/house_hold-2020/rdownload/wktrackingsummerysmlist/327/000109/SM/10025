--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -266,219 +266,219 @@
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum work order "Construction of Pump House (5.4 X 3.65) size with (1.20 X 2.10 M) size with toilet, plinth protection etc. and two nos Pump House (3600mm x 2400mm x 3300mm height) with toilet (2100mm x 1350mm) sanitary and plumbing arrangement along with verandah (3975mm x 1500mm) having plinth height 600m m. and construction of Boundary Wall at Three Different Site Pump House Site and Iron Elemination Plant Under Lohugaon (Z-II) at Lahugaon (Z-II) Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling".</t>
   </si>
   <si>
     <t>ORD/000320/2023-2024</t>
   </si>
   <si>
     <t>603/SWSD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>SHYAMAL NATH</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23) (Phase-IX).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000030/2024-2025</t>
+  </si>
+  <si>
+    <t>560/CDD</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>06/10/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Charges for additional quotation For lahugaon PWSS (Near Kumar tuli),Z-II,Tw-II under NMD PHE dte. Application no- 4003320704 Ref ID- 403147041 For Additional Quotation Application ID- 100000114620 Ref ID- 860308530</t>
+  </si>
+  <si>
+    <t>BILL/00643/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/156</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for LAHUGAON T/W No.II, ZONE-I, under BIDHANNAGAR CCC , [APPLICATION NO. 4003320700, Reference ID : 403147042]</t>
+  </si>
+  <si>
+    <t>BILL/02022/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/311</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for LAHUGAON T/W No. II, ZONE-II, under BIDHANNAGAR CCC , [APPLICATION NO. 4003320704, Reference ID : 403147041]</t>
+  </si>
+  <si>
+    <t>BILL/02023/2023-2024</t>
+  </si>
+  <si>
+    <t>Laying distribution system (Part-B) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-B) of Lahugaon and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 02.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2021-2022</t>
+  </si>
+  <si>
+    <t>2430/SWSD</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>SUBIR CH. CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Laying distribution system (Part-C) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-C) of Lahugaon (Zone-1) and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 03.</t>
+  </si>
+  <si>
+    <t>ORD/000134/2021-2022</t>
+  </si>
+  <si>
+    <t>2431/SWSD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>AKASH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system (Part-D) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-D) of Lahugaon and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 04.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2021-2022</t>
+  </si>
+  <si>
+    <t>2432/SWSD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>M/S FULBARI CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Construction of 400 cu.m. capacity RCC Over Head Reservoir, 20 mtrs Staging height and rising mains with laying distribution system (Part-A) allied with Providing Functional Household Tap Connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-A) of Lohugaon (Zone-I) and adjoining mouzas water supply scheme within Phansidewa block under Siliguri Sub Division, PHE Dte. Sl. No. 07.</t>
+  </si>
+  <si>
+    <t>ORD/000062/2022-2023</t>
+  </si>
+  <si>
+    <t>867/SWSD</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>20/11/2025</t>
+  </si>
+  <si>
+    <t>PALLAB BHOWAL</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum capacity Over Head Reservoir, Laying Distribution System with Providing Functional Household Tap Connection (FHTC), construction of Rig Bore Big Dia Deep Tubewells (H/W, 2nd &amp; 3rd sites) by ODEX-165 method of drilling under Augmentation of Lohugaon (Zone-II) piped water supply scheme under Jal Swapna/JJM works within Phansidewa Block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000269/2022-2023</t>
+  </si>
+  <si>
+    <t>2376/SWSD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>FAIRDEAL ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF LAHUGAON PIPED WATER SUPPLY SCHEME, TW No. III (Zone-I), TW-I and II (Zone-II) in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000666/2023-2024</t>
+  </si>
+  <si>
+    <t>1480/NMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>ANUP BASU</t>
+  </si>
+  <si>
     <t>Supplying. Fabrication, Erection of IRON ELEMINATION PLANT at Lohugaon (Z-1) and construction of Blower Room at pump house site at Lohugaon water Supply Scheme Under Siliguri Sub division, P.H.E DTE.</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>2532/SWSD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
-  </si>
-[...154 lines deleted...]
-    <t>ANUP BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1689,694 +1689,694 @@
         <v>68.77</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>15.2</v>
+        <v>15.04</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>46.53</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="J16" s="13" t="s">
         <v>93</v>
       </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="P16" s="4">
-        <v>15.04</v>
+        <v>2.88</v>
       </c>
       <c r="Q16" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>46.53</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P17" s="4">
-        <v>2.88</v>
+        <v>5.74</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P18" s="4">
-        <v>5.74</v>
+        <v>4.35</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="P19" s="4">
-        <v>4.35</v>
+        <v>64.88</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>37.49</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>57.78</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>64.88</v>
+        <v>53.99</v>
       </c>
       <c r="Q20" s="4">
-        <v>37.49</v>
+        <v>28.79</v>
       </c>
       <c r="R20" s="4">
-        <v>57.78</v>
+        <v>53.32</v>
       </c>
       <c r="S20" s="4">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>53.99</v>
+        <v>53.41</v>
       </c>
       <c r="Q21" s="4">
-        <v>28.79</v>
+        <v>29.71</v>
       </c>
       <c r="R21" s="4">
-        <v>53.32</v>
+        <v>55.63</v>
       </c>
       <c r="S21" s="4">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P22" s="4">
-        <v>53.41</v>
+        <v>159.67</v>
       </c>
       <c r="Q22" s="4">
-        <v>29.71</v>
+        <v>100.35</v>
       </c>
       <c r="R22" s="4">
-        <v>55.63</v>
+        <v>62.85</v>
       </c>
       <c r="S22" s="4">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="P23" s="4">
-        <v>159.67</v>
+        <v>400.24</v>
       </c>
       <c r="Q23" s="4">
-        <v>100.35</v>
+        <v>85.82</v>
       </c>
       <c r="R23" s="4">
-        <v>62.85</v>
+        <v>21.44</v>
       </c>
       <c r="S23" s="4">
         <v>70</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="P24" s="4">
-        <v>400.24</v>
+        <v>34.42</v>
       </c>
       <c r="Q24" s="4">
-        <v>85.82</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>21.44</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>70</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="P25" s="4">
-        <v>34.42</v>
+        <v>15.2</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>1639.03</v>