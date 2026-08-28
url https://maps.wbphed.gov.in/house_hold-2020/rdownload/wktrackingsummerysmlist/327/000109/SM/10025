--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,396 +89,396 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF LAHUGAON PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10025</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system (Part-B) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-B) of Lahugaon and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 02.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000133/2021-2022</t>
+  </si>
+  <si>
+    <t>2430/SWSD</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>SUBIR CH. CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Laying distribution system (Part-C) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-C) of Lahugaon (Zone-1) and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 03.</t>
+  </si>
+  <si>
+    <t>ORD/000134/2021-2022</t>
+  </si>
+  <si>
+    <t>2431/SWSD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>AKASH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system (Part-D) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-D) of Lahugaon and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 04.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2021-2022</t>
+  </si>
+  <si>
+    <t>2432/SWSD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>M/S FULBARI CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Laying distribution system (Part-F) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-F) of Lahugaon and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, PHE Dte. SL. NO. 06.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2021-2022</t>
+  </si>
+  <si>
+    <t>2433/SWSD</t>
+  </si>
+  <si>
+    <t>05/05/2022</t>
+  </si>
+  <si>
+    <t>BUDDHADEV NAG</t>
+  </si>
+  <si>
+    <t>Construction of 400 cu.m. capacity RCC Over Head Reservoir, 20 mtrs Staging height and rising mains with laying distribution system (Part-A) allied with Providing Functional Household Tap Connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-A) of Lohugaon (Zone-I) and adjoining mouzas water supply scheme within Phansidewa block under Siliguri Sub Division, PHE Dte. Sl. No. 07.</t>
+  </si>
+  <si>
+    <t>ORD/000062/2022-2023</t>
+  </si>
+  <si>
+    <t>867/SWSD</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>20/11/2025</t>
+  </si>
+  <si>
+    <t>PALLAB BHOWAL</t>
+  </si>
+  <si>
+    <t>Soil Investigation of Lahugaon Z I PWSS for Construction of 400 cum OHR under Siliguri Sub-Division P.H.E. Dte under Phansidewa Block.</t>
+  </si>
+  <si>
+    <t>ORD/000092/2022-2023</t>
+  </si>
+  <si>
+    <t>389/SSD</t>
+  </si>
+  <si>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>09/08/2022</t>
+  </si>
+  <si>
+    <t>M/S PRANTIK ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Soil Investigation of Lahugaon Z II PWSS for Construction of 300 cum OHR under Siliguri Sub-Division P.H.E. Dte under Phansidewa Block.</t>
+  </si>
+  <si>
+    <t>ORD/000093/2022-2023</t>
+  </si>
+  <si>
+    <t>390/SSD</t>
+  </si>
+  <si>
+    <t>D.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000012/2021-2022</t>
+  </si>
+  <si>
+    <t>2169/SWSD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000019/2022-2023</t>
+  </si>
+  <si>
+    <t>1449/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>Procurement of material from Resource Division P.H.E Dte. for the works of different water supply scheme.</t>
   </si>
   <si>
     <t>VCH/000890/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-108</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,RESOURCES DIVISION,PHE DTE.</t>
   </si>
   <si>
     <t>VCH/000301/2022-2023</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
-    <t>Laying distribution system (Part-F) allied with providing functional household tap connection (FHTC) under Jal Swapno and Jal Jeevan Mission at distribution pipeline (Part-F) of Lahugaon and adjoining mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, PHE Dte. SL. NO. 06.</t>
-[...74 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Construction of 300 cum capacity Over Head Reservoir, Laying Distribution System with Providing Functional Household Tap Connection (FHTC), construction of Rig Bore Big Dia Deep Tubewells (H/W, 2nd &amp; 3rd sites) by ODEX-165 method of drilling under Augmentation of Lohugaon (Zone-II) piped water supply scheme under Jal Swapna/JJM works within Phansidewa Block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000269/2022-2023</t>
+  </si>
+  <si>
+    <t>2376/SWSD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>FAIRDEAL ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF LAHUGAON PIPED WATER SUPPLY SCHEME, TW No. III (Zone-I), TW-I and II (Zone-II) in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000666/2023-2024</t>
+  </si>
+  <si>
+    <t>1480/NMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>ANUP BASU</t>
   </si>
   <si>
     <t>Resources payment for Different Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/00121/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-141</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>Continuation of hiring of 1 (one) no. diesel consumed on monthly basis preferably Maxi Cab (With A/C) for O/O the assistant Engineer Siliguri W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00110/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-41</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>SUDIP BASAK</t>
   </si>
   <si>
     <t>HIRING OF 1 (ONE) NO. WELL MAINTAINED DIESEL CONSUMED LUXURY CAB ON MONTHLY HIRED BASIS PREFERABLY MAXI CAB (A/C) WITH ENGINE CAPACITY LESS THAN OR EQUAL TO 2000 CC FOR OFFICE OF THE CHIEF ENGINEER (CIVIL), NORTHER ZONE, P.H.E. DTE. VIVEKANANDA BHAWAN (2ND FLOOR) HILL CART ROAD, SILIGURI (FOR ASSISTANT CHIEF ENGINEER, NORTHERN ZONE (CIVIL), P.H.E. DTE. FOR THE PERIOD FROM 01.09.2022 TO 31.10.2022 i.e. 2 (TWO) MONTHS.</t>
   </si>
   <si>
     <t>BILL/00067/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-131</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>OM TRAVELS</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for LAHUGAON, KUMARTULI, T.W. No. I under BIDHANNAGAR CCC, [APPLICATION NO. 4003194405, Reference ID : 403046890]</t>
   </si>
   <si>
     <t>BILL/00590/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/74</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum work order "Construction of Pump House (5.4 X 3.65) size with (1.20 X 2.10 M) size with toilet, plinth protection etc. and two nos Pump House (3600mm x 2400mm x 3300mm height) with toilet (2100mm x 1350mm) sanitary and plumbing arrangement along with verandah (3975mm x 1500mm) having plinth height 600m m. and construction of Boundary Wall at Three Different Site Pump House Site and Iron Elemination Plant Under Lohugaon (Z-II) at Lahugaon (Z-II) Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling".</t>
   </si>
   <si>
     <t>ORD/000320/2023-2024</t>
   </si>
   <si>
     <t>603/SWSD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>SHYAMAL NATH</t>
   </si>
   <si>
+    <t>Supplying. Fabrication, Erection of IRON ELEMINATION PLANT at Lohugaon (Z-1) and construction of Blower Room at pump house site at Lohugaon water Supply Scheme Under Siliguri Sub division, P.H.E DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>2532/SWSD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>13/10/2024</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23) (Phase-IX).</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000030/2024-2025</t>
   </si>
   <si>
     <t>560/CDD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Charges for additional quotation For lahugaon PWSS (Near Kumar tuli),Z-II,Tw-II under NMD PHE dte. Application no- 4003320704 Ref ID- 403147041 For Additional Quotation Application ID- 100000114620 Ref ID- 860308530</t>
   </si>
   <si>
     <t>BILL/00643/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/156</t>
   </si>
   <si>
+    <t>Infrastructure Cost for LAHUGAON T/W No. II, ZONE-II, under BIDHANNAGAR CCC , [APPLICATION NO. 4003320704, Reference ID : 403147041]</t>
+  </si>
+  <si>
+    <t>BILL/02023/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/311</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
     <t>Infrastructure Cost for LAHUGAON T/W No.II, ZONE-I, under BIDHANNAGAR CCC , [APPLICATION NO. 4003320700, Reference ID : 403147042]</t>
   </si>
   <si>
     <t>BILL/02022/2023-2024</t>
-  </si>
-[...127 lines deleted...]
-    <t>13/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1005,1369 +1005,1369 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>230.79</v>
+        <v>64.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>37.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>57.78</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="L4" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1.32</v>
+        <v>53.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>28.79</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>53.32</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>49.84</v>
+        <v>53.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>25.91</v>
+        <v>29.71</v>
       </c>
       <c r="R5" s="4">
-        <v>51.97</v>
+        <v>55.63</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>1.03</v>
+        <v>49.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.03</v>
+        <v>25.91</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>51.97</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>1.02</v>
+        <v>159.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.02</v>
+        <v>100.35</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>62.85</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>313.89</v>
+        <v>1.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.02</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>25.7</v>
+        <v>1.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.03</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>131.28</v>
+        <v>313.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>2.24</v>
+        <v>25.7</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>1.08</v>
+        <v>230.79</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>2.22</v>
+        <v>1.32</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>68.77</v>
+        <v>400.24</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>85.82</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>21.44</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>15.04</v>
+        <v>34.42</v>
       </c>
       <c r="Q15" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>46.53</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="P16" s="4">
-        <v>2.88</v>
+        <v>131.28</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>5.74</v>
+        <v>2.24</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>4.35</v>
+        <v>1.08</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>37</v>
+        <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="P19" s="4">
-        <v>64.88</v>
+        <v>2.22</v>
       </c>
       <c r="Q19" s="4">
-        <v>37.49</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>57.78</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="P20" s="4">
-        <v>53.99</v>
+        <v>68.77</v>
       </c>
       <c r="Q20" s="4">
-        <v>28.79</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>53.32</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>37</v>
+        <v>122</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="P21" s="4">
-        <v>53.41</v>
+        <v>15.2</v>
       </c>
       <c r="Q21" s="4">
-        <v>29.71</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>55.63</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="P22" s="4">
-        <v>159.67</v>
+        <v>15.04</v>
       </c>
       <c r="Q22" s="4">
-        <v>100.35</v>
+        <v>7</v>
       </c>
       <c r="R22" s="4">
-        <v>62.85</v>
+        <v>46.53</v>
       </c>
       <c r="S22" s="4">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="P23" s="4">
-        <v>400.24</v>
+        <v>2.88</v>
       </c>
       <c r="Q23" s="4">
-        <v>85.82</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>21.44</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="P24" s="4">
-        <v>34.42</v>
+        <v>4.35</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>136</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" s="4" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="P25" s="4">
-        <v>15.2</v>
+        <v>5.74</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>