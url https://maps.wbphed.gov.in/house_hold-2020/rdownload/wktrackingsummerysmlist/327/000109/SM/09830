--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -408,50 +408,68 @@
     <t>16/02/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF SALBARI PIPED WATER SUPPLY SCHEME , TW No III in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000612/2023-2024</t>
   </si>
   <si>
     <t>1395/NMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Acceptance Cum Work Order for Repair and Renovation of the 2nd &amp; 3rd Pump House (3.65 m X 2.45 m) site allied with additional works under Augmentation of Salbari W/S Scheme under Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2023-2024</t>
+  </si>
+  <si>
+    <t>2036/SWSD</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>SEBU CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,51 +858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2193,87 +2211,148 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P23" s="4">
         <v>12.99</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P24" s="4">
+        <v>6.38</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>90</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>764.84</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>