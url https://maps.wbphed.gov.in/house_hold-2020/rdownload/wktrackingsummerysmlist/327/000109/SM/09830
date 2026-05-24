--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,137 +161,137 @@
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>HIMADRI DAM &amp; CO.</t>
   </si>
   <si>
     <t>Laying Distribution System (Part-B) allied with Providing Functional Household Tap Connection (FHTC) at Distribution Pipeline (Part-B) of Salbarir Chhat Pratham khanda , Panchanai, Nunu Bairagi, Mahatram, Udaysing Mouza's (Partially) of Salbari and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 01.</t>
   </si>
   <si>
     <t>ORD/000092/2021-2022</t>
   </si>
   <si>
     <t>2077/SWSD</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>SUDIP BASAK</t>
   </si>
   <si>
+    <t>Sinking of 06(six) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000165/2022-2023</t>
+  </si>
+  <si>
+    <t>1325/SWSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>GANPATI CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Sinking of 02(Two) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000170/2022-2023</t>
+  </si>
+  <si>
+    <t>1330/SWSD</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>M/S K. R. S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 300 cu.m. capacity RCC Elevated Reservoir, 20 mtrs. staging height at the head works site including rising main and distribution system (Part-A) allied with Providing Functional Household Tap Connection (FHTC) at distribution pipeline (Part-A) of SALBARI CHHAT, PRATHAM KHANDA, PANCHANAI, NUNU BAIRAGI, MAHATRAM, UDAYSING MOUZA'S (Partially) of SALBARI and adjoining mouza's Water Supply Scheme within Matigara block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 06.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2021-2022</t>
+  </si>
+  <si>
+    <t>2202/SWSD</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>SUBIR CH. CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Continuation order for hiring of 1 (one) No. Maruti Van (Non A/C) for the Superintending Engineer, North Bengal Circle-I, P.H.E. Dte. period from 01.04.2022 to 31.03.2023 i.e. 12 (twelve) months. VEHICLE NO. WB 73B/1911.</t>
+  </si>
+  <si>
+    <t>ORD/000149/2021-2022</t>
+  </si>
+  <si>
+    <t>2534/SWSD</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>10/04/2022</t>
+  </si>
+  <si>
+    <t>RUPA PRASAD</t>
+  </si>
+  <si>
     <t>Soil Investigation of Salbari PWSS for Construction of 300 cum OHR under Siliguri Sub-Division P.H.E. Dte under Matigara Block.</t>
   </si>
   <si>
     <t>ORD/000108/2022-2023</t>
   </si>
   <si>
     <t>392/SSD</t>
   </si>
   <si>
     <t>20/07/2022</t>
   </si>
   <si>
     <t>09/08/2022</t>
   </si>
   <si>
-    <t>SUBIR CH. CHOWDHURY</t>
-[...70 lines deleted...]
-  <si>
     <t>Repair and renovation of the Head Work site Pump House (3.65 m X 2.45 m) size and boundary wall at Head work site allied with additional works like shifting of Rising Main and drain under Augmentation of SALBARI W/S Scheme under Jal Jeevan Mission under Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000002/2023-2024</t>
   </si>
   <si>
     <t>53/SWSD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2021-2022</t>
   </si>
   <si>
     <t>2176/SWSD</t>
   </si>
   <si>
     <t>11/02/2022</t>
@@ -351,68 +351,50 @@
     <t>Laying Distribution System (Part-D) allied with Providing Functional Household Tap Connection (FHTC) at Distribution Pipeline (Part-D) of Salbarir Chhat Pratham khanda , Panchanai, Nunu Bairagi, Mahatram, Udaysing Mouza's (Partially) of Salbari and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 03.</t>
   </si>
   <si>
     <t>ORD/000094/2021-2022</t>
   </si>
   <si>
     <t>2079/SWSD</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>BUDDHADEV NAG</t>
   </si>
   <si>
     <t>Laying Distribution System (Part-C) allied with Providing Functional Household Tap Connection (FHTC) at Distribution Pipeline (Part-C) of Salbarir Chhat Pratham khanda , Panchanai, Nunu Bairagi, Mahatram, Udaysing Mouza's (Partially) of Salbari and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 02.</t>
   </si>
   <si>
     <t>ORD/000093/2021-2022</t>
   </si>
   <si>
     <t>2078/SWSD</t>
   </si>
   <si>
     <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S UNIQUE13</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>New Service Connection Charge for SALBARI, T.W. No. IV under MATIGARA CCC [APPLICATION NO. 4003194765 ; Reference ID : 403046874]</t>
   </si>
   <si>
     <t>BILL/02009/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/309</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF SALBARI PIPED WATER SUPPLY SCHEME , TW No III in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
@@ -858,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1188,54 +1170,54 @@
       <c r="I6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>70.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>34.19</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>48.38</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1249,349 +1231,349 @@
       <c r="I7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>66.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>23.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>35.78</v>
       </c>
       <c r="S7" s="4">
         <v>52</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>1.03</v>
+        <v>46.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>12.47</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>46.34</v>
+        <v>15.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.45</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>28.83</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>15.45</v>
+        <v>125.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>114.98</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>91.5</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>125.67</v>
+        <v>1.48</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>65.13</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="J12" s="13" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>1.48</v>
+        <v>1.03</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
@@ -1605,60 +1587,60 @@
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="P13" s="4">
         <v>9.84</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.51</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>76.24</v>
       </c>
       <c r="S13" s="4">
         <v>75</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1890,51 +1872,51 @@
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="P18" s="4">
         <v>0.8</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
@@ -1957,54 +1939,54 @@
       <c r="I19" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P19" s="4">
         <v>30.7</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>23.48</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>76.5</v>
       </c>
       <c r="S19" s="4">
         <v>60</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2018,341 +2000,280 @@
       <c r="I20" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P20" s="4">
         <v>65.37</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>45.57</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>69.71</v>
       </c>
       <c r="S20" s="4">
         <v>80</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>118</v>
+        <v>28</v>
       </c>
       <c r="P21" s="4">
-        <v>14.26</v>
+        <v>4.21</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J22" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="I22" s="13"/>
-      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>28</v>
+        <v>125</v>
       </c>
       <c r="P22" s="4">
-        <v>4.21</v>
+        <v>12.99</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>12.06</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>92.82</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>119</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>125</v>
+        <v>37</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>126</v>
+        <v>38</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P23" s="4">
-        <v>12.99</v>
+        <v>6.38</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.57</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>71.64</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="3">
-[...18 lines deleted...]
-      <c r="H24" s="13" t="s">
+      <c r="A24" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>750.58</v>
+      </c>
+      <c r="P24" s="8">
+        <v>277.41</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>36.96</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
-    <row r="25" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>