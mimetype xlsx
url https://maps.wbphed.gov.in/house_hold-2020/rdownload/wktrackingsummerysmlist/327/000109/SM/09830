--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -408,50 +408,68 @@
     <t>09/08/2023</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Acceptance Cum Work Order for Repair and Renovation of the 2nd &amp; 3rd Pump House (3.65 m X 2.45 m) site allied with additional works under Augmentation of Salbari W/S Scheme under Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000220/2023-2024</t>
   </si>
   <si>
     <t>2036/SWSD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>SEBU CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for construction of 4th Tubewell Pump House (3.60 m X 2.40 m) allied with rising main and boundary wall under Augmentation of Salbari W/S Scheme under Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000181/2023-2024</t>
+  </si>
+  <si>
+    <t>1793/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>15/09/2024</t>
+  </si>
+  <si>
+    <t>M/S UNIQUE13</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,51 +858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2193,87 +2211,148 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P23" s="4">
         <v>6.38</v>
       </c>
       <c r="Q23" s="4">
         <v>4.57</v>
       </c>
       <c r="R23" s="4">
         <v>71.64</v>
       </c>
       <c r="S23" s="4">
         <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P24" s="4">
+        <v>14.26</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>8.35</v>
+      </c>
+      <c r="R24" s="4">
+        <v>58.59</v>
+      </c>
+      <c r="S24" s="4">
+        <v>70</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>764.84</v>
+      </c>
+      <c r="P25" s="8">
+        <v>285.76</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>37.36</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>