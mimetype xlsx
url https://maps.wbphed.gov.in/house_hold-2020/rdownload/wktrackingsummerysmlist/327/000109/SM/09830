--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,387 +89,387 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF SALBARI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/09830</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Distribution System (Part-D) allied with Providing Functional Household Tap Connection (FHTC) at Distribution Pipeline (Part-D) of Salbarir Chhat Pratham khanda , Panchanai, Nunu Bairagi, Mahatram, Udaysing Mouza's (Partially) of Salbari and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 03.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000094/2021-2022</t>
+  </si>
+  <si>
+    <t>2079/SWSD</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>BUDDHADEV NAG</t>
+  </si>
+  <si>
+    <t>Laying Distribution System (Part-E) allied with Providing Functional Household Tap Connection (FHTC) at Distribution Pipeline (Part-E) of Salbarir Chhat Pratham khanda , Panchanai, Nunu Bairagi, Mahatram, Udaysing Mouza's (Partially) of Salbari and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 04</t>
+  </si>
+  <si>
+    <t>ORD/000095/2021-2022</t>
+  </si>
+  <si>
+    <t>2080/SWSD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>HIMADRI DAM &amp; CO.</t>
+  </si>
+  <si>
+    <t>Laying Distribution System (Part-B) allied with Providing Functional Household Tap Connection (FHTC) at Distribution Pipeline (Part-B) of Salbarir Chhat Pratham khanda , Panchanai, Nunu Bairagi, Mahatram, Udaysing Mouza's (Partially) of Salbari and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 01.</t>
+  </si>
+  <si>
+    <t>ORD/000092/2021-2022</t>
+  </si>
+  <si>
+    <t>2077/SWSD</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>SUDIP BASAK</t>
+  </si>
+  <si>
+    <t>Laying Distribution System (Part-C) allied with Providing Functional Household Tap Connection (FHTC) at Distribution Pipeline (Part-C) of Salbarir Chhat Pratham khanda , Panchanai, Nunu Bairagi, Mahatram, Udaysing Mouza's (Partially) of Salbari and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 02.</t>
+  </si>
+  <si>
+    <t>ORD/000093/2021-2022</t>
+  </si>
+  <si>
+    <t>2078/SWSD</t>
+  </si>
+  <si>
+    <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 06(six) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000165/2022-2023</t>
+  </si>
+  <si>
+    <t>1325/SWSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>GANPATI CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Sinking of 02(Two) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000170/2022-2023</t>
+  </si>
+  <si>
+    <t>1330/SWSD</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>M/S K. R. S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation order for hiring of 1 (one) No. Maruti Van (Non A/C) for the Superintending Engineer, North Bengal Circle-I, P.H.E. Dte. period from 01.04.2022 to 31.03.2023 i.e. 12 (twelve) months. VEHICLE NO. WB 73B/1911.</t>
+  </si>
+  <si>
+    <t>ORD/000149/2021-2022</t>
+  </si>
+  <si>
+    <t>2534/SWSD</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>10/04/2022</t>
+  </si>
+  <si>
+    <t>RUPA PRASAD</t>
+  </si>
+  <si>
+    <t>Soil Investigation of Salbari PWSS for Construction of 300 cum OHR under Siliguri Sub-Division P.H.E. Dte under Matigara Block.</t>
+  </si>
+  <si>
+    <t>ORD/000108/2022-2023</t>
+  </si>
+  <si>
+    <t>392/SSD</t>
+  </si>
+  <si>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>09/08/2022</t>
+  </si>
+  <si>
+    <t>SUBIR CH. CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of 300 cu.m. capacity RCC Elevated Reservoir, 20 mtrs. staging height at the head works site including rising main and distribution system (Part-A) allied with Providing Functional Household Tap Connection (FHTC) at distribution pipeline (Part-A) of SALBARI CHHAT, PRATHAM KHANDA, PANCHANAI, NUNU BAIRAGI, MAHATRAM, UDAYSING MOUZA'S (Partially) of SALBARI and adjoining mouza's Water Supply Scheme within Matigara block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 06.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2021-2022</t>
+  </si>
+  <si>
+    <t>2202/SWSD</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000021/2021-2022</t>
+  </si>
+  <si>
+    <t>2176/SWSD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000016/2022-2023</t>
+  </si>
+  <si>
+    <t>1446/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Procurement of material from Resource Division P.H.E Dte. for the works of different water supply scheme.</t>
+  </si>
+  <si>
+    <t>VCH/000302/2022-2023</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER,RESOURCES DIVISION,PHE DTE.</t>
+  </si>
+  <si>
     <t>SHIFTING OF EXISTING TRANSFORMER ALONG WITH 11 KV HOTH LINE. ( REF ID: 860242115 AND APPLICATION ID : 100000052425 )</t>
   </si>
   <si>
     <t>VCH/000185/2022-2023</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Procurement of material from Resource Division P.H.E Dte. for the works of different water supply scheme.</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/000894/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-112</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER,RESOURCES DIVISION,PHE DTE.</t>
-[...131 lines deleted...]
-    <t>09/08/2022</t>
+    <t>Acceptance cum work order for construction of 4th Tubewell Pump House (3.60 m X 2.40 m) allied with rising main and boundary wall under Augmentation of Salbari W/S Scheme under Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000181/2023-2024</t>
+  </si>
+  <si>
+    <t>1793/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>15/09/2024</t>
+  </si>
+  <si>
+    <t>M/S UNIQUE13</t>
   </si>
   <si>
     <t>Repair and renovation of the Head Work site Pump House (3.65 m X 2.45 m) size and boundary wall at Head work site allied with additional works like shifting of Rising Main and drain under Augmentation of SALBARI W/S Scheme under Jal Jeevan Mission under Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000002/2023-2024</t>
   </si>
   <si>
     <t>53/SWSD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...20 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF SALBARI PIPED WATER SUPPLY SCHEME , TW No III in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000612/2023-2024</t>
+  </si>
+  <si>
+    <t>1395/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Acceptance Cum Work Order for Repair and Renovation of the 2nd &amp; 3rd Pump House (3.65 m X 2.45 m) site allied with additional works under Augmentation of Salbari W/S Scheme under Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2023-2024</t>
+  </si>
+  <si>
+    <t>2036/SWSD</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>SEBU CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Resources payment for Different Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>BILL/00121/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-141</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>Hiring of 1(one) no. Mariti van (non A/C) for the office of the Superintending Engineer, NBC-I , PHE Dte. period from Septenber,October &amp; November 2022</t>
+  </si>
+  <si>
+    <t>BILL/00041/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-114</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
   </si>
   <si>
     <t>Hiring 1 no. diesel consumed luxury vehicle on monthly basis preferably Maxi Cab (with A/C) for Deputy Superintending Engineer, NBC-I, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00068/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-132</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>OM TRAVELS</t>
   </si>
   <si>
-    <t>Resources payment for Different Water Supply Scheme</t>
-[...52 lines deleted...]
-  <si>
     <t>New Service Connection Charge for SALBARI, T.W. No. IV under MATIGARA CCC [APPLICATION NO. 4003194765 ; Reference ID : 403046874]</t>
   </si>
   <si>
     <t>BILL/02009/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/309</t>
   </si>
   <si>
     <t>16/02/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>M/S UNIQUE13</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -996,1319 +996,1319 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.85</v>
+        <v>30.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.5</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>62.77</v>
+        <v>70.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.38</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>12.12</v>
+        <v>66.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>23.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>35.78</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>70.68</v>
+        <v>65.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>34.19</v>
+        <v>45.57</v>
       </c>
       <c r="R6" s="4">
-        <v>48.38</v>
+        <v>69.71</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>66.67</v>
+        <v>46.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>23.85</v>
+        <v>5.78</v>
       </c>
       <c r="R7" s="4">
-        <v>35.78</v>
+        <v>12.47</v>
       </c>
       <c r="S7" s="4">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>46.34</v>
+        <v>15.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.78</v>
+        <v>4.45</v>
       </c>
       <c r="R8" s="4">
-        <v>12.47</v>
+        <v>28.83</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>15.45</v>
+        <v>1.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.45</v>
+        <v>0.97</v>
       </c>
       <c r="R9" s="4">
-        <v>28.83</v>
+        <v>65.13</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>125.67</v>
+        <v>1.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>114.98</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>91.5</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>1.48</v>
+        <v>125.67</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.97</v>
+        <v>114.98</v>
       </c>
       <c r="R11" s="4">
-        <v>65.13</v>
+        <v>91.5</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>1.03</v>
+        <v>73.29</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>9.84</v>
+        <v>9.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>7.51</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>76.24</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
+      <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>73.29</v>
+        <v>12.12</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>9.7</v>
+        <v>1.85</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="P16" s="4">
-        <v>1.95</v>
+        <v>62.77</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="P17" s="4">
-        <v>131.28</v>
+        <v>14.26</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>8.35</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>58.59</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>101</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="P18" s="4">
-        <v>0.8</v>
+        <v>9.84</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>7.51</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>76.24</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>37</v>
+        <v>108</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="P19" s="4">
-        <v>30.7</v>
+        <v>12.99</v>
       </c>
       <c r="Q19" s="4">
-        <v>23.48</v>
+        <v>12.06</v>
       </c>
       <c r="R19" s="4">
-        <v>76.5</v>
+        <v>92.82</v>
       </c>
       <c r="S19" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>47</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>65.37</v>
+        <v>6.38</v>
       </c>
       <c r="Q20" s="4">
-        <v>45.57</v>
+        <v>4.57</v>
       </c>
       <c r="R20" s="4">
-        <v>69.71</v>
+        <v>71.64</v>
       </c>
       <c r="S20" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="P21" s="4">
-        <v>4.21</v>
+        <v>131.28</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>125</v>
+        <v>64</v>
       </c>
       <c r="P22" s="4">
-        <v>12.99</v>
+        <v>0.8</v>
       </c>
       <c r="Q22" s="4">
-        <v>12.06</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>92.82</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="P23" s="4">
-        <v>6.38</v>
+        <v>1.95</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.57</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>71.64</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>137</v>
+        <v>91</v>
       </c>
       <c r="P24" s="4">
-        <v>14.26</v>
+        <v>4.21</v>
       </c>
       <c r="Q24" s="4">
-        <v>8.35</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>58.59</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>138</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>764.84</v>