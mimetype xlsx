--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -329,51 +329,51 @@
   <si>
     <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Infrastructure Cost for PACHKELGURI, T/W No. I, under MATIGARA CCC [APPLICATION NO. 100000084014 , Reference ID : 860275184]</t>
   </si>
   <si>
     <t>BILL/01785/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/286</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>Laying Distribution System (Part-D) allied with Providing Functional Household Tap Connecetion (FHTC) under Jal Swapno and Jal Jeevan Mission at Distribution Pipeline (Part-D) of Pauchakelguri and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 10.</t>
   </si>
   <si>
     <t>ORD/000139/2021-2022</t>
   </si>
   <si>
     <t>2436/SWSD</t>
   </si>
   <si>
-    <t>31/12/2025</t>
+    <t>29/06/2026</t>
   </si>
   <si>
     <t>Laying Distribution System (Part-E) allied with Providing Functional Household Tap Connecetion (FHTC) under Jal Swapno and Jal Jeevan Mission at Distribution Pipeline (Part-E) of Pauchakelguri and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 09.</t>
   </si>
   <si>
     <t>ORD/000063/2022-2023</t>
   </si>
   <si>
     <t>868/SWSD</t>
   </si>
   <si>
     <t>21/07/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order "Construction of Pump House (3 NOS) (5.4 X 3.65) size with (1.20 X 2.10 M) size with toilet, plinth protection etc. Rising Main and Boundary Wall at Pauchakelguri ,Khopalasi and Jhauguri of Pauchakelguri Piped Water Supply Scheme at Matigara block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling".</t>
   </si>
   <si>
     <t>ORD/000321/2023-2024</t>
   </si>
   <si>
     <t>604/SWSD</t>
   </si>