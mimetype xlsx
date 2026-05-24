--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1109,54 +1109,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>68.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>35.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>52.6</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1170,54 +1170,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P6" s="4">
         <v>53.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>23.87</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1292,54 +1292,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>12.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>45.24</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1695,54 +1695,54 @@
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P15" s="4">
         <v>126</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>79.72</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>63.26</v>
       </c>
       <c r="S15" s="4">
         <v>35</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1754,54 +1754,54 @@
         <v>85</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P16" s="4">
         <v>46.36</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>22.26</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>48.02</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1815,54 +1815,54 @@
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P17" s="4">
         <v>13.45</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>10.93</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>81.32</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1933,54 +1933,54 @@
       <c r="I19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P19" s="4">
         <v>73.9</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>62.49</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>84.55</v>
       </c>
       <c r="S19" s="4">
         <v>65</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -1994,54 +1994,54 @@
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P20" s="4">
         <v>81.94</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>54.47</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>66.48</v>
       </c>
       <c r="S20" s="4">
         <v>70</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2177,88 +2177,88 @@
       <c r="I23" s="13" t="s">
         <v>118</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P23" s="4">
         <v>23.49</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>20.19</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>85.94</v>
       </c>
       <c r="S23" s="4">
         <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>793.6</v>
       </c>
       <c r="P24" s="8">
-        <v>0</v>
+        <v>304.68</v>
       </c>
       <c r="Q24" s="8">
-        <v>0</v>
+        <v>38.39</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>