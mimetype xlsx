--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,363 +89,363 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF PAUCHAKULGURI PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/09828</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Distribution System (Part-B) allied with Providing Functional Household Tap Connecetion (FHTC) under Jal Swapno and Jal Jeevan Mission at Distribution Pipeline (Part-B) of Pauchakelguri and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 08.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000137/2021-2022</t>
+  </si>
+  <si>
+    <t>2434//SWSD</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>S.K. BANIK</t>
+  </si>
+  <si>
+    <t>Construction of 200 cu.m. capacity RCC Elevated Reservoir, 20 mtrs Staging height at the head works site including rising mains and distribution system (Part-A) allied with Providing Functional Household Tap Connection (FHTC) at distribution pipeline (Part-A) of Pauchakelguri and adjoining mouzas water supply scheme within Matigara block under Siliguri Sub Division, PHE Dte. SL. NO. 07.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2022-2023</t>
+  </si>
+  <si>
+    <t>176/SWSD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>19/10/2022</t>
+  </si>
+  <si>
+    <t>Laying Distribution System (Part-C) allied with Providing Functional Household Tap Connecetion (FHTC) under Jal Swapno and Jal Jeevan Mission at Distribution Pipeline (Part-C) of Pauchakelguri and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 09.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2021-2022</t>
+  </si>
+  <si>
+    <t>2435/SWSD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>Laying Distribution System (Part-D) allied with Providing Functional Household Tap Connecetion (FHTC) under Jal Swapno and Jal Jeevan Mission at Distribution Pipeline (Part-D) of Pauchakelguri and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 10.</t>
+  </si>
+  <si>
+    <t>ORD/000139/2021-2022</t>
+  </si>
+  <si>
+    <t>2436/SWSD</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>U.K CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Laying Distribution System (Part-E) allied with Providing Functional Household Tap Connecetion (FHTC) under Jal Swapno and Jal Jeevan Mission at Distribution Pipeline (Part-E) of Pauchakelguri and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 09.</t>
+  </si>
+  <si>
+    <t>ORD/000063/2022-2023</t>
+  </si>
+  <si>
+    <t>868/SWSD</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Soil Investigation of Pauchkelguri PWSS for Construction of 200 cum OHR under Siliguri Sub-Division P.H.E. Dte under Matigara Block.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2022-2023</t>
+  </si>
+  <si>
+    <t>388/SSD</t>
+  </si>
+  <si>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>09/08/2022</t>
+  </si>
+  <si>
+    <t>R.B.TESTING</t>
+  </si>
+  <si>
+    <t>Sinking of 06(six) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000166/2022-2023</t>
+  </si>
+  <si>
+    <t>1326/SWSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>M/S NIRANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000017/2021-2022</t>
+  </si>
+  <si>
+    <t>2172/SWSD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000018/2022-2023</t>
+  </si>
+  <si>
+    <t>1448/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>Procurement of material from Resource Division P.H.E Dte. for the works of different water supply scheme.</t>
   </si>
   <si>
     <t>VCH/000892/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-110</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,RESOURCES DIVISION,PHE DTE.</t>
   </si>
   <si>
     <t>VCH/000304/2022-2023</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
-    <t>Laying Distribution System (Part-B) allied with Providing Functional Household Tap Connecetion (FHTC) under Jal Swapno and Jal Jeevan Mission at Distribution Pipeline (Part-B) of Pauchakelguri and Adjoining Moujas Water Supply Scheme under Matigara Block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 08.</t>
-[...52 lines deleted...]
-  <si>
     <t>Construction of Pump House (5.4 X 3.60) size with (1.35 X 2.10 M) size toilet, plinth protection etc. and boundary wall at Khopalasi of PAUCHAKELGURI Piped Water Supply Scheme at Matigara block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling.</t>
   </si>
   <si>
     <t>ORD/000038/2023-2024</t>
   </si>
   <si>
     <t>642/SWSD</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>30/07/2023</t>
   </si>
   <si>
-    <t>U.K CONSTRUCTIONS</t>
-[...25 lines deleted...]
-  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF PAUCHAKULGURI PIPED WATER SUPPLY SCHEME ,TW No. I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000054/2023-2024</t>
+  </si>
+  <si>
+    <t>547/NMD</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>ALPHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (5.4 X 3.65) size with (1.20 X 2.10 M) size with toilet, plinth protection etc. and Boundary Wall at Jhaguri of Pauchakelguri Piped Water Supply Scheme at Matigara block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>1203/SWSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>24/09/2023</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for PAUCHAKULGURI W/S Scheme, T/W No. II under MATIGARA CCC [APPLICATION NO. 4003058421 ; Reference ID : 402932706]</t>
+  </si>
+  <si>
+    <t>BILL/00002/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/05</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for PACHKELGURI, T/W I, under MATIGARA CCC, [APPLICATION NO. 4003199222, Reference ID : 403050473]</t>
+  </si>
+  <si>
+    <t>BILL/00582/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/67</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>Resources payment for Different Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>BILL/00121/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-141</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for PAUCHAKULGURI W/S Scheme, T/W No. I under MATIGARA CCC [APPLICATION NO. 4003058425 ; Reference ID : 402932707]</t>
   </si>
   <si>
     <t>BILL/00003/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/05</t>
-[...89 lines deleted...]
-    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+    <t>Acceptance cum work order "Construction of Pump House (3 NOS) (5.4 X 3.65) size with (1.20 X 2.10 M) size with toilet, plinth protection etc. Rising Main and Boundary Wall at Pauchakelguri ,Khopalasi and Jhauguri of Pauchakelguri Piped Water Supply Scheme at Matigara block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling".</t>
+  </si>
+  <si>
+    <t>ORD/000321/2023-2024</t>
+  </si>
+  <si>
+    <t>604/SWSD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>M/S JAYDEV JHA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF PAUCHAKULGURI PWSS at TW NO II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000246/2024-2025</t>
+  </si>
+  <si>
+    <t>1524/NMD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
   </si>
   <si>
     <t>Infrastructure Cost for PACHKELGURI, T/W No. I, under MATIGARA CCC [APPLICATION NO. 100000084014 , Reference ID : 860275184]</t>
   </si>
   <si>
     <t>BILL/01785/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/286</t>
   </si>
   <si>
     <t>31/01/2024</t>
-  </si>
-[...82 lines deleted...]
-    <t>02/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -972,1262 +972,1262 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>28.3</v>
+        <v>68.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>35.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>52.6</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>9.73</v>
+        <v>126</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>79.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.26</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>68.28</v>
+        <v>53.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>35.92</v>
+        <v>12.87</v>
       </c>
       <c r="R5" s="4">
-        <v>52.6</v>
+        <v>23.87</v>
       </c>
       <c r="S5" s="4">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>53.92</v>
+        <v>73.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>12.87</v>
+        <v>62.49</v>
       </c>
       <c r="R6" s="4">
-        <v>23.87</v>
+        <v>84.55</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>1.02</v>
+        <v>81.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>54.47</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>66.48</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>12.89</v>
+        <v>1.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.83</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>45.24</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>39.61</v>
+        <v>46.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>22.26</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>48.02</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>9.74</v>
+        <v>39.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>0.67</v>
+        <v>9.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>0.67</v>
+        <v>28.3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>4</v>
+        <v>9.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="P14" s="4">
-        <v>131.28</v>
+        <v>12.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>5.83</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>45.24</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>39</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>126</v>
+        <v>23.49</v>
       </c>
       <c r="Q15" s="4">
-        <v>79.72</v>
+        <v>20.19</v>
       </c>
       <c r="R15" s="4">
-        <v>63.26</v>
+        <v>85.94</v>
       </c>
       <c r="S15" s="4">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="I16" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J16" s="13" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="P16" s="4">
-        <v>46.36</v>
+        <v>13.45</v>
       </c>
       <c r="Q16" s="4">
-        <v>22.26</v>
+        <v>10.93</v>
       </c>
       <c r="R16" s="4">
-        <v>48.02</v>
+        <v>81.32</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="P17" s="4">
-        <v>13.45</v>
+        <v>0.67</v>
       </c>
       <c r="Q17" s="4">
-        <v>10.93</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>81.32</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="P18" s="4">
-        <v>27.56</v>
+        <v>4</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>37</v>
+        <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="P19" s="4">
-        <v>73.9</v>
+        <v>131.28</v>
       </c>
       <c r="Q19" s="4">
-        <v>62.49</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>84.55</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="P20" s="4">
-        <v>81.94</v>
+        <v>0.67</v>
       </c>
       <c r="Q20" s="4">
-        <v>54.47</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>66.48</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="P21" s="4">
         <v>28.86</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>124</v>
+        <v>94</v>
       </c>
       <c r="P22" s="4">
         <v>11.91</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="P23" s="4">
-        <v>23.49</v>
+        <v>27.56</v>
       </c>
       <c r="Q23" s="4">
-        <v>20.19</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>85.94</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>793.6</v>