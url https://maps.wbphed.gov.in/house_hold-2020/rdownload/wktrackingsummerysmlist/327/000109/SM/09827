--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,65 +327,50 @@
     <t>03/02/2023</t>
   </si>
   <si>
     <t>05/03/2023</t>
   </si>
   <si>
     <t>M/S MATRI CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 350 cu.m. capacity RCC Elevated Reservoir, 20 mtrs Staging Height at the head works site including rising mains and distribution system (Part-A) allied with Providing Functional Household Tap Connection (FHTC) at distribution pipeline (Part-A) of Thakurganj at Thakurganj and adjoining mouzas water supply scheme within Phansidewa block under Siliguri Sub Division, PHE Dte. SL.NO. 01.</t>
   </si>
   <si>
     <t>ORD/000013/2022-2023</t>
   </si>
   <si>
     <t>273/SWSD</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>HIMADRI DAM &amp; CO.</t>
-  </si>
-[...13 lines deleted...]
-    <t>BHOLA GHOSH</t>
   </si>
   <si>
     <t>Construction of Pump House with toilet, plinth protection etc. installation of IEP and Boundary Wall at Thakurganj of THAKURGANJ Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling.</t>
   </si>
   <si>
     <t>ORD/000037/2023-2024</t>
   </si>
   <si>
     <t>646/SWSD</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional Work for functional house hold tap connection (FHTC) at Agumentation Thakurganj and Adjoining Mouzas water Supply Scheme under Phansidewa Block under Siliguri Sub Division , P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>1238/SWSD</t>
   </si>
@@ -822,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1862,296 +1847,235 @@
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>50</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="P18" s="4">
-        <v>108.59</v>
+        <v>49.26</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>49.26</v>
+        <v>13.11</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>118</v>
+        <v>50</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>13.11</v>
+        <v>122.09</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...18 lines deleted...]
-      <c r="H21" s="13" t="s">
+      <c r="A21" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>884.65</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>