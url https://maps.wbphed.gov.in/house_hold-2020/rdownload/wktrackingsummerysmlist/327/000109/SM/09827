--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -1082,54 +1082,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>33.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>55.59</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1143,54 +1143,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>46.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>12.88</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1204,54 +1204,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>82.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>76.68</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.75</v>
       </c>
       <c r="S7" s="4">
         <v>83</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1265,54 +1265,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>25.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.03</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>87.35</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1387,54 +1387,54 @@
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>3.21</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>18.44</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1676,54 +1676,54 @@
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>85.61</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>74.32</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>86.81</v>
       </c>
       <c r="S15" s="4">
         <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1737,54 +1737,54 @@
       <c r="I16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>10.95</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>10.53</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>96.14</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1798,54 +1798,54 @@
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>158.69</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>116.34</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>73.31</v>
       </c>
       <c r="S17" s="4">
         <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1859,54 +1859,54 @@
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P18" s="4">
         <v>49.26</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>12.31</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S18" s="4">
         <v>35</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1981,88 +1981,88 @@
       <c r="I20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="4">
         <v>122.09</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>109.21</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>89.45</v>
       </c>
       <c r="S20" s="4">
         <v>2</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>884.65</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>446.37</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>50.46</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>