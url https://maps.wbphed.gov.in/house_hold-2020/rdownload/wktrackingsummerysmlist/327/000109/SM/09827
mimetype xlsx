--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -375,50 +375,65 @@
     <t>1238/SWSD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>VIJAY KUMAR ARORA</t>
   </si>
   <si>
     <t>Laying Distribution System (Part-D) allied with Providing Functional Household Tap Connection (FHTC) at Distribution Pipeline (Part-D) and rising main at Thakurganj and Adjoining Mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 03.</t>
   </si>
   <si>
     <t>ORD/000058/2022-2023</t>
   </si>
   <si>
     <t>863/SWSD</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>AKASH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution pipeline (Part-B) allied with FHTC at Part-B and Pump House of Thakurganj at Thakurganj and Adjoining Mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. No. 01.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2022-2023</t>
+  </si>
+  <si>
+    <t>861/SWSD</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>BHOLA GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1995,87 +2010,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="4">
         <v>122.09</v>
       </c>
       <c r="Q20" s="4">
         <v>109.21</v>
       </c>
       <c r="R20" s="4">
         <v>89.45</v>
       </c>
       <c r="S20" s="4">
         <v>2</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P21" s="4">
+        <v>108.59</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>29.28</v>
+      </c>
+      <c r="R21" s="4">
+        <v>26.96</v>
+      </c>
+      <c r="S21" s="4">
+        <v>15</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>993.24</v>
+      </c>
+      <c r="P22" s="8">
+        <v>475.65</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>47.89</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>