--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,351 +89,351 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF THAKURGANJ PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/09827</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system (Part-F) allied with Providing Functional Household Tap Connection (FHTC) at distribution pipeline (Part-F) at Thakurganj and Adjoining Mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, PHE Dte. SL. NO. 06.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000144/2021-2022</t>
+  </si>
+  <si>
+    <t>2440/SWSD</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>30/04/2022</t>
+  </si>
+  <si>
+    <t>M/S ASHIRBAD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 350 cu.m. capacity RCC Elevated Reservoir, 20 mtrs Staging Height at the head works site including rising mains and distribution system (Part-A) allied with Providing Functional Household Tap Connection (FHTC) at distribution pipeline (Part-A) of Thakurganj at Thakurganj and adjoining mouzas water supply scheme within Phansidewa block under Siliguri Sub Division, PHE Dte. SL.NO. 01.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2022-2023</t>
+  </si>
+  <si>
+    <t>273/SWSD</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>HIMADRI DAM &amp; CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 06(six) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000165/2022-2023</t>
+  </si>
+  <si>
+    <t>1325/SWSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>GANPATI CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Laying distribution pipeline (Part-B) allied with FHTC at Part-B and Pump House of Thakurganj at Thakurganj and Adjoining Mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. No. 01.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2022-2023</t>
+  </si>
+  <si>
+    <t>861/SWSD</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>BHOLA GHOSH</t>
+  </si>
+  <si>
+    <t>Laying Distribution System (Part-C) allied with Providing Functional Household Tap Connection (FHTC) at Distribution Pipeline (Part-C) at Thakurganj and Adjoining Mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 02</t>
+  </si>
+  <si>
+    <t>ORD/000057/2022-2023</t>
+  </si>
+  <si>
+    <t>862/SWSD</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>M/S UTPAL CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Laying distribution system (Part-G) allied with Providing Functional Household Tap Connection (FHTC) at distribution pipeline (Part-G) at Thakurganj and Adjoining Mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 04.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2022-2023</t>
+  </si>
+  <si>
+    <t>864/SWSD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>SHIVNATH DEY</t>
+  </si>
+  <si>
+    <t>Laying distribution system (Part-G) allied with Providing Functional Household Tap Connection (FHTC) at distribution pipeline (Part-G) at Thakurganj and Adjoining Mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 04.</t>
+  </si>
+  <si>
+    <t>ORD/000025/2022-2023</t>
+  </si>
+  <si>
+    <t>536/SWSD</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>Laying distribution system (Part-E) Erection of Iron Elimination Plant allied with Providing Functional Household Tap Connection (FHTC) at distribution pipeline (Part-E) at Thakurganj and adjoining mouzas water supply scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 05.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2021-2022</t>
+  </si>
+  <si>
+    <t>2439/SWSD</t>
+  </si>
+  <si>
+    <t>04/06/2022</t>
+  </si>
+  <si>
+    <t>M/S DEBRAJ ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution System (Part-D) allied with Providing Functional Household Tap Connection (FHTC) at Distribution Pipeline (Part-D) and rising main at Thakurganj and Adjoining Mouzas Water Supply Scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 03.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2022-2023</t>
+  </si>
+  <si>
+    <t>863/SWSD</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>AKASH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>05 (Five) Nos. Soil Investigation for the construction of different Capacity Over Head Reservoir as mentioned in ANNEXURE-A under different Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000228/2022-2023</t>
+  </si>
+  <si>
+    <t>2091/SWSD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>G. TECH INDIA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000015/2022-2023</t>
+  </si>
+  <si>
+    <t>1445/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000014/2021-2022</t>
+  </si>
+  <si>
+    <t>2171/SWSD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
     <t>Procurement of material from Resource Division P.H.E Dte. for the works of different water supply scheme.</t>
   </si>
   <si>
+    <t>VCH/000305/2022-2023</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER,RESOURCES DIVISION,PHE DTE.</t>
+  </si>
+  <si>
     <t>VCH/000891/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-109</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER,RESOURCES DIVISION,PHE DTE.</t>
-[...137 lines deleted...]
-    <t>11/02/2022</t>
+    <t>Construction of Pump House with toilet, plinth protection etc. installation of IEP and Boundary Wall at Thakurganj of THAKURGANJ Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>646/SWSD</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>27/01/2024</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF THAKURGANJ PIPED WATER SUPPLY SCHEME , TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000793/2022-2023</t>
+  </si>
+  <si>
+    <t>107/NMD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>05/03/2023</t>
+  </si>
+  <si>
+    <t>M/S MATRI CONSTRUCTION</t>
   </si>
   <si>
     <t>Resources payment for Different Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/00121/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-141</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for AUGUMENTATION OF THAKURGANJ,T/W No - I W/S Scheme, under BIDHANNAGAR CCC, [APPLICATION NO. 4003058220, Reference ID : 402933259]</t>
   </si>
   <si>
     <t>BILL/00752/2022-2023</t>
   </si>
   <si>
     <t>BP/22-23/156</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Laying distribution system (Part-E) Erection of Iron Elimination Plant allied with Providing Functional Household Tap Connection (FHTC) at distribution pipeline (Part-E) at Thakurganj and adjoining mouzas water supply scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. SL. NO. 05.</t>
-[...70 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Additional Work for functional house hold tap connection (FHTC) at Agumentation Thakurganj and Adjoining Mouzas water Supply Scheme under Phansidewa Block under Siliguri Sub Division , P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>1238/SWSD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>VIJAY KUMAR ARORA</t>
-  </si>
-[...28 lines deleted...]
-    <t>BHOLA GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -960,1154 +960,1154 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>31.44</v>
+        <v>33.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>55.59</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10.86</v>
+        <v>158.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>116.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.31</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>33.08</v>
+        <v>46.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>18.39</v>
+        <v>5.97</v>
       </c>
       <c r="R5" s="4">
-        <v>55.59</v>
+        <v>12.88</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>46.34</v>
+        <v>108.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.97</v>
+        <v>29.28</v>
       </c>
       <c r="R6" s="4">
-        <v>12.88</v>
+        <v>26.96</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>82.68</v>
       </c>
       <c r="Q7" s="4">
         <v>76.68</v>
       </c>
       <c r="R7" s="4">
         <v>92.75</v>
       </c>
       <c r="S7" s="4">
         <v>83</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>25.22</v>
       </c>
       <c r="Q8" s="4">
         <v>22.03</v>
       </c>
       <c r="R8" s="4">
         <v>87.35</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>25.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>3.21</v>
+        <v>85.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.59</v>
+        <v>74.32</v>
       </c>
       <c r="R10" s="4">
-        <v>18.44</v>
+        <v>86.81</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>12.16</v>
+        <v>122.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>109.21</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>89.45</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>42.81</v>
+        <v>3.21</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>18.44</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>131.28</v>
+        <v>12.16</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>0.63</v>
+        <v>42.81</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>85.61</v>
+        <v>10.86</v>
       </c>
       <c r="Q15" s="4">
-        <v>74.32</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>86.81</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="P16" s="4">
-        <v>10.95</v>
+        <v>31.44</v>
       </c>
       <c r="Q16" s="4">
-        <v>10.53</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>96.14</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="P17" s="4">
-        <v>158.69</v>
+        <v>49.26</v>
       </c>
       <c r="Q17" s="4">
-        <v>116.34</v>
+        <v>12.31</v>
       </c>
       <c r="R17" s="4">
-        <v>73.31</v>
+        <v>25</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="J18" s="13" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P18" s="4">
-        <v>49.26</v>
+        <v>10.95</v>
       </c>
       <c r="Q18" s="4">
-        <v>12.31</v>
+        <v>10.53</v>
       </c>
       <c r="R18" s="4">
-        <v>25</v>
+        <v>96.14</v>
       </c>
       <c r="S18" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="P19" s="4">
-        <v>13.11</v>
+        <v>131.28</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>122.09</v>
+        <v>0.63</v>
       </c>
       <c r="Q20" s="4">
-        <v>109.21</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>89.45</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>108.59</v>
+        <v>13.11</v>
       </c>
       <c r="Q21" s="4">
-        <v>29.28</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>26.96</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>993.24</v>