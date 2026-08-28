--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,87 +110,87 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Survey for existing water source electric connection nature of building etc. of schools,AWCs,health centres within different blocks under Siliguri Sub-Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000230/2022-2023</t>
   </si>
   <si>
     <t>544/SSD</t>
   </si>
   <si>
     <t>19/12/2022</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
     <t>ROYAL ENTERPRISE</t>
   </si>
   <si>
+    <t>Further continuation order for hiring of 01 (one) no maxi cab with engine capacity less than or equal to 2000 CC with air condition for the Office of The Executive Engineer, Siliguri W/S Division, P.H.E. Dte for the period from 01.09.2023 to 31.12.2023 (For Executive Engineer, Siliguri W/S Division, P.H.E. Dte. i.e 04 (four) months.</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000259/2023-2024</t>
+  </si>
+  <si>
+    <t>1492/SWSD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>SUBIR CH. CHOWDHURY</t>
+  </si>
+  <si>
     <t>Supply of 1 (one) Maxi Cab with engine capacity more than 2000 C.C.on hire basis including driver for Assistant Engineer-I , Siliguri W/S Division, P.H.E. Dte. Dist. Darjeeling (with valid Taxi permit ).</t>
   </si>
   <si>
-    <t>Junior Engineer(Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000411/2023-2024</t>
   </si>
   <si>
     <t>284/SWSD</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>SUDIP BASAK</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUBIR CH. CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -740,54 +740,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>72.15</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -798,57 +798,57 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.88</v>
+        <v>0.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.38</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -859,91 +859,91 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.59</v>
+        <v>0.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>2.49</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>45.47</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>