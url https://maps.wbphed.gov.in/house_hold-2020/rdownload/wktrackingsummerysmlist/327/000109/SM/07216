--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -167,96 +167,96 @@
   <si>
     <t>24/02/2024</t>
   </si>
   <si>
     <t>BUDDHADEV NAG</t>
   </si>
   <si>
     <t>Further continuation order for hiring of 01 (one) no. Maxi Cab with engine capacity less than or equal to 2000 CC (with air condition) for the Office of the Executive Engineer, Siliguri W/S Division, P.H.E. Dte. for the period from 01.01.2024 to 31.07.2024 for Assistant Engineer, Siliguri W/S Division, P.H.E. Dte. i.e. 07 (seven) months.</t>
   </si>
   <si>
     <t>ORD/000325/2023-2024</t>
   </si>
   <si>
     <t>2398/SWSD</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>HIMADRI DAM</t>
   </si>
   <si>
+    <t>Continuation order of Hiring of I (one) nos Diesel Motor CAB on monthly basis for the Assistant Engineer II ,Office of Executive Engineer under Siligui W/S Division, P.H.E Dte..for the month of 25/02/2024 to 22/08/2024</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000400/2023-2024</t>
+  </si>
+  <si>
+    <t>225/SWSD</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>Continuation order of Hiring of 01 (one) nos Disel Motor CAB on monthly basis for the Assistant Engineer-II, Office of the Executive Engineer under Siliguri W/S Division, P.H.E. Dte. for the month of 01.09.2024 to 28.02.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000184/2024-2025</t>
+  </si>
+  <si>
+    <t>2161/SWSD</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
     <t>ISSUE OF FULE FOR OFFICE VEHICLES OF EXECUTIVWE ENGINEER SILIGURI W/S DIVISION PHE DTE</t>
   </si>
   <si>
     <t>BILL/00539/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-184</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>SONA PETROL PUMP</t>
-  </si>
-[...31 lines deleted...]
-    <t>17/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -808,54 +808,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>21.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>16.7</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -930,54 +930,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>202.05</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1023,112 +1023,116 @@
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>1.4</v>
+        <v>0.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>0.88</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
@@ -1141,113 +1145,109 @@
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.88</v>
+        <v>1.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>32.99</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>5.29</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>16.04</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>