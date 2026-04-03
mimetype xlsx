--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,102 +89,84 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>Providing Functional House hold Tap Connecton under Jal Jeevan &amp; Jal Swapno programme for Purba Bansgaon village of Purba Bansgaon Piped water Supply Scheme</t>
   </si>
   <si>
     <t>SM/07215</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
-    <t>Providing functional house hold tap connection under Jal Swapno programme for Purba Bansgaon village of Purba Bansgaon piped water supply scheme at Phansidewa block under Siliguri Sub Division, PHE Dte. SL. NO. 03</t>
+    <t>Procurement of material from Resource Division P.H.E Dte. for the works of different water supply scheme.</t>
+  </si>
+  <si>
+    <t>VCH/000761/2021-2022</t>
+  </si>
+  <si>
+    <t>512/DW/21-22</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER,RESOURCES DIVISION,PHE DTE.</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Swapna Programme for Purba Bansgaon Village of PURBA BANSGAON Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division PHE Dte PART A</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
-    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
-[...11 lines deleted...]
-    <t>22/02/2022</t>
+    <t>ORD/000002/2021-2022</t>
+  </si>
+  <si>
+    <t>696/SWSD</t>
+  </si>
+  <si>
+    <t>02/08/2021</t>
+  </si>
+  <si>
+    <t>06/09/2021</t>
   </si>
   <si>
     <t>AKASH ENTERPRISE</t>
-  </si>
-[...28 lines deleted...]
-    <t>06/09/2021</t>
   </si>
   <si>
     <t>Laying of new PVC line at along with other repairing works at Matigara Habitation, Purba Bansgaon water supply scheme Phansidewa Block, Siliguri W/S Division,P.H.E Dte</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000233/2022-2023</t>
   </si>
   <si>
     <t>512/SSD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>26/11/2022</t>
   </si>
   <si>
     <t>SHIVNATH DEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
@@ -609,51 +591,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -747,360 +729,299 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>25.43</v>
+        <v>100.36</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>100.36</v>
+        <v>30.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.08</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.4</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>30.21</v>
+        <v>0.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>23.08</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>76.4</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.36</v>
+        <v>2.13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...49 lines deleted...]
-      </c>
+      <c r="A7" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>133.06</v>
+      </c>
+      <c r="P7" s="8">
+        <v>23.08</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>17.34</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>