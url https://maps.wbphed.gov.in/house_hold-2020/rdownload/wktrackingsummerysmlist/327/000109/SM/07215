--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -809,54 +809,54 @@
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>30.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>23.08</v>
+        <v>46.15</v>
       </c>
       <c r="R4" s="4">
-        <v>76.4</v>
+        <v>152.79</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -870,54 +870,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.67</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -961,54 +961,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>133.06</v>
       </c>
       <c r="P7" s="8">
-        <v>23.08</v>
+        <v>46.51</v>
       </c>
       <c r="Q7" s="8">
-        <v>17.34</v>
+        <v>34.95</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>