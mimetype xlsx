--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -159,50 +159,68 @@
     <t>512/SSD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>26/11/2022</t>
   </si>
   <si>
     <t>SHIVNATH DEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2021-2022</t>
   </si>
   <si>
     <t>1667/SWSD</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Providing functional house hold tap connection under Jal Swapno programme for Purba Bansgaon village of Purba Bansgaon piped water supply scheme at Phansidewa block under Siliguri Sub Division, PHE Dte. SL. NO. 03</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000077/2021-2022</t>
+  </si>
+  <si>
+    <t>1825/SWSD</t>
+  </si>
+  <si>
+    <t>13/01/2022</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -591,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -941,87 +959,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>2.13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P7" s="4">
+        <v>25.43</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>158.49</v>
+      </c>
+      <c r="P8" s="8">
+        <v>46.51</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>29.34</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>