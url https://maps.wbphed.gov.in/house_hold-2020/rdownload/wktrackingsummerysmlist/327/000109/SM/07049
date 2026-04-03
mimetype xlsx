--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -141,68 +141,50 @@
     <t>ORD/000054/2020-2021</t>
   </si>
   <si>
     <t>1010/SWSD</t>
   </si>
   <si>
     <t>15/01/2021</t>
   </si>
   <si>
     <t>Repair of functional house hold tap connection (FHTC) and UPVC pipeline and allied work in command area of Uttar Ramdhan pipe water supply scheme under siliguri sub division,P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/000238/2022-2023</t>
   </si>
   <si>
     <t>550/SSD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>DEBRAJ ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>BISWADEEP CONSTRUCTION</t>
   </si>
   <si>
     <t>CONTINUATION ORDER FOR HIRING OF 1 (ONE) NO. MAXI CAB WITH ENGINE CAPACITY LESS THAN OR EQUAL TO 2000 CC (WITH AIR CONDITION) FOR THE OFFICE OF THE EXECUTIVE ENGINEER, SILIGURI W/S DIVISION, P.H.E. DTE. FOR THE PERIOD FROM 01.03.2022 TO 31.08.2022. (FOR EXECUIVE ENGINEER, SILIGURI W/S DIVISION, P.H.E. DTE.) (i.e. SIX MONTHS)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000162/2021-2022</t>
   </si>
   <si>
     <t>2301/SWSD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>31/08/2022</t>
   </si>
   <si>
     <t>SUBIR CH. CHOWDHURY</t>
   </si>
   <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF UTTAR RAMDHAN PIPED WATER SUPPLY SCHEME UNDER KHARIBARI BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
@@ -630,73 +612,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -955,244 +937,183 @@
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>46.36</v>
+        <v>0.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>0.88</v>
+        <v>3.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>81.88</v>
+      </c>
+      <c r="P8" s="8">
+        <v>21.13</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>25.81</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>