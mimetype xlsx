--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -775,54 +775,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>37.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>11.91</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -836,54 +836,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>37.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>21.13</v>
+        <v>42.26</v>
       </c>
       <c r="R4" s="4">
-        <v>55.8</v>
+        <v>111.61</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -897,54 +897,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>1.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -958,54 +958,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>0.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.69</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>191.5</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1019,88 +1019,88 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>3.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.16</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>81.88</v>
       </c>
       <c r="P8" s="8">
-        <v>21.13</v>
+        <v>52.08</v>
       </c>
       <c r="Q8" s="8">
-        <v>25.81</v>
+        <v>63.61</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>