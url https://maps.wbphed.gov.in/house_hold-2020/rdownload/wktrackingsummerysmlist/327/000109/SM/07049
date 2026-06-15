--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,68 @@
     <t>28/02/2022</t>
   </si>
   <si>
     <t>31/08/2022</t>
   </si>
   <si>
     <t>SUBIR CH. CHOWDHURY</t>
   </si>
   <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF UTTAR RAMDHAN PIPED WATER SUPPLY SCHEME UNDER KHARIBARI BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
     <t>ORD/000053/2023-2024</t>
   </si>
   <si>
     <t>246/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Work order for construction of 2 nos. of boundary wall, IEP (45 cu.3m/Hr. for Zone-I &amp; 40 cu.m for Zone-II) including blower rooms Uttar Ramdhan PWSS at Kharibari block under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000287/2023-2024</t>
+  </si>
+  <si>
+    <t>336/SWSD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>BISWADEEP CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,73 +630,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1033,87 +1051,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>3.58</v>
       </c>
       <c r="Q7" s="4">
         <v>3.55</v>
       </c>
       <c r="R7" s="4">
         <v>99.16</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>46.36</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>128.24</v>
+      </c>
+      <c r="P9" s="8">
+        <v>52.08</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>40.61</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>