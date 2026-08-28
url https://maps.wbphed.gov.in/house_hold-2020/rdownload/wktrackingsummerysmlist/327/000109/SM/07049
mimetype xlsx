--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,84 +89,84 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>Providing Functional House hold Tap Connecton under Jal Jeevan &amp; Jiban Sing, Madan and Uttar Ramdhan Village of Uttar Ramdhan &amp; adjoining mouza Piped water Supply Scheme (Part-B)</t>
   </si>
   <si>
     <t>SM/07049</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional House hold Tap Connection FHTC in connection with Jal Jeevan Mission JJM and Jal Swapna under command area village Madan habitation Madan and village Uttar Ramdhan habitation Goursing and Wairish of Uttar Ramdhan and adjoining Piped Water Supply Scheme and allied works at Kharibari block under Siliguri Sub Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000054/2020-2021</t>
+  </si>
+  <si>
+    <t>1010/SWSD</t>
+  </si>
+  <si>
+    <t>11/12/2020</t>
+  </si>
+  <si>
+    <t>15/01/2021</t>
+  </si>
+  <si>
+    <t>M/S DEBRAJ ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Functional House hold Tap Connection FHTC in connection with Jal Jeevan Mission JJM and Jal Swapna under command area Gandagal village habitation Dil saram Dulal Gandogle and village Jibansing habitation Babuchhan Dilsaram and Jiban sing of Uttar Ramdhan and adjoining mouzas Piped Water Supply Scheme and allied works at Kharibari block under Siliguri Sub Division PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000055/2020-2021</t>
   </si>
   <si>
     <t>1011/SWSD</t>
   </si>
   <si>
-    <t>11/12/2020</t>
-[...1 lines deleted...]
-  <si>
     <t>20/01/2021</t>
-  </si>
-[...13 lines deleted...]
-    <t>15/01/2021</t>
   </si>
   <si>
     <t>Repair of functional house hold tap connection (FHTC) and UPVC pipeline and allied work in command area of Uttar Ramdhan pipe water supply scheme under siliguri sub division,P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/000238/2022-2023</t>
   </si>
   <si>
     <t>550/SSD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>DEBRAJ ENTERPRISE</t>
   </si>
   <si>
     <t>CONTINUATION ORDER FOR HIRING OF 1 (ONE) NO. MAXI CAB WITH ENGINE CAPACITY LESS THAN OR EQUAL TO 2000 CC (WITH AIR CONDITION) FOR THE OFFICE OF THE EXECUTIVE ENGINEER, SILIGURI W/S DIVISION, P.H.E. DTE. FOR THE PERIOD FROM 01.03.2022 TO 31.08.2022. (FOR EXECUIVE ENGINEER, SILIGURI W/S DIVISION, P.H.E. DTE.) (i.e. SIX MONTHS)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
@@ -790,57 +790,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>37.92</v>
+        <v>37.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.51</v>
+        <v>42.26</v>
       </c>
       <c r="R3" s="4">
-        <v>11.91</v>
+        <v>111.61</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -851,57 +851,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>37.87</v>
+        <v>37.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>42.26</v>
+        <v>4.51</v>
       </c>
       <c r="R4" s="4">
-        <v>111.61</v>
+        <v>11.91</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>