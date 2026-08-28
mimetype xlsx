--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -128,81 +128,81 @@
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
     <t>15/01/2021</t>
   </si>
   <si>
     <t>NARENDRA KUMAR</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection FHTC in connection with Jal Jeevan Mission JJM and Jal Swapna under command area Antaram village habitation Vulka Bajarur Chhat village habitation Bazarir chat Bhulka and Gandagal village habitation Barodil Saram and Chhoto Dil saran of Uttar Ramdhan and adjoining mouzas piped water supply scheme and allied works at Kharibari block under Siliguri Sub Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000053/2020-2021</t>
   </si>
   <si>
     <t>1009/SWSD</t>
   </si>
   <si>
     <t>10/01/2021</t>
   </si>
   <si>
     <t>M/S DEBRAJ ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing Functional House hold Tap Connection FHTC in connection with Jal Jeevan Mission JJM and Jal Swapna under command area Gandagal village habitation Dil saram Dulal Gandogle and village Jibansing habitation Babuchhan Dilsaram and Jiban sing of Uttar Ramdhan and adjoining mouzas Piped Water Supply Scheme and allied works at Kharibari block under Siliguri Sub Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000055/2020-2021</t>
+  </si>
+  <si>
+    <t>1011/SWSD</t>
+  </si>
+  <si>
+    <t>20/01/2021</t>
+  </si>
+  <si>
     <t>Repair of functional house hold tap connection (FHTC) and UPVC pipeline and allied work in command area of Uttar Ramdhan pipe water supply scheme under siliguri sub division,P.H.E Dte</t>
   </si>
   <si>
-    <t>Junior Engineer(Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000238/2022-2023</t>
   </si>
   <si>
     <t>550/SSD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>DEBRAJ ENTERPRISE</t>
-  </si>
-[...10 lines deleted...]
-    <t>20/01/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -815,210 +815,210 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>24.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.42</v>
+        <v>10.85</v>
       </c>
       <c r="R4" s="4">
-        <v>22.14</v>
+        <v>44.29</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>1.63</v>
+        <v>37.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>44.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>116.05</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>37.92</v>
+        <v>1.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>22</v>
+        <v>0.39</v>
       </c>
       <c r="R6" s="4">
-        <v>58.02</v>
+        <v>24.22</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>97</v>
       </c>
       <c r="P7" s="8">
-        <v>27.43</v>
+        <v>55.25</v>
       </c>
       <c r="Q7" s="8">
-        <v>28.28</v>
+        <v>56.96</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>