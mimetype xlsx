--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,65 @@
     <t>550/SSD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>DEBRAJ ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2021-2022</t>
   </si>
   <si>
     <t>1672/SWSD</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>I ssue of fuel for office vehicles of E.E, AE-I Division and AE sub division Month of January(17/01/25 to 29/01/25) 1)vehical no WB -76A4921 2)vehical no WB-76A-7170 3)vehical no-WB -73D0335</t>
+  </si>
+  <si>
+    <t>BILL/00439/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-155</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>SONA PETROL PUMP</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,70 +612,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -760,54 +775,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>12.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>8.07</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -821,54 +836,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.22</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -882,54 +897,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>1.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -953,87 +968,144 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.05</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...15 lines deleted...]
-      <c r="P7" s="8">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="8"/>
-      <c r="S7" s="8"/>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>21.41</v>
+      </c>
+      <c r="P8" s="8">
+        <v>6.45</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>30.13</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>