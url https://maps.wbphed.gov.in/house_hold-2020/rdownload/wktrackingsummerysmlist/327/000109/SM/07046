--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -113,102 +113,102 @@
   <si>
     <t>Providing Functional Household Tap Connection FHTC in connection with Jal Jeevan Mission JJM and Jal Swapno under Shyamdhan and adjoining mouas WS Scheme command area at Badra and Balijhora and laying wash out pipeline from 2nd T W IEP upto nearest culvert and also laying HDPE piped at Shyamdhan command area of the Shyamdhan and adjoining mouzas piped water supply scheme and allied works at Kharibari block under Siliguri Sub Division PHE Dte. SL. NO. 07.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000048/2021-2022</t>
   </si>
   <si>
     <t>1219/SWSD</t>
   </si>
   <si>
     <t>01/11/2021</t>
   </si>
   <si>
     <t>21/11/2021</t>
   </si>
   <si>
     <t>M/S SHIVAJI ROY</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000011/2021-2022</t>
+  </si>
+  <si>
+    <t>1672/SWSD</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Providing functional household tap connection FHTC and laying 90 mm OD HDPE pipe from house of Dulal Biswas to house of Sunil Sikdar and house of Kalipada Mondal to Zamatulla SSK at village Shyamdhan and habitation Shyamdhan and allied worksw of the Shyamdhan piped WS scheme under Siliguri Sub Division PHE Dte Kharibari block. SL. NO. 08.</t>
   </si>
   <si>
     <t>ORD/000082/2021-2022</t>
   </si>
   <si>
     <t>1830/SWSD</t>
   </si>
   <si>
     <t>13/01/2022</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>BUDDHADEV NAG</t>
   </si>
   <si>
     <t>Repair of functional house hold tap connection (FHTC) and UPVC pipeline and allied work in command area of Uttar Ramdhan pipe water supply scheme under siliguri sub division,P.H.E Dte</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000238/2022-2023</t>
   </si>
   <si>
     <t>550/SSD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>DEBRAJ ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>I ssue of fuel for office vehicles of E.E, AE-I Division and AE sub division Month of January(17/01/25 to 29/01/25) 1)vehical no WB -76A4921 2)vehical no WB-76A-7170 3)vehical no-WB -73D0335</t>
   </si>
   <si>
     <t>BILL/00439/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-155</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>SONA PETROL PUMP</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -811,200 +811,200 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>6.5</v>
+        <v>0.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.34</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>82.22</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>1.63</v>
+        <v>6.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.06</v>
+        <v>5.34</v>
       </c>
       <c r="R5" s="4">
-        <v>3.69</v>
+        <v>82.22</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.05</v>
+        <v>1.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>