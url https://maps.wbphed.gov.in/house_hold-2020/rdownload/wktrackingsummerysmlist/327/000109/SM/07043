--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,105 +113,105 @@
   <si>
     <t>Providing Functional Household Tap Connection FHTC in connection with Jal Jeevan Mission JJM and Jal Swapna under command area Habitation Badang, Pakridhuka, Sapti and Jayantyika 318 Nos house hold) of Purba Madati Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000066/2020-2021</t>
   </si>
   <si>
     <t>1080/SWSD</t>
   </si>
   <si>
     <t>18/12/2020</t>
   </si>
   <si>
     <t>22/01/2021</t>
   </si>
   <si>
     <t>SUBIR CH. CHOWDHURY</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000009/2021-2022</t>
+  </si>
+  <si>
+    <t>1670/SWSD</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Providing functional house hold tasp connection (FHTC) in connection with Jal Jeevan Mission (JJM and Jal Swapno) under command area (Habitation Badang Jayantika Sapti Alim Ganj &amp; Chowdhury Gachh) due to Y.D.U of Purba Madati Piped water supply scheme at Phansidewa block under Siliguri Sub Division, PHE Dte. SL. NO. 06.</t>
+  </si>
+  <si>
+    <t>ORD/000080/2021-2022</t>
+  </si>
+  <si>
+    <t>1828/SWSD</t>
+  </si>
+  <si>
+    <t>13/01/2022</t>
+  </si>
+  <si>
+    <t>07/02/2022</t>
+  </si>
+  <si>
+    <t>BIMAN DUTTA</t>
+  </si>
+  <si>
     <t>Procurement of material from Resource Division P.H.E Dte. for the works of different water supply scheme.</t>
   </si>
   <si>
     <t>VCH/000307/2022-2023</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,RESOURCES DIVISION,PHE DTE.</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>Resources payment for Different Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/00121/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-141</t>
   </si>
   <si>
     <t>13/03/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>BIMAN DUTTA</t>
   </si>
   <si>
     <t>Continuation order for Supply of 01 (one) no. Maxi Cab with Engine Capacity less than or equal to 2000 C.C. with Air Condition on hire basis (for monthly hiring) including driver under Office of The Executive Engineer, Siliguri W/S Division, P.H.E. Dte. (With valid Taxi permit and other necessary documents as per norms of Zonal R.T.O) For 03 (three months) with effect from 01.01.2025 to 31.03.2025.</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000264/2024-2025</t>
   </si>
   <si>
     <t>3610/SWSD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>S S CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -784,287 +784,287 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>30.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>24.34</v>
+        <v>48.67</v>
       </c>
       <c r="R3" s="4">
-        <v>80.53</v>
+        <v>161.07</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4"/>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.56</v>
+        <v>1.42</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>1.42</v>
+        <v>10.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>16.35</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>131.28</v>
+        <v>0.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>10.38</v>
+        <v>131.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1109,54 +1109,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>174.33</v>
       </c>
       <c r="P9" s="8">
-        <v>24.34</v>
+        <v>50.37</v>
       </c>
       <c r="Q9" s="8">
-        <v>13.96</v>
+        <v>28.89</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>