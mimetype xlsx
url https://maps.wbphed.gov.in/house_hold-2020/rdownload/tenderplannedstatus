--- v3 (2026-03-03)
+++ v4 (2026-04-21)
@@ -848,51 +848,51 @@
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="2">
         <v>0</v>
       </c>
       <c r="J10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="2">
         <v>384</v>
       </c>
       <c r="D11" s="2">
         <v>384</v>
       </c>
       <c r="E11" s="2">
-        <v>906931</v>
+        <v>906982</v>
       </c>
       <c r="F11" s="2">
         <v>2468.72</v>
       </c>
       <c r="G11" s="2">
         <v>384</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="2">
         <v>0</v>
       </c>
       <c r="J11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="2">
@@ -1326,51 +1326,51 @@
       <c r="G25" s="2">
         <v>124</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="2">
         <v>0</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="6">
         <v>9332</v>
       </c>
       <c r="D26" s="6">
         <v>9330</v>
       </c>
       <c r="E26" s="6">
-        <v>18354730</v>
+        <v>18354781</v>
       </c>
       <c r="F26" s="6">
         <v>56665.66</v>
       </c>
       <c r="G26" s="6">
         <v>9330</v>
       </c>
       <c r="H26" s="6">
         <v>0</v>
       </c>
       <c r="I26" s="6">
         <v>2</v>
       </c>
       <c r="J26" s="6">
         <v>0.02</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:J2"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>