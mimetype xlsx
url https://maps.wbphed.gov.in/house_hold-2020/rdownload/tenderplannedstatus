--- v4 (2026-04-21)
+++ v5 (2026-06-09)
@@ -53,54 +53,54 @@
   <si>
     <t>Tender Planner Target</t>
   </si>
   <si>
     <t>Invited</t>
   </si>
   <si>
     <t>No. of FHTC</t>
   </si>
   <si>
     <t>Cost (Rs. in Crore)</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>In-Progress</t>
   </si>
   <si>
     <t>Yet to be invited</t>
   </si>
   <si>
     <t>% Balance</t>
   </si>
   <si>
+    <t>Darjeeling</t>
+  </si>
+  <si>
     <t>Jalpaiguri</t>
-  </si>
-[...1 lines deleted...]
-    <t>Darjeeling</t>
   </si>
   <si>
     <t>Coochbehar</t>
   </si>
   <si>
     <t>Uttar Dinajpur</t>
   </si>
   <si>
     <t>Dakshin Dinajpur</t>
   </si>
   <si>
     <t>Maldah</t>
   </si>
   <si>
     <t>Murshidabad</t>
   </si>
   <si>
     <t>Birbhum</t>
   </si>
   <si>
     <t>Purba Bardhaman</t>
   </si>
   <si>
     <t>Nadia</t>
   </si>
@@ -618,774 +618,774 @@
       </c>
       <c r="F3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2">
-        <v>251</v>
+        <v>404</v>
       </c>
       <c r="D4" s="2">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="E4" s="2">
-        <v>436318</v>
+        <v>0</v>
       </c>
       <c r="F4" s="2">
-        <v>1251.04</v>
+        <v>0</v>
       </c>
       <c r="G4" s="2">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="2">
-        <v>1</v>
+        <v>404</v>
       </c>
       <c r="J4" s="2">
-        <v>0.4</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2">
-        <v>404</v>
+        <v>251</v>
       </c>
       <c r="D5" s="2">
-        <v>403</v>
+        <v>0</v>
       </c>
       <c r="E5" s="2">
-        <v>354545</v>
+        <v>0</v>
       </c>
       <c r="F5" s="2">
-        <v>2544.92</v>
+        <v>0</v>
       </c>
       <c r="G5" s="2">
-        <v>403</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="2">
-        <v>1</v>
+        <v>251</v>
       </c>
       <c r="J5" s="2">
-        <v>0.25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="2">
         <v>319</v>
       </c>
       <c r="D6" s="2">
+        <v>0</v>
+      </c>
+      <c r="E6" s="2">
+        <v>0</v>
+      </c>
+      <c r="F6" s="2">
+        <v>0</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="2">
         <v>319</v>
       </c>
-      <c r="E6" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J6" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="2">
         <v>413</v>
       </c>
       <c r="D7" s="2">
+        <v>0</v>
+      </c>
+      <c r="E7" s="2">
+        <v>0</v>
+      </c>
+      <c r="F7" s="2">
+        <v>0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="2">
         <v>413</v>
       </c>
-      <c r="E7" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J7" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="2">
         <v>308</v>
       </c>
       <c r="D8" s="2">
+        <v>0</v>
+      </c>
+      <c r="E8" s="2">
+        <v>0</v>
+      </c>
+      <c r="F8" s="2">
+        <v>0</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="2">
         <v>308</v>
       </c>
-      <c r="E8" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J8" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2">
         <v>234</v>
       </c>
       <c r="D9" s="2">
+        <v>0</v>
+      </c>
+      <c r="E9" s="2">
+        <v>0</v>
+      </c>
+      <c r="F9" s="2">
+        <v>0</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="2">
         <v>234</v>
       </c>
-      <c r="E9" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J9" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="2">
         <v>831</v>
       </c>
       <c r="D10" s="2">
+        <v>0</v>
+      </c>
+      <c r="E10" s="2">
+        <v>0</v>
+      </c>
+      <c r="F10" s="2">
+        <v>0</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0</v>
+      </c>
+      <c r="H10" s="2">
+        <v>0</v>
+      </c>
+      <c r="I10" s="2">
         <v>831</v>
       </c>
-      <c r="E10" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J10" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="2">
         <v>384</v>
       </c>
       <c r="D11" s="2">
+        <v>0</v>
+      </c>
+      <c r="E11" s="2">
+        <v>0</v>
+      </c>
+      <c r="F11" s="2">
+        <v>0</v>
+      </c>
+      <c r="G11" s="2">
+        <v>0</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
+      </c>
+      <c r="I11" s="2">
         <v>384</v>
       </c>
-      <c r="E11" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J11" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="2">
         <v>546</v>
       </c>
       <c r="D12" s="2">
+        <v>0</v>
+      </c>
+      <c r="E12" s="2">
+        <v>0</v>
+      </c>
+      <c r="F12" s="2">
+        <v>0</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2">
+        <v>0</v>
+      </c>
+      <c r="I12" s="2">
         <v>546</v>
       </c>
-      <c r="E12" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J12" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="2">
         <v>629</v>
       </c>
       <c r="D13" s="2">
+        <v>0</v>
+      </c>
+      <c r="E13" s="2">
+        <v>0</v>
+      </c>
+      <c r="F13" s="2">
+        <v>0</v>
+      </c>
+      <c r="G13" s="2">
+        <v>0</v>
+      </c>
+      <c r="H13" s="2">
+        <v>0</v>
+      </c>
+      <c r="I13" s="2">
         <v>629</v>
       </c>
-      <c r="E13" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J13" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="2">
         <v>537</v>
       </c>
       <c r="D14" s="2">
+        <v>0</v>
+      </c>
+      <c r="E14" s="2">
+        <v>0</v>
+      </c>
+      <c r="F14" s="2">
+        <v>0</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="2">
         <v>537</v>
       </c>
-      <c r="E14" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J14" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2">
         <v>498</v>
       </c>
       <c r="D15" s="2">
+        <v>0</v>
+      </c>
+      <c r="E15" s="2">
+        <v>0</v>
+      </c>
+      <c r="F15" s="2">
+        <v>0</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="2">
         <v>498</v>
       </c>
-      <c r="E15" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J15" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="2">
         <v>966</v>
       </c>
       <c r="D16" s="2">
+        <v>0</v>
+      </c>
+      <c r="E16" s="2">
+        <v>0</v>
+      </c>
+      <c r="F16" s="2">
+        <v>0</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="2">
         <v>966</v>
       </c>
-      <c r="E16" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J16" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="2">
         <v>84</v>
       </c>
       <c r="D17" s="2">
+        <v>0</v>
+      </c>
+      <c r="E17" s="2">
+        <v>0</v>
+      </c>
+      <c r="F17" s="2">
+        <v>0</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="2">
         <v>84</v>
       </c>
-      <c r="E17" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J17" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="2">
         <v>163</v>
       </c>
       <c r="D18" s="2">
+        <v>0</v>
+      </c>
+      <c r="E18" s="2">
+        <v>0</v>
+      </c>
+      <c r="F18" s="2">
+        <v>0</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
+      </c>
+      <c r="I18" s="2">
         <v>163</v>
       </c>
-      <c r="E18" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J18" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="2">
         <v>893</v>
       </c>
       <c r="D19" s="2">
+        <v>0</v>
+      </c>
+      <c r="E19" s="2">
+        <v>0</v>
+      </c>
+      <c r="F19" s="2">
+        <v>0</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
+      </c>
+      <c r="I19" s="2">
         <v>893</v>
       </c>
-      <c r="E19" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J19" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="2">
         <v>591</v>
       </c>
       <c r="D20" s="2">
+        <v>0</v>
+      </c>
+      <c r="E20" s="2">
+        <v>0</v>
+      </c>
+      <c r="F20" s="2">
+        <v>0</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+      <c r="I20" s="2">
         <v>591</v>
       </c>
-      <c r="E20" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J20" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="2">
         <v>556</v>
       </c>
       <c r="D21" s="2">
+        <v>0</v>
+      </c>
+      <c r="E21" s="2">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2">
+        <v>0</v>
+      </c>
+      <c r="G21" s="2">
+        <v>0</v>
+      </c>
+      <c r="H21" s="2">
+        <v>0</v>
+      </c>
+      <c r="I21" s="2">
         <v>556</v>
       </c>
-      <c r="E21" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J21" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2">
         <v>223</v>
       </c>
       <c r="D22" s="2">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2">
+        <v>0</v>
+      </c>
+      <c r="F22" s="2">
+        <v>0</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
+      </c>
+      <c r="I22" s="2">
         <v>223</v>
       </c>
-      <c r="E22" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J22" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="2">
         <v>173</v>
       </c>
       <c r="D23" s="2">
+        <v>0</v>
+      </c>
+      <c r="E23" s="2">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2">
+        <v>0</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="2">
         <v>173</v>
       </c>
-      <c r="E23" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J23" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="2">
         <v>205</v>
       </c>
       <c r="D24" s="2">
+        <v>0</v>
+      </c>
+      <c r="E24" s="2">
+        <v>0</v>
+      </c>
+      <c r="F24" s="2">
+        <v>0</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="2">
         <v>205</v>
       </c>
-      <c r="E24" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J24" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="2">
         <v>124</v>
       </c>
       <c r="D25" s="2">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2">
+        <v>0</v>
+      </c>
+      <c r="F25" s="2">
+        <v>0</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="2">
         <v>124</v>
       </c>
-      <c r="E25" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="J25" s="2">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="6">
         <v>9332</v>
       </c>
       <c r="D26" s="6">
-        <v>9330</v>
+        <v>0</v>
       </c>
       <c r="E26" s="6">
-        <v>18354781</v>
+        <v>0</v>
       </c>
       <c r="F26" s="6">
-        <v>56665.66</v>
+        <v>0</v>
       </c>
       <c r="G26" s="6">
-        <v>9330</v>
+        <v>0</v>
       </c>
       <c r="H26" s="6">
         <v>0</v>
       </c>
       <c r="I26" s="6">
-        <v>2</v>
+        <v>9332</v>
       </c>
       <c r="J26" s="6">
-        <v>0.02</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:J2"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>