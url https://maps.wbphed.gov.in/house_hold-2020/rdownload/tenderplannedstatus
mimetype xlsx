--- v5 (2026-06-09)
+++ v6 (2026-08-28)
@@ -53,54 +53,54 @@
   <si>
     <t>Tender Planner Target</t>
   </si>
   <si>
     <t>Invited</t>
   </si>
   <si>
     <t>No. of FHTC</t>
   </si>
   <si>
     <t>Cost (Rs. in Crore)</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>In-Progress</t>
   </si>
   <si>
     <t>Yet to be invited</t>
   </si>
   <si>
     <t>% Balance</t>
   </si>
   <si>
+    <t>Jalpaiguri</t>
+  </si>
+  <si>
     <t>Darjeeling</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jalpaiguri</t>
   </si>
   <si>
     <t>Coochbehar</t>
   </si>
   <si>
     <t>Uttar Dinajpur</t>
   </si>
   <si>
     <t>Dakshin Dinajpur</t>
   </si>
   <si>
     <t>Maldah</t>
   </si>
   <si>
     <t>Murshidabad</t>
   </si>
   <si>
     <t>Birbhum</t>
   </si>
   <si>
     <t>Purba Bardhaman</t>
   </si>
   <si>
     <t>Nadia</t>
   </si>
@@ -618,774 +618,774 @@
       </c>
       <c r="F3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2">
-        <v>404</v>
+        <v>251</v>
       </c>
       <c r="D4" s="2">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="E4" s="2">
-        <v>0</v>
+        <v>436318</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>1251.04</v>
       </c>
       <c r="G4" s="2">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="2">
-        <v>404</v>
+        <v>1</v>
       </c>
       <c r="J4" s="2">
-        <v>100</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2">
-        <v>251</v>
+        <v>404</v>
       </c>
       <c r="D5" s="2">
-        <v>0</v>
+        <v>403</v>
       </c>
       <c r="E5" s="2">
-        <v>0</v>
+        <v>354545</v>
       </c>
       <c r="F5" s="2">
-        <v>0</v>
+        <v>2544.92</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>403</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="2">
-        <v>251</v>
+        <v>1</v>
       </c>
       <c r="J5" s="2">
-        <v>100</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="2">
         <v>319</v>
       </c>
       <c r="D6" s="2">
-        <v>0</v>
+        <v>319</v>
       </c>
       <c r="E6" s="2">
-        <v>0</v>
+        <v>669426</v>
       </c>
       <c r="F6" s="2">
-        <v>0</v>
+        <v>1937.45</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>319</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="2">
-        <v>319</v>
+        <v>0</v>
       </c>
       <c r="J6" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="2">
         <v>413</v>
       </c>
       <c r="D7" s="2">
-        <v>0</v>
+        <v>413</v>
       </c>
       <c r="E7" s="2">
-        <v>0</v>
+        <v>625759</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>1750.78</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>413</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
-        <v>413</v>
+        <v>0</v>
       </c>
       <c r="J7" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="2">
         <v>308</v>
       </c>
       <c r="D8" s="2">
-        <v>0</v>
+        <v>308</v>
       </c>
       <c r="E8" s="2">
-        <v>0</v>
+        <v>298860</v>
       </c>
       <c r="F8" s="2">
-        <v>0</v>
+        <v>794.19</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>308</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="2">
-        <v>308</v>
+        <v>0</v>
       </c>
       <c r="J8" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2">
         <v>234</v>
       </c>
       <c r="D9" s="2">
-        <v>0</v>
+        <v>234</v>
       </c>
       <c r="E9" s="2">
-        <v>0</v>
+        <v>918158</v>
       </c>
       <c r="F9" s="2">
-        <v>0</v>
+        <v>3015.12</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>234</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="2">
-        <v>234</v>
+        <v>0</v>
       </c>
       <c r="J9" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="2">
         <v>831</v>
       </c>
       <c r="D10" s="2">
-        <v>0</v>
+        <v>831</v>
       </c>
       <c r="E10" s="2">
-        <v>0</v>
+        <v>1807221</v>
       </c>
       <c r="F10" s="2">
-        <v>0</v>
+        <v>5470.56</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>831</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="2">
-        <v>831</v>
+        <v>0</v>
       </c>
       <c r="J10" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="2">
         <v>384</v>
       </c>
       <c r="D11" s="2">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="E11" s="2">
-        <v>0</v>
+        <v>908202</v>
       </c>
       <c r="F11" s="2">
-        <v>0</v>
+        <v>2468.72</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="2">
-        <v>384</v>
+        <v>0</v>
       </c>
       <c r="J11" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="2">
         <v>546</v>
       </c>
       <c r="D12" s="2">
-        <v>0</v>
+        <v>546</v>
       </c>
       <c r="E12" s="2">
-        <v>0</v>
+        <v>1155377</v>
       </c>
       <c r="F12" s="2">
-        <v>0</v>
+        <v>3221.69</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>546</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="2">
-        <v>546</v>
+        <v>0</v>
       </c>
       <c r="J12" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="2">
         <v>629</v>
       </c>
       <c r="D13" s="2">
-        <v>0</v>
+        <v>629</v>
       </c>
       <c r="E13" s="2">
-        <v>0</v>
+        <v>1251054</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>3029.97</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>629</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="2">
-        <v>629</v>
+        <v>0</v>
       </c>
       <c r="J13" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="2">
         <v>537</v>
       </c>
       <c r="D14" s="2">
-        <v>0</v>
+        <v>537</v>
       </c>
       <c r="E14" s="2">
-        <v>0</v>
+        <v>1436875</v>
       </c>
       <c r="F14" s="2">
-        <v>0</v>
+        <v>3423.25</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>537</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="2">
-        <v>537</v>
+        <v>0</v>
       </c>
       <c r="J14" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2">
         <v>498</v>
       </c>
       <c r="D15" s="2">
-        <v>0</v>
+        <v>498</v>
       </c>
       <c r="E15" s="2">
-        <v>0</v>
+        <v>980490</v>
       </c>
       <c r="F15" s="2">
-        <v>0</v>
+        <v>2410.61</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>498</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="2">
-        <v>498</v>
+        <v>0</v>
       </c>
       <c r="J15" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="2">
         <v>966</v>
       </c>
       <c r="D16" s="2">
-        <v>0</v>
+        <v>966</v>
       </c>
       <c r="E16" s="2">
-        <v>0</v>
+        <v>858679</v>
       </c>
       <c r="F16" s="2">
-        <v>0</v>
+        <v>2383.36</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>966</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="2">
-        <v>966</v>
+        <v>0</v>
       </c>
       <c r="J16" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="2">
         <v>84</v>
       </c>
       <c r="D17" s="2">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="E17" s="2">
-        <v>0</v>
+        <v>561222</v>
       </c>
       <c r="F17" s="2">
-        <v>0</v>
+        <v>4020.55</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="2">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="J17" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="2">
         <v>163</v>
       </c>
       <c r="D18" s="2">
-        <v>0</v>
+        <v>163</v>
       </c>
       <c r="E18" s="2">
-        <v>0</v>
+        <v>799002</v>
       </c>
       <c r="F18" s="2">
-        <v>0</v>
+        <v>1906.91</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>163</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="2">
-        <v>163</v>
+        <v>0</v>
       </c>
       <c r="J18" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="2">
         <v>893</v>
       </c>
       <c r="D19" s="2">
-        <v>0</v>
+        <v>893</v>
       </c>
       <c r="E19" s="2">
-        <v>0</v>
+        <v>2042953</v>
       </c>
       <c r="F19" s="2">
-        <v>0</v>
+        <v>6205.05</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>893</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="2">
-        <v>893</v>
+        <v>0</v>
       </c>
       <c r="J19" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="2">
         <v>591</v>
       </c>
       <c r="D20" s="2">
-        <v>0</v>
+        <v>591</v>
       </c>
       <c r="E20" s="2">
-        <v>0</v>
+        <v>1039373</v>
       </c>
       <c r="F20" s="2">
-        <v>0</v>
+        <v>3033.16</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>591</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="2">
-        <v>591</v>
+        <v>0</v>
       </c>
       <c r="J20" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="2">
         <v>556</v>
       </c>
       <c r="D21" s="2">
-        <v>0</v>
+        <v>556</v>
       </c>
       <c r="E21" s="2">
-        <v>0</v>
+        <v>1154274</v>
       </c>
       <c r="F21" s="2">
-        <v>0</v>
+        <v>3853.48</v>
       </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>556</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="2">
-        <v>556</v>
+        <v>0</v>
       </c>
       <c r="J21" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2">
         <v>223</v>
       </c>
       <c r="D22" s="2">
-        <v>0</v>
+        <v>223</v>
       </c>
       <c r="E22" s="2">
-        <v>0</v>
+        <v>363885</v>
       </c>
       <c r="F22" s="2">
-        <v>0</v>
+        <v>889.66</v>
       </c>
       <c r="G22" s="2">
-        <v>0</v>
+        <v>223</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="2">
-        <v>223</v>
+        <v>0</v>
       </c>
       <c r="J22" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="2">
         <v>173</v>
       </c>
       <c r="D23" s="2">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="E23" s="2">
-        <v>0</v>
+        <v>67062</v>
       </c>
       <c r="F23" s="2">
-        <v>0</v>
+        <v>728.16</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
-        <v>173</v>
+        <v>0</v>
       </c>
       <c r="J23" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="2">
         <v>205</v>
       </c>
       <c r="D24" s="2">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="E24" s="2">
-        <v>0</v>
+        <v>277299</v>
       </c>
       <c r="F24" s="2">
-        <v>0</v>
+        <v>1024.62</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="2">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="J24" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="2">
         <v>124</v>
       </c>
       <c r="D25" s="2">
-        <v>0</v>
+        <v>124</v>
       </c>
       <c r="E25" s="2">
-        <v>0</v>
+        <v>350147</v>
       </c>
       <c r="F25" s="2">
-        <v>0</v>
+        <v>1302.41</v>
       </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>124</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="2">
-        <v>124</v>
+        <v>0</v>
       </c>
       <c r="J25" s="2">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="6">
         <v>9332</v>
       </c>
       <c r="D26" s="6">
-        <v>0</v>
+        <v>9330</v>
       </c>
       <c r="E26" s="6">
-        <v>0</v>
+        <v>18356181</v>
       </c>
       <c r="F26" s="6">
-        <v>0</v>
+        <v>56665.66</v>
       </c>
       <c r="G26" s="6">
-        <v>0</v>
+        <v>9330</v>
       </c>
       <c r="H26" s="6">
         <v>0</v>
       </c>
       <c r="I26" s="6">
-        <v>9332</v>
+        <v>2</v>
       </c>
       <c r="J26" s="6">
-        <v>100</v>
+        <v>0.02</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:J2"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>