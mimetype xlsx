--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -2765,51 +2765,51 @@
   <si>
     <t>FHTC under Jaldhara Jalswapna Including Retrofitting of existing distribution system under the command area of CHANDIRJHAR Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/08883</t>
   </si>
   <si>
     <t>FHTC under Jaldhara Jalswapna Including Retrofitting of existing distribution system under the command area of SALKUMARHAT Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/08884</t>
   </si>
   <si>
     <t>FHTC under Jaldhara Jalswapna Including Retrofitting of existing distribution system under the command area of HASIMARA Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/09333</t>
   </si>
   <si>
     <t>Arrangement for supply of safe drinking water after commission of piped water supply schemes</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Assistant Engineer,Assistant Engineer 1,Assistant Engineer 2,Assistant Engineer Howrah mechanical Sub Division,Assistant Engineer(HQ),Assistant Engineer-I,Assistant Engineer-II,DIC(D)_MMSD(D)</t>
+    <t>Assistant Engineer,Assistant Engineer 1,Assistant Engineer 2,Assistant Engineer Howrah mechanical Sub Division,Assistant Engineer(HQ),Assistant Engineer-I,Assistant Engineer-II,Driller-In-Charge</t>
   </si>
   <si>
     <t>JE (M),Junior Engineer,Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>SM/09883</t>
   </si>
   <si>
     <t>AUGMENTATION OF BHOLARDABRI PIPE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
@@ -6297,57 +6297,57 @@
       <c r="I46" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J46" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="4">
         <v>15</v>
       </c>
       <c r="P46" s="4">
         <v>455.23</v>
       </c>
       <c r="Q46" s="4">
-        <v>290.06</v>
+        <v>301.29</v>
       </c>
       <c r="R46" s="4">
         <v>86</v>
       </c>
       <c r="S46" s="4">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>210</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>211</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>36</v>
       </c>
@@ -6423,57 +6423,57 @@
       <c r="I48" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J48" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>217</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="4">
         <v>13</v>
       </c>
       <c r="P48" s="4">
         <v>389.92</v>
       </c>
       <c r="Q48" s="4">
-        <v>263.15</v>
+        <v>270.06</v>
       </c>
       <c r="R48" s="4">
         <v>78</v>
       </c>
       <c r="S48" s="4">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>218</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>219</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>36</v>
       </c>
@@ -10475,51 +10475,51 @@
       <c r="E116" s="10" t="s">
         <v>451</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="10"/>
       <c r="H116" s="13"/>
       <c r="I116" s="13"/>
       <c r="J116" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K116" s="4" t="s">
         <v>335</v>
       </c>
       <c r="L116" s="4" t="s">
         <v>452</v>
       </c>
       <c r="M116" s="4" t="s">
         <v>437</v>
       </c>
       <c r="N116" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O116" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="P116" s="4">
         <v>311.22</v>
       </c>
       <c r="Q116" s="4">
         <v>266.89</v>
       </c>
       <c r="R116" s="4">
         <v>100</v>
       </c>
       <c r="S116" s="4">
         <v>86</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
@@ -11472,51 +11472,51 @@
       <c r="G133" s="10" t="s">
         <v>180</v>
       </c>
       <c r="H133" s="13" t="s">
         <v>181</v>
       </c>
       <c r="I133" s="13" t="s">
         <v>318</v>
       </c>
       <c r="J133" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K133" s="4" t="s">
         <v>502</v>
       </c>
       <c r="L133" s="4" t="s">
         <v>503</v>
       </c>
       <c r="M133" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N133" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O133" s="4">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="P133" s="4">
         <v>9372</v>
       </c>
       <c r="Q133" s="4">
         <v>8482.46</v>
       </c>
       <c r="R133" s="4">
         <v>97</v>
       </c>
       <c r="S133" s="4">
         <v>91</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
@@ -12376,57 +12376,57 @@
       <c r="I149" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J149" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K149" s="4" t="s">
         <v>535</v>
       </c>
       <c r="L149" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M149" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N149" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="4">
         <v>12</v>
       </c>
       <c r="P149" s="4">
         <v>530.22</v>
       </c>
       <c r="Q149" s="4">
-        <v>186.91</v>
+        <v>217.48</v>
       </c>
       <c r="R149" s="4">
         <v>61</v>
       </c>
       <c r="S149" s="4">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3"/>
       <c r="D150" s="3" t="s">
         <v>548</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>549</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G150" s="10"/>
       <c r="H150" s="13"/>
@@ -12555,57 +12555,57 @@
       <c r="I152" s="13" t="s">
         <v>318</v>
       </c>
       <c r="J152" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K152" s="4" t="s">
         <v>535</v>
       </c>
       <c r="L152" s="4" t="s">
         <v>556</v>
       </c>
       <c r="M152" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N152" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="4">
         <v>12</v>
       </c>
       <c r="P152" s="4">
         <v>740.97</v>
       </c>
       <c r="Q152" s="4">
-        <v>165.93</v>
+        <v>179.88</v>
       </c>
       <c r="R152" s="4">
         <v>16</v>
       </c>
       <c r="S152" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>557</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>558</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>36</v>
       </c>
@@ -15329,51 +15329,51 @@
       <c r="G200" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H200" s="13" t="s">
         <v>181</v>
       </c>
       <c r="I200" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J200" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K200" s="4" t="s">
         <v>698</v>
       </c>
       <c r="L200" s="4" t="s">
         <v>440</v>
       </c>
       <c r="M200" s="4" t="s">
         <v>217</v>
       </c>
       <c r="N200" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O200" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P200" s="4">
         <v>219.61</v>
       </c>
       <c r="Q200" s="4">
         <v>25.43</v>
       </c>
       <c r="R200" s="4">
         <v>3</v>
       </c>
       <c r="S200" s="4">
         <v>12</v>
       </c>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>20</v>
       </c>
@@ -18977,51 +18977,51 @@
       <c r="G258" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H258" s="13" t="s">
         <v>148</v>
       </c>
       <c r="I258" s="13" t="s">
         <v>850</v>
       </c>
       <c r="J258" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K258" s="4" t="s">
         <v>829</v>
       </c>
       <c r="L258" s="4" t="s">
         <v>737</v>
       </c>
       <c r="M258" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N258" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O258" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P258" s="4">
         <v>64.83</v>
       </c>
       <c r="Q258" s="4">
         <v>17.16</v>
       </c>
       <c r="R258" s="4">
         <v>42</v>
       </c>
       <c r="S258" s="4">
         <v>26</v>
       </c>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>20</v>
       </c>
@@ -23894,61 +23894,61 @@
         <v>33</v>
       </c>
       <c r="T336" s="1"/>
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="B337" s="7"/>
       <c r="C337" s="7"/>
       <c r="D337" s="7"/>
       <c r="E337" s="11"/>
       <c r="F337" s="7"/>
       <c r="G337" s="11"/>
       <c r="H337" s="14"/>
       <c r="I337" s="14"/>
       <c r="J337" s="8"/>
       <c r="K337" s="8"/>
       <c r="L337" s="8"/>
       <c r="M337" s="8"/>
       <c r="N337" s="8"/>
       <c r="O337" s="8">
-        <v>12059</v>
+        <v>12055</v>
       </c>
       <c r="P337" s="8">
         <v>254322.06</v>
       </c>
       <c r="Q337" s="8">
-        <v>89484.79</v>
+        <v>89547.45</v>
       </c>
       <c r="R337" s="8"/>
       <c r="S337" s="8">
-        <v>35.19</v>
+        <v>35.21</v>
       </c>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A337:N337"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>