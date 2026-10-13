--- v5 (2026-09-18)
+++ v6 (2026-10-13)
@@ -6297,57 +6297,57 @@
       <c r="I46" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J46" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="4">
         <v>15</v>
       </c>
       <c r="P46" s="4">
         <v>455.23</v>
       </c>
       <c r="Q46" s="4">
-        <v>301.29</v>
+        <v>327.86</v>
       </c>
       <c r="R46" s="4">
         <v>86</v>
       </c>
       <c r="S46" s="4">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>210</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>211</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>36</v>
       </c>
@@ -6423,57 +6423,57 @@
       <c r="I48" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J48" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>217</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="4">
         <v>13</v>
       </c>
       <c r="P48" s="4">
         <v>389.92</v>
       </c>
       <c r="Q48" s="4">
-        <v>270.06</v>
+        <v>288.26</v>
       </c>
       <c r="R48" s="4">
         <v>78</v>
       </c>
       <c r="S48" s="4">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>218</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>219</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>36</v>
       </c>
@@ -6893,51 +6893,51 @@
       <c r="G56" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H56" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I56" s="13" t="s">
         <v>247</v>
       </c>
       <c r="J56" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>248</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>249</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O56" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P56" s="4">
         <v>154.07</v>
       </c>
       <c r="Q56" s="4">
         <v>64.89</v>
       </c>
       <c r="R56" s="4">
         <v>32</v>
       </c>
       <c r="S56" s="4">
         <v>42</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
@@ -8091,51 +8091,51 @@
       <c r="G76" s="10" t="s">
         <v>180</v>
       </c>
       <c r="H76" s="13" t="s">
         <v>181</v>
       </c>
       <c r="I76" s="13" t="s">
         <v>318</v>
       </c>
       <c r="J76" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>319</v>
       </c>
       <c r="L76" s="4" t="s">
         <v>320</v>
       </c>
       <c r="M76" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N76" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="4">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="P76" s="4">
         <v>1269.79</v>
       </c>
       <c r="Q76" s="4">
         <v>191.79</v>
       </c>
       <c r="R76" s="4">
         <v>34</v>
       </c>
       <c r="S76" s="4">
         <v>15</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
@@ -8266,51 +8266,51 @@
       </c>
       <c r="F79" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G79" s="10"/>
       <c r="H79" s="13"/>
       <c r="I79" s="13"/>
       <c r="J79" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K79" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>331</v>
       </c>
       <c r="M79" s="4"/>
       <c r="N79" s="4"/>
       <c r="O79" s="4">
         <v>5</v>
       </c>
       <c r="P79" s="4">
         <v>0</v>
       </c>
       <c r="Q79" s="4">
-        <v>6.36</v>
+        <v>12.15</v>
       </c>
       <c r="R79" s="4">
         <v>100</v>
       </c>
       <c r="S79" s="4" t="s">
         <v>332</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>333</v>
       </c>
@@ -12726,51 +12726,51 @@
       <c r="G155" s="10" t="s">
         <v>180</v>
       </c>
       <c r="H155" s="13" t="s">
         <v>181</v>
       </c>
       <c r="I155" s="13" t="s">
         <v>318</v>
       </c>
       <c r="J155" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K155" s="4" t="s">
         <v>535</v>
       </c>
       <c r="L155" s="4" t="s">
         <v>352</v>
       </c>
       <c r="M155" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N155" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O155" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="P155" s="4">
         <v>336.47</v>
       </c>
       <c r="Q155" s="4">
         <v>219.33</v>
       </c>
       <c r="R155" s="4">
         <v>63</v>
       </c>
       <c r="S155" s="4">
         <v>65</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>20</v>
       </c>
@@ -14289,51 +14289,51 @@
       <c r="G182" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H182" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J182" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K182" s="4" t="s">
         <v>627</v>
       </c>
       <c r="L182" s="4" t="s">
         <v>647</v>
       </c>
       <c r="M182" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N182" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O182" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="P182" s="4">
         <v>112.19</v>
       </c>
       <c r="Q182" s="4">
         <v>42.47</v>
       </c>
       <c r="R182" s="4">
         <v>52</v>
       </c>
       <c r="S182" s="4">
         <v>38</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>20</v>
       </c>
@@ -18479,51 +18479,51 @@
       <c r="G250" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H250" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I250" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J250" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K250" s="4" t="s">
         <v>803</v>
       </c>
       <c r="L250" s="4" t="s">
         <v>832</v>
       </c>
       <c r="M250" s="4" t="s">
         <v>217</v>
       </c>
       <c r="N250" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O250" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="P250" s="4">
         <v>360.16</v>
       </c>
       <c r="Q250" s="4">
         <v>184.84</v>
       </c>
       <c r="R250" s="4">
         <v>38</v>
       </c>
       <c r="S250" s="4">
         <v>51</v>
       </c>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>20</v>
       </c>
@@ -23900,55 +23900,55 @@
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="B337" s="7"/>
       <c r="C337" s="7"/>
       <c r="D337" s="7"/>
       <c r="E337" s="11"/>
       <c r="F337" s="7"/>
       <c r="G337" s="11"/>
       <c r="H337" s="14"/>
       <c r="I337" s="14"/>
       <c r="J337" s="8"/>
       <c r="K337" s="8"/>
       <c r="L337" s="8"/>
       <c r="M337" s="8"/>
       <c r="N337" s="8"/>
       <c r="O337" s="8">
         <v>12055</v>
       </c>
       <c r="P337" s="8">
         <v>254322.06</v>
       </c>
       <c r="Q337" s="8">
-        <v>89547.45</v>
+        <v>89598.01</v>
       </c>
       <c r="R337" s="8"/>
       <c r="S337" s="8">
-        <v>35.21</v>
+        <v>35.23</v>
       </c>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A337:N337"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>