--- v0 (2025-12-14)
+++ v1 (2026-04-05)
@@ -1799,2085 +1799,2085 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan Mission (JJM and Jal SWAPNA) under command area of BANSJHARI MALLIKPUR W/S Scheme at Basirhat I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase-I).</t>
   </si>
   <si>
     <t>SM/08650</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Chandpur to Accommodate FHTC Block- Bagda, Dist-North 24 Parganas.</t>
   </si>
   <si>
     <t>SM/10299</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Gobindapur Water Supply Scheme at Bagdah Block (Phase-II)</t>
   </si>
   <si>
     <t>SM/07624</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Champali Piped Water Supply Scheme, Minakhan Block (Phase-I)</t>
   </si>
   <si>
     <t>SM/08260</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan mission (JJM and Jal Swapna) under command area of Rampur W/S Scheme, Sandeshkhali-II Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase I).</t>
+  </si>
+  <si>
+    <t>SM/10511</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Santoshpur Zone-I to Accommodate FHTC Block- Bongaon, Dist-North 24 Parganas.</t>
+  </si>
+  <si>
+    <t>SM/10111</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by augmentation for Khamarkalla Zone-II Water Supply Scheme in Bongaon Block of North 24 Parganas District under North 24 Parganas Water Supply Division-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>SM/10758</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Kamarpur &amp; Adjoining mouzas to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10727</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Sadpur to accommodate</t>
+  </si>
+  <si>
+    <t>SM/10577</t>
+  </si>
+  <si>
+    <t>Providing FHTC(Functional Household Tap Connection) by augmentation for Paschim Panchberia Zone-I Water Supply Scheme in Bongaon Block of North 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>SM/10581</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) of augmentation for Paikpara Zone-I Water SupplyScheme in Bongaon Block of North 24 Parganas District under N 24 Pgs. W/S Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10638</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Sultanpur Water Supply Scheme, Minakhan Block,</t>
+  </si>
+  <si>
+    <t>SM/07852</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Dhanyakuria to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/12274</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Magurali and its adjoining mouzas to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11655</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Champapukuria to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11586</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Chhayageria Zone-I to Accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11593</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Shimulpur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11598</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Matiagachha to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11667</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Diara to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11668</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Chaital to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11669</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) of augmentation for Palla Zone-I Water Supply Scheme in Bongaon Block of North 24 Parganas District under N 24 Pgs. W/S Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11212</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Sadiknagar (Zone-I) to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11525</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Arsenic Affected areas of Zone-XIII (Aziznagar) in Deganga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/12413</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Gadpukuria Zone-I to Accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11761</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water supply Scheme for Gadpukuria Zone-II to Accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11762</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Kapileswarpur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11763</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing and new proposed distribution system within the command area Kendua mouza, Jagatpur mouza and Chaita mouza (Rest part after phase-I) of Sadiknagar Zone-II Piped Water Supply Scheme, Basirh</t>
+  </si>
+  <si>
+    <t>SM/08767</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VIII-B (Maricha) in Amdanga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/12729</t>
+  </si>
+  <si>
+    <t>Pipuldaha Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/12721</t>
+  </si>
+  <si>
+    <t>Augmentation of Berachampa Zone-5 Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/13892</t>
+  </si>
+  <si>
+    <t>Paschim Huda Piped water supply scheme</t>
+  </si>
+  <si>
+    <t>SM/13895</t>
+  </si>
+  <si>
+    <t>SM/13543</t>
+  </si>
+  <si>
+    <t>SM/13545</t>
+  </si>
+  <si>
+    <t>Augmentation of Hingalganj Piped water supply scheme Zone-II</t>
+  </si>
+  <si>
+    <t>SM/14513</t>
+  </si>
+  <si>
+    <t>SM/14539</t>
+  </si>
+  <si>
+    <t>Augmentation of Berachampa Zone-1 Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/14490</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Kalitala and adjoining mouzas</t>
+  </si>
+  <si>
+    <t>SM/14153</t>
+  </si>
+  <si>
+    <t>Augmentation of Bermajur Piped water supply scheme</t>
+  </si>
+  <si>
+    <t>SM/14511</t>
+  </si>
+  <si>
+    <t>Augmentation of Intake, WTP, Rising Main &amp; Booster Station-I of Surface Water Based Piped Water Supply Scheme for Mangal Pandey under North 24 Parganas in North Barrackpore Municipality of North 24 Parganas District under North 24 Parganas Water Supply Di</t>
+  </si>
+  <si>
+    <t>SM/15816</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Arsenic Affected areas of Zone-XIV_A (Ruiya) and Zone-XIV_B (Dangadihila) in Barrackpore-II Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15817</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Arsenic Affected areas of Zone-III (Raypur) in Deganga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15819</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Berachampa(Zone-I &amp; Zone-II) Water Supply Scheme in Deganga Block of North 24 Parganas District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/16905</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Hariharpur Water Supply Scheme(Two Stage Pumping)in Bagda Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/16739</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at kola Water Supply Scheme(Two Stage Pumping)in Bagda Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/16740</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bansghata Water Supply Scheme(Two Stage Pumping)in Bagda Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/16746</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Diara Water Supply Scheme(Two Stage Pumping)in Bagda Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/16749</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT at Patua Water Supply Scheme in Swarupnagar Block, Dist.-24 Pgs (N)</t>
+  </si>
+  <si>
+    <t>SM/16723</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT at Gokulpur Water Supply Scheme in Swarupnagar Block, Dist.-24 Pgs (N)</t>
+  </si>
+  <si>
+    <t>SM/16728</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Bouthakurani Water Supply Scheme under Sandeshkhali- II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17109</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Maslandapur (Zone- I &amp; II) Water Supply Scheme under Habra-I Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17087</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Khasdelpur Water Supply Scheme under Habra-II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17091</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Kamarpur Tajpur Water Supply Scheme under Habra-II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17093</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Chhota Sehara Water Supply Scheme under Sandeshkhali- I Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17095</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bagangram Water Supply Scheme in Bongaon Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17601</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Mollahati Water Supply Scheme in Bongaon Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17603</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Dhopaberia-Ganrakupi Water Supply Scheme in Hasnabad Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/18092</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Rajendrapur Water Supply Scheme in Basirhat-II Block of 24 Parganas District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17156</t>
+  </si>
+  <si>
+    <t>Implementation of affordable IOT system at Mohanpur Water Supply Scheme under Minakhan Block of North 24-Pgs. District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17159</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at PiphaWater Supply Scheme in Basirhat-I Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17130</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Barunhat Patlikhanpur Water Supply Scheme in Hasnabad Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/18082</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Bhawanipur Water Supply Scheme in Hasnabad Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/18083</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Debhog Water Supply Scheme in Basirhat-I Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17139</t>
+  </si>
+  <si>
+    <t>Implementation of affordable IOT system at Bahira Water Supply Scheme under Barasat-II Block of North 24-Pgs. District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17030</t>
+  </si>
+  <si>
+    <t>Implementation of affordable IOT system at Puturia Water Supply Scheme under Barasat-II Block of North 24-Pgs. District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17033</t>
+  </si>
+  <si>
+    <t>Implementation of affordable IOT system at Bagband Saiberia Water Supply Scheme under Barasat-II Block of North 24-Pgs. District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17034</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Swethpur Zone-I to Accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/18410</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Rupmari Piped Water Supply Scheme, Hingalganj Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08074</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection under command area of Chotto Sehara W/S Scheme, Sandeshkhali-I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase II &amp; Final).</t>
+  </si>
+  <si>
+    <t>SM/10554</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Panchita to Accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10300</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Deara to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/17679</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Dhalani Water Supply Scheme at Bagdah Block (Phase-II)</t>
+  </si>
+  <si>
+    <t>SM/08066</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Palla Water Supply Scheme at Bongaon Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08047</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of ICHHLAMPUR ZONE-II Water Supply Scheme at BONGAON Block (PHASE-I)</t>
+  </si>
+  <si>
+    <t>SM/07601</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Matiagacha Water Supply Scheme at Habra-II Block, Dist.-North 24 Parganas (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07621</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Matiagacha Water Supply Scheme at Habra-II Block, Dist.-North 24 Parganas (Phase-II)</t>
+  </si>
+  <si>
+    <t>SM/07622</t>
+  </si>
+  <si>
+    <t>Retrofitting of Chaumuha Water Supply scheme under Barasat - II Block for providing Functional House Tap Connection</t>
+  </si>
+  <si>
+    <t>SM/07023</t>
+  </si>
+  <si>
+    <t>Retrofiting of Jeliakhali Paschim khanda water supply scheme under sandeshkhali- II Block for providing Functional House Tap Conection</t>
+  </si>
+  <si>
+    <t>SM/07025</t>
+  </si>
+  <si>
+    <t>Retrofitting of Konanagar water supply scheme under Hasnabad Block for providing Functional House Tap Conection</t>
+  </si>
+  <si>
+    <t>SM/07027</t>
+  </si>
+  <si>
+    <t>Retrofitting of Chowlpur &amp; its adj. mouzas water supply scheme for providing Functional House Tap Connection (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07713</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Dakshin Bagundi Water Supply Scheme at Basirhat-I Block, Dist.-North 24 Parganas (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07845</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Hingalganj Piped Water Supply Scheme (Zone -I), Hingalganj Block</t>
+  </si>
+  <si>
+    <t>SM/09224</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Mollahati Water Supply Scheme at Bongaon Block under North 24 Parganas Water Supply Division-I, P.H.E. Dte. (Phase-I).</t>
+  </si>
+  <si>
+    <t>SM/08731</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Ichhapur Piped Water Supply Scheme, Gaighata Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08270</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) inconnection with Jal Jeevan Mission (JJM and JAL SWAPNA)under command area of Bangangram (Zone-II) Water SupplyScheme at Bongaon Block (Phase-II).</t>
+  </si>
+  <si>
+    <t>SM/08237</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan mission (JJM and Jal Swapna) under command area of Taranipur W/S Scheme (Zone-II) at Swarupnagar Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase -I).</t>
+  </si>
+  <si>
+    <t>SM/09728</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan Mission (JJM and Jal SWAPNA) under command area of GOTRA W/S Scheme at Basirhat I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase - I).</t>
+  </si>
+  <si>
+    <t>SM/08642</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan Mission (JJM and Jal SWAPNA) under command area of BARABANKRA W/S Scheme at Swarupnagar Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase-I).</t>
+  </si>
+  <si>
+    <t>SM/08659</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan Mission (JJM and Jal SWAPNA) under command area of RAHARHATI W/S Scheme at Basirhat II Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase - I).</t>
+  </si>
+  <si>
+    <t>SM/08646</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan Mission (JJM and Jal SWAPNA) under command area of GOKNA W/S Scheme at Baduria Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase-I).</t>
+  </si>
+  <si>
+    <t>SM/08647</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection under command area of Rajbari W/S Scheme, Sandeshkhali-I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase II &amp; Final).</t>
+  </si>
+  <si>
+    <t>SM/10553</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Ashariya Narayanpur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10558</t>
+  </si>
+  <si>
+    <t>Augmentation of Magurati Srirampur W/S Scheme for providing FHTC under Barasat Arsenic Division, PHE Dte. (Phase - II)</t>
+  </si>
+  <si>
+    <t>SM/10559</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Hariharpur Water Supply Scheme at Bagdah Block (Phase-II)</t>
+  </si>
+  <si>
+    <t>SM/08071</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Gaighata to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10519</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Patulia Block- Barrackpur-II, Dist-North 24 Parganas.</t>
+  </si>
+  <si>
+    <t>SM/10100</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Gangrapota to Accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10309</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Chikanpara to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10690</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Bira Rajibpur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10782</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) for Mohanpur Water Supply Scheme in Barrackpore-II Block of North 24 Parganas District Under North 24 Pargans W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/10579</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by augmentation for Auldanga Zone-I Water Supply Scheme in Bagdah Block of North 24 Parganas District under North 24 Pgs. W/S Div-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/10580</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VI-A (Beraberia) in Amdanga &amp; Barasat-I Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/12566</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Rajnagar to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11630</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Bajitpur Zone-II to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11701</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Mirjanagar to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11702</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Based Piped Water Supply Scheme for BAHIRA to accommodate FHTC in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11544</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Based Piped Water Supply Scheme for CHAUMUHA to accommodate FHTC in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11545</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bagband Saiberia &amp; its adj. mouzas water supply scheme for providing Functional House Tap Connection (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07709</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for SHIBALAYA to accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/13472</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Nabatkati to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11760</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VII-A (Kharu) in Amdanga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11941</t>
+  </si>
+  <si>
+    <t>Mallik Gheri Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/13813</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-I-B (Telinipara) in Barrackpore-II Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/13902</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Gokna to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/13405</t>
+  </si>
+  <si>
+    <t>Niruli Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12714</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Arsenic Affected areas of Zone-XII (Abjannagar) in Deganga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/13435</t>
+  </si>
+  <si>
+    <t>Augmentation of Berachampa Zone-3 Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/13894</t>
+  </si>
+  <si>
+    <t>Uchildaha Piped water supply scheme</t>
+  </si>
+  <si>
+    <t>SM/13815</t>
+  </si>
+  <si>
+    <t>SM/13535</t>
+  </si>
+  <si>
+    <t>Augmentation of Thakdari Piped Water Supply Scheme in Rajarhat Block of North 24 Parganas District under Barasat Arsenic Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/15559</t>
+  </si>
+  <si>
+    <t>SM/14542</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Arsenic Affected areas of Zone-IX (Khejurdanga) in Deganga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15821</t>
+  </si>
+  <si>
+    <t>Solarizations of WBSEDCL Energized Electrical Installation including Net Metering at Different Piped Water Supply Schemes at Basirhat- I Block in NORTH 24 PARGANAS District under Eastern Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15767</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Helencha Water Supply Scheme(Two Stage Pumping)in Bagda Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/16741</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Sindrani Water Supply Scheme.(Zone -I &amp; II)in Bagda Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/16744</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gobindapur Water Supply Schemein Bagda Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/16750</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT at Shimulpur Water Supply Scheme in Gaighata Block, District-24 Pgs (N)</t>
+  </si>
+  <si>
+    <t>SM/16717</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT at Deora Water Supply Scheme in Swarupnagar Block, Dist.-24 Pgs (N)</t>
+  </si>
+  <si>
+    <t>SM/16725</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Baunia Abad Water Supply Scheme under Sandeshkhali- I Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17096</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Jhupkhali Water Supply Scheme under Sandeshkhali- II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17105</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Dighari Water Supply Scheme in Bongaon Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17611</t>
+  </si>
+  <si>
+    <t>Retrofitting of Atapur water supply scheme under sandeshkhali- II Block for providing Functional House Tap Connection in North 24 Pargana District (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07706</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Mirjanagar Water Supply Scheme in Basirhat-II Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17142</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Eojnagar Water Supply Scheme in Barirhat-II Block of North 24 Parganas District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17144</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Dhanyakuria Water Supply Scheme in Basirhat-II Block of North 24 Parganas District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17147</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Sadik Nagar Water Supply Scheme in Basirhat-II Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17150</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Arsenic Affected areas of Zone-XI (Jhikra) in Deganga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/18261</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Rajapur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/17408</t>
+  </si>
+  <si>
+    <t>Implementation of affordable IOT system at Chaital Water Supply Scheme under Minakhan Block of North 24-Pgs. District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17160</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Goknashri Gobindopur and Adj.Mouzas piped Water Supply Scheme in Basirhat-I Block of North 24 Parganas District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17131</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Jashaikati Water Supply Scheme (Zone -I &amp; II)</t>
+  </si>
+  <si>
+    <t>SM/18079</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Asharia Narayanpur Water Supply Scheme in Hasnabad Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/18087</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Rupmari Water Supply Scheme in Hingalganj Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17167</t>
+  </si>
+  <si>
+    <t>Implementation of affordable IOT system at Chaumuha Water Supply Scheme under Barasat-II Block of North 24-Pgs. District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17029</t>
+  </si>
+  <si>
+    <t>Implementation of affordable IOT system at Deara Water Supply Scheme under Barasat-II Block of North 24-Pgs. District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17032</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Bergum to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10514</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Chandrapur Water Supply Scheme in Barasat-l Block of North 24 Parganas District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17026</t>
+  </si>
+  <si>
+    <t>Kaugachhi Zone-III Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/14502</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for TILDANGA to accommodate FHTC under Jal Swapna Mission under Baduria Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11659</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Sadiknagar (Zone-II) to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11523</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-III-A (Algaria) in Barasat-I Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/13794</t>
+  </si>
+  <si>
+    <t>RAIGACHHI Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/18599</t>
+  </si>
+  <si>
+    <t>Augmentation of CHOWLPUR Piped Water Supply Scheme in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/13420</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Rupmari to Accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/12122</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for RAJAPURA to accommodate FHTC under Jal Swapna Mission under Hasnabad Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/13761</t>
+  </si>
+  <si>
+    <t>Augmentation of Berachampa Zone-2 Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/13893</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Gopalpur Gadpukuria Piped Water Supply Scheme at Bagdah Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08067</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Gopalpur Gadpukuria Piped Water Supply Scheme at Bagdah Block (Phase-II)</t>
+  </si>
+  <si>
+    <t>SM/08068</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Paikpara Water Supply Scheme at Bongaon Block (Phase-II).</t>
+  </si>
+  <si>
+    <t>SM/08043</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Malidah Water Supply Scheme at Bagdah Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07848</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of PAIKPARA Water Supply Scheme at BONGAON Block (PHASE-I)</t>
+  </si>
+  <si>
+    <t>SM/07603</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Rajbari Water Supply Scheme, Sandeshkhali - I Block.</t>
+  </si>
+  <si>
+    <t>SM/07611</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Talsa and Adjoining mouzas Water Supply Scheme at Habra-II Block, Dist.-North 24 Parganas (Phase-II)</t>
+  </si>
+  <si>
+    <t>SM/07612</t>
+  </si>
+  <si>
+    <t>Retrofitting of Puturia &amp; its adj. mouzas water supply scheme for providing Functional House Tap Connection (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07707</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Humaipur Piped Water Supply Scheme at Barasat-II Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07842</t>
+  </si>
+  <si>
+    <t>Retrofitting of Jashaikati Zone - II and Its Adjoining Mouzas Water Supply Scheme under Baduria Block for providing Functional House Tap Connection in North 24 Parganas under Barasat Arsenic Division PHE Dte (Phase - II)</t>
+  </si>
+  <si>
+    <t>SM/08723</t>
+  </si>
+  <si>
+    <t>Retrofitting of Jashaikati Zone - I and Its Adjoining Mouzas Water Supply Scheme under Baduria Block for providing Functional House Tap Connection in North 24 Parganas under Barasat Arsenic Division PHE Dte (Phase- II)</t>
+  </si>
+  <si>
+    <t>SM/08724</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Sindrani (Zone-I) Piped Water Supply Scheme at Bagdah Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08266</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Koniara Piped Water Supply Scheme, Bagdah Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08267</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Gaighata Piped Water Supply Scheme at Gaighata Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08777</t>
+  </si>
+  <si>
+    <t>Retrofitting of Rohanda &amp; Its adjoining Mouzas Water Supply Scheme under Barasat II Block for providing Functional House Tap Connection in North 24 Pargana District (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08247</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Maslandapur Piped Water Supply Scheme (Zone-I) at Habra-I Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08778</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Helencha Piped Water Supply Scheme, Bagdah Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08263</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Janaphul to accommodate</t>
+  </si>
+  <si>
+    <t>SM/10529</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection under command area of Kanmari (Zone-II) W/S Scheme, Sandeshkhali-I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase I).</t>
+  </si>
+  <si>
+    <t>SM/10557</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) inconnection with Jal Jeevan Mission (JJM and JAL SWAPNA)under command area of Khamarkalla Water Supply Scheme at Bongaon Block (Phase-II).</t>
+  </si>
+  <si>
+    <t>SM/08239</t>
+  </si>
+  <si>
+    <t>NITYABARIA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/10182</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bharatpur to Accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11534</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme For Bouthakurani to Accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/11536</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bansghata to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/12276</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Gabberia to accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/10781</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Ghona to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11627</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Dakshin Chatra Zone II to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11658</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for JASHAIKATI ZONE-II to accommodate FHTC under Jal Swapna Mission under Baduria Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11708</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Nurpur to accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/11595</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Kamlabas to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11602</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR ICHHLAMPUR ZONE-I WTO ACCOMMODATE FHTC IN BONGAON BLOCK OF NORTH 24 PARGANAS DISTRICT UNDER N 24 PGS. W/S. DIV-I, PHE. DTE.</t>
+  </si>
+  <si>
+    <t>SM/11214</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Based Piped Water Supply Scheme for MAHISHGADI to accommodate FHTC in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11559</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Srinagar to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11528</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Raharhati to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11531</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Monipur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11632</t>
+  </si>
+  <si>
+    <t>Bachhra piped Water supply scheme</t>
+  </si>
+  <si>
+    <t>SM/12712</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Dakshin Bhebia Zone-I to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/12123</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Bayra Water Supply Scheme at Bagdah Block under North 24 Pgs. W/S Division-I, P.H.E. Dte. (Phase-I).</t>
+  </si>
+  <si>
+    <t>SM/08732</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Zafarpur Piped Water Supply Scheme at Basirhat-II Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08645</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Kshudra Mangalgathi, Mirzzapur, Swetpur, Daibagnapol, Mongal Nagar Noajispur, Bajitnagar, Mobarakpur &amp; Bora Bisweswarpur m</t>
+  </si>
+  <si>
+    <t>SM/08653</t>
+  </si>
+  <si>
+    <t>Retrofitting of Rajapura water supply scheme under Hasnabad Block for providing Functional House Tap Connection</t>
+  </si>
+  <si>
+    <t>SM/07022</t>
+  </si>
+  <si>
+    <t>Chutkia Radhanagar Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/13524</t>
+  </si>
+  <si>
+    <t>Kachurhula Zone-I Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/13522</t>
+  </si>
+  <si>
+    <t>SM/13547</t>
+  </si>
+  <si>
+    <t>Augmentation of Chhota Sehara Piped water supply scheme</t>
+  </si>
+  <si>
+    <t>SM/14514</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Mohanpur</t>
+  </si>
+  <si>
+    <t>SM/14151</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based Chandrapur Piped Water Supply scheme to Accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/14161</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Swetpur(Zone-I &amp; Zone-II) Water Supply Scheme in Deganga Block of North 24 Parganas District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/16904</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Kamalabas Water Supply Scheme(Two Stage Pumping)in Bagda Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/16745</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan Mission (JJM and Jal SWAPNA) under command area of CHAMPAPUKURIA W/S Scheme at Basirhat II Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase-I).</t>
+  </si>
+  <si>
+    <t>SM/08658</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT at Gobindapur Water Supply Scheme in Swarupnagar Block, District.-24 Pgs (N)</t>
+  </si>
+  <si>
+    <t>SM/16730</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Monipur Water Supply Scheme under Sandeshkhali- II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17101</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Rampur Water Supply Scheme under Sandeshkhali- II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17104</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Tushkhali Water Supply Scheme under Sandeshkhali- II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17107</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Matiagacha Water Supply Scheme under Habra-II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17089</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Ganrapota Water Supply Scheme in Bongaon Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17602</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Panchita Water Supply Scheme in Bongaon Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17604</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Khamarkhalla Water Supply Scheme in Bongaon Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17608</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Santoshpur Water Supply Scheme in Bongaon Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17610</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Srinagar Water Supply Scheme in Basirhat-II Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17149</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Akipur Water Supply Scheme in Basirhat-ll Block of North 24 Parganas District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17153</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gotra Water Supply Scheme in Basirhat-I Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17129</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Rajapur Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/18080</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Krishnapara Water Supply Scheme in Hasnabad Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/18086</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Dakshin Bhebia Water Supply Scheme in Hasnabad Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/18088</t>
+  </si>
+  <si>
+    <t>Solarizations of WBSEDCL Energized Electrical Installation including Net Metering at Different Piped Water Supply Schemes at Barrackpur-II and Sandeshkhali-I Block in NORTH 24 PARGANAS District under Eastern Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/17172</t>
+  </si>
+  <si>
+    <t>Additional detail project report for augmentation of Ground water based PWSS for Gangrapota</t>
+  </si>
+  <si>
+    <t>SM/13984</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Sindrani (Zone-II) to accommodate FHTC, Block - Bagdah</t>
+  </si>
+  <si>
+    <t>SM/10786</t>
+  </si>
+  <si>
+    <t>Augmentation of Mathurabil Zone-III in Barrackpore-I Block of North 24 Parganas District under Barasat Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>SM/19110</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Bajitpur Water Supply Schemes.</t>
+  </si>
+  <si>
+    <t>SM/18071</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Masia Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/18075</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Simla-Durgapur Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/18078</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Sindrani Zone-I to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10375</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Kankpul to accommodate</t>
+  </si>
+  <si>
+    <t>SM/10530</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Hasnabad to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/12124</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based Bodai Zone-I PWSS to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/18416</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-IV/A (Tentulia) in Barasat-I Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11921</t>
+  </si>
+  <si>
+    <t>TARULIA Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/18598</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Sankchura to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11653</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based Nebadhai Duttapukur Zone-I PWSS to Accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/13471</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) inconnection with Jal Jeevan Mission (JJM and JAL SWAPNA)within the command area of Surface Water Based Water SupplyScheme (Zone-VII-Khoru OHR) at Amdanga Block</t>
+  </si>
+  <si>
+    <t>SM/08244</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Parmadan Water Supply Scheme at Bagdah Block (Phase-II).</t>
+  </si>
+  <si>
+    <t>SM/08041</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Chandpur Water Supply Scheme at Bagdah Block under (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08042</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Surface Water Based Water Supply Scheme (Zone-VIII) at Kanchiara OHR site under (Phase-I) for Arsenic affected areas of N</t>
+  </si>
+  <si>
+    <t>SM/08045</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Dobila Water Supply Scheme at Swarupnagar Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07854</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Malidah Water Supply Scheme at Bagdah Block (Phase-II)</t>
+  </si>
+  <si>
+    <t>SM/07616</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Kamlabas Water Supply Scheme at Bagdah Block (Phase-II)</t>
+  </si>
+  <si>
+    <t>SM/07620</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Kulia Water Supply Scheme at Baduria Block, Dist.-North 24 Parganas (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07843</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Hingalganj Piped Water Supply Scheme (Zone -II), Hingalganj Block</t>
+  </si>
+  <si>
+    <t>SM/09225</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Chikanpara Piped Water Supply Scheme, Gaighata Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08269</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) inconnection with Jal Jeevan Mission (JJM and JAL SWAPNA)under command area of Parmadan Water Supply Scheme atBagdah Block (Phase-I).</t>
+  </si>
+  <si>
+    <t>SM/08234</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) inconnection with Jal Jeevan Mission (JJM and JAL SWAPNA)within the command area of Surface Water Based Water SupplyScheme (Zone-III Algoria OHR) at Barasat-I Block</t>
+  </si>
+  <si>
+    <t>SM/08243</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Akipur mouza (rest part after Phase-I) &amp; Bakpukhuria mouza of Akipur Piped Water Supply Scheme, Basirhat-II Block under B</t>
+  </si>
+  <si>
+    <t>SM/08771</t>
+  </si>
+  <si>
+    <t>Restoration of different piped water supply scheme in Sundarban island area of north 24 parganas district duly affected by cyclonic storm YAAS.</t>
+  </si>
+  <si>
+    <t>SM/09004</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan Mission (JJM and Jal SWAPNA) under command area of PIFA W/S Scheme at Basirhat -I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase -I).</t>
+  </si>
+  <si>
+    <t>SM/08789</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Gangrapota Piped Water Supply Scheme, Bongaon Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08264</t>
+  </si>
+  <si>
+    <t>Arrangement of Drinking Water at Cyclonic Storm Amphan affected areas under Eastern Mechanical Division.</t>
+  </si>
+  <si>
+    <t>SM/08994</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan mission (JJM and Jal Swapna) under command area of Jhupkhali W/S Scheme, Sandeshkhali-II Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase I).</t>
+  </si>
+  <si>
+    <t>SM/10505</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan mission (JJM and Jal Swapna) under command area of Laukhali Patharghata W/S Scheme, Sandeshkhali-I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase</t>
+  </si>
+  <si>
+    <t>SM/10506</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan mission (JJM and Jal Swapna) under command area of Kalinagar (Zone-II) W/S Scheme, Sandeshkhali-I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase</t>
+  </si>
+  <si>
+    <t>SM/10508</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by augmentation under Jal Swapna for Bilkanda Zone-I Water Supply Scheme in Barrackpore-II Block of North 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>SM/10105</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bandipur Block- Barrackpur-II, Dist-North 24 Parganas.</t>
+  </si>
+  <si>
+    <t>SM/10109</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Talsa to accommodate</t>
+  </si>
+  <si>
+    <t>SM/10693</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Chandpara to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10587</t>
+  </si>
+  <si>
+    <t>SPECIAL REPAIRING WORK FOR THE DAMAGE CAUSED BY SUPER CYCLONE 'AMPHAN' ON 20.05.2020. AT DIFFERENT WATER SUPPLY SCHEME AT DEGANGA, BARRACKPORE-II, BONGAON &amp; BAGDAH BLOCKS UNDER NORTH 24-PGS. WATER SUPPLY DIVISION-I, PHE DTE (PHASE-I)</t>
+  </si>
+  <si>
+    <t>SM/10757</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Ichhapur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10565</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection under command area of Bermajur W/S Scheme, Sandeshkhali-II Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase II &amp; Final).</t>
+  </si>
+  <si>
+    <t>SM/10616</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Champali to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10584</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Fakirtakia to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10392</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Patua to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11656</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Durgamandap</t>
+  </si>
+  <si>
+    <t>SM/10370</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Dakshin Debipur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11703</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VIII-C (Pasardanga) in Amdanga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11971</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Sangrampur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11605</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Mathurapur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11530</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Raghunathpur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11628</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Debhog to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11753</t>
+  </si>
+  <si>
+    <t>SM/13531</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Krishnachandrapur Piped Water Supply Scheme, Bongaon Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08265</t>
+  </si>
+  <si>
+    <t>Sankardaha Piped water supply scheme</t>
+  </si>
+  <si>
+    <t>SM/13518</t>
+  </si>
+  <si>
+    <t>SM/13537</t>
+  </si>
+  <si>
+    <t>Phulbari Abad Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/12717</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Matiagachha PWSS to Accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/13446</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Padmapukuria to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/13314</t>
+  </si>
+  <si>
+    <t>SULANGGARI Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/14634</t>
+  </si>
+  <si>
+    <t>Augmentation of Hingalganj Piped water supply scheme Zone-I</t>
+  </si>
+  <si>
+    <t>SM/14512</t>
+  </si>
+  <si>
+    <t>SM/14540</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Arsenic Affected areas of Zone-V (Matikumra) in Deganga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15820</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Arsenic Affected areas of Zone-II (Uttar Kalsur) in Deganga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15822</t>
+  </si>
+  <si>
+    <t>Khariat Abad Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/15829</t>
+  </si>
+  <si>
+    <t>Ketarchak Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/15833</t>
+  </si>
+  <si>
+    <t>Solarizations of WBSEDCL Energized Electrical Installation including Net Metering at Different Piped Water Supply Schemes at Deganga Block in NORTH 24 PARGANAS District under Eastern Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15770</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Godpukuria Water Supply Scheme(Two Stage Pumping)in Bagda Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/16751</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT at Kapileswarpur Water Supply Scheme in Swarupnagar Block, Dist.-24 Pgs (N)</t>
+  </si>
+  <si>
+    <t>SM/16724</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT at Nabatkati Water Supply Scheme in Swarupnagar Block, Dist.-24 Pgs (N)</t>
+  </si>
+  <si>
+    <t>SM/16727</t>
+  </si>
+  <si>
+    <t>Solarizations of WBSEDCL Energized Electrical Installation including Net Metering at Different Piped Water Supply Schemes at Habra - I and Sandeshkhali - I &amp; II Blocks in NORTH 24 PARGANAS District under Eastern Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15760</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Malidah Water Supply Scheme in Bagda Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/16737</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Laukhali Patharghata Water Supply Scheme under Sandeshkhali- I Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17097</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Rajbari Water Supply Scheme under Sandeshkhali- I Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17098</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Korakati Water Supply Scheme under Sandeshkhali- II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17100</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Joygopalpur Water Supply Scheme under Sandeshkhali- II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17103</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Dwarir Jangle Water Supply Scheme under Sandeshkhali- II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17112</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Khulna &amp; Bhanderkhali Water Supply Scheme under Sandeshkhali- II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17113</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT- System at Talsa &amp; Talsa Adjoining Mouzas Water Supply Scheme under Habra-II Block of 24 Pgs.(N) District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17092</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Gainpur Water Supply Scheme in Bongaon Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17600</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Chayageria Water Supply Scheme in Bongaon Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17606</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Kachua Swarupnagar Water Supply Scheme in Basirhat-II Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17143</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Raghunathpur Water Supply Scheme in Basirhat-II Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17145</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Raharhati Water Supply Schemein Basirhat-II Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17146</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Arsenic Affected areas of Zone-XVI (Kalijug Biswanathpur) in Deganga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/18260</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Arsenic Affected areas of Zone-VI (Bashbaruni) in Deganga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/18265</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Mamimpur Water Supply Scheme in Basirhat-II Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/17154</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Joypur Gopmahal Water Supply Scheme in Basirhat-II Block of 24 Parganas District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17157</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Champapukuria Water Supply Scheme in Basirhat-II Block of North 24 Parganas District in West Bengal.</t>
+  </si>
+  <si>
+    <t>SM/17158</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Chhaimalpur Water Supply Scheme in Hasnabad Block of North 24 Parganas District in West Bengal</t>
+  </si>
+  <si>
+    <t>SM/18089</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Sahebkhali Water Supply Scheme in Hingalganj Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17168</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT System at Kalitala Water Supply Scheme in Hingalganj Block Dist North 24 Pargana.</t>
+  </si>
+  <si>
+    <t>SM/17170</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Swethpur Zone-II to Accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/18712</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Paschim Madhyampur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11606</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Ghatpatila Zone-II to Accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11666</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Noorpur Piped Water Supply Scheme, Minakhan Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08259</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Chandipur to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/18582</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Kola Water Supply Scheme at Bagdah Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08069</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Malancha Zone-II to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10574</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VI-B (Tapanpur) in Amdanga Block of North 24 Parganas District Under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/12372</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Kamlabas Water Supply Scheme at Bagdah Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07849</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Krishnachandrapur to accommodate FHTC, Block - Bongaon</t>
+  </si>
+  <si>
+    <t>SM/10308</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Gopalpur Chandigarh Mouza (Part), Dariala, Birpur and Banspol mouzas within Humaipur Piped Water Supply Scheme at Barasat-</t>
+  </si>
+  <si>
+    <t>SM/08076</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bagband Saiberia &amp; Its adjoining Mouzas water Supply Scheme under Barasat- II Block for providing Functional House Tap Connection in North 24 Parganas ( Phase- II) .</t>
+  </si>
+  <si>
+    <t>SM/08177</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Surface Water Based Water Supply Scheme (Zone-V) at Kharki OHR site under (Phase-I) for Arsenic affected areas of North 2</t>
+  </si>
+  <si>
+    <t>SM/08046</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Ashudi Water Supply Scheme at Habra-II Block, Dist.-North 24 Parganas (Phase-II)</t>
+  </si>
+  <si>
+    <t>SM/07619</t>
+  </si>
+  <si>
+    <t>Retrofitting of Mahishgadi &amp; its adj. mouzas water supply scheme for providing Functional House Tap Connection (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07710</t>
+  </si>
+  <si>
+    <t>Retrofitting of Paltadanga &amp; its adj. mouzas water supply scheme for providing Functional House Tap Connection (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07711</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Hariharpur Water Supply Scheme at Bagdah Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/07847</t>
+  </si>
+  <si>
+    <t>Retrofitting of Dwarir Jangle Water Supply Scheme under Sandeshkhali - II Block for providing Functional House Tap Connection in North 24 Pargana District under Barasat Arsenic Division PHE Dte (Phase - II)</t>
+  </si>
+  <si>
+    <t>SM/08725</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Durgamandop Piped Water Supply Scheme, Sandeshkhali-II Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08764</t>
+  </si>
+  <si>
+    <t>Relief work in the form of Supply of Drinking Water through Tanker and Disinfection of Tube Wells at Different GPS in SANDESHKHALI-II &amp; MINAKHAN block duly affected by cyclonic storm</t>
+  </si>
+  <si>
+    <t>SM/09153</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) inconnection with Jal Jeevan Mission (JJM and JAL SWAPNA)under command area of PASCHIM PANCHBERIA ZONE-II Water Supply Scheme at Bongaon Block (Phase-II).</t>
+  </si>
+  <si>
+    <t>SM/08240</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) inconnection with Jal Jeevan Mission (JJM and JAL SWAPNA)within the command area of Surface Water Based Water Supply Scheme (Zone-VI-Beraberia OHR) at Amdanga Block</t>
+  </si>
+  <si>
+    <t>SM/08241</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Kamarpur &amp; Its Adjoining mouzas Piped Water Supply Scheme at Habra-II Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08774</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Bergum Piped Water Supply Scheme at Habra-I Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08775</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan Mission (JJM and Jal SWAPNA) under command area of NITYANANDAKATI BALTI W/S Scheme at Swarupnagar Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase-I).</t>
+  </si>
+  <si>
+    <t>SM/08651</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing and new proposed distribution system within command area of GOBINDAPUR W/S Scheme at Swarupnagar Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase - I).</t>
+  </si>
+  <si>
+    <t>SM/08641</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan Mission (JJM and Jal SWAPNA) under command area of DEBOG W/S Scheme at Basirhat I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase - I).</t>
+  </si>
+  <si>
+    <t>SM/08643</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Kalitala Piped Water Supply Scheme, Hingalganj Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08257</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Bagdah Piped Water Supply Scheme, Bagdah Block (Phase-I)</t>
+  </si>
+  <si>
+    <t>SM/08261</t>
+  </si>
+  <si>
+    <t>Relief and restoration work in the aftermath of cyclonic storm YASS for 3 nos of extensive damage ground water supply scheme of Sandeshkhali-II, block under North 24 Parganas under Barasat Arsenic Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>SM/08996</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by augmentation for Bagangram Zone-I Water Supply Scheme in Bongaon Block of North 24 Pgs. District under North 24 Pgs. Water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10412</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Maslandapur Zone-I to accommodate</t>
+  </si>
+  <si>
+    <t>SM/10531</t>
+  </si>
+  <si>
+    <t>Ground Water Based Piped Water Supply Scheme for augmentation of Paikpara Zone-II in Bongaon Block of North 24 Parganas District under North 24 Parganas W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/10546</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Kurulia Zone-II to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/10301</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Kumarjole</t>
+  </si>
+  <si>
+    <t>SM/10302</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of PASCHIM PANCHBERIA ZONE-I Water Supply Scheme at BONGAON Block (PHASE-I)</t>
   </si>
   <si>
     <t>SM/07606</t>
-  </si>
-[...2029 lines deleted...]
-    <t>SM/10302</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan mission (JJM and Jal Swapna) under command area of Kalinagar (Zone-I) W/S Scheme, Sandeshkhali-I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase I</t>
   </si>
   <si>
     <t>SM/10507</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan mission (JJM and Jal Swapna) under command area of Chunchura W/S Scheme, Sandeshkhali-I Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase I).</t>
   </si>
   <si>
     <t>SM/10509</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Santoshpur Zone-II to Accommodate FHTC Block- Bongaon, Dist-North 24 Parganas.</t>
   </si>
   <si>
     <t>SM/10110</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Ichhlampur Zone-II Block- Bongaon, Dist-North 24 Parganas.</t>
   </si>
   <si>
     <t>SM/10101</t>
   </si>
@@ -17810,1827 +17810,1827 @@
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>595</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>596</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F295" s="3">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G295" s="3"/>
+        <v>3195</v>
+      </c>
+      <c r="G295" s="3">
+        <v>1</v>
+      </c>
       <c r="H295" s="4">
-        <v>0.4</v>
+        <v>4.64</v>
       </c>
       <c r="I295" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="J295" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K295" s="1"/>
       <c r="L295" s="1"/>
       <c r="M295" s="1"/>
       <c r="N295" s="1"/>
       <c r="O295" s="1"/>
       <c r="P295" s="1"/>
       <c r="Q295" s="1"/>
       <c r="R295" s="1"/>
       <c r="S295" s="1"/>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>597</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>598</v>
       </c>
       <c r="E296" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F296" s="3">
-        <v>3195</v>
+        <v>4017</v>
       </c>
       <c r="G296" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H296" s="4">
-        <v>4.64</v>
+        <v>8.6</v>
       </c>
       <c r="I296" s="4">
-        <v>0.26</v>
+        <v>0.66</v>
       </c>
       <c r="J296" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K296" s="1"/>
       <c r="L296" s="1"/>
       <c r="M296" s="1"/>
       <c r="N296" s="1"/>
       <c r="O296" s="1"/>
       <c r="P296" s="1"/>
       <c r="Q296" s="1"/>
       <c r="R296" s="1"/>
       <c r="S296" s="1"/>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>599</v>
       </c>
       <c r="D297" s="3" t="s">
         <v>600</v>
       </c>
       <c r="E297" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F297" s="3">
-        <v>4017</v>
-[...3 lines deleted...]
-      </c>
+        <v>4150</v>
+      </c>
+      <c r="G297" s="3"/>
       <c r="H297" s="4">
-        <v>8.6</v>
+        <v>12.73</v>
       </c>
       <c r="I297" s="4">
-        <v>0.66</v>
+        <v>0</v>
       </c>
       <c r="J297" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
       <c r="M297" s="1"/>
       <c r="N297" s="1"/>
       <c r="O297" s="1"/>
       <c r="P297" s="1"/>
       <c r="Q297" s="1"/>
       <c r="R297" s="1"/>
       <c r="S297" s="1"/>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C298" s="3" t="s">
         <v>601</v>
       </c>
       <c r="D298" s="3" t="s">
         <v>602</v>
       </c>
       <c r="E298" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F298" s="3">
-        <v>4150</v>
-[...1 lines deleted...]
-      <c r="G298" s="3"/>
+        <v>1097</v>
+      </c>
+      <c r="G298" s="3">
+        <v>2</v>
+      </c>
       <c r="H298" s="4">
-        <v>12.73</v>
+        <v>3.3</v>
       </c>
       <c r="I298" s="4">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="J298" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K298" s="1"/>
       <c r="L298" s="1"/>
       <c r="M298" s="1"/>
       <c r="N298" s="1"/>
       <c r="O298" s="1"/>
       <c r="P298" s="1"/>
       <c r="Q298" s="1"/>
       <c r="R298" s="1"/>
       <c r="S298" s="1"/>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C299" s="3" t="s">
         <v>603</v>
       </c>
       <c r="D299" s="3" t="s">
         <v>604</v>
       </c>
       <c r="E299" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F299" s="3">
-        <v>1097</v>
+        <v>205</v>
       </c>
       <c r="G299" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H299" s="4">
-        <v>3.3</v>
+        <v>1.53</v>
       </c>
       <c r="I299" s="4">
-        <v>0.46</v>
+        <v>0.14</v>
       </c>
       <c r="J299" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K299" s="1"/>
       <c r="L299" s="1"/>
       <c r="M299" s="1"/>
       <c r="N299" s="1"/>
       <c r="O299" s="1"/>
       <c r="P299" s="1"/>
       <c r="Q299" s="1"/>
       <c r="R299" s="1"/>
       <c r="S299" s="1"/>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>605</v>
       </c>
       <c r="D300" s="3" t="s">
         <v>606</v>
       </c>
       <c r="E300" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F300" s="3">
-        <v>205</v>
+        <v>2928</v>
       </c>
       <c r="G300" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H300" s="4">
-        <v>1.53</v>
+        <v>6.61</v>
       </c>
       <c r="I300" s="4">
-        <v>0.14</v>
+        <v>1.46</v>
       </c>
       <c r="J300" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K300" s="1"/>
       <c r="L300" s="1"/>
       <c r="M300" s="1"/>
       <c r="N300" s="1"/>
       <c r="O300" s="1"/>
       <c r="P300" s="1"/>
       <c r="Q300" s="1"/>
       <c r="R300" s="1"/>
       <c r="S300" s="1"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>607</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>608</v>
       </c>
       <c r="E301" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F301" s="3">
-        <v>2928</v>
+        <v>3351</v>
       </c>
       <c r="G301" s="3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H301" s="4">
-        <v>6.61</v>
+        <v>9.3</v>
       </c>
       <c r="I301" s="4">
-        <v>1.46</v>
+        <v>0.77</v>
       </c>
       <c r="J301" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K301" s="1"/>
       <c r="L301" s="1"/>
       <c r="M301" s="1"/>
       <c r="N301" s="1"/>
       <c r="O301" s="1"/>
       <c r="P301" s="1"/>
       <c r="Q301" s="1"/>
       <c r="R301" s="1"/>
       <c r="S301" s="1"/>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>609</v>
       </c>
       <c r="D302" s="3" t="s">
         <v>610</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F302" s="3">
-        <v>3351</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="G302" s="3"/>
       <c r="H302" s="4">
-        <v>9.3</v>
+        <v>0.57</v>
       </c>
       <c r="I302" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="J302" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K302" s="1"/>
       <c r="L302" s="1"/>
       <c r="M302" s="1"/>
       <c r="N302" s="1"/>
       <c r="O302" s="1"/>
       <c r="P302" s="1"/>
       <c r="Q302" s="1"/>
       <c r="R302" s="1"/>
       <c r="S302" s="1"/>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C303" s="3" t="s">
         <v>611</v>
       </c>
       <c r="D303" s="3" t="s">
         <v>612</v>
       </c>
       <c r="E303" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F303" s="3">
-        <v>698</v>
-[...1 lines deleted...]
-      <c r="G303" s="3"/>
+        <v>8360</v>
+      </c>
+      <c r="G303" s="3">
+        <v>2</v>
+      </c>
       <c r="H303" s="4">
-        <v>0.57</v>
+        <v>13.76</v>
       </c>
       <c r="I303" s="4">
-        <v>0</v>
+        <v>1.28</v>
       </c>
       <c r="J303" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
       <c r="M303" s="1"/>
       <c r="N303" s="1"/>
       <c r="O303" s="1"/>
       <c r="P303" s="1"/>
       <c r="Q303" s="1"/>
       <c r="R303" s="1"/>
       <c r="S303" s="1"/>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>613</v>
       </c>
       <c r="D304" s="3" t="s">
         <v>614</v>
       </c>
       <c r="E304" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F304" s="3">
-        <v>8360</v>
-[...3 lines deleted...]
-      </c>
+        <v>2639</v>
+      </c>
+      <c r="G304" s="3"/>
       <c r="H304" s="4">
-        <v>13.76</v>
+        <v>9.78</v>
       </c>
       <c r="I304" s="4">
-        <v>1.28</v>
+        <v>0</v>
       </c>
       <c r="J304" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K304" s="1"/>
       <c r="L304" s="1"/>
       <c r="M304" s="1"/>
       <c r="N304" s="1"/>
       <c r="O304" s="1"/>
       <c r="P304" s="1"/>
       <c r="Q304" s="1"/>
       <c r="R304" s="1"/>
       <c r="S304" s="1"/>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>615</v>
       </c>
       <c r="D305" s="3" t="s">
         <v>616</v>
       </c>
       <c r="E305" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F305" s="3">
-        <v>2639</v>
-[...1 lines deleted...]
-      <c r="G305" s="3"/>
+        <v>824</v>
+      </c>
+      <c r="G305" s="3">
+        <v>2</v>
+      </c>
       <c r="H305" s="4">
-        <v>9.78</v>
+        <v>4.21</v>
       </c>
       <c r="I305" s="4">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="J305" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K305" s="1"/>
       <c r="L305" s="1"/>
       <c r="M305" s="1"/>
       <c r="N305" s="1"/>
       <c r="O305" s="1"/>
       <c r="P305" s="1"/>
       <c r="Q305" s="1"/>
       <c r="R305" s="1"/>
       <c r="S305" s="1"/>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>617</v>
       </c>
       <c r="D306" s="3" t="s">
         <v>618</v>
       </c>
       <c r="E306" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F306" s="3">
-        <v>824</v>
+        <v>3308</v>
       </c>
       <c r="G306" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H306" s="4">
-        <v>4.21</v>
+        <v>8.15</v>
       </c>
       <c r="I306" s="4">
-        <v>1.05</v>
+        <v>0.95</v>
       </c>
       <c r="J306" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C307" s="3" t="s">
         <v>619</v>
       </c>
       <c r="D307" s="3" t="s">
         <v>620</v>
       </c>
       <c r="E307" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F307" s="3">
-        <v>3308</v>
+        <v>6631</v>
       </c>
       <c r="G307" s="3">
         <v>4</v>
       </c>
       <c r="H307" s="4">
-        <v>8.15</v>
+        <v>9.97</v>
       </c>
       <c r="I307" s="4">
-        <v>0.95</v>
+        <v>0.65</v>
       </c>
       <c r="J307" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>621</v>
       </c>
       <c r="D308" s="3" t="s">
         <v>622</v>
       </c>
       <c r="E308" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F308" s="3">
-        <v>6631</v>
+        <v>225</v>
       </c>
       <c r="G308" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H308" s="4">
-        <v>9.97</v>
+        <v>3.64</v>
       </c>
       <c r="I308" s="4">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="J308" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K308" s="1"/>
       <c r="L308" s="1"/>
       <c r="M308" s="1"/>
       <c r="N308" s="1"/>
       <c r="O308" s="1"/>
       <c r="P308" s="1"/>
       <c r="Q308" s="1"/>
       <c r="R308" s="1"/>
       <c r="S308" s="1"/>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C309" s="3" t="s">
         <v>623</v>
       </c>
       <c r="D309" s="3" t="s">
         <v>624</v>
       </c>
       <c r="E309" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F309" s="3">
-        <v>225</v>
+        <v>2412</v>
       </c>
       <c r="G309" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H309" s="4">
-        <v>3.64</v>
+        <v>7.38</v>
       </c>
       <c r="I309" s="4">
-        <v>0.32</v>
+        <v>0.81</v>
       </c>
       <c r="J309" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K309" s="1"/>
       <c r="L309" s="1"/>
       <c r="M309" s="1"/>
       <c r="N309" s="1"/>
       <c r="O309" s="1"/>
       <c r="P309" s="1"/>
       <c r="Q309" s="1"/>
       <c r="R309" s="1"/>
       <c r="S309" s="1"/>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C310" s="3" t="s">
         <v>625</v>
       </c>
       <c r="D310" s="3" t="s">
         <v>626</v>
       </c>
       <c r="E310" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F310" s="3">
-        <v>2412</v>
+        <v>3070</v>
       </c>
       <c r="G310" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H310" s="4">
-        <v>7.38</v>
+        <v>9</v>
       </c>
       <c r="I310" s="4">
-        <v>0.81</v>
+        <v>0.52</v>
       </c>
       <c r="J310" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K310" s="1"/>
       <c r="L310" s="1"/>
       <c r="M310" s="1"/>
       <c r="N310" s="1"/>
       <c r="O310" s="1"/>
       <c r="P310" s="1"/>
       <c r="Q310" s="1"/>
       <c r="R310" s="1"/>
       <c r="S310" s="1"/>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>627</v>
       </c>
       <c r="D311" s="3" t="s">
         <v>628</v>
       </c>
       <c r="E311" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F311" s="3">
-        <v>3070</v>
+        <v>4011</v>
       </c>
       <c r="G311" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H311" s="4">
-        <v>9</v>
+        <v>12.7</v>
       </c>
       <c r="I311" s="4">
-        <v>0.52</v>
+        <v>2.55</v>
       </c>
       <c r="J311" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K311" s="1"/>
       <c r="L311" s="1"/>
       <c r="M311" s="1"/>
       <c r="N311" s="1"/>
       <c r="O311" s="1"/>
       <c r="P311" s="1"/>
       <c r="Q311" s="1"/>
       <c r="R311" s="1"/>
       <c r="S311" s="1"/>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C312" s="3" t="s">
         <v>629</v>
       </c>
       <c r="D312" s="3" t="s">
         <v>630</v>
       </c>
       <c r="E312" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F312" s="3">
-        <v>4011</v>
-[...3 lines deleted...]
-      </c>
+        <v>3181</v>
+      </c>
+      <c r="G312" s="3"/>
       <c r="H312" s="4">
-        <v>12.7</v>
+        <v>6.98</v>
       </c>
       <c r="I312" s="4">
-        <v>2.55</v>
+        <v>0</v>
       </c>
       <c r="J312" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K312" s="1"/>
       <c r="L312" s="1"/>
       <c r="M312" s="1"/>
       <c r="N312" s="1"/>
       <c r="O312" s="1"/>
       <c r="P312" s="1"/>
       <c r="Q312" s="1"/>
       <c r="R312" s="1"/>
       <c r="S312" s="1"/>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>631</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>632</v>
       </c>
       <c r="E313" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F313" s="3">
-        <v>3181</v>
+        <v>2867</v>
       </c>
       <c r="G313" s="3"/>
       <c r="H313" s="4">
-        <v>6.98</v>
+        <v>9.56</v>
       </c>
       <c r="I313" s="4">
         <v>0</v>
       </c>
       <c r="J313" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K313" s="1"/>
       <c r="L313" s="1"/>
       <c r="M313" s="1"/>
       <c r="N313" s="1"/>
       <c r="O313" s="1"/>
       <c r="P313" s="1"/>
       <c r="Q313" s="1"/>
       <c r="R313" s="1"/>
       <c r="S313" s="1"/>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C314" s="3" t="s">
         <v>633</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>634</v>
       </c>
       <c r="E314" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F314" s="3">
-        <v>2867</v>
-[...1 lines deleted...]
-      <c r="G314" s="3"/>
+        <v>2453</v>
+      </c>
+      <c r="G314" s="3">
+        <v>7</v>
+      </c>
       <c r="H314" s="4">
-        <v>9.56</v>
+        <v>6.07</v>
       </c>
       <c r="I314" s="4">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="J314" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K314" s="1"/>
       <c r="L314" s="1"/>
       <c r="M314" s="1"/>
       <c r="N314" s="1"/>
       <c r="O314" s="1"/>
       <c r="P314" s="1"/>
       <c r="Q314" s="1"/>
       <c r="R314" s="1"/>
       <c r="S314" s="1"/>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C315" s="3" t="s">
         <v>635</v>
       </c>
       <c r="D315" s="3" t="s">
         <v>636</v>
       </c>
       <c r="E315" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F315" s="3">
-        <v>2453</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="G315" s="3"/>
       <c r="H315" s="4">
-        <v>6.07</v>
+        <v>7.1</v>
       </c>
       <c r="I315" s="4">
-        <v>2.6</v>
+        <v>0</v>
       </c>
       <c r="J315" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K315" s="1"/>
       <c r="L315" s="1"/>
       <c r="M315" s="1"/>
       <c r="N315" s="1"/>
       <c r="O315" s="1"/>
       <c r="P315" s="1"/>
       <c r="Q315" s="1"/>
       <c r="R315" s="1"/>
       <c r="S315" s="1"/>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="3">
         <v>314</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C316" s="3" t="s">
         <v>637</v>
       </c>
       <c r="D316" s="3" t="s">
         <v>638</v>
       </c>
       <c r="E316" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F316" s="3">
-        <v>902</v>
+        <v>1121</v>
       </c>
       <c r="G316" s="3"/>
       <c r="H316" s="4">
-        <v>7.1</v>
+        <v>4.25</v>
       </c>
       <c r="I316" s="4">
         <v>0</v>
       </c>
       <c r="J316" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K316" s="1"/>
       <c r="L316" s="1"/>
       <c r="M316" s="1"/>
       <c r="N316" s="1"/>
       <c r="O316" s="1"/>
       <c r="P316" s="1"/>
       <c r="Q316" s="1"/>
       <c r="R316" s="1"/>
       <c r="S316" s="1"/>
       <c r="T316" s="1"/>
       <c r="U316" s="1"/>
       <c r="V316" s="1"/>
       <c r="W316" s="1"/>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="3">
         <v>315</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C317" s="3" t="s">
         <v>639</v>
       </c>
       <c r="D317" s="3" t="s">
         <v>640</v>
       </c>
       <c r="E317" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F317" s="3">
-        <v>1121</v>
+        <v>900</v>
       </c>
       <c r="G317" s="3"/>
       <c r="H317" s="4">
-        <v>4.25</v>
+        <v>0.6</v>
       </c>
       <c r="I317" s="4">
         <v>0</v>
       </c>
       <c r="J317" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K317" s="1"/>
       <c r="L317" s="1"/>
       <c r="M317" s="1"/>
       <c r="N317" s="1"/>
       <c r="O317" s="1"/>
       <c r="P317" s="1"/>
       <c r="Q317" s="1"/>
       <c r="R317" s="1"/>
       <c r="S317" s="1"/>
       <c r="T317" s="1"/>
       <c r="U317" s="1"/>
       <c r="V317" s="1"/>
       <c r="W317" s="1"/>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" s="3">
         <v>316</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C318" s="3" t="s">
         <v>641</v>
       </c>
       <c r="D318" s="3" t="s">
         <v>642</v>
       </c>
       <c r="E318" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F318" s="3">
-        <v>900</v>
+        <v>4647</v>
       </c>
       <c r="G318" s="3"/>
       <c r="H318" s="4">
-        <v>0.6</v>
+        <v>13.2</v>
       </c>
       <c r="I318" s="4">
         <v>0</v>
       </c>
       <c r="J318" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K318" s="1"/>
       <c r="L318" s="1"/>
       <c r="M318" s="1"/>
       <c r="N318" s="1"/>
       <c r="O318" s="1"/>
       <c r="P318" s="1"/>
       <c r="Q318" s="1"/>
       <c r="R318" s="1"/>
       <c r="S318" s="1"/>
       <c r="T318" s="1"/>
       <c r="U318" s="1"/>
       <c r="V318" s="1"/>
       <c r="W318" s="1"/>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" s="3">
         <v>317</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C319" s="3" t="s">
         <v>643</v>
       </c>
       <c r="D319" s="3" t="s">
         <v>644</v>
       </c>
       <c r="E319" s="3" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="F319" s="3">
-        <v>4647</v>
+        <v>584</v>
       </c>
       <c r="G319" s="3"/>
       <c r="H319" s="4">
-        <v>13.2</v>
+        <v>5.7</v>
       </c>
       <c r="I319" s="4">
         <v>0</v>
       </c>
       <c r="J319" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K319" s="1"/>
       <c r="L319" s="1"/>
       <c r="M319" s="1"/>
       <c r="N319" s="1"/>
       <c r="O319" s="1"/>
       <c r="P319" s="1"/>
       <c r="Q319" s="1"/>
       <c r="R319" s="1"/>
       <c r="S319" s="1"/>
       <c r="T319" s="1"/>
       <c r="U319" s="1"/>
       <c r="V319" s="1"/>
       <c r="W319" s="1"/>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" s="3">
         <v>318</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C320" s="3" t="s">
         <v>645</v>
       </c>
       <c r="D320" s="3" t="s">
         <v>646</v>
       </c>
       <c r="E320" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F320" s="3">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="G320" s="3"/>
+        <v>3570</v>
+      </c>
+      <c r="G320" s="3">
+        <v>2</v>
+      </c>
       <c r="H320" s="4">
-        <v>5.7</v>
+        <v>9.99</v>
       </c>
       <c r="I320" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="J320" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K320" s="1"/>
       <c r="L320" s="1"/>
       <c r="M320" s="1"/>
       <c r="N320" s="1"/>
       <c r="O320" s="1"/>
       <c r="P320" s="1"/>
       <c r="Q320" s="1"/>
       <c r="R320" s="1"/>
       <c r="S320" s="1"/>
       <c r="T320" s="1"/>
       <c r="U320" s="1"/>
       <c r="V320" s="1"/>
       <c r="W320" s="1"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="3">
         <v>319</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C321" s="3" t="s">
         <v>647</v>
       </c>
       <c r="D321" s="3" t="s">
         <v>648</v>
       </c>
       <c r="E321" s="3" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="F321" s="3">
-        <v>3570</v>
+        <v>1209</v>
       </c>
       <c r="G321" s="3">
         <v>2</v>
       </c>
       <c r="H321" s="4">
-        <v>9.99</v>
+        <v>6.97</v>
       </c>
       <c r="I321" s="4">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="J321" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K321" s="1"/>
       <c r="L321" s="1"/>
       <c r="M321" s="1"/>
       <c r="N321" s="1"/>
       <c r="O321" s="1"/>
       <c r="P321" s="1"/>
       <c r="Q321" s="1"/>
       <c r="R321" s="1"/>
       <c r="S321" s="1"/>
       <c r="T321" s="1"/>
       <c r="U321" s="1"/>
       <c r="V321" s="1"/>
       <c r="W321" s="1"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="3">
         <v>320</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C322" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D322" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="D322" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E322" s="3" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="F322" s="3">
-        <v>1209</v>
-[...3 lines deleted...]
-      </c>
+        <v>13904</v>
+      </c>
+      <c r="G322" s="3"/>
       <c r="H322" s="4">
-        <v>6.97</v>
+        <v>7.21</v>
       </c>
       <c r="I322" s="4">
-        <v>0.48</v>
+        <v>0</v>
       </c>
       <c r="J322" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K322" s="1"/>
       <c r="L322" s="1"/>
       <c r="M322" s="1"/>
       <c r="N322" s="1"/>
       <c r="O322" s="1"/>
       <c r="P322" s="1"/>
       <c r="Q322" s="1"/>
       <c r="R322" s="1"/>
       <c r="S322" s="1"/>
       <c r="T322" s="1"/>
       <c r="U322" s="1"/>
       <c r="V322" s="1"/>
       <c r="W322" s="1"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="3">
         <v>321</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C323" s="3" t="s">
         <v>113</v>
       </c>
       <c r="D323" s="3" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="E323" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F323" s="3">
-        <v>13904</v>
+        <v>12584</v>
       </c>
       <c r="G323" s="3"/>
       <c r="H323" s="4">
-        <v>7.21</v>
+        <v>6.52</v>
       </c>
       <c r="I323" s="4">
         <v>0</v>
       </c>
       <c r="J323" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K323" s="1"/>
       <c r="L323" s="1"/>
       <c r="M323" s="1"/>
       <c r="N323" s="1"/>
       <c r="O323" s="1"/>
       <c r="P323" s="1"/>
       <c r="Q323" s="1"/>
       <c r="R323" s="1"/>
       <c r="S323" s="1"/>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>113</v>
+        <v>651</v>
       </c>
       <c r="D324" s="3" t="s">
         <v>652</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F324" s="3">
-        <v>12584</v>
-[...1 lines deleted...]
-      <c r="G324" s="3"/>
+        <v>0</v>
+      </c>
+      <c r="G324" s="3">
+        <v>6</v>
+      </c>
       <c r="H324" s="4">
-        <v>6.52</v>
+        <v>10</v>
       </c>
       <c r="I324" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="J324" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K324" s="1"/>
       <c r="L324" s="1"/>
       <c r="M324" s="1"/>
       <c r="N324" s="1"/>
       <c r="O324" s="1"/>
       <c r="P324" s="1"/>
       <c r="Q324" s="1"/>
       <c r="R324" s="1"/>
       <c r="S324" s="1"/>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C325" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D325" s="3" t="s">
         <v>653</v>
       </c>
-      <c r="D325" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E325" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F325" s="3">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>19952</v>
+      </c>
+      <c r="G325" s="3"/>
       <c r="H325" s="4">
-        <v>10</v>
+        <v>10.34</v>
       </c>
       <c r="I325" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="J325" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
       <c r="M325" s="1"/>
       <c r="N325" s="1"/>
       <c r="O325" s="1"/>
       <c r="P325" s="1"/>
       <c r="Q325" s="1"/>
       <c r="R325" s="1"/>
       <c r="S325" s="1"/>
       <c r="T325" s="1"/>
       <c r="U325" s="1"/>
       <c r="V325" s="1"/>
       <c r="W325" s="1"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="3">
         <v>324</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>113</v>
+        <v>654</v>
       </c>
       <c r="D326" s="3" t="s">
         <v>655</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F326" s="3">
-        <v>19952</v>
-[...1 lines deleted...]
-      <c r="G326" s="3"/>
+        <v>3995</v>
+      </c>
+      <c r="G326" s="3">
+        <v>4</v>
+      </c>
       <c r="H326" s="4">
-        <v>10.34</v>
+        <v>13.27</v>
       </c>
       <c r="I326" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="J326" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K326" s="1"/>
       <c r="L326" s="1"/>
       <c r="M326" s="1"/>
       <c r="N326" s="1"/>
       <c r="O326" s="1"/>
       <c r="P326" s="1"/>
       <c r="Q326" s="1"/>
       <c r="R326" s="1"/>
       <c r="S326" s="1"/>
       <c r="T326" s="1"/>
       <c r="U326" s="1"/>
       <c r="V326" s="1"/>
       <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="3">
         <v>325</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C327" s="3" t="s">
         <v>656</v>
       </c>
       <c r="D327" s="3" t="s">
         <v>657</v>
       </c>
       <c r="E327" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F327" s="3">
-        <v>3995</v>
+        <v>5054</v>
       </c>
       <c r="G327" s="3">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H327" s="4">
-        <v>13.27</v>
+        <v>20.6</v>
       </c>
       <c r="I327" s="4">
-        <v>0.91</v>
+        <v>4.02</v>
       </c>
       <c r="J327" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K327" s="1"/>
       <c r="L327" s="1"/>
       <c r="M327" s="1"/>
       <c r="N327" s="1"/>
       <c r="O327" s="1"/>
       <c r="P327" s="1"/>
       <c r="Q327" s="1"/>
       <c r="R327" s="1"/>
       <c r="S327" s="1"/>
       <c r="T327" s="1"/>
       <c r="U327" s="1"/>
       <c r="V327" s="1"/>
       <c r="W327" s="1"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="3">
         <v>326</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>658</v>
       </c>
       <c r="D328" s="3" t="s">
         <v>659</v>
       </c>
       <c r="E328" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F328" s="3">
-        <v>5054</v>
+        <v>0</v>
       </c>
       <c r="G328" s="3">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H328" s="4">
-        <v>20.6</v>
+        <v>8.59</v>
       </c>
       <c r="I328" s="4">
-        <v>4.02</v>
+        <v>1.21</v>
       </c>
       <c r="J328" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K328" s="1"/>
       <c r="L328" s="1"/>
       <c r="M328" s="1"/>
       <c r="N328" s="1"/>
       <c r="O328" s="1"/>
       <c r="P328" s="1"/>
       <c r="Q328" s="1"/>
       <c r="R328" s="1"/>
       <c r="S328" s="1"/>
       <c r="T328" s="1"/>
       <c r="U328" s="1"/>
       <c r="V328" s="1"/>
       <c r="W328" s="1"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="3">
         <v>327</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>660</v>
       </c>
       <c r="D329" s="3" t="s">
         <v>661</v>
       </c>
       <c r="E329" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F329" s="3">
-        <v>0</v>
+        <v>109879</v>
       </c>
       <c r="G329" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="H329" s="4">
-        <v>8.59</v>
+        <v>89.15</v>
       </c>
       <c r="I329" s="4">
-        <v>1.21</v>
+        <v>3.65</v>
       </c>
       <c r="J329" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K329" s="1"/>
       <c r="L329" s="1"/>
       <c r="M329" s="1"/>
       <c r="N329" s="1"/>
       <c r="O329" s="1"/>
       <c r="P329" s="1"/>
       <c r="Q329" s="1"/>
       <c r="R329" s="1"/>
       <c r="S329" s="1"/>
       <c r="T329" s="1"/>
       <c r="U329" s="1"/>
       <c r="V329" s="1"/>
       <c r="W329" s="1"/>
     </row>
     <row r="330" spans="1:23">
       <c r="A330" s="3">
         <v>328</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C330" s="3" t="s">
         <v>662</v>
       </c>
       <c r="D330" s="3" t="s">
         <v>663</v>
       </c>
       <c r="E330" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F330" s="3">
-        <v>109879</v>
-[...3 lines deleted...]
-      </c>
+        <v>1569</v>
+      </c>
+      <c r="G330" s="3"/>
       <c r="H330" s="4">
-        <v>89.15</v>
+        <v>11.15</v>
       </c>
       <c r="I330" s="4">
-        <v>3.65</v>
+        <v>0</v>
       </c>
       <c r="J330" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K330" s="1"/>
       <c r="L330" s="1"/>
       <c r="M330" s="1"/>
       <c r="N330" s="1"/>
       <c r="O330" s="1"/>
       <c r="P330" s="1"/>
       <c r="Q330" s="1"/>
       <c r="R330" s="1"/>
       <c r="S330" s="1"/>
       <c r="T330" s="1"/>
       <c r="U330" s="1"/>
       <c r="V330" s="1"/>
       <c r="W330" s="1"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="3">
         <v>329</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>664</v>
       </c>
       <c r="D331" s="3" t="s">
         <v>665</v>
       </c>
       <c r="E331" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F331" s="3">
-        <v>1569</v>
-[...1 lines deleted...]
-      <c r="G331" s="3"/>
+        <v>3839</v>
+      </c>
+      <c r="G331" s="3">
+        <v>1</v>
+      </c>
       <c r="H331" s="4">
-        <v>11.15</v>
+        <v>12.15</v>
       </c>
       <c r="I331" s="4">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="J331" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K331" s="1"/>
       <c r="L331" s="1"/>
       <c r="M331" s="1"/>
       <c r="N331" s="1"/>
       <c r="O331" s="1"/>
       <c r="P331" s="1"/>
       <c r="Q331" s="1"/>
       <c r="R331" s="1"/>
       <c r="S331" s="1"/>
       <c r="T331" s="1"/>
       <c r="U331" s="1"/>
       <c r="V331" s="1"/>
       <c r="W331" s="1"/>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="3">
         <v>330</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C332" s="3" t="s">
         <v>666</v>
       </c>
       <c r="D332" s="3" t="s">
         <v>667</v>
       </c>
       <c r="E332" s="3" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="F332" s="3">
-        <v>3839</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="G332" s="3"/>
       <c r="H332" s="4">
-        <v>12.15</v>
+        <v>0.46</v>
       </c>
       <c r="I332" s="4">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="J332" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K332" s="1"/>
       <c r="L332" s="1"/>
       <c r="M332" s="1"/>
       <c r="N332" s="1"/>
       <c r="O332" s="1"/>
       <c r="P332" s="1"/>
       <c r="Q332" s="1"/>
       <c r="R332" s="1"/>
       <c r="S332" s="1"/>
       <c r="T332" s="1"/>
       <c r="U332" s="1"/>
       <c r="V332" s="1"/>
       <c r="W332" s="1"/>
     </row>
     <row r="333" spans="1:23">
       <c r="A333" s="3">
         <v>331</v>
       </c>
       <c r="B333" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C333" s="3" t="s">
         <v>668</v>
       </c>
       <c r="D333" s="3" t="s">
         <v>669</v>
       </c>
       <c r="E333" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F333" s="3">
         <v>0</v>
       </c>
       <c r="G333" s="3"/>
       <c r="H333" s="4">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="I333" s="4">
         <v>0</v>
       </c>
       <c r="J333" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K333" s="1"/>
       <c r="L333" s="1"/>
       <c r="M333" s="1"/>
       <c r="N333" s="1"/>
       <c r="O333" s="1"/>
       <c r="P333" s="1"/>
       <c r="Q333" s="1"/>
       <c r="R333" s="1"/>
       <c r="S333" s="1"/>
       <c r="T333" s="1"/>
       <c r="U333" s="1"/>
       <c r="V333" s="1"/>
       <c r="W333" s="1"/>
     </row>
     <row r="334" spans="1:23">
       <c r="A334" s="3">
         <v>332</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>670</v>
       </c>
       <c r="D334" s="3" t="s">
         <v>671</v>
       </c>
       <c r="E334" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F334" s="3">
         <v>0</v>
       </c>
       <c r="G334" s="3"/>
       <c r="H334" s="4">
         <v>0.2</v>
       </c>
       <c r="I334" s="4">
         <v>0</v>
       </c>
       <c r="J334" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K334" s="1"/>
       <c r="L334" s="1"/>
       <c r="M334" s="1"/>
       <c r="N334" s="1"/>
       <c r="O334" s="1"/>
       <c r="P334" s="1"/>
       <c r="Q334" s="1"/>
       <c r="R334" s="1"/>
       <c r="S334" s="1"/>
       <c r="T334" s="1"/>
       <c r="U334" s="1"/>
       <c r="V334" s="1"/>
       <c r="W334" s="1"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="3">
         <v>333</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C335" s="3" t="s">
         <v>672</v>
       </c>
       <c r="D335" s="3" t="s">
         <v>673</v>
       </c>
       <c r="E335" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F335" s="3">
         <v>0</v>
       </c>
       <c r="G335" s="3"/>
       <c r="H335" s="4">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="I335" s="4">
         <v>0</v>
       </c>
       <c r="J335" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K335" s="1"/>
       <c r="L335" s="1"/>
       <c r="M335" s="1"/>
       <c r="N335" s="1"/>
       <c r="O335" s="1"/>
       <c r="P335" s="1"/>
       <c r="Q335" s="1"/>
       <c r="R335" s="1"/>
       <c r="S335" s="1"/>
       <c r="T335" s="1"/>
       <c r="U335" s="1"/>
       <c r="V335" s="1"/>
       <c r="W335" s="1"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="3">
         <v>334</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C336" s="3" t="s">
         <v>674</v>
       </c>
@@ -19666,51 +19666,51 @@
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="3">
         <v>335</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C337" s="3" t="s">
         <v>676</v>
       </c>
       <c r="D337" s="3" t="s">
         <v>677</v>
       </c>
       <c r="E337" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F337" s="3">
         <v>0</v>
       </c>
       <c r="G337" s="3"/>
       <c r="H337" s="4">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="I337" s="4">
         <v>0</v>
       </c>
       <c r="J337" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K337" s="1"/>
       <c r="L337" s="1"/>
       <c r="M337" s="1"/>
       <c r="N337" s="1"/>
       <c r="O337" s="1"/>
       <c r="P337" s="1"/>
       <c r="Q337" s="1"/>
       <c r="R337" s="1"/>
       <c r="S337" s="1"/>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
     <row r="338" spans="1:23">
       <c r="A338" s="3">
         <v>336</v>
       </c>
@@ -19752,401 +19752,401 @@
       <c r="U338" s="1"/>
       <c r="V338" s="1"/>
       <c r="W338" s="1"/>
     </row>
     <row r="339" spans="1:23">
       <c r="A339" s="3">
         <v>337</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C339" s="3" t="s">
         <v>680</v>
       </c>
       <c r="D339" s="3" t="s">
         <v>681</v>
       </c>
       <c r="E339" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F339" s="3">
         <v>0</v>
       </c>
       <c r="G339" s="3"/>
       <c r="H339" s="4">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="I339" s="4">
         <v>0</v>
       </c>
       <c r="J339" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K339" s="1"/>
       <c r="L339" s="1"/>
       <c r="M339" s="1"/>
       <c r="N339" s="1"/>
       <c r="O339" s="1"/>
       <c r="P339" s="1"/>
       <c r="Q339" s="1"/>
       <c r="R339" s="1"/>
       <c r="S339" s="1"/>
       <c r="T339" s="1"/>
       <c r="U339" s="1"/>
       <c r="V339" s="1"/>
       <c r="W339" s="1"/>
     </row>
     <row r="340" spans="1:23">
       <c r="A340" s="3">
         <v>338</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C340" s="3" t="s">
         <v>682</v>
       </c>
       <c r="D340" s="3" t="s">
         <v>683</v>
       </c>
       <c r="E340" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F340" s="3">
         <v>0</v>
       </c>
       <c r="G340" s="3"/>
       <c r="H340" s="4">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="I340" s="4">
         <v>0</v>
       </c>
       <c r="J340" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K340" s="1"/>
       <c r="L340" s="1"/>
       <c r="M340" s="1"/>
       <c r="N340" s="1"/>
       <c r="O340" s="1"/>
       <c r="P340" s="1"/>
       <c r="Q340" s="1"/>
       <c r="R340" s="1"/>
       <c r="S340" s="1"/>
       <c r="T340" s="1"/>
       <c r="U340" s="1"/>
       <c r="V340" s="1"/>
       <c r="W340" s="1"/>
     </row>
     <row r="341" spans="1:23">
       <c r="A341" s="3">
         <v>339</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C341" s="3" t="s">
         <v>684</v>
       </c>
       <c r="D341" s="3" t="s">
         <v>685</v>
       </c>
       <c r="E341" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F341" s="3">
         <v>0</v>
       </c>
       <c r="G341" s="3"/>
       <c r="H341" s="4">
-        <v>0.43</v>
+        <v>0.16</v>
       </c>
       <c r="I341" s="4">
         <v>0</v>
       </c>
       <c r="J341" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K341" s="1"/>
       <c r="L341" s="1"/>
       <c r="M341" s="1"/>
       <c r="N341" s="1"/>
       <c r="O341" s="1"/>
       <c r="P341" s="1"/>
       <c r="Q341" s="1"/>
       <c r="R341" s="1"/>
       <c r="S341" s="1"/>
       <c r="T341" s="1"/>
       <c r="U341" s="1"/>
       <c r="V341" s="1"/>
       <c r="W341" s="1"/>
     </row>
     <row r="342" spans="1:23">
       <c r="A342" s="3">
         <v>340</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C342" s="3" t="s">
         <v>686</v>
       </c>
       <c r="D342" s="3" t="s">
         <v>687</v>
       </c>
       <c r="E342" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F342" s="3">
         <v>0</v>
       </c>
       <c r="G342" s="3"/>
       <c r="H342" s="4">
         <v>0.16</v>
       </c>
       <c r="I342" s="4">
         <v>0</v>
       </c>
       <c r="J342" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K342" s="1"/>
       <c r="L342" s="1"/>
       <c r="M342" s="1"/>
       <c r="N342" s="1"/>
       <c r="O342" s="1"/>
       <c r="P342" s="1"/>
       <c r="Q342" s="1"/>
       <c r="R342" s="1"/>
       <c r="S342" s="1"/>
       <c r="T342" s="1"/>
       <c r="U342" s="1"/>
       <c r="V342" s="1"/>
       <c r="W342" s="1"/>
     </row>
     <row r="343" spans="1:23">
       <c r="A343" s="3">
         <v>341</v>
       </c>
       <c r="B343" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C343" s="3" t="s">
         <v>688</v>
       </c>
       <c r="D343" s="3" t="s">
         <v>689</v>
       </c>
       <c r="E343" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F343" s="3">
         <v>0</v>
       </c>
       <c r="G343" s="3"/>
       <c r="H343" s="4">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="I343" s="4">
         <v>0</v>
       </c>
       <c r="J343" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K343" s="1"/>
       <c r="L343" s="1"/>
       <c r="M343" s="1"/>
       <c r="N343" s="1"/>
       <c r="O343" s="1"/>
       <c r="P343" s="1"/>
       <c r="Q343" s="1"/>
       <c r="R343" s="1"/>
       <c r="S343" s="1"/>
       <c r="T343" s="1"/>
       <c r="U343" s="1"/>
       <c r="V343" s="1"/>
       <c r="W343" s="1"/>
     </row>
     <row r="344" spans="1:23">
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C344" s="3" t="s">
         <v>690</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>691</v>
       </c>
       <c r="E344" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F344" s="3">
         <v>0</v>
       </c>
       <c r="G344" s="3"/>
       <c r="H344" s="4">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="I344" s="4">
         <v>0</v>
       </c>
       <c r="J344" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K344" s="1"/>
       <c r="L344" s="1"/>
       <c r="M344" s="1"/>
       <c r="N344" s="1"/>
       <c r="O344" s="1"/>
       <c r="P344" s="1"/>
       <c r="Q344" s="1"/>
       <c r="R344" s="1"/>
       <c r="S344" s="1"/>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C345" s="3" t="s">
         <v>692</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>693</v>
       </c>
       <c r="E345" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F345" s="3">
         <v>0</v>
       </c>
       <c r="G345" s="3"/>
       <c r="H345" s="4">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="I345" s="4">
         <v>0</v>
       </c>
       <c r="J345" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K345" s="1"/>
       <c r="L345" s="1"/>
       <c r="M345" s="1"/>
       <c r="N345" s="1"/>
       <c r="O345" s="1"/>
       <c r="P345" s="1"/>
       <c r="Q345" s="1"/>
       <c r="R345" s="1"/>
       <c r="S345" s="1"/>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
     </row>
     <row r="346" spans="1:23">
       <c r="A346" s="3">
         <v>344</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C346" s="3" t="s">
         <v>694</v>
       </c>
       <c r="D346" s="3" t="s">
         <v>695</v>
       </c>
       <c r="E346" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F346" s="3">
         <v>0</v>
       </c>
       <c r="G346" s="3"/>
       <c r="H346" s="4">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="I346" s="4">
         <v>0</v>
       </c>
       <c r="J346" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K346" s="1"/>
       <c r="L346" s="1"/>
       <c r="M346" s="1"/>
       <c r="N346" s="1"/>
       <c r="O346" s="1"/>
       <c r="P346" s="1"/>
       <c r="Q346" s="1"/>
       <c r="R346" s="1"/>
       <c r="S346" s="1"/>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="3">
         <v>345</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C347" s="3" t="s">
         <v>696</v>
       </c>
       <c r="D347" s="3" t="s">
         <v>697</v>
       </c>
       <c r="E347" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F347" s="3">
         <v>0</v>
       </c>
       <c r="G347" s="3"/>
       <c r="H347" s="4">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="I347" s="4">
         <v>0</v>
       </c>
       <c r="J347" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K347" s="1"/>
       <c r="L347" s="1"/>
       <c r="M347" s="1"/>
       <c r="N347" s="1"/>
       <c r="O347" s="1"/>
       <c r="P347" s="1"/>
       <c r="Q347" s="1"/>
       <c r="R347" s="1"/>
       <c r="S347" s="1"/>
       <c r="T347" s="1"/>
       <c r="U347" s="1"/>
       <c r="V347" s="1"/>
       <c r="W347" s="1"/>
     </row>
     <row r="348" spans="1:23">
       <c r="A348" s="3">
         <v>346</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C348" s="3" t="s">
         <v>698</v>
       </c>
@@ -20182,266 +20182,266 @@
       <c r="U348" s="1"/>
       <c r="V348" s="1"/>
       <c r="W348" s="1"/>
     </row>
     <row r="349" spans="1:23">
       <c r="A349" s="3">
         <v>347</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C349" s="3" t="s">
         <v>700</v>
       </c>
       <c r="D349" s="3" t="s">
         <v>701</v>
       </c>
       <c r="E349" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F349" s="3">
         <v>0</v>
       </c>
       <c r="G349" s="3"/>
       <c r="H349" s="4">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="I349" s="4">
         <v>0</v>
       </c>
       <c r="J349" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K349" s="1"/>
       <c r="L349" s="1"/>
       <c r="M349" s="1"/>
       <c r="N349" s="1"/>
       <c r="O349" s="1"/>
       <c r="P349" s="1"/>
       <c r="Q349" s="1"/>
       <c r="R349" s="1"/>
       <c r="S349" s="1"/>
       <c r="T349" s="1"/>
       <c r="U349" s="1"/>
       <c r="V349" s="1"/>
       <c r="W349" s="1"/>
     </row>
     <row r="350" spans="1:23">
       <c r="A350" s="3">
         <v>348</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C350" s="3" t="s">
         <v>702</v>
       </c>
       <c r="D350" s="3" t="s">
         <v>703</v>
       </c>
       <c r="E350" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F350" s="3">
         <v>0</v>
       </c>
       <c r="G350" s="3"/>
       <c r="H350" s="4">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="I350" s="4">
         <v>0</v>
       </c>
       <c r="J350" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K350" s="1"/>
       <c r="L350" s="1"/>
       <c r="M350" s="1"/>
       <c r="N350" s="1"/>
       <c r="O350" s="1"/>
       <c r="P350" s="1"/>
       <c r="Q350" s="1"/>
       <c r="R350" s="1"/>
       <c r="S350" s="1"/>
       <c r="T350" s="1"/>
       <c r="U350" s="1"/>
       <c r="V350" s="1"/>
       <c r="W350" s="1"/>
     </row>
     <row r="351" spans="1:23">
       <c r="A351" s="3">
         <v>349</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C351" s="3" t="s">
         <v>704</v>
       </c>
       <c r="D351" s="3" t="s">
         <v>705</v>
       </c>
       <c r="E351" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F351" s="3">
         <v>0</v>
       </c>
       <c r="G351" s="3"/>
       <c r="H351" s="4">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="I351" s="4">
         <v>0</v>
       </c>
       <c r="J351" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K351" s="1"/>
       <c r="L351" s="1"/>
       <c r="M351" s="1"/>
       <c r="N351" s="1"/>
       <c r="O351" s="1"/>
       <c r="P351" s="1"/>
       <c r="Q351" s="1"/>
       <c r="R351" s="1"/>
       <c r="S351" s="1"/>
       <c r="T351" s="1"/>
       <c r="U351" s="1"/>
       <c r="V351" s="1"/>
       <c r="W351" s="1"/>
     </row>
     <row r="352" spans="1:23">
       <c r="A352" s="3">
         <v>350</v>
       </c>
       <c r="B352" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C352" s="3" t="s">
         <v>706</v>
       </c>
       <c r="D352" s="3" t="s">
         <v>707</v>
       </c>
       <c r="E352" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F352" s="3">
         <v>0</v>
       </c>
       <c r="G352" s="3"/>
       <c r="H352" s="4">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="I352" s="4">
         <v>0</v>
       </c>
       <c r="J352" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K352" s="1"/>
       <c r="L352" s="1"/>
       <c r="M352" s="1"/>
       <c r="N352" s="1"/>
       <c r="O352" s="1"/>
       <c r="P352" s="1"/>
       <c r="Q352" s="1"/>
       <c r="R352" s="1"/>
       <c r="S352" s="1"/>
       <c r="T352" s="1"/>
       <c r="U352" s="1"/>
       <c r="V352" s="1"/>
       <c r="W352" s="1"/>
     </row>
     <row r="353" spans="1:23">
       <c r="A353" s="3">
         <v>351</v>
       </c>
       <c r="B353" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C353" s="3" t="s">
         <v>708</v>
       </c>
       <c r="D353" s="3" t="s">
         <v>709</v>
       </c>
       <c r="E353" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F353" s="3">
         <v>0</v>
       </c>
       <c r="G353" s="3"/>
       <c r="H353" s="4">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="I353" s="4">
         <v>0</v>
       </c>
       <c r="J353" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K353" s="1"/>
       <c r="L353" s="1"/>
       <c r="M353" s="1"/>
       <c r="N353" s="1"/>
       <c r="O353" s="1"/>
       <c r="P353" s="1"/>
       <c r="Q353" s="1"/>
       <c r="R353" s="1"/>
       <c r="S353" s="1"/>
       <c r="T353" s="1"/>
       <c r="U353" s="1"/>
       <c r="V353" s="1"/>
       <c r="W353" s="1"/>
     </row>
     <row r="354" spans="1:23">
       <c r="A354" s="3">
         <v>352</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C354" s="3" t="s">
         <v>710</v>
       </c>
       <c r="D354" s="3" t="s">
         <v>711</v>
       </c>
       <c r="E354" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F354" s="3">
         <v>0</v>
       </c>
       <c r="G354" s="3"/>
       <c r="H354" s="4">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="I354" s="4">
         <v>0</v>
       </c>
       <c r="J354" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K354" s="1"/>
       <c r="L354" s="1"/>
       <c r="M354" s="1"/>
       <c r="N354" s="1"/>
       <c r="O354" s="1"/>
       <c r="P354" s="1"/>
       <c r="Q354" s="1"/>
       <c r="R354" s="1"/>
       <c r="S354" s="1"/>
       <c r="T354" s="1"/>
       <c r="U354" s="1"/>
       <c r="V354" s="1"/>
       <c r="W354" s="1"/>
     </row>
     <row r="355" spans="1:23">
       <c r="A355" s="3">
         <v>353</v>
       </c>
@@ -20476,6413 +20476,6413 @@
       <c r="N355" s="1"/>
       <c r="O355" s="1"/>
       <c r="P355" s="1"/>
       <c r="Q355" s="1"/>
       <c r="R355" s="1"/>
       <c r="S355" s="1"/>
       <c r="T355" s="1"/>
       <c r="U355" s="1"/>
       <c r="V355" s="1"/>
       <c r="W355" s="1"/>
     </row>
     <row r="356" spans="1:23">
       <c r="A356" s="3">
         <v>354</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C356" s="3" t="s">
         <v>714</v>
       </c>
       <c r="D356" s="3" t="s">
         <v>715</v>
       </c>
       <c r="E356" s="3" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="F356" s="3">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G356" s="3"/>
+        <v>1178</v>
+      </c>
+      <c r="G356" s="3">
+        <v>4</v>
+      </c>
       <c r="H356" s="4">
-        <v>0.25</v>
+        <v>10.23</v>
       </c>
       <c r="I356" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="J356" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K356" s="1"/>
       <c r="L356" s="1"/>
       <c r="M356" s="1"/>
       <c r="N356" s="1"/>
       <c r="O356" s="1"/>
       <c r="P356" s="1"/>
       <c r="Q356" s="1"/>
       <c r="R356" s="1"/>
       <c r="S356" s="1"/>
       <c r="T356" s="1"/>
       <c r="U356" s="1"/>
       <c r="V356" s="1"/>
       <c r="W356" s="1"/>
     </row>
     <row r="357" spans="1:23">
       <c r="A357" s="3">
         <v>355</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C357" s="3" t="s">
         <v>716</v>
       </c>
       <c r="D357" s="3" t="s">
         <v>717</v>
       </c>
       <c r="E357" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F357" s="3">
-        <v>1178</v>
-[...3 lines deleted...]
-      </c>
+        <v>2100</v>
+      </c>
+      <c r="G357" s="3"/>
       <c r="H357" s="4">
-        <v>10.23</v>
+        <v>2.27</v>
       </c>
       <c r="I357" s="4">
-        <v>0.64</v>
+        <v>0</v>
       </c>
       <c r="J357" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K357" s="1"/>
       <c r="L357" s="1"/>
       <c r="M357" s="1"/>
       <c r="N357" s="1"/>
       <c r="O357" s="1"/>
       <c r="P357" s="1"/>
       <c r="Q357" s="1"/>
       <c r="R357" s="1"/>
       <c r="S357" s="1"/>
       <c r="T357" s="1"/>
       <c r="U357" s="1"/>
       <c r="V357" s="1"/>
       <c r="W357" s="1"/>
     </row>
     <row r="358" spans="1:23">
       <c r="A358" s="3">
         <v>356</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C358" s="3" t="s">
         <v>718</v>
       </c>
       <c r="D358" s="3" t="s">
         <v>719</v>
       </c>
       <c r="E358" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F358" s="3">
-        <v>2100</v>
+        <v>863</v>
       </c>
       <c r="G358" s="3"/>
       <c r="H358" s="4">
-        <v>2.27</v>
+        <v>1.5</v>
       </c>
       <c r="I358" s="4">
         <v>0</v>
       </c>
       <c r="J358" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K358" s="1"/>
       <c r="L358" s="1"/>
       <c r="M358" s="1"/>
       <c r="N358" s="1"/>
       <c r="O358" s="1"/>
       <c r="P358" s="1"/>
       <c r="Q358" s="1"/>
       <c r="R358" s="1"/>
       <c r="S358" s="1"/>
       <c r="T358" s="1"/>
       <c r="U358" s="1"/>
       <c r="V358" s="1"/>
       <c r="W358" s="1"/>
     </row>
     <row r="359" spans="1:23">
       <c r="A359" s="3">
         <v>357</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C359" s="3" t="s">
         <v>720</v>
       </c>
       <c r="D359" s="3" t="s">
         <v>721</v>
       </c>
       <c r="E359" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F359" s="3">
-        <v>863</v>
-[...1 lines deleted...]
-      <c r="G359" s="3"/>
+        <v>2929</v>
+      </c>
+      <c r="G359" s="3">
+        <v>2</v>
+      </c>
       <c r="H359" s="4">
-        <v>1.5</v>
+        <v>6.01</v>
       </c>
       <c r="I359" s="4">
-        <v>0</v>
+        <v>0.31</v>
       </c>
       <c r="J359" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K359" s="1"/>
       <c r="L359" s="1"/>
       <c r="M359" s="1"/>
       <c r="N359" s="1"/>
       <c r="O359" s="1"/>
       <c r="P359" s="1"/>
       <c r="Q359" s="1"/>
       <c r="R359" s="1"/>
       <c r="S359" s="1"/>
       <c r="T359" s="1"/>
       <c r="U359" s="1"/>
       <c r="V359" s="1"/>
       <c r="W359" s="1"/>
     </row>
     <row r="360" spans="1:23">
       <c r="A360" s="3">
         <v>358</v>
       </c>
       <c r="B360" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C360" s="3" t="s">
         <v>722</v>
       </c>
       <c r="D360" s="3" t="s">
         <v>723</v>
       </c>
       <c r="E360" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F360" s="3">
-        <v>2929</v>
+        <v>2800</v>
       </c>
       <c r="G360" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H360" s="4">
-        <v>6.01</v>
+        <v>8.12</v>
       </c>
       <c r="I360" s="4">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="J360" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K360" s="1"/>
       <c r="L360" s="1"/>
       <c r="M360" s="1"/>
       <c r="N360" s="1"/>
       <c r="O360" s="1"/>
       <c r="P360" s="1"/>
       <c r="Q360" s="1"/>
       <c r="R360" s="1"/>
       <c r="S360" s="1"/>
       <c r="T360" s="1"/>
       <c r="U360" s="1"/>
       <c r="V360" s="1"/>
       <c r="W360" s="1"/>
     </row>
     <row r="361" spans="1:23">
       <c r="A361" s="3">
         <v>359</v>
       </c>
       <c r="B361" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C361" s="3" t="s">
         <v>724</v>
       </c>
       <c r="D361" s="3" t="s">
         <v>725</v>
       </c>
       <c r="E361" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F361" s="3">
-        <v>2800</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="G361" s="3"/>
       <c r="H361" s="4">
-        <v>8.12</v>
+        <v>0.07</v>
       </c>
       <c r="I361" s="4">
-        <v>0.32</v>
+        <v>0</v>
       </c>
       <c r="J361" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K361" s="1"/>
       <c r="L361" s="1"/>
       <c r="M361" s="1"/>
       <c r="N361" s="1"/>
       <c r="O361" s="1"/>
       <c r="P361" s="1"/>
       <c r="Q361" s="1"/>
       <c r="R361" s="1"/>
       <c r="S361" s="1"/>
       <c r="T361" s="1"/>
       <c r="U361" s="1"/>
       <c r="V361" s="1"/>
       <c r="W361" s="1"/>
     </row>
     <row r="362" spans="1:23">
       <c r="A362" s="3">
         <v>360</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C362" s="3" t="s">
         <v>726</v>
       </c>
       <c r="D362" s="3" t="s">
         <v>727</v>
       </c>
       <c r="E362" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F362" s="3">
-        <v>100</v>
+        <v>1129</v>
       </c>
       <c r="G362" s="3"/>
       <c r="H362" s="4">
-        <v>0.07</v>
+        <v>0.73</v>
       </c>
       <c r="I362" s="4">
         <v>0</v>
       </c>
       <c r="J362" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K362" s="1"/>
       <c r="L362" s="1"/>
       <c r="M362" s="1"/>
       <c r="N362" s="1"/>
       <c r="O362" s="1"/>
       <c r="P362" s="1"/>
       <c r="Q362" s="1"/>
       <c r="R362" s="1"/>
       <c r="S362" s="1"/>
       <c r="T362" s="1"/>
       <c r="U362" s="1"/>
       <c r="V362" s="1"/>
       <c r="W362" s="1"/>
     </row>
     <row r="363" spans="1:23">
       <c r="A363" s="3">
         <v>361</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C363" s="3" t="s">
         <v>728</v>
       </c>
       <c r="D363" s="3" t="s">
         <v>729</v>
       </c>
       <c r="E363" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F363" s="3">
-        <v>1129</v>
+        <v>1369</v>
       </c>
       <c r="G363" s="3"/>
       <c r="H363" s="4">
-        <v>0.73</v>
+        <v>0.85</v>
       </c>
       <c r="I363" s="4">
         <v>0</v>
       </c>
       <c r="J363" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K363" s="1"/>
       <c r="L363" s="1"/>
       <c r="M363" s="1"/>
       <c r="N363" s="1"/>
       <c r="O363" s="1"/>
       <c r="P363" s="1"/>
       <c r="Q363" s="1"/>
       <c r="R363" s="1"/>
       <c r="S363" s="1"/>
       <c r="T363" s="1"/>
       <c r="U363" s="1"/>
       <c r="V363" s="1"/>
       <c r="W363" s="1"/>
     </row>
     <row r="364" spans="1:23">
       <c r="A364" s="3">
         <v>362</v>
       </c>
       <c r="B364" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C364" s="3" t="s">
         <v>730</v>
       </c>
       <c r="D364" s="3" t="s">
         <v>731</v>
       </c>
       <c r="E364" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F364" s="3">
-        <v>1369</v>
+        <v>848</v>
       </c>
       <c r="G364" s="3"/>
       <c r="H364" s="4">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="I364" s="4">
         <v>0</v>
       </c>
       <c r="J364" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K364" s="1"/>
       <c r="L364" s="1"/>
       <c r="M364" s="1"/>
       <c r="N364" s="1"/>
       <c r="O364" s="1"/>
       <c r="P364" s="1"/>
       <c r="Q364" s="1"/>
       <c r="R364" s="1"/>
       <c r="S364" s="1"/>
       <c r="T364" s="1"/>
       <c r="U364" s="1"/>
       <c r="V364" s="1"/>
       <c r="W364" s="1"/>
     </row>
     <row r="365" spans="1:23">
       <c r="A365" s="3">
         <v>363</v>
       </c>
       <c r="B365" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C365" s="3" t="s">
         <v>732</v>
       </c>
       <c r="D365" s="3" t="s">
         <v>733</v>
       </c>
       <c r="E365" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F365" s="3">
-        <v>848</v>
+        <v>467</v>
       </c>
       <c r="G365" s="3"/>
       <c r="H365" s="4">
-        <v>0.55</v>
+        <v>0.32</v>
       </c>
       <c r="I365" s="4">
         <v>0</v>
       </c>
       <c r="J365" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K365" s="1"/>
       <c r="L365" s="1"/>
       <c r="M365" s="1"/>
       <c r="N365" s="1"/>
       <c r="O365" s="1"/>
       <c r="P365" s="1"/>
       <c r="Q365" s="1"/>
       <c r="R365" s="1"/>
       <c r="S365" s="1"/>
       <c r="T365" s="1"/>
       <c r="U365" s="1"/>
       <c r="V365" s="1"/>
       <c r="W365" s="1"/>
     </row>
     <row r="366" spans="1:23">
       <c r="A366" s="3">
         <v>364</v>
       </c>
       <c r="B366" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C366" s="3" t="s">
         <v>734</v>
       </c>
       <c r="D366" s="3" t="s">
         <v>735</v>
       </c>
       <c r="E366" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F366" s="3">
-        <v>467</v>
+        <v>1040</v>
       </c>
       <c r="G366" s="3"/>
       <c r="H366" s="4">
-        <v>0.32</v>
+        <v>0.95</v>
       </c>
       <c r="I366" s="4">
         <v>0</v>
       </c>
       <c r="J366" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K366" s="1"/>
       <c r="L366" s="1"/>
       <c r="M366" s="1"/>
       <c r="N366" s="1"/>
       <c r="O366" s="1"/>
       <c r="P366" s="1"/>
       <c r="Q366" s="1"/>
       <c r="R366" s="1"/>
       <c r="S366" s="1"/>
       <c r="T366" s="1"/>
       <c r="U366" s="1"/>
       <c r="V366" s="1"/>
       <c r="W366" s="1"/>
     </row>
     <row r="367" spans="1:23">
       <c r="A367" s="3">
         <v>365</v>
       </c>
       <c r="B367" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C367" s="3" t="s">
         <v>736</v>
       </c>
       <c r="D367" s="3" t="s">
         <v>737</v>
       </c>
       <c r="E367" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F367" s="3">
-        <v>1040</v>
+        <v>1206</v>
       </c>
       <c r="G367" s="3"/>
       <c r="H367" s="4">
-        <v>0.95</v>
+        <v>1</v>
       </c>
       <c r="I367" s="4">
         <v>0</v>
       </c>
       <c r="J367" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K367" s="1"/>
       <c r="L367" s="1"/>
       <c r="M367" s="1"/>
       <c r="N367" s="1"/>
       <c r="O367" s="1"/>
       <c r="P367" s="1"/>
       <c r="Q367" s="1"/>
       <c r="R367" s="1"/>
       <c r="S367" s="1"/>
       <c r="T367" s="1"/>
       <c r="U367" s="1"/>
       <c r="V367" s="1"/>
       <c r="W367" s="1"/>
     </row>
     <row r="368" spans="1:23">
       <c r="A368" s="3">
         <v>366</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C368" s="3" t="s">
         <v>738</v>
       </c>
       <c r="D368" s="3" t="s">
         <v>739</v>
       </c>
       <c r="E368" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F368" s="3">
-        <v>1206</v>
+        <v>1050</v>
       </c>
       <c r="G368" s="3"/>
       <c r="H368" s="4">
-        <v>1</v>
+        <v>0.85</v>
       </c>
       <c r="I368" s="4">
         <v>0</v>
       </c>
       <c r="J368" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K368" s="1"/>
       <c r="L368" s="1"/>
       <c r="M368" s="1"/>
       <c r="N368" s="1"/>
       <c r="O368" s="1"/>
       <c r="P368" s="1"/>
       <c r="Q368" s="1"/>
       <c r="R368" s="1"/>
       <c r="S368" s="1"/>
       <c r="T368" s="1"/>
       <c r="U368" s="1"/>
       <c r="V368" s="1"/>
       <c r="W368" s="1"/>
     </row>
     <row r="369" spans="1:23">
       <c r="A369" s="3">
         <v>367</v>
       </c>
       <c r="B369" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C369" s="3" t="s">
         <v>740</v>
       </c>
       <c r="D369" s="3" t="s">
         <v>741</v>
       </c>
       <c r="E369" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F369" s="3">
-        <v>1050</v>
+        <v>1008</v>
       </c>
       <c r="G369" s="3"/>
       <c r="H369" s="4">
-        <v>0.85</v>
+        <v>0.8</v>
       </c>
       <c r="I369" s="4">
         <v>0</v>
       </c>
       <c r="J369" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K369" s="1"/>
       <c r="L369" s="1"/>
       <c r="M369" s="1"/>
       <c r="N369" s="1"/>
       <c r="O369" s="1"/>
       <c r="P369" s="1"/>
       <c r="Q369" s="1"/>
       <c r="R369" s="1"/>
       <c r="S369" s="1"/>
       <c r="T369" s="1"/>
       <c r="U369" s="1"/>
       <c r="V369" s="1"/>
       <c r="W369" s="1"/>
     </row>
     <row r="370" spans="1:23">
       <c r="A370" s="3">
         <v>368</v>
       </c>
       <c r="B370" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C370" s="3" t="s">
         <v>742</v>
       </c>
       <c r="D370" s="3" t="s">
         <v>743</v>
       </c>
       <c r="E370" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F370" s="3">
-        <v>1008</v>
+        <v>300</v>
       </c>
       <c r="G370" s="3"/>
       <c r="H370" s="4">
-        <v>0.8</v>
+        <v>0.23</v>
       </c>
       <c r="I370" s="4">
         <v>0</v>
       </c>
       <c r="J370" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K370" s="1"/>
       <c r="L370" s="1"/>
       <c r="M370" s="1"/>
       <c r="N370" s="1"/>
       <c r="O370" s="1"/>
       <c r="P370" s="1"/>
       <c r="Q370" s="1"/>
       <c r="R370" s="1"/>
       <c r="S370" s="1"/>
       <c r="T370" s="1"/>
       <c r="U370" s="1"/>
       <c r="V370" s="1"/>
       <c r="W370" s="1"/>
     </row>
     <row r="371" spans="1:23">
       <c r="A371" s="3">
         <v>369</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C371" s="3" t="s">
         <v>744</v>
       </c>
       <c r="D371" s="3" t="s">
         <v>745</v>
       </c>
       <c r="E371" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F371" s="3">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="G371" s="3"/>
+        <v>4853</v>
+      </c>
+      <c r="G371" s="3">
+        <v>1</v>
+      </c>
       <c r="H371" s="4">
-        <v>0.23</v>
+        <v>5.89</v>
       </c>
       <c r="I371" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="J371" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K371" s="1"/>
       <c r="L371" s="1"/>
       <c r="M371" s="1"/>
       <c r="N371" s="1"/>
       <c r="O371" s="1"/>
       <c r="P371" s="1"/>
       <c r="Q371" s="1"/>
       <c r="R371" s="1"/>
       <c r="S371" s="1"/>
       <c r="T371" s="1"/>
       <c r="U371" s="1"/>
       <c r="V371" s="1"/>
       <c r="W371" s="1"/>
     </row>
     <row r="372" spans="1:23">
       <c r="A372" s="3">
         <v>370</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C372" s="3" t="s">
         <v>746</v>
       </c>
       <c r="D372" s="3" t="s">
         <v>747</v>
       </c>
       <c r="E372" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F372" s="3">
-        <v>4853</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="G372" s="3"/>
       <c r="H372" s="4">
-        <v>5.89</v>
+        <v>0.99</v>
       </c>
       <c r="I372" s="4">
-        <v>0.44</v>
+        <v>0</v>
       </c>
       <c r="J372" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K372" s="1"/>
       <c r="L372" s="1"/>
       <c r="M372" s="1"/>
       <c r="N372" s="1"/>
       <c r="O372" s="1"/>
       <c r="P372" s="1"/>
       <c r="Q372" s="1"/>
       <c r="R372" s="1"/>
       <c r="S372" s="1"/>
       <c r="T372" s="1"/>
       <c r="U372" s="1"/>
       <c r="V372" s="1"/>
       <c r="W372" s="1"/>
     </row>
     <row r="373" spans="1:23">
       <c r="A373" s="3">
         <v>371</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C373" s="3" t="s">
         <v>748</v>
       </c>
       <c r="D373" s="3" t="s">
         <v>749</v>
       </c>
       <c r="E373" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F373" s="3">
-        <v>798</v>
+        <v>2236</v>
       </c>
       <c r="G373" s="3"/>
       <c r="H373" s="4">
-        <v>0.99</v>
+        <v>1.45</v>
       </c>
       <c r="I373" s="4">
         <v>0</v>
       </c>
       <c r="J373" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K373" s="1"/>
       <c r="L373" s="1"/>
       <c r="M373" s="1"/>
       <c r="N373" s="1"/>
       <c r="O373" s="1"/>
       <c r="P373" s="1"/>
       <c r="Q373" s="1"/>
       <c r="R373" s="1"/>
       <c r="S373" s="1"/>
       <c r="T373" s="1"/>
       <c r="U373" s="1"/>
       <c r="V373" s="1"/>
       <c r="W373" s="1"/>
     </row>
     <row r="374" spans="1:23">
       <c r="A374" s="3">
         <v>372</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C374" s="3" t="s">
         <v>750</v>
       </c>
       <c r="D374" s="3" t="s">
         <v>751</v>
       </c>
       <c r="E374" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F374" s="3">
-        <v>2236</v>
+        <v>1073</v>
       </c>
       <c r="G374" s="3"/>
       <c r="H374" s="4">
-        <v>1.45</v>
+        <v>0.62</v>
       </c>
       <c r="I374" s="4">
         <v>0</v>
       </c>
       <c r="J374" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K374" s="1"/>
       <c r="L374" s="1"/>
       <c r="M374" s="1"/>
       <c r="N374" s="1"/>
       <c r="O374" s="1"/>
       <c r="P374" s="1"/>
       <c r="Q374" s="1"/>
       <c r="R374" s="1"/>
       <c r="S374" s="1"/>
       <c r="T374" s="1"/>
       <c r="U374" s="1"/>
       <c r="V374" s="1"/>
       <c r="W374" s="1"/>
     </row>
     <row r="375" spans="1:23">
       <c r="A375" s="3">
         <v>373</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C375" s="3" t="s">
         <v>752</v>
       </c>
       <c r="D375" s="3" t="s">
         <v>753</v>
       </c>
       <c r="E375" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F375" s="3">
-        <v>1073</v>
+        <v>1100</v>
       </c>
       <c r="G375" s="3"/>
       <c r="H375" s="4">
-        <v>0.62</v>
+        <v>1.48</v>
       </c>
       <c r="I375" s="4">
         <v>0</v>
       </c>
       <c r="J375" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K375" s="1"/>
       <c r="L375" s="1"/>
       <c r="M375" s="1"/>
       <c r="N375" s="1"/>
       <c r="O375" s="1"/>
       <c r="P375" s="1"/>
       <c r="Q375" s="1"/>
       <c r="R375" s="1"/>
       <c r="S375" s="1"/>
       <c r="T375" s="1"/>
       <c r="U375" s="1"/>
       <c r="V375" s="1"/>
       <c r="W375" s="1"/>
     </row>
     <row r="376" spans="1:23">
       <c r="A376" s="3">
         <v>374</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C376" s="3" t="s">
         <v>754</v>
       </c>
       <c r="D376" s="3" t="s">
         <v>755</v>
       </c>
       <c r="E376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F376" s="3">
-        <v>1100</v>
+        <v>1500</v>
       </c>
       <c r="G376" s="3"/>
       <c r="H376" s="4">
-        <v>1.48</v>
+        <v>0.99</v>
       </c>
       <c r="I376" s="4">
         <v>0</v>
       </c>
       <c r="J376" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K376" s="1"/>
       <c r="L376" s="1"/>
       <c r="M376" s="1"/>
       <c r="N376" s="1"/>
       <c r="O376" s="1"/>
       <c r="P376" s="1"/>
       <c r="Q376" s="1"/>
       <c r="R376" s="1"/>
       <c r="S376" s="1"/>
       <c r="T376" s="1"/>
       <c r="U376" s="1"/>
       <c r="V376" s="1"/>
       <c r="W376" s="1"/>
     </row>
     <row r="377" spans="1:23">
       <c r="A377" s="3">
         <v>375</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C377" s="3" t="s">
         <v>756</v>
       </c>
       <c r="D377" s="3" t="s">
         <v>757</v>
       </c>
       <c r="E377" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F377" s="3">
-        <v>1500</v>
+        <v>3500</v>
       </c>
       <c r="G377" s="3"/>
       <c r="H377" s="4">
-        <v>0.99</v>
+        <v>2.26</v>
       </c>
       <c r="I377" s="4">
         <v>0</v>
       </c>
       <c r="J377" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K377" s="1"/>
       <c r="L377" s="1"/>
       <c r="M377" s="1"/>
       <c r="N377" s="1"/>
       <c r="O377" s="1"/>
       <c r="P377" s="1"/>
       <c r="Q377" s="1"/>
       <c r="R377" s="1"/>
       <c r="S377" s="1"/>
       <c r="T377" s="1"/>
       <c r="U377" s="1"/>
       <c r="V377" s="1"/>
       <c r="W377" s="1"/>
     </row>
     <row r="378" spans="1:23">
       <c r="A378" s="3">
         <v>376</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C378" s="3" t="s">
         <v>758</v>
       </c>
       <c r="D378" s="3" t="s">
         <v>759</v>
       </c>
       <c r="E378" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F378" s="3">
-        <v>3500</v>
+        <v>1000</v>
       </c>
       <c r="G378" s="3"/>
       <c r="H378" s="4">
-        <v>2.26</v>
+        <v>0.68</v>
       </c>
       <c r="I378" s="4">
         <v>0</v>
       </c>
       <c r="J378" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K378" s="1"/>
       <c r="L378" s="1"/>
       <c r="M378" s="1"/>
       <c r="N378" s="1"/>
       <c r="O378" s="1"/>
       <c r="P378" s="1"/>
       <c r="Q378" s="1"/>
       <c r="R378" s="1"/>
       <c r="S378" s="1"/>
       <c r="T378" s="1"/>
       <c r="U378" s="1"/>
       <c r="V378" s="1"/>
       <c r="W378" s="1"/>
     </row>
     <row r="379" spans="1:23">
       <c r="A379" s="3">
         <v>377</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C379" s="3" t="s">
         <v>760</v>
       </c>
       <c r="D379" s="3" t="s">
         <v>761</v>
       </c>
       <c r="E379" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F379" s="3">
-        <v>1000</v>
+        <v>4000</v>
       </c>
       <c r="G379" s="3"/>
       <c r="H379" s="4">
-        <v>0.68</v>
+        <v>2.63</v>
       </c>
       <c r="I379" s="4">
         <v>0</v>
       </c>
       <c r="J379" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K379" s="1"/>
       <c r="L379" s="1"/>
       <c r="M379" s="1"/>
       <c r="N379" s="1"/>
       <c r="O379" s="1"/>
       <c r="P379" s="1"/>
       <c r="Q379" s="1"/>
       <c r="R379" s="1"/>
       <c r="S379" s="1"/>
       <c r="T379" s="1"/>
       <c r="U379" s="1"/>
       <c r="V379" s="1"/>
       <c r="W379" s="1"/>
     </row>
     <row r="380" spans="1:23">
       <c r="A380" s="3">
         <v>378</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C380" s="3" t="s">
         <v>762</v>
       </c>
       <c r="D380" s="3" t="s">
         <v>763</v>
       </c>
       <c r="E380" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F380" s="3">
-        <v>4000</v>
-[...1 lines deleted...]
-      <c r="G380" s="3"/>
+        <v>544</v>
+      </c>
+      <c r="G380" s="3">
+        <v>1</v>
+      </c>
       <c r="H380" s="4">
-        <v>2.63</v>
+        <v>0.89</v>
       </c>
       <c r="I380" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="J380" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K380" s="1"/>
       <c r="L380" s="1"/>
       <c r="M380" s="1"/>
       <c r="N380" s="1"/>
       <c r="O380" s="1"/>
       <c r="P380" s="1"/>
       <c r="Q380" s="1"/>
       <c r="R380" s="1"/>
       <c r="S380" s="1"/>
       <c r="T380" s="1"/>
       <c r="U380" s="1"/>
       <c r="V380" s="1"/>
       <c r="W380" s="1"/>
     </row>
     <row r="381" spans="1:23">
       <c r="A381" s="3">
         <v>379</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C381" s="3" t="s">
         <v>764</v>
       </c>
       <c r="D381" s="3" t="s">
         <v>765</v>
       </c>
       <c r="E381" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F381" s="3">
-        <v>544</v>
+        <v>2452</v>
       </c>
       <c r="G381" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H381" s="4">
-        <v>0.89</v>
+        <v>7.74</v>
       </c>
       <c r="I381" s="4">
-        <v>0.16</v>
+        <v>0.74</v>
       </c>
       <c r="J381" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K381" s="1"/>
       <c r="L381" s="1"/>
       <c r="M381" s="1"/>
       <c r="N381" s="1"/>
       <c r="O381" s="1"/>
       <c r="P381" s="1"/>
       <c r="Q381" s="1"/>
       <c r="R381" s="1"/>
       <c r="S381" s="1"/>
       <c r="T381" s="1"/>
       <c r="U381" s="1"/>
       <c r="V381" s="1"/>
       <c r="W381" s="1"/>
     </row>
     <row r="382" spans="1:23">
       <c r="A382" s="3">
         <v>380</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C382" s="3" t="s">
         <v>766</v>
       </c>
       <c r="D382" s="3" t="s">
         <v>767</v>
       </c>
       <c r="E382" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F382" s="3">
-        <v>2452</v>
+        <v>180</v>
       </c>
       <c r="G382" s="3">
         <v>2</v>
       </c>
       <c r="H382" s="4">
-        <v>7.74</v>
+        <v>0.7</v>
       </c>
       <c r="I382" s="4">
-        <v>0.74</v>
+        <v>0.24</v>
       </c>
       <c r="J382" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K382" s="1"/>
       <c r="L382" s="1"/>
       <c r="M382" s="1"/>
       <c r="N382" s="1"/>
       <c r="O382" s="1"/>
       <c r="P382" s="1"/>
       <c r="Q382" s="1"/>
       <c r="R382" s="1"/>
       <c r="S382" s="1"/>
       <c r="T382" s="1"/>
       <c r="U382" s="1"/>
       <c r="V382" s="1"/>
       <c r="W382" s="1"/>
     </row>
     <row r="383" spans="1:23">
       <c r="A383" s="3">
         <v>381</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C383" s="3" t="s">
         <v>768</v>
       </c>
       <c r="D383" s="3" t="s">
         <v>769</v>
       </c>
       <c r="E383" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F383" s="3">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="G383" s="3"/>
       <c r="H383" s="4">
-        <v>0.7</v>
+        <v>0.14</v>
       </c>
       <c r="I383" s="4">
-        <v>0.24</v>
+        <v>0</v>
       </c>
       <c r="J383" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K383" s="1"/>
       <c r="L383" s="1"/>
       <c r="M383" s="1"/>
       <c r="N383" s="1"/>
       <c r="O383" s="1"/>
       <c r="P383" s="1"/>
       <c r="Q383" s="1"/>
       <c r="R383" s="1"/>
       <c r="S383" s="1"/>
       <c r="T383" s="1"/>
       <c r="U383" s="1"/>
       <c r="V383" s="1"/>
       <c r="W383" s="1"/>
     </row>
     <row r="384" spans="1:23">
       <c r="A384" s="3">
         <v>382</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C384" s="3" t="s">
         <v>770</v>
       </c>
       <c r="D384" s="3" t="s">
         <v>771</v>
       </c>
       <c r="E384" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F384" s="3">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="G384" s="3"/>
+        <v>2282</v>
+      </c>
+      <c r="G384" s="3">
+        <v>2</v>
+      </c>
       <c r="H384" s="4">
-        <v>0.14</v>
+        <v>7.89</v>
       </c>
       <c r="I384" s="4">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="J384" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K384" s="1"/>
       <c r="L384" s="1"/>
       <c r="M384" s="1"/>
       <c r="N384" s="1"/>
       <c r="O384" s="1"/>
       <c r="P384" s="1"/>
       <c r="Q384" s="1"/>
       <c r="R384" s="1"/>
       <c r="S384" s="1"/>
       <c r="T384" s="1"/>
       <c r="U384" s="1"/>
       <c r="V384" s="1"/>
       <c r="W384" s="1"/>
     </row>
     <row r="385" spans="1:23">
       <c r="A385" s="3">
         <v>383</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C385" s="3" t="s">
         <v>772</v>
       </c>
       <c r="D385" s="3" t="s">
         <v>773</v>
       </c>
       <c r="E385" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F385" s="3">
-        <v>2282</v>
+        <v>9490</v>
       </c>
       <c r="G385" s="3">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H385" s="4">
-        <v>7.89</v>
+        <v>9.91</v>
       </c>
       <c r="I385" s="4">
-        <v>0.43</v>
+        <v>1.17</v>
       </c>
       <c r="J385" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K385" s="1"/>
       <c r="L385" s="1"/>
       <c r="M385" s="1"/>
       <c r="N385" s="1"/>
       <c r="O385" s="1"/>
       <c r="P385" s="1"/>
       <c r="Q385" s="1"/>
       <c r="R385" s="1"/>
       <c r="S385" s="1"/>
       <c r="T385" s="1"/>
       <c r="U385" s="1"/>
       <c r="V385" s="1"/>
       <c r="W385" s="1"/>
     </row>
     <row r="386" spans="1:23">
       <c r="A386" s="3">
         <v>384</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C386" s="3" t="s">
         <v>774</v>
       </c>
       <c r="D386" s="3" t="s">
         <v>775</v>
       </c>
       <c r="E386" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F386" s="3">
-        <v>9490</v>
+        <v>3430</v>
       </c>
       <c r="G386" s="3">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H386" s="4">
-        <v>9.91</v>
+        <v>4.74</v>
       </c>
       <c r="I386" s="4">
-        <v>1.17</v>
+        <v>1.38</v>
       </c>
       <c r="J386" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K386" s="1"/>
       <c r="L386" s="1"/>
       <c r="M386" s="1"/>
       <c r="N386" s="1"/>
       <c r="O386" s="1"/>
       <c r="P386" s="1"/>
       <c r="Q386" s="1"/>
       <c r="R386" s="1"/>
       <c r="S386" s="1"/>
       <c r="T386" s="1"/>
       <c r="U386" s="1"/>
       <c r="V386" s="1"/>
       <c r="W386" s="1"/>
     </row>
     <row r="387" spans="1:23">
       <c r="A387" s="3">
         <v>385</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C387" s="3" t="s">
         <v>776</v>
       </c>
       <c r="D387" s="3" t="s">
         <v>777</v>
       </c>
       <c r="E387" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F387" s="3">
-        <v>3430</v>
+        <v>2485</v>
       </c>
       <c r="G387" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H387" s="4">
-        <v>4.74</v>
+        <v>7.46</v>
       </c>
       <c r="I387" s="4">
-        <v>1.38</v>
+        <v>0.46</v>
       </c>
       <c r="J387" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K387" s="1"/>
       <c r="L387" s="1"/>
       <c r="M387" s="1"/>
       <c r="N387" s="1"/>
       <c r="O387" s="1"/>
       <c r="P387" s="1"/>
       <c r="Q387" s="1"/>
       <c r="R387" s="1"/>
       <c r="S387" s="1"/>
       <c r="T387" s="1"/>
       <c r="U387" s="1"/>
       <c r="V387" s="1"/>
       <c r="W387" s="1"/>
     </row>
     <row r="388" spans="1:23">
       <c r="A388" s="3">
         <v>386</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C388" s="3" t="s">
         <v>778</v>
       </c>
       <c r="D388" s="3" t="s">
         <v>779</v>
       </c>
       <c r="E388" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F388" s="3">
-        <v>2485</v>
+        <v>3502</v>
       </c>
       <c r="G388" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H388" s="4">
-        <v>7.46</v>
+        <v>10.38</v>
       </c>
       <c r="I388" s="4">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="J388" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K388" s="1"/>
       <c r="L388" s="1"/>
       <c r="M388" s="1"/>
       <c r="N388" s="1"/>
       <c r="O388" s="1"/>
       <c r="P388" s="1"/>
       <c r="Q388" s="1"/>
       <c r="R388" s="1"/>
       <c r="S388" s="1"/>
       <c r="T388" s="1"/>
       <c r="U388" s="1"/>
       <c r="V388" s="1"/>
       <c r="W388" s="1"/>
     </row>
     <row r="389" spans="1:23">
       <c r="A389" s="3">
         <v>387</v>
       </c>
       <c r="B389" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C389" s="3" t="s">
         <v>780</v>
       </c>
       <c r="D389" s="3" t="s">
         <v>781</v>
       </c>
       <c r="E389" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F389" s="3">
-        <v>3502</v>
+        <v>6589</v>
       </c>
       <c r="G389" s="3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H389" s="4">
-        <v>10.38</v>
+        <v>9.93</v>
       </c>
       <c r="I389" s="4">
-        <v>0.39</v>
+        <v>1.48</v>
       </c>
       <c r="J389" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K389" s="1"/>
       <c r="L389" s="1"/>
       <c r="M389" s="1"/>
       <c r="N389" s="1"/>
       <c r="O389" s="1"/>
       <c r="P389" s="1"/>
       <c r="Q389" s="1"/>
       <c r="R389" s="1"/>
       <c r="S389" s="1"/>
       <c r="T389" s="1"/>
       <c r="U389" s="1"/>
       <c r="V389" s="1"/>
       <c r="W389" s="1"/>
     </row>
     <row r="390" spans="1:23">
       <c r="A390" s="3">
         <v>388</v>
       </c>
       <c r="B390" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C390" s="3" t="s">
         <v>782</v>
       </c>
       <c r="D390" s="3" t="s">
         <v>783</v>
       </c>
       <c r="E390" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F390" s="3">
-        <v>6589</v>
+        <v>1297</v>
       </c>
       <c r="G390" s="3">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H390" s="4">
-        <v>9.93</v>
+        <v>6.35</v>
       </c>
       <c r="I390" s="4">
-        <v>1.48</v>
+        <v>1.49</v>
       </c>
       <c r="J390" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K390" s="1"/>
       <c r="L390" s="1"/>
       <c r="M390" s="1"/>
       <c r="N390" s="1"/>
       <c r="O390" s="1"/>
       <c r="P390" s="1"/>
       <c r="Q390" s="1"/>
       <c r="R390" s="1"/>
       <c r="S390" s="1"/>
       <c r="T390" s="1"/>
       <c r="U390" s="1"/>
       <c r="V390" s="1"/>
       <c r="W390" s="1"/>
     </row>
     <row r="391" spans="1:23">
       <c r="A391" s="3">
         <v>389</v>
       </c>
       <c r="B391" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C391" s="3" t="s">
         <v>784</v>
       </c>
       <c r="D391" s="3" t="s">
         <v>785</v>
       </c>
       <c r="E391" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F391" s="3">
-        <v>1297</v>
+        <v>3286</v>
       </c>
       <c r="G391" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H391" s="4">
-        <v>6.35</v>
+        <v>11.21</v>
       </c>
       <c r="I391" s="4">
-        <v>1.49</v>
+        <v>0.13</v>
       </c>
       <c r="J391" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K391" s="1"/>
       <c r="L391" s="1"/>
       <c r="M391" s="1"/>
       <c r="N391" s="1"/>
       <c r="O391" s="1"/>
       <c r="P391" s="1"/>
       <c r="Q391" s="1"/>
       <c r="R391" s="1"/>
       <c r="S391" s="1"/>
       <c r="T391" s="1"/>
       <c r="U391" s="1"/>
       <c r="V391" s="1"/>
       <c r="W391" s="1"/>
     </row>
     <row r="392" spans="1:23">
       <c r="A392" s="3">
         <v>390</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C392" s="3" t="s">
         <v>786</v>
       </c>
       <c r="D392" s="3" t="s">
         <v>787</v>
       </c>
       <c r="E392" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F392" s="3">
-        <v>3286</v>
+        <v>557</v>
       </c>
       <c r="G392" s="3">
         <v>1</v>
       </c>
       <c r="H392" s="4">
-        <v>11.21</v>
+        <v>1.72</v>
       </c>
       <c r="I392" s="4">
-        <v>0.13</v>
+        <v>0.78</v>
       </c>
       <c r="J392" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K392" s="1"/>
       <c r="L392" s="1"/>
       <c r="M392" s="1"/>
       <c r="N392" s="1"/>
       <c r="O392" s="1"/>
       <c r="P392" s="1"/>
       <c r="Q392" s="1"/>
       <c r="R392" s="1"/>
       <c r="S392" s="1"/>
       <c r="T392" s="1"/>
       <c r="U392" s="1"/>
       <c r="V392" s="1"/>
       <c r="W392" s="1"/>
     </row>
     <row r="393" spans="1:23">
       <c r="A393" s="3">
         <v>391</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C393" s="3" t="s">
         <v>788</v>
       </c>
       <c r="D393" s="3" t="s">
         <v>789</v>
       </c>
       <c r="E393" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F393" s="3">
-        <v>557</v>
+        <v>1639</v>
       </c>
       <c r="G393" s="3">
         <v>1</v>
       </c>
       <c r="H393" s="4">
-        <v>1.72</v>
+        <v>5.23</v>
       </c>
       <c r="I393" s="4">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="J393" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K393" s="1"/>
       <c r="L393" s="1"/>
       <c r="M393" s="1"/>
       <c r="N393" s="1"/>
       <c r="O393" s="1"/>
       <c r="P393" s="1"/>
       <c r="Q393" s="1"/>
       <c r="R393" s="1"/>
       <c r="S393" s="1"/>
       <c r="T393" s="1"/>
       <c r="U393" s="1"/>
       <c r="V393" s="1"/>
       <c r="W393" s="1"/>
     </row>
     <row r="394" spans="1:23">
       <c r="A394" s="3">
         <v>392</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C394" s="3" t="s">
         <v>790</v>
       </c>
       <c r="D394" s="3" t="s">
         <v>791</v>
       </c>
       <c r="E394" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F394" s="3">
-        <v>1639</v>
+        <v>1702</v>
       </c>
       <c r="G394" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H394" s="4">
-        <v>5.23</v>
+        <v>4.72</v>
       </c>
       <c r="I394" s="4">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="J394" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K394" s="1"/>
       <c r="L394" s="1"/>
       <c r="M394" s="1"/>
       <c r="N394" s="1"/>
       <c r="O394" s="1"/>
       <c r="P394" s="1"/>
       <c r="Q394" s="1"/>
       <c r="R394" s="1"/>
       <c r="S394" s="1"/>
       <c r="T394" s="1"/>
       <c r="U394" s="1"/>
       <c r="V394" s="1"/>
       <c r="W394" s="1"/>
     </row>
     <row r="395" spans="1:23">
       <c r="A395" s="3">
         <v>393</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C395" s="3" t="s">
         <v>792</v>
       </c>
       <c r="D395" s="3" t="s">
         <v>793</v>
       </c>
       <c r="E395" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F395" s="3">
-        <v>1702</v>
+        <v>1990</v>
       </c>
       <c r="G395" s="3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H395" s="4">
-        <v>4.72</v>
+        <v>5.79</v>
       </c>
       <c r="I395" s="4">
-        <v>0.58</v>
+        <v>1.12</v>
       </c>
       <c r="J395" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K395" s="1"/>
       <c r="L395" s="1"/>
       <c r="M395" s="1"/>
       <c r="N395" s="1"/>
       <c r="O395" s="1"/>
       <c r="P395" s="1"/>
       <c r="Q395" s="1"/>
       <c r="R395" s="1"/>
       <c r="S395" s="1"/>
       <c r="T395" s="1"/>
       <c r="U395" s="1"/>
       <c r="V395" s="1"/>
       <c r="W395" s="1"/>
     </row>
     <row r="396" spans="1:23">
       <c r="A396" s="3">
         <v>394</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C396" s="3" t="s">
         <v>794</v>
       </c>
       <c r="D396" s="3" t="s">
         <v>795</v>
       </c>
       <c r="E396" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F396" s="3">
-        <v>1990</v>
+        <v>248</v>
       </c>
       <c r="G396" s="3">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="H396" s="4">
-        <v>5.79</v>
+        <v>2.6</v>
       </c>
       <c r="I396" s="4">
-        <v>1.12</v>
+        <v>1.21</v>
       </c>
       <c r="J396" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K396" s="1"/>
       <c r="L396" s="1"/>
       <c r="M396" s="1"/>
       <c r="N396" s="1"/>
       <c r="O396" s="1"/>
       <c r="P396" s="1"/>
       <c r="Q396" s="1"/>
       <c r="R396" s="1"/>
       <c r="S396" s="1"/>
       <c r="T396" s="1"/>
       <c r="U396" s="1"/>
       <c r="V396" s="1"/>
       <c r="W396" s="1"/>
     </row>
     <row r="397" spans="1:23">
       <c r="A397" s="3">
         <v>395</v>
       </c>
       <c r="B397" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C397" s="3" t="s">
         <v>796</v>
       </c>
       <c r="D397" s="3" t="s">
         <v>797</v>
       </c>
       <c r="E397" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F397" s="3">
-        <v>248</v>
+        <v>1230</v>
       </c>
       <c r="G397" s="3">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="H397" s="4">
-        <v>2.6</v>
+        <v>0.89</v>
       </c>
       <c r="I397" s="4">
-        <v>1.21</v>
+        <v>0.04</v>
       </c>
       <c r="J397" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K397" s="1"/>
       <c r="L397" s="1"/>
       <c r="M397" s="1"/>
       <c r="N397" s="1"/>
       <c r="O397" s="1"/>
       <c r="P397" s="1"/>
       <c r="Q397" s="1"/>
       <c r="R397" s="1"/>
       <c r="S397" s="1"/>
       <c r="T397" s="1"/>
       <c r="U397" s="1"/>
       <c r="V397" s="1"/>
       <c r="W397" s="1"/>
     </row>
     <row r="398" spans="1:23">
       <c r="A398" s="3">
         <v>396</v>
       </c>
       <c r="B398" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C398" s="3" t="s">
         <v>798</v>
       </c>
       <c r="D398" s="3" t="s">
         <v>799</v>
       </c>
       <c r="E398" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F398" s="3">
-        <v>1230</v>
-[...3 lines deleted...]
-      </c>
+        <v>2468</v>
+      </c>
+      <c r="G398" s="3"/>
       <c r="H398" s="4">
-        <v>0.89</v>
+        <v>7.49</v>
       </c>
       <c r="I398" s="4">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="J398" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K398" s="1"/>
       <c r="L398" s="1"/>
       <c r="M398" s="1"/>
       <c r="N398" s="1"/>
       <c r="O398" s="1"/>
       <c r="P398" s="1"/>
       <c r="Q398" s="1"/>
       <c r="R398" s="1"/>
       <c r="S398" s="1"/>
       <c r="T398" s="1"/>
       <c r="U398" s="1"/>
       <c r="V398" s="1"/>
       <c r="W398" s="1"/>
     </row>
     <row r="399" spans="1:23">
       <c r="A399" s="3">
         <v>397</v>
       </c>
       <c r="B399" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C399" s="3" t="s">
         <v>800</v>
       </c>
       <c r="D399" s="3" t="s">
         <v>801</v>
       </c>
       <c r="E399" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F399" s="3">
-        <v>2468</v>
+        <v>1278</v>
       </c>
       <c r="G399" s="3"/>
       <c r="H399" s="4">
-        <v>7.49</v>
+        <v>4.55</v>
       </c>
       <c r="I399" s="4">
         <v>0</v>
       </c>
       <c r="J399" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K399" s="1"/>
       <c r="L399" s="1"/>
       <c r="M399" s="1"/>
       <c r="N399" s="1"/>
       <c r="O399" s="1"/>
       <c r="P399" s="1"/>
       <c r="Q399" s="1"/>
       <c r="R399" s="1"/>
       <c r="S399" s="1"/>
       <c r="T399" s="1"/>
       <c r="U399" s="1"/>
       <c r="V399" s="1"/>
       <c r="W399" s="1"/>
     </row>
     <row r="400" spans="1:23">
       <c r="A400" s="3">
         <v>398</v>
       </c>
       <c r="B400" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C400" s="3" t="s">
         <v>802</v>
       </c>
       <c r="D400" s="3" t="s">
         <v>803</v>
       </c>
       <c r="E400" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F400" s="3">
-        <v>1278</v>
+        <v>2255</v>
       </c>
       <c r="G400" s="3"/>
       <c r="H400" s="4">
-        <v>4.55</v>
+        <v>8.29</v>
       </c>
       <c r="I400" s="4">
         <v>0</v>
       </c>
       <c r="J400" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K400" s="1"/>
       <c r="L400" s="1"/>
       <c r="M400" s="1"/>
       <c r="N400" s="1"/>
       <c r="O400" s="1"/>
       <c r="P400" s="1"/>
       <c r="Q400" s="1"/>
       <c r="R400" s="1"/>
       <c r="S400" s="1"/>
       <c r="T400" s="1"/>
       <c r="U400" s="1"/>
       <c r="V400" s="1"/>
       <c r="W400" s="1"/>
     </row>
     <row r="401" spans="1:23">
       <c r="A401" s="3">
         <v>399</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C401" s="3" t="s">
         <v>804</v>
       </c>
       <c r="D401" s="3" t="s">
         <v>805</v>
       </c>
       <c r="E401" s="3" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="F401" s="3">
-        <v>2255</v>
+        <v>1847</v>
       </c>
       <c r="G401" s="3"/>
       <c r="H401" s="4">
-        <v>8.29</v>
+        <v>10.21</v>
       </c>
       <c r="I401" s="4">
         <v>0</v>
       </c>
       <c r="J401" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K401" s="1"/>
       <c r="L401" s="1"/>
       <c r="M401" s="1"/>
       <c r="N401" s="1"/>
       <c r="O401" s="1"/>
       <c r="P401" s="1"/>
       <c r="Q401" s="1"/>
       <c r="R401" s="1"/>
       <c r="S401" s="1"/>
       <c r="T401" s="1"/>
       <c r="U401" s="1"/>
       <c r="V401" s="1"/>
       <c r="W401" s="1"/>
     </row>
     <row r="402" spans="1:23">
       <c r="A402" s="3">
         <v>400</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C402" s="3" t="s">
         <v>806</v>
       </c>
       <c r="D402" s="3" t="s">
         <v>807</v>
       </c>
       <c r="E402" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F402" s="3">
-        <v>1847</v>
-[...1 lines deleted...]
-      <c r="G402" s="3"/>
+        <v>7793</v>
+      </c>
+      <c r="G402" s="3">
+        <v>2</v>
+      </c>
       <c r="H402" s="4">
-        <v>10.21</v>
+        <v>10.29</v>
       </c>
       <c r="I402" s="4">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="J402" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K402" s="1"/>
       <c r="L402" s="1"/>
       <c r="M402" s="1"/>
       <c r="N402" s="1"/>
       <c r="O402" s="1"/>
       <c r="P402" s="1"/>
       <c r="Q402" s="1"/>
       <c r="R402" s="1"/>
       <c r="S402" s="1"/>
       <c r="T402" s="1"/>
       <c r="U402" s="1"/>
       <c r="V402" s="1"/>
       <c r="W402" s="1"/>
     </row>
     <row r="403" spans="1:23">
       <c r="A403" s="3">
         <v>401</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C403" s="3" t="s">
         <v>808</v>
       </c>
       <c r="D403" s="3" t="s">
         <v>809</v>
       </c>
       <c r="E403" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F403" s="3">
-        <v>7793</v>
+        <v>14065</v>
       </c>
       <c r="G403" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H403" s="4">
-        <v>10.29</v>
+        <v>24.78</v>
       </c>
       <c r="I403" s="4">
-        <v>0.24</v>
+        <v>0.6</v>
       </c>
       <c r="J403" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K403" s="1"/>
       <c r="L403" s="1"/>
       <c r="M403" s="1"/>
       <c r="N403" s="1"/>
       <c r="O403" s="1"/>
       <c r="P403" s="1"/>
       <c r="Q403" s="1"/>
       <c r="R403" s="1"/>
       <c r="S403" s="1"/>
       <c r="T403" s="1"/>
       <c r="U403" s="1"/>
       <c r="V403" s="1"/>
       <c r="W403" s="1"/>
     </row>
     <row r="404" spans="1:23">
       <c r="A404" s="3">
         <v>402</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C404" s="3" t="s">
         <v>810</v>
       </c>
       <c r="D404" s="3" t="s">
         <v>811</v>
       </c>
       <c r="E404" s="3" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="F404" s="3">
-        <v>14065</v>
-[...3 lines deleted...]
-      </c>
+        <v>1435</v>
+      </c>
+      <c r="G404" s="3"/>
       <c r="H404" s="4">
-        <v>24.78</v>
+        <v>7.86</v>
       </c>
       <c r="I404" s="4">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="J404" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K404" s="1"/>
       <c r="L404" s="1"/>
       <c r="M404" s="1"/>
       <c r="N404" s="1"/>
       <c r="O404" s="1"/>
       <c r="P404" s="1"/>
       <c r="Q404" s="1"/>
       <c r="R404" s="1"/>
       <c r="S404" s="1"/>
       <c r="T404" s="1"/>
       <c r="U404" s="1"/>
       <c r="V404" s="1"/>
       <c r="W404" s="1"/>
     </row>
     <row r="405" spans="1:23">
       <c r="A405" s="3">
         <v>403</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C405" s="3" t="s">
         <v>812</v>
       </c>
       <c r="D405" s="3" t="s">
         <v>813</v>
       </c>
       <c r="E405" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F405" s="3">
-        <v>1435</v>
-[...1 lines deleted...]
-      <c r="G405" s="3"/>
+        <v>2777</v>
+      </c>
+      <c r="G405" s="3">
+        <v>1</v>
+      </c>
       <c r="H405" s="4">
-        <v>7.86</v>
+        <v>9.2</v>
       </c>
       <c r="I405" s="4">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="J405" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K405" s="1"/>
       <c r="L405" s="1"/>
       <c r="M405" s="1"/>
       <c r="N405" s="1"/>
       <c r="O405" s="1"/>
       <c r="P405" s="1"/>
       <c r="Q405" s="1"/>
       <c r="R405" s="1"/>
       <c r="S405" s="1"/>
       <c r="T405" s="1"/>
       <c r="U405" s="1"/>
       <c r="V405" s="1"/>
       <c r="W405" s="1"/>
     </row>
     <row r="406" spans="1:23">
       <c r="A406" s="3">
         <v>404</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C406" s="3" t="s">
         <v>814</v>
       </c>
       <c r="D406" s="3" t="s">
         <v>815</v>
       </c>
       <c r="E406" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F406" s="3">
-        <v>2777</v>
+        <v>2885</v>
       </c>
       <c r="G406" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H406" s="4">
-        <v>9.2</v>
+        <v>9.99</v>
       </c>
       <c r="I406" s="4">
-        <v>0.67</v>
+        <v>0.38</v>
       </c>
       <c r="J406" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K406" s="1"/>
       <c r="L406" s="1"/>
       <c r="M406" s="1"/>
       <c r="N406" s="1"/>
       <c r="O406" s="1"/>
       <c r="P406" s="1"/>
       <c r="Q406" s="1"/>
       <c r="R406" s="1"/>
       <c r="S406" s="1"/>
       <c r="T406" s="1"/>
       <c r="U406" s="1"/>
       <c r="V406" s="1"/>
       <c r="W406" s="1"/>
     </row>
     <row r="407" spans="1:23">
       <c r="A407" s="3">
         <v>405</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C407" s="3" t="s">
         <v>816</v>
       </c>
       <c r="D407" s="3" t="s">
         <v>817</v>
       </c>
       <c r="E407" s="3" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="F407" s="3">
-        <v>2885</v>
-[...3 lines deleted...]
-      </c>
+        <v>2107</v>
+      </c>
+      <c r="G407" s="3"/>
       <c r="H407" s="4">
-        <v>9.99</v>
+        <v>11.65</v>
       </c>
       <c r="I407" s="4">
-        <v>0.38</v>
+        <v>0</v>
       </c>
       <c r="J407" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K407" s="1"/>
       <c r="L407" s="1"/>
       <c r="M407" s="1"/>
       <c r="N407" s="1"/>
       <c r="O407" s="1"/>
       <c r="P407" s="1"/>
       <c r="Q407" s="1"/>
       <c r="R407" s="1"/>
       <c r="S407" s="1"/>
       <c r="T407" s="1"/>
       <c r="U407" s="1"/>
       <c r="V407" s="1"/>
       <c r="W407" s="1"/>
     </row>
     <row r="408" spans="1:23">
       <c r="A408" s="3">
         <v>406</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C408" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D408" s="3" t="s">
         <v>818</v>
       </c>
-      <c r="D408" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E408" s="3" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="F408" s="3">
-        <v>2107</v>
+        <v>18529</v>
       </c>
       <c r="G408" s="3"/>
       <c r="H408" s="4">
-        <v>11.65</v>
+        <v>9.61</v>
       </c>
       <c r="I408" s="4">
         <v>0</v>
       </c>
       <c r="J408" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K408" s="1"/>
       <c r="L408" s="1"/>
       <c r="M408" s="1"/>
       <c r="N408" s="1"/>
       <c r="O408" s="1"/>
       <c r="P408" s="1"/>
       <c r="Q408" s="1"/>
       <c r="R408" s="1"/>
       <c r="S408" s="1"/>
       <c r="T408" s="1"/>
       <c r="U408" s="1"/>
       <c r="V408" s="1"/>
       <c r="W408" s="1"/>
     </row>
     <row r="409" spans="1:23">
       <c r="A409" s="3">
         <v>407</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C409" s="3" t="s">
-        <v>277</v>
+        <v>819</v>
       </c>
       <c r="D409" s="3" t="s">
         <v>820</v>
       </c>
       <c r="E409" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F409" s="3">
-        <v>18529</v>
+        <v>750</v>
       </c>
       <c r="G409" s="3"/>
       <c r="H409" s="4">
-        <v>9.61</v>
+        <v>3.08</v>
       </c>
       <c r="I409" s="4">
         <v>0</v>
       </c>
       <c r="J409" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K409" s="1"/>
       <c r="L409" s="1"/>
       <c r="M409" s="1"/>
       <c r="N409" s="1"/>
       <c r="O409" s="1"/>
       <c r="P409" s="1"/>
       <c r="Q409" s="1"/>
       <c r="R409" s="1"/>
       <c r="S409" s="1"/>
       <c r="T409" s="1"/>
       <c r="U409" s="1"/>
       <c r="V409" s="1"/>
       <c r="W409" s="1"/>
     </row>
     <row r="410" spans="1:23">
       <c r="A410" s="3">
         <v>408</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C410" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D410" s="3" t="s">
         <v>821</v>
       </c>
-      <c r="D410" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E410" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F410" s="3">
-        <v>750</v>
+        <v>20010</v>
       </c>
       <c r="G410" s="3"/>
       <c r="H410" s="4">
-        <v>3.08</v>
+        <v>11.38</v>
       </c>
       <c r="I410" s="4">
         <v>0</v>
       </c>
       <c r="J410" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K410" s="1"/>
       <c r="L410" s="1"/>
       <c r="M410" s="1"/>
       <c r="N410" s="1"/>
       <c r="O410" s="1"/>
       <c r="P410" s="1"/>
       <c r="Q410" s="1"/>
       <c r="R410" s="1"/>
       <c r="S410" s="1"/>
       <c r="T410" s="1"/>
       <c r="U410" s="1"/>
       <c r="V410" s="1"/>
       <c r="W410" s="1"/>
     </row>
     <row r="411" spans="1:23">
       <c r="A411" s="3">
         <v>409</v>
       </c>
       <c r="B411" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C411" s="3" t="s">
-        <v>113</v>
+        <v>822</v>
       </c>
       <c r="D411" s="3" t="s">
         <v>823</v>
       </c>
       <c r="E411" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F411" s="3">
-        <v>20010</v>
-[...1 lines deleted...]
-      <c r="G411" s="3"/>
+        <v>3232</v>
+      </c>
+      <c r="G411" s="3">
+        <v>2</v>
+      </c>
       <c r="H411" s="4">
-        <v>11.38</v>
+        <v>10.38</v>
       </c>
       <c r="I411" s="4">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="J411" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K411" s="1"/>
       <c r="L411" s="1"/>
       <c r="M411" s="1"/>
       <c r="N411" s="1"/>
       <c r="O411" s="1"/>
       <c r="P411" s="1"/>
       <c r="Q411" s="1"/>
       <c r="R411" s="1"/>
       <c r="S411" s="1"/>
       <c r="T411" s="1"/>
       <c r="U411" s="1"/>
       <c r="V411" s="1"/>
       <c r="W411" s="1"/>
     </row>
     <row r="412" spans="1:23">
       <c r="A412" s="3">
         <v>410</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C412" s="3" t="s">
         <v>824</v>
       </c>
       <c r="D412" s="3" t="s">
         <v>825</v>
       </c>
       <c r="E412" s="3" t="s">
-        <v>53</v>
+        <v>127</v>
       </c>
       <c r="F412" s="3">
-        <v>3232</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="G412" s="3"/>
       <c r="H412" s="4">
-        <v>10.38</v>
+        <v>3.41</v>
       </c>
       <c r="I412" s="4">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="J412" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K412" s="1"/>
       <c r="L412" s="1"/>
       <c r="M412" s="1"/>
       <c r="N412" s="1"/>
       <c r="O412" s="1"/>
       <c r="P412" s="1"/>
       <c r="Q412" s="1"/>
       <c r="R412" s="1"/>
       <c r="S412" s="1"/>
       <c r="T412" s="1"/>
       <c r="U412" s="1"/>
       <c r="V412" s="1"/>
       <c r="W412" s="1"/>
     </row>
     <row r="413" spans="1:23">
       <c r="A413" s="3">
         <v>411</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C413" s="3" t="s">
         <v>826</v>
       </c>
       <c r="D413" s="3" t="s">
         <v>827</v>
       </c>
       <c r="E413" s="3" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="F413" s="3">
         <v>0</v>
       </c>
       <c r="G413" s="3"/>
       <c r="H413" s="4">
-        <v>3.41</v>
+        <v>0.21</v>
       </c>
       <c r="I413" s="4">
         <v>0</v>
       </c>
       <c r="J413" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K413" s="1"/>
       <c r="L413" s="1"/>
       <c r="M413" s="1"/>
       <c r="N413" s="1"/>
       <c r="O413" s="1"/>
       <c r="P413" s="1"/>
       <c r="Q413" s="1"/>
       <c r="R413" s="1"/>
       <c r="S413" s="1"/>
       <c r="T413" s="1"/>
       <c r="U413" s="1"/>
       <c r="V413" s="1"/>
       <c r="W413" s="1"/>
     </row>
     <row r="414" spans="1:23">
       <c r="A414" s="3">
         <v>412</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C414" s="3" t="s">
         <v>828</v>
       </c>
       <c r="D414" s="3" t="s">
         <v>829</v>
       </c>
       <c r="E414" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F414" s="3">
         <v>0</v>
       </c>
       <c r="G414" s="3"/>
       <c r="H414" s="4">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="I414" s="4">
         <v>0</v>
       </c>
       <c r="J414" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K414" s="1"/>
       <c r="L414" s="1"/>
       <c r="M414" s="1"/>
       <c r="N414" s="1"/>
       <c r="O414" s="1"/>
       <c r="P414" s="1"/>
       <c r="Q414" s="1"/>
       <c r="R414" s="1"/>
       <c r="S414" s="1"/>
       <c r="T414" s="1"/>
       <c r="U414" s="1"/>
       <c r="V414" s="1"/>
       <c r="W414" s="1"/>
     </row>
     <row r="415" spans="1:23">
       <c r="A415" s="3">
         <v>413</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C415" s="3" t="s">
         <v>830</v>
       </c>
       <c r="D415" s="3" t="s">
         <v>831</v>
       </c>
       <c r="E415" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F415" s="3">
         <v>0</v>
       </c>
       <c r="G415" s="3"/>
       <c r="H415" s="4">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="I415" s="4">
         <v>0</v>
       </c>
       <c r="J415" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K415" s="1"/>
       <c r="L415" s="1"/>
       <c r="M415" s="1"/>
       <c r="N415" s="1"/>
       <c r="O415" s="1"/>
       <c r="P415" s="1"/>
       <c r="Q415" s="1"/>
       <c r="R415" s="1"/>
       <c r="S415" s="1"/>
       <c r="T415" s="1"/>
       <c r="U415" s="1"/>
       <c r="V415" s="1"/>
       <c r="W415" s="1"/>
     </row>
     <row r="416" spans="1:23">
       <c r="A416" s="3">
         <v>414</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C416" s="3" t="s">
         <v>832</v>
       </c>
       <c r="D416" s="3" t="s">
         <v>833</v>
       </c>
       <c r="E416" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F416" s="3">
         <v>0</v>
       </c>
       <c r="G416" s="3"/>
       <c r="H416" s="4">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="I416" s="4">
         <v>0</v>
       </c>
       <c r="J416" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K416" s="1"/>
       <c r="L416" s="1"/>
       <c r="M416" s="1"/>
       <c r="N416" s="1"/>
       <c r="O416" s="1"/>
       <c r="P416" s="1"/>
       <c r="Q416" s="1"/>
       <c r="R416" s="1"/>
       <c r="S416" s="1"/>
       <c r="T416" s="1"/>
       <c r="U416" s="1"/>
       <c r="V416" s="1"/>
       <c r="W416" s="1"/>
     </row>
     <row r="417" spans="1:23">
       <c r="A417" s="3">
         <v>415</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C417" s="3" t="s">
         <v>834</v>
       </c>
       <c r="D417" s="3" t="s">
         <v>835</v>
       </c>
       <c r="E417" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F417" s="3">
         <v>0</v>
       </c>
       <c r="G417" s="3"/>
       <c r="H417" s="4">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="I417" s="4">
         <v>0</v>
       </c>
       <c r="J417" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K417" s="1"/>
       <c r="L417" s="1"/>
       <c r="M417" s="1"/>
       <c r="N417" s="1"/>
       <c r="O417" s="1"/>
       <c r="P417" s="1"/>
       <c r="Q417" s="1"/>
       <c r="R417" s="1"/>
       <c r="S417" s="1"/>
       <c r="T417" s="1"/>
       <c r="U417" s="1"/>
       <c r="V417" s="1"/>
       <c r="W417" s="1"/>
     </row>
     <row r="418" spans="1:23">
       <c r="A418" s="3">
         <v>416</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C418" s="3" t="s">
         <v>836</v>
       </c>
       <c r="D418" s="3" t="s">
         <v>837</v>
       </c>
       <c r="E418" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F418" s="3">
         <v>0</v>
       </c>
       <c r="G418" s="3"/>
       <c r="H418" s="4">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="I418" s="4">
         <v>0</v>
       </c>
       <c r="J418" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K418" s="1"/>
       <c r="L418" s="1"/>
       <c r="M418" s="1"/>
       <c r="N418" s="1"/>
       <c r="O418" s="1"/>
       <c r="P418" s="1"/>
       <c r="Q418" s="1"/>
       <c r="R418" s="1"/>
       <c r="S418" s="1"/>
       <c r="T418" s="1"/>
       <c r="U418" s="1"/>
       <c r="V418" s="1"/>
       <c r="W418" s="1"/>
     </row>
     <row r="419" spans="1:23">
       <c r="A419" s="3">
         <v>417</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C419" s="3" t="s">
         <v>838</v>
       </c>
       <c r="D419" s="3" t="s">
         <v>839</v>
       </c>
       <c r="E419" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F419" s="3">
         <v>0</v>
       </c>
       <c r="G419" s="3"/>
       <c r="H419" s="4">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="I419" s="4">
         <v>0</v>
       </c>
       <c r="J419" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K419" s="1"/>
       <c r="L419" s="1"/>
       <c r="M419" s="1"/>
       <c r="N419" s="1"/>
       <c r="O419" s="1"/>
       <c r="P419" s="1"/>
       <c r="Q419" s="1"/>
       <c r="R419" s="1"/>
       <c r="S419" s="1"/>
       <c r="T419" s="1"/>
       <c r="U419" s="1"/>
       <c r="V419" s="1"/>
       <c r="W419" s="1"/>
     </row>
     <row r="420" spans="1:23">
       <c r="A420" s="3">
         <v>418</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C420" s="3" t="s">
         <v>840</v>
       </c>
       <c r="D420" s="3" t="s">
         <v>841</v>
       </c>
       <c r="E420" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F420" s="3">
         <v>0</v>
       </c>
       <c r="G420" s="3"/>
       <c r="H420" s="4">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="I420" s="4">
         <v>0</v>
       </c>
       <c r="J420" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K420" s="1"/>
       <c r="L420" s="1"/>
       <c r="M420" s="1"/>
       <c r="N420" s="1"/>
       <c r="O420" s="1"/>
       <c r="P420" s="1"/>
       <c r="Q420" s="1"/>
       <c r="R420" s="1"/>
       <c r="S420" s="1"/>
       <c r="T420" s="1"/>
       <c r="U420" s="1"/>
       <c r="V420" s="1"/>
       <c r="W420" s="1"/>
     </row>
     <row r="421" spans="1:23">
       <c r="A421" s="3">
         <v>419</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C421" s="3" t="s">
         <v>842</v>
       </c>
       <c r="D421" s="3" t="s">
         <v>843</v>
       </c>
       <c r="E421" s="3" t="s">
-        <v>138</v>
+        <v>14</v>
       </c>
       <c r="F421" s="3">
-        <v>0</v>
+        <v>650</v>
       </c>
       <c r="G421" s="3"/>
       <c r="H421" s="4">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="I421" s="4">
         <v>0</v>
       </c>
       <c r="J421" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K421" s="1"/>
       <c r="L421" s="1"/>
       <c r="M421" s="1"/>
       <c r="N421" s="1"/>
       <c r="O421" s="1"/>
       <c r="P421" s="1"/>
       <c r="Q421" s="1"/>
       <c r="R421" s="1"/>
       <c r="S421" s="1"/>
       <c r="T421" s="1"/>
       <c r="U421" s="1"/>
       <c r="V421" s="1"/>
       <c r="W421" s="1"/>
     </row>
     <row r="422" spans="1:23">
       <c r="A422" s="3">
         <v>420</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C422" s="3" t="s">
         <v>844</v>
       </c>
       <c r="D422" s="3" t="s">
         <v>845</v>
       </c>
       <c r="E422" s="3" t="s">
-        <v>14</v>
+        <v>138</v>
       </c>
       <c r="F422" s="3">
-        <v>650</v>
+        <v>0</v>
       </c>
       <c r="G422" s="3"/>
       <c r="H422" s="4">
-        <v>0.75</v>
+        <v>0.18</v>
       </c>
       <c r="I422" s="4">
         <v>0</v>
       </c>
       <c r="J422" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K422" s="1"/>
       <c r="L422" s="1"/>
       <c r="M422" s="1"/>
       <c r="N422" s="1"/>
       <c r="O422" s="1"/>
       <c r="P422" s="1"/>
       <c r="Q422" s="1"/>
       <c r="R422" s="1"/>
       <c r="S422" s="1"/>
       <c r="T422" s="1"/>
       <c r="U422" s="1"/>
       <c r="V422" s="1"/>
       <c r="W422" s="1"/>
     </row>
     <row r="423" spans="1:23">
       <c r="A423" s="3">
         <v>421</v>
       </c>
       <c r="B423" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C423" s="3" t="s">
         <v>846</v>
       </c>
       <c r="D423" s="3" t="s">
         <v>847</v>
       </c>
       <c r="E423" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F423" s="3">
         <v>0</v>
       </c>
       <c r="G423" s="3"/>
       <c r="H423" s="4">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="I423" s="4">
         <v>0</v>
       </c>
       <c r="J423" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K423" s="1"/>
       <c r="L423" s="1"/>
       <c r="M423" s="1"/>
       <c r="N423" s="1"/>
       <c r="O423" s="1"/>
       <c r="P423" s="1"/>
       <c r="Q423" s="1"/>
       <c r="R423" s="1"/>
       <c r="S423" s="1"/>
       <c r="T423" s="1"/>
       <c r="U423" s="1"/>
       <c r="V423" s="1"/>
       <c r="W423" s="1"/>
     </row>
     <row r="424" spans="1:23">
       <c r="A424" s="3">
         <v>422</v>
       </c>
       <c r="B424" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C424" s="3" t="s">
         <v>848</v>
       </c>
       <c r="D424" s="3" t="s">
         <v>849</v>
       </c>
       <c r="E424" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F424" s="3">
         <v>0</v>
       </c>
       <c r="G424" s="3"/>
       <c r="H424" s="4">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="I424" s="4">
         <v>0</v>
       </c>
       <c r="J424" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K424" s="1"/>
       <c r="L424" s="1"/>
       <c r="M424" s="1"/>
       <c r="N424" s="1"/>
       <c r="O424" s="1"/>
       <c r="P424" s="1"/>
       <c r="Q424" s="1"/>
       <c r="R424" s="1"/>
       <c r="S424" s="1"/>
       <c r="T424" s="1"/>
       <c r="U424" s="1"/>
       <c r="V424" s="1"/>
       <c r="W424" s="1"/>
     </row>
     <row r="425" spans="1:23">
       <c r="A425" s="3">
         <v>423</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C425" s="3" t="s">
         <v>850</v>
       </c>
       <c r="D425" s="3" t="s">
         <v>851</v>
       </c>
       <c r="E425" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F425" s="3">
         <v>0</v>
       </c>
       <c r="G425" s="3"/>
       <c r="H425" s="4">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="I425" s="4">
         <v>0</v>
       </c>
       <c r="J425" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K425" s="1"/>
       <c r="L425" s="1"/>
       <c r="M425" s="1"/>
       <c r="N425" s="1"/>
       <c r="O425" s="1"/>
       <c r="P425" s="1"/>
       <c r="Q425" s="1"/>
       <c r="R425" s="1"/>
       <c r="S425" s="1"/>
       <c r="T425" s="1"/>
       <c r="U425" s="1"/>
       <c r="V425" s="1"/>
       <c r="W425" s="1"/>
     </row>
     <row r="426" spans="1:23">
       <c r="A426" s="3">
         <v>424</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C426" s="3" t="s">
         <v>852</v>
       </c>
       <c r="D426" s="3" t="s">
         <v>853</v>
       </c>
       <c r="E426" s="3" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="F426" s="3">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G426" s="3"/>
+        <v>4444</v>
+      </c>
+      <c r="G426" s="3">
+        <v>1</v>
+      </c>
       <c r="H426" s="4">
-        <v>0.4</v>
+        <v>13.12</v>
       </c>
       <c r="I426" s="4">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="J426" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K426" s="1"/>
       <c r="L426" s="1"/>
       <c r="M426" s="1"/>
       <c r="N426" s="1"/>
       <c r="O426" s="1"/>
       <c r="P426" s="1"/>
       <c r="Q426" s="1"/>
       <c r="R426" s="1"/>
       <c r="S426" s="1"/>
       <c r="T426" s="1"/>
       <c r="U426" s="1"/>
       <c r="V426" s="1"/>
       <c r="W426" s="1"/>
     </row>
     <row r="427" spans="1:23">
       <c r="A427" s="3">
         <v>425</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C427" s="3" t="s">
         <v>854</v>
       </c>
       <c r="D427" s="3" t="s">
         <v>855</v>
       </c>
       <c r="E427" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F427" s="3">
-        <v>4444</v>
-[...3 lines deleted...]
-      </c>
+        <v>3543</v>
+      </c>
+      <c r="G427" s="3"/>
       <c r="H427" s="4">
-        <v>13.12</v>
+        <v>6.5</v>
       </c>
       <c r="I427" s="4">
-        <v>0.24</v>
+        <v>0</v>
       </c>
       <c r="J427" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K427" s="1"/>
       <c r="L427" s="1"/>
       <c r="M427" s="1"/>
       <c r="N427" s="1"/>
       <c r="O427" s="1"/>
       <c r="P427" s="1"/>
       <c r="Q427" s="1"/>
       <c r="R427" s="1"/>
       <c r="S427" s="1"/>
       <c r="T427" s="1"/>
       <c r="U427" s="1"/>
       <c r="V427" s="1"/>
       <c r="W427" s="1"/>
     </row>
     <row r="428" spans="1:23">
       <c r="A428" s="3">
         <v>426</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C428" s="3" t="s">
         <v>856</v>
       </c>
       <c r="D428" s="3" t="s">
         <v>857</v>
       </c>
       <c r="E428" s="3" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="F428" s="3">
-        <v>3543</v>
+        <v>0</v>
       </c>
       <c r="G428" s="3"/>
       <c r="H428" s="4">
-        <v>6.5</v>
+        <v>0.16</v>
       </c>
       <c r="I428" s="4">
         <v>0</v>
       </c>
       <c r="J428" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K428" s="1"/>
       <c r="L428" s="1"/>
       <c r="M428" s="1"/>
       <c r="N428" s="1"/>
       <c r="O428" s="1"/>
       <c r="P428" s="1"/>
       <c r="Q428" s="1"/>
       <c r="R428" s="1"/>
       <c r="S428" s="1"/>
       <c r="T428" s="1"/>
       <c r="U428" s="1"/>
       <c r="V428" s="1"/>
       <c r="W428" s="1"/>
     </row>
     <row r="429" spans="1:23">
       <c r="A429" s="3">
         <v>427</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C429" s="3" t="s">
         <v>858</v>
       </c>
       <c r="D429" s="3" t="s">
         <v>859</v>
       </c>
       <c r="E429" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F429" s="3">
         <v>0</v>
       </c>
       <c r="G429" s="3"/>
       <c r="H429" s="4">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="I429" s="4">
         <v>0</v>
       </c>
       <c r="J429" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K429" s="1"/>
       <c r="L429" s="1"/>
       <c r="M429" s="1"/>
       <c r="N429" s="1"/>
       <c r="O429" s="1"/>
       <c r="P429" s="1"/>
       <c r="Q429" s="1"/>
       <c r="R429" s="1"/>
       <c r="S429" s="1"/>
       <c r="T429" s="1"/>
       <c r="U429" s="1"/>
       <c r="V429" s="1"/>
       <c r="W429" s="1"/>
     </row>
     <row r="430" spans="1:23">
       <c r="A430" s="3">
         <v>428</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C430" s="3" t="s">
         <v>860</v>
       </c>
       <c r="D430" s="3" t="s">
         <v>861</v>
       </c>
       <c r="E430" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F430" s="3">
         <v>0</v>
       </c>
       <c r="G430" s="3"/>
       <c r="H430" s="4">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="I430" s="4">
         <v>0</v>
       </c>
       <c r="J430" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K430" s="1"/>
       <c r="L430" s="1"/>
       <c r="M430" s="1"/>
       <c r="N430" s="1"/>
       <c r="O430" s="1"/>
       <c r="P430" s="1"/>
       <c r="Q430" s="1"/>
       <c r="R430" s="1"/>
       <c r="S430" s="1"/>
       <c r="T430" s="1"/>
       <c r="U430" s="1"/>
       <c r="V430" s="1"/>
       <c r="W430" s="1"/>
     </row>
     <row r="431" spans="1:23">
       <c r="A431" s="3">
         <v>429</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C431" s="3" t="s">
         <v>862</v>
       </c>
       <c r="D431" s="3" t="s">
         <v>863</v>
       </c>
       <c r="E431" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F431" s="3">
         <v>0</v>
       </c>
       <c r="G431" s="3"/>
       <c r="H431" s="4">
-        <v>0.4</v>
+        <v>0.24</v>
       </c>
       <c r="I431" s="4">
         <v>0</v>
       </c>
       <c r="J431" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K431" s="1"/>
       <c r="L431" s="1"/>
       <c r="M431" s="1"/>
       <c r="N431" s="1"/>
       <c r="O431" s="1"/>
       <c r="P431" s="1"/>
       <c r="Q431" s="1"/>
       <c r="R431" s="1"/>
       <c r="S431" s="1"/>
       <c r="T431" s="1"/>
       <c r="U431" s="1"/>
       <c r="V431" s="1"/>
       <c r="W431" s="1"/>
     </row>
     <row r="432" spans="1:23">
       <c r="A432" s="3">
         <v>430</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C432" s="3" t="s">
         <v>864</v>
       </c>
       <c r="D432" s="3" t="s">
         <v>865</v>
       </c>
       <c r="E432" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F432" s="3">
         <v>0</v>
       </c>
       <c r="G432" s="3"/>
       <c r="H432" s="4">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="I432" s="4">
         <v>0</v>
       </c>
       <c r="J432" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K432" s="1"/>
       <c r="L432" s="1"/>
       <c r="M432" s="1"/>
       <c r="N432" s="1"/>
       <c r="O432" s="1"/>
       <c r="P432" s="1"/>
       <c r="Q432" s="1"/>
       <c r="R432" s="1"/>
       <c r="S432" s="1"/>
       <c r="T432" s="1"/>
       <c r="U432" s="1"/>
       <c r="V432" s="1"/>
       <c r="W432" s="1"/>
     </row>
     <row r="433" spans="1:23">
       <c r="A433" s="3">
         <v>431</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C433" s="3" t="s">
         <v>866</v>
       </c>
       <c r="D433" s="3" t="s">
         <v>867</v>
       </c>
       <c r="E433" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F433" s="3">
         <v>0</v>
       </c>
       <c r="G433" s="3"/>
       <c r="H433" s="4">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="I433" s="4">
         <v>0</v>
       </c>
       <c r="J433" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K433" s="1"/>
       <c r="L433" s="1"/>
       <c r="M433" s="1"/>
       <c r="N433" s="1"/>
       <c r="O433" s="1"/>
       <c r="P433" s="1"/>
       <c r="Q433" s="1"/>
       <c r="R433" s="1"/>
       <c r="S433" s="1"/>
       <c r="T433" s="1"/>
       <c r="U433" s="1"/>
       <c r="V433" s="1"/>
       <c r="W433" s="1"/>
     </row>
     <row r="434" spans="1:23">
       <c r="A434" s="3">
         <v>432</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C434" s="3" t="s">
         <v>868</v>
       </c>
       <c r="D434" s="3" t="s">
         <v>869</v>
       </c>
       <c r="E434" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F434" s="3">
         <v>0</v>
       </c>
       <c r="G434" s="3"/>
       <c r="H434" s="4">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="I434" s="4">
         <v>0</v>
       </c>
       <c r="J434" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K434" s="1"/>
       <c r="L434" s="1"/>
       <c r="M434" s="1"/>
       <c r="N434" s="1"/>
       <c r="O434" s="1"/>
       <c r="P434" s="1"/>
       <c r="Q434" s="1"/>
       <c r="R434" s="1"/>
       <c r="S434" s="1"/>
       <c r="T434" s="1"/>
       <c r="U434" s="1"/>
       <c r="V434" s="1"/>
       <c r="W434" s="1"/>
     </row>
     <row r="435" spans="1:23">
       <c r="A435" s="3">
         <v>433</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C435" s="3" t="s">
         <v>870</v>
       </c>
       <c r="D435" s="3" t="s">
         <v>871</v>
       </c>
       <c r="E435" s="3" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="F435" s="3">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G435" s="3"/>
+        <v>2890</v>
+      </c>
+      <c r="G435" s="3">
+        <v>2</v>
+      </c>
       <c r="H435" s="4">
-        <v>0.16</v>
+        <v>8.38</v>
       </c>
       <c r="I435" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="J435" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K435" s="1"/>
       <c r="L435" s="1"/>
       <c r="M435" s="1"/>
       <c r="N435" s="1"/>
       <c r="O435" s="1"/>
       <c r="P435" s="1"/>
       <c r="Q435" s="1"/>
       <c r="R435" s="1"/>
       <c r="S435" s="1"/>
       <c r="T435" s="1"/>
       <c r="U435" s="1"/>
       <c r="V435" s="1"/>
       <c r="W435" s="1"/>
     </row>
     <row r="436" spans="1:23">
       <c r="A436" s="3">
         <v>434</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C436" s="3" t="s">
         <v>872</v>
       </c>
       <c r="D436" s="3" t="s">
         <v>873</v>
       </c>
       <c r="E436" s="3" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="F436" s="3">
-        <v>2890</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="G436" s="3"/>
       <c r="H436" s="4">
-        <v>8.38</v>
+        <v>0.21</v>
       </c>
       <c r="I436" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="J436" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K436" s="1"/>
       <c r="L436" s="1"/>
       <c r="M436" s="1"/>
       <c r="N436" s="1"/>
       <c r="O436" s="1"/>
       <c r="P436" s="1"/>
       <c r="Q436" s="1"/>
       <c r="R436" s="1"/>
       <c r="S436" s="1"/>
       <c r="T436" s="1"/>
       <c r="U436" s="1"/>
       <c r="V436" s="1"/>
       <c r="W436" s="1"/>
     </row>
     <row r="437" spans="1:23">
       <c r="A437" s="3">
         <v>435</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C437" s="3" t="s">
         <v>874</v>
       </c>
       <c r="D437" s="3" t="s">
         <v>875</v>
       </c>
       <c r="E437" s="3" t="s">
-        <v>138</v>
+        <v>94</v>
       </c>
       <c r="F437" s="3">
-        <v>0</v>
+        <v>1561</v>
       </c>
       <c r="G437" s="3"/>
       <c r="H437" s="4">
-        <v>0.21</v>
+        <v>6.6</v>
       </c>
       <c r="I437" s="4">
         <v>0</v>
       </c>
       <c r="J437" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K437" s="1"/>
       <c r="L437" s="1"/>
       <c r="M437" s="1"/>
       <c r="N437" s="1"/>
       <c r="O437" s="1"/>
       <c r="P437" s="1"/>
       <c r="Q437" s="1"/>
       <c r="R437" s="1"/>
       <c r="S437" s="1"/>
       <c r="T437" s="1"/>
       <c r="U437" s="1"/>
       <c r="V437" s="1"/>
       <c r="W437" s="1"/>
     </row>
     <row r="438" spans="1:23">
       <c r="A438" s="3">
         <v>436</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C438" s="3" t="s">
         <v>876</v>
       </c>
       <c r="D438" s="3" t="s">
         <v>877</v>
       </c>
       <c r="E438" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F438" s="3">
-        <v>1561</v>
-[...1 lines deleted...]
-      <c r="G438" s="3"/>
+        <v>1606</v>
+      </c>
+      <c r="G438" s="3">
+        <v>7</v>
+      </c>
       <c r="H438" s="4">
-        <v>6.6</v>
+        <v>5.18</v>
       </c>
       <c r="I438" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="J438" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K438" s="1"/>
       <c r="L438" s="1"/>
       <c r="M438" s="1"/>
       <c r="N438" s="1"/>
       <c r="O438" s="1"/>
       <c r="P438" s="1"/>
       <c r="Q438" s="1"/>
       <c r="R438" s="1"/>
       <c r="S438" s="1"/>
       <c r="T438" s="1"/>
       <c r="U438" s="1"/>
       <c r="V438" s="1"/>
       <c r="W438" s="1"/>
     </row>
     <row r="439" spans="1:23">
       <c r="A439" s="3">
         <v>437</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C439" s="3" t="s">
         <v>878</v>
       </c>
       <c r="D439" s="3" t="s">
         <v>879</v>
       </c>
       <c r="E439" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F439" s="3">
-        <v>1606</v>
+        <v>948</v>
       </c>
       <c r="G439" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H439" s="4">
-        <v>5.18</v>
+        <v>4.37</v>
       </c>
       <c r="I439" s="4">
-        <v>0.63</v>
+        <v>0.29</v>
       </c>
       <c r="J439" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K439" s="1"/>
       <c r="L439" s="1"/>
       <c r="M439" s="1"/>
       <c r="N439" s="1"/>
       <c r="O439" s="1"/>
       <c r="P439" s="1"/>
       <c r="Q439" s="1"/>
       <c r="R439" s="1"/>
       <c r="S439" s="1"/>
       <c r="T439" s="1"/>
       <c r="U439" s="1"/>
       <c r="V439" s="1"/>
       <c r="W439" s="1"/>
     </row>
     <row r="440" spans="1:23">
       <c r="A440" s="3">
         <v>438</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C440" s="3" t="s">
         <v>880</v>
       </c>
       <c r="D440" s="3" t="s">
         <v>881</v>
       </c>
       <c r="E440" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F440" s="3">
-        <v>948</v>
+        <v>2931</v>
       </c>
       <c r="G440" s="3">
         <v>1</v>
       </c>
       <c r="H440" s="4">
-        <v>4.37</v>
+        <v>8.45</v>
       </c>
       <c r="I440" s="4">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="J440" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K440" s="1"/>
       <c r="L440" s="1"/>
       <c r="M440" s="1"/>
       <c r="N440" s="1"/>
       <c r="O440" s="1"/>
       <c r="P440" s="1"/>
       <c r="Q440" s="1"/>
       <c r="R440" s="1"/>
       <c r="S440" s="1"/>
       <c r="T440" s="1"/>
       <c r="U440" s="1"/>
       <c r="V440" s="1"/>
       <c r="W440" s="1"/>
     </row>
     <row r="441" spans="1:23">
       <c r="A441" s="3">
         <v>439</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C441" s="3" t="s">
         <v>882</v>
       </c>
       <c r="D441" s="3" t="s">
         <v>883</v>
       </c>
       <c r="E441" s="3" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="F441" s="3">
-        <v>2931</v>
+        <v>2070</v>
       </c>
       <c r="G441" s="3">
         <v>1</v>
       </c>
       <c r="H441" s="4">
-        <v>8.45</v>
+        <v>10.47</v>
       </c>
       <c r="I441" s="4">
-        <v>0.36</v>
+        <v>0.08</v>
       </c>
       <c r="J441" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K441" s="1"/>
       <c r="L441" s="1"/>
       <c r="M441" s="1"/>
       <c r="N441" s="1"/>
       <c r="O441" s="1"/>
       <c r="P441" s="1"/>
       <c r="Q441" s="1"/>
       <c r="R441" s="1"/>
       <c r="S441" s="1"/>
       <c r="T441" s="1"/>
       <c r="U441" s="1"/>
       <c r="V441" s="1"/>
       <c r="W441" s="1"/>
     </row>
     <row r="442" spans="1:23">
       <c r="A442" s="3">
         <v>440</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C442" s="3" t="s">
         <v>884</v>
       </c>
       <c r="D442" s="3" t="s">
         <v>885</v>
       </c>
       <c r="E442" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F442" s="3">
-        <v>2070</v>
+        <v>567</v>
       </c>
       <c r="G442" s="3">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H442" s="4">
-        <v>10.47</v>
+        <v>4.14</v>
       </c>
       <c r="I442" s="4">
-        <v>0.08</v>
+        <v>2.1</v>
       </c>
       <c r="J442" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K442" s="1"/>
       <c r="L442" s="1"/>
       <c r="M442" s="1"/>
       <c r="N442" s="1"/>
       <c r="O442" s="1"/>
       <c r="P442" s="1"/>
       <c r="Q442" s="1"/>
       <c r="R442" s="1"/>
       <c r="S442" s="1"/>
       <c r="T442" s="1"/>
       <c r="U442" s="1"/>
       <c r="V442" s="1"/>
       <c r="W442" s="1"/>
     </row>
     <row r="443" spans="1:23">
       <c r="A443" s="3">
         <v>441</v>
       </c>
       <c r="B443" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C443" s="3" t="s">
         <v>886</v>
       </c>
       <c r="D443" s="3" t="s">
         <v>887</v>
       </c>
       <c r="E443" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F443" s="3">
-        <v>567</v>
+        <v>1663</v>
       </c>
       <c r="G443" s="3">
         <v>7</v>
       </c>
       <c r="H443" s="4">
-        <v>4.14</v>
+        <v>13</v>
       </c>
       <c r="I443" s="4">
-        <v>2.1</v>
+        <v>1.87</v>
       </c>
       <c r="J443" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K443" s="1"/>
       <c r="L443" s="1"/>
       <c r="M443" s="1"/>
       <c r="N443" s="1"/>
       <c r="O443" s="1"/>
       <c r="P443" s="1"/>
       <c r="Q443" s="1"/>
       <c r="R443" s="1"/>
       <c r="S443" s="1"/>
       <c r="T443" s="1"/>
       <c r="U443" s="1"/>
       <c r="V443" s="1"/>
       <c r="W443" s="1"/>
     </row>
     <row r="444" spans="1:23">
       <c r="A444" s="3">
         <v>442</v>
       </c>
       <c r="B444" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C444" s="3" t="s">
         <v>888</v>
       </c>
       <c r="D444" s="3" t="s">
         <v>889</v>
       </c>
       <c r="E444" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F444" s="3">
-        <v>1663</v>
+        <v>279</v>
       </c>
       <c r="G444" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H444" s="4">
-        <v>13</v>
+        <v>3.25</v>
       </c>
       <c r="I444" s="4">
-        <v>1.87</v>
+        <v>0.91</v>
       </c>
       <c r="J444" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K444" s="1"/>
       <c r="L444" s="1"/>
       <c r="M444" s="1"/>
       <c r="N444" s="1"/>
       <c r="O444" s="1"/>
       <c r="P444" s="1"/>
       <c r="Q444" s="1"/>
       <c r="R444" s="1"/>
       <c r="S444" s="1"/>
       <c r="T444" s="1"/>
       <c r="U444" s="1"/>
       <c r="V444" s="1"/>
       <c r="W444" s="1"/>
     </row>
     <row r="445" spans="1:23">
       <c r="A445" s="3">
         <v>443</v>
       </c>
       <c r="B445" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C445" s="3" t="s">
         <v>890</v>
       </c>
       <c r="D445" s="3" t="s">
         <v>891</v>
       </c>
       <c r="E445" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F445" s="3">
-        <v>279</v>
+        <v>2997</v>
       </c>
       <c r="G445" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H445" s="4">
-        <v>3.25</v>
+        <v>9.05</v>
       </c>
       <c r="I445" s="4">
-        <v>0.91</v>
+        <v>0.43</v>
       </c>
       <c r="J445" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K445" s="1"/>
       <c r="L445" s="1"/>
       <c r="M445" s="1"/>
       <c r="N445" s="1"/>
       <c r="O445" s="1"/>
       <c r="P445" s="1"/>
       <c r="Q445" s="1"/>
       <c r="R445" s="1"/>
       <c r="S445" s="1"/>
       <c r="T445" s="1"/>
       <c r="U445" s="1"/>
       <c r="V445" s="1"/>
       <c r="W445" s="1"/>
     </row>
     <row r="446" spans="1:23">
       <c r="A446" s="3">
         <v>444</v>
       </c>
       <c r="B446" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C446" s="3" t="s">
         <v>892</v>
       </c>
       <c r="D446" s="3" t="s">
         <v>893</v>
       </c>
       <c r="E446" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F446" s="3">
-        <v>2997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2110</v>
+      </c>
+      <c r="G446" s="3"/>
       <c r="H446" s="4">
-        <v>9.05</v>
+        <v>1.35</v>
       </c>
       <c r="I446" s="4">
-        <v>0.43</v>
+        <v>0</v>
       </c>
       <c r="J446" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K446" s="1"/>
       <c r="L446" s="1"/>
       <c r="M446" s="1"/>
       <c r="N446" s="1"/>
       <c r="O446" s="1"/>
       <c r="P446" s="1"/>
       <c r="Q446" s="1"/>
       <c r="R446" s="1"/>
       <c r="S446" s="1"/>
       <c r="T446" s="1"/>
       <c r="U446" s="1"/>
       <c r="V446" s="1"/>
       <c r="W446" s="1"/>
     </row>
     <row r="447" spans="1:23">
       <c r="A447" s="3">
         <v>445</v>
       </c>
       <c r="B447" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C447" s="3" t="s">
         <v>894</v>
       </c>
       <c r="D447" s="3" t="s">
         <v>895</v>
       </c>
       <c r="E447" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F447" s="3">
-        <v>2110</v>
+        <v>1368</v>
       </c>
       <c r="G447" s="3"/>
       <c r="H447" s="4">
-        <v>1.35</v>
+        <v>0.88</v>
       </c>
       <c r="I447" s="4">
         <v>0</v>
       </c>
       <c r="J447" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K447" s="1"/>
       <c r="L447" s="1"/>
       <c r="M447" s="1"/>
       <c r="N447" s="1"/>
       <c r="O447" s="1"/>
       <c r="P447" s="1"/>
       <c r="Q447" s="1"/>
       <c r="R447" s="1"/>
       <c r="S447" s="1"/>
       <c r="T447" s="1"/>
       <c r="U447" s="1"/>
       <c r="V447" s="1"/>
       <c r="W447" s="1"/>
     </row>
     <row r="448" spans="1:23">
       <c r="A448" s="3">
         <v>446</v>
       </c>
       <c r="B448" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C448" s="3" t="s">
         <v>896</v>
       </c>
       <c r="D448" s="3" t="s">
         <v>897</v>
       </c>
       <c r="E448" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F448" s="3">
-        <v>1368</v>
+        <v>1241</v>
       </c>
       <c r="G448" s="3"/>
       <c r="H448" s="4">
-        <v>0.88</v>
+        <v>1</v>
       </c>
       <c r="I448" s="4">
         <v>0</v>
       </c>
       <c r="J448" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K448" s="1"/>
       <c r="L448" s="1"/>
       <c r="M448" s="1"/>
       <c r="N448" s="1"/>
       <c r="O448" s="1"/>
       <c r="P448" s="1"/>
       <c r="Q448" s="1"/>
       <c r="R448" s="1"/>
       <c r="S448" s="1"/>
       <c r="T448" s="1"/>
       <c r="U448" s="1"/>
       <c r="V448" s="1"/>
       <c r="W448" s="1"/>
     </row>
     <row r="449" spans="1:23">
       <c r="A449" s="3">
         <v>447</v>
       </c>
       <c r="B449" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C449" s="3" t="s">
         <v>898</v>
       </c>
       <c r="D449" s="3" t="s">
         <v>899</v>
       </c>
       <c r="E449" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F449" s="3">
-        <v>1241</v>
+        <v>711</v>
       </c>
       <c r="G449" s="3"/>
       <c r="H449" s="4">
-        <v>1</v>
+        <v>0.6</v>
       </c>
       <c r="I449" s="4">
         <v>0</v>
       </c>
       <c r="J449" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K449" s="1"/>
       <c r="L449" s="1"/>
       <c r="M449" s="1"/>
       <c r="N449" s="1"/>
       <c r="O449" s="1"/>
       <c r="P449" s="1"/>
       <c r="Q449" s="1"/>
       <c r="R449" s="1"/>
       <c r="S449" s="1"/>
       <c r="T449" s="1"/>
       <c r="U449" s="1"/>
       <c r="V449" s="1"/>
       <c r="W449" s="1"/>
     </row>
     <row r="450" spans="1:23">
       <c r="A450" s="3">
         <v>448</v>
       </c>
       <c r="B450" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C450" s="3" t="s">
         <v>900</v>
       </c>
       <c r="D450" s="3" t="s">
         <v>901</v>
       </c>
       <c r="E450" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F450" s="3">
-        <v>711</v>
+        <v>1066</v>
       </c>
       <c r="G450" s="3"/>
       <c r="H450" s="4">
-        <v>0.6</v>
+        <v>0.69</v>
       </c>
       <c r="I450" s="4">
         <v>0</v>
       </c>
       <c r="J450" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K450" s="1"/>
       <c r="L450" s="1"/>
       <c r="M450" s="1"/>
       <c r="N450" s="1"/>
       <c r="O450" s="1"/>
       <c r="P450" s="1"/>
       <c r="Q450" s="1"/>
       <c r="R450" s="1"/>
       <c r="S450" s="1"/>
       <c r="T450" s="1"/>
       <c r="U450" s="1"/>
       <c r="V450" s="1"/>
       <c r="W450" s="1"/>
     </row>
     <row r="451" spans="1:23">
       <c r="A451" s="3">
         <v>449</v>
       </c>
       <c r="B451" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C451" s="3" t="s">
         <v>902</v>
       </c>
       <c r="D451" s="3" t="s">
         <v>903</v>
       </c>
       <c r="E451" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F451" s="3">
-        <v>1066</v>
+        <v>2525</v>
       </c>
       <c r="G451" s="3"/>
       <c r="H451" s="4">
-        <v>0.69</v>
+        <v>1.99</v>
       </c>
       <c r="I451" s="4">
         <v>0</v>
       </c>
       <c r="J451" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K451" s="1"/>
       <c r="L451" s="1"/>
       <c r="M451" s="1"/>
       <c r="N451" s="1"/>
       <c r="O451" s="1"/>
       <c r="P451" s="1"/>
       <c r="Q451" s="1"/>
       <c r="R451" s="1"/>
       <c r="S451" s="1"/>
       <c r="T451" s="1"/>
       <c r="U451" s="1"/>
       <c r="V451" s="1"/>
       <c r="W451" s="1"/>
     </row>
     <row r="452" spans="1:23">
       <c r="A452" s="3">
         <v>450</v>
       </c>
       <c r="B452" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C452" s="3" t="s">
         <v>904</v>
       </c>
       <c r="D452" s="3" t="s">
         <v>905</v>
       </c>
       <c r="E452" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F452" s="3">
-        <v>2525</v>
-[...1 lines deleted...]
-      <c r="G452" s="3"/>
+        <v>1306</v>
+      </c>
+      <c r="G452" s="3">
+        <v>1</v>
+      </c>
       <c r="H452" s="4">
-        <v>1.99</v>
+        <v>0.87</v>
       </c>
       <c r="I452" s="4">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="J452" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K452" s="1"/>
       <c r="L452" s="1"/>
       <c r="M452" s="1"/>
       <c r="N452" s="1"/>
       <c r="O452" s="1"/>
       <c r="P452" s="1"/>
       <c r="Q452" s="1"/>
       <c r="R452" s="1"/>
       <c r="S452" s="1"/>
       <c r="T452" s="1"/>
       <c r="U452" s="1"/>
       <c r="V452" s="1"/>
       <c r="W452" s="1"/>
     </row>
     <row r="453" spans="1:23">
       <c r="A453" s="3">
         <v>451</v>
       </c>
       <c r="B453" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C453" s="3" t="s">
         <v>906</v>
       </c>
       <c r="D453" s="3" t="s">
         <v>907</v>
       </c>
       <c r="E453" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F453" s="3">
-        <v>1306</v>
+        <v>1390</v>
       </c>
       <c r="G453" s="3">
         <v>1</v>
       </c>
       <c r="H453" s="4">
-        <v>0.87</v>
+        <v>0.98</v>
       </c>
       <c r="I453" s="4">
-        <v>0.53</v>
+        <v>0.09</v>
       </c>
       <c r="J453" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K453" s="1"/>
       <c r="L453" s="1"/>
       <c r="M453" s="1"/>
       <c r="N453" s="1"/>
       <c r="O453" s="1"/>
       <c r="P453" s="1"/>
       <c r="Q453" s="1"/>
       <c r="R453" s="1"/>
       <c r="S453" s="1"/>
       <c r="T453" s="1"/>
       <c r="U453" s="1"/>
       <c r="V453" s="1"/>
       <c r="W453" s="1"/>
     </row>
     <row r="454" spans="1:23">
       <c r="A454" s="3">
         <v>452</v>
       </c>
       <c r="B454" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C454" s="3" t="s">
         <v>908</v>
       </c>
       <c r="D454" s="3" t="s">
         <v>909</v>
       </c>
       <c r="E454" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F454" s="3">
-        <v>1390</v>
+        <v>1417</v>
       </c>
       <c r="G454" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H454" s="4">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="I454" s="4">
-        <v>0.09</v>
+        <v>1.07</v>
       </c>
       <c r="J454" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K454" s="1"/>
       <c r="L454" s="1"/>
       <c r="M454" s="1"/>
       <c r="N454" s="1"/>
       <c r="O454" s="1"/>
       <c r="P454" s="1"/>
       <c r="Q454" s="1"/>
       <c r="R454" s="1"/>
       <c r="S454" s="1"/>
       <c r="T454" s="1"/>
       <c r="U454" s="1"/>
       <c r="V454" s="1"/>
       <c r="W454" s="1"/>
     </row>
     <row r="455" spans="1:23">
       <c r="A455" s="3">
         <v>453</v>
       </c>
       <c r="B455" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C455" s="3" t="s">
         <v>910</v>
       </c>
       <c r="D455" s="3" t="s">
         <v>911</v>
       </c>
       <c r="E455" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F455" s="3">
-        <v>1417</v>
-[...3 lines deleted...]
-      </c>
+        <v>1333</v>
+      </c>
+      <c r="G455" s="3"/>
       <c r="H455" s="4">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="I455" s="4">
-        <v>1.07</v>
+        <v>0</v>
       </c>
       <c r="J455" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K455" s="1"/>
       <c r="L455" s="1"/>
       <c r="M455" s="1"/>
       <c r="N455" s="1"/>
       <c r="O455" s="1"/>
       <c r="P455" s="1"/>
       <c r="Q455" s="1"/>
       <c r="R455" s="1"/>
       <c r="S455" s="1"/>
       <c r="T455" s="1"/>
       <c r="U455" s="1"/>
       <c r="V455" s="1"/>
       <c r="W455" s="1"/>
     </row>
     <row r="456" spans="1:23">
       <c r="A456" s="3">
         <v>454</v>
       </c>
       <c r="B456" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C456" s="3" t="s">
         <v>912</v>
       </c>
       <c r="D456" s="3" t="s">
         <v>913</v>
       </c>
       <c r="E456" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F456" s="3">
-        <v>1333</v>
+        <v>1900</v>
       </c>
       <c r="G456" s="3"/>
       <c r="H456" s="4">
-        <v>0.96</v>
+        <v>1.3</v>
       </c>
       <c r="I456" s="4">
         <v>0</v>
       </c>
       <c r="J456" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K456" s="1"/>
       <c r="L456" s="1"/>
       <c r="M456" s="1"/>
       <c r="N456" s="1"/>
       <c r="O456" s="1"/>
       <c r="P456" s="1"/>
       <c r="Q456" s="1"/>
       <c r="R456" s="1"/>
       <c r="S456" s="1"/>
       <c r="T456" s="1"/>
       <c r="U456" s="1"/>
       <c r="V456" s="1"/>
       <c r="W456" s="1"/>
     </row>
     <row r="457" spans="1:23">
       <c r="A457" s="3">
         <v>455</v>
       </c>
       <c r="B457" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C457" s="3" t="s">
         <v>914</v>
       </c>
       <c r="D457" s="3" t="s">
         <v>915</v>
       </c>
       <c r="E457" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F457" s="3">
-        <v>1900</v>
+        <v>1431</v>
       </c>
       <c r="G457" s="3"/>
       <c r="H457" s="4">
-        <v>1.3</v>
+        <v>0.93</v>
       </c>
       <c r="I457" s="4">
         <v>0</v>
       </c>
       <c r="J457" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K457" s="1"/>
       <c r="L457" s="1"/>
       <c r="M457" s="1"/>
       <c r="N457" s="1"/>
       <c r="O457" s="1"/>
       <c r="P457" s="1"/>
       <c r="Q457" s="1"/>
       <c r="R457" s="1"/>
       <c r="S457" s="1"/>
       <c r="T457" s="1"/>
       <c r="U457" s="1"/>
       <c r="V457" s="1"/>
       <c r="W457" s="1"/>
     </row>
     <row r="458" spans="1:23">
       <c r="A458" s="3">
         <v>456</v>
       </c>
       <c r="B458" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C458" s="3" t="s">
         <v>916</v>
       </c>
       <c r="D458" s="3" t="s">
         <v>917</v>
       </c>
       <c r="E458" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F458" s="3">
-        <v>1431</v>
+        <v>679</v>
       </c>
       <c r="G458" s="3"/>
       <c r="H458" s="4">
-        <v>0.93</v>
+        <v>0.44</v>
       </c>
       <c r="I458" s="4">
         <v>0</v>
       </c>
       <c r="J458" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K458" s="1"/>
       <c r="L458" s="1"/>
       <c r="M458" s="1"/>
       <c r="N458" s="1"/>
       <c r="O458" s="1"/>
       <c r="P458" s="1"/>
       <c r="Q458" s="1"/>
       <c r="R458" s="1"/>
       <c r="S458" s="1"/>
       <c r="T458" s="1"/>
       <c r="U458" s="1"/>
       <c r="V458" s="1"/>
       <c r="W458" s="1"/>
     </row>
     <row r="459" spans="1:23">
       <c r="A459" s="3">
         <v>457</v>
       </c>
       <c r="B459" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C459" s="3" t="s">
         <v>918</v>
       </c>
       <c r="D459" s="3" t="s">
         <v>919</v>
       </c>
       <c r="E459" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F459" s="3">
-        <v>679</v>
+        <v>2393</v>
       </c>
       <c r="G459" s="3"/>
       <c r="H459" s="4">
-        <v>0.44</v>
+        <v>1.65</v>
       </c>
       <c r="I459" s="4">
         <v>0</v>
       </c>
       <c r="J459" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K459" s="1"/>
       <c r="L459" s="1"/>
       <c r="M459" s="1"/>
       <c r="N459" s="1"/>
       <c r="O459" s="1"/>
       <c r="P459" s="1"/>
       <c r="Q459" s="1"/>
       <c r="R459" s="1"/>
       <c r="S459" s="1"/>
       <c r="T459" s="1"/>
       <c r="U459" s="1"/>
       <c r="V459" s="1"/>
       <c r="W459" s="1"/>
     </row>
     <row r="460" spans="1:23">
       <c r="A460" s="3">
         <v>458</v>
       </c>
       <c r="B460" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C460" s="3" t="s">
         <v>920</v>
       </c>
       <c r="D460" s="3" t="s">
         <v>921</v>
       </c>
       <c r="E460" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F460" s="3">
-        <v>2393</v>
+        <v>1396</v>
       </c>
       <c r="G460" s="3"/>
       <c r="H460" s="4">
-        <v>1.65</v>
+        <v>0.98</v>
       </c>
       <c r="I460" s="4">
         <v>0</v>
       </c>
       <c r="J460" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K460" s="1"/>
       <c r="L460" s="1"/>
       <c r="M460" s="1"/>
       <c r="N460" s="1"/>
       <c r="O460" s="1"/>
       <c r="P460" s="1"/>
       <c r="Q460" s="1"/>
       <c r="R460" s="1"/>
       <c r="S460" s="1"/>
       <c r="T460" s="1"/>
       <c r="U460" s="1"/>
       <c r="V460" s="1"/>
       <c r="W460" s="1"/>
     </row>
     <row r="461" spans="1:23">
       <c r="A461" s="3">
         <v>459</v>
       </c>
       <c r="B461" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C461" s="3" t="s">
         <v>922</v>
       </c>
       <c r="D461" s="3" t="s">
         <v>923</v>
       </c>
       <c r="E461" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F461" s="3">
-        <v>1396</v>
+        <v>2027</v>
       </c>
       <c r="G461" s="3"/>
       <c r="H461" s="4">
-        <v>0.98</v>
+        <v>1.4</v>
       </c>
       <c r="I461" s="4">
         <v>0</v>
       </c>
       <c r="J461" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K461" s="1"/>
       <c r="L461" s="1"/>
       <c r="M461" s="1"/>
       <c r="N461" s="1"/>
       <c r="O461" s="1"/>
       <c r="P461" s="1"/>
       <c r="Q461" s="1"/>
       <c r="R461" s="1"/>
       <c r="S461" s="1"/>
       <c r="T461" s="1"/>
       <c r="U461" s="1"/>
       <c r="V461" s="1"/>
       <c r="W461" s="1"/>
     </row>
     <row r="462" spans="1:23">
       <c r="A462" s="3">
         <v>460</v>
       </c>
       <c r="B462" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C462" s="3" t="s">
         <v>924</v>
       </c>
       <c r="D462" s="3" t="s">
         <v>925</v>
       </c>
       <c r="E462" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F462" s="3">
-        <v>2027</v>
+        <v>2765</v>
       </c>
       <c r="G462" s="3"/>
       <c r="H462" s="4">
-        <v>1.4</v>
+        <v>1.94</v>
       </c>
       <c r="I462" s="4">
         <v>0</v>
       </c>
       <c r="J462" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K462" s="1"/>
       <c r="L462" s="1"/>
       <c r="M462" s="1"/>
       <c r="N462" s="1"/>
       <c r="O462" s="1"/>
       <c r="P462" s="1"/>
       <c r="Q462" s="1"/>
       <c r="R462" s="1"/>
       <c r="S462" s="1"/>
       <c r="T462" s="1"/>
       <c r="U462" s="1"/>
       <c r="V462" s="1"/>
       <c r="W462" s="1"/>
     </row>
     <row r="463" spans="1:23">
       <c r="A463" s="3">
         <v>461</v>
       </c>
       <c r="B463" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C463" s="3" t="s">
         <v>926</v>
       </c>
       <c r="D463" s="3" t="s">
         <v>927</v>
       </c>
       <c r="E463" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F463" s="3">
-        <v>2765</v>
-[...1 lines deleted...]
-      <c r="G463" s="3"/>
+        <v>1316</v>
+      </c>
+      <c r="G463" s="3">
+        <v>2</v>
+      </c>
       <c r="H463" s="4">
-        <v>1.94</v>
+        <v>3.78</v>
       </c>
       <c r="I463" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="J463" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K463" s="1"/>
       <c r="L463" s="1"/>
       <c r="M463" s="1"/>
       <c r="N463" s="1"/>
       <c r="O463" s="1"/>
       <c r="P463" s="1"/>
       <c r="Q463" s="1"/>
       <c r="R463" s="1"/>
       <c r="S463" s="1"/>
       <c r="T463" s="1"/>
       <c r="U463" s="1"/>
       <c r="V463" s="1"/>
       <c r="W463" s="1"/>
     </row>
     <row r="464" spans="1:23">
       <c r="A464" s="3">
         <v>462</v>
       </c>
       <c r="B464" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C464" s="3" t="s">
         <v>928</v>
       </c>
       <c r="D464" s="3" t="s">
         <v>929</v>
       </c>
       <c r="E464" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F464" s="3">
-        <v>1316</v>
+        <v>1727</v>
       </c>
       <c r="G464" s="3">
         <v>2</v>
       </c>
       <c r="H464" s="4">
-        <v>3.78</v>
+        <v>3.1</v>
       </c>
       <c r="I464" s="4">
-        <v>0.29</v>
+        <v>1.09</v>
       </c>
       <c r="J464" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K464" s="1"/>
       <c r="L464" s="1"/>
       <c r="M464" s="1"/>
       <c r="N464" s="1"/>
       <c r="O464" s="1"/>
       <c r="P464" s="1"/>
       <c r="Q464" s="1"/>
       <c r="R464" s="1"/>
       <c r="S464" s="1"/>
       <c r="T464" s="1"/>
       <c r="U464" s="1"/>
       <c r="V464" s="1"/>
       <c r="W464" s="1"/>
     </row>
     <row r="465" spans="1:23">
       <c r="A465" s="3">
         <v>463</v>
       </c>
       <c r="B465" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C465" s="3" t="s">
         <v>930</v>
       </c>
       <c r="D465" s="3" t="s">
         <v>931</v>
       </c>
       <c r="E465" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F465" s="3">
-        <v>1727</v>
-[...3 lines deleted...]
-      </c>
+        <v>1615</v>
+      </c>
+      <c r="G465" s="3"/>
       <c r="H465" s="4">
-        <v>3.1</v>
+        <v>0.92</v>
       </c>
       <c r="I465" s="4">
-        <v>1.09</v>
+        <v>0</v>
       </c>
       <c r="J465" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K465" s="1"/>
       <c r="L465" s="1"/>
       <c r="M465" s="1"/>
       <c r="N465" s="1"/>
       <c r="O465" s="1"/>
       <c r="P465" s="1"/>
       <c r="Q465" s="1"/>
       <c r="R465" s="1"/>
       <c r="S465" s="1"/>
       <c r="T465" s="1"/>
       <c r="U465" s="1"/>
       <c r="V465" s="1"/>
       <c r="W465" s="1"/>
     </row>
     <row r="466" spans="1:23">
       <c r="A466" s="3">
         <v>464</v>
       </c>
       <c r="B466" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C466" s="3" t="s">
         <v>932</v>
       </c>
       <c r="D466" s="3" t="s">
         <v>933</v>
       </c>
       <c r="E466" s="3" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="F466" s="3">
-        <v>1615</v>
+        <v>2277</v>
       </c>
       <c r="G466" s="3"/>
       <c r="H466" s="4">
-        <v>0.92</v>
+        <v>12.19</v>
       </c>
       <c r="I466" s="4">
         <v>0</v>
       </c>
       <c r="J466" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K466" s="1"/>
       <c r="L466" s="1"/>
       <c r="M466" s="1"/>
       <c r="N466" s="1"/>
       <c r="O466" s="1"/>
       <c r="P466" s="1"/>
       <c r="Q466" s="1"/>
       <c r="R466" s="1"/>
       <c r="S466" s="1"/>
       <c r="T466" s="1"/>
       <c r="U466" s="1"/>
       <c r="V466" s="1"/>
       <c r="W466" s="1"/>
     </row>
     <row r="467" spans="1:23">
       <c r="A467" s="3">
         <v>465</v>
       </c>
       <c r="B467" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C467" s="3" t="s">
         <v>934</v>
       </c>
       <c r="D467" s="3" t="s">
         <v>935</v>
       </c>
       <c r="E467" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F467" s="3">
-        <v>2277</v>
-[...1 lines deleted...]
-      <c r="G467" s="3"/>
+        <v>1229</v>
+      </c>
+      <c r="G467" s="3">
+        <v>2</v>
+      </c>
       <c r="H467" s="4">
-        <v>12.19</v>
+        <v>3.66</v>
       </c>
       <c r="I467" s="4">
-        <v>0</v>
+        <v>1.02</v>
       </c>
       <c r="J467" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K467" s="1"/>
       <c r="L467" s="1"/>
       <c r="M467" s="1"/>
       <c r="N467" s="1"/>
       <c r="O467" s="1"/>
       <c r="P467" s="1"/>
       <c r="Q467" s="1"/>
       <c r="R467" s="1"/>
       <c r="S467" s="1"/>
       <c r="T467" s="1"/>
       <c r="U467" s="1"/>
       <c r="V467" s="1"/>
       <c r="W467" s="1"/>
     </row>
     <row r="468" spans="1:23">
       <c r="A468" s="3">
         <v>466</v>
       </c>
       <c r="B468" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C468" s="3" t="s">
         <v>936</v>
       </c>
       <c r="D468" s="3" t="s">
         <v>937</v>
       </c>
       <c r="E468" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F468" s="3">
-        <v>1229</v>
+        <v>1178</v>
       </c>
       <c r="G468" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H468" s="4">
-        <v>3.66</v>
+        <v>9.22</v>
       </c>
       <c r="I468" s="4">
-        <v>1.02</v>
+        <v>3.06</v>
       </c>
       <c r="J468" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K468" s="1"/>
       <c r="L468" s="1"/>
       <c r="M468" s="1"/>
       <c r="N468" s="1"/>
       <c r="O468" s="1"/>
       <c r="P468" s="1"/>
       <c r="Q468" s="1"/>
       <c r="R468" s="1"/>
       <c r="S468" s="1"/>
       <c r="T468" s="1"/>
       <c r="U468" s="1"/>
       <c r="V468" s="1"/>
       <c r="W468" s="1"/>
     </row>
     <row r="469" spans="1:23">
       <c r="A469" s="3">
         <v>467</v>
       </c>
       <c r="B469" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C469" s="3" t="s">
         <v>938</v>
       </c>
       <c r="D469" s="3" t="s">
         <v>939</v>
       </c>
       <c r="E469" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F469" s="3">
-        <v>1178</v>
+        <v>5062</v>
       </c>
       <c r="G469" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H469" s="4">
-        <v>9.22</v>
+        <v>12.44</v>
       </c>
       <c r="I469" s="4">
-        <v>3.06</v>
+        <v>0.91</v>
       </c>
       <c r="J469" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K469" s="1"/>
       <c r="L469" s="1"/>
       <c r="M469" s="1"/>
       <c r="N469" s="1"/>
       <c r="O469" s="1"/>
       <c r="P469" s="1"/>
       <c r="Q469" s="1"/>
       <c r="R469" s="1"/>
       <c r="S469" s="1"/>
       <c r="T469" s="1"/>
       <c r="U469" s="1"/>
       <c r="V469" s="1"/>
       <c r="W469" s="1"/>
     </row>
     <row r="470" spans="1:23">
       <c r="A470" s="3">
         <v>468</v>
       </c>
       <c r="B470" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C470" s="3" t="s">
         <v>940</v>
       </c>
       <c r="D470" s="3" t="s">
         <v>941</v>
       </c>
       <c r="E470" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F470" s="3">
-        <v>5062</v>
+        <v>145</v>
       </c>
       <c r="G470" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H470" s="4">
-        <v>12.44</v>
+        <v>4.49</v>
       </c>
       <c r="I470" s="4">
-        <v>0.91</v>
+        <v>1.27</v>
       </c>
       <c r="J470" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K470" s="1"/>
       <c r="L470" s="1"/>
       <c r="M470" s="1"/>
       <c r="N470" s="1"/>
       <c r="O470" s="1"/>
       <c r="P470" s="1"/>
       <c r="Q470" s="1"/>
       <c r="R470" s="1"/>
       <c r="S470" s="1"/>
       <c r="T470" s="1"/>
       <c r="U470" s="1"/>
       <c r="V470" s="1"/>
       <c r="W470" s="1"/>
     </row>
     <row r="471" spans="1:23">
       <c r="A471" s="3">
         <v>469</v>
       </c>
       <c r="B471" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C471" s="3" t="s">
         <v>942</v>
       </c>
       <c r="D471" s="3" t="s">
         <v>943</v>
       </c>
       <c r="E471" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F471" s="3">
-        <v>145</v>
+        <v>783</v>
       </c>
       <c r="G471" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H471" s="4">
-        <v>4.49</v>
+        <v>3.75</v>
       </c>
       <c r="I471" s="4">
-        <v>1.27</v>
+        <v>0.22</v>
       </c>
       <c r="J471" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K471" s="1"/>
       <c r="L471" s="1"/>
       <c r="M471" s="1"/>
       <c r="N471" s="1"/>
       <c r="O471" s="1"/>
       <c r="P471" s="1"/>
       <c r="Q471" s="1"/>
       <c r="R471" s="1"/>
       <c r="S471" s="1"/>
       <c r="T471" s="1"/>
       <c r="U471" s="1"/>
       <c r="V471" s="1"/>
       <c r="W471" s="1"/>
     </row>
     <row r="472" spans="1:23">
       <c r="A472" s="3">
         <v>470</v>
       </c>
       <c r="B472" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C472" s="3" t="s">
         <v>944</v>
       </c>
       <c r="D472" s="3" t="s">
         <v>945</v>
       </c>
       <c r="E472" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F472" s="3">
-        <v>783</v>
+        <v>3154</v>
       </c>
       <c r="G472" s="3">
         <v>1</v>
       </c>
       <c r="H472" s="4">
-        <v>3.75</v>
+        <v>6.07</v>
       </c>
       <c r="I472" s="4">
-        <v>0.22</v>
+        <v>0.58</v>
       </c>
       <c r="J472" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K472" s="1"/>
       <c r="L472" s="1"/>
       <c r="M472" s="1"/>
       <c r="N472" s="1"/>
       <c r="O472" s="1"/>
       <c r="P472" s="1"/>
       <c r="Q472" s="1"/>
       <c r="R472" s="1"/>
       <c r="S472" s="1"/>
       <c r="T472" s="1"/>
       <c r="U472" s="1"/>
       <c r="V472" s="1"/>
       <c r="W472" s="1"/>
     </row>
     <row r="473" spans="1:23">
       <c r="A473" s="3">
         <v>471</v>
       </c>
       <c r="B473" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C473" s="3" t="s">
         <v>946</v>
       </c>
       <c r="D473" s="3" t="s">
         <v>947</v>
       </c>
       <c r="E473" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F473" s="3">
-        <v>3154</v>
+        <v>1560</v>
       </c>
       <c r="G473" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H473" s="4">
-        <v>6.07</v>
+        <v>5.41</v>
       </c>
       <c r="I473" s="4">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="J473" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K473" s="1"/>
       <c r="L473" s="1"/>
       <c r="M473" s="1"/>
       <c r="N473" s="1"/>
       <c r="O473" s="1"/>
       <c r="P473" s="1"/>
       <c r="Q473" s="1"/>
       <c r="R473" s="1"/>
       <c r="S473" s="1"/>
       <c r="T473" s="1"/>
       <c r="U473" s="1"/>
       <c r="V473" s="1"/>
       <c r="W473" s="1"/>
     </row>
     <row r="474" spans="1:23">
       <c r="A474" s="3">
         <v>472</v>
       </c>
       <c r="B474" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C474" s="3" t="s">
         <v>948</v>
       </c>
       <c r="D474" s="3" t="s">
         <v>949</v>
       </c>
       <c r="E474" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F474" s="3">
-        <v>1560</v>
-[...3 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="G474" s="3"/>
       <c r="H474" s="4">
-        <v>5.41</v>
+        <v>4.61</v>
       </c>
       <c r="I474" s="4">
-        <v>0.61</v>
+        <v>0</v>
       </c>
       <c r="J474" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K474" s="1"/>
       <c r="L474" s="1"/>
       <c r="M474" s="1"/>
       <c r="N474" s="1"/>
       <c r="O474" s="1"/>
       <c r="P474" s="1"/>
       <c r="Q474" s="1"/>
       <c r="R474" s="1"/>
       <c r="S474" s="1"/>
       <c r="T474" s="1"/>
       <c r="U474" s="1"/>
       <c r="V474" s="1"/>
       <c r="W474" s="1"/>
     </row>
     <row r="475" spans="1:23">
       <c r="A475" s="3">
         <v>473</v>
       </c>
       <c r="B475" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C475" s="3" t="s">
         <v>950</v>
       </c>
       <c r="D475" s="3" t="s">
         <v>951</v>
       </c>
       <c r="E475" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F475" s="3">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="G475" s="3"/>
+        <v>873</v>
+      </c>
+      <c r="G475" s="3">
+        <v>4</v>
+      </c>
       <c r="H475" s="4">
-        <v>4.61</v>
+        <v>4.39</v>
       </c>
       <c r="I475" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="J475" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K475" s="1"/>
       <c r="L475" s="1"/>
       <c r="M475" s="1"/>
       <c r="N475" s="1"/>
       <c r="O475" s="1"/>
       <c r="P475" s="1"/>
       <c r="Q475" s="1"/>
       <c r="R475" s="1"/>
       <c r="S475" s="1"/>
       <c r="T475" s="1"/>
       <c r="U475" s="1"/>
       <c r="V475" s="1"/>
       <c r="W475" s="1"/>
     </row>
     <row r="476" spans="1:23">
       <c r="A476" s="3">
         <v>474</v>
       </c>
       <c r="B476" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C476" s="3" t="s">
         <v>952</v>
       </c>
       <c r="D476" s="3" t="s">
         <v>953</v>
       </c>
       <c r="E476" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F476" s="3">
-        <v>873</v>
+        <v>4558</v>
       </c>
       <c r="G476" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H476" s="4">
-        <v>4.39</v>
+        <v>12.91</v>
       </c>
       <c r="I476" s="4">
-        <v>1.1</v>
+        <v>2.38</v>
       </c>
       <c r="J476" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K476" s="1"/>
       <c r="L476" s="1"/>
       <c r="M476" s="1"/>
       <c r="N476" s="1"/>
       <c r="O476" s="1"/>
       <c r="P476" s="1"/>
       <c r="Q476" s="1"/>
       <c r="R476" s="1"/>
       <c r="S476" s="1"/>
       <c r="T476" s="1"/>
       <c r="U476" s="1"/>
       <c r="V476" s="1"/>
       <c r="W476" s="1"/>
     </row>
     <row r="477" spans="1:23">
       <c r="A477" s="3">
         <v>475</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C477" s="3" t="s">
         <v>954</v>
       </c>
       <c r="D477" s="3" t="s">
         <v>955</v>
       </c>
       <c r="E477" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F477" s="3">
-        <v>4558</v>
+        <v>128</v>
       </c>
       <c r="G477" s="3">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H477" s="4">
-        <v>12.91</v>
+        <v>2.32</v>
       </c>
       <c r="I477" s="4">
-        <v>2.38</v>
+        <v>0.96</v>
       </c>
       <c r="J477" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K477" s="1"/>
       <c r="L477" s="1"/>
       <c r="M477" s="1"/>
       <c r="N477" s="1"/>
       <c r="O477" s="1"/>
       <c r="P477" s="1"/>
       <c r="Q477" s="1"/>
       <c r="R477" s="1"/>
       <c r="S477" s="1"/>
       <c r="T477" s="1"/>
       <c r="U477" s="1"/>
       <c r="V477" s="1"/>
       <c r="W477" s="1"/>
     </row>
     <row r="478" spans="1:23">
       <c r="A478" s="3">
         <v>476</v>
       </c>
       <c r="B478" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C478" s="3" t="s">
         <v>956</v>
       </c>
       <c r="D478" s="3" t="s">
         <v>957</v>
       </c>
       <c r="E478" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F478" s="3">
-        <v>128</v>
+        <v>4192</v>
       </c>
       <c r="G478" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H478" s="4">
-        <v>2.32</v>
+        <v>8.08</v>
       </c>
       <c r="I478" s="4">
-        <v>0.96</v>
+        <v>0.17</v>
       </c>
       <c r="J478" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K478" s="1"/>
       <c r="L478" s="1"/>
       <c r="M478" s="1"/>
       <c r="N478" s="1"/>
       <c r="O478" s="1"/>
       <c r="P478" s="1"/>
       <c r="Q478" s="1"/>
       <c r="R478" s="1"/>
       <c r="S478" s="1"/>
       <c r="T478" s="1"/>
       <c r="U478" s="1"/>
       <c r="V478" s="1"/>
       <c r="W478" s="1"/>
     </row>
     <row r="479" spans="1:23">
       <c r="A479" s="3">
         <v>477</v>
       </c>
       <c r="B479" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C479" s="3" t="s">
         <v>958</v>
       </c>
       <c r="D479" s="3" t="s">
         <v>959</v>
       </c>
       <c r="E479" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F479" s="3">
-        <v>4192</v>
+        <v>564</v>
       </c>
       <c r="G479" s="3">
         <v>1</v>
       </c>
       <c r="H479" s="4">
-        <v>8.08</v>
+        <v>3.03</v>
       </c>
       <c r="I479" s="4">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="J479" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K479" s="1"/>
       <c r="L479" s="1"/>
       <c r="M479" s="1"/>
       <c r="N479" s="1"/>
       <c r="O479" s="1"/>
       <c r="P479" s="1"/>
       <c r="Q479" s="1"/>
       <c r="R479" s="1"/>
       <c r="S479" s="1"/>
       <c r="T479" s="1"/>
       <c r="U479" s="1"/>
       <c r="V479" s="1"/>
       <c r="W479" s="1"/>
     </row>
     <row r="480" spans="1:23">
       <c r="A480" s="3">
         <v>478</v>
       </c>
       <c r="B480" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C480" s="3" t="s">
         <v>960</v>
       </c>
       <c r="D480" s="3" t="s">
         <v>961</v>
       </c>
       <c r="E480" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F480" s="3">
-        <v>564</v>
+        <v>2260</v>
       </c>
       <c r="G480" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H480" s="4">
-        <v>3.03</v>
+        <v>6.56</v>
       </c>
       <c r="I480" s="4">
-        <v>0.22</v>
+        <v>1.85</v>
       </c>
       <c r="J480" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K480" s="1"/>
       <c r="L480" s="1"/>
       <c r="M480" s="1"/>
       <c r="N480" s="1"/>
       <c r="O480" s="1"/>
       <c r="P480" s="1"/>
       <c r="Q480" s="1"/>
       <c r="R480" s="1"/>
       <c r="S480" s="1"/>
       <c r="T480" s="1"/>
       <c r="U480" s="1"/>
       <c r="V480" s="1"/>
       <c r="W480" s="1"/>
     </row>
     <row r="481" spans="1:23">
       <c r="A481" s="3">
         <v>479</v>
       </c>
       <c r="B481" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C481" s="3" t="s">
         <v>962</v>
       </c>
       <c r="D481" s="3" t="s">
         <v>963</v>
       </c>
       <c r="E481" s="3" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="F481" s="3">
-        <v>2260</v>
-[...3 lines deleted...]
-      </c>
+        <v>634</v>
+      </c>
+      <c r="G481" s="3"/>
       <c r="H481" s="4">
-        <v>6.56</v>
+        <v>6.42</v>
       </c>
       <c r="I481" s="4">
-        <v>1.85</v>
+        <v>0</v>
       </c>
       <c r="J481" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K481" s="1"/>
       <c r="L481" s="1"/>
       <c r="M481" s="1"/>
       <c r="N481" s="1"/>
       <c r="O481" s="1"/>
       <c r="P481" s="1"/>
       <c r="Q481" s="1"/>
       <c r="R481" s="1"/>
       <c r="S481" s="1"/>
       <c r="T481" s="1"/>
       <c r="U481" s="1"/>
       <c r="V481" s="1"/>
       <c r="W481" s="1"/>
     </row>
     <row r="482" spans="1:23">
       <c r="A482" s="3">
         <v>480</v>
       </c>
       <c r="B482" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C482" s="3" t="s">
         <v>964</v>
       </c>
       <c r="D482" s="3" t="s">
         <v>965</v>
       </c>
       <c r="E482" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F482" s="3">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="G482" s="3"/>
+        <v>5111</v>
+      </c>
+      <c r="G482" s="3">
+        <v>3</v>
+      </c>
       <c r="H482" s="4">
-        <v>6.42</v>
+        <v>13.21</v>
       </c>
       <c r="I482" s="4">
-        <v>0</v>
+        <v>1.27</v>
       </c>
       <c r="J482" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K482" s="1"/>
       <c r="L482" s="1"/>
       <c r="M482" s="1"/>
       <c r="N482" s="1"/>
       <c r="O482" s="1"/>
       <c r="P482" s="1"/>
       <c r="Q482" s="1"/>
       <c r="R482" s="1"/>
       <c r="S482" s="1"/>
       <c r="T482" s="1"/>
       <c r="U482" s="1"/>
       <c r="V482" s="1"/>
       <c r="W482" s="1"/>
     </row>
     <row r="483" spans="1:23">
       <c r="A483" s="3">
         <v>481</v>
       </c>
       <c r="B483" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C483" s="3" t="s">
         <v>966</v>
       </c>
       <c r="D483" s="3" t="s">
         <v>967</v>
       </c>
       <c r="E483" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F483" s="3">
-        <v>5111</v>
-[...3 lines deleted...]
-      </c>
+        <v>900</v>
+      </c>
+      <c r="G483" s="3"/>
       <c r="H483" s="4">
-        <v>13.21</v>
+        <v>0.92</v>
       </c>
       <c r="I483" s="4">
-        <v>1.27</v>
+        <v>0</v>
       </c>
       <c r="J483" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K483" s="1"/>
       <c r="L483" s="1"/>
       <c r="M483" s="1"/>
       <c r="N483" s="1"/>
       <c r="O483" s="1"/>
       <c r="P483" s="1"/>
       <c r="Q483" s="1"/>
       <c r="R483" s="1"/>
       <c r="S483" s="1"/>
       <c r="T483" s="1"/>
       <c r="U483" s="1"/>
       <c r="V483" s="1"/>
       <c r="W483" s="1"/>
     </row>
     <row r="484" spans="1:23">
       <c r="A484" s="3">
         <v>482</v>
       </c>
       <c r="B484" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C484" s="3" t="s">
         <v>968</v>
       </c>
       <c r="D484" s="3" t="s">
         <v>969</v>
       </c>
       <c r="E484" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F484" s="3">
-        <v>900</v>
+        <v>1500</v>
       </c>
       <c r="G484" s="3"/>
       <c r="H484" s="4">
-        <v>0.92</v>
+        <v>1</v>
       </c>
       <c r="I484" s="4">
         <v>0</v>
       </c>
       <c r="J484" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K484" s="1"/>
       <c r="L484" s="1"/>
       <c r="M484" s="1"/>
       <c r="N484" s="1"/>
       <c r="O484" s="1"/>
       <c r="P484" s="1"/>
       <c r="Q484" s="1"/>
       <c r="R484" s="1"/>
       <c r="S484" s="1"/>
       <c r="T484" s="1"/>
       <c r="U484" s="1"/>
       <c r="V484" s="1"/>
       <c r="W484" s="1"/>
     </row>
     <row r="485" spans="1:23">
       <c r="A485" s="3">
         <v>483</v>
       </c>
       <c r="B485" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C485" s="3" t="s">
         <v>970</v>
       </c>
       <c r="D485" s="3" t="s">
         <v>971</v>
       </c>
       <c r="E485" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F485" s="3">
-        <v>1500</v>
+        <v>3882</v>
       </c>
       <c r="G485" s="3"/>
       <c r="H485" s="4">
-        <v>1</v>
+        <v>2.97</v>
       </c>
       <c r="I485" s="4">
         <v>0</v>
       </c>
       <c r="J485" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K485" s="1"/>
       <c r="L485" s="1"/>
       <c r="M485" s="1"/>
       <c r="N485" s="1"/>
       <c r="O485" s="1"/>
       <c r="P485" s="1"/>
       <c r="Q485" s="1"/>
       <c r="R485" s="1"/>
       <c r="S485" s="1"/>
       <c r="T485" s="1"/>
       <c r="U485" s="1"/>
       <c r="V485" s="1"/>
       <c r="W485" s="1"/>
     </row>
     <row r="486" spans="1:23">
       <c r="A486" s="3">
         <v>484</v>
       </c>
       <c r="B486" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C486" s="3" t="s">
         <v>972</v>
       </c>
       <c r="D486" s="3" t="s">
         <v>973</v>
       </c>
       <c r="E486" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F486" s="3">
-        <v>3882</v>
+        <v>1559</v>
       </c>
       <c r="G486" s="3"/>
       <c r="H486" s="4">
-        <v>2.97</v>
+        <v>1</v>
       </c>
       <c r="I486" s="4">
         <v>0</v>
       </c>
       <c r="J486" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K486" s="1"/>
       <c r="L486" s="1"/>
       <c r="M486" s="1"/>
       <c r="N486" s="1"/>
       <c r="O486" s="1"/>
       <c r="P486" s="1"/>
       <c r="Q486" s="1"/>
       <c r="R486" s="1"/>
       <c r="S486" s="1"/>
       <c r="T486" s="1"/>
       <c r="U486" s="1"/>
       <c r="V486" s="1"/>
       <c r="W486" s="1"/>
     </row>
     <row r="487" spans="1:23">
       <c r="A487" s="3">
         <v>485</v>
       </c>
       <c r="B487" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C487" s="3" t="s">
         <v>974</v>
       </c>
       <c r="D487" s="3" t="s">
         <v>975</v>
       </c>
       <c r="E487" s="3" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="F487" s="3">
-        <v>1559</v>
-[...1 lines deleted...]
-      <c r="G487" s="3"/>
+        <v>976</v>
+      </c>
+      <c r="G487" s="3">
+        <v>1</v>
+      </c>
       <c r="H487" s="4">
-        <v>1</v>
+        <v>7.6</v>
       </c>
       <c r="I487" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="J487" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K487" s="1"/>
       <c r="L487" s="1"/>
       <c r="M487" s="1"/>
       <c r="N487" s="1"/>
       <c r="O487" s="1"/>
       <c r="P487" s="1"/>
       <c r="Q487" s="1"/>
       <c r="R487" s="1"/>
       <c r="S487" s="1"/>
       <c r="T487" s="1"/>
       <c r="U487" s="1"/>
       <c r="V487" s="1"/>
       <c r="W487" s="1"/>
     </row>
     <row r="488" spans="1:23">
       <c r="A488" s="3">
         <v>486</v>
       </c>
       <c r="B488" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C488" s="3" t="s">
         <v>976</v>
       </c>
       <c r="D488" s="3" t="s">
         <v>977</v>
       </c>
       <c r="E488" s="3" t="s">
         <v>94</v>
       </c>
       <c r="F488" s="3">
-        <v>976</v>
+        <v>564</v>
       </c>
       <c r="G488" s="3">
         <v>1</v>
       </c>
       <c r="H488" s="4">
-        <v>7.6</v>
+        <v>6.02</v>
       </c>
       <c r="I488" s="4">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="J488" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K488" s="1"/>
       <c r="L488" s="1"/>
       <c r="M488" s="1"/>
       <c r="N488" s="1"/>
       <c r="O488" s="1"/>
       <c r="P488" s="1"/>
       <c r="Q488" s="1"/>
       <c r="R488" s="1"/>
       <c r="S488" s="1"/>
       <c r="T488" s="1"/>
       <c r="U488" s="1"/>
       <c r="V488" s="1"/>
       <c r="W488" s="1"/>
     </row>
     <row r="489" spans="1:23">
       <c r="A489" s="3">
         <v>487</v>
       </c>
       <c r="B489" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C489" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D489" s="3" t="s">
         <v>978</v>
       </c>
-      <c r="D489" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E489" s="3" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="F489" s="3">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>16596</v>
+      </c>
+      <c r="G489" s="3"/>
       <c r="H489" s="4">
-        <v>6.02</v>
+        <v>8.6</v>
       </c>
       <c r="I489" s="4">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="J489" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K489" s="1"/>
       <c r="L489" s="1"/>
       <c r="M489" s="1"/>
       <c r="N489" s="1"/>
       <c r="O489" s="1"/>
       <c r="P489" s="1"/>
       <c r="Q489" s="1"/>
       <c r="R489" s="1"/>
       <c r="S489" s="1"/>
       <c r="T489" s="1"/>
       <c r="U489" s="1"/>
       <c r="V489" s="1"/>
       <c r="W489" s="1"/>
     </row>
     <row r="490" spans="1:23">
       <c r="A490" s="3">
         <v>488</v>
       </c>
       <c r="B490" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C490" s="3" t="s">
-        <v>109</v>
+        <v>979</v>
       </c>
       <c r="D490" s="3" t="s">
         <v>980</v>
       </c>
       <c r="E490" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F490" s="3">
-        <v>16596</v>
-[...1 lines deleted...]
-      <c r="G490" s="3"/>
+        <v>0</v>
+      </c>
+      <c r="G490" s="3">
+        <v>1</v>
+      </c>
       <c r="H490" s="4">
-        <v>8.6</v>
+        <v>6.81</v>
       </c>
       <c r="I490" s="4">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="J490" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K490" s="1"/>
       <c r="L490" s="1"/>
       <c r="M490" s="1"/>
       <c r="N490" s="1"/>
       <c r="O490" s="1"/>
       <c r="P490" s="1"/>
       <c r="Q490" s="1"/>
       <c r="R490" s="1"/>
       <c r="S490" s="1"/>
       <c r="T490" s="1"/>
       <c r="U490" s="1"/>
       <c r="V490" s="1"/>
       <c r="W490" s="1"/>
     </row>
     <row r="491" spans="1:23">
       <c r="A491" s="3">
         <v>489</v>
       </c>
       <c r="B491" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C491" s="3" t="s">
         <v>981</v>
       </c>
       <c r="D491" s="3" t="s">
         <v>982</v>
       </c>
       <c r="E491" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F491" s="3">
-        <v>0</v>
+        <v>3639</v>
       </c>
       <c r="G491" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H491" s="4">
-        <v>6.81</v>
+        <v>11.51</v>
       </c>
       <c r="I491" s="4">
-        <v>0.27</v>
+        <v>1.15</v>
       </c>
       <c r="J491" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K491" s="1"/>
       <c r="L491" s="1"/>
       <c r="M491" s="1"/>
       <c r="N491" s="1"/>
       <c r="O491" s="1"/>
       <c r="P491" s="1"/>
       <c r="Q491" s="1"/>
       <c r="R491" s="1"/>
       <c r="S491" s="1"/>
       <c r="T491" s="1"/>
       <c r="U491" s="1"/>
       <c r="V491" s="1"/>
       <c r="W491" s="1"/>
     </row>
     <row r="492" spans="1:23">
       <c r="A492" s="3">
         <v>490</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C492" s="3" t="s">
         <v>983</v>
       </c>
       <c r="D492" s="3" t="s">
         <v>984</v>
       </c>
       <c r="E492" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F492" s="3">
-        <v>3639</v>
+        <v>8977</v>
       </c>
       <c r="G492" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H492" s="4">
-        <v>11.51</v>
+        <v>27.43</v>
       </c>
       <c r="I492" s="4">
-        <v>1.15</v>
+        <v>0.23</v>
       </c>
       <c r="J492" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K492" s="1"/>
       <c r="L492" s="1"/>
       <c r="M492" s="1"/>
       <c r="N492" s="1"/>
       <c r="O492" s="1"/>
       <c r="P492" s="1"/>
       <c r="Q492" s="1"/>
       <c r="R492" s="1"/>
       <c r="S492" s="1"/>
       <c r="T492" s="1"/>
       <c r="U492" s="1"/>
       <c r="V492" s="1"/>
       <c r="W492" s="1"/>
     </row>
     <row r="493" spans="1:23">
       <c r="A493" s="3">
         <v>491</v>
       </c>
       <c r="B493" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C493" s="3" t="s">
         <v>985</v>
       </c>
       <c r="D493" s="3" t="s">
         <v>986</v>
       </c>
       <c r="E493" s="3" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="F493" s="3">
-        <v>8977</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="G493" s="3"/>
       <c r="H493" s="4">
-        <v>27.43</v>
+        <v>0.32</v>
       </c>
       <c r="I493" s="4">
-        <v>0.23</v>
+        <v>0</v>
       </c>
       <c r="J493" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K493" s="1"/>
       <c r="L493" s="1"/>
       <c r="M493" s="1"/>
       <c r="N493" s="1"/>
       <c r="O493" s="1"/>
       <c r="P493" s="1"/>
       <c r="Q493" s="1"/>
       <c r="R493" s="1"/>
       <c r="S493" s="1"/>
       <c r="T493" s="1"/>
       <c r="U493" s="1"/>
       <c r="V493" s="1"/>
       <c r="W493" s="1"/>
     </row>
     <row r="494" spans="1:23">
       <c r="A494" s="3">
         <v>492</v>
       </c>
       <c r="B494" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C494" s="3" t="s">
         <v>987</v>
       </c>
       <c r="D494" s="3" t="s">
         <v>988</v>
       </c>
       <c r="E494" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F494" s="3">
         <v>0</v>
       </c>
       <c r="G494" s="3"/>
       <c r="H494" s="4">
-        <v>0.32</v>
+        <v>0.14</v>
       </c>
       <c r="I494" s="4">
         <v>0</v>
       </c>
       <c r="J494" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K494" s="1"/>
       <c r="L494" s="1"/>
       <c r="M494" s="1"/>
       <c r="N494" s="1"/>
       <c r="O494" s="1"/>
       <c r="P494" s="1"/>
       <c r="Q494" s="1"/>
       <c r="R494" s="1"/>
       <c r="S494" s="1"/>
       <c r="T494" s="1"/>
       <c r="U494" s="1"/>
       <c r="V494" s="1"/>
       <c r="W494" s="1"/>
     </row>
     <row r="495" spans="1:23">
       <c r="A495" s="3">
         <v>493</v>
       </c>
       <c r="B495" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C495" s="3" t="s">
         <v>989</v>
       </c>
       <c r="D495" s="3" t="s">
         <v>990</v>
       </c>
       <c r="E495" s="3" t="s">
-        <v>138</v>
+        <v>14</v>
       </c>
       <c r="F495" s="3">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="G495" s="3"/>
       <c r="H495" s="4">
-        <v>0.14</v>
+        <v>0.81</v>
       </c>
       <c r="I495" s="4">
         <v>0</v>
       </c>
       <c r="J495" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K495" s="1"/>
       <c r="L495" s="1"/>
       <c r="M495" s="1"/>
       <c r="N495" s="1"/>
       <c r="O495" s="1"/>
       <c r="P495" s="1"/>
       <c r="Q495" s="1"/>
       <c r="R495" s="1"/>
       <c r="S495" s="1"/>
       <c r="T495" s="1"/>
       <c r="U495" s="1"/>
       <c r="V495" s="1"/>
       <c r="W495" s="1"/>
     </row>
     <row r="496" spans="1:23">
       <c r="A496" s="3">
         <v>494</v>
       </c>
       <c r="B496" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C496" s="3" t="s">
         <v>991</v>
       </c>
       <c r="D496" s="3" t="s">
         <v>992</v>
       </c>
       <c r="E496" s="3" t="s">
-        <v>14</v>
+        <v>138</v>
       </c>
       <c r="F496" s="3">
-        <v>1200</v>
+        <v>0</v>
       </c>
       <c r="G496" s="3"/>
       <c r="H496" s="4">
-        <v>0.81</v>
+        <v>0.21</v>
       </c>
       <c r="I496" s="4">
         <v>0</v>
       </c>
       <c r="J496" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K496" s="1"/>
       <c r="L496" s="1"/>
       <c r="M496" s="1"/>
       <c r="N496" s="1"/>
       <c r="O496" s="1"/>
       <c r="P496" s="1"/>
       <c r="Q496" s="1"/>
       <c r="R496" s="1"/>
       <c r="S496" s="1"/>
       <c r="T496" s="1"/>
       <c r="U496" s="1"/>
       <c r="V496" s="1"/>
       <c r="W496" s="1"/>
     </row>
     <row r="497" spans="1:23">
       <c r="A497" s="3">
         <v>495</v>
       </c>
       <c r="B497" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C497" s="3" t="s">
         <v>993</v>
       </c>
       <c r="D497" s="3" t="s">
         <v>994</v>
       </c>
       <c r="E497" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F497" s="3">
         <v>0</v>
       </c>
       <c r="G497" s="3"/>
       <c r="H497" s="4">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="I497" s="4">
         <v>0</v>
       </c>
       <c r="J497" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K497" s="1"/>
       <c r="L497" s="1"/>
       <c r="M497" s="1"/>
       <c r="N497" s="1"/>
       <c r="O497" s="1"/>
       <c r="P497" s="1"/>
       <c r="Q497" s="1"/>
       <c r="R497" s="1"/>
       <c r="S497" s="1"/>
       <c r="T497" s="1"/>
       <c r="U497" s="1"/>
       <c r="V497" s="1"/>
       <c r="W497" s="1"/>
     </row>
     <row r="498" spans="1:23">
       <c r="A498" s="3">
         <v>496</v>
       </c>
       <c r="B498" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C498" s="3" t="s">
         <v>995</v>
       </c>
       <c r="D498" s="3" t="s">
         <v>996</v>
       </c>
       <c r="E498" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F498" s="3">
         <v>0</v>
       </c>
       <c r="G498" s="3"/>
       <c r="H498" s="4">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="I498" s="4">
         <v>0</v>
       </c>
       <c r="J498" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K498" s="1"/>
       <c r="L498" s="1"/>
       <c r="M498" s="1"/>
       <c r="N498" s="1"/>
       <c r="O498" s="1"/>
       <c r="P498" s="1"/>
       <c r="Q498" s="1"/>
       <c r="R498" s="1"/>
       <c r="S498" s="1"/>
       <c r="T498" s="1"/>
       <c r="U498" s="1"/>
       <c r="V498" s="1"/>
       <c r="W498" s="1"/>
     </row>
     <row r="499" spans="1:23">
       <c r="A499" s="3">
         <v>497</v>
       </c>
       <c r="B499" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C499" s="3" t="s">
         <v>997</v>
       </c>
       <c r="D499" s="3" t="s">
         <v>998</v>
       </c>
       <c r="E499" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F499" s="3">
         <v>0</v>
       </c>
       <c r="G499" s="3"/>
       <c r="H499" s="4">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="I499" s="4">
         <v>0</v>
       </c>
       <c r="J499" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K499" s="1"/>
       <c r="L499" s="1"/>
       <c r="M499" s="1"/>
       <c r="N499" s="1"/>
       <c r="O499" s="1"/>
       <c r="P499" s="1"/>
       <c r="Q499" s="1"/>
       <c r="R499" s="1"/>
       <c r="S499" s="1"/>
       <c r="T499" s="1"/>
       <c r="U499" s="1"/>
       <c r="V499" s="1"/>
       <c r="W499" s="1"/>
     </row>
     <row r="500" spans="1:23">
       <c r="A500" s="3">
         <v>498</v>
       </c>
       <c r="B500" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C500" s="3" t="s">
         <v>999</v>
       </c>
       <c r="D500" s="3" t="s">
         <v>1000</v>
       </c>
       <c r="E500" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F500" s="3">
         <v>0</v>
       </c>
       <c r="G500" s="3"/>
       <c r="H500" s="4">
         <v>0.19</v>
       </c>
       <c r="I500" s="4">
         <v>0</v>
       </c>
       <c r="J500" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K500" s="1"/>
       <c r="L500" s="1"/>
       <c r="M500" s="1"/>
       <c r="N500" s="1"/>
       <c r="O500" s="1"/>
       <c r="P500" s="1"/>
       <c r="Q500" s="1"/>
       <c r="R500" s="1"/>
       <c r="S500" s="1"/>
       <c r="T500" s="1"/>
       <c r="U500" s="1"/>
       <c r="V500" s="1"/>
       <c r="W500" s="1"/>
     </row>
     <row r="501" spans="1:23">
       <c r="A501" s="3">
         <v>499</v>
       </c>
       <c r="B501" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C501" s="3" t="s">
         <v>1001</v>
       </c>
       <c r="D501" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="E501" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F501" s="3">
         <v>0</v>
       </c>
       <c r="G501" s="3"/>
       <c r="H501" s="4">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="I501" s="4">
         <v>0</v>
       </c>
       <c r="J501" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K501" s="1"/>
       <c r="L501" s="1"/>
       <c r="M501" s="1"/>
       <c r="N501" s="1"/>
       <c r="O501" s="1"/>
       <c r="P501" s="1"/>
       <c r="Q501" s="1"/>
       <c r="R501" s="1"/>
       <c r="S501" s="1"/>
       <c r="T501" s="1"/>
       <c r="U501" s="1"/>
       <c r="V501" s="1"/>
       <c r="W501" s="1"/>
     </row>
     <row r="502" spans="1:23">
       <c r="A502" s="3">
         <v>500</v>
       </c>
@@ -26924,3594 +26924,3594 @@
       <c r="U502" s="1"/>
       <c r="V502" s="1"/>
       <c r="W502" s="1"/>
     </row>
     <row r="503" spans="1:23">
       <c r="A503" s="3">
         <v>501</v>
       </c>
       <c r="B503" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C503" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="D503" s="3" t="s">
         <v>1006</v>
       </c>
       <c r="E503" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F503" s="3">
         <v>0</v>
       </c>
       <c r="G503" s="3"/>
       <c r="H503" s="4">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="I503" s="4">
         <v>0</v>
       </c>
       <c r="J503" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K503" s="1"/>
       <c r="L503" s="1"/>
       <c r="M503" s="1"/>
       <c r="N503" s="1"/>
       <c r="O503" s="1"/>
       <c r="P503" s="1"/>
       <c r="Q503" s="1"/>
       <c r="R503" s="1"/>
       <c r="S503" s="1"/>
       <c r="T503" s="1"/>
       <c r="U503" s="1"/>
       <c r="V503" s="1"/>
       <c r="W503" s="1"/>
     </row>
     <row r="504" spans="1:23">
       <c r="A504" s="3">
         <v>502</v>
       </c>
       <c r="B504" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C504" s="3" t="s">
         <v>1007</v>
       </c>
       <c r="D504" s="3" t="s">
         <v>1008</v>
       </c>
       <c r="E504" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F504" s="3">
         <v>0</v>
       </c>
       <c r="G504" s="3"/>
       <c r="H504" s="4">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="I504" s="4">
         <v>0</v>
       </c>
       <c r="J504" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K504" s="1"/>
       <c r="L504" s="1"/>
       <c r="M504" s="1"/>
       <c r="N504" s="1"/>
       <c r="O504" s="1"/>
       <c r="P504" s="1"/>
       <c r="Q504" s="1"/>
       <c r="R504" s="1"/>
       <c r="S504" s="1"/>
       <c r="T504" s="1"/>
       <c r="U504" s="1"/>
       <c r="V504" s="1"/>
       <c r="W504" s="1"/>
     </row>
     <row r="505" spans="1:23">
       <c r="A505" s="3">
         <v>503</v>
       </c>
       <c r="B505" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C505" s="3" t="s">
         <v>1009</v>
       </c>
       <c r="D505" s="3" t="s">
         <v>1010</v>
       </c>
       <c r="E505" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F505" s="3">
         <v>0</v>
       </c>
       <c r="G505" s="3"/>
       <c r="H505" s="4">
-        <v>0.41</v>
+        <v>0.18</v>
       </c>
       <c r="I505" s="4">
         <v>0</v>
       </c>
       <c r="J505" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K505" s="1"/>
       <c r="L505" s="1"/>
       <c r="M505" s="1"/>
       <c r="N505" s="1"/>
       <c r="O505" s="1"/>
       <c r="P505" s="1"/>
       <c r="Q505" s="1"/>
       <c r="R505" s="1"/>
       <c r="S505" s="1"/>
       <c r="T505" s="1"/>
       <c r="U505" s="1"/>
       <c r="V505" s="1"/>
       <c r="W505" s="1"/>
     </row>
     <row r="506" spans="1:23">
       <c r="A506" s="3">
         <v>504</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C506" s="3" t="s">
         <v>1011</v>
       </c>
       <c r="D506" s="3" t="s">
         <v>1012</v>
       </c>
       <c r="E506" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F506" s="3">
         <v>0</v>
       </c>
       <c r="G506" s="3"/>
       <c r="H506" s="4">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="I506" s="4">
         <v>0</v>
       </c>
       <c r="J506" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K506" s="1"/>
       <c r="L506" s="1"/>
       <c r="M506" s="1"/>
       <c r="N506" s="1"/>
       <c r="O506" s="1"/>
       <c r="P506" s="1"/>
       <c r="Q506" s="1"/>
       <c r="R506" s="1"/>
       <c r="S506" s="1"/>
       <c r="T506" s="1"/>
       <c r="U506" s="1"/>
       <c r="V506" s="1"/>
       <c r="W506" s="1"/>
     </row>
     <row r="507" spans="1:23">
       <c r="A507" s="3">
         <v>505</v>
       </c>
       <c r="B507" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C507" s="3" t="s">
         <v>1013</v>
       </c>
       <c r="D507" s="3" t="s">
         <v>1014</v>
       </c>
       <c r="E507" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F507" s="3">
         <v>0</v>
       </c>
       <c r="G507" s="3"/>
       <c r="H507" s="4">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="I507" s="4">
         <v>0</v>
       </c>
       <c r="J507" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K507" s="1"/>
       <c r="L507" s="1"/>
       <c r="M507" s="1"/>
       <c r="N507" s="1"/>
       <c r="O507" s="1"/>
       <c r="P507" s="1"/>
       <c r="Q507" s="1"/>
       <c r="R507" s="1"/>
       <c r="S507" s="1"/>
       <c r="T507" s="1"/>
       <c r="U507" s="1"/>
       <c r="V507" s="1"/>
       <c r="W507" s="1"/>
     </row>
     <row r="508" spans="1:23">
       <c r="A508" s="3">
         <v>506</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C508" s="3" t="s">
         <v>1015</v>
       </c>
       <c r="D508" s="3" t="s">
         <v>1016</v>
       </c>
       <c r="E508" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F508" s="3">
         <v>0</v>
       </c>
       <c r="G508" s="3"/>
       <c r="H508" s="4">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="I508" s="4">
         <v>0</v>
       </c>
       <c r="J508" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K508" s="1"/>
       <c r="L508" s="1"/>
       <c r="M508" s="1"/>
       <c r="N508" s="1"/>
       <c r="O508" s="1"/>
       <c r="P508" s="1"/>
       <c r="Q508" s="1"/>
       <c r="R508" s="1"/>
       <c r="S508" s="1"/>
       <c r="T508" s="1"/>
       <c r="U508" s="1"/>
       <c r="V508" s="1"/>
       <c r="W508" s="1"/>
     </row>
     <row r="509" spans="1:23">
       <c r="A509" s="3">
         <v>507</v>
       </c>
       <c r="B509" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C509" s="3" t="s">
         <v>1017</v>
       </c>
       <c r="D509" s="3" t="s">
         <v>1018</v>
       </c>
       <c r="E509" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F509" s="3">
         <v>0</v>
       </c>
       <c r="G509" s="3"/>
       <c r="H509" s="4">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="I509" s="4">
         <v>0</v>
       </c>
       <c r="J509" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K509" s="1"/>
       <c r="L509" s="1"/>
       <c r="M509" s="1"/>
       <c r="N509" s="1"/>
       <c r="O509" s="1"/>
       <c r="P509" s="1"/>
       <c r="Q509" s="1"/>
       <c r="R509" s="1"/>
       <c r="S509" s="1"/>
       <c r="T509" s="1"/>
       <c r="U509" s="1"/>
       <c r="V509" s="1"/>
       <c r="W509" s="1"/>
     </row>
     <row r="510" spans="1:23">
       <c r="A510" s="3">
         <v>508</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C510" s="3" t="s">
         <v>1019</v>
       </c>
       <c r="D510" s="3" t="s">
         <v>1020</v>
       </c>
       <c r="E510" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F510" s="3">
         <v>0</v>
       </c>
       <c r="G510" s="3"/>
       <c r="H510" s="4">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="I510" s="4">
         <v>0</v>
       </c>
       <c r="J510" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K510" s="1"/>
       <c r="L510" s="1"/>
       <c r="M510" s="1"/>
       <c r="N510" s="1"/>
       <c r="O510" s="1"/>
       <c r="P510" s="1"/>
       <c r="Q510" s="1"/>
       <c r="R510" s="1"/>
       <c r="S510" s="1"/>
       <c r="T510" s="1"/>
       <c r="U510" s="1"/>
       <c r="V510" s="1"/>
       <c r="W510" s="1"/>
     </row>
     <row r="511" spans="1:23">
       <c r="A511" s="3">
         <v>509</v>
       </c>
       <c r="B511" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C511" s="3" t="s">
         <v>1021</v>
       </c>
       <c r="D511" s="3" t="s">
         <v>1022</v>
       </c>
       <c r="E511" s="3" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="F511" s="3">
         <v>0</v>
       </c>
       <c r="G511" s="3"/>
       <c r="H511" s="4">
-        <v>0.43</v>
+        <v>1.17</v>
       </c>
       <c r="I511" s="4">
         <v>0</v>
       </c>
       <c r="J511" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K511" s="1"/>
       <c r="L511" s="1"/>
       <c r="M511" s="1"/>
       <c r="N511" s="1"/>
       <c r="O511" s="1"/>
       <c r="P511" s="1"/>
       <c r="Q511" s="1"/>
       <c r="R511" s="1"/>
       <c r="S511" s="1"/>
       <c r="T511" s="1"/>
       <c r="U511" s="1"/>
       <c r="V511" s="1"/>
       <c r="W511" s="1"/>
     </row>
     <row r="512" spans="1:23">
       <c r="A512" s="3">
         <v>510</v>
       </c>
       <c r="B512" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C512" s="3" t="s">
         <v>1023</v>
       </c>
       <c r="D512" s="3" t="s">
         <v>1024</v>
       </c>
       <c r="E512" s="3" t="s">
-        <v>127</v>
+        <v>53</v>
       </c>
       <c r="F512" s="3">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G512" s="3"/>
+        <v>2050</v>
+      </c>
+      <c r="G512" s="3">
+        <v>1</v>
+      </c>
       <c r="H512" s="4">
-        <v>1.17</v>
+        <v>2.74</v>
       </c>
       <c r="I512" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="J512" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K512" s="1"/>
       <c r="L512" s="1"/>
       <c r="M512" s="1"/>
       <c r="N512" s="1"/>
       <c r="O512" s="1"/>
       <c r="P512" s="1"/>
       <c r="Q512" s="1"/>
       <c r="R512" s="1"/>
       <c r="S512" s="1"/>
       <c r="T512" s="1"/>
       <c r="U512" s="1"/>
       <c r="V512" s="1"/>
       <c r="W512" s="1"/>
     </row>
     <row r="513" spans="1:23">
       <c r="A513" s="3">
         <v>511</v>
       </c>
       <c r="B513" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C513" s="3" t="s">
         <v>1025</v>
       </c>
       <c r="D513" s="3" t="s">
         <v>1026</v>
       </c>
       <c r="E513" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F513" s="3">
-        <v>2050</v>
+        <v>2254</v>
       </c>
       <c r="G513" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H513" s="4">
-        <v>2.74</v>
+        <v>4.6</v>
       </c>
       <c r="I513" s="4">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="J513" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K513" s="1"/>
       <c r="L513" s="1"/>
       <c r="M513" s="1"/>
       <c r="N513" s="1"/>
       <c r="O513" s="1"/>
       <c r="P513" s="1"/>
       <c r="Q513" s="1"/>
       <c r="R513" s="1"/>
       <c r="S513" s="1"/>
       <c r="T513" s="1"/>
       <c r="U513" s="1"/>
       <c r="V513" s="1"/>
       <c r="W513" s="1"/>
     </row>
     <row r="514" spans="1:23">
       <c r="A514" s="3">
         <v>512</v>
       </c>
       <c r="B514" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C514" s="3" t="s">
         <v>1027</v>
       </c>
       <c r="D514" s="3" t="s">
         <v>1028</v>
       </c>
       <c r="E514" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F514" s="3">
-        <v>2254</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="G514" s="3"/>
       <c r="H514" s="4">
-        <v>4.6</v>
+        <v>8.75</v>
       </c>
       <c r="I514" s="4">
-        <v>0.47</v>
+        <v>0</v>
       </c>
       <c r="J514" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K514" s="1"/>
       <c r="L514" s="1"/>
       <c r="M514" s="1"/>
       <c r="N514" s="1"/>
       <c r="O514" s="1"/>
       <c r="P514" s="1"/>
       <c r="Q514" s="1"/>
       <c r="R514" s="1"/>
       <c r="S514" s="1"/>
       <c r="T514" s="1"/>
       <c r="U514" s="1"/>
       <c r="V514" s="1"/>
       <c r="W514" s="1"/>
     </row>
     <row r="515" spans="1:23">
       <c r="A515" s="3">
         <v>513</v>
       </c>
       <c r="B515" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C515" s="3" t="s">
         <v>1029</v>
       </c>
       <c r="D515" s="3" t="s">
         <v>1030</v>
       </c>
       <c r="E515" s="3" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="F515" s="3">
         <v>0</v>
       </c>
       <c r="G515" s="3"/>
       <c r="H515" s="4">
-        <v>8.75</v>
+        <v>0.21</v>
       </c>
       <c r="I515" s="4">
         <v>0</v>
       </c>
       <c r="J515" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K515" s="1"/>
       <c r="L515" s="1"/>
       <c r="M515" s="1"/>
       <c r="N515" s="1"/>
       <c r="O515" s="1"/>
       <c r="P515" s="1"/>
       <c r="Q515" s="1"/>
       <c r="R515" s="1"/>
       <c r="S515" s="1"/>
       <c r="T515" s="1"/>
       <c r="U515" s="1"/>
       <c r="V515" s="1"/>
       <c r="W515" s="1"/>
     </row>
     <row r="516" spans="1:23">
       <c r="A516" s="3">
         <v>514</v>
       </c>
       <c r="B516" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C516" s="3" t="s">
         <v>1031</v>
       </c>
       <c r="D516" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="E516" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F516" s="3">
         <v>0</v>
       </c>
       <c r="G516" s="3"/>
       <c r="H516" s="4">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="I516" s="4">
         <v>0</v>
       </c>
       <c r="J516" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K516" s="1"/>
       <c r="L516" s="1"/>
       <c r="M516" s="1"/>
       <c r="N516" s="1"/>
       <c r="O516" s="1"/>
       <c r="P516" s="1"/>
       <c r="Q516" s="1"/>
       <c r="R516" s="1"/>
       <c r="S516" s="1"/>
       <c r="T516" s="1"/>
       <c r="U516" s="1"/>
       <c r="V516" s="1"/>
       <c r="W516" s="1"/>
     </row>
     <row r="517" spans="1:23">
       <c r="A517" s="3">
         <v>515</v>
       </c>
       <c r="B517" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C517" s="3" t="s">
         <v>1033</v>
       </c>
       <c r="D517" s="3" t="s">
         <v>1034</v>
       </c>
       <c r="E517" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F517" s="3">
         <v>0</v>
       </c>
       <c r="G517" s="3"/>
       <c r="H517" s="4">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="I517" s="4">
         <v>0</v>
       </c>
       <c r="J517" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K517" s="1"/>
       <c r="L517" s="1"/>
       <c r="M517" s="1"/>
       <c r="N517" s="1"/>
       <c r="O517" s="1"/>
       <c r="P517" s="1"/>
       <c r="Q517" s="1"/>
       <c r="R517" s="1"/>
       <c r="S517" s="1"/>
       <c r="T517" s="1"/>
       <c r="U517" s="1"/>
       <c r="V517" s="1"/>
       <c r="W517" s="1"/>
     </row>
     <row r="518" spans="1:23">
       <c r="A518" s="3">
         <v>516</v>
       </c>
       <c r="B518" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C518" s="3" t="s">
         <v>1035</v>
       </c>
       <c r="D518" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="E518" s="3" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="F518" s="3">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G518" s="3"/>
+        <v>2729</v>
+      </c>
+      <c r="G518" s="3">
+        <v>3</v>
+      </c>
       <c r="H518" s="4">
-        <v>0.25</v>
+        <v>4.39</v>
       </c>
       <c r="I518" s="4">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="J518" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K518" s="1"/>
       <c r="L518" s="1"/>
       <c r="M518" s="1"/>
       <c r="N518" s="1"/>
       <c r="O518" s="1"/>
       <c r="P518" s="1"/>
       <c r="Q518" s="1"/>
       <c r="R518" s="1"/>
       <c r="S518" s="1"/>
       <c r="T518" s="1"/>
       <c r="U518" s="1"/>
       <c r="V518" s="1"/>
       <c r="W518" s="1"/>
     </row>
     <row r="519" spans="1:23">
       <c r="A519" s="3">
         <v>517</v>
       </c>
       <c r="B519" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C519" s="3" t="s">
         <v>1037</v>
       </c>
       <c r="D519" s="3" t="s">
         <v>1038</v>
       </c>
       <c r="E519" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F519" s="3">
-        <v>2729</v>
+        <v>1499</v>
       </c>
       <c r="G519" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H519" s="4">
-        <v>4.39</v>
+        <v>5.4</v>
       </c>
       <c r="I519" s="4">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="J519" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K519" s="1"/>
       <c r="L519" s="1"/>
       <c r="M519" s="1"/>
       <c r="N519" s="1"/>
       <c r="O519" s="1"/>
       <c r="P519" s="1"/>
       <c r="Q519" s="1"/>
       <c r="R519" s="1"/>
       <c r="S519" s="1"/>
       <c r="T519" s="1"/>
       <c r="U519" s="1"/>
       <c r="V519" s="1"/>
       <c r="W519" s="1"/>
     </row>
     <row r="520" spans="1:23">
       <c r="A520" s="3">
         <v>518</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C520" s="3" t="s">
         <v>1039</v>
       </c>
       <c r="D520" s="3" t="s">
         <v>1040</v>
       </c>
       <c r="E520" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F520" s="3">
-        <v>1499</v>
-[...3 lines deleted...]
-      </c>
+        <v>3558</v>
+      </c>
+      <c r="G520" s="3"/>
       <c r="H520" s="4">
-        <v>5.4</v>
+        <v>10.67</v>
       </c>
       <c r="I520" s="4">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="J520" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K520" s="1"/>
       <c r="L520" s="1"/>
       <c r="M520" s="1"/>
       <c r="N520" s="1"/>
       <c r="O520" s="1"/>
       <c r="P520" s="1"/>
       <c r="Q520" s="1"/>
       <c r="R520" s="1"/>
       <c r="S520" s="1"/>
       <c r="T520" s="1"/>
       <c r="U520" s="1"/>
       <c r="V520" s="1"/>
       <c r="W520" s="1"/>
     </row>
     <row r="521" spans="1:23">
       <c r="A521" s="3">
         <v>519</v>
       </c>
       <c r="B521" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C521" s="3" t="s">
         <v>1041</v>
       </c>
       <c r="D521" s="3" t="s">
         <v>1042</v>
       </c>
       <c r="E521" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F521" s="3">
-        <v>3558</v>
-[...1 lines deleted...]
-      <c r="G521" s="3"/>
+        <v>4361</v>
+      </c>
+      <c r="G521" s="3">
+        <v>1</v>
+      </c>
       <c r="H521" s="4">
-        <v>10.67</v>
+        <v>22.49</v>
       </c>
       <c r="I521" s="4">
-        <v>0</v>
+        <v>0.12</v>
       </c>
       <c r="J521" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K521" s="1"/>
       <c r="L521" s="1"/>
       <c r="M521" s="1"/>
       <c r="N521" s="1"/>
       <c r="O521" s="1"/>
       <c r="P521" s="1"/>
       <c r="Q521" s="1"/>
       <c r="R521" s="1"/>
       <c r="S521" s="1"/>
       <c r="T521" s="1"/>
       <c r="U521" s="1"/>
       <c r="V521" s="1"/>
       <c r="W521" s="1"/>
     </row>
     <row r="522" spans="1:23">
       <c r="A522" s="3">
         <v>520</v>
       </c>
       <c r="B522" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C522" s="3" t="s">
         <v>1043</v>
       </c>
       <c r="D522" s="3" t="s">
         <v>1044</v>
       </c>
       <c r="E522" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F522" s="3">
-        <v>4361</v>
-[...3 lines deleted...]
-      </c>
+        <v>3712</v>
+      </c>
+      <c r="G522" s="3"/>
       <c r="H522" s="4">
-        <v>22.49</v>
+        <v>7.23</v>
       </c>
       <c r="I522" s="4">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="J522" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K522" s="1"/>
       <c r="L522" s="1"/>
       <c r="M522" s="1"/>
       <c r="N522" s="1"/>
       <c r="O522" s="1"/>
       <c r="P522" s="1"/>
       <c r="Q522" s="1"/>
       <c r="R522" s="1"/>
       <c r="S522" s="1"/>
       <c r="T522" s="1"/>
       <c r="U522" s="1"/>
       <c r="V522" s="1"/>
       <c r="W522" s="1"/>
     </row>
     <row r="523" spans="1:23">
       <c r="A523" s="3">
         <v>521</v>
       </c>
       <c r="B523" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C523" s="3" t="s">
         <v>1045</v>
       </c>
       <c r="D523" s="3" t="s">
         <v>1046</v>
       </c>
       <c r="E523" s="3" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="F523" s="3">
-        <v>3712</v>
-[...1 lines deleted...]
-      <c r="G523" s="3"/>
+        <v>4266</v>
+      </c>
+      <c r="G523" s="3">
+        <v>1</v>
+      </c>
       <c r="H523" s="4">
-        <v>7.23</v>
+        <v>14.82</v>
       </c>
       <c r="I523" s="4">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="J523" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K523" s="1"/>
       <c r="L523" s="1"/>
       <c r="M523" s="1"/>
       <c r="N523" s="1"/>
       <c r="O523" s="1"/>
       <c r="P523" s="1"/>
       <c r="Q523" s="1"/>
       <c r="R523" s="1"/>
       <c r="S523" s="1"/>
       <c r="T523" s="1"/>
       <c r="U523" s="1"/>
       <c r="V523" s="1"/>
       <c r="W523" s="1"/>
     </row>
     <row r="524" spans="1:23">
       <c r="A524" s="3">
         <v>522</v>
       </c>
       <c r="B524" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C524" s="3" t="s">
         <v>1047</v>
       </c>
       <c r="D524" s="3" t="s">
         <v>1048</v>
       </c>
       <c r="E524" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F524" s="3">
-        <v>4266</v>
+        <v>2561</v>
       </c>
       <c r="G524" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H524" s="4">
-        <v>14.82</v>
+        <v>8.01</v>
       </c>
       <c r="I524" s="4">
-        <v>0.11</v>
+        <v>0.3</v>
       </c>
       <c r="J524" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K524" s="1"/>
       <c r="L524" s="1"/>
       <c r="M524" s="1"/>
       <c r="N524" s="1"/>
       <c r="O524" s="1"/>
       <c r="P524" s="1"/>
       <c r="Q524" s="1"/>
       <c r="R524" s="1"/>
       <c r="S524" s="1"/>
       <c r="T524" s="1"/>
       <c r="U524" s="1"/>
       <c r="V524" s="1"/>
       <c r="W524" s="1"/>
     </row>
     <row r="525" spans="1:23">
       <c r="A525" s="3">
         <v>523</v>
       </c>
       <c r="B525" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C525" s="3" t="s">
         <v>1049</v>
       </c>
       <c r="D525" s="3" t="s">
         <v>1050</v>
       </c>
       <c r="E525" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F525" s="3">
-        <v>2561</v>
-[...3 lines deleted...]
-      </c>
+        <v>2387</v>
+      </c>
+      <c r="G525" s="3"/>
       <c r="H525" s="4">
-        <v>8.01</v>
+        <v>4.67</v>
       </c>
       <c r="I525" s="4">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="J525" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K525" s="1"/>
       <c r="L525" s="1"/>
       <c r="M525" s="1"/>
       <c r="N525" s="1"/>
       <c r="O525" s="1"/>
       <c r="P525" s="1"/>
       <c r="Q525" s="1"/>
       <c r="R525" s="1"/>
       <c r="S525" s="1"/>
       <c r="T525" s="1"/>
       <c r="U525" s="1"/>
       <c r="V525" s="1"/>
       <c r="W525" s="1"/>
     </row>
     <row r="526" spans="1:23">
       <c r="A526" s="3">
         <v>524</v>
       </c>
       <c r="B526" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C526" s="3" t="s">
         <v>1051</v>
       </c>
       <c r="D526" s="3" t="s">
         <v>1052</v>
       </c>
       <c r="E526" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F526" s="3">
-        <v>2387</v>
+        <v>1454</v>
       </c>
       <c r="G526" s="3"/>
       <c r="H526" s="4">
-        <v>4.67</v>
+        <v>0.92</v>
       </c>
       <c r="I526" s="4">
         <v>0</v>
       </c>
       <c r="J526" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K526" s="1"/>
       <c r="L526" s="1"/>
       <c r="M526" s="1"/>
       <c r="N526" s="1"/>
       <c r="O526" s="1"/>
       <c r="P526" s="1"/>
       <c r="Q526" s="1"/>
       <c r="R526" s="1"/>
       <c r="S526" s="1"/>
       <c r="T526" s="1"/>
       <c r="U526" s="1"/>
       <c r="V526" s="1"/>
       <c r="W526" s="1"/>
     </row>
     <row r="527" spans="1:23">
       <c r="A527" s="3">
         <v>525</v>
       </c>
       <c r="B527" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C527" s="3" t="s">
         <v>1053</v>
       </c>
       <c r="D527" s="3" t="s">
         <v>1054</v>
       </c>
       <c r="E527" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F527" s="3">
-        <v>1454</v>
+        <v>1692</v>
       </c>
       <c r="G527" s="3"/>
       <c r="H527" s="4">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="I527" s="4">
         <v>0</v>
       </c>
       <c r="J527" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K527" s="1"/>
       <c r="L527" s="1"/>
       <c r="M527" s="1"/>
       <c r="N527" s="1"/>
       <c r="O527" s="1"/>
       <c r="P527" s="1"/>
       <c r="Q527" s="1"/>
       <c r="R527" s="1"/>
       <c r="S527" s="1"/>
       <c r="T527" s="1"/>
       <c r="U527" s="1"/>
       <c r="V527" s="1"/>
       <c r="W527" s="1"/>
     </row>
     <row r="528" spans="1:23">
       <c r="A528" s="3">
         <v>526</v>
       </c>
       <c r="B528" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C528" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="D528" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="E528" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F528" s="3">
-        <v>1692</v>
+        <v>1235</v>
       </c>
       <c r="G528" s="3"/>
       <c r="H528" s="4">
-        <v>0.89</v>
+        <v>0.75</v>
       </c>
       <c r="I528" s="4">
         <v>0</v>
       </c>
       <c r="J528" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K528" s="1"/>
       <c r="L528" s="1"/>
       <c r="M528" s="1"/>
       <c r="N528" s="1"/>
       <c r="O528" s="1"/>
       <c r="P528" s="1"/>
       <c r="Q528" s="1"/>
       <c r="R528" s="1"/>
       <c r="S528" s="1"/>
       <c r="T528" s="1"/>
       <c r="U528" s="1"/>
       <c r="V528" s="1"/>
       <c r="W528" s="1"/>
     </row>
     <row r="529" spans="1:23">
       <c r="A529" s="3">
         <v>527</v>
       </c>
       <c r="B529" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C529" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="D529" s="3" t="s">
         <v>1058</v>
       </c>
       <c r="E529" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F529" s="3">
-        <v>1235</v>
+        <v>1446</v>
       </c>
       <c r="G529" s="3"/>
       <c r="H529" s="4">
-        <v>0.75</v>
+        <v>0.94</v>
       </c>
       <c r="I529" s="4">
         <v>0</v>
       </c>
       <c r="J529" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K529" s="1"/>
       <c r="L529" s="1"/>
       <c r="M529" s="1"/>
       <c r="N529" s="1"/>
       <c r="O529" s="1"/>
       <c r="P529" s="1"/>
       <c r="Q529" s="1"/>
       <c r="R529" s="1"/>
       <c r="S529" s="1"/>
       <c r="T529" s="1"/>
       <c r="U529" s="1"/>
       <c r="V529" s="1"/>
       <c r="W529" s="1"/>
     </row>
     <row r="530" spans="1:23">
       <c r="A530" s="3">
         <v>528</v>
       </c>
       <c r="B530" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C530" s="3" t="s">
         <v>1059</v>
       </c>
       <c r="D530" s="3" t="s">
         <v>1060</v>
       </c>
       <c r="E530" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F530" s="3">
-        <v>1446</v>
+        <v>380</v>
       </c>
       <c r="G530" s="3"/>
       <c r="H530" s="4">
-        <v>0.94</v>
+        <v>0.25</v>
       </c>
       <c r="I530" s="4">
         <v>0</v>
       </c>
       <c r="J530" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K530" s="1"/>
       <c r="L530" s="1"/>
       <c r="M530" s="1"/>
       <c r="N530" s="1"/>
       <c r="O530" s="1"/>
       <c r="P530" s="1"/>
       <c r="Q530" s="1"/>
       <c r="R530" s="1"/>
       <c r="S530" s="1"/>
       <c r="T530" s="1"/>
       <c r="U530" s="1"/>
       <c r="V530" s="1"/>
       <c r="W530" s="1"/>
     </row>
     <row r="531" spans="1:23">
       <c r="A531" s="3">
         <v>529</v>
       </c>
       <c r="B531" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C531" s="3" t="s">
         <v>1061</v>
       </c>
       <c r="D531" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="E531" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F531" s="3">
-        <v>380</v>
+        <v>987</v>
       </c>
       <c r="G531" s="3"/>
       <c r="H531" s="4">
-        <v>0.25</v>
+        <v>0.64</v>
       </c>
       <c r="I531" s="4">
         <v>0</v>
       </c>
       <c r="J531" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K531" s="1"/>
       <c r="L531" s="1"/>
       <c r="M531" s="1"/>
       <c r="N531" s="1"/>
       <c r="O531" s="1"/>
       <c r="P531" s="1"/>
       <c r="Q531" s="1"/>
       <c r="R531" s="1"/>
       <c r="S531" s="1"/>
       <c r="T531" s="1"/>
       <c r="U531" s="1"/>
       <c r="V531" s="1"/>
       <c r="W531" s="1"/>
     </row>
     <row r="532" spans="1:23">
       <c r="A532" s="3">
         <v>530</v>
       </c>
       <c r="B532" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C532" s="3" t="s">
         <v>1063</v>
       </c>
       <c r="D532" s="3" t="s">
         <v>1064</v>
       </c>
       <c r="E532" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F532" s="3">
-        <v>987</v>
+        <v>2338</v>
       </c>
       <c r="G532" s="3"/>
       <c r="H532" s="4">
-        <v>0.64</v>
+        <v>1.34</v>
       </c>
       <c r="I532" s="4">
         <v>0</v>
       </c>
       <c r="J532" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K532" s="1"/>
       <c r="L532" s="1"/>
       <c r="M532" s="1"/>
       <c r="N532" s="1"/>
       <c r="O532" s="1"/>
       <c r="P532" s="1"/>
       <c r="Q532" s="1"/>
       <c r="R532" s="1"/>
       <c r="S532" s="1"/>
       <c r="T532" s="1"/>
       <c r="U532" s="1"/>
       <c r="V532" s="1"/>
       <c r="W532" s="1"/>
     </row>
     <row r="533" spans="1:23">
       <c r="A533" s="3">
         <v>531</v>
       </c>
       <c r="B533" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C533" s="3" t="s">
         <v>1065</v>
       </c>
       <c r="D533" s="3" t="s">
         <v>1066</v>
       </c>
       <c r="E533" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F533" s="3">
-        <v>2338</v>
+        <v>700</v>
       </c>
       <c r="G533" s="3"/>
       <c r="H533" s="4">
-        <v>1.34</v>
+        <v>0.48</v>
       </c>
       <c r="I533" s="4">
         <v>0</v>
       </c>
       <c r="J533" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K533" s="1"/>
       <c r="L533" s="1"/>
       <c r="M533" s="1"/>
       <c r="N533" s="1"/>
       <c r="O533" s="1"/>
       <c r="P533" s="1"/>
       <c r="Q533" s="1"/>
       <c r="R533" s="1"/>
       <c r="S533" s="1"/>
       <c r="T533" s="1"/>
       <c r="U533" s="1"/>
       <c r="V533" s="1"/>
       <c r="W533" s="1"/>
     </row>
     <row r="534" spans="1:23">
       <c r="A534" s="3">
         <v>532</v>
       </c>
       <c r="B534" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C534" s="3" t="s">
         <v>1067</v>
       </c>
       <c r="D534" s="3" t="s">
         <v>1068</v>
       </c>
       <c r="E534" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F534" s="3">
-        <v>700</v>
-[...1 lines deleted...]
-      <c r="G534" s="3"/>
+        <v>2724</v>
+      </c>
+      <c r="G534" s="3">
+        <v>1</v>
+      </c>
       <c r="H534" s="4">
-        <v>0.48</v>
+        <v>4.2</v>
       </c>
       <c r="I534" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="J534" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K534" s="1"/>
       <c r="L534" s="1"/>
       <c r="M534" s="1"/>
       <c r="N534" s="1"/>
       <c r="O534" s="1"/>
       <c r="P534" s="1"/>
       <c r="Q534" s="1"/>
       <c r="R534" s="1"/>
       <c r="S534" s="1"/>
       <c r="T534" s="1"/>
       <c r="U534" s="1"/>
       <c r="V534" s="1"/>
       <c r="W534" s="1"/>
     </row>
     <row r="535" spans="1:23">
       <c r="A535" s="3">
         <v>533</v>
       </c>
       <c r="B535" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C535" s="3" t="s">
         <v>1069</v>
       </c>
       <c r="D535" s="3" t="s">
         <v>1070</v>
       </c>
       <c r="E535" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F535" s="3">
-        <v>2724</v>
-[...3 lines deleted...]
-      </c>
+        <v>3550</v>
+      </c>
+      <c r="G535" s="3"/>
       <c r="H535" s="4">
-        <v>4.2</v>
+        <v>2.31</v>
       </c>
       <c r="I535" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="J535" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K535" s="1"/>
       <c r="L535" s="1"/>
       <c r="M535" s="1"/>
       <c r="N535" s="1"/>
       <c r="O535" s="1"/>
       <c r="P535" s="1"/>
       <c r="Q535" s="1"/>
       <c r="R535" s="1"/>
       <c r="S535" s="1"/>
       <c r="T535" s="1"/>
       <c r="U535" s="1"/>
       <c r="V535" s="1"/>
       <c r="W535" s="1"/>
     </row>
     <row r="536" spans="1:23">
       <c r="A536" s="3">
         <v>534</v>
       </c>
       <c r="B536" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C536" s="3" t="s">
         <v>1071</v>
       </c>
       <c r="D536" s="3" t="s">
         <v>1072</v>
       </c>
       <c r="E536" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F536" s="3">
-        <v>3550</v>
+        <v>1008</v>
       </c>
       <c r="G536" s="3"/>
       <c r="H536" s="4">
-        <v>2.31</v>
+        <v>0.57</v>
       </c>
       <c r="I536" s="4">
         <v>0</v>
       </c>
       <c r="J536" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K536" s="1"/>
       <c r="L536" s="1"/>
       <c r="M536" s="1"/>
       <c r="N536" s="1"/>
       <c r="O536" s="1"/>
       <c r="P536" s="1"/>
       <c r="Q536" s="1"/>
       <c r="R536" s="1"/>
       <c r="S536" s="1"/>
       <c r="T536" s="1"/>
       <c r="U536" s="1"/>
       <c r="V536" s="1"/>
       <c r="W536" s="1"/>
     </row>
     <row r="537" spans="1:23">
       <c r="A537" s="3">
         <v>535</v>
       </c>
       <c r="B537" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C537" s="3" t="s">
         <v>1073</v>
       </c>
       <c r="D537" s="3" t="s">
         <v>1074</v>
       </c>
       <c r="E537" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F537" s="3">
-        <v>1008</v>
+        <v>1595</v>
       </c>
       <c r="G537" s="3"/>
       <c r="H537" s="4">
-        <v>0.57</v>
+        <v>1</v>
       </c>
       <c r="I537" s="4">
         <v>0</v>
       </c>
       <c r="J537" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K537" s="1"/>
       <c r="L537" s="1"/>
       <c r="M537" s="1"/>
       <c r="N537" s="1"/>
       <c r="O537" s="1"/>
       <c r="P537" s="1"/>
       <c r="Q537" s="1"/>
       <c r="R537" s="1"/>
       <c r="S537" s="1"/>
       <c r="T537" s="1"/>
       <c r="U537" s="1"/>
       <c r="V537" s="1"/>
       <c r="W537" s="1"/>
     </row>
     <row r="538" spans="1:23">
       <c r="A538" s="3">
         <v>536</v>
       </c>
       <c r="B538" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C538" s="3" t="s">
         <v>1075</v>
       </c>
       <c r="D538" s="3" t="s">
         <v>1076</v>
       </c>
       <c r="E538" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F538" s="3">
-        <v>1595</v>
+        <v>550</v>
       </c>
       <c r="G538" s="3"/>
       <c r="H538" s="4">
-        <v>1</v>
+        <v>0.61</v>
       </c>
       <c r="I538" s="4">
         <v>0</v>
       </c>
       <c r="J538" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K538" s="1"/>
       <c r="L538" s="1"/>
       <c r="M538" s="1"/>
       <c r="N538" s="1"/>
       <c r="O538" s="1"/>
       <c r="P538" s="1"/>
       <c r="Q538" s="1"/>
       <c r="R538" s="1"/>
       <c r="S538" s="1"/>
       <c r="T538" s="1"/>
       <c r="U538" s="1"/>
       <c r="V538" s="1"/>
       <c r="W538" s="1"/>
     </row>
     <row r="539" spans="1:23">
       <c r="A539" s="3">
         <v>537</v>
       </c>
       <c r="B539" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C539" s="3" t="s">
         <v>1077</v>
       </c>
       <c r="D539" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="E539" s="3" t="s">
-        <v>14</v>
+        <v>390</v>
       </c>
       <c r="F539" s="3">
-        <v>550</v>
+        <v>0</v>
       </c>
       <c r="G539" s="3"/>
       <c r="H539" s="4">
-        <v>0.61</v>
+        <v>2.99</v>
       </c>
       <c r="I539" s="4">
         <v>0</v>
       </c>
       <c r="J539" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K539" s="1"/>
       <c r="L539" s="1"/>
       <c r="M539" s="1"/>
       <c r="N539" s="1"/>
       <c r="O539" s="1"/>
       <c r="P539" s="1"/>
       <c r="Q539" s="1"/>
       <c r="R539" s="1"/>
       <c r="S539" s="1"/>
       <c r="T539" s="1"/>
       <c r="U539" s="1"/>
       <c r="V539" s="1"/>
       <c r="W539" s="1"/>
     </row>
     <row r="540" spans="1:23">
       <c r="A540" s="3">
         <v>538</v>
       </c>
       <c r="B540" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C540" s="3" t="s">
         <v>1079</v>
       </c>
       <c r="D540" s="3" t="s">
         <v>1080</v>
       </c>
       <c r="E540" s="3" t="s">
-        <v>390</v>
+        <v>14</v>
       </c>
       <c r="F540" s="3">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="G540" s="3"/>
       <c r="H540" s="4">
-        <v>2.99</v>
+        <v>0.81</v>
       </c>
       <c r="I540" s="4">
         <v>0</v>
       </c>
       <c r="J540" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K540" s="1"/>
       <c r="L540" s="1"/>
       <c r="M540" s="1"/>
       <c r="N540" s="1"/>
       <c r="O540" s="1"/>
       <c r="P540" s="1"/>
       <c r="Q540" s="1"/>
       <c r="R540" s="1"/>
       <c r="S540" s="1"/>
       <c r="T540" s="1"/>
       <c r="U540" s="1"/>
       <c r="V540" s="1"/>
       <c r="W540" s="1"/>
     </row>
     <row r="541" spans="1:23">
       <c r="A541" s="3">
         <v>539</v>
       </c>
       <c r="B541" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C541" s="3" t="s">
         <v>1081</v>
       </c>
       <c r="D541" s="3" t="s">
         <v>1082</v>
       </c>
       <c r="E541" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F541" s="3">
-        <v>1200</v>
+        <v>2407</v>
       </c>
       <c r="G541" s="3"/>
       <c r="H541" s="4">
-        <v>0.81</v>
+        <v>1.78</v>
       </c>
       <c r="I541" s="4">
         <v>0</v>
       </c>
       <c r="J541" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K541" s="1"/>
       <c r="L541" s="1"/>
       <c r="M541" s="1"/>
       <c r="N541" s="1"/>
       <c r="O541" s="1"/>
       <c r="P541" s="1"/>
       <c r="Q541" s="1"/>
       <c r="R541" s="1"/>
       <c r="S541" s="1"/>
       <c r="T541" s="1"/>
       <c r="U541" s="1"/>
       <c r="V541" s="1"/>
       <c r="W541" s="1"/>
     </row>
     <row r="542" spans="1:23">
       <c r="A542" s="3">
         <v>540</v>
       </c>
       <c r="B542" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C542" s="3" t="s">
         <v>1083</v>
       </c>
       <c r="D542" s="3" t="s">
         <v>1084</v>
       </c>
       <c r="E542" s="3" t="s">
-        <v>14</v>
+        <v>390</v>
       </c>
       <c r="F542" s="3">
-        <v>2407</v>
+        <v>0</v>
       </c>
       <c r="G542" s="3"/>
       <c r="H542" s="4">
-        <v>1.78</v>
+        <v>2.94</v>
       </c>
       <c r="I542" s="4">
         <v>0</v>
       </c>
       <c r="J542" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K542" s="1"/>
       <c r="L542" s="1"/>
       <c r="M542" s="1"/>
       <c r="N542" s="1"/>
       <c r="O542" s="1"/>
       <c r="P542" s="1"/>
       <c r="Q542" s="1"/>
       <c r="R542" s="1"/>
       <c r="S542" s="1"/>
       <c r="T542" s="1"/>
       <c r="U542" s="1"/>
       <c r="V542" s="1"/>
       <c r="W542" s="1"/>
     </row>
     <row r="543" spans="1:23">
       <c r="A543" s="3">
         <v>541</v>
       </c>
       <c r="B543" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C543" s="3" t="s">
         <v>1085</v>
       </c>
       <c r="D543" s="3" t="s">
         <v>1086</v>
       </c>
       <c r="E543" s="3" t="s">
-        <v>390</v>
+        <v>14</v>
       </c>
       <c r="F543" s="3">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G543" s="3"/>
+        <v>2213</v>
+      </c>
+      <c r="G543" s="3">
+        <v>2</v>
+      </c>
       <c r="H543" s="4">
-        <v>2.94</v>
+        <v>4.04</v>
       </c>
       <c r="I543" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="J543" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K543" s="1"/>
       <c r="L543" s="1"/>
       <c r="M543" s="1"/>
       <c r="N543" s="1"/>
       <c r="O543" s="1"/>
       <c r="P543" s="1"/>
       <c r="Q543" s="1"/>
       <c r="R543" s="1"/>
       <c r="S543" s="1"/>
       <c r="T543" s="1"/>
       <c r="U543" s="1"/>
       <c r="V543" s="1"/>
       <c r="W543" s="1"/>
     </row>
     <row r="544" spans="1:23">
       <c r="A544" s="3">
         <v>542</v>
       </c>
       <c r="B544" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C544" s="3" t="s">
         <v>1087</v>
       </c>
       <c r="D544" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="E544" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F544" s="3">
-        <v>2213</v>
+        <v>4537</v>
       </c>
       <c r="G544" s="3">
         <v>2</v>
       </c>
       <c r="H544" s="4">
-        <v>4.04</v>
+        <v>6.04</v>
       </c>
       <c r="I544" s="4">
-        <v>0.72</v>
+        <v>1.06</v>
       </c>
       <c r="J544" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K544" s="1"/>
       <c r="L544" s="1"/>
       <c r="M544" s="1"/>
       <c r="N544" s="1"/>
       <c r="O544" s="1"/>
       <c r="P544" s="1"/>
       <c r="Q544" s="1"/>
       <c r="R544" s="1"/>
       <c r="S544" s="1"/>
       <c r="T544" s="1"/>
       <c r="U544" s="1"/>
       <c r="V544" s="1"/>
       <c r="W544" s="1"/>
     </row>
     <row r="545" spans="1:23">
       <c r="A545" s="3">
         <v>543</v>
       </c>
       <c r="B545" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C545" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="D545" s="3" t="s">
         <v>1090</v>
       </c>
       <c r="E545" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F545" s="3">
-        <v>4537</v>
+        <v>3439</v>
       </c>
       <c r="G545" s="3">
         <v>2</v>
       </c>
       <c r="H545" s="4">
-        <v>6.04</v>
+        <v>4.55</v>
       </c>
       <c r="I545" s="4">
-        <v>1.06</v>
+        <v>1.68</v>
       </c>
       <c r="J545" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K545" s="1"/>
       <c r="L545" s="1"/>
       <c r="M545" s="1"/>
       <c r="N545" s="1"/>
       <c r="O545" s="1"/>
       <c r="P545" s="1"/>
       <c r="Q545" s="1"/>
       <c r="R545" s="1"/>
       <c r="S545" s="1"/>
       <c r="T545" s="1"/>
       <c r="U545" s="1"/>
       <c r="V545" s="1"/>
       <c r="W545" s="1"/>
     </row>
     <row r="546" spans="1:23">
       <c r="A546" s="3">
         <v>544</v>
       </c>
       <c r="B546" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C546" s="3" t="s">
         <v>1091</v>
       </c>
       <c r="D546" s="3" t="s">
         <v>1092</v>
       </c>
       <c r="E546" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F546" s="3">
-        <v>3439</v>
+        <v>8463</v>
       </c>
       <c r="G546" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H546" s="4">
-        <v>4.55</v>
+        <v>8.67</v>
       </c>
       <c r="I546" s="4">
-        <v>1.68</v>
+        <v>1.12</v>
       </c>
       <c r="J546" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K546" s="1"/>
       <c r="L546" s="1"/>
       <c r="M546" s="1"/>
       <c r="N546" s="1"/>
       <c r="O546" s="1"/>
       <c r="P546" s="1"/>
       <c r="Q546" s="1"/>
       <c r="R546" s="1"/>
       <c r="S546" s="1"/>
       <c r="T546" s="1"/>
       <c r="U546" s="1"/>
       <c r="V546" s="1"/>
       <c r="W546" s="1"/>
     </row>
     <row r="547" spans="1:23">
       <c r="A547" s="3">
         <v>545</v>
       </c>
       <c r="B547" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C547" s="3" t="s">
         <v>1093</v>
       </c>
       <c r="D547" s="3" t="s">
         <v>1094</v>
       </c>
       <c r="E547" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F547" s="3">
-        <v>8463</v>
+        <v>5976</v>
       </c>
       <c r="G547" s="3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H547" s="4">
-        <v>8.67</v>
+        <v>7.88</v>
       </c>
       <c r="I547" s="4">
-        <v>1.12</v>
+        <v>1.6</v>
       </c>
       <c r="J547" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K547" s="1"/>
       <c r="L547" s="1"/>
       <c r="M547" s="1"/>
       <c r="N547" s="1"/>
       <c r="O547" s="1"/>
       <c r="P547" s="1"/>
       <c r="Q547" s="1"/>
       <c r="R547" s="1"/>
       <c r="S547" s="1"/>
       <c r="T547" s="1"/>
       <c r="U547" s="1"/>
       <c r="V547" s="1"/>
       <c r="W547" s="1"/>
     </row>
     <row r="548" spans="1:23">
       <c r="A548" s="3">
         <v>546</v>
       </c>
       <c r="B548" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C548" s="3" t="s">
         <v>1095</v>
       </c>
       <c r="D548" s="3" t="s">
         <v>1096</v>
       </c>
       <c r="E548" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F548" s="3">
-        <v>5976</v>
+        <v>1254</v>
       </c>
       <c r="G548" s="3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H548" s="4">
-        <v>7.88</v>
+        <v>3.99</v>
       </c>
       <c r="I548" s="4">
-        <v>1.6</v>
+        <v>0.37</v>
       </c>
       <c r="J548" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K548" s="1"/>
       <c r="L548" s="1"/>
       <c r="M548" s="1"/>
       <c r="N548" s="1"/>
       <c r="O548" s="1"/>
       <c r="P548" s="1"/>
       <c r="Q548" s="1"/>
       <c r="R548" s="1"/>
       <c r="S548" s="1"/>
       <c r="T548" s="1"/>
       <c r="U548" s="1"/>
       <c r="V548" s="1"/>
       <c r="W548" s="1"/>
     </row>
     <row r="549" spans="1:23">
       <c r="A549" s="3">
         <v>547</v>
       </c>
       <c r="B549" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C549" s="3" t="s">
         <v>1097</v>
       </c>
       <c r="D549" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="E549" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F549" s="3">
-        <v>1254</v>
+        <v>5060</v>
       </c>
       <c r="G549" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H549" s="4">
-        <v>3.99</v>
+        <v>8.8</v>
       </c>
       <c r="I549" s="4">
-        <v>0.37</v>
+        <v>0.91</v>
       </c>
       <c r="J549" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K549" s="1"/>
       <c r="L549" s="1"/>
       <c r="M549" s="1"/>
       <c r="N549" s="1"/>
       <c r="O549" s="1"/>
       <c r="P549" s="1"/>
       <c r="Q549" s="1"/>
       <c r="R549" s="1"/>
       <c r="S549" s="1"/>
       <c r="T549" s="1"/>
       <c r="U549" s="1"/>
       <c r="V549" s="1"/>
       <c r="W549" s="1"/>
     </row>
     <row r="550" spans="1:23">
       <c r="A550" s="3">
         <v>548</v>
       </c>
       <c r="B550" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C550" s="3" t="s">
         <v>1099</v>
       </c>
       <c r="D550" s="3" t="s">
         <v>1100</v>
       </c>
       <c r="E550" s="3" t="s">
-        <v>53</v>
+        <v>390</v>
       </c>
       <c r="F550" s="3">
-        <v>5060</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="G550" s="3"/>
       <c r="H550" s="4">
-        <v>8.8</v>
+        <v>0.41</v>
       </c>
       <c r="I550" s="4">
-        <v>0.91</v>
+        <v>0</v>
       </c>
       <c r="J550" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K550" s="1"/>
       <c r="L550" s="1"/>
       <c r="M550" s="1"/>
       <c r="N550" s="1"/>
       <c r="O550" s="1"/>
       <c r="P550" s="1"/>
       <c r="Q550" s="1"/>
       <c r="R550" s="1"/>
       <c r="S550" s="1"/>
       <c r="T550" s="1"/>
       <c r="U550" s="1"/>
       <c r="V550" s="1"/>
       <c r="W550" s="1"/>
     </row>
     <row r="551" spans="1:23">
       <c r="A551" s="3">
         <v>549</v>
       </c>
       <c r="B551" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C551" s="3" t="s">
         <v>1101</v>
       </c>
       <c r="D551" s="3" t="s">
         <v>1102</v>
       </c>
       <c r="E551" s="3" t="s">
-        <v>390</v>
+        <v>53</v>
       </c>
       <c r="F551" s="3">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G551" s="3"/>
+        <v>2129</v>
+      </c>
+      <c r="G551" s="3">
+        <v>4</v>
+      </c>
       <c r="H551" s="4">
-        <v>0.41</v>
+        <v>6.66</v>
       </c>
       <c r="I551" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="J551" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K551" s="1"/>
       <c r="L551" s="1"/>
       <c r="M551" s="1"/>
       <c r="N551" s="1"/>
       <c r="O551" s="1"/>
       <c r="P551" s="1"/>
       <c r="Q551" s="1"/>
       <c r="R551" s="1"/>
       <c r="S551" s="1"/>
       <c r="T551" s="1"/>
       <c r="U551" s="1"/>
       <c r="V551" s="1"/>
       <c r="W551" s="1"/>
     </row>
     <row r="552" spans="1:23">
       <c r="A552" s="3">
         <v>550</v>
       </c>
       <c r="B552" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C552" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="D552" s="3" t="s">
         <v>1104</v>
       </c>
       <c r="E552" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F552" s="3">
-        <v>2129</v>
-[...3 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="G552" s="3"/>
       <c r="H552" s="4">
-        <v>6.66</v>
+        <v>1.58</v>
       </c>
       <c r="I552" s="4">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="J552" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K552" s="1"/>
       <c r="L552" s="1"/>
       <c r="M552" s="1"/>
       <c r="N552" s="1"/>
       <c r="O552" s="1"/>
       <c r="P552" s="1"/>
       <c r="Q552" s="1"/>
       <c r="R552" s="1"/>
       <c r="S552" s="1"/>
       <c r="T552" s="1"/>
       <c r="U552" s="1"/>
       <c r="V552" s="1"/>
       <c r="W552" s="1"/>
     </row>
     <row r="553" spans="1:23">
       <c r="A553" s="3">
         <v>551</v>
       </c>
       <c r="B553" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C553" s="3" t="s">
         <v>1105</v>
       </c>
       <c r="D553" s="3" t="s">
         <v>1106</v>
       </c>
       <c r="E553" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F553" s="3">
-        <v>896</v>
+        <v>192</v>
       </c>
       <c r="G553" s="3"/>
       <c r="H553" s="4">
-        <v>1.58</v>
+        <v>4.98</v>
       </c>
       <c r="I553" s="4">
         <v>0</v>
       </c>
       <c r="J553" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K553" s="1"/>
       <c r="L553" s="1"/>
       <c r="M553" s="1"/>
       <c r="N553" s="1"/>
       <c r="O553" s="1"/>
       <c r="P553" s="1"/>
       <c r="Q553" s="1"/>
       <c r="R553" s="1"/>
       <c r="S553" s="1"/>
       <c r="T553" s="1"/>
       <c r="U553" s="1"/>
       <c r="V553" s="1"/>
       <c r="W553" s="1"/>
     </row>
     <row r="554" spans="1:23">
       <c r="A554" s="3">
         <v>552</v>
       </c>
       <c r="B554" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C554" s="3" t="s">
         <v>1107</v>
       </c>
       <c r="D554" s="3" t="s">
         <v>1108</v>
       </c>
       <c r="E554" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F554" s="3">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="G554" s="3"/>
+        <v>1210</v>
+      </c>
+      <c r="G554" s="3">
+        <v>1</v>
+      </c>
       <c r="H554" s="4">
-        <v>4.98</v>
+        <v>7.72</v>
       </c>
       <c r="I554" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="J554" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K554" s="1"/>
       <c r="L554" s="1"/>
       <c r="M554" s="1"/>
       <c r="N554" s="1"/>
       <c r="O554" s="1"/>
       <c r="P554" s="1"/>
       <c r="Q554" s="1"/>
       <c r="R554" s="1"/>
       <c r="S554" s="1"/>
       <c r="T554" s="1"/>
       <c r="U554" s="1"/>
       <c r="V554" s="1"/>
       <c r="W554" s="1"/>
     </row>
     <row r="555" spans="1:23">
       <c r="A555" s="3">
         <v>553</v>
       </c>
       <c r="B555" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C555" s="3" t="s">
         <v>1109</v>
       </c>
       <c r="D555" s="3" t="s">
         <v>1110</v>
       </c>
       <c r="E555" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F555" s="3">
-        <v>1210</v>
-[...3 lines deleted...]
-      </c>
+        <v>1127</v>
+      </c>
+      <c r="G555" s="3"/>
       <c r="H555" s="4">
-        <v>7.72</v>
+        <v>6.11</v>
       </c>
       <c r="I555" s="4">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="J555" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K555" s="1"/>
       <c r="L555" s="1"/>
       <c r="M555" s="1"/>
       <c r="N555" s="1"/>
       <c r="O555" s="1"/>
       <c r="P555" s="1"/>
       <c r="Q555" s="1"/>
       <c r="R555" s="1"/>
       <c r="S555" s="1"/>
       <c r="T555" s="1"/>
       <c r="U555" s="1"/>
       <c r="V555" s="1"/>
       <c r="W555" s="1"/>
     </row>
     <row r="556" spans="1:23">
       <c r="A556" s="3">
         <v>554</v>
       </c>
       <c r="B556" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C556" s="3" t="s">
         <v>1111</v>
       </c>
       <c r="D556" s="3" t="s">
         <v>1112</v>
       </c>
       <c r="E556" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F556" s="3">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="G556" s="3"/>
+        <v>1224</v>
+      </c>
+      <c r="G556" s="3">
+        <v>3</v>
+      </c>
       <c r="H556" s="4">
-        <v>6.11</v>
+        <v>7.46</v>
       </c>
       <c r="I556" s="4">
-        <v>0</v>
+        <v>1.51</v>
       </c>
       <c r="J556" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K556" s="1"/>
       <c r="L556" s="1"/>
       <c r="M556" s="1"/>
       <c r="N556" s="1"/>
       <c r="O556" s="1"/>
       <c r="P556" s="1"/>
       <c r="Q556" s="1"/>
       <c r="R556" s="1"/>
       <c r="S556" s="1"/>
       <c r="T556" s="1"/>
       <c r="U556" s="1"/>
       <c r="V556" s="1"/>
       <c r="W556" s="1"/>
     </row>
     <row r="557" spans="1:23">
       <c r="A557" s="3">
         <v>555</v>
       </c>
       <c r="B557" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C557" s="3" t="s">
         <v>1113</v>
       </c>
       <c r="D557" s="3" t="s">
         <v>1114</v>
       </c>
       <c r="E557" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F557" s="3">
-        <v>1224</v>
+        <v>1718</v>
       </c>
       <c r="G557" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H557" s="4">
-        <v>7.46</v>
+        <v>3.94</v>
       </c>
       <c r="I557" s="4">
-        <v>1.51</v>
+        <v>0.59</v>
       </c>
       <c r="J557" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K557" s="1"/>
       <c r="L557" s="1"/>
       <c r="M557" s="1"/>
       <c r="N557" s="1"/>
       <c r="O557" s="1"/>
       <c r="P557" s="1"/>
       <c r="Q557" s="1"/>
       <c r="R557" s="1"/>
       <c r="S557" s="1"/>
       <c r="T557" s="1"/>
       <c r="U557" s="1"/>
       <c r="V557" s="1"/>
       <c r="W557" s="1"/>
     </row>
     <row r="558" spans="1:23">
       <c r="A558" s="3">
         <v>556</v>
       </c>
       <c r="B558" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C558" s="3" t="s">
         <v>1115</v>
       </c>
       <c r="D558" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="E558" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F558" s="3">
-        <v>1718</v>
-[...3 lines deleted...]
-      </c>
+        <v>3371</v>
+      </c>
+      <c r="G558" s="3"/>
       <c r="H558" s="4">
-        <v>3.94</v>
+        <v>8.5</v>
       </c>
       <c r="I558" s="4">
-        <v>0.59</v>
+        <v>0</v>
       </c>
       <c r="J558" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K558" s="1"/>
       <c r="L558" s="1"/>
       <c r="M558" s="1"/>
       <c r="N558" s="1"/>
       <c r="O558" s="1"/>
       <c r="P558" s="1"/>
       <c r="Q558" s="1"/>
       <c r="R558" s="1"/>
       <c r="S558" s="1"/>
       <c r="T558" s="1"/>
       <c r="U558" s="1"/>
       <c r="V558" s="1"/>
       <c r="W558" s="1"/>
     </row>
     <row r="559" spans="1:23">
       <c r="A559" s="3">
         <v>557</v>
       </c>
       <c r="B559" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C559" s="3" t="s">
         <v>1117</v>
       </c>
       <c r="D559" s="3" t="s">
         <v>1118</v>
       </c>
       <c r="E559" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F559" s="3">
-        <v>3371</v>
-[...1 lines deleted...]
-      <c r="G559" s="3"/>
+        <v>6025</v>
+      </c>
+      <c r="G559" s="3">
+        <v>3</v>
+      </c>
       <c r="H559" s="4">
-        <v>8.5</v>
+        <v>9.35</v>
       </c>
       <c r="I559" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="J559" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K559" s="1"/>
       <c r="L559" s="1"/>
       <c r="M559" s="1"/>
       <c r="N559" s="1"/>
       <c r="O559" s="1"/>
       <c r="P559" s="1"/>
       <c r="Q559" s="1"/>
       <c r="R559" s="1"/>
       <c r="S559" s="1"/>
       <c r="T559" s="1"/>
       <c r="U559" s="1"/>
       <c r="V559" s="1"/>
       <c r="W559" s="1"/>
     </row>
     <row r="560" spans="1:23">
       <c r="A560" s="3">
         <v>558</v>
       </c>
       <c r="B560" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C560" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="D560" s="3" t="s">
         <v>1120</v>
       </c>
       <c r="E560" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F560" s="3">
-        <v>6025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1891</v>
+      </c>
+      <c r="G560" s="3"/>
       <c r="H560" s="4">
-        <v>9.35</v>
+        <v>5.06</v>
       </c>
       <c r="I560" s="4">
-        <v>0.64</v>
+        <v>0</v>
       </c>
       <c r="J560" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K560" s="1"/>
       <c r="L560" s="1"/>
       <c r="M560" s="1"/>
       <c r="N560" s="1"/>
       <c r="O560" s="1"/>
       <c r="P560" s="1"/>
       <c r="Q560" s="1"/>
       <c r="R560" s="1"/>
       <c r="S560" s="1"/>
       <c r="T560" s="1"/>
       <c r="U560" s="1"/>
       <c r="V560" s="1"/>
       <c r="W560" s="1"/>
     </row>
     <row r="561" spans="1:23">
       <c r="A561" s="3">
         <v>559</v>
       </c>
       <c r="B561" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C561" s="3" t="s">
         <v>1121</v>
       </c>
       <c r="D561" s="3" t="s">
         <v>1122</v>
       </c>
       <c r="E561" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F561" s="3">
-        <v>1891</v>
+        <v>1065</v>
       </c>
       <c r="G561" s="3"/>
       <c r="H561" s="4">
-        <v>5.06</v>
+        <v>3.15</v>
       </c>
       <c r="I561" s="4">
         <v>0</v>
       </c>
       <c r="J561" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K561" s="1"/>
       <c r="L561" s="1"/>
       <c r="M561" s="1"/>
       <c r="N561" s="1"/>
       <c r="O561" s="1"/>
       <c r="P561" s="1"/>
       <c r="Q561" s="1"/>
       <c r="R561" s="1"/>
       <c r="S561" s="1"/>
       <c r="T561" s="1"/>
       <c r="U561" s="1"/>
       <c r="V561" s="1"/>
       <c r="W561" s="1"/>
     </row>
     <row r="562" spans="1:23">
       <c r="A562" s="3">
         <v>560</v>
       </c>
       <c r="B562" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C562" s="3" t="s">
         <v>1123</v>
       </c>
       <c r="D562" s="3" t="s">
         <v>1124</v>
       </c>
       <c r="E562" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F562" s="3">
-        <v>1065</v>
-[...1 lines deleted...]
-      <c r="G562" s="3"/>
+        <v>938</v>
+      </c>
+      <c r="G562" s="3">
+        <v>1</v>
+      </c>
       <c r="H562" s="4">
-        <v>3.15</v>
+        <v>4.33</v>
       </c>
       <c r="I562" s="4">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="J562" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K562" s="1"/>
       <c r="L562" s="1"/>
       <c r="M562" s="1"/>
       <c r="N562" s="1"/>
       <c r="O562" s="1"/>
       <c r="P562" s="1"/>
       <c r="Q562" s="1"/>
       <c r="R562" s="1"/>
       <c r="S562" s="1"/>
       <c r="T562" s="1"/>
       <c r="U562" s="1"/>
       <c r="V562" s="1"/>
       <c r="W562" s="1"/>
     </row>
     <row r="563" spans="1:23">
       <c r="A563" s="3">
         <v>561</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C563" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D563" s="3" t="s">
         <v>1125</v>
       </c>
-      <c r="D563" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E563" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F563" s="3">
-        <v>938</v>
-[...3 lines deleted...]
-      </c>
+        <v>13080</v>
+      </c>
+      <c r="G563" s="3"/>
       <c r="H563" s="4">
-        <v>4.33</v>
+        <v>6.78</v>
       </c>
       <c r="I563" s="4">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="J563" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K563" s="1"/>
       <c r="L563" s="1"/>
       <c r="M563" s="1"/>
       <c r="N563" s="1"/>
       <c r="O563" s="1"/>
       <c r="P563" s="1"/>
       <c r="Q563" s="1"/>
       <c r="R563" s="1"/>
       <c r="S563" s="1"/>
       <c r="T563" s="1"/>
       <c r="U563" s="1"/>
       <c r="V563" s="1"/>
       <c r="W563" s="1"/>
     </row>
     <row r="564" spans="1:23">
       <c r="A564" s="3">
         <v>562</v>
       </c>
       <c r="B564" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C564" s="3" t="s">
-        <v>109</v>
+        <v>1126</v>
       </c>
       <c r="D564" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="E564" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F564" s="3">
-        <v>13080</v>
+        <v>1880</v>
       </c>
       <c r="G564" s="3"/>
       <c r="H564" s="4">
-        <v>6.78</v>
+        <v>1.44</v>
       </c>
       <c r="I564" s="4">
         <v>0</v>
       </c>
       <c r="J564" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K564" s="1"/>
       <c r="L564" s="1"/>
       <c r="M564" s="1"/>
       <c r="N564" s="1"/>
       <c r="O564" s="1"/>
       <c r="P564" s="1"/>
       <c r="Q564" s="1"/>
       <c r="R564" s="1"/>
       <c r="S564" s="1"/>
       <c r="T564" s="1"/>
       <c r="U564" s="1"/>
       <c r="V564" s="1"/>
       <c r="W564" s="1"/>
     </row>
     <row r="565" spans="1:23">
       <c r="A565" s="3">
         <v>563</v>
       </c>
       <c r="B565" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C565" s="3" t="s">
         <v>1128</v>
       </c>
       <c r="D565" s="3" t="s">
         <v>1129</v>
       </c>
       <c r="E565" s="3" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="F565" s="3">
-        <v>1880</v>
+        <v>1217</v>
       </c>
       <c r="G565" s="3"/>
       <c r="H565" s="4">
-        <v>1.44</v>
+        <v>9.21</v>
       </c>
       <c r="I565" s="4">
         <v>0</v>
       </c>
       <c r="J565" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K565" s="1"/>
       <c r="L565" s="1"/>
       <c r="M565" s="1"/>
       <c r="N565" s="1"/>
       <c r="O565" s="1"/>
       <c r="P565" s="1"/>
       <c r="Q565" s="1"/>
       <c r="R565" s="1"/>
       <c r="S565" s="1"/>
       <c r="T565" s="1"/>
       <c r="U565" s="1"/>
       <c r="V565" s="1"/>
       <c r="W565" s="1"/>
     </row>
     <row r="566" spans="1:23">
       <c r="A566" s="3">
         <v>564</v>
       </c>
       <c r="B566" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C566" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D566" s="3" t="s">
         <v>1130</v>
       </c>
-      <c r="D566" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E566" s="3" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="F566" s="3">
-        <v>1217</v>
+        <v>12685</v>
       </c>
       <c r="G566" s="3"/>
       <c r="H566" s="4">
-        <v>9.21</v>
+        <v>6.6</v>
       </c>
       <c r="I566" s="4">
         <v>0</v>
       </c>
       <c r="J566" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K566" s="1"/>
       <c r="L566" s="1"/>
       <c r="M566" s="1"/>
       <c r="N566" s="1"/>
       <c r="O566" s="1"/>
       <c r="P566" s="1"/>
       <c r="Q566" s="1"/>
       <c r="R566" s="1"/>
       <c r="S566" s="1"/>
       <c r="T566" s="1"/>
       <c r="U566" s="1"/>
       <c r="V566" s="1"/>
       <c r="W566" s="1"/>
     </row>
     <row r="567" spans="1:23">
       <c r="A567" s="3">
         <v>565</v>
       </c>
       <c r="B567" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C567" s="3" t="s">
-        <v>113</v>
+        <v>1131</v>
       </c>
       <c r="D567" s="3" t="s">
         <v>1132</v>
       </c>
       <c r="E567" s="3" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="F567" s="3">
-        <v>12685</v>
+        <v>958</v>
       </c>
       <c r="G567" s="3"/>
       <c r="H567" s="4">
-        <v>6.6</v>
+        <v>6.48</v>
       </c>
       <c r="I567" s="4">
         <v>0</v>
       </c>
       <c r="J567" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K567" s="1"/>
       <c r="L567" s="1"/>
       <c r="M567" s="1"/>
       <c r="N567" s="1"/>
       <c r="O567" s="1"/>
       <c r="P567" s="1"/>
       <c r="Q567" s="1"/>
       <c r="R567" s="1"/>
       <c r="S567" s="1"/>
       <c r="T567" s="1"/>
       <c r="U567" s="1"/>
       <c r="V567" s="1"/>
       <c r="W567" s="1"/>
     </row>
     <row r="568" spans="1:23">
       <c r="A568" s="3">
         <v>566</v>
       </c>
       <c r="B568" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C568" s="3" t="s">
         <v>1133</v>
       </c>
       <c r="D568" s="3" t="s">
         <v>1134</v>
       </c>
       <c r="E568" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F568" s="3">
-        <v>958</v>
-[...1 lines deleted...]
-      <c r="G568" s="3"/>
+        <v>1920</v>
+      </c>
+      <c r="G568" s="3">
+        <v>4</v>
+      </c>
       <c r="H568" s="4">
-        <v>6.48</v>
+        <v>8.09</v>
       </c>
       <c r="I568" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="J568" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K568" s="1"/>
       <c r="L568" s="1"/>
       <c r="M568" s="1"/>
       <c r="N568" s="1"/>
       <c r="O568" s="1"/>
       <c r="P568" s="1"/>
       <c r="Q568" s="1"/>
       <c r="R568" s="1"/>
       <c r="S568" s="1"/>
       <c r="T568" s="1"/>
       <c r="U568" s="1"/>
       <c r="V568" s="1"/>
       <c r="W568" s="1"/>
     </row>
     <row r="569" spans="1:23">
       <c r="A569" s="3">
         <v>567</v>
       </c>
       <c r="B569" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C569" s="3" t="s">
         <v>1135</v>
       </c>
       <c r="D569" s="3" t="s">
         <v>1136</v>
       </c>
       <c r="E569" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F569" s="3">
-        <v>1920</v>
+        <v>4479</v>
       </c>
       <c r="G569" s="3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H569" s="4">
-        <v>8.09</v>
+        <v>14.46</v>
       </c>
       <c r="I569" s="4">
-        <v>0.84</v>
+        <v>1.59</v>
       </c>
       <c r="J569" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K569" s="1"/>
       <c r="L569" s="1"/>
       <c r="M569" s="1"/>
       <c r="N569" s="1"/>
       <c r="O569" s="1"/>
       <c r="P569" s="1"/>
       <c r="Q569" s="1"/>
       <c r="R569" s="1"/>
       <c r="S569" s="1"/>
       <c r="T569" s="1"/>
       <c r="U569" s="1"/>
       <c r="V569" s="1"/>
       <c r="W569" s="1"/>
     </row>
     <row r="570" spans="1:23">
       <c r="A570" s="3">
         <v>568</v>
       </c>
       <c r="B570" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C570" s="3" t="s">
         <v>1137</v>
       </c>
       <c r="D570" s="3" t="s">
         <v>1138</v>
       </c>
       <c r="E570" s="3" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="F570" s="3">
-        <v>4479</v>
+        <v>3786</v>
       </c>
       <c r="G570" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H570" s="4">
-        <v>14.46</v>
+        <v>12.24</v>
       </c>
       <c r="I570" s="4">
-        <v>1.59</v>
+        <v>0.1</v>
       </c>
       <c r="J570" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K570" s="1"/>
       <c r="L570" s="1"/>
       <c r="M570" s="1"/>
       <c r="N570" s="1"/>
       <c r="O570" s="1"/>
       <c r="P570" s="1"/>
       <c r="Q570" s="1"/>
       <c r="R570" s="1"/>
       <c r="S570" s="1"/>
       <c r="T570" s="1"/>
       <c r="U570" s="1"/>
       <c r="V570" s="1"/>
       <c r="W570" s="1"/>
     </row>
     <row r="571" spans="1:23">
       <c r="A571" s="3">
         <v>569</v>
       </c>
       <c r="B571" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C571" s="3" t="s">
         <v>1139</v>
       </c>
       <c r="D571" s="3" t="s">
         <v>1140</v>
       </c>
       <c r="E571" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F571" s="3">
-        <v>3786</v>
+        <v>0</v>
       </c>
       <c r="G571" s="3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H571" s="4">
-        <v>12.24</v>
+        <v>8.12</v>
       </c>
       <c r="I571" s="4">
-        <v>0.1</v>
+        <v>2.31</v>
       </c>
       <c r="J571" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K571" s="1"/>
       <c r="L571" s="1"/>
       <c r="M571" s="1"/>
       <c r="N571" s="1"/>
       <c r="O571" s="1"/>
       <c r="P571" s="1"/>
       <c r="Q571" s="1"/>
       <c r="R571" s="1"/>
       <c r="S571" s="1"/>
       <c r="T571" s="1"/>
       <c r="U571" s="1"/>
       <c r="V571" s="1"/>
       <c r="W571" s="1"/>
     </row>
     <row r="572" spans="1:23">
       <c r="A572" s="3">
         <v>570</v>
       </c>
       <c r="B572" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C572" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D572" s="3" t="s">
         <v>1141</v>
       </c>
-      <c r="D572" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E572" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F572" s="3">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>20272</v>
+      </c>
+      <c r="G572" s="3"/>
       <c r="H572" s="4">
-        <v>8.12</v>
+        <v>10.51</v>
       </c>
       <c r="I572" s="4">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="J572" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K572" s="1"/>
       <c r="L572" s="1"/>
       <c r="M572" s="1"/>
       <c r="N572" s="1"/>
       <c r="O572" s="1"/>
       <c r="P572" s="1"/>
       <c r="Q572" s="1"/>
       <c r="R572" s="1"/>
       <c r="S572" s="1"/>
       <c r="T572" s="1"/>
       <c r="U572" s="1"/>
       <c r="V572" s="1"/>
       <c r="W572" s="1"/>
     </row>
     <row r="573" spans="1:23">
       <c r="A573" s="3">
         <v>571</v>
       </c>
       <c r="B573" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C573" s="3" t="s">
-        <v>113</v>
+        <v>1142</v>
       </c>
       <c r="D573" s="3" t="s">
         <v>1143</v>
       </c>
       <c r="E573" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F573" s="3">
-        <v>20272</v>
-[...1 lines deleted...]
-      <c r="G573" s="3"/>
+        <v>4667</v>
+      </c>
+      <c r="G573" s="3">
+        <v>1</v>
+      </c>
       <c r="H573" s="4">
-        <v>10.51</v>
+        <v>12.95</v>
       </c>
       <c r="I573" s="4">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="J573" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K573" s="1"/>
       <c r="L573" s="1"/>
       <c r="M573" s="1"/>
       <c r="N573" s="1"/>
       <c r="O573" s="1"/>
       <c r="P573" s="1"/>
       <c r="Q573" s="1"/>
       <c r="R573" s="1"/>
       <c r="S573" s="1"/>
       <c r="T573" s="1"/>
       <c r="U573" s="1"/>
       <c r="V573" s="1"/>
       <c r="W573" s="1"/>
     </row>
     <row r="574" spans="1:23">
       <c r="A574" s="3">
         <v>572</v>
       </c>
       <c r="B574" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C574" s="3" t="s">
         <v>1144</v>
       </c>
       <c r="D574" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="E574" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F574" s="3">
-        <v>4667</v>
-[...3 lines deleted...]
-      </c>
+        <v>4893</v>
+      </c>
+      <c r="G574" s="3"/>
       <c r="H574" s="4">
-        <v>12.95</v>
+        <v>13</v>
       </c>
       <c r="I574" s="4">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="J574" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K574" s="1"/>
       <c r="L574" s="1"/>
       <c r="M574" s="1"/>
       <c r="N574" s="1"/>
       <c r="O574" s="1"/>
       <c r="P574" s="1"/>
       <c r="Q574" s="1"/>
       <c r="R574" s="1"/>
       <c r="S574" s="1"/>
       <c r="T574" s="1"/>
       <c r="U574" s="1"/>
       <c r="V574" s="1"/>
       <c r="W574" s="1"/>
     </row>
     <row r="575" spans="1:23">
       <c r="A575" s="3">
         <v>573</v>
       </c>
       <c r="B575" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C575" s="3" t="s">
         <v>1146</v>
       </c>
       <c r="D575" s="3" t="s">
         <v>1147</v>
       </c>
       <c r="E575" s="3" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="F575" s="3">
-        <v>4893</v>
+        <v>1936</v>
       </c>
       <c r="G575" s="3"/>
       <c r="H575" s="4">
-        <v>13</v>
+        <v>15.21</v>
       </c>
       <c r="I575" s="4">
         <v>0</v>
       </c>
       <c r="J575" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K575" s="1"/>
       <c r="L575" s="1"/>
       <c r="M575" s="1"/>
       <c r="N575" s="1"/>
       <c r="O575" s="1"/>
       <c r="P575" s="1"/>
       <c r="Q575" s="1"/>
       <c r="R575" s="1"/>
       <c r="S575" s="1"/>
       <c r="T575" s="1"/>
       <c r="U575" s="1"/>
       <c r="V575" s="1"/>
       <c r="W575" s="1"/>
     </row>
     <row r="576" spans="1:23">
       <c r="A576" s="3">
         <v>574</v>
       </c>
       <c r="B576" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C576" s="3" t="s">
         <v>1148</v>
       </c>
       <c r="D576" s="3" t="s">
         <v>1149</v>
       </c>
       <c r="E576" s="3" t="s">
         <v>94</v>
       </c>
       <c r="F576" s="3">
-        <v>1936</v>
-[...1 lines deleted...]
-      <c r="G576" s="3"/>
+        <v>1519</v>
+      </c>
+      <c r="G576" s="3">
+        <v>1</v>
+      </c>
       <c r="H576" s="4">
-        <v>15.21</v>
+        <v>13.34</v>
       </c>
       <c r="I576" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="J576" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K576" s="1"/>
       <c r="L576" s="1"/>
       <c r="M576" s="1"/>
       <c r="N576" s="1"/>
       <c r="O576" s="1"/>
       <c r="P576" s="1"/>
       <c r="Q576" s="1"/>
       <c r="R576" s="1"/>
       <c r="S576" s="1"/>
       <c r="T576" s="1"/>
       <c r="U576" s="1"/>
       <c r="V576" s="1"/>
       <c r="W576" s="1"/>
     </row>
     <row r="577" spans="1:23">
       <c r="A577" s="3">
         <v>575</v>
       </c>
       <c r="B577" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C577" s="3" t="s">
         <v>1150</v>
       </c>
       <c r="D577" s="3" t="s">
         <v>1151</v>
       </c>
       <c r="E577" s="3" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="F577" s="3">
-        <v>1519</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="G577" s="3"/>
       <c r="H577" s="4">
-        <v>13.34</v>
+        <v>1.17</v>
       </c>
       <c r="I577" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="J577" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K577" s="1"/>
       <c r="L577" s="1"/>
       <c r="M577" s="1"/>
       <c r="N577" s="1"/>
       <c r="O577" s="1"/>
       <c r="P577" s="1"/>
       <c r="Q577" s="1"/>
       <c r="R577" s="1"/>
       <c r="S577" s="1"/>
       <c r="T577" s="1"/>
       <c r="U577" s="1"/>
       <c r="V577" s="1"/>
       <c r="W577" s="1"/>
     </row>
     <row r="578" spans="1:23">
       <c r="A578" s="3">
         <v>576</v>
       </c>
       <c r="B578" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C578" s="3" t="s">
         <v>1152</v>
       </c>
       <c r="D578" s="3" t="s">
         <v>1153</v>
       </c>
       <c r="E578" s="3" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="F578" s="3">
         <v>0</v>
       </c>
       <c r="G578" s="3"/>
       <c r="H578" s="4">
-        <v>1.17</v>
+        <v>0.21</v>
       </c>
       <c r="I578" s="4">
         <v>0</v>
       </c>
       <c r="J578" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K578" s="1"/>
       <c r="L578" s="1"/>
       <c r="M578" s="1"/>
       <c r="N578" s="1"/>
       <c r="O578" s="1"/>
       <c r="P578" s="1"/>
       <c r="Q578" s="1"/>
       <c r="R578" s="1"/>
       <c r="S578" s="1"/>
       <c r="T578" s="1"/>
       <c r="U578" s="1"/>
       <c r="V578" s="1"/>
       <c r="W578" s="1"/>
     </row>
     <row r="579" spans="1:23">
       <c r="A579" s="3">
         <v>577</v>
       </c>
       <c r="B579" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C579" s="3" t="s">
         <v>1154</v>
       </c>
       <c r="D579" s="3" t="s">
         <v>1155</v>
       </c>
       <c r="E579" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F579" s="3">
         <v>0</v>
       </c>
       <c r="G579" s="3"/>
       <c r="H579" s="4">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="I579" s="4">
         <v>0</v>
       </c>
       <c r="J579" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K579" s="1"/>
       <c r="L579" s="1"/>
       <c r="M579" s="1"/>
       <c r="N579" s="1"/>
       <c r="O579" s="1"/>
       <c r="P579" s="1"/>
       <c r="Q579" s="1"/>
       <c r="R579" s="1"/>
       <c r="S579" s="1"/>
       <c r="T579" s="1"/>
       <c r="U579" s="1"/>
       <c r="V579" s="1"/>
       <c r="W579" s="1"/>
     </row>
     <row r="580" spans="1:23">
       <c r="A580" s="3">
         <v>578</v>
       </c>
       <c r="B580" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C580" s="3" t="s">
         <v>1156</v>
       </c>
       <c r="D580" s="3" t="s">
         <v>1157</v>
       </c>
       <c r="E580" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F580" s="3">
         <v>0</v>
       </c>
       <c r="G580" s="3"/>
       <c r="H580" s="4">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="I580" s="4">
         <v>0</v>
       </c>
       <c r="J580" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K580" s="1"/>
       <c r="L580" s="1"/>
       <c r="M580" s="1"/>
       <c r="N580" s="1"/>
       <c r="O580" s="1"/>
       <c r="P580" s="1"/>
       <c r="Q580" s="1"/>
       <c r="R580" s="1"/>
       <c r="S580" s="1"/>
       <c r="T580" s="1"/>
       <c r="U580" s="1"/>
       <c r="V580" s="1"/>
       <c r="W580" s="1"/>
     </row>
     <row r="581" spans="1:23">
       <c r="A581" s="3">
         <v>579</v>
       </c>
       <c r="B581" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C581" s="3" t="s">
         <v>1158</v>
       </c>
       <c r="D581" s="3" t="s">
         <v>1159</v>
       </c>
       <c r="E581" s="3" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="F581" s="3">
         <v>0</v>
       </c>
       <c r="G581" s="3"/>
       <c r="H581" s="4">
-        <v>0.18</v>
+        <v>9.18</v>
       </c>
       <c r="I581" s="4">
         <v>0</v>
       </c>
       <c r="J581" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K581" s="1"/>
       <c r="L581" s="1"/>
       <c r="M581" s="1"/>
       <c r="N581" s="1"/>
       <c r="O581" s="1"/>
       <c r="P581" s="1"/>
       <c r="Q581" s="1"/>
       <c r="R581" s="1"/>
       <c r="S581" s="1"/>
       <c r="T581" s="1"/>
       <c r="U581" s="1"/>
       <c r="V581" s="1"/>
       <c r="W581" s="1"/>
     </row>
     <row r="582" spans="1:23">
       <c r="A582" s="3">
         <v>580</v>
       </c>
       <c r="B582" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C582" s="3" t="s">
         <v>1160</v>
       </c>
       <c r="D582" s="3" t="s">
         <v>1161</v>
       </c>
       <c r="E582" s="3" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="F582" s="3">
         <v>0</v>
       </c>
       <c r="G582" s="3"/>
       <c r="H582" s="4">
-        <v>9.18</v>
+        <v>0.19</v>
       </c>
       <c r="I582" s="4">
         <v>0</v>
       </c>
       <c r="J582" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K582" s="1"/>
       <c r="L582" s="1"/>
       <c r="M582" s="1"/>
       <c r="N582" s="1"/>
       <c r="O582" s="1"/>
       <c r="P582" s="1"/>
       <c r="Q582" s="1"/>
       <c r="R582" s="1"/>
       <c r="S582" s="1"/>
       <c r="T582" s="1"/>
       <c r="U582" s="1"/>
       <c r="V582" s="1"/>
       <c r="W582" s="1"/>
     </row>
     <row r="583" spans="1:23">
       <c r="A583" s="3">
         <v>581</v>
       </c>
       <c r="B583" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C583" s="3" t="s">
         <v>1162</v>
       </c>
       <c r="D583" s="3" t="s">
         <v>1163</v>
       </c>
       <c r="E583" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F583" s="3">
         <v>0</v>
       </c>
       <c r="G583" s="3"/>
       <c r="H583" s="4">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="I583" s="4">
         <v>0</v>
       </c>
       <c r="J583" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K583" s="1"/>
       <c r="L583" s="1"/>
       <c r="M583" s="1"/>
       <c r="N583" s="1"/>
       <c r="O583" s="1"/>
       <c r="P583" s="1"/>
       <c r="Q583" s="1"/>
       <c r="R583" s="1"/>
       <c r="S583" s="1"/>
       <c r="T583" s="1"/>
       <c r="U583" s="1"/>
       <c r="V583" s="1"/>
       <c r="W583" s="1"/>
     </row>
     <row r="584" spans="1:23">
       <c r="A584" s="3">
         <v>582</v>
       </c>
       <c r="B584" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C584" s="3" t="s">
         <v>1164</v>
       </c>
       <c r="D584" s="3" t="s">
         <v>1165</v>
       </c>
       <c r="E584" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F584" s="3">
         <v>0</v>
       </c>
       <c r="G584" s="3"/>
       <c r="H584" s="4">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="I584" s="4">
         <v>0</v>
       </c>
       <c r="J584" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K584" s="1"/>
       <c r="L584" s="1"/>
       <c r="M584" s="1"/>
       <c r="N584" s="1"/>
       <c r="O584" s="1"/>
       <c r="P584" s="1"/>
       <c r="Q584" s="1"/>
       <c r="R584" s="1"/>
       <c r="S584" s="1"/>
       <c r="T584" s="1"/>
       <c r="U584" s="1"/>
       <c r="V584" s="1"/>
       <c r="W584" s="1"/>
     </row>
     <row r="585" spans="1:23">
       <c r="A585" s="3">
         <v>583</v>
       </c>
       <c r="B585" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C585" s="3" t="s">
         <v>1166</v>
       </c>
@@ -30547,352 +30547,352 @@
       <c r="U585" s="1"/>
       <c r="V585" s="1"/>
       <c r="W585" s="1"/>
     </row>
     <row r="586" spans="1:23">
       <c r="A586" s="3">
         <v>584</v>
       </c>
       <c r="B586" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C586" s="3" t="s">
         <v>1168</v>
       </c>
       <c r="D586" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="E586" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F586" s="3">
         <v>0</v>
       </c>
       <c r="G586" s="3"/>
       <c r="H586" s="4">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="I586" s="4">
         <v>0</v>
       </c>
       <c r="J586" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K586" s="1"/>
       <c r="L586" s="1"/>
       <c r="M586" s="1"/>
       <c r="N586" s="1"/>
       <c r="O586" s="1"/>
       <c r="P586" s="1"/>
       <c r="Q586" s="1"/>
       <c r="R586" s="1"/>
       <c r="S586" s="1"/>
       <c r="T586" s="1"/>
       <c r="U586" s="1"/>
       <c r="V586" s="1"/>
       <c r="W586" s="1"/>
     </row>
     <row r="587" spans="1:23">
       <c r="A587" s="3">
         <v>585</v>
       </c>
       <c r="B587" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C587" s="3" t="s">
         <v>1170</v>
       </c>
       <c r="D587" s="3" t="s">
         <v>1171</v>
       </c>
       <c r="E587" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F587" s="3">
         <v>0</v>
       </c>
       <c r="G587" s="3"/>
       <c r="H587" s="4">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="I587" s="4">
         <v>0</v>
       </c>
       <c r="J587" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K587" s="1"/>
       <c r="L587" s="1"/>
       <c r="M587" s="1"/>
       <c r="N587" s="1"/>
       <c r="O587" s="1"/>
       <c r="P587" s="1"/>
       <c r="Q587" s="1"/>
       <c r="R587" s="1"/>
       <c r="S587" s="1"/>
       <c r="T587" s="1"/>
       <c r="U587" s="1"/>
       <c r="V587" s="1"/>
       <c r="W587" s="1"/>
     </row>
     <row r="588" spans="1:23">
       <c r="A588" s="3">
         <v>586</v>
       </c>
       <c r="B588" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C588" s="3" t="s">
         <v>1172</v>
       </c>
       <c r="D588" s="3" t="s">
         <v>1173</v>
       </c>
       <c r="E588" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F588" s="3">
         <v>0</v>
       </c>
       <c r="G588" s="3"/>
       <c r="H588" s="4">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="I588" s="4">
         <v>0</v>
       </c>
       <c r="J588" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K588" s="1"/>
       <c r="L588" s="1"/>
       <c r="M588" s="1"/>
       <c r="N588" s="1"/>
       <c r="O588" s="1"/>
       <c r="P588" s="1"/>
       <c r="Q588" s="1"/>
       <c r="R588" s="1"/>
       <c r="S588" s="1"/>
       <c r="T588" s="1"/>
       <c r="U588" s="1"/>
       <c r="V588" s="1"/>
       <c r="W588" s="1"/>
     </row>
     <row r="589" spans="1:23">
       <c r="A589" s="3">
         <v>587</v>
       </c>
       <c r="B589" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C589" s="3" t="s">
         <v>1174</v>
       </c>
       <c r="D589" s="3" t="s">
         <v>1175</v>
       </c>
       <c r="E589" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F589" s="3">
         <v>0</v>
       </c>
       <c r="G589" s="3"/>
       <c r="H589" s="4">
-        <v>0.48</v>
+        <v>0.24</v>
       </c>
       <c r="I589" s="4">
         <v>0</v>
       </c>
       <c r="J589" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K589" s="1"/>
       <c r="L589" s="1"/>
       <c r="M589" s="1"/>
       <c r="N589" s="1"/>
       <c r="O589" s="1"/>
       <c r="P589" s="1"/>
       <c r="Q589" s="1"/>
       <c r="R589" s="1"/>
       <c r="S589" s="1"/>
       <c r="T589" s="1"/>
       <c r="U589" s="1"/>
       <c r="V589" s="1"/>
       <c r="W589" s="1"/>
     </row>
     <row r="590" spans="1:23">
       <c r="A590" s="3">
         <v>588</v>
       </c>
       <c r="B590" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C590" s="3" t="s">
         <v>1176</v>
       </c>
       <c r="D590" s="3" t="s">
         <v>1177</v>
       </c>
       <c r="E590" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F590" s="3">
         <v>0</v>
       </c>
       <c r="G590" s="3"/>
       <c r="H590" s="4">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="I590" s="4">
         <v>0</v>
       </c>
       <c r="J590" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K590" s="1"/>
       <c r="L590" s="1"/>
       <c r="M590" s="1"/>
       <c r="N590" s="1"/>
       <c r="O590" s="1"/>
       <c r="P590" s="1"/>
       <c r="Q590" s="1"/>
       <c r="R590" s="1"/>
       <c r="S590" s="1"/>
       <c r="T590" s="1"/>
       <c r="U590" s="1"/>
       <c r="V590" s="1"/>
       <c r="W590" s="1"/>
     </row>
     <row r="591" spans="1:23">
       <c r="A591" s="3">
         <v>589</v>
       </c>
       <c r="B591" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C591" s="3" t="s">
         <v>1178</v>
       </c>
       <c r="D591" s="3" t="s">
         <v>1179</v>
       </c>
       <c r="E591" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F591" s="3">
         <v>0</v>
       </c>
       <c r="G591" s="3"/>
       <c r="H591" s="4">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="I591" s="4">
         <v>0</v>
       </c>
       <c r="J591" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K591" s="1"/>
       <c r="L591" s="1"/>
       <c r="M591" s="1"/>
       <c r="N591" s="1"/>
       <c r="O591" s="1"/>
       <c r="P591" s="1"/>
       <c r="Q591" s="1"/>
       <c r="R591" s="1"/>
       <c r="S591" s="1"/>
       <c r="T591" s="1"/>
       <c r="U591" s="1"/>
       <c r="V591" s="1"/>
       <c r="W591" s="1"/>
     </row>
     <row r="592" spans="1:23">
       <c r="A592" s="3">
         <v>590</v>
       </c>
       <c r="B592" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C592" s="3" t="s">
         <v>1180</v>
       </c>
       <c r="D592" s="3" t="s">
         <v>1181</v>
       </c>
       <c r="E592" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F592" s="3">
         <v>0</v>
       </c>
       <c r="G592" s="3"/>
       <c r="H592" s="4">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="I592" s="4">
         <v>0</v>
       </c>
       <c r="J592" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K592" s="1"/>
       <c r="L592" s="1"/>
       <c r="M592" s="1"/>
       <c r="N592" s="1"/>
       <c r="O592" s="1"/>
       <c r="P592" s="1"/>
       <c r="Q592" s="1"/>
       <c r="R592" s="1"/>
       <c r="S592" s="1"/>
       <c r="T592" s="1"/>
       <c r="U592" s="1"/>
       <c r="V592" s="1"/>
       <c r="W592" s="1"/>
     </row>
     <row r="593" spans="1:23">
       <c r="A593" s="3">
         <v>591</v>
       </c>
       <c r="B593" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C593" s="3" t="s">
         <v>1182</v>
       </c>
       <c r="D593" s="3" t="s">
         <v>1183</v>
       </c>
       <c r="E593" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F593" s="3">
         <v>0</v>
       </c>
       <c r="G593" s="3"/>
       <c r="H593" s="4">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="I593" s="4">
         <v>0</v>
       </c>
       <c r="J593" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K593" s="1"/>
       <c r="L593" s="1"/>
       <c r="M593" s="1"/>
       <c r="N593" s="1"/>
       <c r="O593" s="1"/>
       <c r="P593" s="1"/>
       <c r="Q593" s="1"/>
       <c r="R593" s="1"/>
       <c r="S593" s="1"/>
       <c r="T593" s="1"/>
       <c r="U593" s="1"/>
       <c r="V593" s="1"/>
       <c r="W593" s="1"/>
     </row>
     <row r="594" spans="1:23">
       <c r="A594" s="3">
         <v>592</v>
       </c>
@@ -30927,238 +30927,238 @@
       <c r="N594" s="1"/>
       <c r="O594" s="1"/>
       <c r="P594" s="1"/>
       <c r="Q594" s="1"/>
       <c r="R594" s="1"/>
       <c r="S594" s="1"/>
       <c r="T594" s="1"/>
       <c r="U594" s="1"/>
       <c r="V594" s="1"/>
       <c r="W594" s="1"/>
     </row>
     <row r="595" spans="1:23">
       <c r="A595" s="3">
         <v>593</v>
       </c>
       <c r="B595" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C595" s="3" t="s">
         <v>1186</v>
       </c>
       <c r="D595" s="3" t="s">
         <v>1187</v>
       </c>
       <c r="E595" s="3" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="F595" s="3">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G595" s="3"/>
+        <v>3626</v>
+      </c>
+      <c r="G595" s="3">
+        <v>2</v>
+      </c>
       <c r="H595" s="4">
-        <v>0.16</v>
+        <v>11.89</v>
       </c>
       <c r="I595" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="J595" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K595" s="1"/>
       <c r="L595" s="1"/>
       <c r="M595" s="1"/>
       <c r="N595" s="1"/>
       <c r="O595" s="1"/>
       <c r="P595" s="1"/>
       <c r="Q595" s="1"/>
       <c r="R595" s="1"/>
       <c r="S595" s="1"/>
       <c r="T595" s="1"/>
       <c r="U595" s="1"/>
       <c r="V595" s="1"/>
       <c r="W595" s="1"/>
     </row>
     <row r="596" spans="1:23">
       <c r="A596" s="3">
         <v>594</v>
       </c>
       <c r="B596" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C596" s="3" t="s">
         <v>1188</v>
       </c>
       <c r="D596" s="3" t="s">
         <v>1189</v>
       </c>
       <c r="E596" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F596" s="3">
-        <v>3626</v>
-[...3 lines deleted...]
-      </c>
+        <v>3203</v>
+      </c>
+      <c r="G596" s="3"/>
       <c r="H596" s="4">
-        <v>11.89</v>
+        <v>10.79</v>
       </c>
       <c r="I596" s="4">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="J596" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K596" s="1"/>
       <c r="L596" s="1"/>
       <c r="M596" s="1"/>
       <c r="N596" s="1"/>
       <c r="O596" s="1"/>
       <c r="P596" s="1"/>
       <c r="Q596" s="1"/>
       <c r="R596" s="1"/>
       <c r="S596" s="1"/>
       <c r="T596" s="1"/>
       <c r="U596" s="1"/>
       <c r="V596" s="1"/>
       <c r="W596" s="1"/>
     </row>
     <row r="597" spans="1:23">
       <c r="A597" s="3">
         <v>595</v>
       </c>
       <c r="B597" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C597" s="3" t="s">
         <v>1190</v>
       </c>
       <c r="D597" s="3" t="s">
         <v>1191</v>
       </c>
       <c r="E597" s="3" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="F597" s="3">
-        <v>3203</v>
+        <v>0</v>
       </c>
       <c r="G597" s="3"/>
       <c r="H597" s="4">
-        <v>10.79</v>
+        <v>0.13</v>
       </c>
       <c r="I597" s="4">
         <v>0</v>
       </c>
       <c r="J597" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K597" s="1"/>
       <c r="L597" s="1"/>
       <c r="M597" s="1"/>
       <c r="N597" s="1"/>
       <c r="O597" s="1"/>
       <c r="P597" s="1"/>
       <c r="Q597" s="1"/>
       <c r="R597" s="1"/>
       <c r="S597" s="1"/>
       <c r="T597" s="1"/>
       <c r="U597" s="1"/>
       <c r="V597" s="1"/>
       <c r="W597" s="1"/>
     </row>
     <row r="598" spans="1:23">
       <c r="A598" s="3">
         <v>596</v>
       </c>
       <c r="B598" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C598" s="3" t="s">
         <v>1192</v>
       </c>
       <c r="D598" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="E598" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F598" s="3">
         <v>0</v>
       </c>
       <c r="G598" s="3"/>
       <c r="H598" s="4">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="I598" s="4">
         <v>0</v>
       </c>
       <c r="J598" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K598" s="1"/>
       <c r="L598" s="1"/>
       <c r="M598" s="1"/>
       <c r="N598" s="1"/>
       <c r="O598" s="1"/>
       <c r="P598" s="1"/>
       <c r="Q598" s="1"/>
       <c r="R598" s="1"/>
       <c r="S598" s="1"/>
       <c r="T598" s="1"/>
       <c r="U598" s="1"/>
       <c r="V598" s="1"/>
       <c r="W598" s="1"/>
     </row>
     <row r="599" spans="1:23">
       <c r="A599" s="3">
         <v>597</v>
       </c>
       <c r="B599" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C599" s="3" t="s">
         <v>1194</v>
       </c>
       <c r="D599" s="3" t="s">
         <v>1195</v>
       </c>
       <c r="E599" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F599" s="3">
         <v>0</v>
       </c>
       <c r="G599" s="3"/>
       <c r="H599" s="4">
         <v>0.16</v>
       </c>
       <c r="I599" s="4">
         <v>0</v>
       </c>
       <c r="J599" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K599" s="1"/>
       <c r="L599" s="1"/>
       <c r="M599" s="1"/>
       <c r="N599" s="1"/>
       <c r="O599" s="1"/>
       <c r="P599" s="1"/>
       <c r="Q599" s="1"/>
       <c r="R599" s="1"/>
       <c r="S599" s="1"/>
       <c r="T599" s="1"/>
       <c r="U599" s="1"/>
       <c r="V599" s="1"/>
       <c r="W599" s="1"/>
     </row>
     <row r="600" spans="1:23">
       <c r="A600" s="3">
         <v>598</v>
       </c>
       <c r="B600" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C600" s="3" t="s">
         <v>1196</v>
       </c>
@@ -31194,1662 +31194,1662 @@
       <c r="U600" s="1"/>
       <c r="V600" s="1"/>
       <c r="W600" s="1"/>
     </row>
     <row r="601" spans="1:23">
       <c r="A601" s="3">
         <v>599</v>
       </c>
       <c r="B601" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C601" s="3" t="s">
         <v>1198</v>
       </c>
       <c r="D601" s="3" t="s">
         <v>1199</v>
       </c>
       <c r="E601" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F601" s="3">
         <v>0</v>
       </c>
       <c r="G601" s="3"/>
       <c r="H601" s="4">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="I601" s="4">
         <v>0</v>
       </c>
       <c r="J601" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K601" s="1"/>
       <c r="L601" s="1"/>
       <c r="M601" s="1"/>
       <c r="N601" s="1"/>
       <c r="O601" s="1"/>
       <c r="P601" s="1"/>
       <c r="Q601" s="1"/>
       <c r="R601" s="1"/>
       <c r="S601" s="1"/>
       <c r="T601" s="1"/>
       <c r="U601" s="1"/>
       <c r="V601" s="1"/>
       <c r="W601" s="1"/>
     </row>
     <row r="602" spans="1:23">
       <c r="A602" s="3">
         <v>600</v>
       </c>
       <c r="B602" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C602" s="3" t="s">
         <v>1200</v>
       </c>
       <c r="D602" s="3" t="s">
         <v>1201</v>
       </c>
       <c r="E602" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F602" s="3">
         <v>0</v>
       </c>
       <c r="G602" s="3"/>
       <c r="H602" s="4">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="I602" s="4">
         <v>0</v>
       </c>
       <c r="J602" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K602" s="1"/>
       <c r="L602" s="1"/>
       <c r="M602" s="1"/>
       <c r="N602" s="1"/>
       <c r="O602" s="1"/>
       <c r="P602" s="1"/>
       <c r="Q602" s="1"/>
       <c r="R602" s="1"/>
       <c r="S602" s="1"/>
       <c r="T602" s="1"/>
       <c r="U602" s="1"/>
       <c r="V602" s="1"/>
       <c r="W602" s="1"/>
     </row>
     <row r="603" spans="1:23">
       <c r="A603" s="3">
         <v>601</v>
       </c>
       <c r="B603" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C603" s="3" t="s">
         <v>1202</v>
       </c>
       <c r="D603" s="3" t="s">
         <v>1203</v>
       </c>
       <c r="E603" s="3" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="F603" s="3">
-        <v>0</v>
+        <v>1903</v>
       </c>
       <c r="G603" s="3"/>
       <c r="H603" s="4">
-        <v>0.5</v>
+        <v>8.82</v>
       </c>
       <c r="I603" s="4">
         <v>0</v>
       </c>
       <c r="J603" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K603" s="1"/>
       <c r="L603" s="1"/>
       <c r="M603" s="1"/>
       <c r="N603" s="1"/>
       <c r="O603" s="1"/>
       <c r="P603" s="1"/>
       <c r="Q603" s="1"/>
       <c r="R603" s="1"/>
       <c r="S603" s="1"/>
       <c r="T603" s="1"/>
       <c r="U603" s="1"/>
       <c r="V603" s="1"/>
       <c r="W603" s="1"/>
     </row>
     <row r="604" spans="1:23">
       <c r="A604" s="3">
         <v>602</v>
       </c>
       <c r="B604" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C604" s="3" t="s">
         <v>1204</v>
       </c>
       <c r="D604" s="3" t="s">
         <v>1205</v>
       </c>
       <c r="E604" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F604" s="3">
-        <v>1903</v>
-[...1 lines deleted...]
-      <c r="G604" s="3"/>
+        <v>3804</v>
+      </c>
+      <c r="G604" s="3">
+        <v>1</v>
+      </c>
       <c r="H604" s="4">
-        <v>8.82</v>
+        <v>7.53</v>
       </c>
       <c r="I604" s="4">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="J604" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K604" s="1"/>
       <c r="L604" s="1"/>
       <c r="M604" s="1"/>
       <c r="N604" s="1"/>
       <c r="O604" s="1"/>
       <c r="P604" s="1"/>
       <c r="Q604" s="1"/>
       <c r="R604" s="1"/>
       <c r="S604" s="1"/>
       <c r="T604" s="1"/>
       <c r="U604" s="1"/>
       <c r="V604" s="1"/>
       <c r="W604" s="1"/>
     </row>
     <row r="605" spans="1:23">
       <c r="A605" s="3">
         <v>603</v>
       </c>
       <c r="B605" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C605" s="3" t="s">
         <v>1206</v>
       </c>
       <c r="D605" s="3" t="s">
         <v>1207</v>
       </c>
       <c r="E605" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F605" s="3">
-        <v>3804</v>
+        <v>2541</v>
       </c>
       <c r="G605" s="3">
         <v>1</v>
       </c>
       <c r="H605" s="4">
-        <v>7.53</v>
+        <v>8.39</v>
       </c>
       <c r="I605" s="4">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="J605" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K605" s="1"/>
       <c r="L605" s="1"/>
       <c r="M605" s="1"/>
       <c r="N605" s="1"/>
       <c r="O605" s="1"/>
       <c r="P605" s="1"/>
       <c r="Q605" s="1"/>
       <c r="R605" s="1"/>
       <c r="S605" s="1"/>
       <c r="T605" s="1"/>
       <c r="U605" s="1"/>
       <c r="V605" s="1"/>
       <c r="W605" s="1"/>
     </row>
     <row r="606" spans="1:23">
       <c r="A606" s="3">
         <v>604</v>
       </c>
       <c r="B606" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C606" s="3" t="s">
         <v>1208</v>
       </c>
       <c r="D606" s="3" t="s">
         <v>1209</v>
       </c>
       <c r="E606" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F606" s="3">
-        <v>2541</v>
-[...3 lines deleted...]
-      </c>
+        <v>1400</v>
+      </c>
+      <c r="G606" s="3"/>
       <c r="H606" s="4">
-        <v>8.39</v>
+        <v>0.99</v>
       </c>
       <c r="I606" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="J606" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K606" s="1"/>
       <c r="L606" s="1"/>
       <c r="M606" s="1"/>
       <c r="N606" s="1"/>
       <c r="O606" s="1"/>
       <c r="P606" s="1"/>
       <c r="Q606" s="1"/>
       <c r="R606" s="1"/>
       <c r="S606" s="1"/>
       <c r="T606" s="1"/>
       <c r="U606" s="1"/>
       <c r="V606" s="1"/>
       <c r="W606" s="1"/>
     </row>
     <row r="607" spans="1:23">
       <c r="A607" s="3">
         <v>605</v>
       </c>
       <c r="B607" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C607" s="3" t="s">
         <v>1210</v>
       </c>
       <c r="D607" s="3" t="s">
         <v>1211</v>
       </c>
       <c r="E607" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F607" s="3">
-        <v>1400</v>
+        <v>6552</v>
       </c>
       <c r="G607" s="3"/>
       <c r="H607" s="4">
-        <v>0.99</v>
+        <v>10.9</v>
       </c>
       <c r="I607" s="4">
         <v>0</v>
       </c>
       <c r="J607" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K607" s="1"/>
       <c r="L607" s="1"/>
       <c r="M607" s="1"/>
       <c r="N607" s="1"/>
       <c r="O607" s="1"/>
       <c r="P607" s="1"/>
       <c r="Q607" s="1"/>
       <c r="R607" s="1"/>
       <c r="S607" s="1"/>
       <c r="T607" s="1"/>
       <c r="U607" s="1"/>
       <c r="V607" s="1"/>
       <c r="W607" s="1"/>
     </row>
     <row r="608" spans="1:23">
       <c r="A608" s="3">
         <v>606</v>
       </c>
       <c r="B608" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C608" s="3" t="s">
         <v>1212</v>
       </c>
       <c r="D608" s="3" t="s">
         <v>1213</v>
       </c>
       <c r="E608" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F608" s="3">
-        <v>6552</v>
+        <v>528</v>
       </c>
       <c r="G608" s="3"/>
       <c r="H608" s="4">
-        <v>10.9</v>
+        <v>0.34</v>
       </c>
       <c r="I608" s="4">
         <v>0</v>
       </c>
       <c r="J608" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K608" s="1"/>
       <c r="L608" s="1"/>
       <c r="M608" s="1"/>
       <c r="N608" s="1"/>
       <c r="O608" s="1"/>
       <c r="P608" s="1"/>
       <c r="Q608" s="1"/>
       <c r="R608" s="1"/>
       <c r="S608" s="1"/>
       <c r="T608" s="1"/>
       <c r="U608" s="1"/>
       <c r="V608" s="1"/>
       <c r="W608" s="1"/>
     </row>
     <row r="609" spans="1:23">
       <c r="A609" s="3">
         <v>607</v>
       </c>
       <c r="B609" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C609" s="3" t="s">
         <v>1214</v>
       </c>
       <c r="D609" s="3" t="s">
         <v>1215</v>
       </c>
       <c r="E609" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F609" s="3">
-        <v>528</v>
-[...1 lines deleted...]
-      <c r="G609" s="3"/>
+        <v>3609</v>
+      </c>
+      <c r="G609" s="3">
+        <v>3</v>
+      </c>
       <c r="H609" s="4">
-        <v>0.34</v>
+        <v>8.72</v>
       </c>
       <c r="I609" s="4">
-        <v>0</v>
+        <v>1.06</v>
       </c>
       <c r="J609" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K609" s="1"/>
       <c r="L609" s="1"/>
       <c r="M609" s="1"/>
       <c r="N609" s="1"/>
       <c r="O609" s="1"/>
       <c r="P609" s="1"/>
       <c r="Q609" s="1"/>
       <c r="R609" s="1"/>
       <c r="S609" s="1"/>
       <c r="T609" s="1"/>
       <c r="U609" s="1"/>
       <c r="V609" s="1"/>
       <c r="W609" s="1"/>
     </row>
     <row r="610" spans="1:23">
       <c r="A610" s="3">
         <v>608</v>
       </c>
       <c r="B610" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C610" s="3" t="s">
         <v>1216</v>
       </c>
       <c r="D610" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="E610" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F610" s="3">
-        <v>3609</v>
+        <v>4762</v>
       </c>
       <c r="G610" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H610" s="4">
-        <v>8.72</v>
+        <v>12.16</v>
       </c>
       <c r="I610" s="4">
-        <v>1.06</v>
+        <v>0.44</v>
       </c>
       <c r="J610" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K610" s="1"/>
       <c r="L610" s="1"/>
       <c r="M610" s="1"/>
       <c r="N610" s="1"/>
       <c r="O610" s="1"/>
       <c r="P610" s="1"/>
       <c r="Q610" s="1"/>
       <c r="R610" s="1"/>
       <c r="S610" s="1"/>
       <c r="T610" s="1"/>
       <c r="U610" s="1"/>
       <c r="V610" s="1"/>
       <c r="W610" s="1"/>
     </row>
     <row r="611" spans="1:23">
       <c r="A611" s="3">
         <v>609</v>
       </c>
       <c r="B611" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C611" s="3" t="s">
         <v>1218</v>
       </c>
       <c r="D611" s="3" t="s">
         <v>1219</v>
       </c>
       <c r="E611" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F611" s="3">
-        <v>4762</v>
-[...3 lines deleted...]
-      </c>
+        <v>883</v>
+      </c>
+      <c r="G611" s="3"/>
       <c r="H611" s="4">
-        <v>12.16</v>
+        <v>0.55</v>
       </c>
       <c r="I611" s="4">
-        <v>0.44</v>
+        <v>0</v>
       </c>
       <c r="J611" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K611" s="1"/>
       <c r="L611" s="1"/>
       <c r="M611" s="1"/>
       <c r="N611" s="1"/>
       <c r="O611" s="1"/>
       <c r="P611" s="1"/>
       <c r="Q611" s="1"/>
       <c r="R611" s="1"/>
       <c r="S611" s="1"/>
       <c r="T611" s="1"/>
       <c r="U611" s="1"/>
       <c r="V611" s="1"/>
       <c r="W611" s="1"/>
     </row>
     <row r="612" spans="1:23">
       <c r="A612" s="3">
         <v>610</v>
       </c>
       <c r="B612" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C612" s="3" t="s">
         <v>1220</v>
       </c>
       <c r="D612" s="3" t="s">
         <v>1221</v>
       </c>
       <c r="E612" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F612" s="3">
-        <v>883</v>
-[...1 lines deleted...]
-      <c r="G612" s="3"/>
+        <v>3585</v>
+      </c>
+      <c r="G612" s="3">
+        <v>3</v>
+      </c>
       <c r="H612" s="4">
-        <v>0.55</v>
+        <v>5.68</v>
       </c>
       <c r="I612" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="J612" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K612" s="1"/>
       <c r="L612" s="1"/>
       <c r="M612" s="1"/>
       <c r="N612" s="1"/>
       <c r="O612" s="1"/>
       <c r="P612" s="1"/>
       <c r="Q612" s="1"/>
       <c r="R612" s="1"/>
       <c r="S612" s="1"/>
       <c r="T612" s="1"/>
       <c r="U612" s="1"/>
       <c r="V612" s="1"/>
       <c r="W612" s="1"/>
     </row>
     <row r="613" spans="1:23">
       <c r="A613" s="3">
         <v>611</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C613" s="3" t="s">
         <v>1222</v>
       </c>
       <c r="D613" s="3" t="s">
         <v>1223</v>
       </c>
       <c r="E613" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F613" s="3">
-        <v>3585</v>
-[...3 lines deleted...]
-      </c>
+        <v>2274</v>
+      </c>
+      <c r="G613" s="3"/>
       <c r="H613" s="4">
-        <v>5.68</v>
+        <v>1.44</v>
       </c>
       <c r="I613" s="4">
-        <v>1.16</v>
+        <v>0</v>
       </c>
       <c r="J613" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K613" s="1"/>
       <c r="L613" s="1"/>
       <c r="M613" s="1"/>
       <c r="N613" s="1"/>
       <c r="O613" s="1"/>
       <c r="P613" s="1"/>
       <c r="Q613" s="1"/>
       <c r="R613" s="1"/>
       <c r="S613" s="1"/>
       <c r="T613" s="1"/>
       <c r="U613" s="1"/>
       <c r="V613" s="1"/>
       <c r="W613" s="1"/>
     </row>
     <row r="614" spans="1:23">
       <c r="A614" s="3">
         <v>612</v>
       </c>
       <c r="B614" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C614" s="3" t="s">
         <v>1224</v>
       </c>
       <c r="D614" s="3" t="s">
         <v>1225</v>
       </c>
       <c r="E614" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F614" s="3">
-        <v>2274</v>
+        <v>1762</v>
       </c>
       <c r="G614" s="3"/>
       <c r="H614" s="4">
-        <v>1.44</v>
+        <v>0.98</v>
       </c>
       <c r="I614" s="4">
         <v>0</v>
       </c>
       <c r="J614" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K614" s="1"/>
       <c r="L614" s="1"/>
       <c r="M614" s="1"/>
       <c r="N614" s="1"/>
       <c r="O614" s="1"/>
       <c r="P614" s="1"/>
       <c r="Q614" s="1"/>
       <c r="R614" s="1"/>
       <c r="S614" s="1"/>
       <c r="T614" s="1"/>
       <c r="U614" s="1"/>
       <c r="V614" s="1"/>
       <c r="W614" s="1"/>
     </row>
     <row r="615" spans="1:23">
       <c r="A615" s="3">
         <v>613</v>
       </c>
       <c r="B615" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C615" s="3" t="s">
         <v>1226</v>
       </c>
       <c r="D615" s="3" t="s">
         <v>1227</v>
       </c>
       <c r="E615" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F615" s="3">
-        <v>1762</v>
+        <v>1293</v>
       </c>
       <c r="G615" s="3"/>
       <c r="H615" s="4">
-        <v>0.98</v>
+        <v>0.95</v>
       </c>
       <c r="I615" s="4">
         <v>0</v>
       </c>
       <c r="J615" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K615" s="1"/>
       <c r="L615" s="1"/>
       <c r="M615" s="1"/>
       <c r="N615" s="1"/>
       <c r="O615" s="1"/>
       <c r="P615" s="1"/>
       <c r="Q615" s="1"/>
       <c r="R615" s="1"/>
       <c r="S615" s="1"/>
       <c r="T615" s="1"/>
       <c r="U615" s="1"/>
       <c r="V615" s="1"/>
       <c r="W615" s="1"/>
     </row>
     <row r="616" spans="1:23">
       <c r="A616" s="3">
         <v>614</v>
       </c>
       <c r="B616" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C616" s="3" t="s">
         <v>1228</v>
       </c>
       <c r="D616" s="3" t="s">
         <v>1229</v>
       </c>
       <c r="E616" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F616" s="3">
-        <v>1293</v>
+        <v>349</v>
       </c>
       <c r="G616" s="3"/>
       <c r="H616" s="4">
-        <v>0.95</v>
+        <v>0.25</v>
       </c>
       <c r="I616" s="4">
         <v>0</v>
       </c>
       <c r="J616" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K616" s="1"/>
       <c r="L616" s="1"/>
       <c r="M616" s="1"/>
       <c r="N616" s="1"/>
       <c r="O616" s="1"/>
       <c r="P616" s="1"/>
       <c r="Q616" s="1"/>
       <c r="R616" s="1"/>
       <c r="S616" s="1"/>
       <c r="T616" s="1"/>
       <c r="U616" s="1"/>
       <c r="V616" s="1"/>
       <c r="W616" s="1"/>
     </row>
     <row r="617" spans="1:23">
       <c r="A617" s="3">
         <v>615</v>
       </c>
       <c r="B617" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C617" s="3" t="s">
         <v>1230</v>
       </c>
       <c r="D617" s="3" t="s">
         <v>1231</v>
       </c>
       <c r="E617" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F617" s="3">
-        <v>349</v>
+        <v>1402</v>
       </c>
       <c r="G617" s="3"/>
       <c r="H617" s="4">
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="I617" s="4">
         <v>0</v>
       </c>
       <c r="J617" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K617" s="1"/>
       <c r="L617" s="1"/>
       <c r="M617" s="1"/>
       <c r="N617" s="1"/>
       <c r="O617" s="1"/>
       <c r="P617" s="1"/>
       <c r="Q617" s="1"/>
       <c r="R617" s="1"/>
       <c r="S617" s="1"/>
       <c r="T617" s="1"/>
       <c r="U617" s="1"/>
       <c r="V617" s="1"/>
       <c r="W617" s="1"/>
     </row>
     <row r="618" spans="1:23">
       <c r="A618" s="3">
         <v>616</v>
       </c>
       <c r="B618" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C618" s="3" t="s">
         <v>1232</v>
       </c>
       <c r="D618" s="3" t="s">
         <v>1233</v>
       </c>
       <c r="E618" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F618" s="3">
-        <v>1402</v>
+        <v>1228</v>
       </c>
       <c r="G618" s="3"/>
       <c r="H618" s="4">
-        <v>1</v>
+        <v>0.89</v>
       </c>
       <c r="I618" s="4">
         <v>0</v>
       </c>
       <c r="J618" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K618" s="1"/>
       <c r="L618" s="1"/>
       <c r="M618" s="1"/>
       <c r="N618" s="1"/>
       <c r="O618" s="1"/>
       <c r="P618" s="1"/>
       <c r="Q618" s="1"/>
       <c r="R618" s="1"/>
       <c r="S618" s="1"/>
       <c r="T618" s="1"/>
       <c r="U618" s="1"/>
       <c r="V618" s="1"/>
       <c r="W618" s="1"/>
     </row>
     <row r="619" spans="1:23">
       <c r="A619" s="3">
         <v>617</v>
       </c>
       <c r="B619" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C619" s="3" t="s">
         <v>1234</v>
       </c>
       <c r="D619" s="3" t="s">
         <v>1235</v>
       </c>
       <c r="E619" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F619" s="3">
-        <v>1228</v>
+        <v>413</v>
       </c>
       <c r="G619" s="3"/>
       <c r="H619" s="4">
-        <v>0.89</v>
+        <v>0.38</v>
       </c>
       <c r="I619" s="4">
         <v>0</v>
       </c>
       <c r="J619" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K619" s="1"/>
       <c r="L619" s="1"/>
       <c r="M619" s="1"/>
       <c r="N619" s="1"/>
       <c r="O619" s="1"/>
       <c r="P619" s="1"/>
       <c r="Q619" s="1"/>
       <c r="R619" s="1"/>
       <c r="S619" s="1"/>
       <c r="T619" s="1"/>
       <c r="U619" s="1"/>
       <c r="V619" s="1"/>
       <c r="W619" s="1"/>
     </row>
     <row r="620" spans="1:23">
       <c r="A620" s="3">
         <v>618</v>
       </c>
       <c r="B620" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C620" s="3" t="s">
         <v>1236</v>
       </c>
       <c r="D620" s="3" t="s">
         <v>1237</v>
       </c>
       <c r="E620" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F620" s="3">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="G620" s="3"/>
+        <v>765</v>
+      </c>
+      <c r="G620" s="3">
+        <v>2</v>
+      </c>
       <c r="H620" s="4">
-        <v>0.38</v>
+        <v>0.7</v>
       </c>
       <c r="I620" s="4">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="J620" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K620" s="1"/>
       <c r="L620" s="1"/>
       <c r="M620" s="1"/>
       <c r="N620" s="1"/>
       <c r="O620" s="1"/>
       <c r="P620" s="1"/>
       <c r="Q620" s="1"/>
       <c r="R620" s="1"/>
       <c r="S620" s="1"/>
       <c r="T620" s="1"/>
       <c r="U620" s="1"/>
       <c r="V620" s="1"/>
       <c r="W620" s="1"/>
     </row>
     <row r="621" spans="1:23">
       <c r="A621" s="3">
         <v>619</v>
       </c>
       <c r="B621" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C621" s="3" t="s">
         <v>1238</v>
       </c>
       <c r="D621" s="3" t="s">
         <v>1239</v>
       </c>
       <c r="E621" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F621" s="3">
-        <v>765</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="G621" s="3"/>
       <c r="H621" s="4">
-        <v>0.7</v>
+        <v>0.99</v>
       </c>
       <c r="I621" s="4">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="J621" s="4" t="s">
         <v>20</v>
       </c>
       <c r="K621" s="1"/>
       <c r="L621" s="1"/>
       <c r="M621" s="1"/>
       <c r="N621" s="1"/>
       <c r="O621" s="1"/>
       <c r="P621" s="1"/>
       <c r="Q621" s="1"/>
       <c r="R621" s="1"/>
       <c r="S621" s="1"/>
       <c r="T621" s="1"/>
       <c r="U621" s="1"/>
       <c r="V621" s="1"/>
       <c r="W621" s="1"/>
     </row>
     <row r="622" spans="1:23">
       <c r="A622" s="3">
         <v>620</v>
       </c>
       <c r="B622" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C622" s="3" t="s">
         <v>1240</v>
       </c>
       <c r="D622" s="3" t="s">
         <v>1241</v>
       </c>
       <c r="E622" s="3" t="s">
-        <v>14</v>
+        <v>390</v>
       </c>
       <c r="F622" s="3">
-        <v>1200</v>
+        <v>0</v>
       </c>
       <c r="G622" s="3"/>
       <c r="H622" s="4">
-        <v>0.99</v>
+        <v>2.83</v>
       </c>
       <c r="I622" s="4">
         <v>0</v>
       </c>
       <c r="J622" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K622" s="1"/>
       <c r="L622" s="1"/>
       <c r="M622" s="1"/>
       <c r="N622" s="1"/>
       <c r="O622" s="1"/>
       <c r="P622" s="1"/>
       <c r="Q622" s="1"/>
       <c r="R622" s="1"/>
       <c r="S622" s="1"/>
       <c r="T622" s="1"/>
       <c r="U622" s="1"/>
       <c r="V622" s="1"/>
       <c r="W622" s="1"/>
     </row>
     <row r="623" spans="1:23">
       <c r="A623" s="3">
         <v>621</v>
       </c>
       <c r="B623" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C623" s="3" t="s">
         <v>1242</v>
       </c>
       <c r="D623" s="3" t="s">
         <v>1243</v>
       </c>
       <c r="E623" s="3" t="s">
-        <v>390</v>
+        <v>14</v>
       </c>
       <c r="F623" s="3">
-        <v>0</v>
+        <v>1041</v>
       </c>
       <c r="G623" s="3"/>
       <c r="H623" s="4">
-        <v>2.83</v>
+        <v>0.56</v>
       </c>
       <c r="I623" s="4">
         <v>0</v>
       </c>
       <c r="J623" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K623" s="1"/>
       <c r="L623" s="1"/>
       <c r="M623" s="1"/>
       <c r="N623" s="1"/>
       <c r="O623" s="1"/>
       <c r="P623" s="1"/>
       <c r="Q623" s="1"/>
       <c r="R623" s="1"/>
       <c r="S623" s="1"/>
       <c r="T623" s="1"/>
       <c r="U623" s="1"/>
       <c r="V623" s="1"/>
       <c r="W623" s="1"/>
     </row>
     <row r="624" spans="1:23">
       <c r="A624" s="3">
         <v>622</v>
       </c>
       <c r="B624" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C624" s="3" t="s">
         <v>1244</v>
       </c>
       <c r="D624" s="3" t="s">
         <v>1245</v>
       </c>
       <c r="E624" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F624" s="3">
-        <v>1041</v>
+        <v>3452</v>
       </c>
       <c r="G624" s="3"/>
       <c r="H624" s="4">
-        <v>0.56</v>
+        <v>2.5</v>
       </c>
       <c r="I624" s="4">
         <v>0</v>
       </c>
       <c r="J624" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K624" s="1"/>
       <c r="L624" s="1"/>
       <c r="M624" s="1"/>
       <c r="N624" s="1"/>
       <c r="O624" s="1"/>
       <c r="P624" s="1"/>
       <c r="Q624" s="1"/>
       <c r="R624" s="1"/>
       <c r="S624" s="1"/>
       <c r="T624" s="1"/>
       <c r="U624" s="1"/>
       <c r="V624" s="1"/>
       <c r="W624" s="1"/>
     </row>
     <row r="625" spans="1:23">
       <c r="A625" s="3">
         <v>623</v>
       </c>
       <c r="B625" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C625" s="3" t="s">
         <v>1246</v>
       </c>
       <c r="D625" s="3" t="s">
         <v>1247</v>
       </c>
       <c r="E625" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F625" s="3">
-        <v>3452</v>
+        <v>1161</v>
       </c>
       <c r="G625" s="3"/>
       <c r="H625" s="4">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
       <c r="I625" s="4">
         <v>0</v>
       </c>
       <c r="J625" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K625" s="1"/>
       <c r="L625" s="1"/>
       <c r="M625" s="1"/>
       <c r="N625" s="1"/>
       <c r="O625" s="1"/>
       <c r="P625" s="1"/>
       <c r="Q625" s="1"/>
       <c r="R625" s="1"/>
       <c r="S625" s="1"/>
       <c r="T625" s="1"/>
       <c r="U625" s="1"/>
       <c r="V625" s="1"/>
       <c r="W625" s="1"/>
     </row>
     <row r="626" spans="1:23">
       <c r="A626" s="3">
         <v>624</v>
       </c>
       <c r="B626" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C626" s="3" t="s">
         <v>1248</v>
       </c>
       <c r="D626" s="3" t="s">
         <v>1249</v>
       </c>
       <c r="E626" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F626" s="3">
-        <v>1161</v>
-[...1 lines deleted...]
-      <c r="G626" s="3"/>
+        <v>3230</v>
+      </c>
+      <c r="G626" s="3">
+        <v>1</v>
+      </c>
       <c r="H626" s="4">
-        <v>0.8</v>
+        <v>2.1</v>
       </c>
       <c r="I626" s="4">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="J626" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K626" s="1"/>
       <c r="L626" s="1"/>
       <c r="M626" s="1"/>
       <c r="N626" s="1"/>
       <c r="O626" s="1"/>
       <c r="P626" s="1"/>
       <c r="Q626" s="1"/>
       <c r="R626" s="1"/>
       <c r="S626" s="1"/>
       <c r="T626" s="1"/>
       <c r="U626" s="1"/>
       <c r="V626" s="1"/>
       <c r="W626" s="1"/>
     </row>
     <row r="627" spans="1:23">
       <c r="A627" s="3">
         <v>625</v>
       </c>
       <c r="B627" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C627" s="3" t="s">
         <v>1250</v>
       </c>
       <c r="D627" s="3" t="s">
         <v>1251</v>
       </c>
       <c r="E627" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F627" s="3">
-        <v>3230</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="G627" s="3"/>
       <c r="H627" s="4">
-        <v>2.1</v>
+        <v>0.79</v>
       </c>
       <c r="I627" s="4">
-        <v>0.23</v>
+        <v>0</v>
       </c>
       <c r="J627" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K627" s="1"/>
       <c r="L627" s="1"/>
       <c r="M627" s="1"/>
       <c r="N627" s="1"/>
       <c r="O627" s="1"/>
       <c r="P627" s="1"/>
       <c r="Q627" s="1"/>
       <c r="R627" s="1"/>
       <c r="S627" s="1"/>
       <c r="T627" s="1"/>
       <c r="U627" s="1"/>
       <c r="V627" s="1"/>
       <c r="W627" s="1"/>
     </row>
     <row r="628" spans="1:23">
       <c r="A628" s="3">
         <v>626</v>
       </c>
       <c r="B628" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C628" s="3" t="s">
         <v>1252</v>
       </c>
       <c r="D628" s="3" t="s">
         <v>1253</v>
       </c>
       <c r="E628" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F628" s="3">
-        <v>1200</v>
+        <v>4000</v>
       </c>
       <c r="G628" s="3"/>
       <c r="H628" s="4">
-        <v>0.79</v>
+        <v>2.54</v>
       </c>
       <c r="I628" s="4">
         <v>0</v>
       </c>
       <c r="J628" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K628" s="1"/>
       <c r="L628" s="1"/>
       <c r="M628" s="1"/>
       <c r="N628" s="1"/>
       <c r="O628" s="1"/>
       <c r="P628" s="1"/>
       <c r="Q628" s="1"/>
       <c r="R628" s="1"/>
       <c r="S628" s="1"/>
       <c r="T628" s="1"/>
       <c r="U628" s="1"/>
       <c r="V628" s="1"/>
       <c r="W628" s="1"/>
     </row>
     <row r="629" spans="1:23">
       <c r="A629" s="3">
         <v>627</v>
       </c>
       <c r="B629" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C629" s="3" t="s">
         <v>1254</v>
       </c>
       <c r="D629" s="3" t="s">
         <v>1255</v>
       </c>
       <c r="E629" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F629" s="3">
-        <v>4000</v>
+        <v>1500</v>
       </c>
       <c r="G629" s="3"/>
       <c r="H629" s="4">
-        <v>2.54</v>
+        <v>1</v>
       </c>
       <c r="I629" s="4">
         <v>0</v>
       </c>
       <c r="J629" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K629" s="1"/>
       <c r="L629" s="1"/>
       <c r="M629" s="1"/>
       <c r="N629" s="1"/>
       <c r="O629" s="1"/>
       <c r="P629" s="1"/>
       <c r="Q629" s="1"/>
       <c r="R629" s="1"/>
       <c r="S629" s="1"/>
       <c r="T629" s="1"/>
       <c r="U629" s="1"/>
       <c r="V629" s="1"/>
       <c r="W629" s="1"/>
     </row>
     <row r="630" spans="1:23">
       <c r="A630" s="3">
         <v>628</v>
       </c>
       <c r="B630" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C630" s="3" t="s">
         <v>1256</v>
       </c>
       <c r="D630" s="3" t="s">
         <v>1257</v>
       </c>
       <c r="E630" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F630" s="3">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="G630" s="3"/>
       <c r="H630" s="4">
-        <v>1</v>
+        <v>0.99</v>
       </c>
       <c r="I630" s="4">
         <v>0</v>
       </c>
       <c r="J630" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K630" s="1"/>
       <c r="L630" s="1"/>
       <c r="M630" s="1"/>
       <c r="N630" s="1"/>
       <c r="O630" s="1"/>
       <c r="P630" s="1"/>
       <c r="Q630" s="1"/>
       <c r="R630" s="1"/>
       <c r="S630" s="1"/>
       <c r="T630" s="1"/>
       <c r="U630" s="1"/>
       <c r="V630" s="1"/>
       <c r="W630" s="1"/>
     </row>
     <row r="631" spans="1:23">
       <c r="A631" s="3">
         <v>629</v>
       </c>
       <c r="B631" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C631" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="D631" s="3" t="s">
         <v>1259</v>
       </c>
       <c r="E631" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F631" s="3">
-        <v>1000</v>
+        <v>1495</v>
       </c>
       <c r="G631" s="3"/>
       <c r="H631" s="4">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="I631" s="4">
         <v>0</v>
       </c>
       <c r="J631" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K631" s="1"/>
       <c r="L631" s="1"/>
       <c r="M631" s="1"/>
       <c r="N631" s="1"/>
       <c r="O631" s="1"/>
       <c r="P631" s="1"/>
       <c r="Q631" s="1"/>
       <c r="R631" s="1"/>
       <c r="S631" s="1"/>
       <c r="T631" s="1"/>
       <c r="U631" s="1"/>
       <c r="V631" s="1"/>
       <c r="W631" s="1"/>
     </row>
     <row r="632" spans="1:23">
       <c r="A632" s="3">
         <v>630</v>
       </c>
       <c r="B632" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C632" s="3" t="s">
         <v>1260</v>
       </c>
       <c r="D632" s="3" t="s">
         <v>1261</v>
       </c>
       <c r="E632" s="3" t="s">
-        <v>14</v>
+        <v>390</v>
       </c>
       <c r="F632" s="3">
-        <v>1495</v>
+        <v>0</v>
       </c>
       <c r="G632" s="3"/>
       <c r="H632" s="4">
-        <v>0.98</v>
+        <v>1.48</v>
       </c>
       <c r="I632" s="4">
         <v>0</v>
       </c>
       <c r="J632" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K632" s="1"/>
       <c r="L632" s="1"/>
       <c r="M632" s="1"/>
       <c r="N632" s="1"/>
       <c r="O632" s="1"/>
       <c r="P632" s="1"/>
       <c r="Q632" s="1"/>
       <c r="R632" s="1"/>
       <c r="S632" s="1"/>
       <c r="T632" s="1"/>
       <c r="U632" s="1"/>
       <c r="V632" s="1"/>
       <c r="W632" s="1"/>
     </row>
     <row r="633" spans="1:23">
       <c r="A633" s="3">
         <v>631</v>
       </c>
       <c r="B633" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C633" s="3" t="s">
         <v>1262</v>
       </c>
       <c r="D633" s="3" t="s">
         <v>1263</v>
       </c>
       <c r="E633" s="3" t="s">
-        <v>390</v>
+        <v>53</v>
       </c>
       <c r="F633" s="3">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G633" s="3"/>
+        <v>1699</v>
+      </c>
+      <c r="G633" s="3">
+        <v>4</v>
+      </c>
       <c r="H633" s="4">
-        <v>1.48</v>
+        <v>6.62</v>
       </c>
       <c r="I633" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="J633" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K633" s="1"/>
       <c r="L633" s="1"/>
       <c r="M633" s="1"/>
       <c r="N633" s="1"/>
       <c r="O633" s="1"/>
       <c r="P633" s="1"/>
       <c r="Q633" s="1"/>
       <c r="R633" s="1"/>
       <c r="S633" s="1"/>
       <c r="T633" s="1"/>
       <c r="U633" s="1"/>
       <c r="V633" s="1"/>
       <c r="W633" s="1"/>
     </row>
     <row r="634" spans="1:23">
       <c r="A634" s="3">
         <v>632</v>
       </c>
       <c r="B634" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C634" s="3" t="s">
         <v>1264</v>
       </c>
       <c r="D634" s="3" t="s">
         <v>1265</v>
       </c>
       <c r="E634" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F634" s="3">
-        <v>1699</v>
+        <v>3857</v>
       </c>
       <c r="G634" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H634" s="4">
-        <v>6.62</v>
+        <v>7.02</v>
       </c>
       <c r="I634" s="4">
-        <v>0.82</v>
+        <v>0.43</v>
       </c>
       <c r="J634" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K634" s="1"/>
       <c r="L634" s="1"/>
       <c r="M634" s="1"/>
       <c r="N634" s="1"/>
       <c r="O634" s="1"/>
       <c r="P634" s="1"/>
       <c r="Q634" s="1"/>
       <c r="R634" s="1"/>
       <c r="S634" s="1"/>
       <c r="T634" s="1"/>
       <c r="U634" s="1"/>
       <c r="V634" s="1"/>
       <c r="W634" s="1"/>
     </row>
     <row r="635" spans="1:23">
       <c r="A635" s="3">
         <v>633</v>
       </c>
       <c r="B635" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C635" s="3" t="s">
         <v>1266</v>
       </c>
       <c r="D635" s="3" t="s">
         <v>1267</v>
       </c>
       <c r="E635" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F635" s="3">
-        <v>3857</v>
-[...3 lines deleted...]
-      </c>
+        <v>3716</v>
+      </c>
+      <c r="G635" s="3"/>
       <c r="H635" s="4">
-        <v>7.02</v>
+        <v>6.85</v>
       </c>
       <c r="I635" s="4">
-        <v>0.43</v>
+        <v>0</v>
       </c>
       <c r="J635" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K635" s="1"/>
       <c r="L635" s="1"/>
       <c r="M635" s="1"/>
       <c r="N635" s="1"/>
       <c r="O635" s="1"/>
       <c r="P635" s="1"/>
       <c r="Q635" s="1"/>
       <c r="R635" s="1"/>
       <c r="S635" s="1"/>
       <c r="T635" s="1"/>
       <c r="U635" s="1"/>
       <c r="V635" s="1"/>
       <c r="W635" s="1"/>
     </row>
     <row r="636" spans="1:23">
       <c r="A636" s="3">
         <v>634</v>
       </c>
       <c r="B636" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C636" s="3" t="s">
         <v>1268</v>
       </c>
       <c r="D636" s="3" t="s">
         <v>1269</v>
       </c>
       <c r="E636" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F636" s="3">
-        <v>3716</v>
-[...1 lines deleted...]
-      <c r="G636" s="3"/>
+        <v>3329</v>
+      </c>
+      <c r="G636" s="3">
+        <v>2</v>
+      </c>
       <c r="H636" s="4">
-        <v>6.85</v>
+        <v>5.09</v>
       </c>
       <c r="I636" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="J636" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K636" s="1"/>
       <c r="L636" s="1"/>
       <c r="M636" s="1"/>
       <c r="N636" s="1"/>
       <c r="O636" s="1"/>
       <c r="P636" s="1"/>
       <c r="Q636" s="1"/>
       <c r="R636" s="1"/>
       <c r="S636" s="1"/>
       <c r="T636" s="1"/>
       <c r="U636" s="1"/>
       <c r="V636" s="1"/>
       <c r="W636" s="1"/>
     </row>
     <row r="637" spans="1:23">
       <c r="A637" s="3">
         <v>635</v>
       </c>
       <c r="B637" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C637" s="3" t="s">
         <v>1270</v>
       </c>
       <c r="D637" s="3" t="s">
         <v>1271</v>
       </c>
       <c r="E637" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F637" s="3">
-        <v>3329</v>
-[...3 lines deleted...]
-      </c>
+        <v>1421</v>
+      </c>
+      <c r="G637" s="3"/>
       <c r="H637" s="4">
-        <v>5.09</v>
+        <v>9.03</v>
       </c>
       <c r="I637" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="J637" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K637" s="1"/>
       <c r="L637" s="1"/>
       <c r="M637" s="1"/>
       <c r="N637" s="1"/>
       <c r="O637" s="1"/>
       <c r="P637" s="1"/>
       <c r="Q637" s="1"/>
       <c r="R637" s="1"/>
       <c r="S637" s="1"/>
       <c r="T637" s="1"/>
       <c r="U637" s="1"/>
       <c r="V637" s="1"/>
       <c r="W637" s="1"/>
     </row>
     <row r="638" spans="1:23">
       <c r="A638" s="3">
         <v>636</v>
       </c>
       <c r="B638" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C638" s="3" t="s">
         <v>1272</v>
       </c>
       <c r="D638" s="3" t="s">
         <v>1273</v>
       </c>
       <c r="E638" s="3" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F638" s="3">
-        <v>1421</v>
+        <v>465</v>
       </c>
       <c r="G638" s="3"/>
       <c r="H638" s="4">
-        <v>9.03</v>
+        <v>0.4</v>
       </c>
       <c r="I638" s="4">
         <v>0</v>
       </c>
       <c r="J638" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K638" s="1"/>
       <c r="L638" s="1"/>
       <c r="M638" s="1"/>
       <c r="N638" s="1"/>
       <c r="O638" s="1"/>
       <c r="P638" s="1"/>
       <c r="Q638" s="1"/>
       <c r="R638" s="1"/>
       <c r="S638" s="1"/>
       <c r="T638" s="1"/>
       <c r="U638" s="1"/>
       <c r="V638" s="1"/>
       <c r="W638" s="1"/>
     </row>
     <row r="639" spans="1:23">
       <c r="A639" s="3">
         <v>637</v>
       </c>