--- v3 (2026-07-21)
+++ v4 (2026-09-18)
@@ -2315,51 +2315,51 @@
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>494.74</v>
       </c>
       <c r="U4" s="3">
         <v>432.59</v>
       </c>
       <c r="V4" s="3">
         <v>22.61</v>
       </c>
       <c r="W4" s="3">
         <v>36.32</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
         <v>491.52</v>
       </c>
       <c r="Z4" s="2">
         <v>92.75</v>
       </c>
       <c r="AA4" s="2">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40023382</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -2547,66 +2547,66 @@
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>640.95</v>
       </c>
       <c r="Q7" s="3">
         <v>9.41</v>
       </c>
       <c r="R7" s="3">
         <v>7.39</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>657.75</v>
       </c>
       <c r="U7" s="3">
         <v>640.75</v>
       </c>
       <c r="V7" s="3">
-        <v>17.75</v>
+        <v>9.41</v>
       </c>
       <c r="W7" s="3">
         <v>7.39</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>665.89</v>
+        <v>657.56</v>
       </c>
       <c r="Z7" s="2">
-        <v>95.06</v>
+        <v>93.87</v>
       </c>
       <c r="AA7" s="2">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="2">
         <v>40006306</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -2630,63 +2630,63 @@
       <c r="N8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="3">
         <v>705.86</v>
       </c>
       <c r="Q8" s="3">
         <v>9.58</v>
       </c>
       <c r="R8" s="3">
         <v>45.42</v>
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>760.86</v>
       </c>
       <c r="U8" s="3">
         <v>705.86</v>
       </c>
       <c r="V8" s="3">
-        <v>14.59</v>
+        <v>10.32</v>
       </c>
       <c r="W8" s="3">
         <v>45.42</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
-        <v>765.87</v>
+        <v>761.59</v>
       </c>
       <c r="Z8" s="2">
-        <v>94.36</v>
+        <v>93.84</v>
       </c>
       <c r="AA8" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="2">
         <v>40006289</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -2713,66 +2713,66 @@
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>604.89</v>
       </c>
       <c r="Q9" s="3">
         <v>1.44</v>
       </c>
       <c r="R9" s="3">
         <v>1.65</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>607.98</v>
       </c>
       <c r="U9" s="3">
         <v>604.25</v>
       </c>
       <c r="V9" s="3">
-        <v>11.96</v>
+        <v>1.44</v>
       </c>
       <c r="W9" s="3">
         <v>1.65</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>617.86</v>
+        <v>607.34</v>
       </c>
       <c r="Z9" s="2">
-        <v>93.05</v>
+        <v>91.47</v>
       </c>
       <c r="AA9" s="2">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="2">
         <v>40006312</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -2796,63 +2796,63 @@
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>444.48</v>
       </c>
       <c r="Q10" s="3">
         <v>26.28</v>
       </c>
       <c r="R10" s="3">
         <v>0.26</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>471.01</v>
       </c>
       <c r="U10" s="3">
         <v>444.48</v>
       </c>
       <c r="V10" s="3">
-        <v>29.81</v>
+        <v>26.28</v>
       </c>
       <c r="W10" s="3">
         <v>0.26</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>474.55</v>
+        <v>471.01</v>
       </c>
       <c r="Z10" s="2">
-        <v>96.88</v>
+        <v>96.16</v>
       </c>
       <c r="AA10" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="2">
         <v>40006326</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -2879,66 +2879,66 @@
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="3">
         <v>680.16</v>
       </c>
       <c r="Q11" s="3">
         <v>28.55</v>
       </c>
       <c r="R11" s="3">
         <v>45.86</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>754.57</v>
       </c>
       <c r="U11" s="3">
         <v>680.07</v>
       </c>
       <c r="V11" s="3">
-        <v>31.5</v>
+        <v>28.55</v>
       </c>
       <c r="W11" s="3">
         <v>45.86</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>757.43</v>
+        <v>754.48</v>
       </c>
       <c r="Z11" s="2">
-        <v>97.01</v>
+        <v>96.63</v>
       </c>
       <c r="AA11" s="2">
-        <v>89</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="2">
         <v>40061051</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H12" s="3" t="s">
@@ -2977,51 +2977,51 @@
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>581.75</v>
       </c>
       <c r="U12" s="3">
         <v>581.75</v>
       </c>
       <c r="V12" s="3">
         <v>0</v>
       </c>
       <c r="W12" s="3">
         <v>0</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
         <v>581.75</v>
       </c>
       <c r="Z12" s="2">
         <v>58.78</v>
       </c>
       <c r="AA12" s="2">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="2">
         <v>40061411</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H13" s="3" t="s">
@@ -3060,51 +3060,51 @@
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>675.09</v>
       </c>
       <c r="U13" s="3">
         <v>639.53</v>
       </c>
       <c r="V13" s="3">
         <v>14.68</v>
       </c>
       <c r="W13" s="3">
         <v>20.88</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
         <v>675.09</v>
       </c>
       <c r="Z13" s="2">
         <v>48.19</v>
       </c>
       <c r="AA13" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F14" s="2">
         <v>40065690</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H14" s="3" t="s">
@@ -3143,51 +3143,51 @@
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>11.32</v>
       </c>
       <c r="U14" s="3">
         <v>11.32</v>
       </c>
       <c r="V14" s="3">
         <v>0</v>
       </c>
       <c r="W14" s="3">
         <v>0</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
         <v>11.32</v>
       </c>
       <c r="Z14" s="2">
         <v>17.44</v>
       </c>
       <c r="AA14" s="2">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="2">
         <v>40067430</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H15" s="3" t="s">
@@ -3211,65 +3211,67 @@
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>180.32</v>
       </c>
       <c r="Q15" s="3">
         <v>2.7</v>
       </c>
       <c r="R15" s="3">
         <v>0</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>183.02</v>
       </c>
       <c r="U15" s="3">
         <v>180.32</v>
       </c>
       <c r="V15" s="3">
-        <v>6.25</v>
+        <v>2.7</v>
       </c>
       <c r="W15" s="3">
         <v>0</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>186.57</v>
+        <v>183.02</v>
       </c>
       <c r="Z15" s="2">
-        <v>59.56</v>
-[...1 lines deleted...]
-      <c r="AA15" s="2"/>
+        <v>58.42</v>
+      </c>
+      <c r="AA15" s="2">
+        <v>36</v>
+      </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F16" s="2">
         <v>40061393</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>29</v>
@@ -3307,51 +3309,51 @@
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>502.08</v>
       </c>
       <c r="U16" s="3">
         <v>370.81</v>
       </c>
       <c r="V16" s="3">
         <v>5.69</v>
       </c>
       <c r="W16" s="3">
         <v>125.1</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
         <v>501.6</v>
       </c>
       <c r="Z16" s="2">
         <v>58.33</v>
       </c>
       <c r="AA16" s="2">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F17" s="2">
         <v>40061416</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H17" s="3" t="s">
@@ -3375,63 +3377,63 @@
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>544.8</v>
       </c>
       <c r="Q17" s="3">
         <v>15.51</v>
       </c>
       <c r="R17" s="3">
         <v>0</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>560.31</v>
       </c>
       <c r="U17" s="3">
         <v>544.8</v>
       </c>
       <c r="V17" s="3">
-        <v>20.14</v>
+        <v>15.51</v>
       </c>
       <c r="W17" s="3">
         <v>0</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>564.94</v>
+        <v>560.31</v>
       </c>
       <c r="Z17" s="2">
-        <v>23.51</v>
+        <v>23.31</v>
       </c>
       <c r="AA17" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F18" s="2">
         <v>40061433</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -3473,51 +3475,51 @@
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>173.29</v>
       </c>
       <c r="U18" s="3">
         <v>173.29</v>
       </c>
       <c r="V18" s="3">
         <v>0</v>
       </c>
       <c r="W18" s="3">
         <v>0</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
         <v>173.29</v>
       </c>
       <c r="Z18" s="2">
         <v>50.85</v>
       </c>
       <c r="AA18" s="2">
-        <v>50</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F19" s="2">
         <v>40061458</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H19" s="3" t="s">
@@ -3556,51 +3558,51 @@
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>82.66</v>
       </c>
       <c r="U19" s="3">
         <v>74.16</v>
       </c>
       <c r="V19" s="3">
         <v>8.5</v>
       </c>
       <c r="W19" s="3">
         <v>0</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
         <v>82.66</v>
       </c>
       <c r="Z19" s="2">
         <v>87.41</v>
       </c>
       <c r="AA19" s="2">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F20" s="2">
         <v>40061468</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H20" s="3" t="s">
@@ -3639,51 +3641,51 @@
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>53.64</v>
       </c>
       <c r="U20" s="3">
         <v>53.64</v>
       </c>
       <c r="V20" s="3">
         <v>0</v>
       </c>
       <c r="W20" s="3">
         <v>0</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
         <v>53.64</v>
       </c>
       <c r="Z20" s="2">
         <v>54.27</v>
       </c>
       <c r="AA20" s="2">
-        <v>60</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F21" s="2">
         <v>40061463</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H21" s="3" t="s">
@@ -3722,51 +3724,51 @@
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>116.77</v>
       </c>
       <c r="U21" s="3">
         <v>116.77</v>
       </c>
       <c r="V21" s="3">
         <v>0</v>
       </c>
       <c r="W21" s="3">
         <v>0</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
         <v>116.77</v>
       </c>
       <c r="Z21" s="2">
         <v>74.04</v>
       </c>
       <c r="AA21" s="2">
-        <v>60</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F22" s="2">
         <v>40061476</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -3805,51 +3807,51 @@
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>75.5</v>
       </c>
       <c r="U22" s="3">
         <v>66.05</v>
       </c>
       <c r="V22" s="3">
         <v>0</v>
       </c>
       <c r="W22" s="3">
         <v>0</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
         <v>66.05</v>
       </c>
       <c r="Z22" s="2">
         <v>21.57</v>
       </c>
       <c r="AA22" s="2">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F23" s="2">
         <v>40067418</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H23" s="3" t="s">
@@ -3887,51 +3889,53 @@
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>152.12</v>
       </c>
       <c r="U23" s="3">
         <v>152.12</v>
       </c>
       <c r="V23" s="3">
         <v>0</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
         <v>152.12</v>
       </c>
       <c r="Z23" s="2">
         <v>69.34</v>
       </c>
-      <c r="AA23" s="2"/>
+      <c r="AA23" s="2">
+        <v>37</v>
+      </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>120</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F24" s="2">
         <v>40067431</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>29</v>
@@ -3968,51 +3972,53 @@
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>22.79</v>
       </c>
       <c r="U24" s="3">
         <v>22.79</v>
       </c>
       <c r="V24" s="3">
         <v>0</v>
       </c>
       <c r="W24" s="3">
         <v>0</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
         <v>22.79</v>
       </c>
       <c r="Z24" s="2">
         <v>13</v>
       </c>
-      <c r="AA24" s="2"/>
+      <c r="AA24" s="2">
+        <v>30</v>
+      </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F25" s="2">
         <v>40061055</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>29</v>
@@ -4050,51 +4056,51 @@
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>138.59</v>
       </c>
       <c r="U25" s="3">
         <v>125.46</v>
       </c>
       <c r="V25" s="3">
         <v>13.13</v>
       </c>
       <c r="W25" s="3">
         <v>0</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
         <v>138.59</v>
       </c>
       <c r="Z25" s="2">
         <v>60.94</v>
       </c>
       <c r="AA25" s="2">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F26" s="2">
         <v>40061054</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -4118,66 +4124,66 @@
       <c r="N26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P26" s="3">
         <v>498.81</v>
       </c>
       <c r="Q26" s="3">
         <v>8.26</v>
       </c>
       <c r="R26" s="3">
         <v>0</v>
       </c>
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>507.06</v>
       </c>
       <c r="U26" s="3">
         <v>498.81</v>
       </c>
       <c r="V26" s="3">
-        <v>10.03</v>
+        <v>8.26</v>
       </c>
       <c r="W26" s="3">
         <v>0</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
-        <v>508.84</v>
+        <v>507.06</v>
       </c>
       <c r="Z26" s="2">
-        <v>54.72</v>
+        <v>54.52</v>
       </c>
       <c r="AA26" s="2">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F27" s="2">
         <v>40061644</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H27" s="3" t="s">
@@ -4215,51 +4221,53 @@
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>274.61</v>
       </c>
       <c r="U27" s="3">
         <v>274.61</v>
       </c>
       <c r="V27" s="3">
         <v>0</v>
       </c>
       <c r="W27" s="3">
         <v>0</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
         <v>274.61</v>
       </c>
       <c r="Z27" s="2">
         <v>59.68</v>
       </c>
-      <c r="AA27" s="2"/>
+      <c r="AA27" s="2">
+        <v>54</v>
+      </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F28" s="2">
         <v>40067429</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>29</v>
@@ -4282,65 +4290,67 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>223.1</v>
       </c>
       <c r="Q28" s="3">
         <v>17.26</v>
       </c>
       <c r="R28" s="3">
         <v>0</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>240.36</v>
       </c>
       <c r="U28" s="3">
         <v>222.14</v>
       </c>
       <c r="V28" s="3">
-        <v>21.91</v>
+        <v>17.26</v>
       </c>
       <c r="W28" s="3">
         <v>0</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>244.05</v>
+        <v>239.4</v>
       </c>
       <c r="Z28" s="2">
-        <v>69.54</v>
-[...1 lines deleted...]
-      <c r="AA28" s="2"/>
+        <v>68.22</v>
+      </c>
+      <c r="AA28" s="2">
+        <v>33</v>
+      </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F29" s="2">
         <v>40017941</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>29</v>
@@ -4378,51 +4388,51 @@
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>921.5</v>
       </c>
       <c r="U29" s="3">
         <v>94.28</v>
       </c>
       <c r="V29" s="3">
         <v>62.07</v>
       </c>
       <c r="W29" s="3">
         <v>765.15</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
         <v>921.5</v>
       </c>
       <c r="Z29" s="2">
         <v>97.47</v>
       </c>
       <c r="AA29" s="2">
-        <v>55</v>
+        <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F30" s="2">
         <v>40017943</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -4543,51 +4553,53 @@
       </c>
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>525.22</v>
       </c>
       <c r="U31" s="3">
         <v>425.02</v>
       </c>
       <c r="V31" s="3">
         <v>100.2</v>
       </c>
       <c r="W31" s="3">
         <v>0</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
         <v>525.22</v>
       </c>
       <c r="Z31" s="2">
         <v>53.15</v>
       </c>
-      <c r="AA31" s="2"/>
+      <c r="AA31" s="2">
+        <v>41</v>
+      </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F32" s="2">
         <v>40017966</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>29</v>
@@ -4625,51 +4637,51 @@
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>186.84</v>
       </c>
       <c r="U32" s="3">
         <v>177.6</v>
       </c>
       <c r="V32" s="3">
         <v>0</v>
       </c>
       <c r="W32" s="3">
         <v>9.24</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
         <v>186.84</v>
       </c>
       <c r="Z32" s="2">
         <v>21.56</v>
       </c>
       <c r="AA32" s="2">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F33" s="2">
         <v>40017959</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -4708,51 +4720,51 @@
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>337.55</v>
       </c>
       <c r="U33" s="3">
         <v>300.51</v>
       </c>
       <c r="V33" s="3">
         <v>12.6</v>
       </c>
       <c r="W33" s="3">
         <v>25.22</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
         <v>338.33</v>
       </c>
       <c r="Z33" s="2">
         <v>57.59</v>
       </c>
       <c r="AA33" s="2">
-        <v>90</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F34" s="2">
         <v>40017963</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H34" s="3" t="s">
@@ -4791,51 +4803,51 @@
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>739.09</v>
       </c>
       <c r="U34" s="3">
         <v>661.27</v>
       </c>
       <c r="V34" s="3">
         <v>6.58</v>
       </c>
       <c r="W34" s="3">
         <v>71.24</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
         <v>739.09</v>
       </c>
       <c r="Z34" s="2">
         <v>83.24</v>
       </c>
       <c r="AA34" s="2">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F35" s="2">
         <v>40004473</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H35" s="3" t="s">
@@ -4874,51 +4886,51 @@
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>841.72</v>
       </c>
       <c r="U35" s="3">
         <v>626</v>
       </c>
       <c r="V35" s="3">
         <v>66.55</v>
       </c>
       <c r="W35" s="3">
         <v>149.17</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
         <v>841.72</v>
       </c>
       <c r="Z35" s="2">
         <v>86.64</v>
       </c>
       <c r="AA35" s="2">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>168</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F36" s="2">
         <v>40023030</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H36" s="3" t="s">
@@ -4955,51 +4967,51 @@
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>781.67</v>
       </c>
       <c r="U36" s="3">
         <v>774.88</v>
       </c>
       <c r="V36" s="3">
         <v>0</v>
       </c>
       <c r="W36" s="3">
         <v>6.78</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
         <v>781.66</v>
       </c>
       <c r="Z36" s="2">
         <v>86.97</v>
       </c>
       <c r="AA36" s="2">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>172</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>173</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F37" s="2">
         <v>40029587</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H37" s="3" t="s">
@@ -5038,51 +5050,51 @@
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>2073.99</v>
       </c>
       <c r="U37" s="3">
         <v>1437.64</v>
       </c>
       <c r="V37" s="3">
         <v>103.9</v>
       </c>
       <c r="W37" s="3">
         <v>546.84</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
         <v>2088.39</v>
       </c>
       <c r="Z37" s="2">
         <v>73.73</v>
       </c>
       <c r="AA37" s="2">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F38" s="2">
         <v>40018462</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -5121,51 +5133,51 @@
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>2153.77</v>
       </c>
       <c r="U38" s="3">
         <v>1990</v>
       </c>
       <c r="V38" s="3">
         <v>30.89</v>
       </c>
       <c r="W38" s="3">
         <v>132.89</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
         <v>2153.77</v>
       </c>
       <c r="Z38" s="2">
         <v>76.93</v>
       </c>
       <c r="AA38" s="2">
-        <v>60</v>
+        <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>183</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F39" s="2">
         <v>40062090</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -5204,51 +5216,51 @@
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>23377.64</v>
       </c>
       <c r="U39" s="3">
         <v>12526</v>
       </c>
       <c r="V39" s="3">
         <v>1327.03</v>
       </c>
       <c r="W39" s="3">
         <v>9524.62</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
         <v>23377.64</v>
       </c>
       <c r="Z39" s="2">
         <v>46.28</v>
       </c>
       <c r="AA39" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F40" s="2">
         <v>40062140</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -5287,51 +5299,51 @@
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>3459.59</v>
       </c>
       <c r="U40" s="3">
         <v>1364.86</v>
       </c>
       <c r="V40" s="3">
         <v>1625.17</v>
       </c>
       <c r="W40" s="3">
         <v>469.56</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
         <v>3459.59</v>
       </c>
       <c r="Z40" s="2">
         <v>68.9</v>
       </c>
       <c r="AA40" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F41" s="2">
         <v>40006260</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -5355,66 +5367,66 @@
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>691.41</v>
       </c>
       <c r="Q41" s="3">
         <v>20.58</v>
       </c>
       <c r="R41" s="3">
         <v>36.34</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>748.33</v>
       </c>
       <c r="U41" s="3">
         <v>690.04</v>
       </c>
       <c r="V41" s="3">
-        <v>26.89</v>
+        <v>20.58</v>
       </c>
       <c r="W41" s="3">
         <v>36.34</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>753.27</v>
+        <v>746.95</v>
       </c>
       <c r="Z41" s="2">
-        <v>79.87</v>
+        <v>79.2</v>
       </c>
       <c r="AA41" s="2">
-        <v>83</v>
+        <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F42" s="2">
         <v>40017851</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -5452,51 +5464,53 @@
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>651.43</v>
       </c>
       <c r="U42" s="3">
         <v>580.62</v>
       </c>
       <c r="V42" s="3">
         <v>27.89</v>
       </c>
       <c r="W42" s="3">
         <v>42.93</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
         <v>651.43</v>
       </c>
       <c r="Z42" s="2">
         <v>77.12</v>
       </c>
-      <c r="AA42" s="2"/>
+      <c r="AA42" s="2">
+        <v>89</v>
+      </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>199</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F43" s="2">
         <v>40017154</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>29</v>
@@ -5533,51 +5547,53 @@
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>321.12</v>
       </c>
       <c r="U43" s="3">
         <v>307.44</v>
       </c>
       <c r="V43" s="3">
         <v>13.68</v>
       </c>
       <c r="W43" s="3">
         <v>0</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
         <v>321.12</v>
       </c>
       <c r="Z43" s="2">
         <v>52.78</v>
       </c>
-      <c r="AA43" s="2"/>
+      <c r="AA43" s="2">
+        <v>80</v>
+      </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>204</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F44" s="2">
         <v>40019369</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>29</v>
@@ -5615,51 +5631,51 @@
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>512.62</v>
       </c>
       <c r="U44" s="3">
         <v>288.16</v>
       </c>
       <c r="V44" s="3">
         <v>117.53</v>
       </c>
       <c r="W44" s="3">
         <v>106.94</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
         <v>512.62</v>
       </c>
       <c r="Z44" s="2">
         <v>77.52</v>
       </c>
       <c r="AA44" s="2">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>209</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F45" s="2">
         <v>40019375</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H45" s="3" t="s">
@@ -5696,51 +5712,51 @@
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>701.15</v>
       </c>
       <c r="U45" s="3">
         <v>371.6</v>
       </c>
       <c r="V45" s="3">
         <v>0</v>
       </c>
       <c r="W45" s="3">
         <v>329.55</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
         <v>701.15</v>
       </c>
       <c r="Z45" s="2">
         <v>86.77</v>
       </c>
       <c r="AA45" s="2">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>213</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F46" s="2">
         <v>40067426</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -5764,65 +5780,67 @@
       <c r="N46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P46" s="3">
         <v>22.81</v>
       </c>
       <c r="Q46" s="3">
         <v>0</v>
       </c>
       <c r="R46" s="3">
         <v>0</v>
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>22.81</v>
       </c>
       <c r="U46" s="3">
         <v>22.81</v>
       </c>
       <c r="V46" s="3">
-        <v>1.18</v>
+        <v>0</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
-        <v>23.99</v>
+        <v>22.81</v>
       </c>
       <c r="Z46" s="2">
-        <v>10.88</v>
-[...1 lines deleted...]
-      <c r="AA46" s="2"/>
+        <v>10.34</v>
+      </c>
+      <c r="AA46" s="2">
+        <v>15</v>
+      </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F47" s="2">
         <v>40032821</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>29</v>
@@ -5845,66 +5863,66 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>432.89</v>
       </c>
       <c r="Q47" s="3">
         <v>76.02</v>
       </c>
       <c r="R47" s="3">
         <v>86.94</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>595.86</v>
       </c>
       <c r="U47" s="3">
         <v>432.89</v>
       </c>
       <c r="V47" s="3">
-        <v>80.77</v>
+        <v>76.02</v>
       </c>
       <c r="W47" s="3">
         <v>86.94</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>600.6</v>
+        <v>595.86</v>
       </c>
       <c r="Z47" s="2">
-        <v>66.4</v>
+        <v>65.87</v>
       </c>
       <c r="AA47" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F48" s="2">
         <v>40015113</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H48" s="3" t="s">
@@ -5928,66 +5946,66 @@
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P48" s="3">
         <v>451.42</v>
       </c>
       <c r="Q48" s="3">
         <v>66.08</v>
       </c>
       <c r="R48" s="3">
         <v>355.1</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>872.6</v>
       </c>
       <c r="U48" s="3">
         <v>439.07</v>
       </c>
       <c r="V48" s="3">
-        <v>83.17</v>
+        <v>66.08</v>
       </c>
       <c r="W48" s="3">
         <v>355.1</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>877.33</v>
+        <v>860.25</v>
       </c>
       <c r="Z48" s="2">
-        <v>88.03</v>
+        <v>86.31</v>
       </c>
       <c r="AA48" s="2">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>226</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F49" s="2">
         <v>40023047</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H49" s="3" t="s">
@@ -6024,51 +6042,51 @@
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>475.66</v>
       </c>
       <c r="U49" s="3">
         <v>468.89</v>
       </c>
       <c r="V49" s="3">
         <v>0</v>
       </c>
       <c r="W49" s="3">
         <v>6.78</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
         <v>475.66</v>
       </c>
       <c r="Z49" s="2">
         <v>69.76</v>
       </c>
       <c r="AA49" s="2">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>229</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F50" s="2">
         <v>40065239</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -6104,51 +6122,53 @@
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>191.83</v>
       </c>
       <c r="U50" s="3">
         <v>185.06</v>
       </c>
       <c r="V50" s="3">
         <v>0</v>
       </c>
       <c r="W50" s="3">
         <v>6.78</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
         <v>191.83</v>
       </c>
       <c r="Z50" s="2">
         <v>41.52</v>
       </c>
-      <c r="AA50" s="2"/>
+      <c r="AA50" s="2">
+        <v>80</v>
+      </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>234</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F51" s="2">
         <v>40062298</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>29</v>
@@ -6183,51 +6203,53 @@
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>160.31</v>
       </c>
       <c r="U51" s="3">
         <v>153.54</v>
       </c>
       <c r="V51" s="3">
         <v>0</v>
       </c>
       <c r="W51" s="3">
         <v>6.78</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
         <v>160.31</v>
       </c>
       <c r="Z51" s="2">
         <v>37.73</v>
       </c>
-      <c r="AA51" s="2"/>
+      <c r="AA51" s="2">
+        <v>40</v>
+      </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F52" s="2">
         <v>40062300</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>29</v>
@@ -6262,51 +6284,53 @@
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>360.98</v>
       </c>
       <c r="U52" s="3">
         <v>354.16</v>
       </c>
       <c r="V52" s="3">
         <v>0</v>
       </c>
       <c r="W52" s="3">
         <v>6.78</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
         <v>360.94</v>
       </c>
       <c r="Z52" s="2">
         <v>62.31</v>
       </c>
-      <c r="AA52" s="2"/>
+      <c r="AA52" s="2">
+        <v>80</v>
+      </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F53" s="2">
         <v>40022787</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>29</v>
@@ -6342,51 +6366,51 @@
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>472.48</v>
       </c>
       <c r="U53" s="3">
         <v>465.71</v>
       </c>
       <c r="V53" s="3">
         <v>0</v>
       </c>
       <c r="W53" s="3">
         <v>6.78</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
         <v>472.48</v>
       </c>
       <c r="Z53" s="2">
         <v>61.24</v>
       </c>
       <c r="AA53" s="2">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>246</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F54" s="2">
         <v>40023044</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H54" s="3" t="s">
@@ -6423,51 +6447,51 @@
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>556.9</v>
       </c>
       <c r="U54" s="3">
         <v>550.13</v>
       </c>
       <c r="V54" s="3">
         <v>0</v>
       </c>
       <c r="W54" s="3">
         <v>6.78</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
         <v>556.9</v>
       </c>
       <c r="Z54" s="2">
         <v>91.27</v>
       </c>
       <c r="AA54" s="2">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>249</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F55" s="2">
         <v>40022790</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H55" s="3" t="s">
@@ -6504,51 +6528,51 @@
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>571.77</v>
       </c>
       <c r="U55" s="3">
         <v>564.99</v>
       </c>
       <c r="V55" s="3">
         <v>0</v>
       </c>
       <c r="W55" s="3">
         <v>6.78</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
         <v>571.77</v>
       </c>
       <c r="Z55" s="2">
         <v>57.64</v>
       </c>
       <c r="AA55" s="2">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>253</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F56" s="2">
         <v>40022793</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H56" s="3" t="s">
@@ -6584,51 +6608,53 @@
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>318.45</v>
       </c>
       <c r="U56" s="3">
         <v>311.67</v>
       </c>
       <c r="V56" s="3">
         <v>0</v>
       </c>
       <c r="W56" s="3">
         <v>6.78</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
         <v>318.45</v>
       </c>
       <c r="Z56" s="2">
         <v>66.13</v>
       </c>
-      <c r="AA56" s="2"/>
+      <c r="AA56" s="2">
+        <v>40</v>
+      </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F57" s="2">
         <v>40022795</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>29</v>
@@ -6664,51 +6690,51 @@
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>509.93</v>
       </c>
       <c r="U57" s="3">
         <v>503.16</v>
       </c>
       <c r="V57" s="3">
         <v>0</v>
       </c>
       <c r="W57" s="3">
         <v>6.78</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
         <v>509.93</v>
       </c>
       <c r="Z57" s="2">
         <v>69.73</v>
       </c>
       <c r="AA57" s="2">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>261</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>262</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F58" s="2">
         <v>40022908</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H58" s="3" t="s">
@@ -6745,51 +6771,51 @@
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>490.67</v>
       </c>
       <c r="U58" s="3">
         <v>483.9</v>
       </c>
       <c r="V58" s="3">
         <v>0</v>
       </c>
       <c r="W58" s="3">
         <v>6.78</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
         <v>490.67</v>
       </c>
       <c r="Z58" s="2">
         <v>60.58</v>
       </c>
       <c r="AA58" s="2">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F59" s="2">
         <v>40022913</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -6826,51 +6852,51 @@
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>177.31</v>
       </c>
       <c r="U59" s="3">
         <v>170.53</v>
       </c>
       <c r="V59" s="3">
         <v>0</v>
       </c>
       <c r="W59" s="3">
         <v>6.78</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
         <v>177.31</v>
       </c>
       <c r="Z59" s="2">
         <v>30.19</v>
       </c>
       <c r="AA59" s="2">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>269</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>270</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F60" s="2">
         <v>40022917</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -6907,51 +6933,51 @@
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>451.11</v>
       </c>
       <c r="U60" s="3">
         <v>444.33</v>
       </c>
       <c r="V60" s="3">
         <v>0</v>
       </c>
       <c r="W60" s="3">
         <v>6.78</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
         <v>451.11</v>
       </c>
       <c r="Z60" s="2">
         <v>79.32</v>
       </c>
       <c r="AA60" s="2">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>273</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>274</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F61" s="2">
         <v>40022928</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -6988,51 +7014,51 @@
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>430.91</v>
       </c>
       <c r="U61" s="3">
         <v>424.13</v>
       </c>
       <c r="V61" s="3">
         <v>0</v>
       </c>
       <c r="W61" s="3">
         <v>6.78</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
         <v>430.91</v>
       </c>
       <c r="Z61" s="2">
         <v>48.04</v>
       </c>
       <c r="AA61" s="2">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>277</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>278</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F62" s="2">
         <v>40023064</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H62" s="3" t="s">
@@ -7069,51 +7095,51 @@
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>673.11</v>
       </c>
       <c r="U62" s="3">
         <v>666.34</v>
       </c>
       <c r="V62" s="3">
         <v>0</v>
       </c>
       <c r="W62" s="3">
         <v>6.78</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
         <v>673.11</v>
       </c>
       <c r="Z62" s="2">
         <v>81</v>
       </c>
       <c r="AA62" s="2">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>281</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>282</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F63" s="2">
         <v>40023062</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H63" s="3" t="s">
@@ -7150,51 +7176,51 @@
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>648.61</v>
       </c>
       <c r="U63" s="3">
         <v>641.83</v>
       </c>
       <c r="V63" s="3">
         <v>0</v>
       </c>
       <c r="W63" s="3">
         <v>6.78</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
         <v>648.61</v>
       </c>
       <c r="Z63" s="2">
         <v>73.79</v>
       </c>
       <c r="AA63" s="2">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>285</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>286</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F64" s="2">
         <v>40022968</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -7231,51 +7257,51 @@
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>603.82</v>
       </c>
       <c r="U64" s="3">
         <v>597.05</v>
       </c>
       <c r="V64" s="3">
         <v>0</v>
       </c>
       <c r="W64" s="3">
         <v>6.78</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
         <v>603.82</v>
       </c>
       <c r="Z64" s="2">
         <v>80.01</v>
       </c>
       <c r="AA64" s="2">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>289</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>290</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F65" s="2">
         <v>40023025</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -7312,51 +7338,51 @@
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>564.16</v>
       </c>
       <c r="U65" s="3">
         <v>557.39</v>
       </c>
       <c r="V65" s="3">
         <v>0</v>
       </c>
       <c r="W65" s="3">
         <v>6.78</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
         <v>564.16</v>
       </c>
       <c r="Z65" s="2">
         <v>64.94</v>
       </c>
       <c r="AA65" s="2">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>294</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F66" s="2">
         <v>40062299</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H66" s="3" t="s">
@@ -7392,51 +7418,53 @@
       </c>
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>324.26</v>
       </c>
       <c r="U66" s="3">
         <v>317.49</v>
       </c>
       <c r="V66" s="3">
         <v>0</v>
       </c>
       <c r="W66" s="3">
         <v>6.78</v>
       </c>
       <c r="X66" s="2">
         <v>0</v>
       </c>
       <c r="Y66" s="2">
         <v>324.26</v>
       </c>
       <c r="Z66" s="2">
         <v>59.66</v>
       </c>
-      <c r="AA66" s="2"/>
+      <c r="AA66" s="2">
+        <v>42</v>
+      </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>298</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F67" s="2">
         <v>40032957</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>29</v>
@@ -7472,51 +7500,51 @@
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>674.88</v>
       </c>
       <c r="U67" s="3">
         <v>668.1</v>
       </c>
       <c r="V67" s="3">
         <v>0</v>
       </c>
       <c r="W67" s="3">
         <v>6.78</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
         <v>674.88</v>
       </c>
       <c r="Z67" s="2">
         <v>80.99</v>
       </c>
       <c r="AA67" s="2">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>301</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>302</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F68" s="2">
         <v>40065256</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -7552,51 +7580,53 @@
       </c>
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>234.18</v>
       </c>
       <c r="U68" s="3">
         <v>227.4</v>
       </c>
       <c r="V68" s="3">
         <v>0</v>
       </c>
       <c r="W68" s="3">
         <v>6.78</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
         <v>234.18</v>
       </c>
       <c r="Z68" s="2">
         <v>53.12</v>
       </c>
-      <c r="AA68" s="2"/>
+      <c r="AA68" s="2">
+        <v>40</v>
+      </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>305</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>306</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F69" s="2">
         <v>40022718</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>29</v>
@@ -7632,51 +7662,51 @@
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>526.29</v>
       </c>
       <c r="U69" s="3">
         <v>512.74</v>
       </c>
       <c r="V69" s="3">
         <v>0</v>
       </c>
       <c r="W69" s="3">
         <v>13.55</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
         <v>526.29</v>
       </c>
       <c r="Z69" s="2">
         <v>58.41</v>
       </c>
       <c r="AA69" s="2">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>309</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>310</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F70" s="2">
         <v>40022699</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H70" s="3" t="s">
@@ -7713,51 +7743,51 @@
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>429.47</v>
       </c>
       <c r="U70" s="3">
         <v>422.7</v>
       </c>
       <c r="V70" s="3">
         <v>0</v>
       </c>
       <c r="W70" s="3">
         <v>6.78</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
         <v>429.47</v>
       </c>
       <c r="Z70" s="2">
         <v>47.18</v>
       </c>
       <c r="AA70" s="2">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>313</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>314</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F71" s="2">
         <v>40022779</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -7793,51 +7823,53 @@
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>414.82</v>
       </c>
       <c r="U71" s="3">
         <v>408.05</v>
       </c>
       <c r="V71" s="3">
         <v>0</v>
       </c>
       <c r="W71" s="3">
         <v>6.78</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
         <v>414.82</v>
       </c>
       <c r="Z71" s="2">
         <v>50.66</v>
       </c>
-      <c r="AA71" s="2"/>
+      <c r="AA71" s="2">
+        <v>40</v>
+      </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>318</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F72" s="2">
         <v>40022782</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>29</v>
@@ -7873,51 +7905,51 @@
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>307.81</v>
       </c>
       <c r="U72" s="3">
         <v>301.03</v>
       </c>
       <c r="V72" s="3">
         <v>0</v>
       </c>
       <c r="W72" s="3">
         <v>6.78</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
         <v>307.81</v>
       </c>
       <c r="Z72" s="2">
         <v>58.06</v>
       </c>
       <c r="AA72" s="2">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>321</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>322</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F73" s="2">
         <v>40065266</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H73" s="3" t="s">
@@ -7953,51 +7985,53 @@
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>418.32</v>
       </c>
       <c r="U73" s="3">
         <v>411.55</v>
       </c>
       <c r="V73" s="3">
         <v>0</v>
       </c>
       <c r="W73" s="3">
         <v>6.78</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
         <v>418.32</v>
       </c>
       <c r="Z73" s="2">
         <v>60.68</v>
       </c>
-      <c r="AA73" s="2"/>
+      <c r="AA73" s="2">
+        <v>38</v>
+      </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>325</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>326</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F74" s="2">
         <v>40005337</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>29</v>
@@ -8116,51 +8150,51 @@
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>308.01</v>
       </c>
       <c r="U75" s="3">
         <v>308.01</v>
       </c>
       <c r="V75" s="3">
         <v>0</v>
       </c>
       <c r="W75" s="3">
         <v>0</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
         <v>308.01</v>
       </c>
       <c r="Z75" s="2">
         <v>48.22</v>
       </c>
       <c r="AA75" s="2">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>335</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>336</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F76" s="2">
         <v>40016942</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H76" s="3" t="s">
@@ -8184,63 +8218,63 @@
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>563.82</v>
       </c>
       <c r="Q76" s="3">
         <v>0</v>
       </c>
       <c r="R76" s="3">
         <v>56.19</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>620.01</v>
       </c>
       <c r="U76" s="3">
         <v>563.82</v>
       </c>
       <c r="V76" s="3">
-        <v>4.08</v>
+        <v>0</v>
       </c>
       <c r="W76" s="3">
         <v>56.19</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>624.1</v>
+        <v>620.01</v>
       </c>
       <c r="Z76" s="2">
-        <v>80.7</v>
+        <v>80.17</v>
       </c>
       <c r="AA76" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F77" s="2">
         <v>40016935</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -8267,66 +8301,66 @@
       <c r="N77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P77" s="3">
         <v>22.89</v>
       </c>
       <c r="Q77" s="3">
         <v>0</v>
       </c>
       <c r="R77" s="3">
         <v>0</v>
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>22.89</v>
       </c>
       <c r="U77" s="3">
         <v>22.89</v>
       </c>
       <c r="V77" s="3">
-        <v>1.74</v>
+        <v>0</v>
       </c>
       <c r="W77" s="3">
         <v>0</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
-        <v>24.63</v>
+        <v>22.89</v>
       </c>
       <c r="Z77" s="2">
-        <v>70.82</v>
+        <v>65.83</v>
       </c>
       <c r="AA77" s="2">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F78" s="2">
         <v>40019040</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -8350,66 +8384,66 @@
       <c r="N78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P78" s="3">
         <v>544.96</v>
       </c>
       <c r="Q78" s="3">
         <v>0</v>
       </c>
       <c r="R78" s="3">
         <v>0</v>
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>544.96</v>
       </c>
       <c r="U78" s="3">
         <v>544.96</v>
       </c>
       <c r="V78" s="3">
-        <v>1.38</v>
+        <v>0</v>
       </c>
       <c r="W78" s="3">
         <v>0</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
-        <v>546.34</v>
+        <v>544.96</v>
       </c>
       <c r="Z78" s="2">
-        <v>86.3</v>
+        <v>86.08</v>
       </c>
       <c r="AA78" s="2">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F79" s="2">
         <v>40002713</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H79" s="3" t="s">
@@ -8448,51 +8482,51 @@
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>1139.24</v>
       </c>
       <c r="U79" s="3">
         <v>1118.85</v>
       </c>
       <c r="V79" s="3">
         <v>0</v>
       </c>
       <c r="W79" s="3">
         <v>20.26</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
         <v>1139.11</v>
       </c>
       <c r="Z79" s="2">
         <v>97.57</v>
       </c>
       <c r="AA79" s="2">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>354</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F80" s="2">
         <v>40016938</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -8516,66 +8550,66 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>180.26</v>
       </c>
       <c r="Q80" s="3">
         <v>0</v>
       </c>
       <c r="R80" s="3">
         <v>7.78</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>188.03</v>
       </c>
       <c r="U80" s="3">
         <v>180.26</v>
       </c>
       <c r="V80" s="3">
-        <v>3.21</v>
+        <v>0.74</v>
       </c>
       <c r="W80" s="3">
         <v>7.78</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>191.24</v>
+        <v>188.77</v>
       </c>
       <c r="Z80" s="2">
-        <v>75.23</v>
+        <v>74.25</v>
       </c>
       <c r="AA80" s="2">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>359</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>360</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F81" s="2">
         <v>40014943</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="3" t="s">
@@ -8599,66 +8633,66 @@
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>45.57</v>
       </c>
       <c r="Q81" s="3">
         <v>0</v>
       </c>
       <c r="R81" s="3">
         <v>0</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>45.57</v>
       </c>
       <c r="U81" s="3">
         <v>45.57</v>
       </c>
       <c r="V81" s="3">
-        <v>1.47</v>
+        <v>0</v>
       </c>
       <c r="W81" s="3">
         <v>0</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>47.04</v>
+        <v>45.57</v>
       </c>
       <c r="Z81" s="2">
-        <v>81.62</v>
+        <v>79.07</v>
       </c>
       <c r="AA81" s="2">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>364</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F82" s="2">
         <v>40019399</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -8682,66 +8716,66 @@
       <c r="N82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P82" s="3">
         <v>39.74</v>
       </c>
       <c r="Q82" s="3">
         <v>0</v>
       </c>
       <c r="R82" s="3">
         <v>0</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>39.74</v>
       </c>
       <c r="U82" s="3">
         <v>39.74</v>
       </c>
       <c r="V82" s="3">
-        <v>1.18</v>
+        <v>0</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
-        <v>40.92</v>
+        <v>39.74</v>
       </c>
       <c r="Z82" s="2">
-        <v>79.71</v>
+        <v>77.42</v>
       </c>
       <c r="AA82" s="2">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>368</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>369</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F83" s="2">
         <v>40014941</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="3" t="s">
@@ -8765,66 +8799,66 @@
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>26.92</v>
       </c>
       <c r="Q83" s="3">
         <v>0</v>
       </c>
       <c r="R83" s="3">
         <v>0</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>26.92</v>
       </c>
       <c r="U83" s="3">
         <v>26.92</v>
       </c>
       <c r="V83" s="3">
-        <v>1.57</v>
+        <v>0</v>
       </c>
       <c r="W83" s="3">
         <v>0</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>28.49</v>
+        <v>26.92</v>
       </c>
       <c r="Z83" s="2">
-        <v>69.21</v>
+        <v>65.4</v>
       </c>
       <c r="AA83" s="2">
-        <v>95</v>
+        <v>75</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>372</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>373</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F84" s="2">
         <v>40065686</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -9266,51 +9300,51 @@
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>39.27</v>
       </c>
       <c r="U89" s="3">
         <v>39.27</v>
       </c>
       <c r="V89" s="3">
         <v>0</v>
       </c>
       <c r="W89" s="3">
         <v>0</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
         <v>39.27</v>
       </c>
       <c r="Z89" s="2">
         <v>94.07</v>
       </c>
       <c r="AA89" s="2">
-        <v>69</v>
+        <v>95</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>397</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F90" s="2">
         <v>12345</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H90" s="3" t="s">
@@ -9415,66 +9449,66 @@
       <c r="N91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P91" s="3">
         <v>7091.95</v>
       </c>
       <c r="Q91" s="3">
         <v>398.92</v>
       </c>
       <c r="R91" s="3">
         <v>3616.17</v>
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>11107.04</v>
       </c>
       <c r="U91" s="3">
         <v>7081.54</v>
       </c>
       <c r="V91" s="3">
-        <v>407.51</v>
+        <v>398.92</v>
       </c>
       <c r="W91" s="3">
         <v>3616.17</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
-        <v>11105.22</v>
+        <v>11096.63</v>
       </c>
       <c r="Z91" s="2">
-        <v>93.52</v>
+        <v>93.45</v>
       </c>
       <c r="AA91" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F92" s="2">
         <v>40016944</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -9498,66 +9532,66 @@
       <c r="N92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P92" s="3">
         <v>167.99</v>
       </c>
       <c r="Q92" s="3">
         <v>0</v>
       </c>
       <c r="R92" s="3">
         <v>19.82</v>
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>187.81</v>
       </c>
       <c r="U92" s="3">
         <v>167.99</v>
       </c>
       <c r="V92" s="3">
-        <v>2.65</v>
+        <v>0</v>
       </c>
       <c r="W92" s="3">
         <v>19.82</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
-        <v>190.46</v>
+        <v>187.81</v>
       </c>
       <c r="Z92" s="2">
-        <v>69.16</v>
+        <v>68.2</v>
       </c>
       <c r="AA92" s="2">
-        <v>85</v>
+        <v>73</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>411</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F93" s="2">
         <v>40014940</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H93" s="3" t="s">
@@ -9581,66 +9615,66 @@
       <c r="N93" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O93" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P93" s="3">
         <v>44.06</v>
       </c>
       <c r="Q93" s="3">
         <v>0</v>
       </c>
       <c r="R93" s="3">
         <v>0</v>
       </c>
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>44.06</v>
       </c>
       <c r="U93" s="3">
         <v>44.06</v>
       </c>
       <c r="V93" s="3">
-        <v>2.06</v>
+        <v>0</v>
       </c>
       <c r="W93" s="3">
         <v>0</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
-        <v>46.12</v>
+        <v>44.06</v>
       </c>
       <c r="Z93" s="2">
-        <v>85.15</v>
+        <v>81.34</v>
       </c>
       <c r="AA93" s="2">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>415</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>416</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F94" s="2">
         <v>40016259</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
@@ -9664,66 +9698,66 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>548.52</v>
       </c>
       <c r="Q94" s="3">
         <v>0</v>
       </c>
       <c r="R94" s="3">
         <v>7.07</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>555.6</v>
       </c>
       <c r="U94" s="3">
         <v>548.52</v>
       </c>
       <c r="V94" s="3">
-        <v>2.99</v>
+        <v>0</v>
       </c>
       <c r="W94" s="3">
         <v>7.07</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>558.58</v>
+        <v>555.6</v>
       </c>
       <c r="Z94" s="2">
-        <v>84.95</v>
+        <v>84.5</v>
       </c>
       <c r="AA94" s="2">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>419</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F95" s="2">
         <v>40061052</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="3" t="s">
@@ -9762,51 +9796,51 @@
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>418.36</v>
       </c>
       <c r="U95" s="3">
         <v>392.61</v>
       </c>
       <c r="V95" s="3">
         <v>25.75</v>
       </c>
       <c r="W95" s="3">
         <v>0</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
         <v>418.36</v>
       </c>
       <c r="Z95" s="2">
         <v>72.23</v>
       </c>
       <c r="AA95" s="2">
-        <v>32</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>423</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>424</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F96" s="2">
         <v>40060656</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -9842,51 +9876,53 @@
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>140.3</v>
       </c>
       <c r="U96" s="3">
         <v>0</v>
       </c>
       <c r="V96" s="3">
         <v>140.3</v>
       </c>
       <c r="W96" s="3">
         <v>0</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
         <v>140.3</v>
       </c>
       <c r="Z96" s="2">
         <v>70.78</v>
       </c>
-      <c r="AA96" s="2"/>
+      <c r="AA96" s="2">
+        <v>20</v>
+      </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>427</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>428</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F97" s="2">
         <v>40060654</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>29</v>
@@ -9921,51 +9957,53 @@
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>145.59</v>
       </c>
       <c r="U97" s="3">
         <v>0</v>
       </c>
       <c r="V97" s="3">
         <v>145.59</v>
       </c>
       <c r="W97" s="3">
         <v>0</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
         <v>145.59</v>
       </c>
       <c r="Z97" s="2">
         <v>71.33</v>
       </c>
-      <c r="AA97" s="2"/>
+      <c r="AA97" s="2">
+        <v>30</v>
+      </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>431</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>432</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F98" s="2">
         <v>40067486</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>29</v>
@@ -10000,51 +10038,53 @@
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>29.3</v>
       </c>
       <c r="U98" s="3">
         <v>0</v>
       </c>
       <c r="V98" s="3">
         <v>29.3</v>
       </c>
       <c r="W98" s="3">
         <v>0</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
         <v>29.3</v>
       </c>
       <c r="Z98" s="2">
         <v>11.7</v>
       </c>
-      <c r="AA98" s="2"/>
+      <c r="AA98" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>434</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F99" s="2">
         <v>40061053</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>29</v>
@@ -10082,51 +10122,51 @@
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>1922.61</v>
       </c>
       <c r="U99" s="3">
         <v>383.85</v>
       </c>
       <c r="V99" s="3">
         <v>235.35</v>
       </c>
       <c r="W99" s="3">
         <v>1301.49</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
         <v>1920.68</v>
       </c>
       <c r="Z99" s="2">
         <v>82.06</v>
       </c>
       <c r="AA99" s="2">
-        <v>35</v>
+        <v>59</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>439</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>440</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>441</v>
       </c>
       <c r="F100" s="2">
         <v>8171978</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H100" s="3" t="s">
@@ -10163,51 +10203,51 @@
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>1841</v>
       </c>
       <c r="U100" s="3">
         <v>1841</v>
       </c>
       <c r="V100" s="3">
         <v>0</v>
       </c>
       <c r="W100" s="3">
         <v>0</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
         <v>1841</v>
       </c>
       <c r="Z100" s="2">
         <v>100</v>
       </c>
       <c r="AA100" s="2">
-        <v>6</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F101" s="2">
         <v>5102176</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H101" s="3" t="s">
@@ -10325,51 +10365,51 @@
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>89.4</v>
       </c>
       <c r="U102" s="3">
         <v>89.4</v>
       </c>
       <c r="V102" s="3">
         <v>0</v>
       </c>
       <c r="W102" s="3">
         <v>0</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
         <v>89.4</v>
       </c>
       <c r="Z102" s="2">
         <v>92.81</v>
       </c>
       <c r="AA102" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>454</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F103" s="2">
         <v>40062317</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -10405,51 +10445,53 @@
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>74.14</v>
       </c>
       <c r="U103" s="3">
         <v>74.14</v>
       </c>
       <c r="V103" s="3">
         <v>0</v>
       </c>
       <c r="W103" s="3">
         <v>0</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
         <v>74.14</v>
       </c>
       <c r="Z103" s="2">
         <v>80.06</v>
       </c>
-      <c r="AA103" s="2"/>
+      <c r="AA103" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>459</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>460</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F104" s="2">
         <v>40005796</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>43</v>
@@ -10890,51 +10932,51 @@
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>136.75</v>
       </c>
       <c r="U109" s="3">
         <v>136.75</v>
       </c>
       <c r="V109" s="3">
         <v>0</v>
       </c>
       <c r="W109" s="3">
         <v>0</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
         <v>136.75</v>
       </c>
       <c r="Z109" s="2">
         <v>80.6</v>
       </c>
       <c r="AA109" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>484</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>485</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F110" s="2">
         <v>40005770</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -10970,51 +11012,53 @@
       </c>
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>28.48</v>
       </c>
       <c r="U110" s="3">
         <v>27.72</v>
       </c>
       <c r="V110" s="3">
         <v>0</v>
       </c>
       <c r="W110" s="3">
         <v>0.13</v>
       </c>
       <c r="X110" s="2">
         <v>0</v>
       </c>
       <c r="Y110" s="2">
         <v>27.85</v>
       </c>
       <c r="Z110" s="2">
         <v>94.19</v>
       </c>
-      <c r="AA110" s="2"/>
+      <c r="AA110" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>487</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>488</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F111" s="2">
         <v>40013231</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>29</v>
@@ -11050,51 +11094,51 @@
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>67.16</v>
       </c>
       <c r="U111" s="3">
         <v>65.55</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>0</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
         <v>65.55</v>
       </c>
       <c r="Z111" s="2">
         <v>67.21</v>
       </c>
       <c r="AA111" s="2">
-        <v>82</v>
+        <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>491</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>492</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F112" s="2">
         <v>7611470</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H112" s="3" t="s">
@@ -11212,51 +11256,51 @@
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>86.82</v>
       </c>
       <c r="U113" s="3">
         <v>86.82</v>
       </c>
       <c r="V113" s="3">
         <v>0</v>
       </c>
       <c r="W113" s="3">
         <v>0</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
         <v>86.82</v>
       </c>
       <c r="Z113" s="2">
         <v>100</v>
       </c>
       <c r="AA113" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>499</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>500</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F114" s="2">
         <v>7940572</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H114" s="3" t="s">
@@ -11293,51 +11337,51 @@
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>93.8</v>
       </c>
       <c r="U114" s="3">
         <v>93.8</v>
       </c>
       <c r="V114" s="3">
         <v>0</v>
       </c>
       <c r="W114" s="3">
         <v>0</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
         <v>93.8</v>
       </c>
       <c r="Z114" s="2">
         <v>68.4</v>
       </c>
       <c r="AA114" s="2">
-        <v>32</v>
+        <v>85</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>504</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>505</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>506</v>
       </c>
       <c r="F115" s="2">
         <v>40062323</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H115" s="3" t="s">
@@ -11373,51 +11417,53 @@
       </c>
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>19.3</v>
       </c>
       <c r="U115" s="3">
         <v>17.54</v>
       </c>
       <c r="V115" s="3">
         <v>0</v>
       </c>
       <c r="W115" s="3">
         <v>1.76</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
         <v>19.3</v>
       </c>
       <c r="Z115" s="2">
         <v>39.77</v>
       </c>
-      <c r="AA115" s="2"/>
+      <c r="AA115" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>507</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>508</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F116" s="2">
         <v>40005795</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>43</v>
@@ -11452,51 +11498,53 @@
       </c>
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>111</v>
       </c>
       <c r="U116" s="3">
         <v>106.38</v>
       </c>
       <c r="V116" s="3">
         <v>0</v>
       </c>
       <c r="W116" s="3">
         <v>4.16</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
         <v>110.55</v>
       </c>
       <c r="Z116" s="2">
         <v>99.59</v>
       </c>
-      <c r="AA116" s="2"/>
+      <c r="AA116" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>510</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>511</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F117" s="2">
         <v>40005783</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>43</v>
@@ -11694,51 +11742,51 @@
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>238.17</v>
       </c>
       <c r="U119" s="3">
         <v>237.45</v>
       </c>
       <c r="V119" s="3">
         <v>0</v>
       </c>
       <c r="W119" s="3">
         <v>0</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
         <v>237.45</v>
       </c>
       <c r="Z119" s="2">
         <v>97.02</v>
       </c>
       <c r="AA119" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>519</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>520</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F120" s="2">
         <v>40005646</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H120" s="3" t="s">
@@ -11775,51 +11823,51 @@
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>80.35</v>
       </c>
       <c r="U120" s="3">
         <v>80.26</v>
       </c>
       <c r="V120" s="3">
         <v>0</v>
       </c>
       <c r="W120" s="3">
         <v>0</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
         <v>80.26</v>
       </c>
       <c r="Z120" s="2">
         <v>96.85</v>
       </c>
       <c r="AA120" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>522</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>523</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F121" s="2">
         <v>7401847</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H121" s="3" t="s">
@@ -11856,51 +11904,51 @@
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>348.87</v>
       </c>
       <c r="U121" s="3">
         <v>341.62</v>
       </c>
       <c r="V121" s="3">
         <v>0</v>
       </c>
       <c r="W121" s="3">
         <v>7.25</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
         <v>348.87</v>
       </c>
       <c r="Z121" s="2">
         <v>95.43</v>
       </c>
       <c r="AA121" s="2">
-        <v>5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>526</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>527</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F122" s="2">
         <v>40014962</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H122" s="3" t="s">
@@ -11924,66 +11972,66 @@
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P122" s="3">
         <v>236.99</v>
       </c>
       <c r="Q122" s="3">
         <v>0</v>
       </c>
       <c r="R122" s="3">
         <v>17</v>
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>253.98</v>
       </c>
       <c r="U122" s="3">
         <v>236.99</v>
       </c>
       <c r="V122" s="3">
-        <v>3.86</v>
+        <v>0</v>
       </c>
       <c r="W122" s="3">
         <v>17</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
-        <v>257.84</v>
+        <v>253.98</v>
       </c>
       <c r="Z122" s="2">
-        <v>83.18</v>
+        <v>81.94</v>
       </c>
       <c r="AA122" s="2">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>530</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>531</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F123" s="2">
         <v>40060040</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H123" s="3" t="s">
@@ -12022,51 +12070,51 @@
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" s="3">
         <v>497.41</v>
       </c>
       <c r="U123" s="3">
         <v>204.04</v>
       </c>
       <c r="V123" s="3">
         <v>293.37</v>
       </c>
       <c r="W123" s="3">
         <v>0</v>
       </c>
       <c r="X123" s="2">
         <v>0</v>
       </c>
       <c r="Y123" s="2">
         <v>497.41</v>
       </c>
       <c r="Z123" s="2">
         <v>56.35</v>
       </c>
       <c r="AA123" s="2">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>536</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F124" s="2">
         <v>40067339</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H124" s="3" t="s">
@@ -12104,51 +12152,53 @@
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>277.4</v>
       </c>
       <c r="U124" s="3">
         <v>238.97</v>
       </c>
       <c r="V124" s="3">
         <v>38.43</v>
       </c>
       <c r="W124" s="3">
         <v>0</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
         <v>277.4</v>
       </c>
       <c r="Z124" s="2">
         <v>29.48</v>
       </c>
-      <c r="AA124" s="2"/>
+      <c r="AA124" s="2">
+        <v>44</v>
+      </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>538</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>539</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F125" s="2">
         <v>40032856</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>29</v>
@@ -12186,51 +12236,51 @@
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" s="3">
         <v>447.25</v>
       </c>
       <c r="U125" s="3">
         <v>280.5</v>
       </c>
       <c r="V125" s="3">
         <v>38.26</v>
       </c>
       <c r="W125" s="3">
         <v>128.48</v>
       </c>
       <c r="X125" s="2">
         <v>0</v>
       </c>
       <c r="Y125" s="2">
         <v>447.25</v>
       </c>
       <c r="Z125" s="2">
         <v>49.18</v>
       </c>
       <c r="AA125" s="2">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>542</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>543</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F126" s="2">
         <v>40006334</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H126" s="3" t="s">
@@ -12254,66 +12304,66 @@
       <c r="N126" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P126" s="3">
         <v>317.17</v>
       </c>
       <c r="Q126" s="3">
         <v>0</v>
       </c>
       <c r="R126" s="3">
         <v>33.06</v>
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>350.23</v>
       </c>
       <c r="U126" s="3">
         <v>316.6</v>
       </c>
       <c r="V126" s="3">
-        <v>2.15</v>
+        <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>33.06</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
-        <v>351.81</v>
+        <v>349.66</v>
       </c>
       <c r="Z126" s="2">
-        <v>90.25</v>
+        <v>89.7</v>
       </c>
       <c r="AA126" s="2">
-        <v>95</v>
+        <v>88</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>547</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>548</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F127" s="2">
         <v>40049117</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="3" t="s">
@@ -12352,109 +12402,109 @@
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>410.4</v>
       </c>
       <c r="U127" s="3">
         <v>384.01</v>
       </c>
       <c r="V127" s="3">
         <v>0</v>
       </c>
       <c r="W127" s="3">
         <v>26.4</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
         <v>410.4</v>
       </c>
       <c r="Z127" s="2">
         <v>45.31</v>
       </c>
       <c r="AA127" s="2">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="6"/>
       <c r="D128" s="6"/>
       <c r="E128" s="6"/>
       <c r="F128" s="6"/>
       <c r="G128" s="6"/>
       <c r="H128" s="7"/>
       <c r="I128" s="7"/>
       <c r="J128" s="7"/>
       <c r="K128" s="7">
         <v>121760.05</v>
       </c>
       <c r="L128" s="7">
         <v>11335.51</v>
       </c>
       <c r="M128" s="7">
         <v>133095.55</v>
       </c>
       <c r="N128" s="7"/>
       <c r="O128" s="7"/>
       <c r="P128" s="7">
         <v>62223.6</v>
       </c>
       <c r="Q128" s="7">
         <v>5259.89</v>
       </c>
       <c r="R128" s="7">
         <v>18852.08</v>
       </c>
       <c r="S128" s="7">
         <v>0</v>
       </c>
       <c r="T128" s="7">
         <v>86335.57</v>
       </c>
       <c r="U128" s="7">
         <v>62161.35</v>
       </c>
       <c r="V128" s="7">
-        <v>5369.93</v>
+        <v>5260.21</v>
       </c>
       <c r="W128" s="7">
         <v>18852.08</v>
       </c>
       <c r="X128" s="6">
         <v>0</v>
       </c>
       <c r="Y128" s="6">
-        <v>86383.35</v>
+        <v>86273.64</v>
       </c>
       <c r="Z128" s="6">
-        <v>64.9</v>
+        <v>64.82</v>
       </c>
       <c r="AA128" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A128:J128"/>
   </mergeCells>