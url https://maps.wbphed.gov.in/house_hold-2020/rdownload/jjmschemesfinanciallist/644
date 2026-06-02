--- v1 (2026-02-07)
+++ v2 (2026-06-02)
@@ -2547,63 +2547,63 @@
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>640.95</v>
       </c>
       <c r="Q7" s="3">
         <v>9.41</v>
       </c>
       <c r="R7" s="3">
         <v>7.39</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>657.75</v>
       </c>
       <c r="U7" s="3">
         <v>640.75</v>
       </c>
       <c r="V7" s="3">
-        <v>9.41</v>
+        <v>13.43</v>
       </c>
       <c r="W7" s="3">
         <v>7.39</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>657.56</v>
+        <v>661.58</v>
       </c>
       <c r="Z7" s="2">
-        <v>93.87</v>
+        <v>94.45</v>
       </c>
       <c r="AA7" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="2">
         <v>40006306</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -2630,63 +2630,63 @@
       <c r="N8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="3">
         <v>705.86</v>
       </c>
       <c r="Q8" s="3">
         <v>9.58</v>
       </c>
       <c r="R8" s="3">
         <v>45.42</v>
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>760.86</v>
       </c>
       <c r="U8" s="3">
         <v>705.86</v>
       </c>
       <c r="V8" s="3">
-        <v>9.58</v>
+        <v>12.82</v>
       </c>
       <c r="W8" s="3">
         <v>45.42</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
-        <v>760.86</v>
+        <v>764.1</v>
       </c>
       <c r="Z8" s="2">
-        <v>93.75</v>
+        <v>94.15</v>
       </c>
       <c r="AA8" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="2">
         <v>40006289</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -2713,63 +2713,63 @@
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>604.89</v>
       </c>
       <c r="Q9" s="3">
         <v>1.44</v>
       </c>
       <c r="R9" s="3">
         <v>1.65</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>607.98</v>
       </c>
       <c r="U9" s="3">
         <v>604.25</v>
       </c>
       <c r="V9" s="3">
-        <v>1.44</v>
+        <v>9.15</v>
       </c>
       <c r="W9" s="3">
         <v>1.65</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>607.34</v>
+        <v>615.06</v>
       </c>
       <c r="Z9" s="2">
-        <v>91.47</v>
+        <v>92.63</v>
       </c>
       <c r="AA9" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="2">
         <v>40006312</v>
       </c>
       <c r="G10" s="2" t="s">
@@ -2796,63 +2796,63 @@
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>444.48</v>
       </c>
       <c r="Q10" s="3">
         <v>26.28</v>
       </c>
       <c r="R10" s="3">
         <v>0.26</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>471.01</v>
       </c>
       <c r="U10" s="3">
         <v>444.48</v>
       </c>
       <c r="V10" s="3">
-        <v>26.28</v>
+        <v>28.04</v>
       </c>
       <c r="W10" s="3">
         <v>0.26</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>471.01</v>
+        <v>472.78</v>
       </c>
       <c r="Z10" s="2">
-        <v>96.16</v>
+        <v>96.52</v>
       </c>
       <c r="AA10" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="2">
         <v>40006326</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -2879,63 +2879,63 @@
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="3">
         <v>680.16</v>
       </c>
       <c r="Q11" s="3">
         <v>28.55</v>
       </c>
       <c r="R11" s="3">
         <v>45.86</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>754.57</v>
       </c>
       <c r="U11" s="3">
         <v>680.07</v>
       </c>
       <c r="V11" s="3">
-        <v>28.55</v>
+        <v>30.32</v>
       </c>
       <c r="W11" s="3">
         <v>45.86</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>754.48</v>
+        <v>756.25</v>
       </c>
       <c r="Z11" s="2">
-        <v>96.63</v>
+        <v>96.86</v>
       </c>
       <c r="AA11" s="2">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="2">
         <v>40061051</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -3211,63 +3211,63 @@
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>180.32</v>
       </c>
       <c r="Q15" s="3">
         <v>2.7</v>
       </c>
       <c r="R15" s="3">
         <v>0</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>183.02</v>
       </c>
       <c r="U15" s="3">
         <v>180.32</v>
       </c>
       <c r="V15" s="3">
-        <v>2.7</v>
+        <v>3.59</v>
       </c>
       <c r="W15" s="3">
         <v>0</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>183.02</v>
+        <v>183.91</v>
       </c>
       <c r="Z15" s="2">
-        <v>58.42</v>
+        <v>58.71</v>
       </c>
       <c r="AA15" s="2"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F16" s="2">
         <v>40061393</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>37</v>
       </c>
@@ -3375,63 +3375,63 @@
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>544.8</v>
       </c>
       <c r="Q17" s="3">
         <v>15.51</v>
       </c>
       <c r="R17" s="3">
         <v>0</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>560.31</v>
       </c>
       <c r="U17" s="3">
         <v>544.8</v>
       </c>
       <c r="V17" s="3">
-        <v>15.51</v>
+        <v>17.28</v>
       </c>
       <c r="W17" s="3">
         <v>0</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>560.31</v>
+        <v>562.08</v>
       </c>
       <c r="Z17" s="2">
-        <v>23.31</v>
+        <v>23.39</v>
       </c>
       <c r="AA17" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F18" s="2">
         <v>40061433</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -4118,63 +4118,63 @@
       <c r="N26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P26" s="3">
         <v>498.81</v>
       </c>
       <c r="Q26" s="3">
         <v>8.26</v>
       </c>
       <c r="R26" s="3">
         <v>0</v>
       </c>
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>507.06</v>
       </c>
       <c r="U26" s="3">
         <v>498.81</v>
       </c>
       <c r="V26" s="3">
-        <v>8.26</v>
+        <v>8.86</v>
       </c>
       <c r="W26" s="3">
         <v>0</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
-        <v>507.06</v>
+        <v>507.67</v>
       </c>
       <c r="Z26" s="2">
-        <v>54.52</v>
+        <v>54.59</v>
       </c>
       <c r="AA26" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F27" s="2">
         <v>40061644</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -4282,63 +4282,63 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>223.1</v>
       </c>
       <c r="Q28" s="3">
         <v>17.26</v>
       </c>
       <c r="R28" s="3">
         <v>0</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>240.36</v>
       </c>
       <c r="U28" s="3">
         <v>222.14</v>
       </c>
       <c r="V28" s="3">
-        <v>17.26</v>
+        <v>19.04</v>
       </c>
       <c r="W28" s="3">
         <v>0</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>239.4</v>
+        <v>241.18</v>
       </c>
       <c r="Z28" s="2">
-        <v>68.22</v>
+        <v>68.72</v>
       </c>
       <c r="AA28" s="2"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F29" s="2">
         <v>40017941</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>37</v>
       </c>
@@ -4693,63 +4693,63 @@
       <c r="N33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P33" s="3">
         <v>300.51</v>
       </c>
       <c r="Q33" s="3">
         <v>11.82</v>
       </c>
       <c r="R33" s="3">
         <v>25.22</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>337.55</v>
       </c>
       <c r="U33" s="3">
         <v>300.51</v>
       </c>
       <c r="V33" s="3">
-        <v>11.82</v>
+        <v>12.6</v>
       </c>
       <c r="W33" s="3">
         <v>25.22</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
-        <v>337.55</v>
+        <v>338.33</v>
       </c>
       <c r="Z33" s="2">
-        <v>57.46</v>
+        <v>57.59</v>
       </c>
       <c r="AA33" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F34" s="2">
         <v>40017963</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -5204,51 +5204,51 @@
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>23377.64</v>
       </c>
       <c r="U39" s="3">
         <v>12526</v>
       </c>
       <c r="V39" s="3">
         <v>1327.03</v>
       </c>
       <c r="W39" s="3">
         <v>9524.62</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
         <v>23377.64</v>
       </c>
       <c r="Z39" s="2">
         <v>46.28</v>
       </c>
       <c r="AA39" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F40" s="2">
         <v>40062140</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -5355,63 +5355,63 @@
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>691.41</v>
       </c>
       <c r="Q41" s="3">
         <v>20.58</v>
       </c>
       <c r="R41" s="3">
         <v>36.34</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>748.33</v>
       </c>
       <c r="U41" s="3">
         <v>690.04</v>
       </c>
       <c r="V41" s="3">
-        <v>20.58</v>
+        <v>24.13</v>
       </c>
       <c r="W41" s="3">
         <v>36.34</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>746.95</v>
+        <v>750.5</v>
       </c>
       <c r="Z41" s="2">
-        <v>79.2</v>
+        <v>79.58</v>
       </c>
       <c r="AA41" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F42" s="2">
         <v>40017851</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -5845,63 +5845,63 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>432.89</v>
       </c>
       <c r="Q47" s="3">
         <v>76.02</v>
       </c>
       <c r="R47" s="3">
         <v>86.94</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>595.86</v>
       </c>
       <c r="U47" s="3">
         <v>432.89</v>
       </c>
       <c r="V47" s="3">
-        <v>76.02</v>
+        <v>77.38</v>
       </c>
       <c r="W47" s="3">
         <v>86.94</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>595.86</v>
+        <v>597.22</v>
       </c>
       <c r="Z47" s="2">
-        <v>65.87</v>
+        <v>66.02</v>
       </c>
       <c r="AA47" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F48" s="2">
         <v>40015113</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -5928,63 +5928,63 @@
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P48" s="3">
         <v>451.42</v>
       </c>
       <c r="Q48" s="3">
         <v>66.08</v>
       </c>
       <c r="R48" s="3">
         <v>355.1</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>872.6</v>
       </c>
       <c r="U48" s="3">
         <v>439.07</v>
       </c>
       <c r="V48" s="3">
-        <v>66.08</v>
+        <v>72.89</v>
       </c>
       <c r="W48" s="3">
         <v>355.1</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>860.25</v>
+        <v>867.05</v>
       </c>
       <c r="Z48" s="2">
-        <v>86.31</v>
+        <v>86.99</v>
       </c>
       <c r="AA48" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>226</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F49" s="2">
         <v>40023047</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -8184,63 +8184,63 @@
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>563.82</v>
       </c>
       <c r="Q76" s="3">
         <v>0</v>
       </c>
       <c r="R76" s="3">
         <v>56.19</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>620.01</v>
       </c>
       <c r="U76" s="3">
         <v>563.82</v>
       </c>
       <c r="V76" s="3">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="W76" s="3">
         <v>56.19</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>620.01</v>
+        <v>622.03</v>
       </c>
       <c r="Z76" s="2">
-        <v>80.17</v>
+        <v>80.43</v>
       </c>
       <c r="AA76" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F77" s="2">
         <v>40016935</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -8267,63 +8267,63 @@
       <c r="N77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P77" s="3">
         <v>22.89</v>
       </c>
       <c r="Q77" s="3">
         <v>0</v>
       </c>
       <c r="R77" s="3">
         <v>0</v>
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>22.89</v>
       </c>
       <c r="U77" s="3">
         <v>22.89</v>
       </c>
       <c r="V77" s="3">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="W77" s="3">
         <v>0</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
-        <v>22.89</v>
+        <v>23.87</v>
       </c>
       <c r="Z77" s="2">
-        <v>65.83</v>
+        <v>68.64</v>
       </c>
       <c r="AA77" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F78" s="2">
         <v>40019040</v>
       </c>
       <c r="G78" s="2" t="s">
@@ -8350,63 +8350,63 @@
       <c r="N78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P78" s="3">
         <v>544.96</v>
       </c>
       <c r="Q78" s="3">
         <v>0</v>
       </c>
       <c r="R78" s="3">
         <v>0</v>
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>544.96</v>
       </c>
       <c r="U78" s="3">
         <v>544.96</v>
       </c>
       <c r="V78" s="3">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="W78" s="3">
         <v>0</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
-        <v>544.96</v>
+        <v>546.14</v>
       </c>
       <c r="Z78" s="2">
-        <v>86.08</v>
+        <v>86.27</v>
       </c>
       <c r="AA78" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F79" s="2">
         <v>40002713</v>
       </c>
       <c r="G79" s="2" t="s">
@@ -8516,63 +8516,63 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>180.26</v>
       </c>
       <c r="Q80" s="3">
         <v>0</v>
       </c>
       <c r="R80" s="3">
         <v>7.78</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>188.03</v>
       </c>
       <c r="U80" s="3">
         <v>180.26</v>
       </c>
       <c r="V80" s="3">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="W80" s="3">
         <v>7.78</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>188.03</v>
+        <v>190</v>
       </c>
       <c r="Z80" s="2">
-        <v>73.96</v>
+        <v>74.74</v>
       </c>
       <c r="AA80" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>359</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>360</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F81" s="2">
         <v>40014943</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -8599,63 +8599,63 @@
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>45.57</v>
       </c>
       <c r="Q81" s="3">
         <v>0</v>
       </c>
       <c r="R81" s="3">
         <v>0</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>45.57</v>
       </c>
       <c r="U81" s="3">
         <v>45.57</v>
       </c>
       <c r="V81" s="3">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="W81" s="3">
         <v>0</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>45.57</v>
+        <v>46.45</v>
       </c>
       <c r="Z81" s="2">
-        <v>79.07</v>
+        <v>80.6</v>
       </c>
       <c r="AA81" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>364</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F82" s="2">
         <v>40019399</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -8682,63 +8682,63 @@
       <c r="N82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P82" s="3">
         <v>39.74</v>
       </c>
       <c r="Q82" s="3">
         <v>0</v>
       </c>
       <c r="R82" s="3">
         <v>0</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>39.74</v>
       </c>
       <c r="U82" s="3">
         <v>39.74</v>
       </c>
       <c r="V82" s="3">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
-        <v>39.74</v>
+        <v>40.33</v>
       </c>
       <c r="Z82" s="2">
-        <v>77.42</v>
+        <v>78.57</v>
       </c>
       <c r="AA82" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>368</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>369</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F83" s="2">
         <v>40014941</v>
       </c>
       <c r="G83" s="2" t="s">
@@ -8765,63 +8765,63 @@
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>26.92</v>
       </c>
       <c r="Q83" s="3">
         <v>0</v>
       </c>
       <c r="R83" s="3">
         <v>0</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>26.92</v>
       </c>
       <c r="U83" s="3">
         <v>26.92</v>
       </c>
       <c r="V83" s="3">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="W83" s="3">
         <v>0</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>26.92</v>
+        <v>27.81</v>
       </c>
       <c r="Z83" s="2">
-        <v>65.4</v>
+        <v>67.56</v>
       </c>
       <c r="AA83" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>372</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>373</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F84" s="2">
         <v>40065686</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -9430,51 +9430,51 @@
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>11107.04</v>
       </c>
       <c r="U91" s="3">
         <v>7081.54</v>
       </c>
       <c r="V91" s="3">
         <v>398.92</v>
       </c>
       <c r="W91" s="3">
         <v>3616.17</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
         <v>11096.63</v>
       </c>
       <c r="Z91" s="2">
         <v>93.45</v>
       </c>
       <c r="AA91" s="2">
-        <v>98</v>
+        <v>90</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F92" s="2">
         <v>40016944</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -9498,63 +9498,63 @@
       <c r="N92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P92" s="3">
         <v>167.99</v>
       </c>
       <c r="Q92" s="3">
         <v>0</v>
       </c>
       <c r="R92" s="3">
         <v>19.82</v>
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>187.81</v>
       </c>
       <c r="U92" s="3">
         <v>167.99</v>
       </c>
       <c r="V92" s="3">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="W92" s="3">
         <v>19.82</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
-        <v>187.81</v>
+        <v>188.7</v>
       </c>
       <c r="Z92" s="2">
-        <v>68.2</v>
+        <v>68.52</v>
       </c>
       <c r="AA92" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>411</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F93" s="2">
         <v>40014940</v>
       </c>
       <c r="G93" s="2" t="s">
@@ -9581,63 +9581,63 @@
       <c r="N93" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O93" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P93" s="3">
         <v>44.06</v>
       </c>
       <c r="Q93" s="3">
         <v>0</v>
       </c>
       <c r="R93" s="3">
         <v>0</v>
       </c>
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>44.06</v>
       </c>
       <c r="U93" s="3">
         <v>44.06</v>
       </c>
       <c r="V93" s="3">
-        <v>0</v>
+        <v>1.67</v>
       </c>
       <c r="W93" s="3">
         <v>0</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
-        <v>44.06</v>
+        <v>45.74</v>
       </c>
       <c r="Z93" s="2">
-        <v>81.34</v>
+        <v>84.43</v>
       </c>
       <c r="AA93" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>415</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>416</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F94" s="2">
         <v>40016259</v>
       </c>
       <c r="G94" s="2" t="s">
@@ -9664,63 +9664,63 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>548.52</v>
       </c>
       <c r="Q94" s="3">
         <v>0</v>
       </c>
       <c r="R94" s="3">
         <v>7.07</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>555.6</v>
       </c>
       <c r="U94" s="3">
         <v>548.52</v>
       </c>
       <c r="V94" s="3">
-        <v>0</v>
+        <v>1.51</v>
       </c>
       <c r="W94" s="3">
         <v>7.07</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>555.6</v>
+        <v>557.11</v>
       </c>
       <c r="Z94" s="2">
-        <v>84.5</v>
+        <v>84.73</v>
       </c>
       <c r="AA94" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>419</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F95" s="2">
         <v>40061052</v>
       </c>
       <c r="G95" s="2" t="s">
@@ -11070,51 +11070,51 @@
       </c>
       <c r="Z111" s="2">
         <v>67.21</v>
       </c>
       <c r="AA111" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>491</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>492</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F112" s="2">
-        <v>0</v>
+        <v>7611470</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>442</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>494</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>468</v>
       </c>
       <c r="K112" s="3">
         <v>62.01</v>
       </c>
       <c r="L112" s="3">
         <v>0</v>
       </c>
       <c r="M112" s="3">
         <v>62.01</v>
       </c>
       <c r="N112" s="3" t="s">
         <v>32</v>
       </c>
@@ -11924,63 +11924,63 @@
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P122" s="3">
         <v>236.99</v>
       </c>
       <c r="Q122" s="3">
         <v>0</v>
       </c>
       <c r="R122" s="3">
         <v>17</v>
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>253.98</v>
       </c>
       <c r="U122" s="3">
         <v>236.99</v>
       </c>
       <c r="V122" s="3">
-        <v>0</v>
+        <v>2.07</v>
       </c>
       <c r="W122" s="3">
         <v>17</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
-        <v>253.98</v>
+        <v>256.06</v>
       </c>
       <c r="Z122" s="2">
-        <v>81.94</v>
+        <v>82.6</v>
       </c>
       <c r="AA122" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>530</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>531</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F123" s="2">
         <v>40060040</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -12254,63 +12254,63 @@
       <c r="N126" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P126" s="3">
         <v>317.17</v>
       </c>
       <c r="Q126" s="3">
         <v>0</v>
       </c>
       <c r="R126" s="3">
         <v>33.06</v>
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>350.23</v>
       </c>
       <c r="U126" s="3">
         <v>316.6</v>
       </c>
       <c r="V126" s="3">
-        <v>0</v>
+        <v>1.56</v>
       </c>
       <c r="W126" s="3">
         <v>33.06</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
-        <v>349.66</v>
+        <v>351.22</v>
       </c>
       <c r="Z126" s="2">
-        <v>89.7</v>
+        <v>90.1</v>
       </c>
       <c r="AA126" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>547</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>548</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F127" s="2">
         <v>40049117</v>
       </c>
       <c r="G127" s="2" t="s">
@@ -12398,63 +12398,63 @@
       </c>
       <c r="M128" s="7">
         <v>133095.55</v>
       </c>
       <c r="N128" s="7"/>
       <c r="O128" s="7"/>
       <c r="P128" s="7">
         <v>62223.6</v>
       </c>
       <c r="Q128" s="7">
         <v>5259.89</v>
       </c>
       <c r="R128" s="7">
         <v>18852.08</v>
       </c>
       <c r="S128" s="7">
         <v>0</v>
       </c>
       <c r="T128" s="7">
         <v>86335.57</v>
       </c>
       <c r="U128" s="7">
         <v>62161.35</v>
       </c>
       <c r="V128" s="7">
-        <v>5257.96</v>
+        <v>5310.22</v>
       </c>
       <c r="W128" s="7">
         <v>18852.08</v>
       </c>
       <c r="X128" s="6">
         <v>0</v>
       </c>
       <c r="Y128" s="6">
-        <v>86271.38</v>
+        <v>86323.64</v>
       </c>
       <c r="Z128" s="6">
-        <v>64.82</v>
+        <v>64.86</v>
       </c>
       <c r="AA128" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A128:J128"/>
   </mergeCells>