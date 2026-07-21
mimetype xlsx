--- v2 (2026-06-02)
+++ v3 (2026-07-21)
@@ -2547,63 +2547,63 @@
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>640.95</v>
       </c>
       <c r="Q7" s="3">
         <v>9.41</v>
       </c>
       <c r="R7" s="3">
         <v>7.39</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>657.75</v>
       </c>
       <c r="U7" s="3">
         <v>640.75</v>
       </c>
       <c r="V7" s="3">
-        <v>13.43</v>
+        <v>17.75</v>
       </c>
       <c r="W7" s="3">
         <v>7.39</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>661.58</v>
+        <v>665.89</v>
       </c>
       <c r="Z7" s="2">
-        <v>94.45</v>
+        <v>95.06</v>
       </c>
       <c r="AA7" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="2">
         <v>40006306</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -2630,63 +2630,63 @@
       <c r="N8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="3">
         <v>705.86</v>
       </c>
       <c r="Q8" s="3">
         <v>9.58</v>
       </c>
       <c r="R8" s="3">
         <v>45.42</v>
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>760.86</v>
       </c>
       <c r="U8" s="3">
         <v>705.86</v>
       </c>
       <c r="V8" s="3">
-        <v>12.82</v>
+        <v>14.59</v>
       </c>
       <c r="W8" s="3">
         <v>45.42</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
-        <v>764.1</v>
+        <v>765.87</v>
       </c>
       <c r="Z8" s="2">
-        <v>94.15</v>
+        <v>94.36</v>
       </c>
       <c r="AA8" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="2">
         <v>40006289</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -2713,63 +2713,63 @@
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>604.89</v>
       </c>
       <c r="Q9" s="3">
         <v>1.44</v>
       </c>
       <c r="R9" s="3">
         <v>1.65</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>607.98</v>
       </c>
       <c r="U9" s="3">
         <v>604.25</v>
       </c>
       <c r="V9" s="3">
-        <v>9.15</v>
+        <v>11.96</v>
       </c>
       <c r="W9" s="3">
         <v>1.65</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>615.06</v>
+        <v>617.86</v>
       </c>
       <c r="Z9" s="2">
-        <v>92.63</v>
+        <v>93.05</v>
       </c>
       <c r="AA9" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="2">
         <v>40006312</v>
       </c>
       <c r="G10" s="2" t="s">
@@ -2796,63 +2796,63 @@
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>444.48</v>
       </c>
       <c r="Q10" s="3">
         <v>26.28</v>
       </c>
       <c r="R10" s="3">
         <v>0.26</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>471.01</v>
       </c>
       <c r="U10" s="3">
         <v>444.48</v>
       </c>
       <c r="V10" s="3">
-        <v>28.04</v>
+        <v>29.81</v>
       </c>
       <c r="W10" s="3">
         <v>0.26</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>472.78</v>
+        <v>474.55</v>
       </c>
       <c r="Z10" s="2">
-        <v>96.52</v>
+        <v>96.88</v>
       </c>
       <c r="AA10" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="2">
         <v>40006326</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -2879,63 +2879,63 @@
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="3">
         <v>680.16</v>
       </c>
       <c r="Q11" s="3">
         <v>28.55</v>
       </c>
       <c r="R11" s="3">
         <v>45.86</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>754.57</v>
       </c>
       <c r="U11" s="3">
         <v>680.07</v>
       </c>
       <c r="V11" s="3">
-        <v>30.32</v>
+        <v>31.5</v>
       </c>
       <c r="W11" s="3">
         <v>45.86</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>756.25</v>
+        <v>757.43</v>
       </c>
       <c r="Z11" s="2">
-        <v>96.86</v>
+        <v>97.01</v>
       </c>
       <c r="AA11" s="2">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="2">
         <v>40061051</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -3211,63 +3211,63 @@
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>180.32</v>
       </c>
       <c r="Q15" s="3">
         <v>2.7</v>
       </c>
       <c r="R15" s="3">
         <v>0</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>183.02</v>
       </c>
       <c r="U15" s="3">
         <v>180.32</v>
       </c>
       <c r="V15" s="3">
-        <v>3.59</v>
+        <v>6.25</v>
       </c>
       <c r="W15" s="3">
         <v>0</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>183.91</v>
+        <v>186.57</v>
       </c>
       <c r="Z15" s="2">
-        <v>58.71</v>
+        <v>59.56</v>
       </c>
       <c r="AA15" s="2"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F16" s="2">
         <v>40061393</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>37</v>
       </c>
@@ -3375,63 +3375,63 @@
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>544.8</v>
       </c>
       <c r="Q17" s="3">
         <v>15.51</v>
       </c>
       <c r="R17" s="3">
         <v>0</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>560.31</v>
       </c>
       <c r="U17" s="3">
         <v>544.8</v>
       </c>
       <c r="V17" s="3">
-        <v>17.28</v>
+        <v>20.14</v>
       </c>
       <c r="W17" s="3">
         <v>0</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>562.08</v>
+        <v>564.94</v>
       </c>
       <c r="Z17" s="2">
-        <v>23.39</v>
+        <v>23.51</v>
       </c>
       <c r="AA17" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F18" s="2">
         <v>40061433</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -4118,63 +4118,63 @@
       <c r="N26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P26" s="3">
         <v>498.81</v>
       </c>
       <c r="Q26" s="3">
         <v>8.26</v>
       </c>
       <c r="R26" s="3">
         <v>0</v>
       </c>
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>507.06</v>
       </c>
       <c r="U26" s="3">
         <v>498.81</v>
       </c>
       <c r="V26" s="3">
-        <v>8.86</v>
+        <v>10.03</v>
       </c>
       <c r="W26" s="3">
         <v>0</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
-        <v>507.67</v>
+        <v>508.84</v>
       </c>
       <c r="Z26" s="2">
-        <v>54.59</v>
+        <v>54.72</v>
       </c>
       <c r="AA26" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F27" s="2">
         <v>40061644</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -4282,63 +4282,63 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>223.1</v>
       </c>
       <c r="Q28" s="3">
         <v>17.26</v>
       </c>
       <c r="R28" s="3">
         <v>0</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>240.36</v>
       </c>
       <c r="U28" s="3">
         <v>222.14</v>
       </c>
       <c r="V28" s="3">
-        <v>19.04</v>
+        <v>21.91</v>
       </c>
       <c r="W28" s="3">
         <v>0</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>241.18</v>
+        <v>244.05</v>
       </c>
       <c r="Z28" s="2">
-        <v>68.72</v>
+        <v>69.54</v>
       </c>
       <c r="AA28" s="2"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F29" s="2">
         <v>40017941</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>37</v>
       </c>
@@ -5355,63 +5355,63 @@
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>691.41</v>
       </c>
       <c r="Q41" s="3">
         <v>20.58</v>
       </c>
       <c r="R41" s="3">
         <v>36.34</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>748.33</v>
       </c>
       <c r="U41" s="3">
         <v>690.04</v>
       </c>
       <c r="V41" s="3">
-        <v>24.13</v>
+        <v>26.89</v>
       </c>
       <c r="W41" s="3">
         <v>36.34</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>750.5</v>
+        <v>753.27</v>
       </c>
       <c r="Z41" s="2">
-        <v>79.58</v>
+        <v>79.87</v>
       </c>
       <c r="AA41" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F42" s="2">
         <v>40017851</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -5764,63 +5764,63 @@
       <c r="N46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P46" s="3">
         <v>22.81</v>
       </c>
       <c r="Q46" s="3">
         <v>0</v>
       </c>
       <c r="R46" s="3">
         <v>0</v>
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>22.81</v>
       </c>
       <c r="U46" s="3">
         <v>22.81</v>
       </c>
       <c r="V46" s="3">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
-        <v>22.81</v>
+        <v>23.99</v>
       </c>
       <c r="Z46" s="2">
-        <v>10.34</v>
+        <v>10.88</v>
       </c>
       <c r="AA46" s="2"/>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F47" s="2">
         <v>40032821</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>37</v>
       </c>
@@ -5845,63 +5845,63 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>432.89</v>
       </c>
       <c r="Q47" s="3">
         <v>76.02</v>
       </c>
       <c r="R47" s="3">
         <v>86.94</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>595.86</v>
       </c>
       <c r="U47" s="3">
         <v>432.89</v>
       </c>
       <c r="V47" s="3">
-        <v>77.38</v>
+        <v>80.77</v>
       </c>
       <c r="W47" s="3">
         <v>86.94</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>597.22</v>
+        <v>600.6</v>
       </c>
       <c r="Z47" s="2">
-        <v>66.02</v>
+        <v>66.4</v>
       </c>
       <c r="AA47" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F48" s="2">
         <v>40015113</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -5928,63 +5928,63 @@
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P48" s="3">
         <v>451.42</v>
       </c>
       <c r="Q48" s="3">
         <v>66.08</v>
       </c>
       <c r="R48" s="3">
         <v>355.1</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>872.6</v>
       </c>
       <c r="U48" s="3">
         <v>439.07</v>
       </c>
       <c r="V48" s="3">
-        <v>72.89</v>
+        <v>83.17</v>
       </c>
       <c r="W48" s="3">
         <v>355.1</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>867.05</v>
+        <v>877.33</v>
       </c>
       <c r="Z48" s="2">
-        <v>86.99</v>
+        <v>88.03</v>
       </c>
       <c r="AA48" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>226</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F49" s="2">
         <v>40023047</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -8184,63 +8184,63 @@
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>563.82</v>
       </c>
       <c r="Q76" s="3">
         <v>0</v>
       </c>
       <c r="R76" s="3">
         <v>56.19</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>620.01</v>
       </c>
       <c r="U76" s="3">
         <v>563.82</v>
       </c>
       <c r="V76" s="3">
-        <v>2.02</v>
+        <v>4.08</v>
       </c>
       <c r="W76" s="3">
         <v>56.19</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>622.03</v>
+        <v>624.1</v>
       </c>
       <c r="Z76" s="2">
-        <v>80.43</v>
+        <v>80.7</v>
       </c>
       <c r="AA76" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F77" s="2">
         <v>40016935</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -8267,63 +8267,63 @@
       <c r="N77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P77" s="3">
         <v>22.89</v>
       </c>
       <c r="Q77" s="3">
         <v>0</v>
       </c>
       <c r="R77" s="3">
         <v>0</v>
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>22.89</v>
       </c>
       <c r="U77" s="3">
         <v>22.89</v>
       </c>
       <c r="V77" s="3">
-        <v>0.98</v>
+        <v>1.74</v>
       </c>
       <c r="W77" s="3">
         <v>0</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
-        <v>23.87</v>
+        <v>24.63</v>
       </c>
       <c r="Z77" s="2">
-        <v>68.64</v>
+        <v>70.82</v>
       </c>
       <c r="AA77" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F78" s="2">
         <v>40019040</v>
       </c>
       <c r="G78" s="2" t="s">
@@ -8350,63 +8350,63 @@
       <c r="N78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P78" s="3">
         <v>544.96</v>
       </c>
       <c r="Q78" s="3">
         <v>0</v>
       </c>
       <c r="R78" s="3">
         <v>0</v>
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>544.96</v>
       </c>
       <c r="U78" s="3">
         <v>544.96</v>
       </c>
       <c r="V78" s="3">
-        <v>1.18</v>
+        <v>1.38</v>
       </c>
       <c r="W78" s="3">
         <v>0</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
-        <v>546.14</v>
+        <v>546.34</v>
       </c>
       <c r="Z78" s="2">
-        <v>86.27</v>
+        <v>86.3</v>
       </c>
       <c r="AA78" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F79" s="2">
         <v>40002713</v>
       </c>
       <c r="G79" s="2" t="s">
@@ -8516,63 +8516,63 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>180.26</v>
       </c>
       <c r="Q80" s="3">
         <v>0</v>
       </c>
       <c r="R80" s="3">
         <v>7.78</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>188.03</v>
       </c>
       <c r="U80" s="3">
         <v>180.26</v>
       </c>
       <c r="V80" s="3">
-        <v>1.97</v>
+        <v>3.21</v>
       </c>
       <c r="W80" s="3">
         <v>7.78</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>190</v>
+        <v>191.24</v>
       </c>
       <c r="Z80" s="2">
-        <v>74.74</v>
+        <v>75.23</v>
       </c>
       <c r="AA80" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>359</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>360</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F81" s="2">
         <v>40014943</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -8599,63 +8599,63 @@
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>45.57</v>
       </c>
       <c r="Q81" s="3">
         <v>0</v>
       </c>
       <c r="R81" s="3">
         <v>0</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>45.57</v>
       </c>
       <c r="U81" s="3">
         <v>45.57</v>
       </c>
       <c r="V81" s="3">
-        <v>0.88</v>
+        <v>1.47</v>
       </c>
       <c r="W81" s="3">
         <v>0</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>46.45</v>
+        <v>47.04</v>
       </c>
       <c r="Z81" s="2">
-        <v>80.6</v>
+        <v>81.62</v>
       </c>
       <c r="AA81" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>364</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F82" s="2">
         <v>40019399</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -8682,63 +8682,63 @@
       <c r="N82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P82" s="3">
         <v>39.74</v>
       </c>
       <c r="Q82" s="3">
         <v>0</v>
       </c>
       <c r="R82" s="3">
         <v>0</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>39.74</v>
       </c>
       <c r="U82" s="3">
         <v>39.74</v>
       </c>
       <c r="V82" s="3">
-        <v>0.59</v>
+        <v>1.18</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
-        <v>40.33</v>
+        <v>40.92</v>
       </c>
       <c r="Z82" s="2">
-        <v>78.57</v>
+        <v>79.71</v>
       </c>
       <c r="AA82" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>368</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>369</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F83" s="2">
         <v>40014941</v>
       </c>
       <c r="G83" s="2" t="s">
@@ -8765,63 +8765,63 @@
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>26.92</v>
       </c>
       <c r="Q83" s="3">
         <v>0</v>
       </c>
       <c r="R83" s="3">
         <v>0</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>26.92</v>
       </c>
       <c r="U83" s="3">
         <v>26.92</v>
       </c>
       <c r="V83" s="3">
-        <v>0.89</v>
+        <v>1.57</v>
       </c>
       <c r="W83" s="3">
         <v>0</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>27.81</v>
+        <v>28.49</v>
       </c>
       <c r="Z83" s="2">
-        <v>67.56</v>
+        <v>69.21</v>
       </c>
       <c r="AA83" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>372</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>373</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F84" s="2">
         <v>40065686</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -9415,63 +9415,63 @@
       <c r="N91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P91" s="3">
         <v>7091.95</v>
       </c>
       <c r="Q91" s="3">
         <v>398.92</v>
       </c>
       <c r="R91" s="3">
         <v>3616.17</v>
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>11107.04</v>
       </c>
       <c r="U91" s="3">
         <v>7081.54</v>
       </c>
       <c r="V91" s="3">
-        <v>398.92</v>
+        <v>407.51</v>
       </c>
       <c r="W91" s="3">
         <v>3616.17</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
-        <v>11096.63</v>
+        <v>11105.22</v>
       </c>
       <c r="Z91" s="2">
-        <v>93.45</v>
+        <v>93.52</v>
       </c>
       <c r="AA91" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F92" s="2">
         <v>40016944</v>
       </c>
       <c r="G92" s="2" t="s">
@@ -9498,63 +9498,63 @@
       <c r="N92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P92" s="3">
         <v>167.99</v>
       </c>
       <c r="Q92" s="3">
         <v>0</v>
       </c>
       <c r="R92" s="3">
         <v>19.82</v>
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>187.81</v>
       </c>
       <c r="U92" s="3">
         <v>167.99</v>
       </c>
       <c r="V92" s="3">
-        <v>0.89</v>
+        <v>2.65</v>
       </c>
       <c r="W92" s="3">
         <v>19.82</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
-        <v>188.7</v>
+        <v>190.46</v>
       </c>
       <c r="Z92" s="2">
-        <v>68.52</v>
+        <v>69.16</v>
       </c>
       <c r="AA92" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>411</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F93" s="2">
         <v>40014940</v>
       </c>
       <c r="G93" s="2" t="s">
@@ -9581,63 +9581,63 @@
       <c r="N93" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O93" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P93" s="3">
         <v>44.06</v>
       </c>
       <c r="Q93" s="3">
         <v>0</v>
       </c>
       <c r="R93" s="3">
         <v>0</v>
       </c>
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>44.06</v>
       </c>
       <c r="U93" s="3">
         <v>44.06</v>
       </c>
       <c r="V93" s="3">
-        <v>1.67</v>
+        <v>2.06</v>
       </c>
       <c r="W93" s="3">
         <v>0</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
-        <v>45.74</v>
+        <v>46.12</v>
       </c>
       <c r="Z93" s="2">
-        <v>84.43</v>
+        <v>85.15</v>
       </c>
       <c r="AA93" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>415</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>416</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F94" s="2">
         <v>40016259</v>
       </c>
       <c r="G94" s="2" t="s">
@@ -9664,63 +9664,63 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>548.52</v>
       </c>
       <c r="Q94" s="3">
         <v>0</v>
       </c>
       <c r="R94" s="3">
         <v>7.07</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>555.6</v>
       </c>
       <c r="U94" s="3">
         <v>548.52</v>
       </c>
       <c r="V94" s="3">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="W94" s="3">
         <v>7.07</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>557.11</v>
+        <v>558.58</v>
       </c>
       <c r="Z94" s="2">
-        <v>84.73</v>
+        <v>84.95</v>
       </c>
       <c r="AA94" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>419</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F95" s="2">
         <v>40061052</v>
       </c>
       <c r="G95" s="2" t="s">
@@ -11924,63 +11924,63 @@
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P122" s="3">
         <v>236.99</v>
       </c>
       <c r="Q122" s="3">
         <v>0</v>
       </c>
       <c r="R122" s="3">
         <v>17</v>
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>253.98</v>
       </c>
       <c r="U122" s="3">
         <v>236.99</v>
       </c>
       <c r="V122" s="3">
-        <v>2.07</v>
+        <v>3.86</v>
       </c>
       <c r="W122" s="3">
         <v>17</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
-        <v>256.06</v>
+        <v>257.84</v>
       </c>
       <c r="Z122" s="2">
-        <v>82.6</v>
+        <v>83.18</v>
       </c>
       <c r="AA122" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>530</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>531</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F123" s="2">
         <v>40060040</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -12254,63 +12254,63 @@
       <c r="N126" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P126" s="3">
         <v>317.17</v>
       </c>
       <c r="Q126" s="3">
         <v>0</v>
       </c>
       <c r="R126" s="3">
         <v>33.06</v>
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>350.23</v>
       </c>
       <c r="U126" s="3">
         <v>316.6</v>
       </c>
       <c r="V126" s="3">
-        <v>1.56</v>
+        <v>2.15</v>
       </c>
       <c r="W126" s="3">
         <v>33.06</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
-        <v>351.22</v>
+        <v>351.81</v>
       </c>
       <c r="Z126" s="2">
-        <v>90.1</v>
+        <v>90.25</v>
       </c>
       <c r="AA126" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>547</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>548</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F127" s="2">
         <v>40049117</v>
       </c>
       <c r="G127" s="2" t="s">
@@ -12398,63 +12398,63 @@
       </c>
       <c r="M128" s="7">
         <v>133095.55</v>
       </c>
       <c r="N128" s="7"/>
       <c r="O128" s="7"/>
       <c r="P128" s="7">
         <v>62223.6</v>
       </c>
       <c r="Q128" s="7">
         <v>5259.89</v>
       </c>
       <c r="R128" s="7">
         <v>18852.08</v>
       </c>
       <c r="S128" s="7">
         <v>0</v>
       </c>
       <c r="T128" s="7">
         <v>86335.57</v>
       </c>
       <c r="U128" s="7">
         <v>62161.35</v>
       </c>
       <c r="V128" s="7">
-        <v>5310.22</v>
+        <v>5369.93</v>
       </c>
       <c r="W128" s="7">
         <v>18852.08</v>
       </c>
       <c r="X128" s="6">
         <v>0</v>
       </c>
       <c r="Y128" s="6">
-        <v>86323.64</v>
+        <v>86383.35</v>
       </c>
       <c r="Z128" s="6">
-        <v>64.86</v>
+        <v>64.9</v>
       </c>
       <c r="AA128" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A128:J128"/>
   </mergeCells>