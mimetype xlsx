--- v2 (2026-03-14)
+++ v3 (2026-06-02)
@@ -1073,80 +1073,80 @@
   <si>
     <t>SM/12408</t>
   </si>
   <si>
     <t>GHORA PINCHA AND ADJOINING MOJAS PWSS</t>
   </si>
   <si>
     <t>TSM/013094</t>
   </si>
   <si>
     <t>GO2223007538PH</t>
   </si>
   <si>
     <t>SM/17926</t>
   </si>
   <si>
     <t>GIDIGHATI AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/015912</t>
   </si>
   <si>
     <t>GO2223016644PH</t>
   </si>
   <si>
+    <t>SM/12347</t>
+  </si>
+  <si>
+    <t>GOBINDAPUR AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>TSM/011740</t>
+  </si>
+  <si>
+    <t>GO2223007466PH</t>
+  </si>
+  <si>
+    <t>SM/12724</t>
+  </si>
+  <si>
+    <t>TSM/014314</t>
+  </si>
+  <si>
+    <t>GO2223007834PH</t>
+  </si>
+  <si>
     <t>SM/17571</t>
   </si>
   <si>
-    <t>GOBINDAPUR AND ADJOINING MOUJAS PWSS</t>
-[...1 lines deleted...]
-  <si>
     <t>TSM/013205</t>
   </si>
   <si>
     <t>GO2223017049PH</t>
   </si>
   <si>
-    <t>SM/12724</t>
-[...16 lines deleted...]
-  <si>
     <t>SM/12329</t>
   </si>
   <si>
     <t>GOBINDAPUR AND ADJOINING MOUJAS PWSS at Sankrail Block under Jhargram Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>TSM/013103</t>
   </si>
   <si>
     <t>GO2223007402PH</t>
   </si>
   <si>
     <t>SM/17585</t>
   </si>
   <si>
     <t>GOHAL BURA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/012735</t>
   </si>
   <si>
     <t>GO2223017051PH</t>
   </si>
   <si>
     <t>SM/12340</t>
@@ -2510,69 +2510,69 @@
   <si>
     <t>SM/12389</t>
   </si>
   <si>
     <t>SUSHNI AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/013506</t>
   </si>
   <si>
     <t>GO2223007547PH</t>
   </si>
   <si>
     <t>SM/17932</t>
   </si>
   <si>
     <t>TALPUKHURIA AND IT'S ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/015456</t>
   </si>
   <si>
     <t>GO2223016664PH</t>
   </si>
   <si>
+    <t>SM/12449</t>
+  </si>
+  <si>
+    <t>TENTULIA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>TSM/014122</t>
+  </si>
+  <si>
+    <t>GO2223007492PH</t>
+  </si>
+  <si>
     <t>SM/12341</t>
   </si>
   <si>
-    <t>TENTULIA AND ADJOINING MOUJAS PWSS</t>
-[...1 lines deleted...]
-  <si>
     <t>TSM/011773</t>
   </si>
   <si>
     <t>GO2223007470PH</t>
-  </si>
-[...7 lines deleted...]
-    <t>GO2223007492PH</t>
   </si>
   <si>
     <t>SM/12453</t>
   </si>
   <si>
     <t>THAKURPARA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/014250</t>
   </si>
   <si>
     <t>GO2223007510PH</t>
   </si>
   <si>
     <t>SM/12349</t>
   </si>
   <si>
     <t>TIAKITPUR ANAD AJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/013092</t>
   </si>
   <si>
     <t>GO2223007459PH</t>
   </si>
@@ -3988,66 +3988,66 @@
       <c r="M13" s="3">
         <v>353.34</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P13" s="3">
         <v>306.61</v>
       </c>
       <c r="Q13" s="3">
         <v>23.23</v>
       </c>
       <c r="R13" s="3">
         <v>10.81</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>340.65</v>
       </c>
       <c r="U13" s="3">
-        <v>306.61</v>
+        <v>310.15</v>
       </c>
       <c r="V13" s="3">
         <v>23.23</v>
       </c>
       <c r="W13" s="3">
         <v>10.81</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>340.65</v>
+        <v>344.19</v>
       </c>
       <c r="Z13" s="2">
-        <v>96.41</v>
+        <v>97.41</v>
       </c>
       <c r="AA13" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F14" s="2">
         <v>40002022</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -4071,66 +4071,66 @@
       <c r="M14" s="3">
         <v>304.18</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P14" s="3">
         <v>166.87</v>
       </c>
       <c r="Q14" s="3">
         <v>12.78</v>
       </c>
       <c r="R14" s="3">
         <v>77.58</v>
       </c>
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>257.22</v>
       </c>
       <c r="U14" s="3">
-        <v>167.11</v>
+        <v>167.63</v>
       </c>
       <c r="V14" s="3">
         <v>12.78</v>
       </c>
       <c r="W14" s="3">
         <v>77.58</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
-        <v>257.47</v>
+        <v>257.99</v>
       </c>
       <c r="Z14" s="2">
-        <v>84.64</v>
+        <v>84.81</v>
       </c>
       <c r="AA14" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="2">
         <v>40016328</v>
       </c>
       <c r="G15" s="2" t="s">
@@ -8193,66 +8193,66 @@
       <c r="M64" s="3">
         <v>416.55</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P64" s="3">
         <v>126.34</v>
       </c>
       <c r="Q64" s="3">
         <v>19.54</v>
       </c>
       <c r="R64" s="3">
         <v>6.26</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>152.15</v>
       </c>
       <c r="U64" s="3">
-        <v>126.55</v>
+        <v>126.97</v>
       </c>
       <c r="V64" s="3">
         <v>19.54</v>
       </c>
       <c r="W64" s="3">
         <v>6.26</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>152.36</v>
+        <v>152.77</v>
       </c>
       <c r="Z64" s="2">
-        <v>36.58</v>
+        <v>36.68</v>
       </c>
       <c r="AA64" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>288</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F65" s="2">
         <v>40029435</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -9547,114 +9547,114 @@
       <c r="Y80" s="2">
         <v>73.78</v>
       </c>
       <c r="Z80" s="2">
         <v>16.91</v>
       </c>
       <c r="AA80" s="2"/>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>353</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>355</v>
       </c>
       <c r="F81" s="2">
-        <v>40032843</v>
+        <v>40027275</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>356</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>39</v>
+        <v>155</v>
       </c>
       <c r="K81" s="3">
-        <v>426.88</v>
+        <v>365.79</v>
       </c>
       <c r="L81" s="3">
-        <v>36.41</v>
+        <v>37.66</v>
       </c>
       <c r="M81" s="3">
-        <v>463.29</v>
+        <v>403.45</v>
       </c>
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P81" s="3">
-        <v>239.02</v>
+        <v>0</v>
       </c>
       <c r="Q81" s="3">
-        <v>14.7</v>
+        <v>6.03</v>
       </c>
       <c r="R81" s="3">
-        <v>0</v>
+        <v>7.06</v>
       </c>
       <c r="S81" s="3">
-        <v>19.52</v>
+        <v>19.32</v>
       </c>
       <c r="T81" s="3">
-        <v>273.24</v>
+        <v>32.41</v>
       </c>
       <c r="U81" s="3">
-        <v>239.02</v>
+        <v>0</v>
       </c>
       <c r="V81" s="3">
-        <v>14.7</v>
+        <v>6.03</v>
       </c>
       <c r="W81" s="3">
-        <v>0</v>
+        <v>7.06</v>
       </c>
       <c r="X81" s="2">
-        <v>19.52</v>
+        <v>19.32</v>
       </c>
       <c r="Y81" s="2">
-        <v>273.24</v>
+        <v>32.41</v>
       </c>
       <c r="Z81" s="2">
-        <v>58.98</v>
+        <v>8.03</v>
       </c>
       <c r="AA81" s="2">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F82" s="2">
         <v>40032418</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -9713,114 +9713,114 @@
       </c>
       <c r="Z82" s="2">
         <v>53.12</v>
       </c>
       <c r="AA82" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F83" s="2">
-        <v>40027275</v>
+        <v>40032843</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>362</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>155</v>
+        <v>39</v>
       </c>
       <c r="K83" s="3">
-        <v>365.79</v>
+        <v>426.88</v>
       </c>
       <c r="L83" s="3">
-        <v>37.66</v>
+        <v>36.41</v>
       </c>
       <c r="M83" s="3">
-        <v>403.45</v>
+        <v>463.29</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P83" s="3">
-        <v>0</v>
+        <v>239.02</v>
       </c>
       <c r="Q83" s="3">
-        <v>6.03</v>
+        <v>14.7</v>
       </c>
       <c r="R83" s="3">
-        <v>7.06</v>
+        <v>0</v>
       </c>
       <c r="S83" s="3">
-        <v>19.32</v>
+        <v>19.52</v>
       </c>
       <c r="T83" s="3">
-        <v>32.41</v>
+        <v>273.24</v>
       </c>
       <c r="U83" s="3">
-        <v>0</v>
+        <v>239.02</v>
       </c>
       <c r="V83" s="3">
-        <v>6.03</v>
+        <v>14.7</v>
       </c>
       <c r="W83" s="3">
-        <v>7.06</v>
+        <v>0</v>
       </c>
       <c r="X83" s="2">
-        <v>19.32</v>
+        <v>19.52</v>
       </c>
       <c r="Y83" s="2">
-        <v>32.41</v>
+        <v>273.24</v>
       </c>
       <c r="Z83" s="2">
-        <v>8.03</v>
+        <v>58.98</v>
       </c>
       <c r="AA83" s="2">
-        <v>5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>363</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>364</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F84" s="2">
         <v>40029391</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -10767,53 +10767,51 @@
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>85.22</v>
       </c>
       <c r="U95" s="3">
         <v>85.22</v>
       </c>
       <c r="V95" s="3">
         <v>0</v>
       </c>
       <c r="W95" s="3">
         <v>0</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
         <v>85.22</v>
       </c>
       <c r="Z95" s="2">
         <v>15.8</v>
       </c>
-      <c r="AA95" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA95" s="2"/>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>412</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>413</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F96" s="2">
         <v>40029036</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>29</v>
@@ -11738,66 +11736,66 @@
       <c r="M107" s="3">
         <v>387.68</v>
       </c>
       <c r="N107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P107" s="3">
         <v>0</v>
       </c>
       <c r="Q107" s="3">
         <v>8.6</v>
       </c>
       <c r="R107" s="3">
         <v>0</v>
       </c>
       <c r="S107" s="3">
         <v>16.21</v>
       </c>
       <c r="T107" s="3">
         <v>24.81</v>
       </c>
       <c r="U107" s="3">
-        <v>0</v>
+        <v>0.61</v>
       </c>
       <c r="V107" s="3">
         <v>8.6</v>
       </c>
       <c r="W107" s="3">
         <v>0</v>
       </c>
       <c r="X107" s="2">
         <v>16.21</v>
       </c>
       <c r="Y107" s="2">
-        <v>24.81</v>
+        <v>25.42</v>
       </c>
       <c r="Z107" s="2">
-        <v>6.4</v>
+        <v>6.56</v>
       </c>
       <c r="AA107" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>461</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>462</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>463</v>
       </c>
       <c r="F108" s="2">
         <v>40029270</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -18326,66 +18324,66 @@
       <c r="M187" s="3">
         <v>516.78</v>
       </c>
       <c r="N187" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P187" s="3">
         <v>320.72</v>
       </c>
       <c r="Q187" s="3">
         <v>23.83</v>
       </c>
       <c r="R187" s="3">
         <v>9.24</v>
       </c>
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>353.79</v>
       </c>
       <c r="U187" s="3">
-        <v>320.88</v>
+        <v>321.18</v>
       </c>
       <c r="V187" s="3">
         <v>23.83</v>
       </c>
       <c r="W187" s="3">
         <v>9.24</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
-        <v>353.94</v>
+        <v>354.25</v>
       </c>
       <c r="Z187" s="2">
-        <v>68.49</v>
+        <v>68.55</v>
       </c>
       <c r="AA187" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>783</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>784</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>785</v>
       </c>
       <c r="F188" s="2">
         <v>40033050</v>
       </c>
       <c r="G188" s="2" t="s">
@@ -19067,66 +19065,66 @@
       <c r="M196" s="3">
         <v>9931.41</v>
       </c>
       <c r="N196" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O196" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P196" s="3">
         <v>4247.04</v>
       </c>
       <c r="Q196" s="3">
         <v>1260.48</v>
       </c>
       <c r="R196" s="3">
         <v>142.21</v>
       </c>
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>5649.74</v>
       </c>
       <c r="U196" s="3">
-        <v>4195.53</v>
+        <v>4200.05</v>
       </c>
       <c r="V196" s="3">
         <v>1284.55</v>
       </c>
       <c r="W196" s="3">
         <v>142.21</v>
       </c>
       <c r="X196" s="2">
         <v>0</v>
       </c>
       <c r="Y196" s="2">
-        <v>5622.29</v>
+        <v>5626.81</v>
       </c>
       <c r="Z196" s="2">
-        <v>56.61</v>
+        <v>56.66</v>
       </c>
       <c r="AA196" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>820</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>821</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>822</v>
       </c>
       <c r="F197" s="2">
         <v>40029459</v>
       </c>
       <c r="G197" s="2" t="s">
@@ -19350,197 +19348,197 @@
       <c r="Y199" s="2">
         <v>126.29</v>
       </c>
       <c r="Z199" s="2">
         <v>25.37</v>
       </c>
       <c r="AA199" s="2"/>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>832</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>833</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F200" s="2">
-        <v>40027160</v>
+        <v>40029317</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>835</v>
       </c>
       <c r="J200" s="3" t="s">
-        <v>155</v>
+        <v>59</v>
       </c>
       <c r="K200" s="3">
-        <v>401.21</v>
+        <v>379.4</v>
       </c>
       <c r="L200" s="3">
-        <v>36.98</v>
+        <v>36.61</v>
       </c>
       <c r="M200" s="3">
-        <v>438.2</v>
+        <v>416.02</v>
       </c>
       <c r="N200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P200" s="3">
-        <v>121.65</v>
+        <v>0</v>
       </c>
       <c r="Q200" s="3">
-        <v>15.19</v>
+        <v>3.93</v>
       </c>
       <c r="R200" s="3">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="S200" s="3">
-        <v>36.77</v>
+        <v>17.86</v>
       </c>
       <c r="T200" s="3">
-        <v>173.61</v>
+        <v>31.02</v>
       </c>
       <c r="U200" s="3">
-        <v>121.65</v>
+        <v>0</v>
       </c>
       <c r="V200" s="3">
-        <v>15.19</v>
+        <v>3.93</v>
       </c>
       <c r="W200" s="3">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="X200" s="2">
-        <v>36.77</v>
+        <v>17.86</v>
       </c>
       <c r="Y200" s="2">
-        <v>173.61</v>
+        <v>31.02</v>
       </c>
       <c r="Z200" s="2">
-        <v>39.62</v>
+        <v>7.46</v>
       </c>
       <c r="AA200" s="2">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>836</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>833</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F201" s="2">
-        <v>40029317</v>
+        <v>40027160</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H201" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>838</v>
       </c>
       <c r="J201" s="3" t="s">
-        <v>59</v>
+        <v>155</v>
       </c>
       <c r="K201" s="3">
-        <v>379.4</v>
+        <v>401.21</v>
       </c>
       <c r="L201" s="3">
-        <v>36.61</v>
+        <v>36.98</v>
       </c>
       <c r="M201" s="3">
-        <v>416.02</v>
+        <v>438.2</v>
       </c>
       <c r="N201" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O201" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P201" s="3">
-        <v>0</v>
+        <v>121.65</v>
       </c>
       <c r="Q201" s="3">
-        <v>3.93</v>
+        <v>15.19</v>
       </c>
       <c r="R201" s="3">
-        <v>9.23</v>
+        <v>0</v>
       </c>
       <c r="S201" s="3">
-        <v>17.86</v>
+        <v>36.77</v>
       </c>
       <c r="T201" s="3">
-        <v>31.02</v>
+        <v>173.61</v>
       </c>
       <c r="U201" s="3">
-        <v>0</v>
+        <v>121.65</v>
       </c>
       <c r="V201" s="3">
-        <v>3.93</v>
+        <v>15.19</v>
       </c>
       <c r="W201" s="3">
-        <v>9.23</v>
+        <v>0</v>
       </c>
       <c r="X201" s="2">
-        <v>17.86</v>
+        <v>36.77</v>
       </c>
       <c r="Y201" s="2">
-        <v>31.02</v>
+        <v>173.61</v>
       </c>
       <c r="Z201" s="2">
-        <v>7.46</v>
+        <v>39.62</v>
       </c>
       <c r="AA201" s="2">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>839</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>840</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F202" s="2">
         <v>40029343</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -20120,66 +20118,66 @@
       </c>
       <c r="L209" s="7">
         <v>14551.89</v>
       </c>
       <c r="M209" s="7">
         <v>102361.12</v>
       </c>
       <c r="N209" s="7"/>
       <c r="O209" s="7"/>
       <c r="P209" s="7">
         <v>29918.36</v>
       </c>
       <c r="Q209" s="7">
         <v>3907.58</v>
       </c>
       <c r="R209" s="7">
         <v>2668.89</v>
       </c>
       <c r="S209" s="7">
         <v>1605.79</v>
       </c>
       <c r="T209" s="7">
         <v>38100.62</v>
       </c>
       <c r="U209" s="7">
-        <v>29678.4</v>
+        <v>29688.3</v>
       </c>
       <c r="V209" s="7">
         <v>3950.88</v>
       </c>
       <c r="W209" s="7">
         <v>2668.89</v>
       </c>
       <c r="X209" s="6">
         <v>1605.79</v>
       </c>
       <c r="Y209" s="6">
-        <v>37903.96</v>
+        <v>37913.87</v>
       </c>
       <c r="Z209" s="6">
-        <v>37.03</v>
+        <v>37.04</v>
       </c>
       <c r="AA209" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A209:J209"/>
   </mergeCells>