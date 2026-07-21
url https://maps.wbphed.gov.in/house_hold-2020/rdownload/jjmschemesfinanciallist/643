--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -1073,80 +1073,80 @@
   <si>
     <t>SM/12408</t>
   </si>
   <si>
     <t>GHORA PINCHA AND ADJOINING MOJAS PWSS</t>
   </si>
   <si>
     <t>TSM/013094</t>
   </si>
   <si>
     <t>GO2223007538PH</t>
   </si>
   <si>
     <t>SM/17926</t>
   </si>
   <si>
     <t>GIDIGHATI AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/015912</t>
   </si>
   <si>
     <t>GO2223016644PH</t>
   </si>
   <si>
+    <t>SM/17571</t>
+  </si>
+  <si>
+    <t>GOBINDAPUR AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>TSM/013205</t>
+  </si>
+  <si>
+    <t>GO2223017049PH</t>
+  </si>
+  <si>
+    <t>SM/12724</t>
+  </si>
+  <si>
+    <t>TSM/014314</t>
+  </si>
+  <si>
+    <t>GO2223007834PH</t>
+  </si>
+  <si>
     <t>SM/12347</t>
   </si>
   <si>
-    <t>GOBINDAPUR AND ADJOINING MOUJAS PWSS</t>
-[...1 lines deleted...]
-  <si>
     <t>TSM/011740</t>
   </si>
   <si>
     <t>GO2223007466PH</t>
   </si>
   <si>
-    <t>SM/12724</t>
-[...16 lines deleted...]
-  <si>
     <t>SM/12329</t>
   </si>
   <si>
     <t>GOBINDAPUR AND ADJOINING MOUJAS PWSS at Sankrail Block under Jhargram Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>TSM/013103</t>
   </si>
   <si>
     <t>GO2223007402PH</t>
   </si>
   <si>
     <t>SM/17585</t>
   </si>
   <si>
     <t>GOHAL BURA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/012735</t>
   </si>
   <si>
     <t>GO2223017051PH</t>
   </si>
   <si>
     <t>SM/12340</t>
@@ -2510,69 +2510,69 @@
   <si>
     <t>SM/12389</t>
   </si>
   <si>
     <t>SUSHNI AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/013506</t>
   </si>
   <si>
     <t>GO2223007547PH</t>
   </si>
   <si>
     <t>SM/17932</t>
   </si>
   <si>
     <t>TALPUKHURIA AND IT'S ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/015456</t>
   </si>
   <si>
     <t>GO2223016664PH</t>
   </si>
   <si>
+    <t>SM/12341</t>
+  </si>
+  <si>
+    <t>TENTULIA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>TSM/011773</t>
+  </si>
+  <si>
+    <t>GO2223007470PH</t>
+  </si>
+  <si>
     <t>SM/12449</t>
   </si>
   <si>
-    <t>TENTULIA AND ADJOINING MOUJAS PWSS</t>
-[...1 lines deleted...]
-  <si>
     <t>TSM/014122</t>
   </si>
   <si>
     <t>GO2223007492PH</t>
-  </si>
-[...7 lines deleted...]
-    <t>GO2223007470PH</t>
   </si>
   <si>
     <t>SM/12453</t>
   </si>
   <si>
     <t>THAKURPARA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/014250</t>
   </si>
   <si>
     <t>GO2223007510PH</t>
   </si>
   <si>
     <t>SM/12349</t>
   </si>
   <si>
     <t>TIAKITPUR ANAD AJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>TSM/013092</t>
   </si>
   <si>
     <t>GO2223007459PH</t>
   </si>
@@ -3991,63 +3991,63 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P13" s="3">
         <v>306.61</v>
       </c>
       <c r="Q13" s="3">
         <v>23.23</v>
       </c>
       <c r="R13" s="3">
         <v>10.81</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>340.65</v>
       </c>
       <c r="U13" s="3">
         <v>310.15</v>
       </c>
       <c r="V13" s="3">
-        <v>23.23</v>
+        <v>26.33</v>
       </c>
       <c r="W13" s="3">
         <v>10.81</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>344.19</v>
+        <v>347.3</v>
       </c>
       <c r="Z13" s="2">
-        <v>97.41</v>
+        <v>98.29</v>
       </c>
       <c r="AA13" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F14" s="2">
         <v>40002022</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -4406,63 +4406,63 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P18" s="3">
         <v>119.16</v>
       </c>
       <c r="Q18" s="3">
         <v>15.73</v>
       </c>
       <c r="R18" s="3">
         <v>0</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>134.89</v>
       </c>
       <c r="U18" s="3">
         <v>119.16</v>
       </c>
       <c r="V18" s="3">
-        <v>19.65</v>
+        <v>23.56</v>
       </c>
       <c r="W18" s="3">
         <v>0</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>138.81</v>
+        <v>142.72</v>
       </c>
       <c r="Z18" s="2">
-        <v>64.58</v>
+        <v>66.4</v>
       </c>
       <c r="AA18" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F19" s="2">
         <v>40002214</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -4489,63 +4489,63 @@
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P19" s="3">
         <v>270.31</v>
       </c>
       <c r="Q19" s="3">
         <v>12.15</v>
       </c>
       <c r="R19" s="3">
         <v>67.18</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>349.63</v>
       </c>
       <c r="U19" s="3">
         <v>270.31</v>
       </c>
       <c r="V19" s="3">
-        <v>12.15</v>
+        <v>16.46</v>
       </c>
       <c r="W19" s="3">
         <v>67.18</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>349.63</v>
+        <v>353.95</v>
       </c>
       <c r="Z19" s="2">
-        <v>87.17</v>
+        <v>88.25</v>
       </c>
       <c r="AA19" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F20" s="2">
         <v>40002301</v>
       </c>
       <c r="G20" s="2" t="s">
@@ -4572,63 +4572,63 @@
       <c r="N20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P20" s="3">
         <v>57.84</v>
       </c>
       <c r="Q20" s="3">
         <v>16.19</v>
       </c>
       <c r="R20" s="3">
         <v>0.96</v>
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>74.99</v>
       </c>
       <c r="U20" s="3">
         <v>57.84</v>
       </c>
       <c r="V20" s="3">
-        <v>17.08</v>
+        <v>17.96</v>
       </c>
       <c r="W20" s="3">
         <v>0.96</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>75.88</v>
+        <v>76.77</v>
       </c>
       <c r="Z20" s="2">
-        <v>56.64</v>
+        <v>57.31</v>
       </c>
       <c r="AA20" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F21" s="2">
         <v>40002473</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -4655,63 +4655,63 @@
       <c r="N21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P21" s="3">
         <v>10.45</v>
       </c>
       <c r="Q21" s="3">
         <v>1.32</v>
       </c>
       <c r="R21" s="3">
         <v>1.05</v>
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>12.81</v>
       </c>
       <c r="U21" s="3">
         <v>6.95</v>
       </c>
       <c r="V21" s="3">
-        <v>1.32</v>
+        <v>2.21</v>
       </c>
       <c r="W21" s="3">
         <v>1.05</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
-        <v>9.31</v>
+        <v>10.2</v>
       </c>
       <c r="Z21" s="2">
-        <v>6.9</v>
+        <v>7.56</v>
       </c>
       <c r="AA21" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F22" s="2">
         <v>40006060</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -4738,63 +4738,63 @@
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P22" s="3">
         <v>786.07</v>
       </c>
       <c r="Q22" s="3">
         <v>41.31</v>
       </c>
       <c r="R22" s="3">
         <v>159.21</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>986.59</v>
       </c>
       <c r="U22" s="3">
         <v>786.01</v>
       </c>
       <c r="V22" s="3">
-        <v>41.31</v>
+        <v>45.23</v>
       </c>
       <c r="W22" s="3">
         <v>159.21</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
-        <v>986.53</v>
+        <v>990.45</v>
       </c>
       <c r="Z22" s="2">
-        <v>93.01</v>
+        <v>93.38</v>
       </c>
       <c r="AA22" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F23" s="2">
         <v>40002706</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -4821,63 +4821,63 @@
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P23" s="3">
         <v>6.75</v>
       </c>
       <c r="Q23" s="3">
         <v>4.18</v>
       </c>
       <c r="R23" s="3">
         <v>0</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>10.92</v>
       </c>
       <c r="U23" s="3">
         <v>6.55</v>
       </c>
       <c r="V23" s="3">
-        <v>5.07</v>
+        <v>5.96</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>11.62</v>
+        <v>12.51</v>
       </c>
       <c r="Z23" s="2">
-        <v>36.26</v>
+        <v>39.04</v>
       </c>
       <c r="AA23" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>120</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F24" s="2">
         <v>40002475</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -5234,63 +5234,63 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P28" s="3">
         <v>56.61</v>
       </c>
       <c r="Q28" s="3">
         <v>14.9</v>
       </c>
       <c r="R28" s="3">
         <v>0</v>
       </c>
       <c r="S28" s="3">
         <v>31.04</v>
       </c>
       <c r="T28" s="3">
         <v>102.55</v>
       </c>
       <c r="U28" s="3">
         <v>56.61</v>
       </c>
       <c r="V28" s="3">
-        <v>14.9</v>
+        <v>15.79</v>
       </c>
       <c r="W28" s="3">
         <v>0</v>
       </c>
       <c r="X28" s="2">
         <v>31.04</v>
       </c>
       <c r="Y28" s="2">
-        <v>102.55</v>
+        <v>103.43</v>
       </c>
       <c r="Z28" s="2">
-        <v>18.18</v>
+        <v>18.34</v>
       </c>
       <c r="AA28" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>140</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F29" s="2">
         <v>40029237</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -5317,63 +5317,63 @@
       <c r="N29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P29" s="3">
         <v>353.69</v>
       </c>
       <c r="Q29" s="3">
         <v>27.02</v>
       </c>
       <c r="R29" s="3">
         <v>32.21</v>
       </c>
       <c r="S29" s="3">
         <v>15.44</v>
       </c>
       <c r="T29" s="3">
         <v>428.36</v>
       </c>
       <c r="U29" s="3">
         <v>353.69</v>
       </c>
       <c r="V29" s="3">
-        <v>27.02</v>
+        <v>27.91</v>
       </c>
       <c r="W29" s="3">
         <v>32.21</v>
       </c>
       <c r="X29" s="2">
         <v>15.44</v>
       </c>
       <c r="Y29" s="2">
-        <v>428.36</v>
+        <v>429.25</v>
       </c>
       <c r="Z29" s="2">
-        <v>67.16</v>
+        <v>67.3</v>
       </c>
       <c r="AA29" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F30" s="2">
         <v>40027549</v>
       </c>
       <c r="G30" s="2" t="s">
@@ -5730,63 +5730,63 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P34" s="3">
         <v>303.57</v>
       </c>
       <c r="Q34" s="3">
         <v>30.24</v>
       </c>
       <c r="R34" s="3">
         <v>5.44</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>339.25</v>
       </c>
       <c r="U34" s="3">
         <v>303.57</v>
       </c>
       <c r="V34" s="3">
-        <v>30.24</v>
+        <v>31.44</v>
       </c>
       <c r="W34" s="3">
         <v>5.44</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>339.25</v>
+        <v>340.45</v>
       </c>
       <c r="Z34" s="2">
-        <v>63.12</v>
+        <v>63.35</v>
       </c>
       <c r="AA34" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>166</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F35" s="2">
         <v>40029220</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -5979,63 +5979,63 @@
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P37" s="3">
         <v>198.14</v>
       </c>
       <c r="Q37" s="3">
         <v>26.64</v>
       </c>
       <c r="R37" s="3">
         <v>8.39</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>233.17</v>
       </c>
       <c r="U37" s="3">
         <v>198.14</v>
       </c>
       <c r="V37" s="3">
-        <v>26.64</v>
+        <v>30.64</v>
       </c>
       <c r="W37" s="3">
         <v>8.39</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>233.17</v>
+        <v>237.17</v>
       </c>
       <c r="Z37" s="2">
-        <v>44.57</v>
+        <v>45.33</v>
       </c>
       <c r="AA37" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F38" s="2">
         <v>40029314</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -6475,63 +6475,63 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P43" s="3">
         <v>219.72</v>
       </c>
       <c r="Q43" s="3">
         <v>6.82</v>
       </c>
       <c r="R43" s="3">
         <v>0</v>
       </c>
       <c r="S43" s="3">
         <v>34.44</v>
       </c>
       <c r="T43" s="3">
         <v>260.98</v>
       </c>
       <c r="U43" s="3">
         <v>219.72</v>
       </c>
       <c r="V43" s="3">
-        <v>6.82</v>
+        <v>8.3</v>
       </c>
       <c r="W43" s="3">
         <v>0</v>
       </c>
       <c r="X43" s="2">
         <v>34.44</v>
       </c>
       <c r="Y43" s="2">
-        <v>260.98</v>
+        <v>262.46</v>
       </c>
       <c r="Z43" s="2">
-        <v>53.41</v>
+        <v>53.71</v>
       </c>
       <c r="AA43" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F44" s="2">
         <v>40032868</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -6639,63 +6639,63 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P45" s="3">
         <v>77.12</v>
       </c>
       <c r="Q45" s="3">
         <v>10.17</v>
       </c>
       <c r="R45" s="3">
         <v>0</v>
       </c>
       <c r="S45" s="3">
         <v>33.93</v>
       </c>
       <c r="T45" s="3">
         <v>121.22</v>
       </c>
       <c r="U45" s="3">
         <v>77.12</v>
       </c>
       <c r="V45" s="3">
-        <v>10.17</v>
+        <v>12.54</v>
       </c>
       <c r="W45" s="3">
         <v>0</v>
       </c>
       <c r="X45" s="2">
         <v>33.93</v>
       </c>
       <c r="Y45" s="2">
-        <v>121.22</v>
+        <v>123.59</v>
       </c>
       <c r="Z45" s="2">
-        <v>24.62</v>
+        <v>25.1</v>
       </c>
       <c r="AA45" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F46" s="2">
         <v>40033074</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -6886,63 +6886,63 @@
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P48" s="3">
         <v>15.07</v>
       </c>
       <c r="Q48" s="3">
         <v>129.4</v>
       </c>
       <c r="R48" s="3">
         <v>0</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>144.46</v>
       </c>
       <c r="U48" s="3">
         <v>15.07</v>
       </c>
       <c r="V48" s="3">
-        <v>129.4</v>
+        <v>138.18</v>
       </c>
       <c r="W48" s="3">
         <v>0</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>144.46</v>
+        <v>153.25</v>
       </c>
       <c r="Z48" s="2">
-        <v>18.29</v>
+        <v>19.41</v>
       </c>
       <c r="AA48" s="2"/>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F49" s="2">
         <v>40032947</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>37</v>
       </c>
@@ -6967,63 +6967,63 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P49" s="3">
         <v>32.82</v>
       </c>
       <c r="Q49" s="3">
         <v>147.35</v>
       </c>
       <c r="R49" s="3">
         <v>0</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>180.18</v>
       </c>
       <c r="U49" s="3">
         <v>32.82</v>
       </c>
       <c r="V49" s="3">
-        <v>147.35</v>
+        <v>149.28</v>
       </c>
       <c r="W49" s="3">
         <v>0</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>180.18</v>
+        <v>182.11</v>
       </c>
       <c r="Z49" s="2">
-        <v>28.19</v>
+        <v>28.49</v>
       </c>
       <c r="AA49" s="2"/>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F50" s="2">
         <v>40033018</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>37</v>
       </c>
@@ -7129,63 +7129,63 @@
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P51" s="3">
         <v>214.24</v>
       </c>
       <c r="Q51" s="3">
         <v>29.4</v>
       </c>
       <c r="R51" s="3">
         <v>28.09</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>271.73</v>
       </c>
       <c r="U51" s="3">
         <v>214.24</v>
       </c>
       <c r="V51" s="3">
-        <v>30.29</v>
+        <v>31.18</v>
       </c>
       <c r="W51" s="3">
         <v>28.09</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>272.61</v>
+        <v>273.5</v>
       </c>
       <c r="Z51" s="2">
-        <v>60.35</v>
+        <v>60.55</v>
       </c>
       <c r="AA51" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>234</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>235</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F52" s="2">
         <v>40027529</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -7295,63 +7295,63 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P53" s="3">
         <v>223.6</v>
       </c>
       <c r="Q53" s="3">
         <v>6.49</v>
       </c>
       <c r="R53" s="3">
         <v>0</v>
       </c>
       <c r="S53" s="3">
         <v>19.02</v>
       </c>
       <c r="T53" s="3">
         <v>249.11</v>
       </c>
       <c r="U53" s="3">
         <v>223.6</v>
       </c>
       <c r="V53" s="3">
-        <v>6.49</v>
+        <v>7.38</v>
       </c>
       <c r="W53" s="3">
         <v>0</v>
       </c>
       <c r="X53" s="2">
         <v>19.02</v>
       </c>
       <c r="Y53" s="2">
-        <v>249.11</v>
+        <v>250</v>
       </c>
       <c r="Z53" s="2">
-        <v>66.51</v>
+        <v>66.75</v>
       </c>
       <c r="AA53" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F54" s="2">
         <v>40029106</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -8445,63 +8445,63 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P67" s="3">
         <v>280.79</v>
       </c>
       <c r="Q67" s="3">
         <v>24.65</v>
       </c>
       <c r="R67" s="3">
         <v>25.79</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>331.23</v>
       </c>
       <c r="U67" s="3">
         <v>280.79</v>
       </c>
       <c r="V67" s="3">
-        <v>24.65</v>
+        <v>28.08</v>
       </c>
       <c r="W67" s="3">
         <v>25.79</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>331.23</v>
+        <v>334.65</v>
       </c>
       <c r="Z67" s="2">
-        <v>73.07</v>
+        <v>73.82</v>
       </c>
       <c r="AA67" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>300</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>301</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F68" s="2">
         <v>40032980</v>
       </c>
       <c r="G68" s="2" t="s">
@@ -8528,63 +8528,63 @@
       <c r="N68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P68" s="3">
         <v>2.2</v>
       </c>
       <c r="Q68" s="3">
         <v>157.51</v>
       </c>
       <c r="R68" s="3">
         <v>0</v>
       </c>
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>159.71</v>
       </c>
       <c r="U68" s="3">
         <v>2.2</v>
       </c>
       <c r="V68" s="3">
-        <v>157.51</v>
+        <v>158.06</v>
       </c>
       <c r="W68" s="3">
         <v>0</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
-        <v>159.71</v>
+        <v>160.26</v>
       </c>
       <c r="Z68" s="2">
-        <v>30.56</v>
+        <v>30.67</v>
       </c>
       <c r="AA68" s="2"/>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>304</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>305</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F69" s="2">
         <v>40053536</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>37</v>
       </c>
@@ -9547,114 +9547,114 @@
       <c r="Y80" s="2">
         <v>73.78</v>
       </c>
       <c r="Z80" s="2">
         <v>16.91</v>
       </c>
       <c r="AA80" s="2"/>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>353</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>355</v>
       </c>
       <c r="F81" s="2">
-        <v>40027275</v>
+        <v>40032843</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>356</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>155</v>
+        <v>39</v>
       </c>
       <c r="K81" s="3">
-        <v>365.79</v>
+        <v>426.88</v>
       </c>
       <c r="L81" s="3">
-        <v>37.66</v>
+        <v>36.41</v>
       </c>
       <c r="M81" s="3">
-        <v>403.45</v>
+        <v>463.29</v>
       </c>
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P81" s="3">
-        <v>0</v>
+        <v>239.02</v>
       </c>
       <c r="Q81" s="3">
-        <v>6.03</v>
+        <v>14.7</v>
       </c>
       <c r="R81" s="3">
-        <v>7.06</v>
+        <v>0</v>
       </c>
       <c r="S81" s="3">
-        <v>19.32</v>
+        <v>19.52</v>
       </c>
       <c r="T81" s="3">
-        <v>32.41</v>
+        <v>273.24</v>
       </c>
       <c r="U81" s="3">
-        <v>0</v>
+        <v>239.02</v>
       </c>
       <c r="V81" s="3">
-        <v>6.03</v>
+        <v>14.7</v>
       </c>
       <c r="W81" s="3">
-        <v>7.06</v>
+        <v>0</v>
       </c>
       <c r="X81" s="2">
-        <v>19.32</v>
+        <v>19.52</v>
       </c>
       <c r="Y81" s="2">
-        <v>32.41</v>
+        <v>273.24</v>
       </c>
       <c r="Z81" s="2">
-        <v>8.03</v>
+        <v>58.98</v>
       </c>
       <c r="AA81" s="2">
-        <v>5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F82" s="2">
         <v>40032418</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -9713,114 +9713,114 @@
       </c>
       <c r="Z82" s="2">
         <v>53.12</v>
       </c>
       <c r="AA82" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F83" s="2">
-        <v>40032843</v>
+        <v>40027275</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>362</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>39</v>
+        <v>155</v>
       </c>
       <c r="K83" s="3">
-        <v>426.88</v>
+        <v>365.79</v>
       </c>
       <c r="L83" s="3">
-        <v>36.41</v>
+        <v>37.66</v>
       </c>
       <c r="M83" s="3">
-        <v>463.29</v>
+        <v>403.45</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P83" s="3">
-        <v>239.02</v>
+        <v>0</v>
       </c>
       <c r="Q83" s="3">
-        <v>14.7</v>
+        <v>6.03</v>
       </c>
       <c r="R83" s="3">
-        <v>0</v>
+        <v>7.06</v>
       </c>
       <c r="S83" s="3">
-        <v>19.52</v>
+        <v>19.32</v>
       </c>
       <c r="T83" s="3">
-        <v>273.24</v>
+        <v>32.41</v>
       </c>
       <c r="U83" s="3">
-        <v>239.02</v>
+        <v>0</v>
       </c>
       <c r="V83" s="3">
-        <v>14.7</v>
+        <v>6.03</v>
       </c>
       <c r="W83" s="3">
-        <v>0</v>
+        <v>7.06</v>
       </c>
       <c r="X83" s="2">
-        <v>19.52</v>
+        <v>19.32</v>
       </c>
       <c r="Y83" s="2">
-        <v>273.24</v>
+        <v>32.41</v>
       </c>
       <c r="Z83" s="2">
-        <v>58.98</v>
+        <v>8.03</v>
       </c>
       <c r="AA83" s="2">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>363</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>364</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F84" s="2">
         <v>40029391</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -9844,63 +9844,63 @@
       <c r="N84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P84" s="3">
         <v>263.9</v>
       </c>
       <c r="Q84" s="3">
         <v>21.4</v>
       </c>
       <c r="R84" s="3">
         <v>32.87</v>
       </c>
       <c r="S84" s="3">
         <v>9.98</v>
       </c>
       <c r="T84" s="3">
         <v>328.14</v>
       </c>
       <c r="U84" s="3">
         <v>263.9</v>
       </c>
       <c r="V84" s="3">
-        <v>21.4</v>
+        <v>23.18</v>
       </c>
       <c r="W84" s="3">
         <v>32.87</v>
       </c>
       <c r="X84" s="2">
         <v>9.98</v>
       </c>
       <c r="Y84" s="2">
-        <v>328.14</v>
+        <v>329.92</v>
       </c>
       <c r="Z84" s="2">
-        <v>67.34</v>
+        <v>67.71</v>
       </c>
       <c r="AA84" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>368</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F85" s="2">
         <v>40033028</v>
       </c>
       <c r="G85" s="2" t="s">
@@ -10010,63 +10010,63 @@
       <c r="N86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P86" s="3">
         <v>135.75</v>
       </c>
       <c r="Q86" s="3">
         <v>7.41</v>
       </c>
       <c r="R86" s="3">
         <v>10.05</v>
       </c>
       <c r="S86" s="3">
         <v>38.03</v>
       </c>
       <c r="T86" s="3">
         <v>191.24</v>
       </c>
       <c r="U86" s="3">
         <v>135.75</v>
       </c>
       <c r="V86" s="3">
-        <v>7.41</v>
+        <v>10.34</v>
       </c>
       <c r="W86" s="3">
         <v>10.05</v>
       </c>
       <c r="X86" s="2">
         <v>38.03</v>
       </c>
       <c r="Y86" s="2">
-        <v>191.24</v>
+        <v>194.17</v>
       </c>
       <c r="Z86" s="2">
-        <v>43.26</v>
+        <v>43.92</v>
       </c>
       <c r="AA86" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>375</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>376</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F87" s="2">
         <v>40032411</v>
       </c>
       <c r="G87" s="2" t="s">
@@ -10093,63 +10093,63 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P87" s="3">
         <v>267.85</v>
       </c>
       <c r="Q87" s="3">
         <v>31.53</v>
       </c>
       <c r="R87" s="3">
         <v>7.2</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>306.59</v>
       </c>
       <c r="U87" s="3">
         <v>267.85</v>
       </c>
       <c r="V87" s="3">
-        <v>31.53</v>
+        <v>33.31</v>
       </c>
       <c r="W87" s="3">
         <v>7.2</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>306.59</v>
+        <v>308.36</v>
       </c>
       <c r="Z87" s="2">
-        <v>54.49</v>
+        <v>54.8</v>
       </c>
       <c r="AA87" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>379</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>380</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F88" s="2">
         <v>40026724</v>
       </c>
       <c r="G88" s="2" t="s">
@@ -11000,63 +11000,63 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P98" s="3">
         <v>22.91</v>
       </c>
       <c r="Q98" s="3">
         <v>92.01</v>
       </c>
       <c r="R98" s="3">
         <v>0</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>114.92</v>
       </c>
       <c r="U98" s="3">
         <v>22.91</v>
       </c>
       <c r="V98" s="3">
-        <v>92.01</v>
+        <v>96.81</v>
       </c>
       <c r="W98" s="3">
         <v>0</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>114.92</v>
+        <v>119.71</v>
       </c>
       <c r="Z98" s="2">
-        <v>24.8</v>
+        <v>25.83</v>
       </c>
       <c r="AA98" s="2"/>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>424</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F99" s="2">
         <v>40065343</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
@@ -11739,63 +11739,63 @@
       <c r="N107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P107" s="3">
         <v>0</v>
       </c>
       <c r="Q107" s="3">
         <v>8.6</v>
       </c>
       <c r="R107" s="3">
         <v>0</v>
       </c>
       <c r="S107" s="3">
         <v>16.21</v>
       </c>
       <c r="T107" s="3">
         <v>24.81</v>
       </c>
       <c r="U107" s="3">
         <v>0.61</v>
       </c>
       <c r="V107" s="3">
-        <v>8.6</v>
+        <v>10.36</v>
       </c>
       <c r="W107" s="3">
         <v>0</v>
       </c>
       <c r="X107" s="2">
         <v>16.21</v>
       </c>
       <c r="Y107" s="2">
-        <v>25.42</v>
+        <v>27.18</v>
       </c>
       <c r="Z107" s="2">
-        <v>6.56</v>
+        <v>7.01</v>
       </c>
       <c r="AA107" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>461</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>462</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>463</v>
       </c>
       <c r="F108" s="2">
         <v>40029270</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -11822,63 +11822,63 @@
       <c r="N108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P108" s="3">
         <v>274.39</v>
       </c>
       <c r="Q108" s="3">
         <v>39.91</v>
       </c>
       <c r="R108" s="3">
         <v>56.9</v>
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>371.19</v>
       </c>
       <c r="U108" s="3">
         <v>274.39</v>
       </c>
       <c r="V108" s="3">
-        <v>39.91</v>
+        <v>45.85</v>
       </c>
       <c r="W108" s="3">
         <v>56.9</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
-        <v>371.19</v>
+        <v>377.14</v>
       </c>
       <c r="Z108" s="2">
-        <v>78.18</v>
+        <v>79.43</v>
       </c>
       <c r="AA108" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>466</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>467</v>
       </c>
       <c r="F109" s="2">
         <v>40027274</v>
       </c>
       <c r="G109" s="2" t="s">
@@ -12982,63 +12982,63 @@
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P122" s="3">
         <v>190.64</v>
       </c>
       <c r="Q122" s="3">
         <v>9.91</v>
       </c>
       <c r="R122" s="3">
         <v>13.85</v>
       </c>
       <c r="S122" s="3">
         <v>7.5</v>
       </c>
       <c r="T122" s="3">
         <v>221.91</v>
       </c>
       <c r="U122" s="3">
         <v>190.64</v>
       </c>
       <c r="V122" s="3">
-        <v>10.36</v>
+        <v>11.69</v>
       </c>
       <c r="W122" s="3">
         <v>13.85</v>
       </c>
       <c r="X122" s="2">
         <v>7.5</v>
       </c>
       <c r="Y122" s="2">
-        <v>222.35</v>
+        <v>223.68</v>
       </c>
       <c r="Z122" s="2">
-        <v>26.98</v>
+        <v>27.14</v>
       </c>
       <c r="AA122" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>522</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>523</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F123" s="2">
         <v>40029410</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -13148,63 +13148,63 @@
       <c r="N124" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P124" s="3">
         <v>237.82</v>
       </c>
       <c r="Q124" s="3">
         <v>31.14</v>
       </c>
       <c r="R124" s="3">
         <v>12.18</v>
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>281.14</v>
       </c>
       <c r="U124" s="3">
         <v>237.82</v>
       </c>
       <c r="V124" s="3">
-        <v>31.55</v>
+        <v>33.65</v>
       </c>
       <c r="W124" s="3">
         <v>12.18</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
-        <v>281.55</v>
+        <v>283.65</v>
       </c>
       <c r="Z124" s="2">
-        <v>63.74</v>
+        <v>64.21</v>
       </c>
       <c r="AA124" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>530</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>531</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F125" s="2">
         <v>40028722</v>
       </c>
       <c r="G125" s="2" t="s">
@@ -13231,63 +13231,63 @@
       <c r="N125" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P125" s="3">
         <v>142.5</v>
       </c>
       <c r="Q125" s="3">
         <v>35.42</v>
       </c>
       <c r="R125" s="3">
         <v>5.77</v>
       </c>
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" s="3">
         <v>183.69</v>
       </c>
       <c r="U125" s="3">
         <v>142.5</v>
       </c>
       <c r="V125" s="3">
-        <v>35.42</v>
+        <v>36.31</v>
       </c>
       <c r="W125" s="3">
         <v>5.77</v>
       </c>
       <c r="X125" s="2">
         <v>0</v>
       </c>
       <c r="Y125" s="2">
-        <v>183.69</v>
+        <v>184.57</v>
       </c>
       <c r="Z125" s="2">
-        <v>53.55</v>
+        <v>53.81</v>
       </c>
       <c r="AA125" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>534</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>535</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F126" s="2">
         <v>40029365</v>
       </c>
       <c r="G126" s="2" t="s">
@@ -13314,63 +13314,63 @@
       <c r="N126" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P126" s="3">
         <v>0</v>
       </c>
       <c r="Q126" s="3">
         <v>3.25</v>
       </c>
       <c r="R126" s="3">
         <v>8.41</v>
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>11.66</v>
       </c>
       <c r="U126" s="3">
         <v>0</v>
       </c>
       <c r="V126" s="3">
-        <v>3.25</v>
+        <v>4.13</v>
       </c>
       <c r="W126" s="3">
         <v>8.41</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
-        <v>11.66</v>
+        <v>12.54</v>
       </c>
       <c r="Z126" s="2">
-        <v>2.39</v>
+        <v>2.57</v>
       </c>
       <c r="AA126" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>538</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>539</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F127" s="2">
         <v>40028813</v>
       </c>
       <c r="G127" s="2" t="s">
@@ -13397,63 +13397,63 @@
       <c r="N127" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O127" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P127" s="3">
         <v>253.65</v>
       </c>
       <c r="Q127" s="3">
         <v>26.61</v>
       </c>
       <c r="R127" s="3">
         <v>23.45</v>
       </c>
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>303.71</v>
       </c>
       <c r="U127" s="3">
         <v>253.65</v>
       </c>
       <c r="V127" s="3">
-        <v>26.61</v>
+        <v>28.81</v>
       </c>
       <c r="W127" s="3">
         <v>23.45</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
-        <v>303.71</v>
+        <v>305.91</v>
       </c>
       <c r="Z127" s="2">
-        <v>65.51</v>
+        <v>65.98</v>
       </c>
       <c r="AA127" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>542</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>543</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F128" s="2">
         <v>40028459</v>
       </c>
       <c r="G128" s="2" t="s">
@@ -13480,63 +13480,63 @@
       <c r="N128" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O128" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P128" s="3">
         <v>298.06</v>
       </c>
       <c r="Q128" s="3">
         <v>19.98</v>
       </c>
       <c r="R128" s="3">
         <v>29.22</v>
       </c>
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" s="3">
         <v>347.25</v>
       </c>
       <c r="U128" s="3">
         <v>298.06</v>
       </c>
       <c r="V128" s="3">
-        <v>19.98</v>
+        <v>20.52</v>
       </c>
       <c r="W128" s="3">
         <v>29.22</v>
       </c>
       <c r="X128" s="2">
         <v>0</v>
       </c>
       <c r="Y128" s="2">
-        <v>347.25</v>
+        <v>347.79</v>
       </c>
       <c r="Z128" s="2">
-        <v>61.11</v>
+        <v>61.2</v>
       </c>
       <c r="AA128" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>546</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>547</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F129" s="2">
         <v>40027186</v>
       </c>
       <c r="G129" s="2" t="s">
@@ -13810,63 +13810,63 @@
       <c r="N132" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O132" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P132" s="3">
         <v>249.44</v>
       </c>
       <c r="Q132" s="3">
         <v>31.84</v>
       </c>
       <c r="R132" s="3">
         <v>42.47</v>
       </c>
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>323.75</v>
       </c>
       <c r="U132" s="3">
         <v>249.44</v>
       </c>
       <c r="V132" s="3">
-        <v>31.84</v>
+        <v>32.14</v>
       </c>
       <c r="W132" s="3">
         <v>42.47</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
-        <v>323.75</v>
+        <v>324.05</v>
       </c>
       <c r="Z132" s="2">
-        <v>57.19</v>
+        <v>57.25</v>
       </c>
       <c r="AA132" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>562</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>563</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F133" s="2">
         <v>40028844</v>
       </c>
       <c r="G133" s="2" t="s">
@@ -14717,63 +14717,63 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P143" s="3">
         <v>44.97</v>
       </c>
       <c r="Q143" s="3">
         <v>7.3</v>
       </c>
       <c r="R143" s="3">
         <v>0</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>52.28</v>
       </c>
       <c r="U143" s="3">
         <v>44.97</v>
       </c>
       <c r="V143" s="3">
-        <v>7.3</v>
+        <v>7.88</v>
       </c>
       <c r="W143" s="3">
         <v>0</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>52.28</v>
+        <v>52.86</v>
       </c>
       <c r="Z143" s="2">
-        <v>45.16</v>
+        <v>45.66</v>
       </c>
       <c r="AA143" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>607</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>608</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F144" s="2">
         <v>40045329</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -14881,63 +14881,63 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P145" s="3">
         <v>10.94</v>
       </c>
       <c r="Q145" s="3">
         <v>15.92</v>
       </c>
       <c r="R145" s="3">
         <v>0</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>26.87</v>
       </c>
       <c r="U145" s="3">
         <v>10.94</v>
       </c>
       <c r="V145" s="3">
-        <v>16.81</v>
+        <v>17.7</v>
       </c>
       <c r="W145" s="3">
         <v>0</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>27.76</v>
+        <v>28.64</v>
       </c>
       <c r="Z145" s="2">
-        <v>94.68</v>
+        <v>97.71</v>
       </c>
       <c r="AA145" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>615</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>616</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F146" s="2">
         <v>40045166</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -15047,63 +15047,63 @@
       <c r="N147" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P147" s="3">
         <v>59.87</v>
       </c>
       <c r="Q147" s="3">
         <v>8.83</v>
       </c>
       <c r="R147" s="3">
         <v>1.52</v>
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>70.22</v>
       </c>
       <c r="U147" s="3">
         <v>59.87</v>
       </c>
       <c r="V147" s="3">
-        <v>8.83</v>
+        <v>10.61</v>
       </c>
       <c r="W147" s="3">
         <v>1.52</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
-        <v>70.22</v>
+        <v>72</v>
       </c>
       <c r="Z147" s="2">
-        <v>53.48</v>
+        <v>54.83</v>
       </c>
       <c r="AA147" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>622</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>623</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F148" s="2">
         <v>0</v>
       </c>
       <c r="G148" s="2" t="s">
@@ -15296,60 +15296,60 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P150" s="3">
         <v>4.37</v>
       </c>
       <c r="Q150" s="3">
         <v>0</v>
       </c>
       <c r="R150" s="3">
         <v>0</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>4.37</v>
       </c>
       <c r="U150" s="3">
         <v>4.37</v>
       </c>
       <c r="V150" s="3">
-        <v>0.89</v>
+        <v>6.92</v>
       </c>
       <c r="W150" s="3">
         <v>0</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>5.26</v>
+        <v>11.3</v>
       </c>
       <c r="Z150" s="2" t="s">
         <v>634</v>
       </c>
       <c r="AA150" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>635</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>636</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F151" s="2">
@@ -15379,63 +15379,63 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P151" s="3">
         <v>0</v>
       </c>
       <c r="Q151" s="3">
         <v>0</v>
       </c>
       <c r="R151" s="3">
         <v>0</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>0</v>
       </c>
       <c r="U151" s="3">
         <v>0</v>
       </c>
       <c r="V151" s="3">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="W151" s="3">
         <v>0</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="Z151" s="2">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="AA151" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>639</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>640</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F152" s="2">
         <v>40045344</v>
       </c>
       <c r="G152" s="2" t="s">
@@ -15462,86 +15462,86 @@
       <c r="N152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P152" s="3">
         <v>11.44</v>
       </c>
       <c r="Q152" s="3">
         <v>0</v>
       </c>
       <c r="R152" s="3">
         <v>0</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>11.44</v>
       </c>
       <c r="U152" s="3">
         <v>11.44</v>
       </c>
       <c r="V152" s="3">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="W152" s="3">
         <v>0</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
-        <v>11.44</v>
+        <v>12.33</v>
       </c>
       <c r="Z152" s="2">
-        <v>19.07</v>
+        <v>20.55</v>
       </c>
       <c r="AA152" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>643</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>644</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F153" s="2">
-        <v>40002346</v>
+        <v>40065348</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>646</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>130</v>
       </c>
       <c r="K153" s="3">
         <v>52.57</v>
       </c>
       <c r="L153" s="3">
         <v>0.53</v>
       </c>
       <c r="M153" s="3">
         <v>53.1</v>
       </c>
       <c r="N153" s="3" t="s">
         <v>32</v>
       </c>
@@ -16240,51 +16240,51 @@
       </c>
       <c r="Z161" s="2">
         <v>84.94</v>
       </c>
       <c r="AA161" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F162" s="2">
-        <v>8136176</v>
+        <v>40006093</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>68</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>84</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>85</v>
       </c>
       <c r="K162" s="3">
         <v>13.63</v>
       </c>
       <c r="L162" s="3">
         <v>11.48</v>
       </c>
       <c r="M162" s="3">
         <v>25.11</v>
       </c>
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
@@ -16371,63 +16371,63 @@
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P163" s="3">
         <v>16.08</v>
       </c>
       <c r="Q163" s="3">
         <v>11.23</v>
       </c>
       <c r="R163" s="3">
         <v>0</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>27.31</v>
       </c>
       <c r="U163" s="3">
         <v>16.08</v>
       </c>
       <c r="V163" s="3">
-        <v>12.12</v>
+        <v>13.31</v>
       </c>
       <c r="W163" s="3">
         <v>0</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>28.2</v>
+        <v>29.39</v>
       </c>
       <c r="Z163" s="2">
-        <v>74.51</v>
+        <v>77.66</v>
       </c>
       <c r="AA163" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>683</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>684</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F164" s="2">
         <v>40002348</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -16454,63 +16454,63 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P164" s="3">
         <v>118.68</v>
       </c>
       <c r="Q164" s="3">
         <v>9.95</v>
       </c>
       <c r="R164" s="3">
         <v>5.68</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>134.3</v>
       </c>
       <c r="U164" s="3">
         <v>118.68</v>
       </c>
       <c r="V164" s="3">
-        <v>9.95</v>
+        <v>11.72</v>
       </c>
       <c r="W164" s="3">
         <v>5.68</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>134.3</v>
+        <v>136.08</v>
       </c>
       <c r="Z164" s="2">
-        <v>94.83</v>
+        <v>96.08</v>
       </c>
       <c r="AA164" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F165" s="2">
         <v>8136221</v>
       </c>
       <c r="G165" s="2" t="s">
@@ -17266,63 +17266,63 @@
       <c r="N174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O174" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P174" s="3">
         <v>7</v>
       </c>
       <c r="Q174" s="3">
         <v>0</v>
       </c>
       <c r="R174" s="3">
         <v>0</v>
       </c>
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>7</v>
       </c>
       <c r="U174" s="3">
         <v>6.11</v>
       </c>
       <c r="V174" s="3">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="W174" s="3">
         <v>0</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
-        <v>6.11</v>
+        <v>7</v>
       </c>
       <c r="Z174" s="2">
-        <v>72.83</v>
+        <v>83.44</v>
       </c>
       <c r="AA174" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F175" s="2">
         <v>40035387</v>
       </c>
       <c r="G175" s="2" t="s">
@@ -18078,63 +18078,63 @@
       <c r="N184" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P184" s="3">
         <v>15.31</v>
       </c>
       <c r="Q184" s="3">
         <v>0</v>
       </c>
       <c r="R184" s="3">
         <v>0</v>
       </c>
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>15.31</v>
       </c>
       <c r="U184" s="3">
         <v>15.31</v>
       </c>
       <c r="V184" s="3">
-        <v>4.96</v>
+        <v>24.88</v>
       </c>
       <c r="W184" s="3">
         <v>0</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
-        <v>20.26</v>
+        <v>40.19</v>
       </c>
       <c r="Z184" s="2">
-        <v>28.73</v>
+        <v>56.98</v>
       </c>
       <c r="AA184" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>770</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>771</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F185" s="2">
         <v>40045400</v>
       </c>
       <c r="G185" s="2" t="s">
@@ -18327,63 +18327,63 @@
       <c r="N187" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P187" s="3">
         <v>320.72</v>
       </c>
       <c r="Q187" s="3">
         <v>23.83</v>
       </c>
       <c r="R187" s="3">
         <v>9.24</v>
       </c>
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>353.79</v>
       </c>
       <c r="U187" s="3">
         <v>321.18</v>
       </c>
       <c r="V187" s="3">
-        <v>23.83</v>
+        <v>25.6</v>
       </c>
       <c r="W187" s="3">
         <v>9.24</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
-        <v>354.25</v>
+        <v>356.02</v>
       </c>
       <c r="Z187" s="2">
-        <v>68.55</v>
+        <v>68.89</v>
       </c>
       <c r="AA187" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>783</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>784</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>785</v>
       </c>
       <c r="F188" s="2">
         <v>40033050</v>
       </c>
       <c r="G188" s="2" t="s">
@@ -18493,63 +18493,63 @@
       <c r="N189" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P189" s="3">
         <v>432.17</v>
       </c>
       <c r="Q189" s="3">
         <v>12.55</v>
       </c>
       <c r="R189" s="3">
         <v>13.91</v>
       </c>
       <c r="S189" s="3">
         <v>29.03</v>
       </c>
       <c r="T189" s="3">
         <v>487.66</v>
       </c>
       <c r="U189" s="3">
         <v>432.17</v>
       </c>
       <c r="V189" s="3">
-        <v>12.55</v>
+        <v>13.16</v>
       </c>
       <c r="W189" s="3">
         <v>13.91</v>
       </c>
       <c r="X189" s="2">
         <v>29.03</v>
       </c>
       <c r="Y189" s="2">
-        <v>487.66</v>
+        <v>488.27</v>
       </c>
       <c r="Z189" s="2">
-        <v>67.99</v>
+        <v>68.08</v>
       </c>
       <c r="AA189" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>791</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>792</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>793</v>
       </c>
       <c r="F190" s="2">
         <v>40027565</v>
       </c>
       <c r="G190" s="2" t="s">
@@ -18740,63 +18740,63 @@
       <c r="N192" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P192" s="3">
         <v>47.3</v>
       </c>
       <c r="Q192" s="3">
         <v>12.14</v>
       </c>
       <c r="R192" s="3">
         <v>0</v>
       </c>
       <c r="S192" s="3">
         <v>27.66</v>
       </c>
       <c r="T192" s="3">
         <v>87.1</v>
       </c>
       <c r="U192" s="3">
         <v>47.3</v>
       </c>
       <c r="V192" s="3">
-        <v>12.14</v>
+        <v>13.92</v>
       </c>
       <c r="W192" s="3">
         <v>0</v>
       </c>
       <c r="X192" s="2">
         <v>27.66</v>
       </c>
       <c r="Y192" s="2">
-        <v>87.1</v>
+        <v>88.88</v>
       </c>
       <c r="Z192" s="2">
-        <v>29.74</v>
+        <v>30.35</v>
       </c>
       <c r="AA192" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>803</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>804</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>805</v>
       </c>
       <c r="F193" s="2">
         <v>40028447</v>
       </c>
       <c r="G193" s="2" t="s">
@@ -18823,63 +18823,63 @@
       <c r="N193" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P193" s="3">
         <v>106.74</v>
       </c>
       <c r="Q193" s="3">
         <v>10.27</v>
       </c>
       <c r="R193" s="3">
         <v>7.33</v>
       </c>
       <c r="S193" s="3">
         <v>13.04</v>
       </c>
       <c r="T193" s="3">
         <v>137.38</v>
       </c>
       <c r="U193" s="3">
         <v>106.74</v>
       </c>
       <c r="V193" s="3">
-        <v>10.27</v>
+        <v>11.14</v>
       </c>
       <c r="W193" s="3">
         <v>7.33</v>
       </c>
       <c r="X193" s="2">
         <v>13.04</v>
       </c>
       <c r="Y193" s="2">
-        <v>137.38</v>
+        <v>138.25</v>
       </c>
       <c r="Z193" s="2">
-        <v>26.99</v>
+        <v>27.17</v>
       </c>
       <c r="AA193" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>807</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>808</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F194" s="2">
         <v>40027258</v>
       </c>
       <c r="G194" s="2" t="s">
@@ -19068,63 +19068,63 @@
       <c r="N196" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O196" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P196" s="3">
         <v>4247.04</v>
       </c>
       <c r="Q196" s="3">
         <v>1260.48</v>
       </c>
       <c r="R196" s="3">
         <v>142.21</v>
       </c>
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>5649.74</v>
       </c>
       <c r="U196" s="3">
         <v>4200.05</v>
       </c>
       <c r="V196" s="3">
-        <v>1284.55</v>
+        <v>1459.65</v>
       </c>
       <c r="W196" s="3">
         <v>142.21</v>
       </c>
       <c r="X196" s="2">
         <v>0</v>
       </c>
       <c r="Y196" s="2">
-        <v>5626.81</v>
+        <v>5801.91</v>
       </c>
       <c r="Z196" s="2">
-        <v>56.66</v>
+        <v>58.42</v>
       </c>
       <c r="AA196" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>820</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>821</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>822</v>
       </c>
       <c r="F197" s="2">
         <v>40029459</v>
       </c>
       <c r="G197" s="2" t="s">
@@ -19348,197 +19348,197 @@
       <c r="Y199" s="2">
         <v>126.29</v>
       </c>
       <c r="Z199" s="2">
         <v>25.37</v>
       </c>
       <c r="AA199" s="2"/>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>832</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>833</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F200" s="2">
-        <v>40029317</v>
+        <v>40027160</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>835</v>
       </c>
       <c r="J200" s="3" t="s">
-        <v>59</v>
+        <v>155</v>
       </c>
       <c r="K200" s="3">
-        <v>379.4</v>
+        <v>401.21</v>
       </c>
       <c r="L200" s="3">
-        <v>36.61</v>
+        <v>36.98</v>
       </c>
       <c r="M200" s="3">
-        <v>416.02</v>
+        <v>438.2</v>
       </c>
       <c r="N200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P200" s="3">
-        <v>0</v>
+        <v>121.65</v>
       </c>
       <c r="Q200" s="3">
-        <v>3.93</v>
+        <v>15.19</v>
       </c>
       <c r="R200" s="3">
-        <v>9.23</v>
+        <v>0</v>
       </c>
       <c r="S200" s="3">
-        <v>17.86</v>
+        <v>36.77</v>
       </c>
       <c r="T200" s="3">
-        <v>31.02</v>
+        <v>173.61</v>
       </c>
       <c r="U200" s="3">
-        <v>0</v>
+        <v>121.65</v>
       </c>
       <c r="V200" s="3">
-        <v>3.93</v>
+        <v>15.19</v>
       </c>
       <c r="W200" s="3">
-        <v>9.23</v>
+        <v>0</v>
       </c>
       <c r="X200" s="2">
-        <v>17.86</v>
+        <v>36.77</v>
       </c>
       <c r="Y200" s="2">
-        <v>31.02</v>
+        <v>173.61</v>
       </c>
       <c r="Z200" s="2">
-        <v>7.46</v>
+        <v>39.62</v>
       </c>
       <c r="AA200" s="2">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>836</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>833</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F201" s="2">
-        <v>40027160</v>
+        <v>40029317</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H201" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>838</v>
       </c>
       <c r="J201" s="3" t="s">
-        <v>155</v>
+        <v>59</v>
       </c>
       <c r="K201" s="3">
-        <v>401.21</v>
+        <v>379.4</v>
       </c>
       <c r="L201" s="3">
-        <v>36.98</v>
+        <v>36.61</v>
       </c>
       <c r="M201" s="3">
-        <v>438.2</v>
+        <v>416.02</v>
       </c>
       <c r="N201" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O201" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P201" s="3">
-        <v>121.65</v>
+        <v>0</v>
       </c>
       <c r="Q201" s="3">
-        <v>15.19</v>
+        <v>3.93</v>
       </c>
       <c r="R201" s="3">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="S201" s="3">
-        <v>36.77</v>
+        <v>17.86</v>
       </c>
       <c r="T201" s="3">
-        <v>173.61</v>
+        <v>31.02</v>
       </c>
       <c r="U201" s="3">
-        <v>121.65</v>
+        <v>0</v>
       </c>
       <c r="V201" s="3">
-        <v>15.19</v>
+        <v>3.93</v>
       </c>
       <c r="W201" s="3">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="X201" s="2">
-        <v>36.77</v>
+        <v>17.86</v>
       </c>
       <c r="Y201" s="2">
-        <v>173.61</v>
+        <v>31.02</v>
       </c>
       <c r="Z201" s="2">
-        <v>39.62</v>
+        <v>7.46</v>
       </c>
       <c r="AA201" s="2">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>839</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>840</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F202" s="2">
         <v>40029343</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -19728,63 +19728,63 @@
       <c r="N204" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P204" s="3">
         <v>233.04</v>
       </c>
       <c r="Q204" s="3">
         <v>11.25</v>
       </c>
       <c r="R204" s="3">
         <v>14.74</v>
       </c>
       <c r="S204" s="3">
         <v>27.55</v>
       </c>
       <c r="T204" s="3">
         <v>286.58</v>
       </c>
       <c r="U204" s="3">
         <v>233.04</v>
       </c>
       <c r="V204" s="3">
-        <v>11.25</v>
+        <v>16.64</v>
       </c>
       <c r="W204" s="3">
         <v>14.74</v>
       </c>
       <c r="X204" s="2">
         <v>27.55</v>
       </c>
       <c r="Y204" s="2">
-        <v>286.58</v>
+        <v>291.97</v>
       </c>
       <c r="Z204" s="2">
-        <v>39.64</v>
+        <v>40.38</v>
       </c>
       <c r="AA204" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>851</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>852</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F205" s="2">
         <v>40033078</v>
       </c>
       <c r="G205" s="2" t="s">
@@ -20060,124 +20060,124 @@
       <c r="N208" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O208" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P208" s="3">
         <v>351.36</v>
       </c>
       <c r="Q208" s="3">
         <v>24.14</v>
       </c>
       <c r="R208" s="3">
         <v>60.49</v>
       </c>
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>435.99</v>
       </c>
       <c r="U208" s="3">
         <v>351.36</v>
       </c>
       <c r="V208" s="3">
-        <v>24.14</v>
+        <v>27.66</v>
       </c>
       <c r="W208" s="3">
         <v>60.49</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
-        <v>435.99</v>
+        <v>439.52</v>
       </c>
       <c r="Z208" s="2">
-        <v>66.87</v>
+        <v>67.41</v>
       </c>
       <c r="AA208" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="6"/>
       <c r="D209" s="6"/>
       <c r="E209" s="6"/>
       <c r="F209" s="6"/>
       <c r="G209" s="6"/>
       <c r="H209" s="7"/>
       <c r="I209" s="7"/>
       <c r="J209" s="7"/>
       <c r="K209" s="7">
         <v>87809.23</v>
       </c>
       <c r="L209" s="7">
         <v>14551.89</v>
       </c>
       <c r="M209" s="7">
         <v>102361.12</v>
       </c>
       <c r="N209" s="7"/>
       <c r="O209" s="7"/>
       <c r="P209" s="7">
         <v>29918.36</v>
       </c>
       <c r="Q209" s="7">
         <v>3907.58</v>
       </c>
       <c r="R209" s="7">
         <v>2668.89</v>
       </c>
       <c r="S209" s="7">
         <v>1605.79</v>
       </c>
       <c r="T209" s="7">
         <v>38100.62</v>
       </c>
       <c r="U209" s="7">
         <v>29688.3</v>
       </c>
       <c r="V209" s="7">
-        <v>3950.88</v>
+        <v>4247.22</v>
       </c>
       <c r="W209" s="7">
         <v>2668.89</v>
       </c>
       <c r="X209" s="6">
         <v>1605.79</v>
       </c>
       <c r="Y209" s="6">
-        <v>37913.87</v>
+        <v>38210.21</v>
       </c>
       <c r="Z209" s="6">
-        <v>37.04</v>
+        <v>37.33</v>
       </c>
       <c r="AA209" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A209:J209"/>
   </mergeCells>