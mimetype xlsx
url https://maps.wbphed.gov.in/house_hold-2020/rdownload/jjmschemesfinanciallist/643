--- v4 (2026-07-21)
+++ v5 (2026-09-19)
@@ -3346,51 +3346,51 @@
       <c r="S5" s="3">
         <v>16.04</v>
       </c>
       <c r="T5" s="3">
         <v>20.46</v>
       </c>
       <c r="U5" s="3">
         <v>0</v>
       </c>
       <c r="V5" s="3">
         <v>4.41</v>
       </c>
       <c r="W5" s="3">
         <v>0</v>
       </c>
       <c r="X5" s="2">
         <v>16.04</v>
       </c>
       <c r="Y5" s="2">
         <v>20.46</v>
       </c>
       <c r="Z5" s="2">
         <v>3.94</v>
       </c>
       <c r="AA5" s="2">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="2">
         <v>40028494</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="3" t="s">
@@ -3429,51 +3429,51 @@
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>309.58</v>
       </c>
       <c r="U6" s="3">
         <v>274.9</v>
       </c>
       <c r="V6" s="3">
         <v>25.97</v>
       </c>
       <c r="W6" s="3">
         <v>8.71</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
         <v>309.58</v>
       </c>
       <c r="Z6" s="2">
         <v>69.37</v>
       </c>
       <c r="AA6" s="2">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="2">
         <v>40033040</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H7" s="3" t="s">
@@ -3512,51 +3512,51 @@
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>271.64</v>
       </c>
       <c r="U7" s="3">
         <v>238.5</v>
       </c>
       <c r="V7" s="3">
         <v>25.45</v>
       </c>
       <c r="W7" s="3">
         <v>7.69</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
         <v>271.64</v>
       </c>
       <c r="Z7" s="2">
         <v>72.68</v>
       </c>
       <c r="AA7" s="2">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="2">
         <v>40032827</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -3595,51 +3595,51 @@
       <c r="S8" s="3">
         <v>15.2</v>
       </c>
       <c r="T8" s="3">
         <v>209.69</v>
       </c>
       <c r="U8" s="3">
         <v>158.67</v>
       </c>
       <c r="V8" s="3">
         <v>11.86</v>
       </c>
       <c r="W8" s="3">
         <v>23.96</v>
       </c>
       <c r="X8" s="2">
         <v>15.2</v>
       </c>
       <c r="Y8" s="2">
         <v>209.69</v>
       </c>
       <c r="Z8" s="2">
         <v>62.71</v>
       </c>
       <c r="AA8" s="2">
-        <v>60</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="2">
         <v>40029306</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H9" s="3" t="s">
@@ -3677,51 +3677,53 @@
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>23.53</v>
       </c>
       <c r="U9" s="3">
         <v>0</v>
       </c>
       <c r="V9" s="3">
         <v>0</v>
       </c>
       <c r="W9" s="3">
         <v>23.53</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
         <v>23.53</v>
       </c>
       <c r="Z9" s="2">
         <v>3.93</v>
       </c>
-      <c r="AA9" s="2"/>
+      <c r="AA9" s="2">
+        <v>14</v>
+      </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="2">
         <v>40064074</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>29</v>
@@ -3825,63 +3827,63 @@
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P11" s="3">
         <v>6.16</v>
       </c>
       <c r="Q11" s="3">
         <v>9.71</v>
       </c>
       <c r="R11" s="3">
         <v>0</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>15.87</v>
       </c>
       <c r="U11" s="3">
         <v>6.16</v>
       </c>
       <c r="V11" s="3">
-        <v>10.59</v>
+        <v>9.71</v>
       </c>
       <c r="W11" s="3">
         <v>0</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>16.75</v>
+        <v>15.87</v>
       </c>
       <c r="Z11" s="2">
-        <v>40.9</v>
+        <v>38.73</v>
       </c>
       <c r="AA11" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F12" s="2">
         <v>40002418</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -3988,66 +3990,66 @@
       <c r="M13" s="3">
         <v>353.34</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P13" s="3">
         <v>306.61</v>
       </c>
       <c r="Q13" s="3">
         <v>23.23</v>
       </c>
       <c r="R13" s="3">
         <v>10.81</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>340.65</v>
       </c>
       <c r="U13" s="3">
-        <v>310.15</v>
+        <v>306.61</v>
       </c>
       <c r="V13" s="3">
-        <v>26.33</v>
+        <v>23.23</v>
       </c>
       <c r="W13" s="3">
         <v>10.81</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>347.3</v>
+        <v>340.65</v>
       </c>
       <c r="Z13" s="2">
-        <v>98.29</v>
+        <v>96.41</v>
       </c>
       <c r="AA13" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F14" s="2">
         <v>40002022</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -4071,69 +4073,69 @@
       <c r="M14" s="3">
         <v>304.18</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P14" s="3">
         <v>166.87</v>
       </c>
       <c r="Q14" s="3">
         <v>12.78</v>
       </c>
       <c r="R14" s="3">
         <v>77.58</v>
       </c>
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>257.22</v>
       </c>
       <c r="U14" s="3">
-        <v>167.63</v>
+        <v>166.85</v>
       </c>
       <c r="V14" s="3">
         <v>12.78</v>
       </c>
       <c r="W14" s="3">
         <v>77.58</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
-        <v>257.99</v>
+        <v>257.2</v>
       </c>
       <c r="Z14" s="2">
-        <v>84.81</v>
+        <v>84.56</v>
       </c>
       <c r="AA14" s="2">
-        <v>93</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="2">
         <v>40016328</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="3" t="s">
@@ -4172,51 +4174,51 @@
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>200.11</v>
       </c>
       <c r="U15" s="3">
         <v>200.11</v>
       </c>
       <c r="V15" s="3">
         <v>0</v>
       </c>
       <c r="W15" s="3">
         <v>0</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
         <v>200.11</v>
       </c>
       <c r="Z15" s="2">
         <v>58.03</v>
       </c>
       <c r="AA15" s="2">
-        <v>98</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F16" s="2">
         <v>40002345</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="3" t="s">
@@ -4255,51 +4257,51 @@
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>415.48</v>
       </c>
       <c r="U16" s="3">
         <v>383.63</v>
       </c>
       <c r="V16" s="3">
         <v>29.97</v>
       </c>
       <c r="W16" s="3">
         <v>1.86</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
         <v>415.46</v>
       </c>
       <c r="Z16" s="2">
         <v>85.63</v>
       </c>
       <c r="AA16" s="2">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F17" s="2">
         <v>7394368</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="3" t="s">
@@ -4406,66 +4408,66 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P18" s="3">
         <v>119.16</v>
       </c>
       <c r="Q18" s="3">
         <v>15.73</v>
       </c>
       <c r="R18" s="3">
         <v>0</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>134.89</v>
       </c>
       <c r="U18" s="3">
         <v>119.16</v>
       </c>
       <c r="V18" s="3">
-        <v>23.56</v>
+        <v>15.73</v>
       </c>
       <c r="W18" s="3">
         <v>0</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>142.72</v>
+        <v>134.89</v>
       </c>
       <c r="Z18" s="2">
-        <v>66.4</v>
+        <v>62.76</v>
       </c>
       <c r="AA18" s="2">
-        <v>95</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F19" s="2">
         <v>40002214</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="3" t="s">
@@ -4489,66 +4491,66 @@
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P19" s="3">
         <v>270.31</v>
       </c>
       <c r="Q19" s="3">
         <v>12.15</v>
       </c>
       <c r="R19" s="3">
         <v>67.18</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>349.63</v>
       </c>
       <c r="U19" s="3">
         <v>270.31</v>
       </c>
       <c r="V19" s="3">
-        <v>16.46</v>
+        <v>12.15</v>
       </c>
       <c r="W19" s="3">
         <v>67.18</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>353.95</v>
+        <v>349.63</v>
       </c>
       <c r="Z19" s="2">
-        <v>88.25</v>
+        <v>87.17</v>
       </c>
       <c r="AA19" s="2">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F20" s="2">
         <v>40002301</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="3" t="s">
@@ -4572,63 +4574,63 @@
       <c r="N20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P20" s="3">
         <v>57.84</v>
       </c>
       <c r="Q20" s="3">
         <v>16.19</v>
       </c>
       <c r="R20" s="3">
         <v>0.96</v>
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>74.99</v>
       </c>
       <c r="U20" s="3">
         <v>57.84</v>
       </c>
       <c r="V20" s="3">
-        <v>17.96</v>
+        <v>16.19</v>
       </c>
       <c r="W20" s="3">
         <v>0.96</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>76.77</v>
+        <v>74.99</v>
       </c>
       <c r="Z20" s="2">
-        <v>57.31</v>
+        <v>55.98</v>
       </c>
       <c r="AA20" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F21" s="2">
         <v>40002473</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -4655,66 +4657,66 @@
       <c r="N21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P21" s="3">
         <v>10.45</v>
       </c>
       <c r="Q21" s="3">
         <v>1.32</v>
       </c>
       <c r="R21" s="3">
         <v>1.05</v>
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>12.81</v>
       </c>
       <c r="U21" s="3">
         <v>6.95</v>
       </c>
       <c r="V21" s="3">
-        <v>2.21</v>
+        <v>1.32</v>
       </c>
       <c r="W21" s="3">
         <v>1.05</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
-        <v>10.2</v>
+        <v>9.31</v>
       </c>
       <c r="Z21" s="2">
-        <v>7.56</v>
+        <v>6.9</v>
       </c>
       <c r="AA21" s="2">
-        <v>70</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F22" s="2">
         <v>40006060</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -4738,66 +4740,66 @@
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P22" s="3">
         <v>786.07</v>
       </c>
       <c r="Q22" s="3">
         <v>41.31</v>
       </c>
       <c r="R22" s="3">
         <v>159.21</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>986.59</v>
       </c>
       <c r="U22" s="3">
         <v>786.01</v>
       </c>
       <c r="V22" s="3">
-        <v>45.23</v>
+        <v>41.31</v>
       </c>
       <c r="W22" s="3">
         <v>159.21</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
-        <v>990.45</v>
+        <v>986.53</v>
       </c>
       <c r="Z22" s="2">
-        <v>93.38</v>
+        <v>93.01</v>
       </c>
       <c r="AA22" s="2">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F23" s="2">
         <v>40002706</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="3" t="s">
@@ -4821,63 +4823,63 @@
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P23" s="3">
         <v>6.75</v>
       </c>
       <c r="Q23" s="3">
         <v>4.18</v>
       </c>
       <c r="R23" s="3">
         <v>0</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>10.92</v>
       </c>
       <c r="U23" s="3">
         <v>6.55</v>
       </c>
       <c r="V23" s="3">
-        <v>5.96</v>
+        <v>4.18</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>12.51</v>
+        <v>10.73</v>
       </c>
       <c r="Z23" s="2">
-        <v>39.04</v>
+        <v>33.49</v>
       </c>
       <c r="AA23" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>120</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F24" s="2">
         <v>40002475</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -4987,66 +4989,66 @@
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P25" s="3">
         <v>395.19</v>
       </c>
       <c r="Q25" s="3">
         <v>0</v>
       </c>
       <c r="R25" s="3">
         <v>184.29</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>579.48</v>
       </c>
       <c r="U25" s="3">
         <v>395.19</v>
       </c>
       <c r="V25" s="3">
-        <v>1.48</v>
+        <v>0</v>
       </c>
       <c r="W25" s="3">
         <v>184.29</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>580.96</v>
+        <v>579.48</v>
       </c>
       <c r="Z25" s="2">
-        <v>13.77</v>
+        <v>13.73</v>
       </c>
       <c r="AA25" s="2">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F26" s="2">
         <v>40064069</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -5084,51 +5086,53 @@
       </c>
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>96.41</v>
       </c>
       <c r="U26" s="3">
         <v>85.85</v>
       </c>
       <c r="V26" s="3">
         <v>10.56</v>
       </c>
       <c r="W26" s="3">
         <v>0</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
         <v>96.41</v>
       </c>
       <c r="Z26" s="2">
         <v>16.73</v>
       </c>
-      <c r="AA26" s="2"/>
+      <c r="AA26" s="2">
+        <v>59</v>
+      </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F27" s="2">
         <v>40028697</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>29</v>
@@ -5166,51 +5170,51 @@
       <c r="S27" s="3">
         <v>20.18</v>
       </c>
       <c r="T27" s="3">
         <v>29.22</v>
       </c>
       <c r="U27" s="3">
         <v>1.34</v>
       </c>
       <c r="V27" s="3">
         <v>7.7</v>
       </c>
       <c r="W27" s="3">
         <v>0</v>
       </c>
       <c r="X27" s="2">
         <v>20.18</v>
       </c>
       <c r="Y27" s="2">
         <v>29.22</v>
       </c>
       <c r="Z27" s="2">
         <v>7.5</v>
       </c>
       <c r="AA27" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F28" s="2">
         <v>40029124</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H28" s="3" t="s">
@@ -5234,66 +5238,66 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P28" s="3">
         <v>56.61</v>
       </c>
       <c r="Q28" s="3">
         <v>14.9</v>
       </c>
       <c r="R28" s="3">
         <v>0</v>
       </c>
       <c r="S28" s="3">
         <v>31.04</v>
       </c>
       <c r="T28" s="3">
         <v>102.55</v>
       </c>
       <c r="U28" s="3">
         <v>56.61</v>
       </c>
       <c r="V28" s="3">
-        <v>15.79</v>
+        <v>14.9</v>
       </c>
       <c r="W28" s="3">
         <v>0</v>
       </c>
       <c r="X28" s="2">
         <v>31.04</v>
       </c>
       <c r="Y28" s="2">
-        <v>103.43</v>
+        <v>102.55</v>
       </c>
       <c r="Z28" s="2">
-        <v>18.34</v>
+        <v>18.18</v>
       </c>
       <c r="AA28" s="2">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>140</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F29" s="2">
         <v>40029237</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H29" s="3" t="s">
@@ -5317,66 +5321,66 @@
       <c r="N29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P29" s="3">
         <v>353.69</v>
       </c>
       <c r="Q29" s="3">
         <v>27.02</v>
       </c>
       <c r="R29" s="3">
         <v>32.21</v>
       </c>
       <c r="S29" s="3">
         <v>15.44</v>
       </c>
       <c r="T29" s="3">
         <v>428.36</v>
       </c>
       <c r="U29" s="3">
         <v>353.69</v>
       </c>
       <c r="V29" s="3">
-        <v>27.91</v>
+        <v>27.02</v>
       </c>
       <c r="W29" s="3">
         <v>32.21</v>
       </c>
       <c r="X29" s="2">
         <v>15.44</v>
       </c>
       <c r="Y29" s="2">
-        <v>429.25</v>
+        <v>428.36</v>
       </c>
       <c r="Z29" s="2">
-        <v>67.3</v>
+        <v>67.16</v>
       </c>
       <c r="AA29" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F30" s="2">
         <v>40027549</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -5581,51 +5585,51 @@
       <c r="S32" s="3">
         <v>14.53</v>
       </c>
       <c r="T32" s="3">
         <v>584.39</v>
       </c>
       <c r="U32" s="3">
         <v>492.05</v>
       </c>
       <c r="V32" s="3">
         <v>16.64</v>
       </c>
       <c r="W32" s="3">
         <v>61.17</v>
       </c>
       <c r="X32" s="2">
         <v>14.53</v>
       </c>
       <c r="Y32" s="2">
         <v>584.39</v>
       </c>
       <c r="Z32" s="2">
         <v>96.63</v>
       </c>
       <c r="AA32" s="2">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>157</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F33" s="2">
         <v>40033016</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -5663,51 +5667,53 @@
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>24.68</v>
       </c>
       <c r="U33" s="3">
         <v>23.85</v>
       </c>
       <c r="V33" s="3">
         <v>0.84</v>
       </c>
       <c r="W33" s="3">
         <v>0</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
         <v>24.68</v>
       </c>
       <c r="Z33" s="2">
         <v>5.14</v>
       </c>
-      <c r="AA33" s="2"/>
+      <c r="AA33" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F34" s="2">
         <v>40029366</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>29</v>
@@ -5730,66 +5736,66 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P34" s="3">
         <v>303.57</v>
       </c>
       <c r="Q34" s="3">
         <v>30.24</v>
       </c>
       <c r="R34" s="3">
         <v>5.44</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>339.25</v>
       </c>
       <c r="U34" s="3">
         <v>303.57</v>
       </c>
       <c r="V34" s="3">
-        <v>31.44</v>
+        <v>30.24</v>
       </c>
       <c r="W34" s="3">
         <v>5.44</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>340.45</v>
+        <v>339.25</v>
       </c>
       <c r="Z34" s="2">
-        <v>63.35</v>
+        <v>63.12</v>
       </c>
       <c r="AA34" s="2">
-        <v>90</v>
+        <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>166</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F35" s="2">
         <v>40029220</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H35" s="3" t="s">
@@ -5911,51 +5917,51 @@
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>238.1</v>
       </c>
       <c r="U36" s="3">
         <v>211.4</v>
       </c>
       <c r="V36" s="3">
         <v>21.79</v>
       </c>
       <c r="W36" s="3">
         <v>4.92</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
         <v>238.1</v>
       </c>
       <c r="Z36" s="2">
         <v>56.18</v>
       </c>
       <c r="AA36" s="2">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F37" s="2">
         <v>40029258</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H37" s="3" t="s">
@@ -5979,66 +5985,66 @@
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P37" s="3">
         <v>198.14</v>
       </c>
       <c r="Q37" s="3">
         <v>26.64</v>
       </c>
       <c r="R37" s="3">
         <v>8.39</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>233.17</v>
       </c>
       <c r="U37" s="3">
         <v>198.14</v>
       </c>
       <c r="V37" s="3">
-        <v>30.64</v>
+        <v>26.64</v>
       </c>
       <c r="W37" s="3">
         <v>8.39</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>237.17</v>
+        <v>233.17</v>
       </c>
       <c r="Z37" s="2">
-        <v>45.33</v>
+        <v>44.57</v>
       </c>
       <c r="AA37" s="2">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F38" s="2">
         <v>40029314</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -6077,51 +6083,51 @@
       <c r="S38" s="3">
         <v>37.51</v>
       </c>
       <c r="T38" s="3">
         <v>364.78</v>
       </c>
       <c r="U38" s="3">
         <v>320.09</v>
       </c>
       <c r="V38" s="3">
         <v>7.19</v>
       </c>
       <c r="W38" s="3">
         <v>0</v>
       </c>
       <c r="X38" s="2">
         <v>37.51</v>
       </c>
       <c r="Y38" s="2">
         <v>364.78</v>
       </c>
       <c r="Z38" s="2">
         <v>59.48</v>
       </c>
       <c r="AA38" s="2">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F39" s="2">
         <v>40026823</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -6159,51 +6165,53 @@
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>12.49</v>
       </c>
       <c r="U39" s="3">
         <v>0</v>
       </c>
       <c r="V39" s="3">
         <v>6.28</v>
       </c>
       <c r="W39" s="3">
         <v>6.22</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
         <v>12.49</v>
       </c>
       <c r="Z39" s="2">
         <v>3.99</v>
       </c>
-      <c r="AA39" s="2"/>
+      <c r="AA39" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F40" s="2">
         <v>40029325</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>29</v>
@@ -6241,51 +6249,51 @@
       <c r="S40" s="3">
         <v>15.55</v>
       </c>
       <c r="T40" s="3">
         <v>311.82</v>
       </c>
       <c r="U40" s="3">
         <v>283.9</v>
       </c>
       <c r="V40" s="3">
         <v>0</v>
       </c>
       <c r="W40" s="3">
         <v>12.37</v>
       </c>
       <c r="X40" s="2">
         <v>15.55</v>
       </c>
       <c r="Y40" s="2">
         <v>311.82</v>
       </c>
       <c r="Z40" s="2">
         <v>46.65</v>
       </c>
       <c r="AA40" s="2">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F41" s="2">
         <v>40033045</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -6475,66 +6483,66 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P43" s="3">
         <v>219.72</v>
       </c>
       <c r="Q43" s="3">
         <v>6.82</v>
       </c>
       <c r="R43" s="3">
         <v>0</v>
       </c>
       <c r="S43" s="3">
         <v>34.44</v>
       </c>
       <c r="T43" s="3">
         <v>260.98</v>
       </c>
       <c r="U43" s="3">
         <v>219.72</v>
       </c>
       <c r="V43" s="3">
-        <v>8.3</v>
+        <v>6.82</v>
       </c>
       <c r="W43" s="3">
         <v>0</v>
       </c>
       <c r="X43" s="2">
         <v>34.44</v>
       </c>
       <c r="Y43" s="2">
-        <v>262.46</v>
+        <v>260.98</v>
       </c>
       <c r="Z43" s="2">
-        <v>53.71</v>
+        <v>53.41</v>
       </c>
       <c r="AA43" s="2">
-        <v>80</v>
+        <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F44" s="2">
         <v>40032868</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -6572,51 +6580,53 @@
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>25.59</v>
       </c>
       <c r="U44" s="3">
         <v>25.59</v>
       </c>
       <c r="V44" s="3">
         <v>0</v>
       </c>
       <c r="W44" s="3">
         <v>0</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
         <v>25.59</v>
       </c>
       <c r="Z44" s="2">
         <v>5.66</v>
       </c>
-      <c r="AA44" s="2"/>
+      <c r="AA44" s="2">
+        <v>58</v>
+      </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F45" s="2">
         <v>40029445</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>29</v>
@@ -6639,66 +6649,66 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P45" s="3">
         <v>77.12</v>
       </c>
       <c r="Q45" s="3">
         <v>10.17</v>
       </c>
       <c r="R45" s="3">
         <v>0</v>
       </c>
       <c r="S45" s="3">
         <v>33.93</v>
       </c>
       <c r="T45" s="3">
         <v>121.22</v>
       </c>
       <c r="U45" s="3">
         <v>77.12</v>
       </c>
       <c r="V45" s="3">
-        <v>12.54</v>
+        <v>10.17</v>
       </c>
       <c r="W45" s="3">
         <v>0</v>
       </c>
       <c r="X45" s="2">
         <v>33.93</v>
       </c>
       <c r="Y45" s="2">
-        <v>123.59</v>
+        <v>121.22</v>
       </c>
       <c r="Z45" s="2">
-        <v>25.1</v>
+        <v>24.62</v>
       </c>
       <c r="AA45" s="2">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F46" s="2">
         <v>40033074</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -6736,51 +6746,53 @@
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>87.45</v>
       </c>
       <c r="U46" s="3">
         <v>87.45</v>
       </c>
       <c r="V46" s="3">
         <v>0</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
         <v>87.45</v>
       </c>
       <c r="Z46" s="2">
         <v>18.52</v>
       </c>
-      <c r="AA46" s="2"/>
+      <c r="AA46" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>213</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F47" s="2">
         <v>40028741</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>29</v>
@@ -6818,51 +6830,51 @@
       <c r="S47" s="3">
         <v>34.38</v>
       </c>
       <c r="T47" s="3">
         <v>113.86</v>
       </c>
       <c r="U47" s="3">
         <v>70.38</v>
       </c>
       <c r="V47" s="3">
         <v>9.1</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="2">
         <v>34.38</v>
       </c>
       <c r="Y47" s="2">
         <v>113.86</v>
       </c>
       <c r="Z47" s="2">
         <v>20.24</v>
       </c>
       <c r="AA47" s="2">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>218</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F48" s="2">
         <v>40033094</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H48" s="3" t="s">
@@ -6886,65 +6898,67 @@
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P48" s="3">
         <v>15.07</v>
       </c>
       <c r="Q48" s="3">
         <v>129.4</v>
       </c>
       <c r="R48" s="3">
         <v>0</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>144.46</v>
       </c>
       <c r="U48" s="3">
         <v>15.07</v>
       </c>
       <c r="V48" s="3">
-        <v>138.18</v>
+        <v>129.4</v>
       </c>
       <c r="W48" s="3">
         <v>0</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>153.25</v>
+        <v>144.46</v>
       </c>
       <c r="Z48" s="2">
-        <v>19.41</v>
-[...1 lines deleted...]
-      <c r="AA48" s="2"/>
+        <v>18.29</v>
+      </c>
+      <c r="AA48" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F49" s="2">
         <v>40032947</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>29</v>
@@ -6967,65 +6981,67 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P49" s="3">
         <v>32.82</v>
       </c>
       <c r="Q49" s="3">
         <v>147.35</v>
       </c>
       <c r="R49" s="3">
         <v>0</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>180.18</v>
       </c>
       <c r="U49" s="3">
         <v>32.82</v>
       </c>
       <c r="V49" s="3">
-        <v>149.28</v>
+        <v>147.35</v>
       </c>
       <c r="W49" s="3">
         <v>0</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>182.11</v>
+        <v>180.18</v>
       </c>
       <c r="Z49" s="2">
-        <v>28.49</v>
-[...1 lines deleted...]
-      <c r="AA49" s="2"/>
+        <v>28.19</v>
+      </c>
+      <c r="AA49" s="2">
+        <v>19</v>
+      </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F50" s="2">
         <v>40033018</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>29</v>
@@ -7062,51 +7078,53 @@
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>49.14</v>
       </c>
       <c r="U50" s="3">
         <v>49.14</v>
       </c>
       <c r="V50" s="3">
         <v>0</v>
       </c>
       <c r="W50" s="3">
         <v>0</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
         <v>49.14</v>
       </c>
       <c r="Z50" s="2">
         <v>8.33</v>
       </c>
-      <c r="AA50" s="2"/>
+      <c r="AA50" s="2">
+        <v>54</v>
+      </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>231</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F51" s="2">
         <v>40028500</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>29</v>
@@ -7129,66 +7147,66 @@
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P51" s="3">
         <v>214.24</v>
       </c>
       <c r="Q51" s="3">
         <v>29.4</v>
       </c>
       <c r="R51" s="3">
         <v>28.09</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>271.73</v>
       </c>
       <c r="U51" s="3">
         <v>214.24</v>
       </c>
       <c r="V51" s="3">
-        <v>31.18</v>
+        <v>29.4</v>
       </c>
       <c r="W51" s="3">
         <v>28.09</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>273.5</v>
+        <v>271.73</v>
       </c>
       <c r="Z51" s="2">
-        <v>60.55</v>
+        <v>60.15</v>
       </c>
       <c r="AA51" s="2">
-        <v>75</v>
+        <v>69</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>234</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>235</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F52" s="2">
         <v>40027529</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -7227,51 +7245,51 @@
       <c r="S52" s="3">
         <v>26.41</v>
       </c>
       <c r="T52" s="3">
         <v>170.64</v>
       </c>
       <c r="U52" s="3">
         <v>132.66</v>
       </c>
       <c r="V52" s="3">
         <v>11.57</v>
       </c>
       <c r="W52" s="3">
         <v>0</v>
       </c>
       <c r="X52" s="2">
         <v>26.41</v>
       </c>
       <c r="Y52" s="2">
         <v>170.64</v>
       </c>
       <c r="Z52" s="2">
         <v>33.85</v>
       </c>
       <c r="AA52" s="2">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F53" s="2">
         <v>40029032</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H53" s="3" t="s">
@@ -7295,66 +7313,66 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P53" s="3">
         <v>223.6</v>
       </c>
       <c r="Q53" s="3">
         <v>6.49</v>
       </c>
       <c r="R53" s="3">
         <v>0</v>
       </c>
       <c r="S53" s="3">
         <v>19.02</v>
       </c>
       <c r="T53" s="3">
         <v>249.11</v>
       </c>
       <c r="U53" s="3">
         <v>223.6</v>
       </c>
       <c r="V53" s="3">
-        <v>7.38</v>
+        <v>6.49</v>
       </c>
       <c r="W53" s="3">
         <v>0</v>
       </c>
       <c r="X53" s="2">
         <v>19.02</v>
       </c>
       <c r="Y53" s="2">
-        <v>250</v>
+        <v>249.11</v>
       </c>
       <c r="Z53" s="2">
-        <v>66.75</v>
+        <v>66.51</v>
       </c>
       <c r="AA53" s="2">
-        <v>90</v>
+        <v>81</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F54" s="2">
         <v>40029106</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H54" s="3" t="s">
@@ -7393,51 +7411,51 @@
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>286.79</v>
       </c>
       <c r="U54" s="3">
         <v>228.26</v>
       </c>
       <c r="V54" s="3">
         <v>27.31</v>
       </c>
       <c r="W54" s="3">
         <v>31.22</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
         <v>286.79</v>
       </c>
       <c r="Z54" s="2">
         <v>52.53</v>
       </c>
       <c r="AA54" s="2">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F55" s="2">
         <v>40029262</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H55" s="3" t="s">
@@ -7476,51 +7494,51 @@
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>281.04</v>
       </c>
       <c r="U55" s="3">
         <v>250.01</v>
       </c>
       <c r="V55" s="3">
         <v>31.03</v>
       </c>
       <c r="W55" s="3">
         <v>0</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
         <v>281.04</v>
       </c>
       <c r="Z55" s="2">
         <v>52.7</v>
       </c>
       <c r="AA55" s="2">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>250</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>251</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F56" s="2">
         <v>40029313</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H56" s="3" t="s">
@@ -7558,51 +7576,53 @@
       </c>
       <c r="S56" s="3">
         <v>20.89</v>
       </c>
       <c r="T56" s="3">
         <v>34.34</v>
       </c>
       <c r="U56" s="3">
         <v>4.15</v>
       </c>
       <c r="V56" s="3">
         <v>9.29</v>
       </c>
       <c r="W56" s="3">
         <v>0</v>
       </c>
       <c r="X56" s="2">
         <v>20.89</v>
       </c>
       <c r="Y56" s="2">
         <v>34.34</v>
       </c>
       <c r="Z56" s="2">
         <v>8.15</v>
       </c>
-      <c r="AA56" s="2"/>
+      <c r="AA56" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>255</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F57" s="2">
         <v>40053530</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>29</v>
@@ -7639,51 +7659,53 @@
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>0</v>
       </c>
       <c r="U57" s="3">
         <v>0</v>
       </c>
       <c r="V57" s="3">
         <v>0</v>
       </c>
       <c r="W57" s="3">
         <v>0</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
         <v>0</v>
       </c>
       <c r="Z57" s="2">
         <v>0</v>
       </c>
-      <c r="AA57" s="2"/>
+      <c r="AA57" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>259</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>260</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F58" s="2">
         <v>40035126</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>29</v>
@@ -7720,51 +7742,53 @@
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>102.23</v>
       </c>
       <c r="U58" s="3">
         <v>0</v>
       </c>
       <c r="V58" s="3">
         <v>102.23</v>
       </c>
       <c r="W58" s="3">
         <v>0</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
         <v>102.23</v>
       </c>
       <c r="Z58" s="2">
         <v>13.99</v>
       </c>
-      <c r="AA58" s="2"/>
+      <c r="AA58" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F59" s="2">
         <v>40029232</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>29</v>
@@ -7802,51 +7826,51 @@
       <c r="S59" s="3">
         <v>32.76</v>
       </c>
       <c r="T59" s="3">
         <v>38.92</v>
       </c>
       <c r="U59" s="3">
         <v>0</v>
       </c>
       <c r="V59" s="3">
         <v>6.17</v>
       </c>
       <c r="W59" s="3">
         <v>0</v>
       </c>
       <c r="X59" s="2">
         <v>32.76</v>
       </c>
       <c r="Y59" s="2">
         <v>38.92</v>
       </c>
       <c r="Z59" s="2">
         <v>7.5</v>
       </c>
       <c r="AA59" s="2">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>268</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F60" s="2">
         <v>40029384</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -7884,51 +7908,53 @@
       </c>
       <c r="S60" s="3">
         <v>32.28</v>
       </c>
       <c r="T60" s="3">
         <v>51.17</v>
       </c>
       <c r="U60" s="3">
         <v>0</v>
       </c>
       <c r="V60" s="3">
         <v>18.89</v>
       </c>
       <c r="W60" s="3">
         <v>0</v>
       </c>
       <c r="X60" s="2">
         <v>32.28</v>
       </c>
       <c r="Y60" s="2">
         <v>51.17</v>
       </c>
       <c r="Z60" s="2">
         <v>14.07</v>
       </c>
-      <c r="AA60" s="2"/>
+      <c r="AA60" s="2">
+        <v>26</v>
+      </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F61" s="2">
         <v>40009137</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>68</v>
@@ -8129,51 +8155,53 @@
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>43.69</v>
       </c>
       <c r="U63" s="3">
         <v>43.69</v>
       </c>
       <c r="V63" s="3">
         <v>0</v>
       </c>
       <c r="W63" s="3">
         <v>0</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
         <v>43.69</v>
       </c>
       <c r="Z63" s="2">
         <v>9.58</v>
       </c>
-      <c r="AA63" s="2"/>
+      <c r="AA63" s="2">
+        <v>60</v>
+      </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F64" s="2">
         <v>40028490</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>29</v>
@@ -8193,69 +8221,69 @@
       <c r="M64" s="3">
         <v>416.55</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P64" s="3">
         <v>126.34</v>
       </c>
       <c r="Q64" s="3">
         <v>19.54</v>
       </c>
       <c r="R64" s="3">
         <v>6.26</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>152.15</v>
       </c>
       <c r="U64" s="3">
-        <v>126.97</v>
+        <v>126.34</v>
       </c>
       <c r="V64" s="3">
         <v>19.54</v>
       </c>
       <c r="W64" s="3">
         <v>6.26</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>152.77</v>
+        <v>152.15</v>
       </c>
       <c r="Z64" s="2">
-        <v>36.68</v>
+        <v>36.52</v>
       </c>
       <c r="AA64" s="2">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>288</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F65" s="2">
         <v>40029435</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -8294,51 +8322,51 @@
       <c r="S65" s="3">
         <v>18.54</v>
       </c>
       <c r="T65" s="3">
         <v>29.22</v>
       </c>
       <c r="U65" s="3">
         <v>0</v>
       </c>
       <c r="V65" s="3">
         <v>10.68</v>
       </c>
       <c r="W65" s="3">
         <v>0</v>
       </c>
       <c r="X65" s="2">
         <v>18.54</v>
       </c>
       <c r="Y65" s="2">
         <v>29.22</v>
       </c>
       <c r="Z65" s="2">
         <v>6.99</v>
       </c>
       <c r="AA65" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>292</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>293</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F66" s="2">
         <v>40032841</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H66" s="3" t="s">
@@ -8377,51 +8405,51 @@
       <c r="S66" s="3">
         <v>9.3</v>
       </c>
       <c r="T66" s="3">
         <v>25.47</v>
       </c>
       <c r="U66" s="3">
         <v>0</v>
       </c>
       <c r="V66" s="3">
         <v>3.86</v>
       </c>
       <c r="W66" s="3">
         <v>12.3</v>
       </c>
       <c r="X66" s="2">
         <v>9.3</v>
       </c>
       <c r="Y66" s="2">
         <v>25.47</v>
       </c>
       <c r="Z66" s="2">
         <v>4.16</v>
       </c>
       <c r="AA66" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>296</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>297</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F67" s="2">
         <v>40033034</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H67" s="3" t="s">
@@ -8445,66 +8473,66 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P67" s="3">
         <v>280.79</v>
       </c>
       <c r="Q67" s="3">
         <v>24.65</v>
       </c>
       <c r="R67" s="3">
         <v>25.79</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>331.23</v>
       </c>
       <c r="U67" s="3">
         <v>280.79</v>
       </c>
       <c r="V67" s="3">
-        <v>28.08</v>
+        <v>24.65</v>
       </c>
       <c r="W67" s="3">
         <v>25.79</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>334.65</v>
+        <v>331.23</v>
       </c>
       <c r="Z67" s="2">
-        <v>73.82</v>
+        <v>73.07</v>
       </c>
       <c r="AA67" s="2">
-        <v>65</v>
+        <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>300</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>301</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F68" s="2">
         <v>40032980</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -8528,65 +8556,67 @@
       <c r="N68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P68" s="3">
         <v>2.2</v>
       </c>
       <c r="Q68" s="3">
         <v>157.51</v>
       </c>
       <c r="R68" s="3">
         <v>0</v>
       </c>
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>159.71</v>
       </c>
       <c r="U68" s="3">
         <v>2.2</v>
       </c>
       <c r="V68" s="3">
-        <v>158.06</v>
+        <v>157.51</v>
       </c>
       <c r="W68" s="3">
         <v>0</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
-        <v>160.26</v>
+        <v>159.71</v>
       </c>
       <c r="Z68" s="2">
-        <v>30.67</v>
-[...1 lines deleted...]
-      <c r="AA68" s="2"/>
+        <v>30.56</v>
+      </c>
+      <c r="AA68" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>304</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>305</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F69" s="2">
         <v>40053536</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>29</v>
@@ -8623,51 +8653,53 @@
       </c>
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>0</v>
       </c>
       <c r="U69" s="3">
         <v>0</v>
       </c>
       <c r="V69" s="3">
         <v>0</v>
       </c>
       <c r="W69" s="3">
         <v>0</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
         <v>0</v>
       </c>
       <c r="Z69" s="2">
         <v>0</v>
       </c>
-      <c r="AA69" s="2"/>
+      <c r="AA69" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>309</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>310</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F70" s="2">
         <v>40033061</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>29</v>
@@ -8705,51 +8737,51 @@
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>389.4</v>
       </c>
       <c r="U70" s="3">
         <v>334.1</v>
       </c>
       <c r="V70" s="3">
         <v>24.49</v>
       </c>
       <c r="W70" s="3">
         <v>30.82</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
         <v>389.4</v>
       </c>
       <c r="Z70" s="2">
         <v>58.83</v>
       </c>
       <c r="AA70" s="2">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>313</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>314</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F71" s="2">
         <v>40033023</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -8787,51 +8819,53 @@
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>276.69</v>
       </c>
       <c r="U71" s="3">
         <v>33.25</v>
       </c>
       <c r="V71" s="3">
         <v>243.44</v>
       </c>
       <c r="W71" s="3">
         <v>0</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
         <v>276.69</v>
       </c>
       <c r="Z71" s="2">
         <v>52.96</v>
       </c>
-      <c r="AA71" s="2"/>
+      <c r="AA71" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>318</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F72" s="2">
         <v>40032958</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>29</v>
@@ -8869,51 +8903,51 @@
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>9.26</v>
       </c>
       <c r="U72" s="3">
         <v>0</v>
       </c>
       <c r="V72" s="3">
         <v>0</v>
       </c>
       <c r="W72" s="3">
         <v>9.26</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
         <v>9.26</v>
       </c>
       <c r="Z72" s="2">
         <v>1.05</v>
       </c>
       <c r="AA72" s="2">
-        <v>20</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>321</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>322</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F73" s="2">
         <v>40032829</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H73" s="3" t="s">
@@ -8952,51 +8986,51 @@
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>48.42</v>
       </c>
       <c r="U73" s="3">
         <v>0</v>
       </c>
       <c r="V73" s="3">
         <v>0</v>
       </c>
       <c r="W73" s="3">
         <v>48.42</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
         <v>48.42</v>
       </c>
       <c r="Z73" s="2">
         <v>8.95</v>
       </c>
       <c r="AA73" s="2">
-        <v>20</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>325</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>326</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F74" s="2">
         <v>40035141</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H74" s="3" t="s">
@@ -9035,51 +9069,51 @@
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>82.55</v>
       </c>
       <c r="U74" s="3">
         <v>50.82</v>
       </c>
       <c r="V74" s="3">
         <v>9.02</v>
       </c>
       <c r="W74" s="3">
         <v>22.71</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
         <v>82.55</v>
       </c>
       <c r="Z74" s="2">
         <v>22.76</v>
       </c>
       <c r="AA74" s="2">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>329</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>330</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>331</v>
       </c>
       <c r="F75" s="2">
         <v>40029087</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H75" s="3" t="s">
@@ -9117,51 +9151,53 @@
       </c>
       <c r="S75" s="3">
         <v>10.51</v>
       </c>
       <c r="T75" s="3">
         <v>20.46</v>
       </c>
       <c r="U75" s="3">
         <v>2.8</v>
       </c>
       <c r="V75" s="3">
         <v>0</v>
       </c>
       <c r="W75" s="3">
         <v>7.15</v>
       </c>
       <c r="X75" s="2">
         <v>10.51</v>
       </c>
       <c r="Y75" s="2">
         <v>20.46</v>
       </c>
       <c r="Z75" s="2">
         <v>4.36</v>
       </c>
-      <c r="AA75" s="2"/>
+      <c r="AA75" s="2">
+        <v>37</v>
+      </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>333</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>334</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>335</v>
       </c>
       <c r="F76" s="2">
         <v>40032389</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>29</v>
@@ -9199,51 +9235,51 @@
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>61.96</v>
       </c>
       <c r="U76" s="3">
         <v>50.23</v>
       </c>
       <c r="V76" s="3">
         <v>11.73</v>
       </c>
       <c r="W76" s="3">
         <v>0</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
         <v>61.96</v>
       </c>
       <c r="Z76" s="2">
         <v>10.3</v>
       </c>
       <c r="AA76" s="2">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>337</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>338</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F77" s="2">
         <v>40029307</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H77" s="3" t="s">
@@ -9282,51 +9318,51 @@
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>370.16</v>
       </c>
       <c r="U77" s="3">
         <v>336.46</v>
       </c>
       <c r="V77" s="3">
         <v>12.28</v>
       </c>
       <c r="W77" s="3">
         <v>21.42</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
         <v>370.16</v>
       </c>
       <c r="Z77" s="2">
         <v>63.01</v>
       </c>
       <c r="AA77" s="2">
-        <v>65</v>
+        <v>79</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>341</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>342</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F78" s="2">
         <v>40033013</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -9364,51 +9400,53 @@
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>65.24</v>
       </c>
       <c r="U78" s="3">
         <v>65.24</v>
       </c>
       <c r="V78" s="3">
         <v>0</v>
       </c>
       <c r="W78" s="3">
         <v>0</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
         <v>65.24</v>
       </c>
       <c r="Z78" s="2">
         <v>14.48</v>
       </c>
-      <c r="AA78" s="2"/>
+      <c r="AA78" s="2">
+        <v>58</v>
+      </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F79" s="2">
         <v>40029404</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>29</v>
@@ -9446,51 +9484,51 @@
       <c r="S79" s="3">
         <v>17.44</v>
       </c>
       <c r="T79" s="3">
         <v>180.41</v>
       </c>
       <c r="U79" s="3">
         <v>147.12</v>
       </c>
       <c r="V79" s="3">
         <v>10.12</v>
       </c>
       <c r="W79" s="3">
         <v>5.73</v>
       </c>
       <c r="X79" s="2">
         <v>17.44</v>
       </c>
       <c r="Y79" s="2">
         <v>180.41</v>
       </c>
       <c r="Z79" s="2">
         <v>44.5</v>
       </c>
       <c r="AA79" s="2">
-        <v>55</v>
+        <v>73</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F80" s="2">
         <v>40032942</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -9528,51 +9566,53 @@
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>73.78</v>
       </c>
       <c r="U80" s="3">
         <v>73.78</v>
       </c>
       <c r="V80" s="3">
         <v>0</v>
       </c>
       <c r="W80" s="3">
         <v>0</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
         <v>73.78</v>
       </c>
       <c r="Z80" s="2">
         <v>16.91</v>
       </c>
-      <c r="AA80" s="2"/>
+      <c r="AA80" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>353</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>355</v>
       </c>
       <c r="F81" s="2">
         <v>40032843</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>29</v>
@@ -9610,51 +9650,51 @@
       <c r="S81" s="3">
         <v>19.52</v>
       </c>
       <c r="T81" s="3">
         <v>273.24</v>
       </c>
       <c r="U81" s="3">
         <v>239.02</v>
       </c>
       <c r="V81" s="3">
         <v>14.7</v>
       </c>
       <c r="W81" s="3">
         <v>0</v>
       </c>
       <c r="X81" s="2">
         <v>19.52</v>
       </c>
       <c r="Y81" s="2">
         <v>273.24</v>
       </c>
       <c r="Z81" s="2">
         <v>58.98</v>
       </c>
       <c r="AA81" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F82" s="2">
         <v>40032418</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -9693,51 +9733,51 @@
       <c r="S82" s="3">
         <v>30.42</v>
       </c>
       <c r="T82" s="3">
         <v>244.65</v>
       </c>
       <c r="U82" s="3">
         <v>192.66</v>
       </c>
       <c r="V82" s="3">
         <v>13.64</v>
       </c>
       <c r="W82" s="3">
         <v>7.94</v>
       </c>
       <c r="X82" s="2">
         <v>30.42</v>
       </c>
       <c r="Y82" s="2">
         <v>244.65</v>
       </c>
       <c r="Z82" s="2">
         <v>53.12</v>
       </c>
       <c r="AA82" s="2">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F83" s="2">
         <v>40027275</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H83" s="3" t="s">
@@ -9776,51 +9816,51 @@
       <c r="S83" s="3">
         <v>19.32</v>
       </c>
       <c r="T83" s="3">
         <v>32.41</v>
       </c>
       <c r="U83" s="3">
         <v>0</v>
       </c>
       <c r="V83" s="3">
         <v>6.03</v>
       </c>
       <c r="W83" s="3">
         <v>7.06</v>
       </c>
       <c r="X83" s="2">
         <v>19.32</v>
       </c>
       <c r="Y83" s="2">
         <v>32.41</v>
       </c>
       <c r="Z83" s="2">
         <v>8.03</v>
       </c>
       <c r="AA83" s="2">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>363</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>364</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F84" s="2">
         <v>40029391</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -9844,66 +9884,66 @@
       <c r="N84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P84" s="3">
         <v>263.9</v>
       </c>
       <c r="Q84" s="3">
         <v>21.4</v>
       </c>
       <c r="R84" s="3">
         <v>32.87</v>
       </c>
       <c r="S84" s="3">
         <v>9.98</v>
       </c>
       <c r="T84" s="3">
         <v>328.14</v>
       </c>
       <c r="U84" s="3">
         <v>263.9</v>
       </c>
       <c r="V84" s="3">
-        <v>23.18</v>
+        <v>21.4</v>
       </c>
       <c r="W84" s="3">
         <v>32.87</v>
       </c>
       <c r="X84" s="2">
         <v>9.98</v>
       </c>
       <c r="Y84" s="2">
-        <v>329.92</v>
+        <v>328.14</v>
       </c>
       <c r="Z84" s="2">
-        <v>67.71</v>
+        <v>67.34</v>
       </c>
       <c r="AA84" s="2">
-        <v>95</v>
+        <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>368</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F85" s="2">
         <v>40033028</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -10010,66 +10050,66 @@
       <c r="N86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P86" s="3">
         <v>135.75</v>
       </c>
       <c r="Q86" s="3">
         <v>7.41</v>
       </c>
       <c r="R86" s="3">
         <v>10.05</v>
       </c>
       <c r="S86" s="3">
         <v>38.03</v>
       </c>
       <c r="T86" s="3">
         <v>191.24</v>
       </c>
       <c r="U86" s="3">
         <v>135.75</v>
       </c>
       <c r="V86" s="3">
-        <v>10.34</v>
+        <v>7.41</v>
       </c>
       <c r="W86" s="3">
         <v>10.05</v>
       </c>
       <c r="X86" s="2">
         <v>38.03</v>
       </c>
       <c r="Y86" s="2">
-        <v>194.17</v>
+        <v>191.24</v>
       </c>
       <c r="Z86" s="2">
-        <v>43.92</v>
+        <v>43.26</v>
       </c>
       <c r="AA86" s="2">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>375</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>376</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F87" s="2">
         <v>40032411</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H87" s="3" t="s">
@@ -10093,63 +10133,63 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P87" s="3">
         <v>267.85</v>
       </c>
       <c r="Q87" s="3">
         <v>31.53</v>
       </c>
       <c r="R87" s="3">
         <v>7.2</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>306.59</v>
       </c>
       <c r="U87" s="3">
         <v>267.85</v>
       </c>
       <c r="V87" s="3">
-        <v>33.31</v>
+        <v>31.53</v>
       </c>
       <c r="W87" s="3">
         <v>7.2</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>308.36</v>
+        <v>306.59</v>
       </c>
       <c r="Z87" s="2">
-        <v>54.8</v>
+        <v>54.49</v>
       </c>
       <c r="AA87" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>379</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>380</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F88" s="2">
         <v>40026724</v>
       </c>
       <c r="G88" s="2" t="s">
@@ -10191,51 +10231,51 @@
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>504.29</v>
       </c>
       <c r="U88" s="3">
         <v>493.41</v>
       </c>
       <c r="V88" s="3">
         <v>3.56</v>
       </c>
       <c r="W88" s="3">
         <v>7.32</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
         <v>504.29</v>
       </c>
       <c r="Z88" s="2">
         <v>50.78</v>
       </c>
       <c r="AA88" s="2">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>384</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>386</v>
       </c>
       <c r="F89" s="2">
         <v>40026995</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H89" s="3" t="s">
@@ -10274,51 +10314,51 @@
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>528.12</v>
       </c>
       <c r="U89" s="3">
         <v>517.84</v>
       </c>
       <c r="V89" s="3">
         <v>3.57</v>
       </c>
       <c r="W89" s="3">
         <v>6.71</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
         <v>528.12</v>
       </c>
       <c r="Z89" s="2">
         <v>53.08</v>
       </c>
       <c r="AA89" s="2">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>389</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F90" s="2">
         <v>40026802</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H90" s="3" t="s">
@@ -10356,51 +10396,53 @@
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>311.06</v>
       </c>
       <c r="U90" s="3">
         <v>301.27</v>
       </c>
       <c r="V90" s="3">
         <v>1.59</v>
       </c>
       <c r="W90" s="3">
         <v>8.21</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
         <v>311.06</v>
       </c>
       <c r="Z90" s="2">
         <v>31.58</v>
       </c>
-      <c r="AA90" s="2"/>
+      <c r="AA90" s="2">
+        <v>42</v>
+      </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>392</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>393</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F91" s="2">
         <v>40026687</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>29</v>
@@ -10438,51 +10480,51 @@
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>170.3</v>
       </c>
       <c r="U91" s="3">
         <v>158.7</v>
       </c>
       <c r="V91" s="3">
         <v>3.25</v>
       </c>
       <c r="W91" s="3">
         <v>7.87</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
         <v>169.83</v>
       </c>
       <c r="Z91" s="2">
         <v>17.29</v>
       </c>
       <c r="AA91" s="2">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>396</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>397</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>398</v>
       </c>
       <c r="F92" s="2">
         <v>40026846</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -10521,51 +10563,51 @@
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>635.92</v>
       </c>
       <c r="U92" s="3">
         <v>623.8</v>
       </c>
       <c r="V92" s="3">
         <v>4.61</v>
       </c>
       <c r="W92" s="3">
         <v>7.5</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
         <v>635.92</v>
       </c>
       <c r="Z92" s="2">
         <v>65.29</v>
       </c>
       <c r="AA92" s="2">
-        <v>70</v>
+        <v>53</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F93" s="2">
         <v>40026878</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H93" s="3" t="s">
@@ -10603,51 +10645,53 @@
       </c>
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>248.59</v>
       </c>
       <c r="U93" s="3">
         <v>231.92</v>
       </c>
       <c r="V93" s="3">
         <v>9.94</v>
       </c>
       <c r="W93" s="3">
         <v>6.73</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
         <v>248.59</v>
       </c>
       <c r="Z93" s="2">
         <v>25.71</v>
       </c>
-      <c r="AA93" s="2"/>
+      <c r="AA93" s="2">
+        <v>57</v>
+      </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>404</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>405</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F94" s="2">
         <v>40026937</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>29</v>
@@ -10685,51 +10729,51 @@
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>6.15</v>
       </c>
       <c r="U94" s="3">
         <v>0</v>
       </c>
       <c r="V94" s="3">
         <v>2.1</v>
       </c>
       <c r="W94" s="3">
         <v>4.05</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
         <v>6.15</v>
       </c>
       <c r="Z94" s="2">
         <v>1.27</v>
       </c>
       <c r="AA94" s="2">
-        <v>90</v>
+        <v>69</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>409</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F95" s="2">
         <v>40053154</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H95" s="3" t="s">
@@ -10767,51 +10811,53 @@
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>85.22</v>
       </c>
       <c r="U95" s="3">
         <v>85.22</v>
       </c>
       <c r="V95" s="3">
         <v>0</v>
       </c>
       <c r="W95" s="3">
         <v>0</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
         <v>85.22</v>
       </c>
       <c r="Z95" s="2">
         <v>15.8</v>
       </c>
-      <c r="AA95" s="2"/>
+      <c r="AA95" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>412</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>413</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F96" s="2">
         <v>40029036</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>29</v>
@@ -10849,51 +10895,51 @@
       <c r="S96" s="3">
         <v>37.51</v>
       </c>
       <c r="T96" s="3">
         <v>722.97</v>
       </c>
       <c r="U96" s="3">
         <v>614.71</v>
       </c>
       <c r="V96" s="3">
         <v>15.16</v>
       </c>
       <c r="W96" s="3">
         <v>55.59</v>
       </c>
       <c r="X96" s="2">
         <v>37.51</v>
       </c>
       <c r="Y96" s="2">
         <v>722.97</v>
       </c>
       <c r="Z96" s="2">
         <v>88.41</v>
       </c>
       <c r="AA96" s="2">
-        <v>50</v>
+        <v>62</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F97" s="2">
         <v>40028706</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H97" s="3" t="s">
@@ -10932,51 +10978,51 @@
       <c r="S97" s="3">
         <v>17.44</v>
       </c>
       <c r="T97" s="3">
         <v>602.5</v>
       </c>
       <c r="U97" s="3">
         <v>485.97</v>
       </c>
       <c r="V97" s="3">
         <v>6.08</v>
       </c>
       <c r="W97" s="3">
         <v>93.01</v>
       </c>
       <c r="X97" s="2">
         <v>17.44</v>
       </c>
       <c r="Y97" s="2">
         <v>602.5</v>
       </c>
       <c r="Z97" s="2">
         <v>72.05</v>
       </c>
       <c r="AA97" s="2">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>420</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>421</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F98" s="2">
         <v>40033015</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H98" s="3" t="s">
@@ -11000,65 +11046,67 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P98" s="3">
         <v>22.91</v>
       </c>
       <c r="Q98" s="3">
         <v>92.01</v>
       </c>
       <c r="R98" s="3">
         <v>0</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>114.92</v>
       </c>
       <c r="U98" s="3">
         <v>22.91</v>
       </c>
       <c r="V98" s="3">
-        <v>96.81</v>
+        <v>92.01</v>
       </c>
       <c r="W98" s="3">
         <v>0</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>119.71</v>
+        <v>114.92</v>
       </c>
       <c r="Z98" s="2">
-        <v>25.83</v>
-[...1 lines deleted...]
-      <c r="AA98" s="2"/>
+        <v>24.8</v>
+      </c>
+      <c r="AA98" s="2">
+        <v>15</v>
+      </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>424</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F99" s="2">
         <v>40065343</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>29</v>
@@ -11096,51 +11144,51 @@
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>38.13</v>
       </c>
       <c r="U99" s="3">
         <v>38.13</v>
       </c>
       <c r="V99" s="3">
         <v>0</v>
       </c>
       <c r="W99" s="3">
         <v>0</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
         <v>38.13</v>
       </c>
       <c r="Z99" s="2">
         <v>44.36</v>
       </c>
       <c r="AA99" s="2">
-        <v>30</v>
+        <v>93</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>428</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F100" s="2">
         <v>40027271</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H100" s="3" t="s">
@@ -11179,51 +11227,51 @@
       <c r="S100" s="3">
         <v>19.05</v>
       </c>
       <c r="T100" s="3">
         <v>236.19</v>
       </c>
       <c r="U100" s="3">
         <v>187.53</v>
       </c>
       <c r="V100" s="3">
         <v>5.49</v>
       </c>
       <c r="W100" s="3">
         <v>24.12</v>
       </c>
       <c r="X100" s="2">
         <v>19.05</v>
       </c>
       <c r="Y100" s="2">
         <v>236.19</v>
       </c>
       <c r="Z100" s="2">
         <v>68.32</v>
       </c>
       <c r="AA100" s="2">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>432</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>433</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F101" s="2">
         <v>40032433</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H101" s="3" t="s">
@@ -11262,51 +11310,51 @@
       <c r="S101" s="3">
         <v>17.68</v>
       </c>
       <c r="T101" s="3">
         <v>323.74</v>
       </c>
       <c r="U101" s="3">
         <v>263</v>
       </c>
       <c r="V101" s="3">
         <v>14.31</v>
       </c>
       <c r="W101" s="3">
         <v>28.75</v>
       </c>
       <c r="X101" s="2">
         <v>17.68</v>
       </c>
       <c r="Y101" s="2">
         <v>323.74</v>
       </c>
       <c r="Z101" s="2">
         <v>48.66</v>
       </c>
       <c r="AA101" s="2">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>436</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>437</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F102" s="2">
         <v>40029012</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H102" s="3" t="s">
@@ -11344,51 +11392,53 @@
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>37.1</v>
       </c>
       <c r="U102" s="3">
         <v>0</v>
       </c>
       <c r="V102" s="3">
         <v>0</v>
       </c>
       <c r="W102" s="3">
         <v>37.1</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
         <v>37.1</v>
       </c>
       <c r="Z102" s="2">
         <v>5.48</v>
       </c>
-      <c r="AA102" s="2"/>
+      <c r="AA102" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>440</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>441</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F103" s="2">
         <v>40027167</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>29</v>
@@ -11408,68 +11458,70 @@
       <c r="M103" s="3">
         <v>311.62</v>
       </c>
       <c r="N103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P103" s="3">
         <v>0</v>
       </c>
       <c r="Q103" s="3">
         <v>0</v>
       </c>
       <c r="R103" s="3">
         <v>18.77</v>
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>18.77</v>
       </c>
       <c r="U103" s="3">
-        <v>0.61</v>
+        <v>0</v>
       </c>
       <c r="V103" s="3">
         <v>0</v>
       </c>
       <c r="W103" s="3">
         <v>18.77</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
-        <v>19.38</v>
+        <v>18.77</v>
       </c>
       <c r="Z103" s="2">
-        <v>6.22</v>
-[...1 lines deleted...]
-      <c r="AA103" s="2"/>
+        <v>6.02</v>
+      </c>
+      <c r="AA103" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>444</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>445</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F104" s="2">
         <v>40033083</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>29</v>
@@ -11506,51 +11558,53 @@
       </c>
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>50.09</v>
       </c>
       <c r="U104" s="3">
         <v>50.09</v>
       </c>
       <c r="V104" s="3">
         <v>0</v>
       </c>
       <c r="W104" s="3">
         <v>0</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
         <v>50.09</v>
       </c>
       <c r="Z104" s="2">
         <v>13.16</v>
       </c>
-      <c r="AA104" s="2"/>
+      <c r="AA104" s="2">
+        <v>52</v>
+      </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>448</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>449</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F105" s="2">
         <v>40027553</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>29</v>
@@ -11588,51 +11642,51 @@
       <c r="S105" s="3">
         <v>25.35</v>
       </c>
       <c r="T105" s="3">
         <v>29.73</v>
       </c>
       <c r="U105" s="3">
         <v>0</v>
       </c>
       <c r="V105" s="3">
         <v>4.37</v>
       </c>
       <c r="W105" s="3">
         <v>0</v>
       </c>
       <c r="X105" s="2">
         <v>25.35</v>
       </c>
       <c r="Y105" s="2">
         <v>29.73</v>
       </c>
       <c r="Z105" s="2">
         <v>6.85</v>
       </c>
       <c r="AA105" s="2">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F106" s="2">
         <v>40029427</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H106" s="3" t="s">
@@ -11671,51 +11725,51 @@
       <c r="S106" s="3">
         <v>8.72</v>
       </c>
       <c r="T106" s="3">
         <v>293.61</v>
       </c>
       <c r="U106" s="3">
         <v>203.53</v>
       </c>
       <c r="V106" s="3">
         <v>5.87</v>
       </c>
       <c r="W106" s="3">
         <v>75.49</v>
       </c>
       <c r="X106" s="2">
         <v>8.72</v>
       </c>
       <c r="Y106" s="2">
         <v>293.61</v>
       </c>
       <c r="Z106" s="2">
         <v>61.38</v>
       </c>
       <c r="AA106" s="2">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>457</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>458</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>459</v>
       </c>
       <c r="F107" s="2">
         <v>40029364</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H107" s="3" t="s">
@@ -11736,69 +11790,69 @@
       <c r="M107" s="3">
         <v>387.68</v>
       </c>
       <c r="N107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P107" s="3">
         <v>0</v>
       </c>
       <c r="Q107" s="3">
         <v>8.6</v>
       </c>
       <c r="R107" s="3">
         <v>0</v>
       </c>
       <c r="S107" s="3">
         <v>16.21</v>
       </c>
       <c r="T107" s="3">
         <v>24.81</v>
       </c>
       <c r="U107" s="3">
-        <v>0.61</v>
+        <v>0</v>
       </c>
       <c r="V107" s="3">
-        <v>10.36</v>
+        <v>8.6</v>
       </c>
       <c r="W107" s="3">
         <v>0</v>
       </c>
       <c r="X107" s="2">
         <v>16.21</v>
       </c>
       <c r="Y107" s="2">
-        <v>27.18</v>
+        <v>24.81</v>
       </c>
       <c r="Z107" s="2">
-        <v>7.01</v>
+        <v>6.4</v>
       </c>
       <c r="AA107" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>461</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>462</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>463</v>
       </c>
       <c r="F108" s="2">
         <v>40029270</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H108" s="3" t="s">
@@ -11822,66 +11876,66 @@
       <c r="N108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P108" s="3">
         <v>274.39</v>
       </c>
       <c r="Q108" s="3">
         <v>39.91</v>
       </c>
       <c r="R108" s="3">
         <v>56.9</v>
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>371.19</v>
       </c>
       <c r="U108" s="3">
         <v>274.39</v>
       </c>
       <c r="V108" s="3">
-        <v>45.85</v>
+        <v>39.91</v>
       </c>
       <c r="W108" s="3">
         <v>56.9</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
-        <v>377.14</v>
+        <v>371.19</v>
       </c>
       <c r="Z108" s="2">
-        <v>79.43</v>
+        <v>78.18</v>
       </c>
       <c r="AA108" s="2">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>466</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>467</v>
       </c>
       <c r="F109" s="2">
         <v>40027274</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H109" s="3" t="s">
@@ -11920,51 +11974,51 @@
       <c r="S109" s="3">
         <v>38.27</v>
       </c>
       <c r="T109" s="3">
         <v>57.24</v>
       </c>
       <c r="U109" s="3">
         <v>10.85</v>
       </c>
       <c r="V109" s="3">
         <v>8.12</v>
       </c>
       <c r="W109" s="3">
         <v>0</v>
       </c>
       <c r="X109" s="2">
         <v>38.27</v>
       </c>
       <c r="Y109" s="2">
         <v>57.24</v>
       </c>
       <c r="Z109" s="2">
         <v>11.52</v>
       </c>
       <c r="AA109" s="2">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>470</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F110" s="2">
         <v>40029301</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -12003,51 +12057,51 @@
       <c r="S110" s="3">
         <v>17.44</v>
       </c>
       <c r="T110" s="3">
         <v>227.98</v>
       </c>
       <c r="U110" s="3">
         <v>166.81</v>
       </c>
       <c r="V110" s="3">
         <v>10.5</v>
       </c>
       <c r="W110" s="3">
         <v>33.23</v>
       </c>
       <c r="X110" s="2">
         <v>17.44</v>
       </c>
       <c r="Y110" s="2">
         <v>227.98</v>
       </c>
       <c r="Z110" s="2">
         <v>54.19</v>
       </c>
       <c r="AA110" s="2">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>473</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F111" s="2">
         <v>40032913</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H111" s="3" t="s">
@@ -12086,51 +12140,51 @@
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>362.02</v>
       </c>
       <c r="U111" s="3">
         <v>157.8</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>204.22</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
         <v>362.02</v>
       </c>
       <c r="Z111" s="2">
         <v>33.93</v>
       </c>
       <c r="AA111" s="2">
-        <v>10</v>
+        <v>85</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>478</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>479</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>480</v>
       </c>
       <c r="F112" s="2">
         <v>40033010</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H112" s="3" t="s">
@@ -12168,51 +12222,53 @@
       </c>
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>83.13</v>
       </c>
       <c r="U112" s="3">
         <v>83.13</v>
       </c>
       <c r="V112" s="3">
         <v>0</v>
       </c>
       <c r="W112" s="3">
         <v>0</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
         <v>83.13</v>
       </c>
       <c r="Z112" s="2">
         <v>18.75</v>
       </c>
-      <c r="AA112" s="2"/>
+      <c r="AA112" s="2">
+        <v>57</v>
+      </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>482</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>483</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>484</v>
       </c>
       <c r="F113" s="2">
         <v>40029094</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>29</v>
@@ -12250,51 +12306,51 @@
       <c r="S113" s="3">
         <v>19.77</v>
       </c>
       <c r="T113" s="3">
         <v>107.55</v>
       </c>
       <c r="U113" s="3">
         <v>81.87</v>
       </c>
       <c r="V113" s="3">
         <v>5.9</v>
       </c>
       <c r="W113" s="3">
         <v>0</v>
       </c>
       <c r="X113" s="2">
         <v>19.77</v>
       </c>
       <c r="Y113" s="2">
         <v>107.55</v>
       </c>
       <c r="Z113" s="2">
         <v>26.34</v>
       </c>
       <c r="AA113" s="2">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>486</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>487</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>488</v>
       </c>
       <c r="F114" s="2">
         <v>40033068</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H114" s="3" t="s">
@@ -12333,51 +12389,51 @@
       <c r="S114" s="3">
         <v>31.69</v>
       </c>
       <c r="T114" s="3">
         <v>105.01</v>
       </c>
       <c r="U114" s="3">
         <v>56.06</v>
       </c>
       <c r="V114" s="3">
         <v>17.25</v>
       </c>
       <c r="W114" s="3">
         <v>0</v>
       </c>
       <c r="X114" s="2">
         <v>31.69</v>
       </c>
       <c r="Y114" s="2">
         <v>105.01</v>
       </c>
       <c r="Z114" s="2">
         <v>33.8</v>
       </c>
       <c r="AA114" s="2">
-        <v>65</v>
+        <v>35</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>490</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>491</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F115" s="2">
         <v>40029347</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H115" s="3" t="s">
@@ -12416,51 +12472,51 @@
       <c r="S115" s="3">
         <v>19.23</v>
       </c>
       <c r="T115" s="3">
         <v>31.73</v>
       </c>
       <c r="U115" s="3">
         <v>0</v>
       </c>
       <c r="V115" s="3">
         <v>7.02</v>
       </c>
       <c r="W115" s="3">
         <v>5.48</v>
       </c>
       <c r="X115" s="2">
         <v>19.23</v>
       </c>
       <c r="Y115" s="2">
         <v>31.73</v>
       </c>
       <c r="Z115" s="2">
         <v>10.19</v>
       </c>
       <c r="AA115" s="2">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>494</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>495</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F116" s="2">
         <v>40028444</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H116" s="3" t="s">
@@ -12582,51 +12638,51 @@
       <c r="S117" s="3">
         <v>6.5</v>
       </c>
       <c r="T117" s="3">
         <v>290.76</v>
       </c>
       <c r="U117" s="3">
         <v>269.2</v>
       </c>
       <c r="V117" s="3">
         <v>15.05</v>
       </c>
       <c r="W117" s="3">
         <v>0</v>
       </c>
       <c r="X117" s="2">
         <v>6.5</v>
       </c>
       <c r="Y117" s="2">
         <v>290.76</v>
       </c>
       <c r="Z117" s="2">
         <v>47.37</v>
       </c>
       <c r="AA117" s="2">
-        <v>55</v>
+        <v>69</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>502</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>503</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>504</v>
       </c>
       <c r="F118" s="2">
         <v>40028496</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H118" s="3" t="s">
@@ -12665,51 +12721,51 @@
       <c r="S118" s="3">
         <v>30.56</v>
       </c>
       <c r="T118" s="3">
         <v>41.15</v>
       </c>
       <c r="U118" s="3">
         <v>0</v>
       </c>
       <c r="V118" s="3">
         <v>10.59</v>
       </c>
       <c r="W118" s="3">
         <v>0</v>
       </c>
       <c r="X118" s="2">
         <v>30.56</v>
       </c>
       <c r="Y118" s="2">
         <v>41.15</v>
       </c>
       <c r="Z118" s="2">
         <v>10.26</v>
       </c>
       <c r="AA118" s="2">
-        <v>5</v>
+        <v>23</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>506</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>507</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F119" s="2">
         <v>40029048</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H119" s="3" t="s">
@@ -12748,51 +12804,51 @@
       <c r="S119" s="3">
         <v>33.97</v>
       </c>
       <c r="T119" s="3">
         <v>120.31</v>
       </c>
       <c r="U119" s="3">
         <v>74.61</v>
       </c>
       <c r="V119" s="3">
         <v>11.73</v>
       </c>
       <c r="W119" s="3">
         <v>0</v>
       </c>
       <c r="X119" s="2">
         <v>33.97</v>
       </c>
       <c r="Y119" s="2">
         <v>120.31</v>
       </c>
       <c r="Z119" s="2">
         <v>24.49</v>
       </c>
       <c r="AA119" s="2">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>510</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>511</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F120" s="2">
         <v>40029116</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H120" s="3" t="s">
@@ -12831,51 +12887,51 @@
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>148.2</v>
       </c>
       <c r="U120" s="3">
         <v>129.93</v>
       </c>
       <c r="V120" s="3">
         <v>10.61</v>
       </c>
       <c r="W120" s="3">
         <v>7.66</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
         <v>148.2</v>
       </c>
       <c r="Z120" s="2">
         <v>36.05</v>
       </c>
       <c r="AA120" s="2">
-        <v>60</v>
+        <v>73</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>514</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>515</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F121" s="2">
         <v>40027551</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H121" s="3" t="s">
@@ -12914,51 +12970,51 @@
       <c r="S121" s="3">
         <v>12.11</v>
       </c>
       <c r="T121" s="3">
         <v>131.21</v>
       </c>
       <c r="U121" s="3">
         <v>111.42</v>
       </c>
       <c r="V121" s="3">
         <v>7.68</v>
       </c>
       <c r="W121" s="3">
         <v>0</v>
       </c>
       <c r="X121" s="2">
         <v>12.11</v>
       </c>
       <c r="Y121" s="2">
         <v>131.21</v>
       </c>
       <c r="Z121" s="2">
         <v>31.87</v>
       </c>
       <c r="AA121" s="2">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>518</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>519</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F122" s="2">
         <v>40032438</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H122" s="3" t="s">
@@ -12982,66 +13038,66 @@
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P122" s="3">
         <v>190.64</v>
       </c>
       <c r="Q122" s="3">
         <v>9.91</v>
       </c>
       <c r="R122" s="3">
         <v>13.85</v>
       </c>
       <c r="S122" s="3">
         <v>7.5</v>
       </c>
       <c r="T122" s="3">
         <v>221.91</v>
       </c>
       <c r="U122" s="3">
         <v>190.64</v>
       </c>
       <c r="V122" s="3">
-        <v>11.69</v>
+        <v>9.91</v>
       </c>
       <c r="W122" s="3">
         <v>13.85</v>
       </c>
       <c r="X122" s="2">
         <v>7.5</v>
       </c>
       <c r="Y122" s="2">
-        <v>223.68</v>
+        <v>221.91</v>
       </c>
       <c r="Z122" s="2">
-        <v>27.14</v>
+        <v>26.93</v>
       </c>
       <c r="AA122" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>522</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>523</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F123" s="2">
         <v>40029410</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H123" s="3" t="s">
@@ -13080,51 +13136,51 @@
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" s="3">
         <v>391.93</v>
       </c>
       <c r="U123" s="3">
         <v>353.56</v>
       </c>
       <c r="V123" s="3">
         <v>26.15</v>
       </c>
       <c r="W123" s="3">
         <v>12.23</v>
       </c>
       <c r="X123" s="2">
         <v>0</v>
       </c>
       <c r="Y123" s="2">
         <v>391.93</v>
       </c>
       <c r="Z123" s="2">
         <v>66.28</v>
       </c>
       <c r="AA123" s="2">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>526</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>527</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F124" s="2">
         <v>40028834</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H124" s="3" t="s">
@@ -13148,66 +13204,66 @@
       <c r="N124" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P124" s="3">
         <v>237.82</v>
       </c>
       <c r="Q124" s="3">
         <v>31.14</v>
       </c>
       <c r="R124" s="3">
         <v>12.18</v>
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>281.14</v>
       </c>
       <c r="U124" s="3">
         <v>237.82</v>
       </c>
       <c r="V124" s="3">
-        <v>33.65</v>
+        <v>31.14</v>
       </c>
       <c r="W124" s="3">
         <v>12.18</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
-        <v>283.65</v>
+        <v>281.14</v>
       </c>
       <c r="Z124" s="2">
-        <v>64.21</v>
+        <v>63.64</v>
       </c>
       <c r="AA124" s="2">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>530</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>531</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F125" s="2">
         <v>40028722</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H125" s="3" t="s">
@@ -13231,66 +13287,66 @@
       <c r="N125" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P125" s="3">
         <v>142.5</v>
       </c>
       <c r="Q125" s="3">
         <v>35.42</v>
       </c>
       <c r="R125" s="3">
         <v>5.77</v>
       </c>
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" s="3">
         <v>183.69</v>
       </c>
       <c r="U125" s="3">
         <v>142.5</v>
       </c>
       <c r="V125" s="3">
-        <v>36.31</v>
+        <v>35.42</v>
       </c>
       <c r="W125" s="3">
         <v>5.77</v>
       </c>
       <c r="X125" s="2">
         <v>0</v>
       </c>
       <c r="Y125" s="2">
-        <v>184.57</v>
+        <v>183.69</v>
       </c>
       <c r="Z125" s="2">
-        <v>53.81</v>
+        <v>53.55</v>
       </c>
       <c r="AA125" s="2">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>534</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>535</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F126" s="2">
         <v>40029365</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H126" s="3" t="s">
@@ -13314,63 +13370,63 @@
       <c r="N126" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P126" s="3">
         <v>0</v>
       </c>
       <c r="Q126" s="3">
         <v>3.25</v>
       </c>
       <c r="R126" s="3">
         <v>8.41</v>
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>11.66</v>
       </c>
       <c r="U126" s="3">
         <v>0</v>
       </c>
       <c r="V126" s="3">
-        <v>4.13</v>
+        <v>3.25</v>
       </c>
       <c r="W126" s="3">
         <v>8.41</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
-        <v>12.54</v>
+        <v>11.66</v>
       </c>
       <c r="Z126" s="2">
-        <v>2.57</v>
+        <v>2.39</v>
       </c>
       <c r="AA126" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>538</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>539</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F127" s="2">
         <v>40028813</v>
       </c>
       <c r="G127" s="2" t="s">
@@ -13397,66 +13453,66 @@
       <c r="N127" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O127" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P127" s="3">
         <v>253.65</v>
       </c>
       <c r="Q127" s="3">
         <v>26.61</v>
       </c>
       <c r="R127" s="3">
         <v>23.45</v>
       </c>
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>303.71</v>
       </c>
       <c r="U127" s="3">
         <v>253.65</v>
       </c>
       <c r="V127" s="3">
-        <v>28.81</v>
+        <v>26.61</v>
       </c>
       <c r="W127" s="3">
         <v>23.45</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
-        <v>305.91</v>
+        <v>303.71</v>
       </c>
       <c r="Z127" s="2">
-        <v>65.98</v>
+        <v>65.51</v>
       </c>
       <c r="AA127" s="2">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>542</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>543</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F128" s="2">
         <v>40028459</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H128" s="3" t="s">
@@ -13480,66 +13536,66 @@
       <c r="N128" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O128" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P128" s="3">
         <v>298.06</v>
       </c>
       <c r="Q128" s="3">
         <v>19.98</v>
       </c>
       <c r="R128" s="3">
         <v>29.22</v>
       </c>
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" s="3">
         <v>347.25</v>
       </c>
       <c r="U128" s="3">
         <v>298.06</v>
       </c>
       <c r="V128" s="3">
-        <v>20.52</v>
+        <v>19.98</v>
       </c>
       <c r="W128" s="3">
         <v>29.22</v>
       </c>
       <c r="X128" s="2">
         <v>0</v>
       </c>
       <c r="Y128" s="2">
-        <v>347.79</v>
+        <v>347.25</v>
       </c>
       <c r="Z128" s="2">
-        <v>61.2</v>
+        <v>61.11</v>
       </c>
       <c r="AA128" s="2">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>546</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>547</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F129" s="2">
         <v>40027186</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H129" s="3" t="s">
@@ -13578,51 +13634,51 @@
       <c r="S129" s="3">
         <v>19.91</v>
       </c>
       <c r="T129" s="3">
         <v>64.41</v>
       </c>
       <c r="U129" s="3">
         <v>0</v>
       </c>
       <c r="V129" s="3">
         <v>8.26</v>
       </c>
       <c r="W129" s="3">
         <v>36.24</v>
       </c>
       <c r="X129" s="2">
         <v>19.91</v>
       </c>
       <c r="Y129" s="2">
         <v>64.41</v>
       </c>
       <c r="Z129" s="2">
         <v>12.33</v>
       </c>
       <c r="AA129" s="2">
-        <v>5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>550</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>551</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F130" s="2">
         <v>40029323</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H130" s="3" t="s">
@@ -13742,51 +13798,51 @@
       <c r="S131" s="3">
         <v>36.84</v>
       </c>
       <c r="T131" s="3">
         <v>139.24</v>
       </c>
       <c r="U131" s="3">
         <v>82.97</v>
       </c>
       <c r="V131" s="3">
         <v>13.71</v>
       </c>
       <c r="W131" s="3">
         <v>5.71</v>
       </c>
       <c r="X131" s="2">
         <v>36.84</v>
       </c>
       <c r="Y131" s="2">
         <v>139.24</v>
       </c>
       <c r="Z131" s="2">
         <v>43.09</v>
       </c>
       <c r="AA131" s="2">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>558</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>559</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F132" s="2">
         <v>40032765</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H132" s="3" t="s">
@@ -13810,66 +13866,66 @@
       <c r="N132" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O132" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P132" s="3">
         <v>249.44</v>
       </c>
       <c r="Q132" s="3">
         <v>31.84</v>
       </c>
       <c r="R132" s="3">
         <v>42.47</v>
       </c>
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>323.75</v>
       </c>
       <c r="U132" s="3">
         <v>249.44</v>
       </c>
       <c r="V132" s="3">
-        <v>32.14</v>
+        <v>31.84</v>
       </c>
       <c r="W132" s="3">
         <v>42.47</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
-        <v>324.05</v>
+        <v>323.75</v>
       </c>
       <c r="Z132" s="2">
-        <v>57.25</v>
+        <v>57.19</v>
       </c>
       <c r="AA132" s="2">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>562</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>563</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F133" s="2">
         <v>40028844</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H133" s="3" t="s">
@@ -13990,51 +14046,53 @@
       </c>
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>94.11</v>
       </c>
       <c r="U134" s="3">
         <v>94.11</v>
       </c>
       <c r="V134" s="3">
         <v>0</v>
       </c>
       <c r="W134" s="3">
         <v>0</v>
       </c>
       <c r="X134" s="2">
         <v>0</v>
       </c>
       <c r="Y134" s="2">
         <v>94.11</v>
       </c>
       <c r="Z134" s="2">
         <v>21.51</v>
       </c>
-      <c r="AA134" s="2"/>
+      <c r="AA134" s="2">
+        <v>51</v>
+      </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>570</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>571</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F135" s="2">
         <v>40033027</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H135" s="3" t="s">
         <v>29</v>
@@ -14072,51 +14130,51 @@
       <c r="S135" s="3">
         <v>18.07</v>
       </c>
       <c r="T135" s="3">
         <v>313.7</v>
       </c>
       <c r="U135" s="3">
         <v>247.81</v>
       </c>
       <c r="V135" s="3">
         <v>16.62</v>
       </c>
       <c r="W135" s="3">
         <v>31.2</v>
       </c>
       <c r="X135" s="2">
         <v>18.07</v>
       </c>
       <c r="Y135" s="2">
         <v>313.7</v>
       </c>
       <c r="Z135" s="2">
         <v>73.21</v>
       </c>
       <c r="AA135" s="2">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>574</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>575</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F136" s="2">
         <v>40033060</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H136" s="3" t="s">
@@ -14154,51 +14212,53 @@
       </c>
       <c r="S136" s="3">
         <v>19.59</v>
       </c>
       <c r="T136" s="3">
         <v>28.34</v>
       </c>
       <c r="U136" s="3">
         <v>1.34</v>
       </c>
       <c r="V136" s="3">
         <v>7.41</v>
       </c>
       <c r="W136" s="3">
         <v>0</v>
       </c>
       <c r="X136" s="2">
         <v>19.59</v>
       </c>
       <c r="Y136" s="2">
         <v>28.34</v>
       </c>
       <c r="Z136" s="2">
         <v>2.19</v>
       </c>
-      <c r="AA136" s="2"/>
+      <c r="AA136" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>578</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>579</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F137" s="2">
         <v>40028694</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>29</v>
@@ -14317,51 +14377,51 @@
       <c r="S138" s="3">
         <v>30.71</v>
       </c>
       <c r="T138" s="3">
         <v>80.25</v>
       </c>
       <c r="U138" s="3">
         <v>39.79</v>
       </c>
       <c r="V138" s="3">
         <v>9.75</v>
       </c>
       <c r="W138" s="3">
         <v>0</v>
       </c>
       <c r="X138" s="2">
         <v>30.71</v>
       </c>
       <c r="Y138" s="2">
         <v>80.25</v>
       </c>
       <c r="Z138" s="2">
         <v>20.18</v>
       </c>
       <c r="AA138" s="2">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>587</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>588</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F139" s="2">
         <v>40027202</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H139" s="3" t="s">
@@ -14400,51 +14460,51 @@
       <c r="S139" s="3">
         <v>24.86</v>
       </c>
       <c r="T139" s="3">
         <v>180.88</v>
       </c>
       <c r="U139" s="3">
         <v>135.03</v>
       </c>
       <c r="V139" s="3">
         <v>13.3</v>
       </c>
       <c r="W139" s="3">
         <v>7.69</v>
       </c>
       <c r="X139" s="2">
         <v>24.86</v>
       </c>
       <c r="Y139" s="2">
         <v>180.88</v>
       </c>
       <c r="Z139" s="2">
         <v>44.52</v>
       </c>
       <c r="AA139" s="2">
-        <v>50</v>
+        <v>73</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>591</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>592</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F140" s="2">
         <v>40029289</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H140" s="3" t="s">
@@ -14483,51 +14543,51 @@
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>264.88</v>
       </c>
       <c r="U140" s="3">
         <v>181.19</v>
       </c>
       <c r="V140" s="3">
         <v>32.36</v>
       </c>
       <c r="W140" s="3">
         <v>51.33</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
         <v>264.88</v>
       </c>
       <c r="Z140" s="2">
         <v>51.55</v>
       </c>
       <c r="AA140" s="2">
-        <v>70</v>
+        <v>79</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>595</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>596</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>597</v>
       </c>
       <c r="F141" s="2">
         <v>40065700</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="3" t="s">
@@ -14551,63 +14611,63 @@
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P141" s="3">
         <v>32.93</v>
       </c>
       <c r="Q141" s="3">
         <v>0</v>
       </c>
       <c r="R141" s="3">
         <v>0</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>32.93</v>
       </c>
       <c r="U141" s="3">
         <v>32.93</v>
       </c>
       <c r="V141" s="3">
-        <v>1.81</v>
+        <v>0</v>
       </c>
       <c r="W141" s="3">
         <v>0</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>34.74</v>
+        <v>32.93</v>
       </c>
       <c r="Z141" s="2">
-        <v>68.8</v>
+        <v>65.21</v>
       </c>
       <c r="AA141" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>599</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>600</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F142" s="2">
         <v>40045239</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -14649,51 +14709,51 @@
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>28.32</v>
       </c>
       <c r="U142" s="3">
         <v>28.32</v>
       </c>
       <c r="V142" s="3">
         <v>0</v>
       </c>
       <c r="W142" s="3">
         <v>0</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
         <v>28.32</v>
       </c>
       <c r="Z142" s="2">
         <v>49.67</v>
       </c>
       <c r="AA142" s="2">
-        <v>95</v>
+        <v>73</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>603</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>604</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F143" s="2">
         <v>40045274</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="3" t="s">
@@ -14717,66 +14777,66 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P143" s="3">
         <v>44.97</v>
       </c>
       <c r="Q143" s="3">
         <v>7.3</v>
       </c>
       <c r="R143" s="3">
         <v>0</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>52.28</v>
       </c>
       <c r="U143" s="3">
         <v>44.97</v>
       </c>
       <c r="V143" s="3">
-        <v>7.88</v>
+        <v>7.3</v>
       </c>
       <c r="W143" s="3">
         <v>0</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>52.86</v>
+        <v>52.28</v>
       </c>
       <c r="Z143" s="2">
-        <v>45.66</v>
+        <v>45.16</v>
       </c>
       <c r="AA143" s="2">
-        <v>90</v>
+        <v>55</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>607</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>608</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F144" s="2">
         <v>40045329</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
@@ -14813,51 +14873,51 @@
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>17.13</v>
       </c>
       <c r="U144" s="3">
         <v>17.13</v>
       </c>
       <c r="V144" s="3">
         <v>0</v>
       </c>
       <c r="W144" s="3">
         <v>0</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
         <v>17.13</v>
       </c>
       <c r="Z144" s="2">
         <v>41.21</v>
       </c>
       <c r="AA144" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>611</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>612</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F145" s="2">
         <v>40016357</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H145" s="3" t="s">
@@ -14881,63 +14941,63 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P145" s="3">
         <v>10.94</v>
       </c>
       <c r="Q145" s="3">
         <v>15.92</v>
       </c>
       <c r="R145" s="3">
         <v>0</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>26.87</v>
       </c>
       <c r="U145" s="3">
         <v>10.94</v>
       </c>
       <c r="V145" s="3">
-        <v>17.7</v>
+        <v>15.92</v>
       </c>
       <c r="W145" s="3">
         <v>0</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>28.64</v>
+        <v>26.87</v>
       </c>
       <c r="Z145" s="2">
-        <v>97.71</v>
+        <v>91.64</v>
       </c>
       <c r="AA145" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>615</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>616</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F146" s="2">
         <v>40045166</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -14979,51 +15039,51 @@
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>39.42</v>
       </c>
       <c r="U146" s="3">
         <v>39.42</v>
       </c>
       <c r="V146" s="3">
         <v>0</v>
       </c>
       <c r="W146" s="3">
         <v>0</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
         <v>39.42</v>
       </c>
       <c r="Z146" s="2">
         <v>58.28</v>
       </c>
       <c r="AA146" s="2">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>619</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>620</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F147" s="2">
         <v>40002346</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="3" t="s">
@@ -15047,63 +15107,63 @@
       <c r="N147" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P147" s="3">
         <v>59.87</v>
       </c>
       <c r="Q147" s="3">
         <v>8.83</v>
       </c>
       <c r="R147" s="3">
         <v>1.52</v>
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>70.22</v>
       </c>
       <c r="U147" s="3">
         <v>59.87</v>
       </c>
       <c r="V147" s="3">
-        <v>10.61</v>
+        <v>8.83</v>
       </c>
       <c r="W147" s="3">
         <v>1.52</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
-        <v>72</v>
+        <v>70.22</v>
       </c>
       <c r="Z147" s="2">
-        <v>54.83</v>
+        <v>53.48</v>
       </c>
       <c r="AA147" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>622</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>623</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F148" s="2">
         <v>0</v>
       </c>
       <c r="G148" s="2" t="s">
@@ -15145,51 +15205,51 @@
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>0</v>
       </c>
       <c r="U148" s="3">
         <v>0</v>
       </c>
       <c r="V148" s="3">
         <v>0</v>
       </c>
       <c r="W148" s="3">
         <v>0</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
         <v>0</v>
       </c>
       <c r="Z148" s="2">
         <v>0</v>
       </c>
       <c r="AA148" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>626</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>627</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F149" s="2">
         <v>40016367</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H149" s="3" t="s">
@@ -15296,60 +15356,60 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P150" s="3">
         <v>4.37</v>
       </c>
       <c r="Q150" s="3">
         <v>0</v>
       </c>
       <c r="R150" s="3">
         <v>0</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>4.37</v>
       </c>
       <c r="U150" s="3">
         <v>4.37</v>
       </c>
       <c r="V150" s="3">
-        <v>6.92</v>
+        <v>0</v>
       </c>
       <c r="W150" s="3">
         <v>0</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>11.3</v>
+        <v>4.37</v>
       </c>
       <c r="Z150" s="2" t="s">
         <v>634</v>
       </c>
       <c r="AA150" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>635</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>636</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F151" s="2">
@@ -15379,66 +15439,66 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P151" s="3">
         <v>0</v>
       </c>
       <c r="Q151" s="3">
         <v>0</v>
       </c>
       <c r="R151" s="3">
         <v>0</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>0</v>
       </c>
       <c r="U151" s="3">
         <v>0</v>
       </c>
       <c r="V151" s="3">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="W151" s="3">
         <v>0</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="Z151" s="2">
-        <v>1.22</v>
+        <v>0</v>
       </c>
       <c r="AA151" s="2">
-        <v>80</v>
+        <v>51</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>639</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>640</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F152" s="2">
         <v>40045344</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
@@ -15462,66 +15522,66 @@
       <c r="N152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P152" s="3">
         <v>11.44</v>
       </c>
       <c r="Q152" s="3">
         <v>0</v>
       </c>
       <c r="R152" s="3">
         <v>0</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>11.44</v>
       </c>
       <c r="U152" s="3">
         <v>11.44</v>
       </c>
       <c r="V152" s="3">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="W152" s="3">
         <v>0</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
-        <v>12.33</v>
+        <v>11.44</v>
       </c>
       <c r="Z152" s="2">
-        <v>20.55</v>
+        <v>19.07</v>
       </c>
       <c r="AA152" s="2">
-        <v>90</v>
+        <v>48</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>643</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>644</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F153" s="2">
         <v>40065348</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="3" t="s">
@@ -15643,51 +15703,51 @@
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>67.34</v>
       </c>
       <c r="U154" s="3">
         <v>67.34</v>
       </c>
       <c r="V154" s="3">
         <v>0</v>
       </c>
       <c r="W154" s="3">
         <v>0</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
         <v>67.34</v>
       </c>
       <c r="Z154" s="2">
         <v>41.06</v>
       </c>
       <c r="AA154" s="2">
-        <v>95</v>
+        <v>77</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F155" s="2">
         <v>40045387</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
@@ -15726,51 +15786,51 @@
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>23.39</v>
       </c>
       <c r="U155" s="3">
         <v>13.83</v>
       </c>
       <c r="V155" s="3">
         <v>9.56</v>
       </c>
       <c r="W155" s="3">
         <v>0</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
         <v>23.39</v>
       </c>
       <c r="Z155" s="2">
         <v>50.07</v>
       </c>
       <c r="AA155" s="2">
-        <v>40</v>
+        <v>72</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>655</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>656</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F156" s="2">
         <v>40045431</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
@@ -15809,51 +15869,51 @@
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>32.52</v>
       </c>
       <c r="U156" s="3">
         <v>20.17</v>
       </c>
       <c r="V156" s="3">
         <v>12.35</v>
       </c>
       <c r="W156" s="3">
         <v>0</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
         <v>32.52</v>
       </c>
       <c r="Z156" s="2">
         <v>17.3</v>
       </c>
       <c r="AA156" s="2">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>659</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>660</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F157" s="2">
         <v>8383480</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>662</v>
       </c>
       <c r="H157" s="3" t="s">
@@ -16371,63 +16431,63 @@
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P163" s="3">
         <v>16.08</v>
       </c>
       <c r="Q163" s="3">
         <v>11.23</v>
       </c>
       <c r="R163" s="3">
         <v>0</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>27.31</v>
       </c>
       <c r="U163" s="3">
         <v>16.08</v>
       </c>
       <c r="V163" s="3">
-        <v>13.31</v>
+        <v>11.23</v>
       </c>
       <c r="W163" s="3">
         <v>0</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>29.39</v>
+        <v>27.31</v>
       </c>
       <c r="Z163" s="2">
-        <v>77.66</v>
+        <v>72.16</v>
       </c>
       <c r="AA163" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>683</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>684</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F164" s="2">
         <v>40002348</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -16454,63 +16514,63 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P164" s="3">
         <v>118.68</v>
       </c>
       <c r="Q164" s="3">
         <v>9.95</v>
       </c>
       <c r="R164" s="3">
         <v>5.68</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>134.3</v>
       </c>
       <c r="U164" s="3">
         <v>118.68</v>
       </c>
       <c r="V164" s="3">
-        <v>11.72</v>
+        <v>9.95</v>
       </c>
       <c r="W164" s="3">
         <v>5.68</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>136.08</v>
+        <v>134.3</v>
       </c>
       <c r="Z164" s="2">
-        <v>96.08</v>
+        <v>94.83</v>
       </c>
       <c r="AA164" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F165" s="2">
         <v>8136221</v>
       </c>
       <c r="G165" s="2" t="s">
@@ -17266,63 +17326,63 @@
       <c r="N174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O174" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P174" s="3">
         <v>7</v>
       </c>
       <c r="Q174" s="3">
         <v>0</v>
       </c>
       <c r="R174" s="3">
         <v>0</v>
       </c>
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>7</v>
       </c>
       <c r="U174" s="3">
         <v>6.11</v>
       </c>
       <c r="V174" s="3">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="W174" s="3">
         <v>0</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
-        <v>7</v>
+        <v>6.11</v>
       </c>
       <c r="Z174" s="2">
-        <v>83.44</v>
+        <v>72.83</v>
       </c>
       <c r="AA174" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F175" s="2">
         <v>40035387</v>
       </c>
       <c r="G175" s="2" t="s">
@@ -17848,51 +17908,51 @@
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>704.8</v>
       </c>
       <c r="U181" s="3">
         <v>563.77</v>
       </c>
       <c r="V181" s="3">
         <v>0</v>
       </c>
       <c r="W181" s="3">
         <v>135.64</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
         <v>699.41</v>
       </c>
       <c r="Z181" s="2">
         <v>76.05</v>
       </c>
       <c r="AA181" s="2">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>757</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>758</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>759</v>
       </c>
       <c r="F182" s="2">
         <v>40010926</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>662</v>
       </c>
       <c r="H182" s="3" t="s">
@@ -18078,63 +18138,63 @@
       <c r="N184" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P184" s="3">
         <v>15.31</v>
       </c>
       <c r="Q184" s="3">
         <v>0</v>
       </c>
       <c r="R184" s="3">
         <v>0</v>
       </c>
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>15.31</v>
       </c>
       <c r="U184" s="3">
         <v>15.31</v>
       </c>
       <c r="V184" s="3">
-        <v>24.88</v>
+        <v>0</v>
       </c>
       <c r="W184" s="3">
         <v>0</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
-        <v>40.19</v>
+        <v>15.31</v>
       </c>
       <c r="Z184" s="2">
-        <v>56.98</v>
+        <v>21.7</v>
       </c>
       <c r="AA184" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>770</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>771</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F185" s="2">
         <v>40045400</v>
       </c>
       <c r="G185" s="2" t="s">
@@ -18259,51 +18319,51 @@
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>16.04</v>
       </c>
       <c r="U186" s="3">
         <v>16.04</v>
       </c>
       <c r="V186" s="3">
         <v>0</v>
       </c>
       <c r="W186" s="3">
         <v>0</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
         <v>16.04</v>
       </c>
       <c r="Z186" s="2">
         <v>34.36</v>
       </c>
       <c r="AA186" s="2">
-        <v>99</v>
+        <v>61</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>779</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>780</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>781</v>
       </c>
       <c r="F187" s="2">
         <v>40033026</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H187" s="3" t="s">
@@ -18324,69 +18384,69 @@
       <c r="M187" s="3">
         <v>516.78</v>
       </c>
       <c r="N187" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P187" s="3">
         <v>320.72</v>
       </c>
       <c r="Q187" s="3">
         <v>23.83</v>
       </c>
       <c r="R187" s="3">
         <v>9.24</v>
       </c>
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>353.79</v>
       </c>
       <c r="U187" s="3">
-        <v>321.18</v>
+        <v>320.72</v>
       </c>
       <c r="V187" s="3">
-        <v>25.6</v>
+        <v>23.83</v>
       </c>
       <c r="W187" s="3">
         <v>9.24</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
-        <v>356.02</v>
+        <v>353.79</v>
       </c>
       <c r="Z187" s="2">
-        <v>68.89</v>
+        <v>68.46</v>
       </c>
       <c r="AA187" s="2">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>783</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>784</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>785</v>
       </c>
       <c r="F188" s="2">
         <v>40033050</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H188" s="3" t="s">
@@ -18425,51 +18485,51 @@
       <c r="S188" s="3">
         <v>6.5</v>
       </c>
       <c r="T188" s="3">
         <v>20.08</v>
       </c>
       <c r="U188" s="3">
         <v>5.88</v>
       </c>
       <c r="V188" s="3">
         <v>7.7</v>
       </c>
       <c r="W188" s="3">
         <v>0</v>
       </c>
       <c r="X188" s="2">
         <v>6.5</v>
       </c>
       <c r="Y188" s="2">
         <v>20.08</v>
       </c>
       <c r="Z188" s="2">
         <v>3.91</v>
       </c>
       <c r="AA188" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>787</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>788</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>789</v>
       </c>
       <c r="F189" s="2">
         <v>40029224</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H189" s="3" t="s">
@@ -18493,66 +18553,66 @@
       <c r="N189" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P189" s="3">
         <v>432.17</v>
       </c>
       <c r="Q189" s="3">
         <v>12.55</v>
       </c>
       <c r="R189" s="3">
         <v>13.91</v>
       </c>
       <c r="S189" s="3">
         <v>29.03</v>
       </c>
       <c r="T189" s="3">
         <v>487.66</v>
       </c>
       <c r="U189" s="3">
         <v>432.17</v>
       </c>
       <c r="V189" s="3">
-        <v>13.16</v>
+        <v>12.55</v>
       </c>
       <c r="W189" s="3">
         <v>13.91</v>
       </c>
       <c r="X189" s="2">
         <v>29.03</v>
       </c>
       <c r="Y189" s="2">
-        <v>488.27</v>
+        <v>487.66</v>
       </c>
       <c r="Z189" s="2">
-        <v>68.08</v>
+        <v>67.99</v>
       </c>
       <c r="AA189" s="2">
-        <v>55</v>
+        <v>76</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>791</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>792</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>793</v>
       </c>
       <c r="F190" s="2">
         <v>40027565</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H190" s="3" t="s">
@@ -18591,51 +18651,51 @@
       <c r="S190" s="3">
         <v>17.69</v>
       </c>
       <c r="T190" s="3">
         <v>125.01</v>
       </c>
       <c r="U190" s="3">
         <v>73.85</v>
       </c>
       <c r="V190" s="3">
         <v>5.94</v>
       </c>
       <c r="W190" s="3">
         <v>27.53</v>
       </c>
       <c r="X190" s="2">
         <v>17.69</v>
       </c>
       <c r="Y190" s="2">
         <v>125.01</v>
       </c>
       <c r="Z190" s="2">
         <v>39.54</v>
       </c>
       <c r="AA190" s="2">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="191" spans="1:27">
       <c r="A191" s="2">
         <v>188</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>795</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>796</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>797</v>
       </c>
       <c r="F191" s="2">
         <v>40033667</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H191" s="3" t="s">
@@ -18673,51 +18733,53 @@
       </c>
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>72.76</v>
       </c>
       <c r="U191" s="3">
         <v>72.76</v>
       </c>
       <c r="V191" s="3">
         <v>0</v>
       </c>
       <c r="W191" s="3">
         <v>0</v>
       </c>
       <c r="X191" s="2">
         <v>0</v>
       </c>
       <c r="Y191" s="2">
         <v>72.76</v>
       </c>
       <c r="Z191" s="2">
         <v>16.82</v>
       </c>
-      <c r="AA191" s="2"/>
+      <c r="AA191" s="2">
+        <v>53</v>
+      </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>799</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>800</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>801</v>
       </c>
       <c r="F192" s="2">
         <v>40027273</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>29</v>
@@ -18740,66 +18802,66 @@
       <c r="N192" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P192" s="3">
         <v>47.3</v>
       </c>
       <c r="Q192" s="3">
         <v>12.14</v>
       </c>
       <c r="R192" s="3">
         <v>0</v>
       </c>
       <c r="S192" s="3">
         <v>27.66</v>
       </c>
       <c r="T192" s="3">
         <v>87.1</v>
       </c>
       <c r="U192" s="3">
         <v>47.3</v>
       </c>
       <c r="V192" s="3">
-        <v>13.92</v>
+        <v>12.14</v>
       </c>
       <c r="W192" s="3">
         <v>0</v>
       </c>
       <c r="X192" s="2">
         <v>27.66</v>
       </c>
       <c r="Y192" s="2">
-        <v>88.88</v>
+        <v>87.1</v>
       </c>
       <c r="Z192" s="2">
-        <v>30.35</v>
+        <v>29.74</v>
       </c>
       <c r="AA192" s="2">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>803</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>804</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>805</v>
       </c>
       <c r="F193" s="2">
         <v>40028447</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H193" s="3" t="s">
@@ -18823,66 +18885,66 @@
       <c r="N193" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P193" s="3">
         <v>106.74</v>
       </c>
       <c r="Q193" s="3">
         <v>10.27</v>
       </c>
       <c r="R193" s="3">
         <v>7.33</v>
       </c>
       <c r="S193" s="3">
         <v>13.04</v>
       </c>
       <c r="T193" s="3">
         <v>137.38</v>
       </c>
       <c r="U193" s="3">
         <v>106.74</v>
       </c>
       <c r="V193" s="3">
-        <v>11.14</v>
+        <v>10.27</v>
       </c>
       <c r="W193" s="3">
         <v>7.33</v>
       </c>
       <c r="X193" s="2">
         <v>13.04</v>
       </c>
       <c r="Y193" s="2">
-        <v>138.25</v>
+        <v>137.38</v>
       </c>
       <c r="Z193" s="2">
-        <v>27.17</v>
+        <v>26.99</v>
       </c>
       <c r="AA193" s="2">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>807</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>808</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F194" s="2">
         <v>40027258</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H194" s="3" t="s">
@@ -18920,51 +18982,53 @@
       </c>
       <c r="S194" s="3">
         <v>28.3</v>
       </c>
       <c r="T194" s="3">
         <v>94.17</v>
       </c>
       <c r="U194" s="3">
         <v>47.35</v>
       </c>
       <c r="V194" s="3">
         <v>5.94</v>
       </c>
       <c r="W194" s="3">
         <v>12.58</v>
       </c>
       <c r="X194" s="2">
         <v>28.3</v>
       </c>
       <c r="Y194" s="2">
         <v>94.17</v>
       </c>
       <c r="Z194" s="2">
         <v>11.34</v>
       </c>
-      <c r="AA194" s="2"/>
+      <c r="AA194" s="2">
+        <v>14</v>
+      </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>811</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>812</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>813</v>
       </c>
       <c r="F195" s="2">
         <v>40028703</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H195" s="3" t="s">
         <v>29</v>
@@ -19001,51 +19065,53 @@
       </c>
       <c r="S195" s="3">
         <v>9.68</v>
       </c>
       <c r="T195" s="3">
         <v>33.84</v>
       </c>
       <c r="U195" s="3">
         <v>0</v>
       </c>
       <c r="V195" s="3">
         <v>0</v>
       </c>
       <c r="W195" s="3">
         <v>0</v>
       </c>
       <c r="X195" s="2">
         <v>9.68</v>
       </c>
       <c r="Y195" s="2">
         <v>9.68</v>
       </c>
       <c r="Z195" s="2">
         <v>2.06</v>
       </c>
-      <c r="AA195" s="2"/>
+      <c r="AA195" s="2">
+        <v>9</v>
+      </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>815</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>816</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>817</v>
       </c>
       <c r="F196" s="2">
         <v>40004638</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>29</v>
@@ -19065,69 +19131,69 @@
       <c r="M196" s="3">
         <v>9931.41</v>
       </c>
       <c r="N196" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O196" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P196" s="3">
         <v>4247.04</v>
       </c>
       <c r="Q196" s="3">
         <v>1260.48</v>
       </c>
       <c r="R196" s="3">
         <v>142.21</v>
       </c>
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>5649.74</v>
       </c>
       <c r="U196" s="3">
-        <v>4200.05</v>
+        <v>4188.45</v>
       </c>
       <c r="V196" s="3">
-        <v>1459.65</v>
+        <v>1260.48</v>
       </c>
       <c r="W196" s="3">
         <v>142.21</v>
       </c>
       <c r="X196" s="2">
         <v>0</v>
       </c>
       <c r="Y196" s="2">
-        <v>5801.91</v>
+        <v>5591.15</v>
       </c>
       <c r="Z196" s="2">
-        <v>58.42</v>
+        <v>56.3</v>
       </c>
       <c r="AA196" s="2">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>820</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>821</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>822</v>
       </c>
       <c r="F197" s="2">
         <v>40029459</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H197" s="3" t="s">
@@ -19166,51 +19232,51 @@
       <c r="S197" s="3">
         <v>17.41</v>
       </c>
       <c r="T197" s="3">
         <v>295.87</v>
       </c>
       <c r="U197" s="3">
         <v>270.34</v>
       </c>
       <c r="V197" s="3">
         <v>8.12</v>
       </c>
       <c r="W197" s="3">
         <v>0</v>
       </c>
       <c r="X197" s="2">
         <v>17.41</v>
       </c>
       <c r="Y197" s="2">
         <v>295.87</v>
       </c>
       <c r="Z197" s="2">
         <v>55.35</v>
       </c>
       <c r="AA197" s="2">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>824</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>825</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F198" s="2">
         <v>40027534</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H198" s="3" t="s">
@@ -19248,51 +19314,53 @@
       </c>
       <c r="S198" s="3">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>3.04</v>
       </c>
       <c r="U198" s="3">
         <v>0</v>
       </c>
       <c r="V198" s="3">
         <v>3.04</v>
       </c>
       <c r="W198" s="3">
         <v>0</v>
       </c>
       <c r="X198" s="2">
         <v>0</v>
       </c>
       <c r="Y198" s="2">
         <v>3.04</v>
       </c>
       <c r="Z198" s="2">
         <v>0.5</v>
       </c>
-      <c r="AA198" s="2"/>
+      <c r="AA198" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>828</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>829</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>830</v>
       </c>
       <c r="F199" s="2">
         <v>40032861</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H199" s="3" t="s">
         <v>29</v>
@@ -19329,51 +19397,53 @@
       </c>
       <c r="S199" s="3">
         <v>0</v>
       </c>
       <c r="T199" s="3">
         <v>126.29</v>
       </c>
       <c r="U199" s="3">
         <v>126.29</v>
       </c>
       <c r="V199" s="3">
         <v>0</v>
       </c>
       <c r="W199" s="3">
         <v>0</v>
       </c>
       <c r="X199" s="2">
         <v>0</v>
       </c>
       <c r="Y199" s="2">
         <v>126.29</v>
       </c>
       <c r="Z199" s="2">
         <v>25.37</v>
       </c>
-      <c r="AA199" s="2"/>
+      <c r="AA199" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>832</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>833</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F200" s="2">
         <v>40027160</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>29</v>
@@ -19411,51 +19481,51 @@
       <c r="S200" s="3">
         <v>36.77</v>
       </c>
       <c r="T200" s="3">
         <v>173.61</v>
       </c>
       <c r="U200" s="3">
         <v>121.65</v>
       </c>
       <c r="V200" s="3">
         <v>15.19</v>
       </c>
       <c r="W200" s="3">
         <v>0</v>
       </c>
       <c r="X200" s="2">
         <v>36.77</v>
       </c>
       <c r="Y200" s="2">
         <v>173.61</v>
       </c>
       <c r="Z200" s="2">
         <v>39.62</v>
       </c>
       <c r="AA200" s="2">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>836</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>833</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F201" s="2">
         <v>40029317</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H201" s="3" t="s">
@@ -19494,51 +19564,51 @@
       <c r="S201" s="3">
         <v>17.86</v>
       </c>
       <c r="T201" s="3">
         <v>31.02</v>
       </c>
       <c r="U201" s="3">
         <v>0</v>
       </c>
       <c r="V201" s="3">
         <v>3.93</v>
       </c>
       <c r="W201" s="3">
         <v>9.23</v>
       </c>
       <c r="X201" s="2">
         <v>17.86</v>
       </c>
       <c r="Y201" s="2">
         <v>31.02</v>
       </c>
       <c r="Z201" s="2">
         <v>7.46</v>
       </c>
       <c r="AA201" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>839</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>840</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F202" s="2">
         <v>40029343</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -19577,51 +19647,51 @@
       <c r="S202" s="3">
         <v>40.67</v>
       </c>
       <c r="T202" s="3">
         <v>360.18</v>
       </c>
       <c r="U202" s="3">
         <v>263.25</v>
       </c>
       <c r="V202" s="3">
         <v>18.3</v>
       </c>
       <c r="W202" s="3">
         <v>37.96</v>
       </c>
       <c r="X202" s="2">
         <v>40.67</v>
       </c>
       <c r="Y202" s="2">
         <v>360.18</v>
       </c>
       <c r="Z202" s="2">
         <v>52.29</v>
       </c>
       <c r="AA202" s="2">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>843</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>844</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F203" s="2">
         <v>40029468</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H203" s="3" t="s">
@@ -19660,51 +19730,51 @@
       <c r="S203" s="3">
         <v>17.44</v>
       </c>
       <c r="T203" s="3">
         <v>132.35</v>
       </c>
       <c r="U203" s="3">
         <v>105.17</v>
       </c>
       <c r="V203" s="3">
         <v>9.74</v>
       </c>
       <c r="W203" s="3">
         <v>0</v>
       </c>
       <c r="X203" s="2">
         <v>17.44</v>
       </c>
       <c r="Y203" s="2">
         <v>132.35</v>
       </c>
       <c r="Z203" s="2">
         <v>31.83</v>
       </c>
       <c r="AA203" s="2">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>847</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>848</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>849</v>
       </c>
       <c r="F204" s="2">
         <v>40028796</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H204" s="3" t="s">
@@ -19728,66 +19798,66 @@
       <c r="N204" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P204" s="3">
         <v>233.04</v>
       </c>
       <c r="Q204" s="3">
         <v>11.25</v>
       </c>
       <c r="R204" s="3">
         <v>14.74</v>
       </c>
       <c r="S204" s="3">
         <v>27.55</v>
       </c>
       <c r="T204" s="3">
         <v>286.58</v>
       </c>
       <c r="U204" s="3">
         <v>233.04</v>
       </c>
       <c r="V204" s="3">
-        <v>16.64</v>
+        <v>11.25</v>
       </c>
       <c r="W204" s="3">
         <v>14.74</v>
       </c>
       <c r="X204" s="2">
         <v>27.55</v>
       </c>
       <c r="Y204" s="2">
-        <v>291.97</v>
+        <v>286.58</v>
       </c>
       <c r="Z204" s="2">
-        <v>40.38</v>
+        <v>39.64</v>
       </c>
       <c r="AA204" s="2">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>851</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>852</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F205" s="2">
         <v>40033078</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H205" s="3" t="s">
@@ -19826,51 +19896,51 @@
       <c r="S205" s="3">
         <v>13.51</v>
       </c>
       <c r="T205" s="3">
         <v>186.75</v>
       </c>
       <c r="U205" s="3">
         <v>158.08</v>
       </c>
       <c r="V205" s="3">
         <v>10.12</v>
       </c>
       <c r="W205" s="3">
         <v>5.05</v>
       </c>
       <c r="X205" s="2">
         <v>13.51</v>
       </c>
       <c r="Y205" s="2">
         <v>186.75</v>
       </c>
       <c r="Z205" s="2">
         <v>49.07</v>
       </c>
       <c r="AA205" s="2">
-        <v>80</v>
+        <v>54</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>855</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>856</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F206" s="2">
         <v>40029432</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H206" s="3" t="s">
@@ -19992,51 +20062,51 @@
       <c r="S207" s="3">
         <v>0</v>
       </c>
       <c r="T207" s="3">
         <v>124.24</v>
       </c>
       <c r="U207" s="3">
         <v>112.03</v>
       </c>
       <c r="V207" s="3">
         <v>12.22</v>
       </c>
       <c r="W207" s="3">
         <v>0</v>
       </c>
       <c r="X207" s="2">
         <v>0</v>
       </c>
       <c r="Y207" s="2">
         <v>124.24</v>
       </c>
       <c r="Z207" s="2">
         <v>27.28</v>
       </c>
       <c r="AA207" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>863</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>864</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>865</v>
       </c>
       <c r="F208" s="2">
         <v>40029026</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H208" s="3" t="s">
@@ -20060,124 +20130,124 @@
       <c r="N208" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O208" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P208" s="3">
         <v>351.36</v>
       </c>
       <c r="Q208" s="3">
         <v>24.14</v>
       </c>
       <c r="R208" s="3">
         <v>60.49</v>
       </c>
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>435.99</v>
       </c>
       <c r="U208" s="3">
         <v>351.36</v>
       </c>
       <c r="V208" s="3">
-        <v>27.66</v>
+        <v>24.14</v>
       </c>
       <c r="W208" s="3">
         <v>60.49</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
-        <v>439.52</v>
+        <v>435.99</v>
       </c>
       <c r="Z208" s="2">
-        <v>67.41</v>
+        <v>66.87</v>
       </c>
       <c r="AA208" s="2">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="6"/>
       <c r="D209" s="6"/>
       <c r="E209" s="6"/>
       <c r="F209" s="6"/>
       <c r="G209" s="6"/>
       <c r="H209" s="7"/>
       <c r="I209" s="7"/>
       <c r="J209" s="7"/>
       <c r="K209" s="7">
         <v>87809.23</v>
       </c>
       <c r="L209" s="7">
         <v>14551.89</v>
       </c>
       <c r="M209" s="7">
         <v>102361.12</v>
       </c>
       <c r="N209" s="7"/>
       <c r="O209" s="7"/>
       <c r="P209" s="7">
         <v>29918.36</v>
       </c>
       <c r="Q209" s="7">
         <v>3907.58</v>
       </c>
       <c r="R209" s="7">
         <v>2668.89</v>
       </c>
       <c r="S209" s="7">
         <v>1605.79</v>
       </c>
       <c r="T209" s="7">
         <v>38100.62</v>
       </c>
       <c r="U209" s="7">
-        <v>29688.3</v>
+        <v>29670.08</v>
       </c>
       <c r="V209" s="7">
-        <v>4247.22</v>
+        <v>3907.58</v>
       </c>
       <c r="W209" s="7">
         <v>2668.89</v>
       </c>
       <c r="X209" s="6">
         <v>1605.79</v>
       </c>
       <c r="Y209" s="6">
-        <v>38210.21</v>
+        <v>37852.33</v>
       </c>
       <c r="Z209" s="6">
-        <v>37.33</v>
+        <v>36.98</v>
       </c>
       <c r="AA209" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A209:J209"/>
   </mergeCells>