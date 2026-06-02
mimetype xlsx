--- v1 (2026-02-07)
+++ v2 (2026-06-02)
@@ -3119,53 +3119,51 @@
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>110.75</v>
       </c>
       <c r="U7" s="3">
         <v>110.75</v>
       </c>
       <c r="V7" s="3">
         <v>0</v>
       </c>
       <c r="W7" s="3">
         <v>0</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
         <v>110.75</v>
       </c>
       <c r="Z7" s="2">
         <v>57.98</v>
       </c>
-      <c r="AA7" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7" s="2"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="2">
         <v>40035329</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>29</v>
@@ -3282,51 +3280,51 @@
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>684.52</v>
       </c>
       <c r="U9" s="3">
         <v>678.55</v>
       </c>
       <c r="V9" s="3">
         <v>0</v>
       </c>
       <c r="W9" s="3">
         <v>5.98</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
         <v>684.52</v>
       </c>
       <c r="Z9" s="2">
         <v>41.86</v>
       </c>
       <c r="AA9" s="2">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="2">
         <v>40035418</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -3925,53 +3923,51 @@
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>156.13</v>
       </c>
       <c r="U17" s="3">
         <v>156.13</v>
       </c>
       <c r="V17" s="3">
         <v>0</v>
       </c>
       <c r="W17" s="3">
         <v>0</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <v>156.13</v>
       </c>
       <c r="Z17" s="2">
         <v>64.35</v>
       </c>
-      <c r="AA17" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17" s="2"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="2">
         <v>40033624</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>29</v>
@@ -4006,53 +4002,51 @@
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>248.74</v>
       </c>
       <c r="U18" s="3">
         <v>248.74</v>
       </c>
       <c r="V18" s="3">
         <v>0</v>
       </c>
       <c r="W18" s="3">
         <v>0</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
         <v>248.74</v>
       </c>
       <c r="Z18" s="2">
         <v>79.55</v>
       </c>
-      <c r="AA18" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18" s="2"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F19" s="2">
         <v>40034760</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>29</v>
@@ -4249,53 +4243,51 @@
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>297.56</v>
       </c>
       <c r="U21" s="3">
         <v>297.56</v>
       </c>
       <c r="V21" s="3">
         <v>0</v>
       </c>
       <c r="W21" s="3">
         <v>0</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
         <v>297.56</v>
       </c>
       <c r="Z21" s="2">
         <v>75.65</v>
       </c>
-      <c r="AA21" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA21" s="2"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F22" s="2">
         <v>40013796</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>117</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>46</v>
@@ -4330,53 +4322,51 @@
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>409.33</v>
       </c>
       <c r="U22" s="3">
         <v>409.03</v>
       </c>
       <c r="V22" s="3">
         <v>0</v>
       </c>
       <c r="W22" s="3">
         <v>0</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
         <v>409.03</v>
       </c>
       <c r="Z22" s="2">
         <v>81.12</v>
       </c>
-      <c r="AA22" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22" s="2"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F23" s="2">
         <v>40035053</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>29</v>
@@ -4571,53 +4561,51 @@
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>406.06</v>
       </c>
       <c r="U25" s="3">
         <v>385.98</v>
       </c>
       <c r="V25" s="3">
         <v>0</v>
       </c>
       <c r="W25" s="3">
         <v>7.79</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
         <v>393.76</v>
       </c>
       <c r="Z25" s="2">
         <v>52.67</v>
       </c>
-      <c r="AA25" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA25" s="2"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F26" s="2">
         <v>40033627</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>29</v>
@@ -4734,51 +4722,51 @@
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>506.59</v>
       </c>
       <c r="U27" s="3">
         <v>494.08</v>
       </c>
       <c r="V27" s="3">
         <v>0</v>
       </c>
       <c r="W27" s="3">
         <v>12.5</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
         <v>506.59</v>
       </c>
       <c r="Z27" s="2">
         <v>89.79</v>
       </c>
       <c r="AA27" s="2">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F28" s="2">
         <v>40009346</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>117</v>
       </c>
       <c r="H28" s="3" t="s">
@@ -6590,53 +6578,51 @@
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>89.89</v>
       </c>
       <c r="U50" s="3">
         <v>87.62</v>
       </c>
       <c r="V50" s="3">
         <v>0</v>
       </c>
       <c r="W50" s="3">
         <v>2.27</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
         <v>89.89</v>
       </c>
       <c r="Z50" s="2">
         <v>29.57</v>
       </c>
-      <c r="AA50" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50" s="2"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F51" s="2">
         <v>40033289</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>29</v>
@@ -6833,53 +6819,51 @@
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>2.38</v>
       </c>
       <c r="U53" s="3">
         <v>1.54</v>
       </c>
       <c r="V53" s="3">
         <v>0</v>
       </c>
       <c r="W53" s="3">
         <v>0.84</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
         <v>2.38</v>
       </c>
       <c r="Z53" s="2">
         <v>1.48</v>
       </c>
-      <c r="AA53" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA53" s="2"/>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F54" s="2">
         <v>40033603</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>29</v>
@@ -6914,53 +6898,51 @@
       </c>
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>372.38</v>
       </c>
       <c r="U54" s="3">
         <v>372.38</v>
       </c>
       <c r="V54" s="3">
         <v>0</v>
       </c>
       <c r="W54" s="3">
         <v>0</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
         <v>372.38</v>
       </c>
       <c r="Z54" s="2">
         <v>71.51</v>
       </c>
-      <c r="AA54" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54" s="2"/>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F55" s="2">
         <v>40033602</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>29</v>
@@ -6995,53 +6977,51 @@
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>367.45</v>
       </c>
       <c r="U55" s="3">
         <v>367.45</v>
       </c>
       <c r="V55" s="3">
         <v>0</v>
       </c>
       <c r="W55" s="3">
         <v>0</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
         <v>367.45</v>
       </c>
       <c r="Z55" s="2">
         <v>52.82</v>
       </c>
-      <c r="AA55" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA55" s="2"/>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>261</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>262</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F56" s="2">
         <v>40055709</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>29</v>
@@ -7558,53 +7538,51 @@
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>206.13</v>
       </c>
       <c r="U62" s="3">
         <v>202.04</v>
       </c>
       <c r="V62" s="3">
         <v>0</v>
       </c>
       <c r="W62" s="3">
         <v>4.09</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
         <v>206.13</v>
       </c>
       <c r="Z62" s="2">
         <v>60.33</v>
       </c>
-      <c r="AA62" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62" s="2"/>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F63" s="2">
         <v>40035361</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>29</v>
@@ -7961,53 +7939,51 @@
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>319.07</v>
       </c>
       <c r="U67" s="3">
         <v>317.92</v>
       </c>
       <c r="V67" s="3">
         <v>0</v>
       </c>
       <c r="W67" s="3">
         <v>1.15</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
         <v>319.07</v>
       </c>
       <c r="Z67" s="2">
         <v>67.35</v>
       </c>
-      <c r="AA67" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA67" s="2"/>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>315</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>316</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F68" s="2">
         <v>40035379</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>29</v>
@@ -8204,53 +8180,51 @@
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>252.26</v>
       </c>
       <c r="U70" s="3">
         <v>252.26</v>
       </c>
       <c r="V70" s="3">
         <v>0</v>
       </c>
       <c r="W70" s="3">
         <v>0</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
         <v>252.26</v>
       </c>
       <c r="Z70" s="2">
         <v>88.09</v>
       </c>
-      <c r="AA70" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA70" s="2"/>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>328</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F71" s="2">
         <v>40036776</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>29</v>
@@ -8285,53 +8259,51 @@
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>301.93</v>
       </c>
       <c r="U71" s="3">
         <v>301.93</v>
       </c>
       <c r="V71" s="3">
         <v>0</v>
       </c>
       <c r="W71" s="3">
         <v>0</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
         <v>301.93</v>
       </c>
       <c r="Z71" s="2">
         <v>89.07</v>
       </c>
-      <c r="AA71" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA71" s="2"/>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F72" s="2">
         <v>40036385</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>29</v>
@@ -8366,53 +8338,51 @@
       </c>
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>64.76</v>
       </c>
       <c r="U72" s="3">
         <v>64.76</v>
       </c>
       <c r="V72" s="3">
         <v>0</v>
       </c>
       <c r="W72" s="3">
         <v>0</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
         <v>64.76</v>
       </c>
       <c r="Z72" s="2">
         <v>42.4</v>
       </c>
-      <c r="AA72" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA72" s="2"/>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F73" s="2">
         <v>40026779</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>29</v>
@@ -8447,53 +8417,51 @@
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>186.41</v>
       </c>
       <c r="U73" s="3">
         <v>186.41</v>
       </c>
       <c r="V73" s="3">
         <v>0</v>
       </c>
       <c r="W73" s="3">
         <v>0</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
         <v>186.41</v>
       </c>
       <c r="Z73" s="2">
         <v>90.31</v>
       </c>
-      <c r="AA73" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA73" s="2"/>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F74" s="2">
         <v>40026733</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>29</v>
@@ -8528,53 +8496,51 @@
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>79.21</v>
       </c>
       <c r="U74" s="3">
         <v>79.21</v>
       </c>
       <c r="V74" s="3">
         <v>0</v>
       </c>
       <c r="W74" s="3">
         <v>0</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
         <v>79.21</v>
       </c>
       <c r="Z74" s="2">
         <v>69.75</v>
       </c>
-      <c r="AA74" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA74" s="2"/>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>344</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>345</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F75" s="2">
         <v>40036181</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>29</v>
@@ -8609,53 +8575,51 @@
       </c>
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>73.25</v>
       </c>
       <c r="U75" s="3">
         <v>73.25</v>
       </c>
       <c r="V75" s="3">
         <v>0</v>
       </c>
       <c r="W75" s="3">
         <v>0</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
         <v>73.25</v>
       </c>
       <c r="Z75" s="2">
         <v>58.09</v>
       </c>
-      <c r="AA75" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA75" s="2"/>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>349</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F76" s="2">
         <v>40036409</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>29</v>
@@ -8690,53 +8654,51 @@
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>136.83</v>
       </c>
       <c r="U76" s="3">
         <v>136.83</v>
       </c>
       <c r="V76" s="3">
         <v>0</v>
       </c>
       <c r="W76" s="3">
         <v>0</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
         <v>136.83</v>
       </c>
       <c r="Z76" s="2">
         <v>78.95</v>
       </c>
-      <c r="AA76" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA76" s="2"/>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>352</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>353</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>354</v>
       </c>
       <c r="F77" s="2">
         <v>40046501</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>29</v>
@@ -8771,53 +8733,51 @@
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>80.87</v>
       </c>
       <c r="U77" s="3">
         <v>80.87</v>
       </c>
       <c r="V77" s="3">
         <v>0</v>
       </c>
       <c r="W77" s="3">
         <v>0</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
         <v>80.87</v>
       </c>
       <c r="Z77" s="2">
         <v>70.27</v>
       </c>
-      <c r="AA77" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA77" s="2"/>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F78" s="2">
         <v>40013259</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>29</v>
@@ -9014,53 +8974,51 @@
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>111.81</v>
       </c>
       <c r="U80" s="3">
         <v>111.81</v>
       </c>
       <c r="V80" s="3">
         <v>0</v>
       </c>
       <c r="W80" s="3">
         <v>0</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
         <v>111.81</v>
       </c>
       <c r="Z80" s="2">
         <v>80.98</v>
       </c>
-      <c r="AA80" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA80" s="2"/>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>370</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>371</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F81" s="2">
         <v>40036437</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>29</v>
@@ -9095,53 +9053,51 @@
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>55.95</v>
       </c>
       <c r="U81" s="3">
         <v>55.95</v>
       </c>
       <c r="V81" s="3">
         <v>0</v>
       </c>
       <c r="W81" s="3">
         <v>0</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
         <v>55.95</v>
       </c>
       <c r="Z81" s="2">
         <v>59.43</v>
       </c>
-      <c r="AA81" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA81" s="2"/>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>374</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>375</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>376</v>
       </c>
       <c r="F82" s="2">
         <v>40036484</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>29</v>
@@ -9176,53 +9132,51 @@
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>81.26</v>
       </c>
       <c r="U82" s="3">
         <v>81.26</v>
       </c>
       <c r="V82" s="3">
         <v>0</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
         <v>81.26</v>
       </c>
       <c r="Z82" s="2">
         <v>70.92</v>
       </c>
-      <c r="AA82" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA82" s="2"/>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>378</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>379</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>380</v>
       </c>
       <c r="F83" s="2">
         <v>40013080</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>29</v>
@@ -9257,53 +9211,51 @@
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>46.99</v>
       </c>
       <c r="U83" s="3">
         <v>45.78</v>
       </c>
       <c r="V83" s="3">
         <v>0</v>
       </c>
       <c r="W83" s="3">
         <v>1.21</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
         <v>46.99</v>
       </c>
       <c r="Z83" s="2">
         <v>32.92</v>
       </c>
-      <c r="AA83" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA83" s="2"/>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>383</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>384</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F84" s="2">
         <v>40035853</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>29</v>
@@ -9339,51 +9291,51 @@
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>123.67</v>
       </c>
       <c r="U84" s="3">
         <v>123.67</v>
       </c>
       <c r="V84" s="3">
         <v>0</v>
       </c>
       <c r="W84" s="3">
         <v>0</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
         <v>123.67</v>
       </c>
       <c r="Z84" s="2">
         <v>4.83</v>
       </c>
       <c r="AA84" s="2">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>389</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F85" s="2">
         <v>40034664</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -9581,53 +9533,51 @@
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>242.34</v>
       </c>
       <c r="U87" s="3">
         <v>222.83</v>
       </c>
       <c r="V87" s="3">
         <v>0</v>
       </c>
       <c r="W87" s="3">
         <v>3.33</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
         <v>226.15</v>
       </c>
       <c r="Z87" s="2">
         <v>25.23</v>
       </c>
-      <c r="AA87" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA87" s="2"/>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F88" s="2">
         <v>40055719</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>29</v>
@@ -9662,53 +9612,51 @@
       </c>
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>1.23</v>
       </c>
       <c r="U88" s="3">
         <v>0</v>
       </c>
       <c r="V88" s="3">
         <v>0</v>
       </c>
       <c r="W88" s="3">
         <v>1.23</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
         <v>1.23</v>
       </c>
       <c r="Z88" s="2">
         <v>0.32</v>
       </c>
-      <c r="AA88" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA88" s="2"/>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>404</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>405</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F89" s="2">
         <v>40035408</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>29</v>
@@ -9743,53 +9691,51 @@
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>305.29</v>
       </c>
       <c r="U89" s="3">
         <v>303.81</v>
       </c>
       <c r="V89" s="3">
         <v>0</v>
       </c>
       <c r="W89" s="3">
         <v>1.48</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
         <v>305.29</v>
       </c>
       <c r="Z89" s="2">
         <v>69.03</v>
       </c>
-      <c r="AA89" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA89" s="2"/>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>409</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F90" s="2">
         <v>40035402</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>29</v>
@@ -9905,53 +9851,51 @@
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>205.46</v>
       </c>
       <c r="U91" s="3">
         <v>109.11</v>
       </c>
       <c r="V91" s="3">
         <v>0</v>
       </c>
       <c r="W91" s="3">
         <v>96.35</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
         <v>205.46</v>
       </c>
       <c r="Z91" s="2">
         <v>97.09</v>
       </c>
-      <c r="AA91" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA91" s="2"/>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F92" s="2">
         <v>40035823</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>29</v>
@@ -9986,53 +9930,51 @@
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>109.49</v>
       </c>
       <c r="U92" s="3">
         <v>108.73</v>
       </c>
       <c r="V92" s="3">
         <v>0</v>
       </c>
       <c r="W92" s="3">
         <v>0.76</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
         <v>109.49</v>
       </c>
       <c r="Z92" s="2">
         <v>46.34</v>
       </c>
-      <c r="AA92" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA92" s="2"/>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>420</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>421</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F93" s="2">
         <v>0</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>29</v>
@@ -10472,53 +10414,51 @@
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>49.11</v>
       </c>
       <c r="U98" s="3">
         <v>48.06</v>
       </c>
       <c r="V98" s="3">
         <v>0</v>
       </c>
       <c r="W98" s="3">
         <v>1.04</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
         <v>49.11</v>
       </c>
       <c r="Z98" s="2">
         <v>16.36</v>
       </c>
-      <c r="AA98" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA98" s="2"/>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>446</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>447</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F99" s="2">
         <v>40034644</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>29</v>
@@ -10553,53 +10493,51 @@
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>261.21</v>
       </c>
       <c r="U99" s="3">
         <v>252.77</v>
       </c>
       <c r="V99" s="3">
         <v>0</v>
       </c>
       <c r="W99" s="3">
         <v>8.44</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
         <v>261.21</v>
       </c>
       <c r="Z99" s="2">
         <v>52.51</v>
       </c>
-      <c r="AA99" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA99" s="2"/>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>450</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>451</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F100" s="2">
         <v>40033351</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>29</v>
@@ -11280,53 +11218,51 @@
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>128.7</v>
       </c>
       <c r="U108" s="3">
         <v>127.05</v>
       </c>
       <c r="V108" s="3">
         <v>0</v>
       </c>
       <c r="W108" s="3">
         <v>1.65</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
         <v>128.7</v>
       </c>
       <c r="Z108" s="2">
         <v>54.15</v>
       </c>
-      <c r="AA108" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA108" s="2"/>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>487</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>488</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F109" s="2">
         <v>40013126</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>29</v>
@@ -11361,53 +11297,51 @@
       </c>
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>176.2</v>
       </c>
       <c r="U109" s="3">
         <v>174.94</v>
       </c>
       <c r="V109" s="3">
         <v>0</v>
       </c>
       <c r="W109" s="3">
         <v>1.26</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
         <v>176.2</v>
       </c>
       <c r="Z109" s="2">
         <v>88.83</v>
       </c>
-      <c r="AA109" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA109" s="2"/>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>491</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>492</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F110" s="2">
         <v>40010927</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>29</v>
@@ -11766,53 +11700,51 @@
       </c>
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>12.32</v>
       </c>
       <c r="U114" s="3">
         <v>12.32</v>
       </c>
       <c r="V114" s="3">
         <v>0</v>
       </c>
       <c r="W114" s="3">
         <v>0</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
         <v>12.32</v>
       </c>
       <c r="Z114" s="2">
         <v>18.74</v>
       </c>
-      <c r="AA114" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA114" s="2"/>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>510</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>511</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F115" s="2">
         <v>40014556</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>46</v>
@@ -11928,53 +11860,51 @@
       </c>
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>62.34</v>
       </c>
       <c r="U116" s="3">
         <v>62.34</v>
       </c>
       <c r="V116" s="3">
         <v>0</v>
       </c>
       <c r="W116" s="3">
         <v>0</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
         <v>62.34</v>
       </c>
       <c r="Z116" s="2">
         <v>85.9</v>
       </c>
-      <c r="AA116" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA116" s="2"/>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>518</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>519</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F117" s="2">
         <v>40013131</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>29</v>
@@ -12090,53 +12020,51 @@
       </c>
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>70.87</v>
       </c>
       <c r="U118" s="3">
         <v>70.48</v>
       </c>
       <c r="V118" s="3">
         <v>0</v>
       </c>
       <c r="W118" s="3">
         <v>0.38</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
         <v>70.87</v>
       </c>
       <c r="Z118" s="2">
         <v>87.7</v>
       </c>
-      <c r="AA118" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA118" s="2"/>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>525</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>526</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F119" s="2">
         <v>40013352</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>29</v>
@@ -12331,53 +12259,51 @@
       </c>
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>171.41</v>
       </c>
       <c r="U121" s="3">
         <v>170.07</v>
       </c>
       <c r="V121" s="3">
         <v>0</v>
       </c>
       <c r="W121" s="3">
         <v>1.35</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
         <v>171.41</v>
       </c>
       <c r="Z121" s="2">
         <v>83.05</v>
       </c>
-      <c r="AA121" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA121" s="2"/>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>534</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>535</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F122" s="2">
         <v>40013248</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>29</v>
@@ -12653,53 +12579,51 @@
       </c>
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" s="3">
         <v>64.7</v>
       </c>
       <c r="U125" s="3">
         <v>64.7</v>
       </c>
       <c r="V125" s="3">
         <v>0</v>
       </c>
       <c r="W125" s="3">
         <v>0</v>
       </c>
       <c r="X125" s="2">
         <v>0</v>
       </c>
       <c r="Y125" s="2">
         <v>64.7</v>
       </c>
       <c r="Z125" s="2">
         <v>70.12</v>
       </c>
-      <c r="AA125" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA125" s="2"/>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>547</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>548</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F126" s="2">
         <v>40036793</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>29</v>
@@ -12734,53 +12658,51 @@
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>84.53</v>
       </c>
       <c r="U126" s="3">
         <v>84.53</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>84.53</v>
       </c>
       <c r="Z126" s="2">
         <v>84.1</v>
       </c>
-      <c r="AA126" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA126" s="2"/>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>551</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>552</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F127" s="2">
         <v>40036386</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>29</v>
@@ -12815,53 +12737,51 @@
       </c>
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>89.7</v>
       </c>
       <c r="U127" s="3">
         <v>89.7</v>
       </c>
       <c r="V127" s="3">
         <v>0</v>
       </c>
       <c r="W127" s="3">
         <v>0</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
         <v>89.7</v>
       </c>
       <c r="Z127" s="2">
         <v>76.54</v>
       </c>
-      <c r="AA127" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA127" s="2"/>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>555</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>556</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F128" s="2">
         <v>40009752</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>29</v>
@@ -13135,53 +13055,51 @@
       </c>
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>126.58</v>
       </c>
       <c r="U131" s="3">
         <v>126.58</v>
       </c>
       <c r="V131" s="3">
         <v>0</v>
       </c>
       <c r="W131" s="3">
         <v>0</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>126.58</v>
       </c>
       <c r="Z131" s="2">
         <v>88.37</v>
       </c>
-      <c r="AA131" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA131" s="2"/>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>570</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>571</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F132" s="2">
         <v>40013136</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>29</v>
@@ -13216,53 +13134,51 @@
       </c>
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>121.37</v>
       </c>
       <c r="U132" s="3">
         <v>120.7</v>
       </c>
       <c r="V132" s="3">
         <v>0</v>
       </c>
       <c r="W132" s="3">
         <v>0.66</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
         <v>121.37</v>
       </c>
       <c r="Z132" s="2">
         <v>80.11</v>
       </c>
-      <c r="AA132" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA132" s="2"/>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>573</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>574</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>575</v>
       </c>
       <c r="F133" s="2">
         <v>40013118</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="3" t="s">
         <v>29</v>
@@ -13538,53 +13454,51 @@
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>131.87</v>
       </c>
       <c r="U136" s="3">
         <v>130.66</v>
       </c>
       <c r="V136" s="3">
         <v>0</v>
       </c>
       <c r="W136" s="3">
         <v>1.21</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
         <v>131.87</v>
       </c>
       <c r="Z136" s="2">
         <v>80.18</v>
       </c>
-      <c r="AA136" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA136" s="2"/>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>587</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>588</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F137" s="2">
         <v>40013033</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>46</v>
@@ -13619,53 +13533,51 @@
       </c>
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>68.87</v>
       </c>
       <c r="U137" s="3">
         <v>68.54</v>
       </c>
       <c r="V137" s="3">
         <v>0</v>
       </c>
       <c r="W137" s="3">
         <v>0.33</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
         <v>68.87</v>
       </c>
       <c r="Z137" s="2">
         <v>78.02</v>
       </c>
-      <c r="AA137" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA137" s="2"/>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>590</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>591</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F138" s="2">
         <v>40013054</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>29</v>
@@ -13700,53 +13612,51 @@
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>123.51</v>
       </c>
       <c r="U138" s="3">
         <v>123.24</v>
       </c>
       <c r="V138" s="3">
         <v>0</v>
       </c>
       <c r="W138" s="3">
         <v>0.27</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
         <v>123.51</v>
       </c>
       <c r="Z138" s="2">
         <v>85.78</v>
       </c>
-      <c r="AA138" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA138" s="2"/>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>593</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>594</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F139" s="2">
         <v>40026751</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>29</v>
@@ -13781,53 +13691,51 @@
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>157.47</v>
       </c>
       <c r="U139" s="3">
         <v>157.47</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>0</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
         <v>157.47</v>
       </c>
       <c r="Z139" s="2">
         <v>89.28</v>
       </c>
-      <c r="AA139" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA139" s="2"/>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>597</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>598</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>599</v>
       </c>
       <c r="F140" s="2">
         <v>40028596</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>29</v>
@@ -13862,53 +13770,51 @@
       </c>
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>117.83</v>
       </c>
       <c r="U140" s="3">
         <v>117.83</v>
       </c>
       <c r="V140" s="3">
         <v>0</v>
       </c>
       <c r="W140" s="3">
         <v>0</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
         <v>117.83</v>
       </c>
       <c r="Z140" s="2">
         <v>85.16</v>
       </c>
-      <c r="AA140" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA140" s="2"/>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>601</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>602</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F141" s="2">
         <v>40026759</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="3" t="s">
         <v>46</v>
@@ -13943,53 +13849,51 @@
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>74.29</v>
       </c>
       <c r="U141" s="3">
         <v>74.29</v>
       </c>
       <c r="V141" s="3">
         <v>0</v>
       </c>
       <c r="W141" s="3">
         <v>0</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
         <v>74.29</v>
       </c>
       <c r="Z141" s="2">
         <v>70.71</v>
       </c>
-      <c r="AA141" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA141" s="2"/>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>606</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F142" s="2">
         <v>40024850</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>46</v>
@@ -14024,53 +13928,51 @@
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>97.81</v>
       </c>
       <c r="U142" s="3">
         <v>97.81</v>
       </c>
       <c r="V142" s="3">
         <v>0</v>
       </c>
       <c r="W142" s="3">
         <v>0</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
         <v>97.81</v>
       </c>
       <c r="Z142" s="2">
         <v>92.52</v>
       </c>
-      <c r="AA142" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA142" s="2"/>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>609</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F143" s="2">
         <v>40028592</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="3" t="s">
         <v>29</v>
@@ -14184,53 +14086,51 @@
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>186.34</v>
       </c>
       <c r="U144" s="3">
         <v>186.07</v>
       </c>
       <c r="V144" s="3">
         <v>0</v>
       </c>
       <c r="W144" s="3">
         <v>0.27</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
         <v>186.34</v>
       </c>
       <c r="Z144" s="2">
         <v>96.83</v>
       </c>
-      <c r="AA144" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA144" s="2"/>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>616</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>617</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F145" s="2">
         <v>40013031</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H145" s="3" t="s">
         <v>29</v>
@@ -14265,53 +14165,51 @@
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>106.91</v>
       </c>
       <c r="U145" s="3">
         <v>106.55</v>
       </c>
       <c r="V145" s="3">
         <v>0</v>
       </c>
       <c r="W145" s="3">
         <v>0.36</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
         <v>106.91</v>
       </c>
       <c r="Z145" s="2">
         <v>87.59</v>
       </c>
-      <c r="AA145" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA145" s="2"/>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>619</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>620</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F146" s="2">
         <v>40013059</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>29</v>
@@ -14346,53 +14244,51 @@
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>93.52</v>
       </c>
       <c r="U146" s="3">
         <v>93.21</v>
       </c>
       <c r="V146" s="3">
         <v>0</v>
       </c>
       <c r="W146" s="3">
         <v>0.31</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
         <v>93.52</v>
       </c>
       <c r="Z146" s="2">
         <v>97.09</v>
       </c>
-      <c r="AA146" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA146" s="2"/>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>622</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>623</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F147" s="2">
         <v>40036393</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>29</v>
@@ -14427,53 +14323,51 @@
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>74.93</v>
       </c>
       <c r="U147" s="3">
         <v>74.93</v>
       </c>
       <c r="V147" s="3">
         <v>0</v>
       </c>
       <c r="W147" s="3">
         <v>0</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
         <v>74.93</v>
       </c>
       <c r="Z147" s="2">
         <v>82.02</v>
       </c>
-      <c r="AA147" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA147" s="2"/>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>626</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>627</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F148" s="2">
         <v>40016076</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>29</v>
@@ -14670,53 +14564,51 @@
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>137.75</v>
       </c>
       <c r="U150" s="3">
         <v>137.75</v>
       </c>
       <c r="V150" s="3">
         <v>0</v>
       </c>
       <c r="W150" s="3">
         <v>0</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
         <v>137.75</v>
       </c>
       <c r="Z150" s="2">
         <v>83.1</v>
       </c>
-      <c r="AA150" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA150" s="2"/>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>638</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>639</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F151" s="2">
         <v>40013261</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="3" t="s">
         <v>29</v>
@@ -14751,53 +14643,51 @@
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>80.79</v>
       </c>
       <c r="U151" s="3">
         <v>80.38</v>
       </c>
       <c r="V151" s="3">
         <v>0</v>
       </c>
       <c r="W151" s="3">
         <v>0.41</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
         <v>80.79</v>
       </c>
       <c r="Z151" s="2">
         <v>81.89</v>
       </c>
-      <c r="AA151" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA151" s="2"/>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>641</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>642</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F152" s="2">
         <v>40046729</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>29</v>
@@ -14994,53 +14884,51 @@
       </c>
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>137.3</v>
       </c>
       <c r="U154" s="3">
         <v>136.01</v>
       </c>
       <c r="V154" s="3">
         <v>0</v>
       </c>
       <c r="W154" s="3">
         <v>1.29</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
         <v>137.3</v>
       </c>
       <c r="Z154" s="2">
         <v>81.15</v>
       </c>
-      <c r="AA154" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA154" s="2"/>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F155" s="2">
         <v>40027276</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>29</v>
@@ -15075,53 +14963,51 @@
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>178</v>
       </c>
       <c r="U155" s="3">
         <v>178</v>
       </c>
       <c r="V155" s="3">
         <v>0</v>
       </c>
       <c r="W155" s="3">
         <v>0</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
         <v>178</v>
       </c>
       <c r="Z155" s="2">
         <v>90</v>
       </c>
-      <c r="AA155" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA155" s="2"/>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>655</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>656</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F156" s="2">
         <v>40028499</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>29</v>
@@ -15156,53 +15042,51 @@
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>62.73</v>
       </c>
       <c r="U156" s="3">
         <v>62.73</v>
       </c>
       <c r="V156" s="3">
         <v>0</v>
       </c>
       <c r="W156" s="3">
         <v>0</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
         <v>62.73</v>
       </c>
       <c r="Z156" s="2">
         <v>82.64</v>
       </c>
-      <c r="AA156" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA156" s="2"/>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>659</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>660</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F157" s="2">
         <v>40013039</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="3" t="s">
         <v>29</v>
@@ -15237,53 +15121,51 @@
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>103.07</v>
       </c>
       <c r="U157" s="3">
         <v>102.3</v>
       </c>
       <c r="V157" s="3">
         <v>0</v>
       </c>
       <c r="W157" s="3">
         <v>0.77</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
         <v>103.07</v>
       </c>
       <c r="Z157" s="2">
         <v>74.25</v>
       </c>
-      <c r="AA157" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA157" s="2"/>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>662</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>663</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F158" s="2">
         <v>40013835</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>29</v>
@@ -15480,53 +15362,51 @@
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>69.1</v>
       </c>
       <c r="U160" s="3">
         <v>69.1</v>
       </c>
       <c r="V160" s="3">
         <v>0</v>
       </c>
       <c r="W160" s="3">
         <v>0</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
         <v>69.1</v>
       </c>
       <c r="Z160" s="2">
         <v>86.58</v>
       </c>
-      <c r="AA160" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA160" s="2"/>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>673</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>674</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F161" s="2">
         <v>40036494</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="3" t="s">
         <v>29</v>
@@ -15561,53 +15441,51 @@
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>69.95</v>
       </c>
       <c r="U161" s="3">
         <v>69.95</v>
       </c>
       <c r="V161" s="3">
         <v>0</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
         <v>69.95</v>
       </c>
       <c r="Z161" s="2">
         <v>70.29</v>
       </c>
-      <c r="AA161" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA161" s="2"/>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F162" s="2">
         <v>40013395</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>29</v>
@@ -15642,53 +15520,51 @@
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>73.75</v>
       </c>
       <c r="U162" s="3">
         <v>73.75</v>
       </c>
       <c r="V162" s="3">
         <v>0</v>
       </c>
       <c r="W162" s="3">
         <v>0</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
         <v>73.75</v>
       </c>
       <c r="Z162" s="2">
         <v>73.71</v>
       </c>
-      <c r="AA162" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA162" s="2"/>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>680</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>681</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>682</v>
       </c>
       <c r="F163" s="2">
         <v>40012989</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>29</v>
@@ -15723,53 +15599,51 @@
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>110.7</v>
       </c>
       <c r="U163" s="3">
         <v>110.39</v>
       </c>
       <c r="V163" s="3">
         <v>0</v>
       </c>
       <c r="W163" s="3">
         <v>0.31</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
         <v>110.7</v>
       </c>
       <c r="Z163" s="2">
         <v>88.37</v>
       </c>
-      <c r="AA163" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA163" s="2"/>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>683</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>684</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F164" s="2">
         <v>40012954</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>29</v>
@@ -15804,53 +15678,51 @@
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>98.7</v>
       </c>
       <c r="U164" s="3">
         <v>98.01</v>
       </c>
       <c r="V164" s="3">
         <v>0</v>
       </c>
       <c r="W164" s="3">
         <v>0.69</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
         <v>98.7</v>
       </c>
       <c r="Z164" s="2">
         <v>61.5</v>
       </c>
-      <c r="AA164" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA164" s="2"/>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F165" s="2">
         <v>40013778</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>29</v>
@@ -16450,53 +16322,51 @@
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>445.04</v>
       </c>
       <c r="U172" s="3">
         <v>445.04</v>
       </c>
       <c r="V172" s="3">
         <v>0</v>
       </c>
       <c r="W172" s="3">
         <v>0</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
         <v>445.04</v>
       </c>
       <c r="Z172" s="2">
         <v>64.2</v>
       </c>
-      <c r="AA172" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA172" s="2"/>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>721</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>722</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F173" s="2">
         <v>40033322</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>29</v>
@@ -16692,51 +16562,51 @@
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>6.33</v>
       </c>
       <c r="U175" s="3">
         <v>0.64</v>
       </c>
       <c r="V175" s="3">
         <v>0</v>
       </c>
       <c r="W175" s="3">
         <v>5.69</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
         <v>6.33</v>
       </c>
       <c r="Z175" s="2">
         <v>0.77</v>
       </c>
       <c r="AA175" s="2">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>734</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>735</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F176" s="2">
         <v>40055841</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="3" t="s">