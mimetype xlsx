--- v2 (2026-06-02)
+++ v3 (2026-07-21)
@@ -14824,51 +14824,51 @@
       </c>
       <c r="Z153" s="2">
         <v>50.6</v>
       </c>
       <c r="AA153" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>648</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>649</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F154" s="2">
-        <v>40013082</v>
+        <v>40009752</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H154" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>494</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K154" s="3">
         <v>169.19</v>
       </c>
       <c r="L154" s="3">
         <v>0</v>
       </c>
       <c r="M154" s="3">
         <v>169.19</v>
       </c>
       <c r="N154" s="3" t="s">
         <v>62</v>
       </c>