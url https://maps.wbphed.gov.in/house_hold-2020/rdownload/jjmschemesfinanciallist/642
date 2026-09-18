--- v3 (2026-07-21)
+++ v4 (2026-09-18)
@@ -2877,51 +2877,51 @@
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>176.68</v>
       </c>
       <c r="U4" s="3">
         <v>174.65</v>
       </c>
       <c r="V4" s="3">
         <v>0</v>
       </c>
       <c r="W4" s="3">
         <v>2.03</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
         <v>176.68</v>
       </c>
       <c r="Z4" s="2">
         <v>77.87</v>
       </c>
       <c r="AA4" s="2">
-        <v>85</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="2">
         <v>40035873</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -3119,51 +3119,53 @@
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>110.75</v>
       </c>
       <c r="U7" s="3">
         <v>110.75</v>
       </c>
       <c r="V7" s="3">
         <v>0</v>
       </c>
       <c r="W7" s="3">
         <v>0</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
         <v>110.75</v>
       </c>
       <c r="Z7" s="2">
         <v>57.98</v>
       </c>
-      <c r="AA7" s="2"/>
+      <c r="AA7" s="2">
+        <v>74</v>
+      </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="2">
         <v>40035329</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>29</v>
@@ -3280,51 +3282,51 @@
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>684.52</v>
       </c>
       <c r="U9" s="3">
         <v>678.55</v>
       </c>
       <c r="V9" s="3">
         <v>0</v>
       </c>
       <c r="W9" s="3">
         <v>5.98</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
         <v>684.52</v>
       </c>
       <c r="Z9" s="2">
         <v>41.86</v>
       </c>
       <c r="AA9" s="2">
-        <v>50</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="2">
         <v>40035418</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -3441,51 +3443,53 @@
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>67.31</v>
       </c>
       <c r="U11" s="3">
         <v>67.31</v>
       </c>
       <c r="V11" s="3">
         <v>0</v>
       </c>
       <c r="W11" s="3">
         <v>0</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
         <v>67.31</v>
       </c>
       <c r="Z11" s="2">
         <v>67.84</v>
       </c>
-      <c r="AA11" s="2"/>
+      <c r="AA11" s="2">
+        <v>80</v>
+      </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="2">
         <v>40008250</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>66</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>29</v>
@@ -3520,51 +3524,53 @@
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>787.17</v>
       </c>
       <c r="U12" s="3">
         <v>787.17</v>
       </c>
       <c r="V12" s="3">
         <v>0</v>
       </c>
       <c r="W12" s="3">
         <v>0</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
         <v>787.17</v>
       </c>
       <c r="Z12" s="2">
         <v>17.88</v>
       </c>
-      <c r="AA12" s="2"/>
+      <c r="AA12" s="2">
+        <v>47</v>
+      </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="2">
         <v>40065668</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>46</v>
@@ -3600,51 +3606,51 @@
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>472.55</v>
       </c>
       <c r="U13" s="3">
         <v>472.55</v>
       </c>
       <c r="V13" s="3">
         <v>0</v>
       </c>
       <c r="W13" s="3">
         <v>0</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
         <v>472.55</v>
       </c>
       <c r="Z13" s="2">
         <v>12.25</v>
       </c>
       <c r="AA13" s="2">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F14" s="2">
         <v>40035865</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="3" t="s">
@@ -3681,51 +3687,51 @@
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>65.67</v>
       </c>
       <c r="U14" s="3">
         <v>64.59</v>
       </c>
       <c r="V14" s="3">
         <v>0</v>
       </c>
       <c r="W14" s="3">
         <v>1.07</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
         <v>65.67</v>
       </c>
       <c r="Z14" s="2">
         <v>50.45</v>
       </c>
       <c r="AA14" s="2">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="2">
         <v>40026806</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="3" t="s">
@@ -3762,51 +3768,51 @@
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>89.42</v>
       </c>
       <c r="U15" s="3">
         <v>89.42</v>
       </c>
       <c r="V15" s="3">
         <v>0</v>
       </c>
       <c r="W15" s="3">
         <v>0</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
         <v>89.42</v>
       </c>
       <c r="Z15" s="2">
         <v>65.58</v>
       </c>
       <c r="AA15" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F16" s="2">
         <v>40035669</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="3" t="s">
@@ -3923,51 +3929,53 @@
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>156.13</v>
       </c>
       <c r="U17" s="3">
         <v>156.13</v>
       </c>
       <c r="V17" s="3">
         <v>0</v>
       </c>
       <c r="W17" s="3">
         <v>0</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <v>156.13</v>
       </c>
       <c r="Z17" s="2">
         <v>64.35</v>
       </c>
-      <c r="AA17" s="2"/>
+      <c r="AA17" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="2">
         <v>40033624</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>29</v>
@@ -4002,51 +4010,53 @@
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>248.74</v>
       </c>
       <c r="U18" s="3">
         <v>248.74</v>
       </c>
       <c r="V18" s="3">
         <v>0</v>
       </c>
       <c r="W18" s="3">
         <v>0</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
         <v>248.74</v>
       </c>
       <c r="Z18" s="2">
         <v>79.55</v>
       </c>
-      <c r="AA18" s="2"/>
+      <c r="AA18" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F19" s="2">
         <v>40034760</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>29</v>
@@ -4145,66 +4155,66 @@
         <v>0</v>
       </c>
       <c r="M20" s="3">
         <v>47.54</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>62</v>
       </c>
       <c r="O20" s="3"/>
       <c r="P20" s="3">
         <v>18.08</v>
       </c>
       <c r="Q20" s="3">
         <v>0</v>
       </c>
       <c r="R20" s="3">
         <v>0</v>
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>18.08</v>
       </c>
       <c r="U20" s="3">
-        <v>18.08</v>
+        <v>34.88</v>
       </c>
       <c r="V20" s="3">
         <v>0</v>
       </c>
       <c r="W20" s="3">
         <v>0</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>18.08</v>
+        <v>34.88</v>
       </c>
       <c r="Z20" s="2">
-        <v>38.04</v>
+        <v>73.37</v>
       </c>
       <c r="AA20" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F21" s="2">
         <v>40033625</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -4243,51 +4253,53 @@
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>297.56</v>
       </c>
       <c r="U21" s="3">
         <v>297.56</v>
       </c>
       <c r="V21" s="3">
         <v>0</v>
       </c>
       <c r="W21" s="3">
         <v>0</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
         <v>297.56</v>
       </c>
       <c r="Z21" s="2">
         <v>75.65</v>
       </c>
-      <c r="AA21" s="2"/>
+      <c r="AA21" s="2">
+        <v>95</v>
+      </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F22" s="2">
         <v>40013796</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>117</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>46</v>
@@ -4322,51 +4334,53 @@
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>409.33</v>
       </c>
       <c r="U22" s="3">
         <v>409.03</v>
       </c>
       <c r="V22" s="3">
         <v>0</v>
       </c>
       <c r="W22" s="3">
         <v>0</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
         <v>409.03</v>
       </c>
       <c r="Z22" s="2">
         <v>81.12</v>
       </c>
-      <c r="AA22" s="2"/>
+      <c r="AA22" s="2">
+        <v>95</v>
+      </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F23" s="2">
         <v>40035053</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>29</v>
@@ -4482,51 +4496,53 @@
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>4.46</v>
       </c>
       <c r="U24" s="3">
         <v>0</v>
       </c>
       <c r="V24" s="3">
         <v>0</v>
       </c>
       <c r="W24" s="3">
         <v>4.46</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
         <v>4.46</v>
       </c>
       <c r="Z24" s="2">
         <v>0.64</v>
       </c>
-      <c r="AA24" s="2"/>
+      <c r="AA24" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F25" s="2">
         <v>40034622</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>29</v>
@@ -4544,68 +4560,70 @@
         <v>0</v>
       </c>
       <c r="M25" s="3">
         <v>747.62</v>
       </c>
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3"/>
       <c r="P25" s="3">
         <v>398.27</v>
       </c>
       <c r="Q25" s="3">
         <v>0</v>
       </c>
       <c r="R25" s="3">
         <v>7.79</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>406.06</v>
       </c>
       <c r="U25" s="3">
-        <v>385.98</v>
+        <v>452.83</v>
       </c>
       <c r="V25" s="3">
         <v>0</v>
       </c>
       <c r="W25" s="3">
         <v>7.79</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>393.76</v>
+        <v>460.62</v>
       </c>
       <c r="Z25" s="2">
-        <v>52.67</v>
-[...1 lines deleted...]
-      <c r="AA25" s="2"/>
+        <v>61.61</v>
+      </c>
+      <c r="AA25" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F26" s="2">
         <v>40033627</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>29</v>
@@ -4960,53 +4978,51 @@
       </c>
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>116.84</v>
       </c>
       <c r="U30" s="3">
         <v>109.97</v>
       </c>
       <c r="V30" s="3">
         <v>0</v>
       </c>
       <c r="W30" s="3">
         <v>6.87</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
         <v>116.84</v>
       </c>
       <c r="Z30" s="2">
         <v>91.51</v>
       </c>
-      <c r="AA30" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA30" s="2"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F31" s="2">
         <v>40035371</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>29</v>
@@ -5284,51 +5300,53 @@
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>3.98</v>
       </c>
       <c r="U34" s="3">
         <v>0</v>
       </c>
       <c r="V34" s="3">
         <v>0</v>
       </c>
       <c r="W34" s="3">
         <v>3.98</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
         <v>3.98</v>
       </c>
       <c r="Z34" s="2">
         <v>0.41</v>
       </c>
-      <c r="AA34" s="2"/>
+      <c r="AA34" s="2">
+        <v>75</v>
+      </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F35" s="2">
         <v>40055839</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>29</v>
@@ -5607,51 +5625,51 @@
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>52.65</v>
       </c>
       <c r="U38" s="3">
         <v>52.65</v>
       </c>
       <c r="V38" s="3">
         <v>0</v>
       </c>
       <c r="W38" s="3">
         <v>0</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
         <v>52.65</v>
       </c>
       <c r="Z38" s="2">
         <v>78.51</v>
       </c>
       <c r="AA38" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F39" s="2">
         <v>40015044</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -5687,53 +5705,51 @@
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>8.69</v>
       </c>
       <c r="U39" s="3">
         <v>8.69</v>
       </c>
       <c r="V39" s="3">
         <v>0</v>
       </c>
       <c r="W39" s="3">
         <v>0</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
         <v>8.69</v>
       </c>
       <c r="Z39" s="2">
         <v>89.99</v>
       </c>
-      <c r="AA39" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA39" s="2"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F40" s="2">
         <v>40014685</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>29</v>
@@ -5768,53 +5784,51 @@
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>38.03</v>
       </c>
       <c r="U40" s="3">
         <v>38.03</v>
       </c>
       <c r="V40" s="3">
         <v>0</v>
       </c>
       <c r="W40" s="3">
         <v>0</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
         <v>38.03</v>
       </c>
       <c r="Z40" s="2">
         <v>94.78</v>
       </c>
-      <c r="AA40" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA40" s="2"/>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>199</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F41" s="2">
         <v>40055830</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>29</v>
@@ -6093,51 +6107,51 @@
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>4.77</v>
       </c>
       <c r="U44" s="3">
         <v>4.77</v>
       </c>
       <c r="V44" s="3">
         <v>0</v>
       </c>
       <c r="W44" s="3">
         <v>0</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
         <v>4.77</v>
       </c>
       <c r="Z44" s="2">
         <v>88.7</v>
       </c>
       <c r="AA44" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F45" s="2">
         <v>40055769</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="3" t="s">
@@ -6255,51 +6269,51 @@
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>37.19</v>
       </c>
       <c r="U46" s="3">
         <v>37.19</v>
       </c>
       <c r="V46" s="3">
         <v>0</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
         <v>37.19</v>
       </c>
       <c r="Z46" s="2">
         <v>90</v>
       </c>
       <c r="AA46" s="2">
-        <v>95</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F47" s="2">
         <v>40015247</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="3" t="s">
@@ -6399,66 +6413,66 @@
         <v>0</v>
       </c>
       <c r="M48" s="3">
         <v>49.14</v>
       </c>
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3"/>
       <c r="P48" s="3">
         <v>30.78</v>
       </c>
       <c r="Q48" s="3">
         <v>0</v>
       </c>
       <c r="R48" s="3">
         <v>0</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>30.78</v>
       </c>
       <c r="U48" s="3">
-        <v>30.78</v>
+        <v>32.05</v>
       </c>
       <c r="V48" s="3">
         <v>0</v>
       </c>
       <c r="W48" s="3">
         <v>0</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>30.78</v>
+        <v>32.05</v>
       </c>
       <c r="Z48" s="2">
-        <v>62.63</v>
+        <v>65.22</v>
       </c>
       <c r="AA48" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>231</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>232</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F49" s="2">
         <v>40015047</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -6498,51 +6512,51 @@
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>44.12</v>
       </c>
       <c r="U49" s="3">
         <v>44.12</v>
       </c>
       <c r="V49" s="3">
         <v>0</v>
       </c>
       <c r="W49" s="3">
         <v>0</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
         <v>44.12</v>
       </c>
       <c r="Z49" s="2">
         <v>70.15</v>
       </c>
       <c r="AA49" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>235</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F50" s="2">
         <v>40055654</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -6578,51 +6592,53 @@
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>89.89</v>
       </c>
       <c r="U50" s="3">
         <v>87.62</v>
       </c>
       <c r="V50" s="3">
         <v>0</v>
       </c>
       <c r="W50" s="3">
         <v>2.27</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
         <v>89.89</v>
       </c>
       <c r="Z50" s="2">
         <v>29.57</v>
       </c>
-      <c r="AA50" s="2"/>
+      <c r="AA50" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F51" s="2">
         <v>40033289</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>29</v>
@@ -6658,51 +6674,51 @@
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>10.13</v>
       </c>
       <c r="U51" s="3">
         <v>10.13</v>
       </c>
       <c r="V51" s="3">
         <v>0</v>
       </c>
       <c r="W51" s="3">
         <v>0</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
         <v>10.13</v>
       </c>
       <c r="Z51" s="2">
         <v>40.12</v>
       </c>
       <c r="AA51" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F52" s="2">
         <v>40026805</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -6739,51 +6755,51 @@
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>0</v>
       </c>
       <c r="U52" s="3">
         <v>0</v>
       </c>
       <c r="V52" s="3">
         <v>0</v>
       </c>
       <c r="W52" s="3">
         <v>0</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
         <v>0</v>
       </c>
       <c r="Z52" s="2">
         <v>0</v>
       </c>
       <c r="AA52" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>248</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>249</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F53" s="2">
         <v>40055641</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="3" t="s">
@@ -6819,51 +6835,53 @@
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>2.38</v>
       </c>
       <c r="U53" s="3">
         <v>1.54</v>
       </c>
       <c r="V53" s="3">
         <v>0</v>
       </c>
       <c r="W53" s="3">
         <v>0.84</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
         <v>2.38</v>
       </c>
       <c r="Z53" s="2">
         <v>1.48</v>
       </c>
-      <c r="AA53" s="2"/>
+      <c r="AA53" s="2">
+        <v>60</v>
+      </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F54" s="2">
         <v>40033603</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>29</v>
@@ -6898,51 +6916,53 @@
       </c>
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>372.38</v>
       </c>
       <c r="U54" s="3">
         <v>372.38</v>
       </c>
       <c r="V54" s="3">
         <v>0</v>
       </c>
       <c r="W54" s="3">
         <v>0</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
         <v>372.38</v>
       </c>
       <c r="Z54" s="2">
         <v>71.51</v>
       </c>
-      <c r="AA54" s="2"/>
+      <c r="AA54" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F55" s="2">
         <v>40033602</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>29</v>
@@ -6977,51 +6997,53 @@
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>367.45</v>
       </c>
       <c r="U55" s="3">
         <v>367.45</v>
       </c>
       <c r="V55" s="3">
         <v>0</v>
       </c>
       <c r="W55" s="3">
         <v>0</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
         <v>367.45</v>
       </c>
       <c r="Z55" s="2">
         <v>52.82</v>
       </c>
-      <c r="AA55" s="2"/>
+      <c r="AA55" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>261</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>262</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F56" s="2">
         <v>40055709</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>29</v>
@@ -7056,51 +7078,53 @@
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>481.69</v>
       </c>
       <c r="U56" s="3">
         <v>474.49</v>
       </c>
       <c r="V56" s="3">
         <v>0</v>
       </c>
       <c r="W56" s="3">
         <v>7.2</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
         <v>481.69</v>
       </c>
       <c r="Z56" s="2">
         <v>51.02</v>
       </c>
-      <c r="AA56" s="2"/>
+      <c r="AA56" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F57" s="2">
         <v>40065183</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>29</v>
@@ -7216,51 +7240,53 @@
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>109.74</v>
       </c>
       <c r="U58" s="3">
         <v>108.88</v>
       </c>
       <c r="V58" s="3">
         <v>0</v>
       </c>
       <c r="W58" s="3">
         <v>0.86</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
         <v>109.74</v>
       </c>
       <c r="Z58" s="2">
         <v>44.15</v>
       </c>
-      <c r="AA58" s="2"/>
+      <c r="AA58" s="2">
+        <v>65</v>
+      </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F59" s="2">
         <v>40035815</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>29</v>
@@ -7538,51 +7564,53 @@
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>206.13</v>
       </c>
       <c r="U62" s="3">
         <v>202.04</v>
       </c>
       <c r="V62" s="3">
         <v>0</v>
       </c>
       <c r="W62" s="3">
         <v>4.09</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
         <v>206.13</v>
       </c>
       <c r="Z62" s="2">
         <v>60.33</v>
       </c>
-      <c r="AA62" s="2"/>
+      <c r="AA62" s="2">
+        <v>83</v>
+      </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F63" s="2">
         <v>40035361</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>29</v>
@@ -7618,51 +7646,51 @@
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>193</v>
       </c>
       <c r="U63" s="3">
         <v>187.52</v>
       </c>
       <c r="V63" s="3">
         <v>0</v>
       </c>
       <c r="W63" s="3">
         <v>5.48</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
         <v>193</v>
       </c>
       <c r="Z63" s="2">
         <v>57.53</v>
       </c>
       <c r="AA63" s="2">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>295</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F64" s="2">
         <v>40034020</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -7762,66 +7790,66 @@
         <v>0</v>
       </c>
       <c r="M65" s="3">
         <v>47.33</v>
       </c>
       <c r="N65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O65" s="3"/>
       <c r="P65" s="3">
         <v>0</v>
       </c>
       <c r="Q65" s="3">
         <v>0</v>
       </c>
       <c r="R65" s="3">
         <v>2.13</v>
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>2.13</v>
       </c>
       <c r="U65" s="3">
-        <v>0</v>
+        <v>30.24</v>
       </c>
       <c r="V65" s="3">
         <v>0</v>
       </c>
       <c r="W65" s="3">
         <v>2.13</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
-        <v>2.13</v>
+        <v>32.38</v>
       </c>
       <c r="Z65" s="2">
-        <v>4.5</v>
+        <v>68.41</v>
       </c>
       <c r="AA65" s="2"/>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>305</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>306</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F66" s="2">
         <v>40035661</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>28</v>
       </c>
@@ -7939,51 +7967,53 @@
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>319.07</v>
       </c>
       <c r="U67" s="3">
         <v>317.92</v>
       </c>
       <c r="V67" s="3">
         <v>0</v>
       </c>
       <c r="W67" s="3">
         <v>1.15</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
         <v>319.07</v>
       </c>
       <c r="Z67" s="2">
         <v>67.35</v>
       </c>
-      <c r="AA67" s="2"/>
+      <c r="AA67" s="2">
+        <v>90</v>
+      </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>315</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>316</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F68" s="2">
         <v>40035379</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>29</v>
@@ -8019,51 +8049,51 @@
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>74.13</v>
       </c>
       <c r="U68" s="3">
         <v>74.13</v>
       </c>
       <c r="V68" s="3">
         <v>0</v>
       </c>
       <c r="W68" s="3">
         <v>0</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
         <v>74.13</v>
       </c>
       <c r="Z68" s="2">
         <v>55.67</v>
       </c>
       <c r="AA68" s="2">
-        <v>95</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>319</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>320</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F69" s="2">
         <v>40035775</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -8100,51 +8130,51 @@
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>345.78</v>
       </c>
       <c r="U69" s="3">
         <v>340.4</v>
       </c>
       <c r="V69" s="3">
         <v>0</v>
       </c>
       <c r="W69" s="3">
         <v>5.38</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
         <v>345.78</v>
       </c>
       <c r="Z69" s="2">
         <v>30.65</v>
       </c>
       <c r="AA69" s="2">
-        <v>35</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F70" s="2">
         <v>40024849</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H70" s="3" t="s">
@@ -8180,51 +8210,53 @@
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>252.26</v>
       </c>
       <c r="U70" s="3">
         <v>252.26</v>
       </c>
       <c r="V70" s="3">
         <v>0</v>
       </c>
       <c r="W70" s="3">
         <v>0</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
         <v>252.26</v>
       </c>
       <c r="Z70" s="2">
         <v>88.09</v>
       </c>
-      <c r="AA70" s="2"/>
+      <c r="AA70" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>328</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F71" s="2">
         <v>40036776</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>29</v>
@@ -8259,51 +8291,53 @@
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>301.93</v>
       </c>
       <c r="U71" s="3">
         <v>301.93</v>
       </c>
       <c r="V71" s="3">
         <v>0</v>
       </c>
       <c r="W71" s="3">
         <v>0</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
         <v>301.93</v>
       </c>
       <c r="Z71" s="2">
         <v>89.07</v>
       </c>
-      <c r="AA71" s="2"/>
+      <c r="AA71" s="2">
+        <v>80</v>
+      </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F72" s="2">
         <v>40036385</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>29</v>
@@ -8338,51 +8372,53 @@
       </c>
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>64.76</v>
       </c>
       <c r="U72" s="3">
         <v>64.76</v>
       </c>
       <c r="V72" s="3">
         <v>0</v>
       </c>
       <c r="W72" s="3">
         <v>0</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
         <v>64.76</v>
       </c>
       <c r="Z72" s="2">
         <v>42.4</v>
       </c>
-      <c r="AA72" s="2"/>
+      <c r="AA72" s="2">
+        <v>90</v>
+      </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F73" s="2">
         <v>40026779</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>29</v>
@@ -8417,51 +8453,53 @@
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>186.41</v>
       </c>
       <c r="U73" s="3">
         <v>186.41</v>
       </c>
       <c r="V73" s="3">
         <v>0</v>
       </c>
       <c r="W73" s="3">
         <v>0</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
         <v>186.41</v>
       </c>
       <c r="Z73" s="2">
         <v>90.31</v>
       </c>
-      <c r="AA73" s="2"/>
+      <c r="AA73" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F74" s="2">
         <v>40026733</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>29</v>
@@ -8496,51 +8534,53 @@
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>79.21</v>
       </c>
       <c r="U74" s="3">
         <v>79.21</v>
       </c>
       <c r="V74" s="3">
         <v>0</v>
       </c>
       <c r="W74" s="3">
         <v>0</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
         <v>79.21</v>
       </c>
       <c r="Z74" s="2">
         <v>69.75</v>
       </c>
-      <c r="AA74" s="2"/>
+      <c r="AA74" s="2">
+        <v>75</v>
+      </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>344</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>345</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F75" s="2">
         <v>40036181</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>29</v>
@@ -8575,51 +8615,53 @@
       </c>
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>73.25</v>
       </c>
       <c r="U75" s="3">
         <v>73.25</v>
       </c>
       <c r="V75" s="3">
         <v>0</v>
       </c>
       <c r="W75" s="3">
         <v>0</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
         <v>73.25</v>
       </c>
       <c r="Z75" s="2">
         <v>58.09</v>
       </c>
-      <c r="AA75" s="2"/>
+      <c r="AA75" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>349</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F76" s="2">
         <v>40036409</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>29</v>
@@ -8654,51 +8696,53 @@
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>136.83</v>
       </c>
       <c r="U76" s="3">
         <v>136.83</v>
       </c>
       <c r="V76" s="3">
         <v>0</v>
       </c>
       <c r="W76" s="3">
         <v>0</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
         <v>136.83</v>
       </c>
       <c r="Z76" s="2">
         <v>78.95</v>
       </c>
-      <c r="AA76" s="2"/>
+      <c r="AA76" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>352</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>353</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>354</v>
       </c>
       <c r="F77" s="2">
         <v>40046501</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>29</v>
@@ -8733,51 +8777,53 @@
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>80.87</v>
       </c>
       <c r="U77" s="3">
         <v>80.87</v>
       </c>
       <c r="V77" s="3">
         <v>0</v>
       </c>
       <c r="W77" s="3">
         <v>0</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
         <v>80.87</v>
       </c>
       <c r="Z77" s="2">
         <v>70.27</v>
       </c>
-      <c r="AA77" s="2"/>
+      <c r="AA77" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F78" s="2">
         <v>40013259</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>29</v>
@@ -8813,51 +8859,51 @@
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>186.54</v>
       </c>
       <c r="U78" s="3">
         <v>185.65</v>
       </c>
       <c r="V78" s="3">
         <v>0</v>
       </c>
       <c r="W78" s="3">
         <v>0.8</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
         <v>186.45</v>
       </c>
       <c r="Z78" s="2">
         <v>93.82</v>
       </c>
       <c r="AA78" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F79" s="2">
         <v>40012942</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H79" s="3" t="s">
@@ -8974,51 +9020,53 @@
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>111.81</v>
       </c>
       <c r="U80" s="3">
         <v>111.81</v>
       </c>
       <c r="V80" s="3">
         <v>0</v>
       </c>
       <c r="W80" s="3">
         <v>0</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
         <v>111.81</v>
       </c>
       <c r="Z80" s="2">
         <v>80.98</v>
       </c>
-      <c r="AA80" s="2"/>
+      <c r="AA80" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>370</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>371</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F81" s="2">
         <v>40036437</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>29</v>
@@ -9053,51 +9101,53 @@
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>55.95</v>
       </c>
       <c r="U81" s="3">
         <v>55.95</v>
       </c>
       <c r="V81" s="3">
         <v>0</v>
       </c>
       <c r="W81" s="3">
         <v>0</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
         <v>55.95</v>
       </c>
       <c r="Z81" s="2">
         <v>59.43</v>
       </c>
-      <c r="AA81" s="2"/>
+      <c r="AA81" s="2">
+        <v>75</v>
+      </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>374</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>375</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>376</v>
       </c>
       <c r="F82" s="2">
         <v>40036484</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>29</v>
@@ -9132,51 +9182,53 @@
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>81.26</v>
       </c>
       <c r="U82" s="3">
         <v>81.26</v>
       </c>
       <c r="V82" s="3">
         <v>0</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
         <v>81.26</v>
       </c>
       <c r="Z82" s="2">
         <v>70.92</v>
       </c>
-      <c r="AA82" s="2"/>
+      <c r="AA82" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>378</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>379</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>380</v>
       </c>
       <c r="F83" s="2">
         <v>40013080</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>29</v>
@@ -9211,51 +9263,53 @@
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>46.99</v>
       </c>
       <c r="U83" s="3">
         <v>45.78</v>
       </c>
       <c r="V83" s="3">
         <v>0</v>
       </c>
       <c r="W83" s="3">
         <v>1.21</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
         <v>46.99</v>
       </c>
       <c r="Z83" s="2">
         <v>32.92</v>
       </c>
-      <c r="AA83" s="2"/>
+      <c r="AA83" s="2">
+        <v>80</v>
+      </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>383</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>384</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F84" s="2">
         <v>40035853</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>29</v>
@@ -9533,51 +9587,53 @@
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>242.34</v>
       </c>
       <c r="U87" s="3">
         <v>222.83</v>
       </c>
       <c r="V87" s="3">
         <v>0</v>
       </c>
       <c r="W87" s="3">
         <v>3.33</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
         <v>226.15</v>
       </c>
       <c r="Z87" s="2">
         <v>25.23</v>
       </c>
-      <c r="AA87" s="2"/>
+      <c r="AA87" s="2">
+        <v>20</v>
+      </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F88" s="2">
         <v>40055719</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>29</v>
@@ -9595,66 +9651,66 @@
         <v>0</v>
       </c>
       <c r="M88" s="3">
         <v>380.82</v>
       </c>
       <c r="N88" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O88" s="3"/>
       <c r="P88" s="3">
         <v>0</v>
       </c>
       <c r="Q88" s="3">
         <v>0</v>
       </c>
       <c r="R88" s="3">
         <v>1.23</v>
       </c>
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>1.23</v>
       </c>
       <c r="U88" s="3">
-        <v>0</v>
+        <v>136.99</v>
       </c>
       <c r="V88" s="3">
         <v>0</v>
       </c>
       <c r="W88" s="3">
         <v>1.23</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
-        <v>1.23</v>
+        <v>138.22</v>
       </c>
       <c r="Z88" s="2">
-        <v>0.32</v>
+        <v>36.3</v>
       </c>
       <c r="AA88" s="2"/>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>404</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>405</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F89" s="2">
         <v>40035408</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>28</v>
       </c>
@@ -9691,51 +9747,53 @@
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>305.29</v>
       </c>
       <c r="U89" s="3">
         <v>303.81</v>
       </c>
       <c r="V89" s="3">
         <v>0</v>
       </c>
       <c r="W89" s="3">
         <v>1.48</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
         <v>305.29</v>
       </c>
       <c r="Z89" s="2">
         <v>69.03</v>
       </c>
-      <c r="AA89" s="2"/>
+      <c r="AA89" s="2">
+        <v>70</v>
+      </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>409</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F90" s="2">
         <v>40035402</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>29</v>
@@ -9851,51 +9909,53 @@
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>205.46</v>
       </c>
       <c r="U91" s="3">
         <v>109.11</v>
       </c>
       <c r="V91" s="3">
         <v>0</v>
       </c>
       <c r="W91" s="3">
         <v>96.35</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
         <v>205.46</v>
       </c>
       <c r="Z91" s="2">
         <v>97.09</v>
       </c>
-      <c r="AA91" s="2"/>
+      <c r="AA91" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F92" s="2">
         <v>40035823</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>29</v>
@@ -9930,51 +9990,53 @@
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>109.49</v>
       </c>
       <c r="U92" s="3">
         <v>108.73</v>
       </c>
       <c r="V92" s="3">
         <v>0</v>
       </c>
       <c r="W92" s="3">
         <v>0.76</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
         <v>109.49</v>
       </c>
       <c r="Z92" s="2">
         <v>46.34</v>
       </c>
-      <c r="AA92" s="2"/>
+      <c r="AA92" s="2">
+        <v>90</v>
+      </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>420</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>421</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F93" s="2">
         <v>0</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>29</v>
@@ -10009,53 +10071,51 @@
       </c>
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>4.38</v>
       </c>
       <c r="U93" s="3">
         <v>0</v>
       </c>
       <c r="V93" s="3">
         <v>0</v>
       </c>
       <c r="W93" s="3">
         <v>4.38</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
         <v>4.38</v>
       </c>
       <c r="Z93" s="2">
         <v>0.32</v>
       </c>
-      <c r="AA93" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA93" s="2"/>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>425</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>426</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F94" s="2">
         <v>40034746</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>29</v>
@@ -10091,51 +10151,51 @@
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>706.56</v>
       </c>
       <c r="U94" s="3">
         <v>703.56</v>
       </c>
       <c r="V94" s="3">
         <v>0</v>
       </c>
       <c r="W94" s="3">
         <v>2.99</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
         <v>706.56</v>
       </c>
       <c r="Z94" s="2">
         <v>72.59</v>
       </c>
       <c r="AA94" s="2">
-        <v>75</v>
+        <v>68</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>429</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>430</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F95" s="2">
         <v>40034723</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="3" t="s">
@@ -10172,51 +10232,51 @@
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>5.03</v>
       </c>
       <c r="U95" s="3">
         <v>1.71</v>
       </c>
       <c r="V95" s="3">
         <v>0</v>
       </c>
       <c r="W95" s="3">
         <v>3.31</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
         <v>5.03</v>
       </c>
       <c r="Z95" s="2">
         <v>0.77</v>
       </c>
       <c r="AA95" s="2">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>433</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>434</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F96" s="2">
         <v>40046743</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -10253,51 +10313,51 @@
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>685.16</v>
       </c>
       <c r="U96" s="3">
         <v>685.16</v>
       </c>
       <c r="V96" s="3">
         <v>0</v>
       </c>
       <c r="W96" s="3">
         <v>0</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
         <v>685.16</v>
       </c>
       <c r="Z96" s="2">
         <v>72.93</v>
       </c>
       <c r="AA96" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F97" s="2">
         <v>40026332</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H97" s="3" t="s">
@@ -10414,51 +10474,53 @@
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>49.11</v>
       </c>
       <c r="U98" s="3">
         <v>48.06</v>
       </c>
       <c r="V98" s="3">
         <v>0</v>
       </c>
       <c r="W98" s="3">
         <v>1.04</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
         <v>49.11</v>
       </c>
       <c r="Z98" s="2">
         <v>16.36</v>
       </c>
-      <c r="AA98" s="2"/>
+      <c r="AA98" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>446</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>447</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F99" s="2">
         <v>40034644</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>29</v>
@@ -10493,51 +10555,53 @@
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>261.21</v>
       </c>
       <c r="U99" s="3">
         <v>252.77</v>
       </c>
       <c r="V99" s="3">
         <v>0</v>
       </c>
       <c r="W99" s="3">
         <v>8.44</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
         <v>261.21</v>
       </c>
       <c r="Z99" s="2">
         <v>52.51</v>
       </c>
-      <c r="AA99" s="2"/>
+      <c r="AA99" s="2">
+        <v>96</v>
+      </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>450</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>451</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F100" s="2">
         <v>40033351</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>29</v>
@@ -10717,69 +10781,69 @@
         <v>0</v>
       </c>
       <c r="M102" s="3">
         <v>731.44</v>
       </c>
       <c r="N102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O102" s="3"/>
       <c r="P102" s="3">
         <v>586.1</v>
       </c>
       <c r="Q102" s="3">
         <v>0</v>
       </c>
       <c r="R102" s="3">
         <v>0</v>
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>586.1</v>
       </c>
       <c r="U102" s="3">
-        <v>586.1</v>
+        <v>658.48</v>
       </c>
       <c r="V102" s="3">
         <v>0</v>
       </c>
       <c r="W102" s="3">
         <v>0</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
-        <v>586.1</v>
+        <v>658.48</v>
       </c>
       <c r="Z102" s="2">
-        <v>80.13</v>
+        <v>90.03</v>
       </c>
       <c r="AA102" s="2">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>462</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>463</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F103" s="2">
         <v>40033387</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -10978,51 +11042,51 @@
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>395.64</v>
       </c>
       <c r="U105" s="3">
         <v>392.16</v>
       </c>
       <c r="V105" s="3">
         <v>0</v>
       </c>
       <c r="W105" s="3">
         <v>3.47</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
         <v>395.64</v>
       </c>
       <c r="Z105" s="2">
         <v>11.34</v>
       </c>
       <c r="AA105" s="2">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>475</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>476</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F106" s="2">
         <v>40017340</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H106" s="3" t="s">
@@ -11059,51 +11123,51 @@
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>66.22</v>
       </c>
       <c r="U106" s="3">
         <v>66.22</v>
       </c>
       <c r="V106" s="3">
         <v>0</v>
       </c>
       <c r="W106" s="3">
         <v>0</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
         <v>66.22</v>
       </c>
       <c r="Z106" s="2">
         <v>65.68</v>
       </c>
       <c r="AA106" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>480</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>481</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F107" s="2">
         <v>40013371</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H107" s="3" t="s">
@@ -11139,51 +11203,53 @@
       </c>
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>598.98</v>
       </c>
       <c r="U107" s="3">
         <v>595.44</v>
       </c>
       <c r="V107" s="3">
         <v>0</v>
       </c>
       <c r="W107" s="3">
         <v>3.54</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
         <v>598.98</v>
       </c>
       <c r="Z107" s="2">
         <v>88.1</v>
       </c>
-      <c r="AA107" s="2"/>
+      <c r="AA107" s="2">
+        <v>85</v>
+      </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>484</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>485</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F108" s="2">
         <v>40013120</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>29</v>
@@ -11218,51 +11284,53 @@
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>128.7</v>
       </c>
       <c r="U108" s="3">
         <v>127.05</v>
       </c>
       <c r="V108" s="3">
         <v>0</v>
       </c>
       <c r="W108" s="3">
         <v>1.65</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
         <v>128.7</v>
       </c>
       <c r="Z108" s="2">
         <v>54.15</v>
       </c>
-      <c r="AA108" s="2"/>
+      <c r="AA108" s="2">
+        <v>80</v>
+      </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>487</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>488</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F109" s="2">
         <v>40013126</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>29</v>
@@ -11297,51 +11365,53 @@
       </c>
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>176.2</v>
       </c>
       <c r="U109" s="3">
         <v>174.94</v>
       </c>
       <c r="V109" s="3">
         <v>0</v>
       </c>
       <c r="W109" s="3">
         <v>1.26</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
         <v>176.2</v>
       </c>
       <c r="Z109" s="2">
         <v>88.83</v>
       </c>
-      <c r="AA109" s="2"/>
+      <c r="AA109" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>491</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>492</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F110" s="2">
         <v>40010927</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>29</v>
@@ -11377,51 +11447,51 @@
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>237.76</v>
       </c>
       <c r="U110" s="3">
         <v>235.28</v>
       </c>
       <c r="V110" s="3">
         <v>0</v>
       </c>
       <c r="W110" s="3">
         <v>2.48</v>
       </c>
       <c r="X110" s="2">
         <v>0</v>
       </c>
       <c r="Y110" s="2">
         <v>237.76</v>
       </c>
       <c r="Z110" s="2">
         <v>73.98</v>
       </c>
       <c r="AA110" s="2">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>495</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F111" s="2">
         <v>40009753</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H111" s="3" t="s">
@@ -11458,51 +11528,51 @@
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>218.44</v>
       </c>
       <c r="U111" s="3">
         <v>214.23</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>0.66</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
         <v>214.89</v>
       </c>
       <c r="Z111" s="2">
         <v>83.07</v>
       </c>
       <c r="AA111" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>498</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>499</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>500</v>
       </c>
       <c r="F112" s="2">
         <v>40013244</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H112" s="3" t="s">
@@ -11539,51 +11609,51 @@
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>271.67</v>
       </c>
       <c r="U112" s="3">
         <v>269.2</v>
       </c>
       <c r="V112" s="3">
         <v>0</v>
       </c>
       <c r="W112" s="3">
         <v>2.46</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
         <v>271.67</v>
       </c>
       <c r="Z112" s="2">
         <v>73.87</v>
       </c>
       <c r="AA112" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>501</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>502</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F113" s="2">
         <v>40013159</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H113" s="3" t="s">
@@ -11620,51 +11690,51 @@
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>146.67</v>
       </c>
       <c r="U113" s="3">
         <v>145.9</v>
       </c>
       <c r="V113" s="3">
         <v>0</v>
       </c>
       <c r="W113" s="3">
         <v>0.77</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
         <v>146.67</v>
       </c>
       <c r="Z113" s="2">
         <v>80.42</v>
       </c>
       <c r="AA113" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>505</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>506</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F114" s="2">
         <v>40036423</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H114" s="3" t="s">
@@ -11700,51 +11770,53 @@
       </c>
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>12.32</v>
       </c>
       <c r="U114" s="3">
         <v>12.32</v>
       </c>
       <c r="V114" s="3">
         <v>0</v>
       </c>
       <c r="W114" s="3">
         <v>0</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
         <v>12.32</v>
       </c>
       <c r="Z114" s="2">
         <v>18.74</v>
       </c>
-      <c r="AA114" s="2"/>
+      <c r="AA114" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>510</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>511</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F115" s="2">
         <v>40014556</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>46</v>
@@ -11780,51 +11852,51 @@
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>72.27</v>
       </c>
       <c r="U115" s="3">
         <v>71.94</v>
       </c>
       <c r="V115" s="3">
         <v>0</v>
       </c>
       <c r="W115" s="3">
         <v>0.33</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
         <v>72.27</v>
       </c>
       <c r="Z115" s="2">
         <v>78.61</v>
       </c>
       <c r="AA115" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>514</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>515</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F116" s="2">
         <v>40028488</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
@@ -11860,51 +11932,53 @@
       </c>
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>62.34</v>
       </c>
       <c r="U116" s="3">
         <v>62.34</v>
       </c>
       <c r="V116" s="3">
         <v>0</v>
       </c>
       <c r="W116" s="3">
         <v>0</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
         <v>62.34</v>
       </c>
       <c r="Z116" s="2">
         <v>85.9</v>
       </c>
-      <c r="AA116" s="2"/>
+      <c r="AA116" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>518</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>519</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F117" s="2">
         <v>40013131</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>29</v>
@@ -12020,51 +12094,53 @@
       </c>
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>70.87</v>
       </c>
       <c r="U118" s="3">
         <v>70.48</v>
       </c>
       <c r="V118" s="3">
         <v>0</v>
       </c>
       <c r="W118" s="3">
         <v>0.38</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
         <v>70.87</v>
       </c>
       <c r="Z118" s="2">
         <v>87.7</v>
       </c>
-      <c r="AA118" s="2"/>
+      <c r="AA118" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>525</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>526</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F119" s="2">
         <v>40013352</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>29</v>
@@ -12099,51 +12175,53 @@
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>118.44</v>
       </c>
       <c r="U119" s="3">
         <v>118.14</v>
       </c>
       <c r="V119" s="3">
         <v>0</v>
       </c>
       <c r="W119" s="3">
         <v>0.3</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
         <v>118.44</v>
       </c>
       <c r="Z119" s="2">
         <v>100</v>
       </c>
-      <c r="AA119" s="2"/>
+      <c r="AA119" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>528</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F120" s="2">
         <v>40009704</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>29</v>
@@ -12179,51 +12257,51 @@
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>124.19</v>
       </c>
       <c r="U120" s="3">
         <v>123.84</v>
       </c>
       <c r="V120" s="3">
         <v>0</v>
       </c>
       <c r="W120" s="3">
         <v>0.33</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
         <v>124.17</v>
       </c>
       <c r="Z120" s="2">
         <v>90.22</v>
       </c>
       <c r="AA120" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>531</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>532</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>533</v>
       </c>
       <c r="F121" s="2">
         <v>40013094</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="3" t="s">
@@ -12259,51 +12337,53 @@
       </c>
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>171.41</v>
       </c>
       <c r="U121" s="3">
         <v>170.07</v>
       </c>
       <c r="V121" s="3">
         <v>0</v>
       </c>
       <c r="W121" s="3">
         <v>1.35</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
         <v>171.41</v>
       </c>
       <c r="Z121" s="2">
         <v>83.05</v>
       </c>
-      <c r="AA121" s="2"/>
+      <c r="AA121" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>534</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>535</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F122" s="2">
         <v>40013248</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>29</v>
@@ -12419,51 +12499,53 @@
       </c>
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" s="3">
         <v>117.87</v>
       </c>
       <c r="U123" s="3">
         <v>117.19</v>
       </c>
       <c r="V123" s="3">
         <v>0</v>
       </c>
       <c r="W123" s="3">
         <v>0.69</v>
       </c>
       <c r="X123" s="2">
         <v>0</v>
       </c>
       <c r="Y123" s="2">
         <v>117.87</v>
       </c>
       <c r="Z123" s="2">
         <v>96.61</v>
       </c>
-      <c r="AA123" s="2"/>
+      <c r="AA123" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>540</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>541</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F124" s="2">
         <v>40013857</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>29</v>
@@ -12579,51 +12661,53 @@
       </c>
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" s="3">
         <v>64.7</v>
       </c>
       <c r="U125" s="3">
         <v>64.7</v>
       </c>
       <c r="V125" s="3">
         <v>0</v>
       </c>
       <c r="W125" s="3">
         <v>0</v>
       </c>
       <c r="X125" s="2">
         <v>0</v>
       </c>
       <c r="Y125" s="2">
         <v>64.7</v>
       </c>
       <c r="Z125" s="2">
         <v>70.12</v>
       </c>
-      <c r="AA125" s="2"/>
+      <c r="AA125" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>547</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>548</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F126" s="2">
         <v>40036793</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>29</v>
@@ -12658,51 +12742,53 @@
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>84.53</v>
       </c>
       <c r="U126" s="3">
         <v>84.53</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>84.53</v>
       </c>
       <c r="Z126" s="2">
         <v>84.1</v>
       </c>
-      <c r="AA126" s="2"/>
+      <c r="AA126" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>551</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>552</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F127" s="2">
         <v>40036386</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>29</v>
@@ -12737,51 +12823,53 @@
       </c>
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>89.7</v>
       </c>
       <c r="U127" s="3">
         <v>89.7</v>
       </c>
       <c r="V127" s="3">
         <v>0</v>
       </c>
       <c r="W127" s="3">
         <v>0</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
         <v>89.7</v>
       </c>
       <c r="Z127" s="2">
         <v>76.54</v>
       </c>
-      <c r="AA127" s="2"/>
+      <c r="AA127" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>555</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>556</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F128" s="2">
         <v>40009752</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>29</v>
@@ -12816,51 +12904,53 @@
       </c>
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" s="3">
         <v>313.01</v>
       </c>
       <c r="U128" s="3">
         <v>311.23</v>
       </c>
       <c r="V128" s="3">
         <v>0</v>
       </c>
       <c r="W128" s="3">
         <v>1.76</v>
       </c>
       <c r="X128" s="2">
         <v>0</v>
       </c>
       <c r="Y128" s="2">
         <v>312.99</v>
       </c>
       <c r="Z128" s="2">
         <v>99.55</v>
       </c>
-      <c r="AA128" s="2"/>
+      <c r="AA128" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>558</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>559</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F129" s="2">
         <v>40036453</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H129" s="3" t="s">
         <v>29</v>
@@ -12895,51 +12985,53 @@
       </c>
       <c r="S129" s="3">
         <v>0</v>
       </c>
       <c r="T129" s="3">
         <v>114.88</v>
       </c>
       <c r="U129" s="3">
         <v>114.88</v>
       </c>
       <c r="V129" s="3">
         <v>0</v>
       </c>
       <c r="W129" s="3">
         <v>0</v>
       </c>
       <c r="X129" s="2">
         <v>0</v>
       </c>
       <c r="Y129" s="2">
         <v>114.88</v>
       </c>
       <c r="Z129" s="2">
         <v>57.12</v>
       </c>
-      <c r="AA129" s="2"/>
+      <c r="AA129" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>562</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>563</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F130" s="2">
         <v>40036895</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>46</v>
@@ -13055,51 +13147,53 @@
       </c>
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>126.58</v>
       </c>
       <c r="U131" s="3">
         <v>126.58</v>
       </c>
       <c r="V131" s="3">
         <v>0</v>
       </c>
       <c r="W131" s="3">
         <v>0</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>126.58</v>
       </c>
       <c r="Z131" s="2">
         <v>88.37</v>
       </c>
-      <c r="AA131" s="2"/>
+      <c r="AA131" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>570</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>571</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F132" s="2">
         <v>40013136</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>29</v>
@@ -13134,51 +13228,53 @@
       </c>
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>121.37</v>
       </c>
       <c r="U132" s="3">
         <v>120.7</v>
       </c>
       <c r="V132" s="3">
         <v>0</v>
       </c>
       <c r="W132" s="3">
         <v>0.66</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
         <v>121.37</v>
       </c>
       <c r="Z132" s="2">
         <v>80.11</v>
       </c>
-      <c r="AA132" s="2"/>
+      <c r="AA132" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>573</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>574</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>575</v>
       </c>
       <c r="F133" s="2">
         <v>40013118</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="3" t="s">
         <v>29</v>
@@ -13295,51 +13391,51 @@
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>119.64</v>
       </c>
       <c r="U134" s="3">
         <v>118.77</v>
       </c>
       <c r="V134" s="3">
         <v>0</v>
       </c>
       <c r="W134" s="3">
         <v>0.88</v>
       </c>
       <c r="X134" s="2">
         <v>0</v>
       </c>
       <c r="Y134" s="2">
         <v>119.64</v>
       </c>
       <c r="Z134" s="2">
         <v>86.65</v>
       </c>
       <c r="AA134" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>581</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>582</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F135" s="2">
         <v>40009746</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="3" t="s">
@@ -13375,51 +13471,53 @@
       </c>
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>462.62</v>
       </c>
       <c r="U135" s="3">
         <v>460.69</v>
       </c>
       <c r="V135" s="3">
         <v>0</v>
       </c>
       <c r="W135" s="3">
         <v>1.93</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
         <v>462.62</v>
       </c>
       <c r="Z135" s="2">
         <v>97.09</v>
       </c>
-      <c r="AA135" s="2"/>
+      <c r="AA135" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>584</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>585</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F136" s="2">
         <v>40013155</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>29</v>
@@ -13454,51 +13552,53 @@
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>131.87</v>
       </c>
       <c r="U136" s="3">
         <v>130.66</v>
       </c>
       <c r="V136" s="3">
         <v>0</v>
       </c>
       <c r="W136" s="3">
         <v>1.21</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
         <v>131.87</v>
       </c>
       <c r="Z136" s="2">
         <v>80.18</v>
       </c>
-      <c r="AA136" s="2"/>
+      <c r="AA136" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>587</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>588</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F137" s="2">
         <v>40013033</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>46</v>
@@ -13533,51 +13633,53 @@
       </c>
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>68.87</v>
       </c>
       <c r="U137" s="3">
         <v>68.54</v>
       </c>
       <c r="V137" s="3">
         <v>0</v>
       </c>
       <c r="W137" s="3">
         <v>0.33</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
         <v>68.87</v>
       </c>
       <c r="Z137" s="2">
         <v>78.02</v>
       </c>
-      <c r="AA137" s="2"/>
+      <c r="AA137" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>590</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>591</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F138" s="2">
         <v>40013054</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>29</v>
@@ -13612,51 +13714,53 @@
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>123.51</v>
       </c>
       <c r="U138" s="3">
         <v>123.24</v>
       </c>
       <c r="V138" s="3">
         <v>0</v>
       </c>
       <c r="W138" s="3">
         <v>0.27</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
         <v>123.51</v>
       </c>
       <c r="Z138" s="2">
         <v>85.78</v>
       </c>
-      <c r="AA138" s="2"/>
+      <c r="AA138" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>593</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>594</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F139" s="2">
         <v>40026751</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>29</v>
@@ -13691,51 +13795,53 @@
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>157.47</v>
       </c>
       <c r="U139" s="3">
         <v>157.47</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>0</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
         <v>157.47</v>
       </c>
       <c r="Z139" s="2">
         <v>89.28</v>
       </c>
-      <c r="AA139" s="2"/>
+      <c r="AA139" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>597</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>598</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>599</v>
       </c>
       <c r="F140" s="2">
         <v>40028596</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>29</v>
@@ -13770,51 +13876,53 @@
       </c>
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>117.83</v>
       </c>
       <c r="U140" s="3">
         <v>117.83</v>
       </c>
       <c r="V140" s="3">
         <v>0</v>
       </c>
       <c r="W140" s="3">
         <v>0</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
         <v>117.83</v>
       </c>
       <c r="Z140" s="2">
         <v>85.16</v>
       </c>
-      <c r="AA140" s="2"/>
+      <c r="AA140" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>601</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>602</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F141" s="2">
         <v>40026759</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="3" t="s">
         <v>46</v>
@@ -13849,51 +13957,53 @@
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>74.29</v>
       </c>
       <c r="U141" s="3">
         <v>74.29</v>
       </c>
       <c r="V141" s="3">
         <v>0</v>
       </c>
       <c r="W141" s="3">
         <v>0</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
         <v>74.29</v>
       </c>
       <c r="Z141" s="2">
         <v>70.71</v>
       </c>
-      <c r="AA141" s="2"/>
+      <c r="AA141" s="2">
+        <v>75</v>
+      </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>606</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F142" s="2">
         <v>40024850</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>46</v>
@@ -13928,51 +14038,53 @@
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>97.81</v>
       </c>
       <c r="U142" s="3">
         <v>97.81</v>
       </c>
       <c r="V142" s="3">
         <v>0</v>
       </c>
       <c r="W142" s="3">
         <v>0</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
         <v>97.81</v>
       </c>
       <c r="Z142" s="2">
         <v>92.52</v>
       </c>
-      <c r="AA142" s="2"/>
+      <c r="AA142" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>609</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F143" s="2">
         <v>40028592</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="3" t="s">
         <v>29</v>
@@ -14007,51 +14119,53 @@
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>175.66</v>
       </c>
       <c r="U143" s="3">
         <v>175.66</v>
       </c>
       <c r="V143" s="3">
         <v>0</v>
       </c>
       <c r="W143" s="3">
         <v>0</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
         <v>175.66</v>
       </c>
       <c r="Z143" s="2">
         <v>81.99</v>
       </c>
-      <c r="AA143" s="2"/>
+      <c r="AA143" s="2">
+        <v>97</v>
+      </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>613</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>614</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F144" s="2">
         <v>40013086</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>29</v>
@@ -14086,51 +14200,53 @@
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>186.34</v>
       </c>
       <c r="U144" s="3">
         <v>186.07</v>
       </c>
       <c r="V144" s="3">
         <v>0</v>
       </c>
       <c r="W144" s="3">
         <v>0.27</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
         <v>186.34</v>
       </c>
       <c r="Z144" s="2">
         <v>96.83</v>
       </c>
-      <c r="AA144" s="2"/>
+      <c r="AA144" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>616</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>617</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F145" s="2">
         <v>40013031</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H145" s="3" t="s">
         <v>29</v>
@@ -14165,51 +14281,53 @@
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>106.91</v>
       </c>
       <c r="U145" s="3">
         <v>106.55</v>
       </c>
       <c r="V145" s="3">
         <v>0</v>
       </c>
       <c r="W145" s="3">
         <v>0.36</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
         <v>106.91</v>
       </c>
       <c r="Z145" s="2">
         <v>87.59</v>
       </c>
-      <c r="AA145" s="2"/>
+      <c r="AA145" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>619</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>620</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F146" s="2">
         <v>40013059</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>29</v>
@@ -14244,51 +14362,53 @@
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>93.52</v>
       </c>
       <c r="U146" s="3">
         <v>93.21</v>
       </c>
       <c r="V146" s="3">
         <v>0</v>
       </c>
       <c r="W146" s="3">
         <v>0.31</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
         <v>93.52</v>
       </c>
       <c r="Z146" s="2">
         <v>97.09</v>
       </c>
-      <c r="AA146" s="2"/>
+      <c r="AA146" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>622</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>623</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F147" s="2">
         <v>40036393</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>29</v>
@@ -14323,51 +14443,53 @@
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>74.93</v>
       </c>
       <c r="U147" s="3">
         <v>74.93</v>
       </c>
       <c r="V147" s="3">
         <v>0</v>
       </c>
       <c r="W147" s="3">
         <v>0</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
         <v>74.93</v>
       </c>
       <c r="Z147" s="2">
         <v>82.02</v>
       </c>
-      <c r="AA147" s="2"/>
+      <c r="AA147" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>626</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>627</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F148" s="2">
         <v>40016076</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>29</v>
@@ -14564,51 +14686,53 @@
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>137.75</v>
       </c>
       <c r="U150" s="3">
         <v>137.75</v>
       </c>
       <c r="V150" s="3">
         <v>0</v>
       </c>
       <c r="W150" s="3">
         <v>0</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
         <v>137.75</v>
       </c>
       <c r="Z150" s="2">
         <v>83.1</v>
       </c>
-      <c r="AA150" s="2"/>
+      <c r="AA150" s="2">
+        <v>55</v>
+      </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>638</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>639</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F151" s="2">
         <v>40013261</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="3" t="s">
         <v>29</v>
@@ -14643,51 +14767,53 @@
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>80.79</v>
       </c>
       <c r="U151" s="3">
         <v>80.38</v>
       </c>
       <c r="V151" s="3">
         <v>0</v>
       </c>
       <c r="W151" s="3">
         <v>0.41</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
         <v>80.79</v>
       </c>
       <c r="Z151" s="2">
         <v>81.89</v>
       </c>
-      <c r="AA151" s="2"/>
+      <c r="AA151" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>641</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>642</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F152" s="2">
         <v>40046729</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>29</v>
@@ -14884,51 +15010,53 @@
       </c>
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>137.3</v>
       </c>
       <c r="U154" s="3">
         <v>136.01</v>
       </c>
       <c r="V154" s="3">
         <v>0</v>
       </c>
       <c r="W154" s="3">
         <v>1.29</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
         <v>137.3</v>
       </c>
       <c r="Z154" s="2">
         <v>81.15</v>
       </c>
-      <c r="AA154" s="2"/>
+      <c r="AA154" s="2">
+        <v>90</v>
+      </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F155" s="2">
         <v>40027276</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>29</v>
@@ -14963,51 +15091,53 @@
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>178</v>
       </c>
       <c r="U155" s="3">
         <v>178</v>
       </c>
       <c r="V155" s="3">
         <v>0</v>
       </c>
       <c r="W155" s="3">
         <v>0</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
         <v>178</v>
       </c>
       <c r="Z155" s="2">
         <v>90</v>
       </c>
-      <c r="AA155" s="2"/>
+      <c r="AA155" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>655</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>656</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F156" s="2">
         <v>40028499</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>29</v>
@@ -15042,51 +15172,53 @@
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>62.73</v>
       </c>
       <c r="U156" s="3">
         <v>62.73</v>
       </c>
       <c r="V156" s="3">
         <v>0</v>
       </c>
       <c r="W156" s="3">
         <v>0</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
         <v>62.73</v>
       </c>
       <c r="Z156" s="2">
         <v>82.64</v>
       </c>
-      <c r="AA156" s="2"/>
+      <c r="AA156" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>659</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>660</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F157" s="2">
         <v>40013039</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="3" t="s">
         <v>29</v>
@@ -15121,51 +15253,53 @@
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>103.07</v>
       </c>
       <c r="U157" s="3">
         <v>102.3</v>
       </c>
       <c r="V157" s="3">
         <v>0</v>
       </c>
       <c r="W157" s="3">
         <v>0.77</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
         <v>103.07</v>
       </c>
       <c r="Z157" s="2">
         <v>74.25</v>
       </c>
-      <c r="AA157" s="2"/>
+      <c r="AA157" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>662</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>663</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F158" s="2">
         <v>40013835</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>29</v>
@@ -15362,51 +15496,53 @@
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>69.1</v>
       </c>
       <c r="U160" s="3">
         <v>69.1</v>
       </c>
       <c r="V160" s="3">
         <v>0</v>
       </c>
       <c r="W160" s="3">
         <v>0</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
         <v>69.1</v>
       </c>
       <c r="Z160" s="2">
         <v>86.58</v>
       </c>
-      <c r="AA160" s="2"/>
+      <c r="AA160" s="2">
+        <v>90</v>
+      </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>673</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>674</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F161" s="2">
         <v>40036494</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="3" t="s">
         <v>29</v>
@@ -15441,51 +15577,53 @@
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>69.95</v>
       </c>
       <c r="U161" s="3">
         <v>69.95</v>
       </c>
       <c r="V161" s="3">
         <v>0</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
         <v>69.95</v>
       </c>
       <c r="Z161" s="2">
         <v>70.29</v>
       </c>
-      <c r="AA161" s="2"/>
+      <c r="AA161" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F162" s="2">
         <v>40013395</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>29</v>
@@ -15520,51 +15658,53 @@
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>73.75</v>
       </c>
       <c r="U162" s="3">
         <v>73.75</v>
       </c>
       <c r="V162" s="3">
         <v>0</v>
       </c>
       <c r="W162" s="3">
         <v>0</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
         <v>73.75</v>
       </c>
       <c r="Z162" s="2">
         <v>73.71</v>
       </c>
-      <c r="AA162" s="2"/>
+      <c r="AA162" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>680</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>681</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>682</v>
       </c>
       <c r="F163" s="2">
         <v>40012989</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>29</v>
@@ -15599,51 +15739,53 @@
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>110.7</v>
       </c>
       <c r="U163" s="3">
         <v>110.39</v>
       </c>
       <c r="V163" s="3">
         <v>0</v>
       </c>
       <c r="W163" s="3">
         <v>0.31</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
         <v>110.7</v>
       </c>
       <c r="Z163" s="2">
         <v>88.37</v>
       </c>
-      <c r="AA163" s="2"/>
+      <c r="AA163" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>683</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>684</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F164" s="2">
         <v>40012954</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>29</v>
@@ -15678,51 +15820,53 @@
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>98.7</v>
       </c>
       <c r="U164" s="3">
         <v>98.01</v>
       </c>
       <c r="V164" s="3">
         <v>0</v>
       </c>
       <c r="W164" s="3">
         <v>0.69</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
         <v>98.7</v>
       </c>
       <c r="Z164" s="2">
         <v>61.5</v>
       </c>
-      <c r="AA164" s="2"/>
+      <c r="AA164" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F165" s="2">
         <v>40013778</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>29</v>
@@ -15758,51 +15902,51 @@
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>81.5</v>
       </c>
       <c r="U165" s="3">
         <v>81.5</v>
       </c>
       <c r="V165" s="3">
         <v>0</v>
       </c>
       <c r="W165" s="3">
         <v>0</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
         <v>81.5</v>
       </c>
       <c r="Z165" s="2">
         <v>73.64</v>
       </c>
       <c r="AA165" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>689</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>690</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>691</v>
       </c>
       <c r="F166" s="2">
         <v>40035674</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H166" s="3" t="s">
@@ -15919,53 +16063,51 @@
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>64.69</v>
       </c>
       <c r="U167" s="3">
         <v>64.22</v>
       </c>
       <c r="V167" s="3">
         <v>0</v>
       </c>
       <c r="W167" s="3">
         <v>0</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
         <v>64.22</v>
       </c>
       <c r="Z167" s="2">
         <v>88.42</v>
       </c>
-      <c r="AA167" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA167" s="2"/>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>699</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>700</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>701</v>
       </c>
       <c r="F168" s="2">
         <v>8364260</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>117</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>46</v>
@@ -16000,51 +16142,53 @@
       </c>
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>98.58</v>
       </c>
       <c r="U168" s="3">
         <v>98.58</v>
       </c>
       <c r="V168" s="3">
         <v>0</v>
       </c>
       <c r="W168" s="3">
         <v>0</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
         <v>98.58</v>
       </c>
       <c r="Z168" s="2">
         <v>99.16</v>
       </c>
-      <c r="AA168" s="2"/>
+      <c r="AA168" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>704</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>705</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>706</v>
       </c>
       <c r="F169" s="2">
         <v>40035771</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>46</v>
@@ -16242,51 +16386,51 @@
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>52.73</v>
       </c>
       <c r="U171" s="3">
         <v>50.86</v>
       </c>
       <c r="V171" s="3">
         <v>0</v>
       </c>
       <c r="W171" s="3">
         <v>1.87</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
         <v>52.73</v>
       </c>
       <c r="Z171" s="2">
         <v>15.01</v>
       </c>
       <c r="AA171" s="2">
-        <v>40</v>
+        <v>5</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>717</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>718</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>719</v>
       </c>
       <c r="F172" s="2">
         <v>40035097</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H172" s="3" t="s">
@@ -16322,51 +16466,53 @@
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>445.04</v>
       </c>
       <c r="U172" s="3">
         <v>445.04</v>
       </c>
       <c r="V172" s="3">
         <v>0</v>
       </c>
       <c r="W172" s="3">
         <v>0</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
         <v>445.04</v>
       </c>
       <c r="Z172" s="2">
         <v>64.2</v>
       </c>
-      <c r="AA172" s="2"/>
+      <c r="AA172" s="2">
+        <v>60</v>
+      </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>721</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>722</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F173" s="2">
         <v>40033322</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>29</v>
@@ -16482,51 +16628,53 @@
       </c>
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>228.14</v>
       </c>
       <c r="U174" s="3">
         <v>223.97</v>
       </c>
       <c r="V174" s="3">
         <v>0</v>
       </c>
       <c r="W174" s="3">
         <v>4.16</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
         <v>228.14</v>
       </c>
       <c r="Z174" s="2">
         <v>35.47</v>
       </c>
-      <c r="AA174" s="2"/>
+      <c r="AA174" s="2">
+        <v>75</v>
+      </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F175" s="2">
         <v>40035680</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>46</v>
@@ -16562,51 +16710,51 @@
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>6.33</v>
       </c>
       <c r="U175" s="3">
         <v>0.64</v>
       </c>
       <c r="V175" s="3">
         <v>0</v>
       </c>
       <c r="W175" s="3">
         <v>5.69</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
         <v>6.33</v>
       </c>
       <c r="Z175" s="2">
         <v>0.77</v>
       </c>
       <c r="AA175" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>734</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>735</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F176" s="2">
         <v>40055841</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="3" t="s">
@@ -16643,109 +16791,109 @@
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>768.28</v>
       </c>
       <c r="U176" s="3">
         <v>759.43</v>
       </c>
       <c r="V176" s="3">
         <v>0</v>
       </c>
       <c r="W176" s="3">
         <v>0</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
         <v>759.43</v>
       </c>
       <c r="Z176" s="2">
         <v>68.78</v>
       </c>
       <c r="AA176" s="2">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="6"/>
       <c r="D177" s="6"/>
       <c r="E177" s="6"/>
       <c r="F177" s="6"/>
       <c r="G177" s="6"/>
       <c r="H177" s="7"/>
       <c r="I177" s="7"/>
       <c r="J177" s="7"/>
       <c r="K177" s="7">
         <v>72624.29</v>
       </c>
       <c r="L177" s="7">
         <v>192.01</v>
       </c>
       <c r="M177" s="7">
         <v>72816.3</v>
       </c>
       <c r="N177" s="7"/>
       <c r="O177" s="7"/>
       <c r="P177" s="7">
         <v>32538.12</v>
       </c>
       <c r="Q177" s="7">
         <v>0</v>
       </c>
       <c r="R177" s="7">
         <v>363.15</v>
       </c>
       <c r="S177" s="7">
         <v>0</v>
       </c>
       <c r="T177" s="7">
         <v>32901.26</v>
       </c>
       <c r="U177" s="7">
-        <v>32493.69</v>
+        <v>32818.23</v>
       </c>
       <c r="V177" s="7">
         <v>0</v>
       </c>
       <c r="W177" s="7">
         <v>363.15</v>
       </c>
       <c r="X177" s="6">
         <v>0</v>
       </c>
       <c r="Y177" s="6">
-        <v>32856.84</v>
+        <v>33181.37</v>
       </c>
       <c r="Z177" s="6">
-        <v>45.12</v>
+        <v>45.57</v>
       </c>
       <c r="AA177" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A177:J177"/>
   </mergeCells>