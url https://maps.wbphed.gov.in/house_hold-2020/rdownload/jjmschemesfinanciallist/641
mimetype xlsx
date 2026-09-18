--- v4 (2026-07-21)
+++ v5 (2026-09-18)
@@ -3389,69 +3389,69 @@
       <c r="M4" s="3">
         <v>990.41</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>97.7</v>
       </c>
       <c r="Q4" s="3">
         <v>12.11</v>
       </c>
       <c r="R4" s="3">
         <v>10.77</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>120.59</v>
       </c>
       <c r="U4" s="3">
-        <v>99.37</v>
+        <v>97.49</v>
       </c>
       <c r="V4" s="3">
         <v>12.11</v>
       </c>
       <c r="W4" s="3">
         <v>10.77</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>122.26</v>
+        <v>120.38</v>
       </c>
       <c r="Z4" s="2">
-        <v>12.34</v>
+        <v>12.15</v>
       </c>
       <c r="AA4" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40037696</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -3475,66 +3475,66 @@
       <c r="N5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="3">
         <v>372.85</v>
       </c>
       <c r="Q5" s="3">
         <v>31.71</v>
       </c>
       <c r="R5" s="3">
         <v>221</v>
       </c>
       <c r="S5" s="3">
         <v>0</v>
       </c>
       <c r="T5" s="3">
         <v>625.57</v>
       </c>
       <c r="U5" s="3">
         <v>372.85</v>
       </c>
       <c r="V5" s="3">
-        <v>37</v>
+        <v>31.71</v>
       </c>
       <c r="W5" s="3">
         <v>221</v>
       </c>
       <c r="X5" s="2">
         <v>0</v>
       </c>
       <c r="Y5" s="2">
-        <v>630.86</v>
+        <v>625.57</v>
       </c>
       <c r="Z5" s="2">
-        <v>70.45</v>
+        <v>69.86</v>
       </c>
       <c r="AA5" s="2">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="2">
         <v>40006346</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
@@ -3558,66 +3558,66 @@
       <c r="N6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="3">
         <v>1095.06</v>
       </c>
       <c r="Q6" s="3">
         <v>77.05</v>
       </c>
       <c r="R6" s="3">
         <v>0</v>
       </c>
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>1172.11</v>
       </c>
       <c r="U6" s="3">
         <v>1095.06</v>
       </c>
       <c r="V6" s="3">
-        <v>79.72</v>
+        <v>77.05</v>
       </c>
       <c r="W6" s="3">
         <v>0</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
-        <v>1174.78</v>
+        <v>1172.11</v>
       </c>
       <c r="Z6" s="2">
-        <v>63.41</v>
+        <v>63.27</v>
       </c>
       <c r="AA6" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="2">
         <v>40019860</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="3" t="s">
@@ -3641,66 +3641,66 @@
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>58.88</v>
       </c>
       <c r="Q7" s="3">
         <v>0</v>
       </c>
       <c r="R7" s="3">
         <v>0</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>58.88</v>
       </c>
       <c r="U7" s="3">
         <v>58.88</v>
       </c>
       <c r="V7" s="3">
-        <v>2.58</v>
+        <v>0</v>
       </c>
       <c r="W7" s="3">
         <v>0</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>61.46</v>
+        <v>58.88</v>
       </c>
       <c r="Z7" s="2">
-        <v>32.89</v>
+        <v>31.51</v>
       </c>
       <c r="AA7" s="2">
-        <v>61</v>
+        <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="2">
         <v>40012757</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -3739,51 +3739,51 @@
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>106.87</v>
       </c>
       <c r="U8" s="3">
         <v>45.27</v>
       </c>
       <c r="V8" s="3">
         <v>0</v>
       </c>
       <c r="W8" s="3">
         <v>61.6</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
         <v>106.87</v>
       </c>
       <c r="Z8" s="2">
         <v>45.1</v>
       </c>
       <c r="AA8" s="2">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="2">
         <v>40005064</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="3" t="s">
@@ -3807,66 +3807,66 @@
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>961.24</v>
       </c>
       <c r="Q9" s="3">
         <v>82.8</v>
       </c>
       <c r="R9" s="3">
         <v>0</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>1044.04</v>
       </c>
       <c r="U9" s="3">
         <v>961.24</v>
       </c>
       <c r="V9" s="3">
-        <v>84</v>
+        <v>82.8</v>
       </c>
       <c r="W9" s="3">
         <v>0</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>1045.23</v>
+        <v>1044.04</v>
       </c>
       <c r="Z9" s="2">
-        <v>51.45</v>
+        <v>51.4</v>
       </c>
       <c r="AA9" s="2">
-        <v>80</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="2">
         <v>40005644</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -3905,51 +3905,51 @@
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>303.1</v>
       </c>
       <c r="U10" s="3">
         <v>291.49</v>
       </c>
       <c r="V10" s="3">
         <v>11.61</v>
       </c>
       <c r="W10" s="3">
         <v>0</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
         <v>303.1</v>
       </c>
       <c r="Z10" s="2">
         <v>67.17</v>
       </c>
       <c r="AA10" s="2">
-        <v>78</v>
+        <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="2">
         <v>40005643</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -3988,51 +3988,51 @@
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>443.61</v>
       </c>
       <c r="U11" s="3">
         <v>431.7</v>
       </c>
       <c r="V11" s="3">
         <v>11.91</v>
       </c>
       <c r="W11" s="3">
         <v>0</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
         <v>443.61</v>
       </c>
       <c r="Z11" s="2">
         <v>98.6</v>
       </c>
       <c r="AA11" s="2">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="2">
         <v>40019041</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="3" t="s">
@@ -4071,51 +4071,51 @@
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>22.83</v>
       </c>
       <c r="U12" s="3">
         <v>22.83</v>
       </c>
       <c r="V12" s="3">
         <v>0</v>
       </c>
       <c r="W12" s="3">
         <v>0</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
         <v>22.83</v>
       </c>
       <c r="Z12" s="2">
         <v>14.98</v>
       </c>
       <c r="AA12" s="2">
-        <v>85</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="2">
         <v>40012919</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="3" t="s">
@@ -4139,66 +4139,66 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>627.53</v>
       </c>
       <c r="Q13" s="3">
         <v>190.08</v>
       </c>
       <c r="R13" s="3">
         <v>163.68</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>981.3</v>
       </c>
       <c r="U13" s="3">
         <v>627.53</v>
       </c>
       <c r="V13" s="3">
-        <v>193.87</v>
+        <v>190.08</v>
       </c>
       <c r="W13" s="3">
         <v>163.68</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>985.08</v>
+        <v>981.3</v>
       </c>
       <c r="Z13" s="2">
-        <v>43.04</v>
+        <v>42.87</v>
       </c>
       <c r="AA13" s="2">
-        <v>65</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F14" s="2">
         <v>40012861</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H14" s="3" t="s">
@@ -4237,51 +4237,51 @@
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>15.52</v>
       </c>
       <c r="U14" s="3">
         <v>15.52</v>
       </c>
       <c r="V14" s="3">
         <v>0</v>
       </c>
       <c r="W14" s="3">
         <v>0</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
         <v>15.52</v>
       </c>
       <c r="Z14" s="2">
         <v>8.08</v>
       </c>
       <c r="AA14" s="2">
-        <v>85</v>
+        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F15" s="2">
         <v>40012912</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H15" s="3" t="s">
@@ -4320,51 +4320,51 @@
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>476.79</v>
       </c>
       <c r="U15" s="3">
         <v>454.11</v>
       </c>
       <c r="V15" s="3">
         <v>22.68</v>
       </c>
       <c r="W15" s="3">
         <v>0</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
         <v>476.79</v>
       </c>
       <c r="Z15" s="2">
         <v>37.38</v>
       </c>
       <c r="AA15" s="2">
-        <v>70</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F16" s="2">
         <v>40006517</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="3" t="s">
@@ -4403,51 +4403,51 @@
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>566.73</v>
       </c>
       <c r="U16" s="3">
         <v>517.68</v>
       </c>
       <c r="V16" s="3">
         <v>49.05</v>
       </c>
       <c r="W16" s="3">
         <v>0</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
         <v>566.73</v>
       </c>
       <c r="Z16" s="2">
         <v>55.55</v>
       </c>
       <c r="AA16" s="2">
-        <v>70</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F17" s="2">
         <v>40012814</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="3" t="s">
@@ -4486,51 +4486,51 @@
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>136.67</v>
       </c>
       <c r="U17" s="3">
         <v>92.25</v>
       </c>
       <c r="V17" s="3">
         <v>32.6</v>
       </c>
       <c r="W17" s="3">
         <v>11.83</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <v>136.67</v>
       </c>
       <c r="Z17" s="2">
         <v>26.65</v>
       </c>
       <c r="AA17" s="2">
-        <v>70</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F18" s="2">
         <v>40065422</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H18" s="3" t="s">
@@ -4569,51 +4569,51 @@
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>40.11</v>
       </c>
       <c r="U18" s="3">
         <v>22.55</v>
       </c>
       <c r="V18" s="3">
         <v>17.56</v>
       </c>
       <c r="W18" s="3">
         <v>0</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
         <v>40.11</v>
       </c>
       <c r="Z18" s="2">
         <v>36.03</v>
       </c>
       <c r="AA18" s="2">
-        <v>60</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F19" s="2">
         <v>40062650</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H19" s="3" t="s">
@@ -4652,51 +4652,51 @@
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>116.15</v>
       </c>
       <c r="U19" s="3">
         <v>64.68</v>
       </c>
       <c r="V19" s="3">
         <v>51.47</v>
       </c>
       <c r="W19" s="3">
         <v>0</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
         <v>116.15</v>
       </c>
       <c r="Z19" s="2">
         <v>42.44</v>
       </c>
       <c r="AA19" s="2">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F20" s="2">
         <v>40065426</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H20" s="3" t="s">
@@ -4735,51 +4735,51 @@
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>42.47</v>
       </c>
       <c r="U20" s="3">
         <v>25.99</v>
       </c>
       <c r="V20" s="3">
         <v>16.48</v>
       </c>
       <c r="W20" s="3">
         <v>0</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
         <v>42.47</v>
       </c>
       <c r="Z20" s="2">
         <v>37.85</v>
       </c>
       <c r="AA20" s="2">
-        <v>80</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F21" s="2">
         <v>40012816</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H21" s="3" t="s">
@@ -4818,51 +4818,51 @@
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>191.79</v>
       </c>
       <c r="U21" s="3">
         <v>117.76</v>
       </c>
       <c r="V21" s="3">
         <v>0</v>
       </c>
       <c r="W21" s="3">
         <v>74.03</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
         <v>191.79</v>
       </c>
       <c r="Z21" s="2">
         <v>15.1</v>
       </c>
       <c r="AA21" s="2">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F22" s="2">
         <v>40004531</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -4966,69 +4966,69 @@
       <c r="M23" s="3">
         <v>69.44</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="3">
         <v>20.89</v>
       </c>
       <c r="Q23" s="3">
         <v>0</v>
       </c>
       <c r="R23" s="3">
         <v>0</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>20.89</v>
       </c>
       <c r="U23" s="3">
-        <v>23.04</v>
+        <v>20.89</v>
       </c>
       <c r="V23" s="3">
-        <v>4.79</v>
+        <v>0</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>27.82</v>
+        <v>20.89</v>
       </c>
       <c r="Z23" s="2">
-        <v>40.07</v>
+        <v>30.08</v>
       </c>
       <c r="AA23" s="2">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F24" s="2">
         <v>40004526</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H24" s="3" t="s">
@@ -5049,69 +5049,69 @@
       <c r="M24" s="3">
         <v>706.17</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>465.54</v>
       </c>
       <c r="Q24" s="3">
         <v>28.79</v>
       </c>
       <c r="R24" s="3">
         <v>10.14</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>504.48</v>
       </c>
       <c r="U24" s="3">
-        <v>468.62</v>
+        <v>465.54</v>
       </c>
       <c r="V24" s="3">
         <v>28.79</v>
       </c>
       <c r="W24" s="3">
         <v>10.14</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>507.56</v>
+        <v>504.48</v>
       </c>
       <c r="Z24" s="2">
-        <v>71.87</v>
+        <v>71.44</v>
       </c>
       <c r="AA24" s="2">
-        <v>68</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F25" s="2">
         <v>40016307</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H25" s="3" t="s">
@@ -5150,51 +5150,51 @@
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>62.76</v>
       </c>
       <c r="U25" s="3">
         <v>51.67</v>
       </c>
       <c r="V25" s="3">
         <v>3.39</v>
       </c>
       <c r="W25" s="3">
         <v>7.7</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
         <v>62.76</v>
       </c>
       <c r="Z25" s="2">
         <v>72.72</v>
       </c>
       <c r="AA25" s="2">
-        <v>90</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F26" s="2">
         <v>40012879</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -5233,51 +5233,51 @@
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>73.02</v>
       </c>
       <c r="U26" s="3">
         <v>67.65</v>
       </c>
       <c r="V26" s="3">
         <v>5.36</v>
       </c>
       <c r="W26" s="3">
         <v>0</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
         <v>73.02</v>
       </c>
       <c r="Z26" s="2">
         <v>26.6</v>
       </c>
       <c r="AA26" s="2">
-        <v>90</v>
+        <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F27" s="2">
         <v>40012860</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H27" s="3" t="s">
@@ -5316,51 +5316,51 @@
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>218.28</v>
       </c>
       <c r="U27" s="3">
         <v>147.64</v>
       </c>
       <c r="V27" s="3">
         <v>28.06</v>
       </c>
       <c r="W27" s="3">
         <v>42.58</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
         <v>218.28</v>
       </c>
       <c r="Z27" s="2">
         <v>38.83</v>
       </c>
       <c r="AA27" s="2">
-        <v>85</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>140</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F28" s="2">
         <v>40020242</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H28" s="3" t="s">
@@ -5384,66 +5384,66 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>902.3</v>
       </c>
       <c r="Q28" s="3">
         <v>45.68</v>
       </c>
       <c r="R28" s="3">
         <v>219.24</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>1167.21</v>
       </c>
       <c r="U28" s="3">
         <v>902.3</v>
       </c>
       <c r="V28" s="3">
-        <v>58.15</v>
+        <v>45.68</v>
       </c>
       <c r="W28" s="3">
         <v>219.24</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>1179.69</v>
+        <v>1167.21</v>
       </c>
       <c r="Z28" s="2">
-        <v>54.71</v>
+        <v>54.13</v>
       </c>
       <c r="AA28" s="2">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F29" s="2">
         <v>40036753</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H29" s="3" t="s">
@@ -5467,66 +5467,66 @@
       <c r="N29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P29" s="3">
         <v>75.78</v>
       </c>
       <c r="Q29" s="3">
         <v>11.67</v>
       </c>
       <c r="R29" s="3">
         <v>0</v>
       </c>
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>87.45</v>
       </c>
       <c r="U29" s="3">
         <v>75.78</v>
       </c>
       <c r="V29" s="3">
-        <v>22.96</v>
+        <v>11.67</v>
       </c>
       <c r="W29" s="3">
         <v>0</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
-        <v>98.74</v>
+        <v>87.45</v>
       </c>
       <c r="Z29" s="2">
-        <v>48.37</v>
+        <v>42.84</v>
       </c>
       <c r="AA29" s="2">
-        <v>80</v>
+        <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>150</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F30" s="2">
         <v>40012695</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -5565,51 +5565,51 @@
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>28.92</v>
       </c>
       <c r="U30" s="3">
         <v>28.92</v>
       </c>
       <c r="V30" s="3">
         <v>0</v>
       </c>
       <c r="W30" s="3">
         <v>0</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
         <v>28.92</v>
       </c>
       <c r="Z30" s="2">
         <v>11.43</v>
       </c>
       <c r="AA30" s="2">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>153</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F31" s="2">
         <v>40012880</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H31" s="3" t="s">
@@ -5648,51 +5648,51 @@
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>51.29</v>
       </c>
       <c r="U31" s="3">
         <v>51.29</v>
       </c>
       <c r="V31" s="3">
         <v>0</v>
       </c>
       <c r="W31" s="3">
         <v>0</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
         <v>51.29</v>
       </c>
       <c r="Z31" s="2">
         <v>28.71</v>
       </c>
       <c r="AA31" s="2">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>156</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F32" s="2">
         <v>40004517</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H32" s="3" t="s">
@@ -5731,51 +5731,51 @@
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>599.53</v>
       </c>
       <c r="U32" s="3">
         <v>509.95</v>
       </c>
       <c r="V32" s="3">
         <v>21.7</v>
       </c>
       <c r="W32" s="3">
         <v>47.32</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
         <v>578.97</v>
       </c>
       <c r="Z32" s="2">
         <v>91.49</v>
       </c>
       <c r="AA32" s="2">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F33" s="2">
         <v>40036754</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -5814,51 +5814,51 @@
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>47.46</v>
       </c>
       <c r="U33" s="3">
         <v>47.46</v>
       </c>
       <c r="V33" s="3">
         <v>0</v>
       </c>
       <c r="W33" s="3">
         <v>0</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
         <v>47.46</v>
       </c>
       <c r="Z33" s="2">
         <v>53.84</v>
       </c>
       <c r="AA33" s="2">
-        <v>75</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F34" s="2">
         <v>40019296</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H34" s="3" t="s">
@@ -5897,51 +5897,51 @@
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>1.19</v>
       </c>
       <c r="U34" s="3">
         <v>1.19</v>
       </c>
       <c r="V34" s="3">
         <v>0</v>
       </c>
       <c r="W34" s="3">
         <v>0</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
         <v>1.19</v>
       </c>
       <c r="Z34" s="2">
         <v>0.73</v>
       </c>
       <c r="AA34" s="2">
-        <v>75</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>166</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F35" s="2">
         <v>40016308</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H35" s="3" t="s">
@@ -5980,51 +5980,51 @@
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>133.68</v>
       </c>
       <c r="U35" s="3">
         <v>119.1</v>
       </c>
       <c r="V35" s="3">
         <v>14.58</v>
       </c>
       <c r="W35" s="3">
         <v>0</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
         <v>133.68</v>
       </c>
       <c r="Z35" s="2">
         <v>94.88</v>
       </c>
       <c r="AA35" s="2">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F36" s="2">
         <v>40012692</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H36" s="3" t="s">
@@ -6063,51 +6063,51 @@
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>20.83</v>
       </c>
       <c r="U36" s="3">
         <v>15.39</v>
       </c>
       <c r="V36" s="3">
         <v>0</v>
       </c>
       <c r="W36" s="3">
         <v>5.44</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
         <v>20.83</v>
       </c>
       <c r="Z36" s="2">
         <v>12.92</v>
       </c>
       <c r="AA36" s="2">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F37" s="2">
         <v>40006502</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H37" s="3" t="s">
@@ -6131,66 +6131,66 @@
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>932.19</v>
       </c>
       <c r="Q37" s="3">
         <v>106.68</v>
       </c>
       <c r="R37" s="3">
         <v>84.97</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>1123.84</v>
       </c>
       <c r="U37" s="3">
         <v>932.19</v>
       </c>
       <c r="V37" s="3">
-        <v>119.84</v>
+        <v>106.68</v>
       </c>
       <c r="W37" s="3">
         <v>84.97</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>1137</v>
+        <v>1123.84</v>
       </c>
       <c r="Z37" s="2">
-        <v>60.69</v>
+        <v>59.98</v>
       </c>
       <c r="AA37" s="2">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F38" s="2">
         <v>40005637</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -6211,69 +6211,69 @@
       <c r="M38" s="3">
         <v>484.93</v>
       </c>
       <c r="N38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="3">
         <v>453.12</v>
       </c>
       <c r="Q38" s="3">
         <v>10.95</v>
       </c>
       <c r="R38" s="3">
         <v>0</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>464.08</v>
       </c>
       <c r="U38" s="3">
-        <v>454.43</v>
+        <v>452.29</v>
       </c>
       <c r="V38" s="3">
         <v>10.95</v>
       </c>
       <c r="W38" s="3">
         <v>0</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
-        <v>465.38</v>
+        <v>463.25</v>
       </c>
       <c r="Z38" s="2">
-        <v>95.97</v>
+        <v>95.53</v>
       </c>
       <c r="AA38" s="2">
-        <v>85</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>179</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F39" s="2">
         <v>40006294</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -6297,66 +6297,66 @@
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>51.51</v>
       </c>
       <c r="Q39" s="3">
         <v>22.42</v>
       </c>
       <c r="R39" s="3">
         <v>0</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>73.92</v>
       </c>
       <c r="U39" s="3">
         <v>51.51</v>
       </c>
       <c r="V39" s="3">
-        <v>25</v>
+        <v>22.42</v>
       </c>
       <c r="W39" s="3">
         <v>0</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>76.5</v>
+        <v>73.92</v>
       </c>
       <c r="Z39" s="2">
-        <v>27.22</v>
+        <v>26.3</v>
       </c>
       <c r="AA39" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F40" s="2">
         <v>40019855</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -6380,66 +6380,66 @@
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>29.89</v>
       </c>
       <c r="Q40" s="3">
         <v>0</v>
       </c>
       <c r="R40" s="3">
         <v>0</v>
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>29.89</v>
       </c>
       <c r="U40" s="3">
         <v>29.89</v>
       </c>
       <c r="V40" s="3">
-        <v>4.37</v>
+        <v>0</v>
       </c>
       <c r="W40" s="3">
         <v>0</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
-        <v>34.26</v>
+        <v>29.89</v>
       </c>
       <c r="Z40" s="2">
-        <v>31.69</v>
+        <v>27.64</v>
       </c>
       <c r="AA40" s="2">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F41" s="2">
         <v>40012858</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -6463,66 +6463,66 @@
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>32.64</v>
       </c>
       <c r="Q41" s="3">
         <v>0</v>
       </c>
       <c r="R41" s="3">
         <v>4.38</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>37.01</v>
       </c>
       <c r="U41" s="3">
         <v>32.64</v>
       </c>
       <c r="V41" s="3">
-        <v>0.71</v>
+        <v>0</v>
       </c>
       <c r="W41" s="3">
         <v>4.38</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>37.72</v>
+        <v>37.01</v>
       </c>
       <c r="Z41" s="2">
-        <v>14.94</v>
+        <v>14.66</v>
       </c>
       <c r="AA41" s="2">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F42" s="2">
         <v>40036031</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -6543,69 +6543,69 @@
       <c r="M42" s="3">
         <v>154.07</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="3">
         <v>51.87</v>
       </c>
       <c r="Q42" s="3">
         <v>12.1</v>
       </c>
       <c r="R42" s="3">
         <v>0</v>
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>63.97</v>
       </c>
       <c r="U42" s="3">
-        <v>52.79</v>
+        <v>51.87</v>
       </c>
       <c r="V42" s="3">
         <v>12.1</v>
       </c>
       <c r="W42" s="3">
         <v>0</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
-        <v>64.89</v>
+        <v>63.97</v>
       </c>
       <c r="Z42" s="2">
-        <v>42.12</v>
+        <v>41.52</v>
       </c>
       <c r="AA42" s="2">
-        <v>55</v>
+        <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F43" s="2">
         <v>40004522</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H43" s="3" t="s">
@@ -6629,66 +6629,66 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>579.01</v>
       </c>
       <c r="Q43" s="3">
         <v>18.14</v>
       </c>
       <c r="R43" s="3">
         <v>30.65</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>627.8</v>
       </c>
       <c r="U43" s="3">
         <v>570.05</v>
       </c>
       <c r="V43" s="3">
-        <v>19.07</v>
+        <v>18.14</v>
       </c>
       <c r="W43" s="3">
         <v>30.65</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>619.78</v>
+        <v>618.84</v>
       </c>
       <c r="Z43" s="2">
-        <v>82.59</v>
+        <v>82.47</v>
       </c>
       <c r="AA43" s="2">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>198</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F44" s="2">
         <v>40065443</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -6712,66 +6712,66 @@
       <c r="N44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P44" s="3">
         <v>65.64</v>
       </c>
       <c r="Q44" s="3">
         <v>5.41</v>
       </c>
       <c r="R44" s="3">
         <v>0</v>
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>71.05</v>
       </c>
       <c r="U44" s="3">
         <v>65.64</v>
       </c>
       <c r="V44" s="3">
-        <v>10.7</v>
+        <v>5.41</v>
       </c>
       <c r="W44" s="3">
         <v>0</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
-        <v>76.34</v>
+        <v>71.05</v>
       </c>
       <c r="Z44" s="2">
-        <v>11.77</v>
+        <v>10.95</v>
       </c>
       <c r="AA44" s="2">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F45" s="2">
         <v>40037634</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="3" t="s">
@@ -6795,66 +6795,66 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>177.55</v>
       </c>
       <c r="Q45" s="3">
         <v>18.63</v>
       </c>
       <c r="R45" s="3">
         <v>3.49</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>199.67</v>
       </c>
       <c r="U45" s="3">
         <v>177.55</v>
       </c>
       <c r="V45" s="3">
-        <v>25.7</v>
+        <v>18.63</v>
       </c>
       <c r="W45" s="3">
         <v>3.49</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>206.74</v>
+        <v>199.67</v>
       </c>
       <c r="Z45" s="2">
-        <v>49.99</v>
+        <v>48.28</v>
       </c>
       <c r="AA45" s="2">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F46" s="2">
         <v>40023478</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -6878,66 +6878,66 @@
       <c r="N46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P46" s="3">
         <v>260.76</v>
       </c>
       <c r="Q46" s="3">
         <v>38.34</v>
       </c>
       <c r="R46" s="3">
         <v>0</v>
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>299.1</v>
       </c>
       <c r="U46" s="3">
         <v>260.72</v>
       </c>
       <c r="V46" s="3">
-        <v>40.99</v>
+        <v>38.34</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
-        <v>301.71</v>
+        <v>299.07</v>
       </c>
       <c r="Z46" s="2">
-        <v>57.1</v>
+        <v>56.6</v>
       </c>
       <c r="AA46" s="2">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F47" s="2">
         <v>40036814</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="3" t="s">
@@ -6961,66 +6961,66 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>258.88</v>
       </c>
       <c r="Q47" s="3">
         <v>39.12</v>
       </c>
       <c r="R47" s="3">
         <v>0</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>298</v>
       </c>
       <c r="U47" s="3">
         <v>258.88</v>
       </c>
       <c r="V47" s="3">
-        <v>44.61</v>
+        <v>39.12</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>303.48</v>
+        <v>298</v>
       </c>
       <c r="Z47" s="2">
-        <v>33.88</v>
+        <v>33.27</v>
       </c>
       <c r="AA47" s="2">
-        <v>70</v>
+        <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F48" s="2">
         <v>40037161</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="3" t="s">
@@ -7059,51 +7059,51 @@
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>265.59</v>
       </c>
       <c r="U48" s="3">
         <v>235.85</v>
       </c>
       <c r="V48" s="3">
         <v>11.73</v>
       </c>
       <c r="W48" s="3">
         <v>18.01</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
         <v>265.59</v>
       </c>
       <c r="Z48" s="2">
         <v>34.04</v>
       </c>
       <c r="AA48" s="2">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F49" s="2">
         <v>40036662</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="3" t="s">
@@ -7124,69 +7124,69 @@
       <c r="M49" s="3">
         <v>527.26</v>
       </c>
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>362.82</v>
       </c>
       <c r="Q49" s="3">
         <v>31.18</v>
       </c>
       <c r="R49" s="3">
         <v>45.81</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>439.81</v>
       </c>
       <c r="U49" s="3">
-        <v>370.13</v>
+        <v>362.74</v>
       </c>
       <c r="V49" s="3">
-        <v>37.53</v>
+        <v>31.18</v>
       </c>
       <c r="W49" s="3">
         <v>45.81</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>453.47</v>
+        <v>439.73</v>
       </c>
       <c r="Z49" s="2">
-        <v>86</v>
+        <v>83.4</v>
       </c>
       <c r="AA49" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F50" s="2">
         <v>40049481</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -7210,66 +7210,66 @@
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>415.14</v>
       </c>
       <c r="Q50" s="3">
         <v>10.66</v>
       </c>
       <c r="R50" s="3">
         <v>118.4</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>544.2</v>
       </c>
       <c r="U50" s="3">
         <v>415.14</v>
       </c>
       <c r="V50" s="3">
-        <v>14.57</v>
+        <v>10.66</v>
       </c>
       <c r="W50" s="3">
         <v>118.4</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>548.12</v>
+        <v>544.2</v>
       </c>
       <c r="Z50" s="2">
-        <v>56.85</v>
+        <v>56.45</v>
       </c>
       <c r="AA50" s="2">
-        <v>60</v>
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F51" s="2">
         <v>40037095</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="3" t="s">
@@ -7296,63 +7296,63 @@
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>156.76</v>
       </c>
       <c r="Q51" s="3">
         <v>20.27</v>
       </c>
       <c r="R51" s="3">
         <v>9.88</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>186.91</v>
       </c>
       <c r="U51" s="3">
         <v>156.76</v>
       </c>
       <c r="V51" s="3">
         <v>20.27</v>
       </c>
       <c r="W51" s="3">
-        <v>9.88</v>
+        <v>40.45</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>186.91</v>
+        <v>217.48</v>
       </c>
       <c r="Z51" s="2">
-        <v>35.25</v>
+        <v>41.02</v>
       </c>
       <c r="AA51" s="2">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F52" s="2">
         <v>40037067</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -7373,69 +7373,69 @@
       <c r="M52" s="3">
         <v>570.23</v>
       </c>
       <c r="N52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P52" s="3">
         <v>294.22</v>
       </c>
       <c r="Q52" s="3">
         <v>47.11</v>
       </c>
       <c r="R52" s="3">
         <v>48.3</v>
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>389.63</v>
       </c>
       <c r="U52" s="3">
-        <v>296.41</v>
+        <v>294.22</v>
       </c>
       <c r="V52" s="3">
-        <v>52.4</v>
+        <v>47.11</v>
       </c>
       <c r="W52" s="3">
         <v>48.3</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
-        <v>397.11</v>
+        <v>389.63</v>
       </c>
       <c r="Z52" s="2">
-        <v>69.64</v>
+        <v>68.33</v>
       </c>
       <c r="AA52" s="2">
-        <v>85</v>
+        <v>72</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F53" s="2">
         <v>40066311</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="3" t="s">
@@ -7459,66 +7459,66 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>4.07</v>
       </c>
       <c r="Q53" s="3">
         <v>14.17</v>
       </c>
       <c r="R53" s="3">
         <v>0</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>18.24</v>
       </c>
       <c r="U53" s="3">
         <v>4.07</v>
       </c>
       <c r="V53" s="3">
-        <v>17</v>
+        <v>14.17</v>
       </c>
       <c r="W53" s="3">
         <v>0</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>21.08</v>
+        <v>18.24</v>
       </c>
       <c r="Z53" s="2">
-        <v>35.4</v>
+        <v>30.64</v>
       </c>
       <c r="AA53" s="2">
-        <v>95</v>
+        <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F54" s="2">
         <v>40037133</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H54" s="3" t="s">
@@ -7542,66 +7542,66 @@
       <c r="N54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P54" s="3">
         <v>494.6</v>
       </c>
       <c r="Q54" s="3">
         <v>29.98</v>
       </c>
       <c r="R54" s="3">
         <v>47.78</v>
       </c>
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>572.37</v>
       </c>
       <c r="U54" s="3">
         <v>494.6</v>
       </c>
       <c r="V54" s="3">
-        <v>33.54</v>
+        <v>29.98</v>
       </c>
       <c r="W54" s="3">
         <v>47.78</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
-        <v>575.92</v>
+        <v>572.37</v>
       </c>
       <c r="Z54" s="2">
-        <v>61</v>
+        <v>60.62</v>
       </c>
       <c r="AA54" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F55" s="2">
         <v>40036855</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="3" t="s">
@@ -7640,51 +7640,51 @@
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>280.98</v>
       </c>
       <c r="U55" s="3">
         <v>140.28</v>
       </c>
       <c r="V55" s="3">
         <v>10.92</v>
       </c>
       <c r="W55" s="3">
         <v>129.78</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
         <v>280.98</v>
       </c>
       <c r="Z55" s="2">
         <v>32.66</v>
       </c>
       <c r="AA55" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>250</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>251</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F56" s="2">
         <v>40065457</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
@@ -7705,69 +7705,69 @@
       <c r="M56" s="3">
         <v>219.61</v>
       </c>
       <c r="N56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P56" s="3">
         <v>0</v>
       </c>
       <c r="Q56" s="3">
         <v>0</v>
       </c>
       <c r="R56" s="3">
         <v>18.59</v>
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>18.59</v>
       </c>
       <c r="U56" s="3">
-        <v>6.84</v>
+        <v>0</v>
       </c>
       <c r="V56" s="3">
         <v>0</v>
       </c>
       <c r="W56" s="3">
         <v>18.59</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
-        <v>25.43</v>
+        <v>18.59</v>
       </c>
       <c r="Z56" s="2">
-        <v>11.58</v>
+        <v>8.46</v>
       </c>
       <c r="AA56" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>255</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F57" s="2">
         <v>40037530</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H57" s="3" t="s">
@@ -7791,66 +7791,66 @@
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>424.68</v>
       </c>
       <c r="Q57" s="3">
         <v>22.18</v>
       </c>
       <c r="R57" s="3">
         <v>18.83</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>465.69</v>
       </c>
       <c r="U57" s="3">
         <v>424.68</v>
       </c>
       <c r="V57" s="3">
-        <v>26.56</v>
+        <v>22.18</v>
       </c>
       <c r="W57" s="3">
         <v>18.83</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>470.06</v>
+        <v>465.69</v>
       </c>
       <c r="Z57" s="2">
-        <v>45.89</v>
+        <v>45.46</v>
       </c>
       <c r="AA57" s="2">
-        <v>80</v>
+        <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>259</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>260</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F58" s="2">
         <v>40066306</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="3" t="s">
@@ -7874,66 +7874,66 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>349.72</v>
       </c>
       <c r="Q58" s="3">
         <v>27.97</v>
       </c>
       <c r="R58" s="3">
         <v>29.68</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>407.38</v>
       </c>
       <c r="U58" s="3">
         <v>349.72</v>
       </c>
       <c r="V58" s="3">
-        <v>29.75</v>
+        <v>27.97</v>
       </c>
       <c r="W58" s="3">
         <v>29.68</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>409.15</v>
+        <v>407.38</v>
       </c>
       <c r="Z58" s="2">
-        <v>52.99</v>
+        <v>52.76</v>
       </c>
       <c r="AA58" s="2">
-        <v>65</v>
+        <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F59" s="2">
         <v>40005070</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -7954,69 +7954,69 @@
       <c r="M59" s="3">
         <v>364.15</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P59" s="3">
         <v>316.91</v>
       </c>
       <c r="Q59" s="3">
         <v>22.04</v>
       </c>
       <c r="R59" s="3">
         <v>2.82</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>341.77</v>
       </c>
       <c r="U59" s="3">
-        <v>318.92</v>
+        <v>316.39</v>
       </c>
       <c r="V59" s="3">
-        <v>30.92</v>
+        <v>22.04</v>
       </c>
       <c r="W59" s="3">
         <v>2.82</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
-        <v>352.66</v>
+        <v>341.25</v>
       </c>
       <c r="Z59" s="2">
-        <v>96.84</v>
+        <v>93.71</v>
       </c>
       <c r="AA59" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>268</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F60" s="2">
         <v>40037015</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -8040,66 +8040,66 @@
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P60" s="3">
         <v>126.18</v>
       </c>
       <c r="Q60" s="3">
         <v>11.68</v>
       </c>
       <c r="R60" s="3">
         <v>18.07</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>155.94</v>
       </c>
       <c r="U60" s="3">
         <v>126.18</v>
       </c>
       <c r="V60" s="3">
-        <v>15.24</v>
+        <v>11.68</v>
       </c>
       <c r="W60" s="3">
         <v>18.07</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>159.5</v>
+        <v>155.94</v>
       </c>
       <c r="Z60" s="2">
-        <v>25.91</v>
+        <v>25.33</v>
       </c>
       <c r="AA60" s="2">
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F61" s="2">
         <v>40036728</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -8120,69 +8120,69 @@
       <c r="M61" s="3">
         <v>171.75</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>82.14</v>
       </c>
       <c r="Q61" s="3">
         <v>15.03</v>
       </c>
       <c r="R61" s="3">
         <v>0</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>97.16</v>
       </c>
       <c r="U61" s="3">
-        <v>82.68</v>
+        <v>82.14</v>
       </c>
       <c r="V61" s="3">
-        <v>16.78</v>
+        <v>15.03</v>
       </c>
       <c r="W61" s="3">
         <v>0</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>99.46</v>
+        <v>97.16</v>
       </c>
       <c r="Z61" s="2">
-        <v>57.91</v>
+        <v>56.57</v>
       </c>
       <c r="AA61" s="2">
-        <v>85</v>
+        <v>53</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F62" s="2">
         <v>40037496</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H62" s="3" t="s">
@@ -8206,66 +8206,66 @@
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>410.62</v>
       </c>
       <c r="Q62" s="3">
         <v>28</v>
       </c>
       <c r="R62" s="3">
         <v>27.68</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>466.3</v>
       </c>
       <c r="U62" s="3">
         <v>410.62</v>
       </c>
       <c r="V62" s="3">
-        <v>34.89</v>
+        <v>28</v>
       </c>
       <c r="W62" s="3">
         <v>27.68</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>473.19</v>
+        <v>466.3</v>
       </c>
       <c r="Z62" s="2">
-        <v>62.24</v>
+        <v>61.34</v>
       </c>
       <c r="AA62" s="2">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>280</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F63" s="2">
         <v>40005090</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="3" t="s">
@@ -8289,66 +8289,66 @@
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="3">
         <v>631.12</v>
       </c>
       <c r="Q63" s="3">
         <v>21.14</v>
       </c>
       <c r="R63" s="3">
         <v>11.75</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>664</v>
       </c>
       <c r="U63" s="3">
         <v>617.26</v>
       </c>
       <c r="V63" s="3">
-        <v>24.64</v>
+        <v>21.14</v>
       </c>
       <c r="W63" s="3">
         <v>11.75</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
-        <v>653.66</v>
+        <v>650.15</v>
       </c>
       <c r="Z63" s="2">
-        <v>89.23</v>
+        <v>88.75</v>
       </c>
       <c r="AA63" s="2">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>283</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>284</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F64" s="2">
         <v>40037108</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -8372,66 +8372,66 @@
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P64" s="3">
         <v>77.23</v>
       </c>
       <c r="Q64" s="3">
         <v>23.34</v>
       </c>
       <c r="R64" s="3">
         <v>78.59</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>179.16</v>
       </c>
       <c r="U64" s="3">
         <v>77.23</v>
       </c>
       <c r="V64" s="3">
-        <v>25.12</v>
+        <v>23.34</v>
       </c>
       <c r="W64" s="3">
         <v>78.59</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>180.94</v>
+        <v>179.16</v>
       </c>
       <c r="Z64" s="2">
-        <v>44.2</v>
+        <v>43.76</v>
       </c>
       <c r="AA64" s="2">
-        <v>55</v>
+        <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>287</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>288</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F65" s="2">
         <v>40049276</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -8455,66 +8455,66 @@
       <c r="N65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P65" s="3">
         <v>219.21</v>
       </c>
       <c r="Q65" s="3">
         <v>26.11</v>
       </c>
       <c r="R65" s="3">
         <v>38.98</v>
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>284.3</v>
       </c>
       <c r="U65" s="3">
         <v>219.21</v>
       </c>
       <c r="V65" s="3">
-        <v>27.3</v>
+        <v>26.11</v>
       </c>
       <c r="W65" s="3">
         <v>38.98</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
-        <v>285.49</v>
+        <v>284.3</v>
       </c>
       <c r="Z65" s="2">
-        <v>38.6</v>
+        <v>38.44</v>
       </c>
       <c r="AA65" s="2">
-        <v>75</v>
+        <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F66" s="2">
         <v>40049258</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H66" s="3" t="s">
@@ -8553,51 +8553,51 @@
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>49.69</v>
       </c>
       <c r="U66" s="3">
         <v>0</v>
       </c>
       <c r="V66" s="3">
         <v>32.74</v>
       </c>
       <c r="W66" s="3">
         <v>16.94</v>
       </c>
       <c r="X66" s="2">
         <v>0</v>
       </c>
       <c r="Y66" s="2">
         <v>49.69</v>
       </c>
       <c r="Z66" s="2">
         <v>12.26</v>
       </c>
       <c r="AA66" s="2">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>295</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F67" s="2">
         <v>40046803</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="3" t="s">
@@ -8621,66 +8621,66 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="3">
         <v>487.42</v>
       </c>
       <c r="Q67" s="3">
         <v>12.66</v>
       </c>
       <c r="R67" s="3">
         <v>9.54</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>509.63</v>
       </c>
       <c r="U67" s="3">
         <v>487.42</v>
       </c>
       <c r="V67" s="3">
-        <v>16.22</v>
+        <v>12.66</v>
       </c>
       <c r="W67" s="3">
         <v>9.54</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>513.18</v>
+        <v>509.63</v>
       </c>
       <c r="Z67" s="2">
-        <v>76.56</v>
+        <v>76.03</v>
       </c>
       <c r="AA67" s="2">
-        <v>75</v>
+        <v>46</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>300</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F68" s="2">
         <v>40066307</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -8719,51 +8719,51 @@
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>147.02</v>
       </c>
       <c r="U68" s="3">
         <v>131.42</v>
       </c>
       <c r="V68" s="3">
         <v>14.33</v>
       </c>
       <c r="W68" s="3">
         <v>1.27</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
         <v>147.02</v>
       </c>
       <c r="Z68" s="2">
         <v>51.48</v>
       </c>
       <c r="AA68" s="2">
-        <v>60</v>
+        <v>44</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>303</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>304</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F69" s="2">
         <v>40046709</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -8784,69 +8784,69 @@
       <c r="M69" s="3">
         <v>247.03</v>
       </c>
       <c r="N69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P69" s="3">
         <v>75.89</v>
       </c>
       <c r="Q69" s="3">
         <v>0</v>
       </c>
       <c r="R69" s="3">
         <v>0</v>
       </c>
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>75.89</v>
       </c>
       <c r="U69" s="3">
-        <v>81.38</v>
+        <v>75.89</v>
       </c>
       <c r="V69" s="3">
         <v>0</v>
       </c>
       <c r="W69" s="3">
         <v>0</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
-        <v>81.38</v>
+        <v>75.89</v>
       </c>
       <c r="Z69" s="2">
-        <v>32.94</v>
+        <v>30.72</v>
       </c>
       <c r="AA69" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>308</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>309</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F70" s="2">
         <v>40036937</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H70" s="3" t="s">
@@ -8870,66 +8870,66 @@
       <c r="N70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P70" s="3">
         <v>376.65</v>
       </c>
       <c r="Q70" s="3">
         <v>37.42</v>
       </c>
       <c r="R70" s="3">
         <v>73.57</v>
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>487.64</v>
       </c>
       <c r="U70" s="3">
         <v>376.65</v>
       </c>
       <c r="V70" s="3">
-        <v>40.97</v>
+        <v>37.42</v>
       </c>
       <c r="W70" s="3">
         <v>73.57</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
-        <v>491.19</v>
+        <v>487.64</v>
       </c>
       <c r="Z70" s="2">
-        <v>70.63</v>
+        <v>70.12</v>
       </c>
       <c r="AA70" s="2">
-        <v>85</v>
+        <v>71</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>313</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>314</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F71" s="2">
         <v>8174337</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -8966,51 +8966,51 @@
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>76.33</v>
       </c>
       <c r="U71" s="3">
         <v>76.07</v>
       </c>
       <c r="V71" s="3">
         <v>0</v>
       </c>
       <c r="W71" s="3">
         <v>0</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
         <v>76.07</v>
       </c>
       <c r="Z71" s="2">
         <v>99.67</v>
       </c>
       <c r="AA71" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>319</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>320</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F72" s="2">
         <v>8130026</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H72" s="3" t="s">
@@ -9047,51 +9047,51 @@
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>78.7</v>
       </c>
       <c r="U72" s="3">
         <v>78.69</v>
       </c>
       <c r="V72" s="3">
         <v>0</v>
       </c>
       <c r="W72" s="3">
         <v>0</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
         <v>78.69</v>
       </c>
       <c r="Z72" s="2">
         <v>95.16</v>
       </c>
       <c r="AA72" s="2">
-        <v>90</v>
+        <v>72</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F73" s="2">
         <v>8174182</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H73" s="3" t="s">
@@ -9128,51 +9128,51 @@
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>73.94</v>
       </c>
       <c r="U73" s="3">
         <v>73.94</v>
       </c>
       <c r="V73" s="3">
         <v>0</v>
       </c>
       <c r="W73" s="3">
         <v>0</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
         <v>73.94</v>
       </c>
       <c r="Z73" s="2">
         <v>100</v>
       </c>
       <c r="AA73" s="2">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>328</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F74" s="2">
         <v>8174189</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H74" s="3" t="s">
@@ -9209,51 +9209,51 @@
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>73.94</v>
       </c>
       <c r="U74" s="3">
         <v>54.01</v>
       </c>
       <c r="V74" s="3">
         <v>0</v>
       </c>
       <c r="W74" s="3">
         <v>0</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
         <v>54.01</v>
       </c>
       <c r="Z74" s="2">
         <v>73.05</v>
       </c>
       <c r="AA74" s="2">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F75" s="2">
         <v>8173954</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H75" s="3" t="s">
@@ -9290,51 +9290,51 @@
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>82.87</v>
       </c>
       <c r="U75" s="3">
         <v>82.87</v>
       </c>
       <c r="V75" s="3">
         <v>0</v>
       </c>
       <c r="W75" s="3">
         <v>0</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
         <v>82.87</v>
       </c>
       <c r="Z75" s="2">
         <v>100</v>
       </c>
       <c r="AA75" s="2">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F76" s="2">
         <v>8129729</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H76" s="3" t="s">
@@ -9371,51 +9371,51 @@
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>66.37</v>
       </c>
       <c r="U76" s="3">
         <v>66.37</v>
       </c>
       <c r="V76" s="3">
         <v>0</v>
       </c>
       <c r="W76" s="3">
         <v>0</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
         <v>66.37</v>
       </c>
       <c r="Z76" s="2">
         <v>100</v>
       </c>
       <c r="AA76" s="2">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>341</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>342</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F77" s="2">
         <v>8129734</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H77" s="3" t="s">
@@ -9452,51 +9452,51 @@
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>93</v>
       </c>
       <c r="U77" s="3">
         <v>93</v>
       </c>
       <c r="V77" s="3">
         <v>0</v>
       </c>
       <c r="W77" s="3">
         <v>0</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
         <v>93</v>
       </c>
       <c r="Z77" s="2">
         <v>100</v>
       </c>
       <c r="AA77" s="2">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F78" s="2">
         <v>8129732</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -9533,51 +9533,51 @@
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>90.17</v>
       </c>
       <c r="U78" s="3">
         <v>90.17</v>
       </c>
       <c r="V78" s="3">
         <v>0</v>
       </c>
       <c r="W78" s="3">
         <v>0</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
         <v>90.17</v>
       </c>
       <c r="Z78" s="2">
         <v>100</v>
       </c>
       <c r="AA78" s="2">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F79" s="2">
         <v>8129704</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H79" s="3" t="s">
@@ -9614,51 +9614,51 @@
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>98.96</v>
       </c>
       <c r="U79" s="3">
         <v>98.96</v>
       </c>
       <c r="V79" s="3">
         <v>0</v>
       </c>
       <c r="W79" s="3">
         <v>0</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
         <v>98.96</v>
       </c>
       <c r="Z79" s="2">
         <v>100</v>
       </c>
       <c r="AA79" s="2">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>353</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>355</v>
       </c>
       <c r="F80" s="2">
         <v>8129709</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -9695,51 +9695,51 @@
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>98.68</v>
       </c>
       <c r="U80" s="3">
         <v>98.68</v>
       </c>
       <c r="V80" s="3">
         <v>0</v>
       </c>
       <c r="W80" s="3">
         <v>0</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
         <v>98.68</v>
       </c>
       <c r="Z80" s="2">
         <v>100</v>
       </c>
       <c r="AA80" s="2">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>358</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F81" s="2">
         <v>8173346</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H81" s="3" t="s">
@@ -9776,51 +9776,51 @@
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>91.69</v>
       </c>
       <c r="U81" s="3">
         <v>91.69</v>
       </c>
       <c r="V81" s="3">
         <v>0</v>
       </c>
       <c r="W81" s="3">
         <v>0</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
         <v>91.69</v>
       </c>
       <c r="Z81" s="2">
         <v>100</v>
       </c>
       <c r="AA81" s="2">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F82" s="2">
         <v>8174041</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -9857,51 +9857,51 @@
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>82.27</v>
       </c>
       <c r="U82" s="3">
         <v>79.34</v>
       </c>
       <c r="V82" s="3">
         <v>0</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
         <v>79.34</v>
       </c>
       <c r="Z82" s="2">
         <v>96.43</v>
       </c>
       <c r="AA82" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>365</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>366</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F83" s="2">
         <v>6821967</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H83" s="3" t="s">
@@ -9938,51 +9938,51 @@
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>97.58</v>
       </c>
       <c r="U83" s="3">
         <v>97.58</v>
       </c>
       <c r="V83" s="3">
         <v>0</v>
       </c>
       <c r="W83" s="3">
         <v>0</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
         <v>97.58</v>
       </c>
       <c r="Z83" s="2">
         <v>100</v>
       </c>
       <c r="AA83" s="2">
-        <v>90</v>
+        <v>43</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>369</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>370</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F84" s="2">
         <v>6821967</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -10019,51 +10019,51 @@
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>68.86</v>
       </c>
       <c r="U84" s="3">
         <v>68.86</v>
       </c>
       <c r="V84" s="3">
         <v>0</v>
       </c>
       <c r="W84" s="3">
         <v>0</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
         <v>68.86</v>
       </c>
       <c r="Z84" s="2">
         <v>97.62</v>
       </c>
       <c r="AA84" s="2">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>373</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>374</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F85" s="2">
         <v>8129765</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -10100,51 +10100,51 @@
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>87.69</v>
       </c>
       <c r="U85" s="3">
         <v>86.26</v>
       </c>
       <c r="V85" s="3">
         <v>0</v>
       </c>
       <c r="W85" s="3">
         <v>0</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
         <v>86.26</v>
       </c>
       <c r="Z85" s="2">
         <v>88.79</v>
       </c>
       <c r="AA85" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>377</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>378</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F86" s="2">
         <v>7399520</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H86" s="3" t="s">
@@ -10181,51 +10181,51 @@
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>38.2</v>
       </c>
       <c r="U86" s="3">
         <v>38.2</v>
       </c>
       <c r="V86" s="3">
         <v>0</v>
       </c>
       <c r="W86" s="3">
         <v>0</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
         <v>38.2</v>
       </c>
       <c r="Z86" s="2">
         <v>60.83</v>
       </c>
       <c r="AA86" s="2">
-        <v>80</v>
+        <v>97</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>381</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>382</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F87" s="2">
         <v>7399580</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H87" s="3" t="s">
@@ -10343,51 +10343,51 @@
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>80.01</v>
       </c>
       <c r="U88" s="3">
         <v>78.16</v>
       </c>
       <c r="V88" s="3">
         <v>0</v>
       </c>
       <c r="W88" s="3">
         <v>0</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
         <v>78.16</v>
       </c>
       <c r="Z88" s="2">
         <v>91.29</v>
       </c>
       <c r="AA88" s="2">
-        <v>90</v>
+        <v>81</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>389</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>390</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F89" s="2">
         <v>40011015</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H89" s="3" t="s">
@@ -10424,51 +10424,51 @@
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>61.34</v>
       </c>
       <c r="U89" s="3">
         <v>61.33</v>
       </c>
       <c r="V89" s="3">
         <v>0</v>
       </c>
       <c r="W89" s="3">
         <v>0</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
         <v>61.33</v>
       </c>
       <c r="Z89" s="2">
         <v>99.98</v>
       </c>
       <c r="AA89" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>393</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>394</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F90" s="2">
         <v>8174306</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H90" s="3" t="s">
@@ -10505,51 +10505,51 @@
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>63.14</v>
       </c>
       <c r="U90" s="3">
         <v>61.6</v>
       </c>
       <c r="V90" s="3">
         <v>0</v>
       </c>
       <c r="W90" s="3">
         <v>0</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
         <v>61.6</v>
       </c>
       <c r="Z90" s="2">
         <v>73.27</v>
       </c>
       <c r="AA90" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>397</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F91" s="2">
         <v>7943136</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H91" s="3" t="s">
@@ -10586,51 +10586,51 @@
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>95.51</v>
       </c>
       <c r="U91" s="3">
         <v>95.26</v>
       </c>
       <c r="V91" s="3">
         <v>0</v>
       </c>
       <c r="W91" s="3">
         <v>0</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
         <v>95.26</v>
       </c>
       <c r="Z91" s="2">
         <v>96.18</v>
       </c>
       <c r="AA91" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>401</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>402</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F92" s="2">
         <v>8129525</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -10667,51 +10667,51 @@
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>72.16</v>
       </c>
       <c r="U92" s="3">
         <v>72.16</v>
       </c>
       <c r="V92" s="3">
         <v>0</v>
       </c>
       <c r="W92" s="3">
         <v>0</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
         <v>72.16</v>
       </c>
       <c r="Z92" s="2">
         <v>100</v>
       </c>
       <c r="AA92" s="2">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>405</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>406</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F93" s="2">
         <v>8176916</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H93" s="3" t="s">
@@ -10748,51 +10748,51 @@
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>82.41</v>
       </c>
       <c r="U93" s="3">
         <v>82.27</v>
       </c>
       <c r="V93" s="3">
         <v>0</v>
       </c>
       <c r="W93" s="3">
         <v>0</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
         <v>82.27</v>
       </c>
       <c r="Z93" s="2">
         <v>99.83</v>
       </c>
       <c r="AA93" s="2">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>409</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>410</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F94" s="2">
         <v>8130049</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H94" s="3" t="s">
@@ -10829,51 +10829,51 @@
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>99.09</v>
       </c>
       <c r="U94" s="3">
         <v>99.09</v>
       </c>
       <c r="V94" s="3">
         <v>0</v>
       </c>
       <c r="W94" s="3">
         <v>0</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
         <v>99.09</v>
       </c>
       <c r="Z94" s="2">
         <v>100</v>
       </c>
       <c r="AA94" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>413</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>414</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F95" s="2">
         <v>8174256</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H95" s="3" t="s">
@@ -10910,51 +10910,51 @@
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>60.86</v>
       </c>
       <c r="U95" s="3">
         <v>60.86</v>
       </c>
       <c r="V95" s="3">
         <v>0</v>
       </c>
       <c r="W95" s="3">
         <v>0</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
         <v>60.86</v>
       </c>
       <c r="Z95" s="2">
         <v>100</v>
       </c>
       <c r="AA95" s="2">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>417</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F96" s="2">
         <v>8174344</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -10991,51 +10991,51 @@
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>98.84</v>
       </c>
       <c r="U96" s="3">
         <v>98.84</v>
       </c>
       <c r="V96" s="3">
         <v>0</v>
       </c>
       <c r="W96" s="3">
         <v>0</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
         <v>98.84</v>
       </c>
       <c r="Z96" s="2">
         <v>100</v>
       </c>
       <c r="AA96" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>421</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>422</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F97" s="2">
         <v>8175962</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H97" s="3" t="s">
@@ -11072,51 +11072,51 @@
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>89.63</v>
       </c>
       <c r="U97" s="3">
         <v>89.61</v>
       </c>
       <c r="V97" s="3">
         <v>0</v>
       </c>
       <c r="W97" s="3">
         <v>0</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
         <v>89.61</v>
       </c>
       <c r="Z97" s="2">
         <v>99.95</v>
       </c>
       <c r="AA97" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>425</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>426</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F98" s="2">
         <v>8130060</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H98" s="3" t="s">
@@ -11153,51 +11153,51 @@
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>34.11</v>
       </c>
       <c r="U98" s="3">
         <v>24.29</v>
       </c>
       <c r="V98" s="3">
         <v>0</v>
       </c>
       <c r="W98" s="3">
         <v>9.83</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
         <v>34.11</v>
       </c>
       <c r="Z98" s="2">
         <v>46.19</v>
       </c>
       <c r="AA98" s="2">
-        <v>90</v>
+        <v>68</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>429</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>430</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F99" s="2">
         <v>8129741</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H99" s="3" t="s">
@@ -11234,51 +11234,51 @@
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>96.46</v>
       </c>
       <c r="U99" s="3">
         <v>96.46</v>
       </c>
       <c r="V99" s="3">
         <v>0</v>
       </c>
       <c r="W99" s="3">
         <v>0</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
         <v>96.46</v>
       </c>
       <c r="Z99" s="2">
         <v>100</v>
       </c>
       <c r="AA99" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>433</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>434</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F100" s="2">
         <v>8130057</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H100" s="3" t="s">
@@ -11315,51 +11315,51 @@
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>78.4</v>
       </c>
       <c r="U100" s="3">
         <v>78.08</v>
       </c>
       <c r="V100" s="3">
         <v>0</v>
       </c>
       <c r="W100" s="3">
         <v>0</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
         <v>78.08</v>
       </c>
       <c r="Z100" s="2">
         <v>96.69</v>
       </c>
       <c r="AA100" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>437</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F101" s="2">
         <v>8175877</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H101" s="3" t="s">
@@ -11396,51 +11396,51 @@
       <c r="S101" s="3">
         <v>0</v>
       </c>
       <c r="T101" s="3">
         <v>98.81</v>
       </c>
       <c r="U101" s="3">
         <v>98.81</v>
       </c>
       <c r="V101" s="3">
         <v>0</v>
       </c>
       <c r="W101" s="3">
         <v>0</v>
       </c>
       <c r="X101" s="2">
         <v>0</v>
       </c>
       <c r="Y101" s="2">
         <v>98.81</v>
       </c>
       <c r="Z101" s="2">
         <v>100</v>
       </c>
       <c r="AA101" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>441</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>442</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F102" s="2">
         <v>8175883</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H102" s="3" t="s">
@@ -11477,51 +11477,51 @@
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>56.02</v>
       </c>
       <c r="U102" s="3">
         <v>53.47</v>
       </c>
       <c r="V102" s="3">
         <v>0</v>
       </c>
       <c r="W102" s="3">
         <v>0</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
         <v>53.47</v>
       </c>
       <c r="Z102" s="2">
         <v>95.44</v>
       </c>
       <c r="AA102" s="2">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F103" s="2">
         <v>7723883</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -11639,51 +11639,51 @@
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>53.58</v>
       </c>
       <c r="U104" s="3">
         <v>48.89</v>
       </c>
       <c r="V104" s="3">
         <v>0</v>
       </c>
       <c r="W104" s="3">
         <v>0</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
         <v>48.89</v>
       </c>
       <c r="Z104" s="2">
         <v>79.32</v>
       </c>
       <c r="AA104" s="2">
-        <v>88</v>
+        <v>99</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F105" s="2">
         <v>6856215</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H105" s="3" t="s">
@@ -11720,51 +11720,51 @@
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>64.04</v>
       </c>
       <c r="U105" s="3">
         <v>62.48</v>
       </c>
       <c r="V105" s="3">
         <v>0</v>
       </c>
       <c r="W105" s="3">
         <v>0</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
         <v>62.48</v>
       </c>
       <c r="Z105" s="2">
         <v>90.51</v>
       </c>
       <c r="AA105" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>457</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>458</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>459</v>
       </c>
       <c r="F106" s="2">
         <v>8175850</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H106" s="3" t="s">
@@ -11801,51 +11801,51 @@
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>98.08</v>
       </c>
       <c r="U106" s="3">
         <v>98.03</v>
       </c>
       <c r="V106" s="3">
         <v>0</v>
       </c>
       <c r="W106" s="3">
         <v>0</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
         <v>98.03</v>
       </c>
       <c r="Z106" s="2">
         <v>99.95</v>
       </c>
       <c r="AA106" s="2">
-        <v>95</v>
+        <v>72</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>461</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>462</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>463</v>
       </c>
       <c r="F107" s="2">
         <v>8175853</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H107" s="3" t="s">
@@ -11882,51 +11882,51 @@
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>42.87</v>
       </c>
       <c r="U107" s="3">
         <v>42.69</v>
       </c>
       <c r="V107" s="3">
         <v>0</v>
       </c>
       <c r="W107" s="3">
         <v>0</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
         <v>42.69</v>
       </c>
       <c r="Z107" s="2">
         <v>61.74</v>
       </c>
       <c r="AA107" s="2">
-        <v>95</v>
+        <v>72</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>466</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>467</v>
       </c>
       <c r="F108" s="2">
         <v>6765701</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H108" s="3" t="s">
@@ -11963,51 +11963,51 @@
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>83.82</v>
       </c>
       <c r="U108" s="3">
         <v>83.8</v>
       </c>
       <c r="V108" s="3">
         <v>0</v>
       </c>
       <c r="W108" s="3">
         <v>0</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
         <v>83.8</v>
       </c>
       <c r="Z108" s="2">
         <v>99.97</v>
       </c>
       <c r="AA108" s="2">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>470</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F109" s="2">
         <v>8174391</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H109" s="3" t="s">
@@ -12044,51 +12044,51 @@
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>87.03</v>
       </c>
       <c r="U109" s="3">
         <v>87.03</v>
       </c>
       <c r="V109" s="3">
         <v>0</v>
       </c>
       <c r="W109" s="3">
         <v>0</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
         <v>87.03</v>
       </c>
       <c r="Z109" s="2">
         <v>100</v>
       </c>
       <c r="AA109" s="2">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>473</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F110" s="2">
         <v>8174390</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -12125,51 +12125,51 @@
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>67.16</v>
       </c>
       <c r="U110" s="3">
         <v>67.16</v>
       </c>
       <c r="V110" s="3">
         <v>0</v>
       </c>
       <c r="W110" s="3">
         <v>0</v>
       </c>
       <c r="X110" s="2">
         <v>0</v>
       </c>
       <c r="Y110" s="2">
         <v>67.16</v>
       </c>
       <c r="Z110" s="2">
         <v>83.89</v>
       </c>
       <c r="AA110" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>477</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>478</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>479</v>
       </c>
       <c r="F111" s="2">
         <v>8130054</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H111" s="3" t="s">
@@ -12206,51 +12206,51 @@
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>86.77</v>
       </c>
       <c r="U111" s="3">
         <v>86.77</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>0</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
         <v>86.77</v>
       </c>
       <c r="Z111" s="2">
         <v>100</v>
       </c>
       <c r="AA111" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>481</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>482</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F112" s="2">
         <v>8130056</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H112" s="3" t="s">
@@ -12287,51 +12287,51 @@
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>93.85</v>
       </c>
       <c r="U112" s="3">
         <v>93.85</v>
       </c>
       <c r="V112" s="3">
         <v>0</v>
       </c>
       <c r="W112" s="3">
         <v>0</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
         <v>93.85</v>
       </c>
       <c r="Z112" s="2">
         <v>100</v>
       </c>
       <c r="AA112" s="2">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>485</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>486</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F113" s="2">
         <v>8174378</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H113" s="3" t="s">
@@ -12368,51 +12368,51 @@
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>89.44</v>
       </c>
       <c r="U113" s="3">
         <v>89.4</v>
       </c>
       <c r="V113" s="3">
         <v>0</v>
       </c>
       <c r="W113" s="3">
         <v>0</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
         <v>89.4</v>
       </c>
       <c r="Z113" s="2">
         <v>99.95</v>
       </c>
       <c r="AA113" s="2">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>490</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F114" s="2">
         <v>8174381</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H114" s="3" t="s">
@@ -12449,51 +12449,51 @@
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>55.28</v>
       </c>
       <c r="U114" s="3">
         <v>47.81</v>
       </c>
       <c r="V114" s="3">
         <v>0</v>
       </c>
       <c r="W114" s="3">
         <v>0</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
         <v>47.81</v>
       </c>
       <c r="Z114" s="2">
         <v>86.49</v>
       </c>
       <c r="AA114" s="2">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>493</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>494</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F115" s="2">
         <v>40011021</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H115" s="3" t="s">
@@ -12530,51 +12530,51 @@
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>85</v>
       </c>
       <c r="U115" s="3">
         <v>81.62</v>
       </c>
       <c r="V115" s="3">
         <v>0</v>
       </c>
       <c r="W115" s="3">
         <v>0</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
         <v>81.62</v>
       </c>
       <c r="Z115" s="2">
         <v>82.2</v>
       </c>
       <c r="AA115" s="2">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>497</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>498</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F116" s="2">
         <v>40011018</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H116" s="3" t="s">
@@ -12611,51 +12611,51 @@
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>98.86</v>
       </c>
       <c r="U116" s="3">
         <v>98.86</v>
       </c>
       <c r="V116" s="3">
         <v>0</v>
       </c>
       <c r="W116" s="3">
         <v>0</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
         <v>98.86</v>
       </c>
       <c r="Z116" s="2">
         <v>100</v>
       </c>
       <c r="AA116" s="2">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>501</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>502</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F117" s="2">
         <v>8136381</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H117" s="3" t="s">
@@ -12692,51 +12692,51 @@
       <c r="S117" s="3">
         <v>0</v>
       </c>
       <c r="T117" s="3">
         <v>59.64</v>
       </c>
       <c r="U117" s="3">
         <v>59.63</v>
       </c>
       <c r="V117" s="3">
         <v>0</v>
       </c>
       <c r="W117" s="3">
         <v>0</v>
       </c>
       <c r="X117" s="2">
         <v>0</v>
       </c>
       <c r="Y117" s="2">
         <v>59.63</v>
       </c>
       <c r="Z117" s="2">
         <v>88.67</v>
       </c>
       <c r="AA117" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>505</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>506</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F118" s="2">
         <v>8175831</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H118" s="3" t="s">
@@ -12773,51 +12773,51 @@
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>68.96</v>
       </c>
       <c r="U118" s="3">
         <v>68.96</v>
       </c>
       <c r="V118" s="3">
         <v>0</v>
       </c>
       <c r="W118" s="3">
         <v>0</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
         <v>68.96</v>
       </c>
       <c r="Z118" s="2">
         <v>100</v>
       </c>
       <c r="AA118" s="2">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>509</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F119" s="2">
         <v>8130062</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H119" s="3" t="s">
@@ -12854,51 +12854,51 @@
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>89.1</v>
       </c>
       <c r="U119" s="3">
         <v>88.58</v>
       </c>
       <c r="V119" s="3">
         <v>0</v>
       </c>
       <c r="W119" s="3">
         <v>0</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
         <v>88.58</v>
       </c>
       <c r="Z119" s="2">
         <v>96.38</v>
       </c>
       <c r="AA119" s="2">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>513</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>514</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>515</v>
       </c>
       <c r="F120" s="2">
         <v>8174233</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H120" s="3" t="s">
@@ -12935,51 +12935,51 @@
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>62.07</v>
       </c>
       <c r="U120" s="3">
         <v>62.07</v>
       </c>
       <c r="V120" s="3">
         <v>0</v>
       </c>
       <c r="W120" s="3">
         <v>0</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
         <v>62.07</v>
       </c>
       <c r="Z120" s="2">
         <v>100</v>
       </c>
       <c r="AA120" s="2">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>517</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F121" s="2">
         <v>8174226</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H121" s="3" t="s">
@@ -13178,51 +13178,51 @@
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" s="3">
         <v>87.86</v>
       </c>
       <c r="U123" s="3">
         <v>87.86</v>
       </c>
       <c r="V123" s="3">
         <v>0</v>
       </c>
       <c r="W123" s="3">
         <v>0</v>
       </c>
       <c r="X123" s="2">
         <v>0</v>
       </c>
       <c r="Y123" s="2">
         <v>87.86</v>
       </c>
       <c r="Z123" s="2">
         <v>100</v>
       </c>
       <c r="AA123" s="2">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>529</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>530</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F124" s="2">
         <v>8129737</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H124" s="3" t="s">
@@ -13259,51 +13259,51 @@
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>95.65</v>
       </c>
       <c r="U124" s="3">
         <v>95.65</v>
       </c>
       <c r="V124" s="3">
         <v>0</v>
       </c>
       <c r="W124" s="3">
         <v>0</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
         <v>95.65</v>
       </c>
       <c r="Z124" s="2">
         <v>100</v>
       </c>
       <c r="AA124" s="2">
-        <v>88</v>
+        <v>99</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>533</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>534</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F125" s="2">
         <v>8129739</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H125" s="3" t="s">
@@ -13340,51 +13340,51 @@
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" s="3">
         <v>18.73</v>
       </c>
       <c r="U125" s="3">
         <v>18.55</v>
       </c>
       <c r="V125" s="3">
         <v>0</v>
       </c>
       <c r="W125" s="3">
         <v>0</v>
       </c>
       <c r="X125" s="2">
         <v>0</v>
       </c>
       <c r="Y125" s="2">
         <v>18.55</v>
       </c>
       <c r="Z125" s="2">
         <v>20.91</v>
       </c>
       <c r="AA125" s="2">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>537</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>538</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F126" s="2">
         <v>7943047</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H126" s="3" t="s">
@@ -13421,51 +13421,51 @@
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>67.15</v>
       </c>
       <c r="U126" s="3">
         <v>67.15</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>67.15</v>
       </c>
       <c r="Z126" s="2">
         <v>91.79</v>
       </c>
       <c r="AA126" s="2">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>541</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>542</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F127" s="2">
         <v>8129510</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H127" s="3" t="s">
@@ -13583,51 +13583,51 @@
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" s="3">
         <v>129.45</v>
       </c>
       <c r="U128" s="3">
         <v>128.72</v>
       </c>
       <c r="V128" s="3">
         <v>0</v>
       </c>
       <c r="W128" s="3">
         <v>0</v>
       </c>
       <c r="X128" s="2">
         <v>0</v>
       </c>
       <c r="Y128" s="2">
         <v>128.72</v>
       </c>
       <c r="Z128" s="2">
         <v>99.44</v>
       </c>
       <c r="AA128" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>550</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>551</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F129" s="2">
         <v>8382141</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H129" s="3" t="s">
@@ -13664,51 +13664,51 @@
       <c r="S129" s="3">
         <v>0</v>
       </c>
       <c r="T129" s="3">
         <v>387.21</v>
       </c>
       <c r="U129" s="3">
         <v>387.18</v>
       </c>
       <c r="V129" s="3">
         <v>0</v>
       </c>
       <c r="W129" s="3">
         <v>0</v>
       </c>
       <c r="X129" s="2">
         <v>0</v>
       </c>
       <c r="Y129" s="2">
         <v>387.18</v>
       </c>
       <c r="Z129" s="2">
         <v>97.08</v>
       </c>
       <c r="AA129" s="2">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>553</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>554</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>555</v>
       </c>
       <c r="F130" s="2">
         <v>8382132</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H130" s="3" t="s">
@@ -13745,51 +13745,51 @@
       <c r="S130" s="3">
         <v>0</v>
       </c>
       <c r="T130" s="3">
         <v>87.85</v>
       </c>
       <c r="U130" s="3">
         <v>82.8</v>
       </c>
       <c r="V130" s="3">
         <v>0</v>
       </c>
       <c r="W130" s="3">
         <v>0</v>
       </c>
       <c r="X130" s="2">
         <v>0</v>
       </c>
       <c r="Y130" s="2">
         <v>82.8</v>
       </c>
       <c r="Z130" s="2">
         <v>94.26</v>
       </c>
       <c r="AA130" s="2">
-        <v>90</v>
+        <v>61</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>556</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>557</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F131" s="2">
         <v>8382115</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H131" s="3" t="s">
@@ -13826,51 +13826,51 @@
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>140.24</v>
       </c>
       <c r="U131" s="3">
         <v>140.24</v>
       </c>
       <c r="V131" s="3">
         <v>0</v>
       </c>
       <c r="W131" s="3">
         <v>0</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>140.24</v>
       </c>
       <c r="Z131" s="2">
         <v>100</v>
       </c>
       <c r="AA131" s="2">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>559</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>560</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>561</v>
       </c>
       <c r="F132" s="2">
         <v>8382122</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H132" s="3" t="s">
@@ -13907,51 +13907,51 @@
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>142.8</v>
       </c>
       <c r="U132" s="3">
         <v>104.55</v>
       </c>
       <c r="V132" s="3">
         <v>0</v>
       </c>
       <c r="W132" s="3">
         <v>35.82</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
         <v>140.37</v>
       </c>
       <c r="Z132" s="2">
         <v>76.16</v>
       </c>
       <c r="AA132" s="2">
-        <v>88</v>
+        <v>99</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>562</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>563</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F133" s="2">
         <v>7497825</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H133" s="3" t="s">
@@ -13988,51 +13988,51 @@
       <c r="S133" s="3">
         <v>0</v>
       </c>
       <c r="T133" s="3">
         <v>900.39</v>
       </c>
       <c r="U133" s="3">
         <v>864.49</v>
       </c>
       <c r="V133" s="3">
         <v>0</v>
       </c>
       <c r="W133" s="3">
         <v>33.83</v>
       </c>
       <c r="X133" s="2">
         <v>0</v>
       </c>
       <c r="Y133" s="2">
         <v>898.32</v>
       </c>
       <c r="Z133" s="2">
         <v>73.37</v>
       </c>
       <c r="AA133" s="2">
-        <v>85</v>
+        <v>72</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>567</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>568</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>569</v>
       </c>
       <c r="F134" s="2">
         <v>40037104</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H134" s="3" t="s">
@@ -14071,51 +14071,51 @@
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>268.41</v>
       </c>
       <c r="U134" s="3">
         <v>223.79</v>
       </c>
       <c r="V134" s="3">
         <v>40.41</v>
       </c>
       <c r="W134" s="3">
         <v>4.21</v>
       </c>
       <c r="X134" s="2">
         <v>0</v>
       </c>
       <c r="Y134" s="2">
         <v>268.41</v>
       </c>
       <c r="Z134" s="2">
         <v>52.53</v>
       </c>
       <c r="AA134" s="2">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>571</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>572</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F135" s="2">
         <v>40005065</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="3" t="s">
@@ -14139,63 +14139,63 @@
       <c r="N135" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O135" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P135" s="3">
         <v>253.9</v>
       </c>
       <c r="Q135" s="3">
         <v>25.26</v>
       </c>
       <c r="R135" s="3">
         <v>75.09</v>
       </c>
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>354.25</v>
       </c>
       <c r="U135" s="3">
         <v>253.82</v>
       </c>
       <c r="V135" s="3">
-        <v>27.93</v>
+        <v>25.26</v>
       </c>
       <c r="W135" s="3">
         <v>75.09</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
-        <v>356.84</v>
+        <v>354.16</v>
       </c>
       <c r="Z135" s="2">
-        <v>94.68</v>
+        <v>93.97</v>
       </c>
       <c r="AA135" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>574</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>575</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F136" s="2">
         <v>40037096</v>
       </c>
       <c r="G136" s="2" t="s">
@@ -14222,66 +14222,66 @@
       <c r="N136" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O136" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P136" s="3">
         <v>49.44</v>
       </c>
       <c r="Q136" s="3">
         <v>10.72</v>
       </c>
       <c r="R136" s="3">
         <v>27.65</v>
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>87.81</v>
       </c>
       <c r="U136" s="3">
         <v>49.44</v>
       </c>
       <c r="V136" s="3">
-        <v>13.37</v>
+        <v>10.72</v>
       </c>
       <c r="W136" s="3">
         <v>27.65</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
-        <v>90.45</v>
+        <v>87.81</v>
       </c>
       <c r="Z136" s="2">
-        <v>69.9</v>
+        <v>67.85</v>
       </c>
       <c r="AA136" s="2">
-        <v>93</v>
+        <v>69</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>578</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>579</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F137" s="2">
         <v>40005165</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="3" t="s">
@@ -14305,66 +14305,66 @@
       <c r="N137" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O137" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P137" s="3">
         <v>446.91</v>
       </c>
       <c r="Q137" s="3">
         <v>27.73</v>
       </c>
       <c r="R137" s="3">
         <v>59.81</v>
       </c>
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>534.44</v>
       </c>
       <c r="U137" s="3">
         <v>446.05</v>
       </c>
       <c r="V137" s="3">
-        <v>32.08</v>
+        <v>27.73</v>
       </c>
       <c r="W137" s="3">
         <v>59.81</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
-        <v>537.93</v>
+        <v>533.58</v>
       </c>
       <c r="Z137" s="2">
-        <v>93.18</v>
+        <v>92.42</v>
       </c>
       <c r="AA137" s="2">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>582</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>583</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F138" s="2">
         <v>40024037</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="3" t="s">
@@ -14385,69 +14385,69 @@
       <c r="M138" s="3">
         <v>411.35</v>
       </c>
       <c r="N138" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P138" s="3">
         <v>216.23</v>
       </c>
       <c r="Q138" s="3">
         <v>30.79</v>
       </c>
       <c r="R138" s="3">
         <v>0</v>
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>247.02</v>
       </c>
       <c r="U138" s="3">
-        <v>218.68</v>
+        <v>216.23</v>
       </c>
       <c r="V138" s="3">
-        <v>39.84</v>
+        <v>30.79</v>
       </c>
       <c r="W138" s="3">
         <v>0</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
-        <v>258.52</v>
+        <v>247.02</v>
       </c>
       <c r="Z138" s="2">
-        <v>62.85</v>
+        <v>60.05</v>
       </c>
       <c r="AA138" s="2">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>587</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>588</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F139" s="2">
         <v>40022763</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="3" t="s">
@@ -14468,69 +14468,69 @@
       <c r="M139" s="3">
         <v>167.97</v>
       </c>
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>97.37</v>
       </c>
       <c r="Q139" s="3">
         <v>0</v>
       </c>
       <c r="R139" s="3">
         <v>0</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>97.37</v>
       </c>
       <c r="U139" s="3">
-        <v>102.54</v>
+        <v>97.37</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>0</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>102.54</v>
+        <v>97.37</v>
       </c>
       <c r="Z139" s="2">
-        <v>61.05</v>
+        <v>57.96</v>
       </c>
       <c r="AA139" s="2">
-        <v>91</v>
+        <v>72</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>592</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>593</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F140" s="2">
         <v>40036970</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
@@ -14554,66 +14554,66 @@
       <c r="N140" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O140" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P140" s="3">
         <v>87.28</v>
       </c>
       <c r="Q140" s="3">
         <v>19.24</v>
       </c>
       <c r="R140" s="3">
         <v>3.46</v>
       </c>
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>109.98</v>
       </c>
       <c r="U140" s="3">
         <v>87.28</v>
       </c>
       <c r="V140" s="3">
-        <v>21.61</v>
+        <v>19.24</v>
       </c>
       <c r="W140" s="3">
         <v>3.46</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
-        <v>112.36</v>
+        <v>109.98</v>
       </c>
       <c r="Z140" s="2">
-        <v>36.82</v>
+        <v>36.04</v>
       </c>
       <c r="AA140" s="2">
-        <v>65</v>
+        <v>34</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>596</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>597</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F141" s="2">
         <v>40005154</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="3" t="s">
@@ -14637,66 +14637,66 @@
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>211.93</v>
       </c>
       <c r="Q141" s="3">
         <v>2.93</v>
       </c>
       <c r="R141" s="3">
         <v>22.95</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>237.81</v>
       </c>
       <c r="U141" s="3">
         <v>211.26</v>
       </c>
       <c r="V141" s="3">
-        <v>5.29</v>
+        <v>2.93</v>
       </c>
       <c r="W141" s="3">
         <v>22.95</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>239.51</v>
+        <v>237.14</v>
       </c>
       <c r="Z141" s="2">
-        <v>70.74</v>
+        <v>70.04</v>
       </c>
       <c r="AA141" s="2">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>599</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>600</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F142" s="2">
         <v>40036914</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="3" t="s">
@@ -14717,69 +14717,69 @@
       <c r="M142" s="3">
         <v>716.98</v>
       </c>
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>473.84</v>
       </c>
       <c r="Q142" s="3">
         <v>39.72</v>
       </c>
       <c r="R142" s="3">
         <v>37.4</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>550.96</v>
       </c>
       <c r="U142" s="3">
-        <v>486.41</v>
+        <v>473.84</v>
       </c>
       <c r="V142" s="3">
-        <v>50.2</v>
+        <v>39.72</v>
       </c>
       <c r="W142" s="3">
         <v>37.4</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>574.02</v>
+        <v>550.96</v>
       </c>
       <c r="Z142" s="2">
-        <v>80.06</v>
+        <v>76.84</v>
       </c>
       <c r="AA142" s="2">
-        <v>85</v>
+        <v>71</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>603</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>604</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F143" s="2">
         <v>40036825</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="3" t="s">
@@ -14803,66 +14803,66 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>191.96</v>
       </c>
       <c r="Q143" s="3">
         <v>25.18</v>
       </c>
       <c r="R143" s="3">
         <v>6.56</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>223.7</v>
       </c>
       <c r="U143" s="3">
         <v>191.96</v>
       </c>
       <c r="V143" s="3">
-        <v>32.24</v>
+        <v>25.18</v>
       </c>
       <c r="W143" s="3">
         <v>6.56</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>230.76</v>
+        <v>223.7</v>
       </c>
       <c r="Z143" s="2">
-        <v>50.03</v>
+        <v>48.5</v>
       </c>
       <c r="AA143" s="2">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>607</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>608</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F144" s="2">
         <v>40007035</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
@@ -14886,66 +14886,66 @@
       <c r="N144" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P144" s="3">
         <v>231.82</v>
       </c>
       <c r="Q144" s="3">
         <v>90.13</v>
       </c>
       <c r="R144" s="3">
         <v>119.38</v>
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>441.32</v>
       </c>
       <c r="U144" s="3">
         <v>231.82</v>
       </c>
       <c r="V144" s="3">
-        <v>93.08</v>
+        <v>90.13</v>
       </c>
       <c r="W144" s="3">
         <v>119.38</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
-        <v>444.28</v>
+        <v>441.32</v>
       </c>
       <c r="Z144" s="2">
-        <v>32.18</v>
+        <v>31.96</v>
       </c>
       <c r="AA144" s="2">
-        <v>50</v>
+        <v>33</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>612</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>613</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F145" s="2">
         <v>40036699</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H145" s="3" t="s">
@@ -14969,66 +14969,66 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>287.28</v>
       </c>
       <c r="Q145" s="3">
         <v>20.5</v>
       </c>
       <c r="R145" s="3">
         <v>24.66</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>332.44</v>
       </c>
       <c r="U145" s="3">
         <v>287.28</v>
       </c>
       <c r="V145" s="3">
-        <v>26.97</v>
+        <v>20.5</v>
       </c>
       <c r="W145" s="3">
         <v>24.66</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>338.91</v>
+        <v>332.44</v>
       </c>
       <c r="Z145" s="2">
-        <v>78.44</v>
+        <v>76.94</v>
       </c>
       <c r="AA145" s="2">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>616</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>617</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F146" s="2">
         <v>40036926</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
@@ -15052,66 +15052,66 @@
       <c r="N146" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P146" s="3">
         <v>265.86</v>
       </c>
       <c r="Q146" s="3">
         <v>25.96</v>
       </c>
       <c r="R146" s="3">
         <v>39.22</v>
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>331.04</v>
       </c>
       <c r="U146" s="3">
         <v>265.86</v>
       </c>
       <c r="V146" s="3">
-        <v>27.73</v>
+        <v>25.96</v>
       </c>
       <c r="W146" s="3">
         <v>39.22</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
-        <v>332.81</v>
+        <v>331.03</v>
       </c>
       <c r="Z146" s="2">
-        <v>48.77</v>
+        <v>48.51</v>
       </c>
       <c r="AA146" s="2">
-        <v>75</v>
+        <v>42</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>620</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>621</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F147" s="2">
         <v>40066308</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="3" t="s">
@@ -15135,66 +15135,66 @@
       <c r="N147" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P147" s="3">
         <v>262.55</v>
       </c>
       <c r="Q147" s="3">
         <v>23.01</v>
       </c>
       <c r="R147" s="3">
         <v>12.67</v>
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>298.23</v>
       </c>
       <c r="U147" s="3">
         <v>262.55</v>
       </c>
       <c r="V147" s="3">
-        <v>23.72</v>
+        <v>23.01</v>
       </c>
       <c r="W147" s="3">
         <v>12.67</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
-        <v>298.94</v>
+        <v>298.23</v>
       </c>
       <c r="Z147" s="2">
-        <v>36.32</v>
+        <v>36.24</v>
       </c>
       <c r="AA147" s="2">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>624</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>625</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F148" s="2">
         <v>40036804</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
@@ -15218,66 +15218,66 @@
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>313.74</v>
       </c>
       <c r="Q148" s="3">
         <v>36.5</v>
       </c>
       <c r="R148" s="3">
         <v>34.64</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>384.88</v>
       </c>
       <c r="U148" s="3">
         <v>313.74</v>
       </c>
       <c r="V148" s="3">
-        <v>44.96</v>
+        <v>36.5</v>
       </c>
       <c r="W148" s="3">
         <v>34.64</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>393.34</v>
+        <v>384.88</v>
       </c>
       <c r="Z148" s="2">
-        <v>47.89</v>
+        <v>46.86</v>
       </c>
       <c r="AA148" s="2">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>629</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>630</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F149" s="2">
         <v>40019043</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H149" s="3" t="s">
@@ -15301,66 +15301,66 @@
       <c r="N149" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3">
         <v>197</v>
       </c>
       <c r="Q149" s="3">
         <v>14.29</v>
       </c>
       <c r="R149" s="3">
         <v>10.52</v>
       </c>
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>221.81</v>
       </c>
       <c r="U149" s="3">
         <v>196.99</v>
       </c>
       <c r="V149" s="3">
-        <v>19.16</v>
+        <v>14.29</v>
       </c>
       <c r="W149" s="3">
         <v>10.52</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
-        <v>226.67</v>
+        <v>221.8</v>
       </c>
       <c r="Z149" s="2">
-        <v>57.35</v>
+        <v>56.12</v>
       </c>
       <c r="AA149" s="2">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>632</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>633</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>634</v>
       </c>
       <c r="F150" s="2">
         <v>40049480</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H150" s="3" t="s">
@@ -15384,66 +15384,66 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P150" s="3">
         <v>192.8</v>
       </c>
       <c r="Q150" s="3">
         <v>33.03</v>
       </c>
       <c r="R150" s="3">
         <v>116.2</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>342.03</v>
       </c>
       <c r="U150" s="3">
         <v>192.8</v>
       </c>
       <c r="V150" s="3">
-        <v>34.22</v>
+        <v>33.03</v>
       </c>
       <c r="W150" s="3">
         <v>116.2</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>343.22</v>
+        <v>342.03</v>
       </c>
       <c r="Z150" s="2">
-        <v>52.14</v>
+        <v>51.96</v>
       </c>
       <c r="AA150" s="2">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>636</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>637</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>638</v>
       </c>
       <c r="F151" s="2">
         <v>40005076</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="3" t="s">
@@ -15467,66 +15467,66 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P151" s="3">
         <v>705.11</v>
       </c>
       <c r="Q151" s="3">
         <v>35.65</v>
       </c>
       <c r="R151" s="3">
         <v>104.21</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>844.96</v>
       </c>
       <c r="U151" s="3">
         <v>704.34</v>
       </c>
       <c r="V151" s="3">
-        <v>47.27</v>
+        <v>35.65</v>
       </c>
       <c r="W151" s="3">
         <v>104.21</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>855.82</v>
+        <v>844.2</v>
       </c>
       <c r="Z151" s="2">
-        <v>96.57</v>
+        <v>95.26</v>
       </c>
       <c r="AA151" s="2">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>640</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>641</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>642</v>
       </c>
       <c r="F152" s="2">
         <v>40037186</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
@@ -15550,66 +15550,66 @@
       <c r="N152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P152" s="3">
         <v>521.71</v>
       </c>
       <c r="Q152" s="3">
         <v>15.74</v>
       </c>
       <c r="R152" s="3">
         <v>62.78</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>600.23</v>
       </c>
       <c r="U152" s="3">
         <v>521.71</v>
       </c>
       <c r="V152" s="3">
-        <v>19.87</v>
+        <v>15.74</v>
       </c>
       <c r="W152" s="3">
         <v>62.78</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
-        <v>604.36</v>
+        <v>600.23</v>
       </c>
       <c r="Z152" s="2">
-        <v>56.64</v>
+        <v>56.25</v>
       </c>
       <c r="AA152" s="2">
-        <v>80</v>
+        <v>66</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>644</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>645</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F153" s="2">
         <v>40036889</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="3" t="s">
@@ -15648,51 +15648,51 @@
       <c r="S153" s="3">
         <v>0</v>
       </c>
       <c r="T153" s="3">
         <v>532.96</v>
       </c>
       <c r="U153" s="3">
         <v>463.85</v>
       </c>
       <c r="V153" s="3">
         <v>53.97</v>
       </c>
       <c r="W153" s="3">
         <v>15.14</v>
       </c>
       <c r="X153" s="2">
         <v>0</v>
       </c>
       <c r="Y153" s="2">
         <v>532.96</v>
       </c>
       <c r="Z153" s="2">
         <v>60.76</v>
       </c>
       <c r="AA153" s="2">
-        <v>81</v>
+        <v>37</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>648</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>649</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F154" s="2">
         <v>40046877</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H154" s="3" t="s">
@@ -15731,51 +15731,51 @@
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>459.9</v>
       </c>
       <c r="U154" s="3">
         <v>362.94</v>
       </c>
       <c r="V154" s="3">
         <v>12.28</v>
       </c>
       <c r="W154" s="3">
         <v>84.68</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
         <v>459.9</v>
       </c>
       <c r="Z154" s="2">
         <v>47.72</v>
       </c>
       <c r="AA154" s="2">
-        <v>70</v>
+        <v>36</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>652</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>653</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>654</v>
       </c>
       <c r="F155" s="2">
         <v>40066312</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
@@ -15814,51 +15814,51 @@
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>102.53</v>
       </c>
       <c r="U155" s="3">
         <v>73.42</v>
       </c>
       <c r="V155" s="3">
         <v>16.08</v>
       </c>
       <c r="W155" s="3">
         <v>13.03</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
         <v>102.53</v>
       </c>
       <c r="Z155" s="2">
         <v>18.26</v>
       </c>
       <c r="AA155" s="2">
-        <v>50</v>
+        <v>33</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>656</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>657</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>658</v>
       </c>
       <c r="F156" s="2">
         <v>40049482</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
@@ -15897,51 +15897,51 @@
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>590</v>
       </c>
       <c r="U156" s="3">
         <v>570.44</v>
       </c>
       <c r="V156" s="3">
         <v>10.44</v>
       </c>
       <c r="W156" s="3">
         <v>9.12</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
         <v>590</v>
       </c>
       <c r="Z156" s="2">
         <v>75.89</v>
       </c>
       <c r="AA156" s="2">
-        <v>70</v>
+        <v>39</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>660</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>661</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F157" s="2">
         <v>40037495</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="3" t="s">
@@ -15965,66 +15965,66 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>313.92</v>
       </c>
       <c r="Q157" s="3">
         <v>25.55</v>
       </c>
       <c r="R157" s="3">
         <v>41.63</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>381.11</v>
       </c>
       <c r="U157" s="3">
         <v>313.92</v>
       </c>
       <c r="V157" s="3">
-        <v>30.84</v>
+        <v>25.55</v>
       </c>
       <c r="W157" s="3">
         <v>41.63</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>386.4</v>
+        <v>381.11</v>
       </c>
       <c r="Z157" s="2">
-        <v>46.05</v>
+        <v>45.42</v>
       </c>
       <c r="AA157" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>664</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>665</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F158" s="2">
         <v>40005155</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
@@ -16048,66 +16048,66 @@
       <c r="N158" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3">
         <v>569.41</v>
       </c>
       <c r="Q158" s="3">
         <v>25.44</v>
       </c>
       <c r="R158" s="3">
         <v>7.4</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>602.25</v>
       </c>
       <c r="U158" s="3">
         <v>569.41</v>
       </c>
       <c r="V158" s="3">
-        <v>28.35</v>
+        <v>25.44</v>
       </c>
       <c r="W158" s="3">
         <v>7.4</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>605.16</v>
+        <v>602.24</v>
       </c>
       <c r="Z158" s="2">
-        <v>74.69</v>
+        <v>74.33</v>
       </c>
       <c r="AA158" s="2">
-        <v>80</v>
+        <v>98</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>668</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>669</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F159" s="2">
         <v>40005067</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="3" t="s">
@@ -16131,66 +16131,66 @@
       <c r="N159" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P159" s="3">
         <v>262.64</v>
       </c>
       <c r="Q159" s="3">
         <v>30.9</v>
       </c>
       <c r="R159" s="3">
         <v>17.49</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>311.03</v>
       </c>
       <c r="U159" s="3">
         <v>262.33</v>
       </c>
       <c r="V159" s="3">
-        <v>34.85</v>
+        <v>30.9</v>
       </c>
       <c r="W159" s="3">
         <v>17.49</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
-        <v>314.67</v>
+        <v>310.72</v>
       </c>
       <c r="Z159" s="2">
-        <v>73.8</v>
+        <v>72.88</v>
       </c>
       <c r="AA159" s="2">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>672</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>673</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F160" s="2">
         <v>40036833</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H160" s="3" t="s">
@@ -16214,66 +16214,66 @@
       <c r="N160" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P160" s="3">
         <v>178.92</v>
       </c>
       <c r="Q160" s="3">
         <v>11.37</v>
       </c>
       <c r="R160" s="3">
         <v>8.57</v>
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>198.86</v>
       </c>
       <c r="U160" s="3">
         <v>178.92</v>
       </c>
       <c r="V160" s="3">
-        <v>14.33</v>
+        <v>11.37</v>
       </c>
       <c r="W160" s="3">
         <v>8.57</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
-        <v>201.82</v>
+        <v>198.86</v>
       </c>
       <c r="Z160" s="2">
-        <v>48.55</v>
+        <v>47.84</v>
       </c>
       <c r="AA160" s="2">
-        <v>68</v>
+        <v>31</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F161" s="2">
         <v>40046823</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="3" t="s">
@@ -16294,69 +16294,69 @@
       <c r="M161" s="3">
         <v>842.46</v>
       </c>
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>610.72</v>
       </c>
       <c r="Q161" s="3">
         <v>24.06</v>
       </c>
       <c r="R161" s="3">
         <v>53.32</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>688.1</v>
       </c>
       <c r="U161" s="3">
-        <v>617</v>
+        <v>610.72</v>
       </c>
       <c r="V161" s="3">
-        <v>29.39</v>
+        <v>24.06</v>
       </c>
       <c r="W161" s="3">
         <v>53.32</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>699.71</v>
+        <v>688.1</v>
       </c>
       <c r="Z161" s="2">
-        <v>83.06</v>
+        <v>81.68</v>
       </c>
       <c r="AA161" s="2">
-        <v>70</v>
+        <v>33</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>682</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>683</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F162" s="2">
         <v>40016485</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
@@ -16380,66 +16380,66 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>226.73</v>
       </c>
       <c r="Q162" s="3">
         <v>23.88</v>
       </c>
       <c r="R162" s="3">
         <v>31.81</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>282.42</v>
       </c>
       <c r="U162" s="3">
         <v>226.11</v>
       </c>
       <c r="V162" s="3">
-        <v>32.13</v>
+        <v>23.88</v>
       </c>
       <c r="W162" s="3">
-        <v>31.81</v>
+        <v>43.05</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>290.06</v>
+        <v>293.04</v>
       </c>
       <c r="Z162" s="2">
-        <v>63.72</v>
+        <v>64.37</v>
       </c>
       <c r="AA162" s="2">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F163" s="2">
         <v>40036856</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H163" s="3" t="s">
@@ -16463,66 +16463,66 @@
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
         <v>404.32</v>
       </c>
       <c r="Q163" s="3">
         <v>12.15</v>
       </c>
       <c r="R163" s="3">
         <v>9.02</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>425.5</v>
       </c>
       <c r="U163" s="3">
         <v>404.32</v>
       </c>
       <c r="V163" s="3">
-        <v>13.91</v>
+        <v>12.15</v>
       </c>
       <c r="W163" s="3">
         <v>9.02</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>427.25</v>
+        <v>425.5</v>
       </c>
       <c r="Z163" s="2">
-        <v>60.15</v>
+        <v>59.91</v>
       </c>
       <c r="AA163" s="2">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>690</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F164" s="2">
         <v>40037107</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
@@ -16546,66 +16546,66 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>186.1</v>
       </c>
       <c r="Q164" s="3">
         <v>20</v>
       </c>
       <c r="R164" s="3">
         <v>6.17</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>212.27</v>
       </c>
       <c r="U164" s="3">
         <v>186.1</v>
       </c>
       <c r="V164" s="3">
-        <v>27.06</v>
+        <v>20</v>
       </c>
       <c r="W164" s="3">
         <v>6.17</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>219.33</v>
+        <v>212.27</v>
       </c>
       <c r="Z164" s="2">
-        <v>65.19</v>
+        <v>63.09</v>
       </c>
       <c r="AA164" s="2">
-        <v>90</v>
+        <v>63</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>694</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>695</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F165" s="2">
         <v>40065468</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="3" t="s">
@@ -16629,66 +16629,66 @@
       <c r="N165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P165" s="3">
         <v>158.6</v>
       </c>
       <c r="Q165" s="3">
         <v>40.07</v>
       </c>
       <c r="R165" s="3">
         <v>9.54</v>
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>208.21</v>
       </c>
       <c r="U165" s="3">
         <v>158.6</v>
       </c>
       <c r="V165" s="3">
-        <v>42.35</v>
+        <v>40.07</v>
       </c>
       <c r="W165" s="3">
         <v>9.54</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
-        <v>210.49</v>
+        <v>208.21</v>
       </c>
       <c r="Z165" s="2">
-        <v>46.64</v>
+        <v>46.13</v>
       </c>
       <c r="AA165" s="2">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>698</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>699</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F166" s="2">
         <v>40037029</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H166" s="3" t="s">
@@ -16712,66 +16712,66 @@
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>139.54</v>
       </c>
       <c r="Q166" s="3">
         <v>17.51</v>
       </c>
       <c r="R166" s="3">
         <v>8.79</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>165.83</v>
       </c>
       <c r="U166" s="3">
         <v>139.54</v>
       </c>
       <c r="V166" s="3">
-        <v>25.5</v>
+        <v>17.51</v>
       </c>
       <c r="W166" s="3">
         <v>8.79</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>173.83</v>
+        <v>165.83</v>
       </c>
       <c r="Z166" s="2">
-        <v>34.1</v>
+        <v>32.53</v>
       </c>
       <c r="AA166" s="2">
-        <v>55</v>
+        <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>702</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>703</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F167" s="2">
         <v>40037098</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="3" t="s">
@@ -16795,66 +16795,66 @@
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>228.33</v>
       </c>
       <c r="Q167" s="3">
         <v>31.6</v>
       </c>
       <c r="R167" s="3">
         <v>0</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>259.93</v>
       </c>
       <c r="U167" s="3">
         <v>228.33</v>
       </c>
       <c r="V167" s="3">
-        <v>38.06</v>
+        <v>31.6</v>
       </c>
       <c r="W167" s="3">
         <v>0</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>266.4</v>
+        <v>259.93</v>
       </c>
       <c r="Z167" s="2">
-        <v>47.42</v>
+        <v>46.27</v>
       </c>
       <c r="AA167" s="2">
-        <v>65</v>
+        <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>706</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>707</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F168" s="2">
         <v>40066309</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H168" s="3" t="s">
@@ -16893,51 +16893,51 @@
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>90.33</v>
       </c>
       <c r="U168" s="3">
         <v>70.52</v>
       </c>
       <c r="V168" s="3">
         <v>19.8</v>
       </c>
       <c r="W168" s="3">
         <v>0</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
         <v>90.33</v>
       </c>
       <c r="Z168" s="2">
         <v>48.08</v>
       </c>
       <c r="AA168" s="2">
-        <v>45</v>
+        <v>14</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>709</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>710</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>711</v>
       </c>
       <c r="F169" s="2">
         <v>40037125</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="3" t="s">
@@ -16961,66 +16961,66 @@
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>251.49</v>
       </c>
       <c r="Q169" s="3">
         <v>20.93</v>
       </c>
       <c r="R169" s="3">
         <v>5.71</v>
       </c>
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>278.13</v>
       </c>
       <c r="U169" s="3">
         <v>251.49</v>
       </c>
       <c r="V169" s="3">
-        <v>26.77</v>
+        <v>20.93</v>
       </c>
       <c r="W169" s="3">
         <v>5.71</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
-        <v>283.97</v>
+        <v>278.13</v>
       </c>
       <c r="Z169" s="2">
-        <v>38.31</v>
+        <v>37.52</v>
       </c>
       <c r="AA169" s="2">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>713</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>714</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F170" s="2">
         <v>40046813</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H170" s="3" t="s">
@@ -17044,66 +17044,66 @@
       <c r="N170" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P170" s="3">
         <v>257.88</v>
       </c>
       <c r="Q170" s="3">
         <v>9.31</v>
       </c>
       <c r="R170" s="3">
         <v>34.71</v>
       </c>
       <c r="S170" s="3">
         <v>0</v>
       </c>
       <c r="T170" s="3">
         <v>301.89</v>
       </c>
       <c r="U170" s="3">
         <v>257.88</v>
       </c>
       <c r="V170" s="3">
-        <v>11.38</v>
+        <v>9.31</v>
       </c>
       <c r="W170" s="3">
         <v>34.71</v>
       </c>
       <c r="X170" s="2">
         <v>0</v>
       </c>
       <c r="Y170" s="2">
-        <v>303.97</v>
+        <v>301.89</v>
       </c>
       <c r="Z170" s="2">
-        <v>37.86</v>
+        <v>37.6</v>
       </c>
       <c r="AA170" s="2">
-        <v>65</v>
+        <v>51</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>717</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>718</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>719</v>
       </c>
       <c r="F171" s="2">
         <v>40036863</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H171" s="3" t="s">
@@ -17127,66 +17127,66 @@
       <c r="N171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P171" s="3">
         <v>611.03</v>
       </c>
       <c r="Q171" s="3">
         <v>26.21</v>
       </c>
       <c r="R171" s="3">
         <v>0</v>
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>637.24</v>
       </c>
       <c r="U171" s="3">
         <v>611.03</v>
       </c>
       <c r="V171" s="3">
-        <v>29.74</v>
+        <v>26.21</v>
       </c>
       <c r="W171" s="3">
         <v>0</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
-        <v>640.77</v>
+        <v>637.24</v>
       </c>
       <c r="Z171" s="2">
-        <v>66.08</v>
+        <v>65.72</v>
       </c>
       <c r="AA171" s="2">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>721</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>722</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F172" s="2">
         <v>40036737</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H172" s="3" t="s">
@@ -17207,69 +17207,69 @@
       <c r="M172" s="3">
         <v>269.79</v>
       </c>
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>144.68</v>
       </c>
       <c r="Q172" s="3">
         <v>11.07</v>
       </c>
       <c r="R172" s="3">
         <v>14.86</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>170.61</v>
       </c>
       <c r="U172" s="3">
-        <v>146.92</v>
+        <v>144.68</v>
       </c>
       <c r="V172" s="3">
-        <v>18.67</v>
+        <v>11.07</v>
       </c>
       <c r="W172" s="3">
         <v>14.86</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>180.45</v>
+        <v>170.61</v>
       </c>
       <c r="Z172" s="2">
-        <v>66.89</v>
+        <v>63.24</v>
       </c>
       <c r="AA172" s="2">
-        <v>85</v>
+        <v>71</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>724</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>725</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>726</v>
       </c>
       <c r="F173" s="2">
         <v>40036842</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H173" s="3" t="s">
@@ -17293,66 +17293,66 @@
       <c r="N173" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P173" s="3">
         <v>169.6</v>
       </c>
       <c r="Q173" s="3">
         <v>29.08</v>
       </c>
       <c r="R173" s="3">
         <v>16.97</v>
       </c>
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>215.65</v>
       </c>
       <c r="U173" s="3">
         <v>169.6</v>
       </c>
       <c r="V173" s="3">
-        <v>32.63</v>
+        <v>29.08</v>
       </c>
       <c r="W173" s="3">
         <v>16.97</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
-        <v>219.2</v>
+        <v>215.65</v>
       </c>
       <c r="Z173" s="2">
-        <v>34.35</v>
+        <v>33.79</v>
       </c>
       <c r="AA173" s="2">
-        <v>80</v>
+        <v>28</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>728</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>729</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>730</v>
       </c>
       <c r="F174" s="2">
         <v>40012889</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H174" s="3" t="s">
@@ -17391,51 +17391,51 @@
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>124.4</v>
       </c>
       <c r="U174" s="3">
         <v>124.4</v>
       </c>
       <c r="V174" s="3">
         <v>0</v>
       </c>
       <c r="W174" s="3">
         <v>0</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
         <v>124.4</v>
       </c>
       <c r="Z174" s="2">
         <v>49.35</v>
       </c>
       <c r="AA174" s="2">
-        <v>85</v>
+        <v>93</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>733</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>734</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>735</v>
       </c>
       <c r="F175" s="2">
         <v>40037145</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H175" s="3" t="s">
@@ -17459,66 +17459,66 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>392.16</v>
       </c>
       <c r="Q175" s="3">
         <v>14.84</v>
       </c>
       <c r="R175" s="3">
         <v>57.09</v>
       </c>
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>464.09</v>
       </c>
       <c r="U175" s="3">
         <v>392.16</v>
       </c>
       <c r="V175" s="3">
-        <v>21.51</v>
+        <v>14.84</v>
       </c>
       <c r="W175" s="3">
         <v>57.09</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
-        <v>470.76</v>
+        <v>464.09</v>
       </c>
       <c r="Z175" s="2">
-        <v>53.76</v>
+        <v>53</v>
       </c>
       <c r="AA175" s="2">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>737</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>738</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F176" s="2">
         <v>40037447</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="3" t="s">
@@ -17542,66 +17542,66 @@
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>376.3</v>
       </c>
       <c r="Q176" s="3">
         <v>24.31</v>
       </c>
       <c r="R176" s="3">
         <v>36.77</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>437.38</v>
       </c>
       <c r="U176" s="3">
         <v>376.3</v>
       </c>
       <c r="V176" s="3">
-        <v>31.1</v>
+        <v>24.31</v>
       </c>
       <c r="W176" s="3">
         <v>36.77</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>444.17</v>
+        <v>437.38</v>
       </c>
       <c r="Z176" s="2">
-        <v>46.09</v>
+        <v>45.39</v>
       </c>
       <c r="AA176" s="2">
-        <v>89</v>
+        <v>61</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>741</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>742</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>743</v>
       </c>
       <c r="F177" s="2">
         <v>40066320</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="3" t="s">
@@ -17625,66 +17625,66 @@
       <c r="N177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3">
         <v>163.3</v>
       </c>
       <c r="Q177" s="3">
         <v>15.1</v>
       </c>
       <c r="R177" s="3">
         <v>0</v>
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>178.4</v>
       </c>
       <c r="U177" s="3">
         <v>163.3</v>
       </c>
       <c r="V177" s="3">
-        <v>21.54</v>
+        <v>15.1</v>
       </c>
       <c r="W177" s="3">
         <v>0</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
-        <v>184.84</v>
+        <v>178.4</v>
       </c>
       <c r="Z177" s="2">
-        <v>51.32</v>
+        <v>49.53</v>
       </c>
       <c r="AA177" s="2">
-        <v>70</v>
+        <v>38</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>744</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>745</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>746</v>
       </c>
       <c r="F178" s="2">
         <v>40037398</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="3" t="s">
@@ -17708,66 +17708,66 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>348.45</v>
       </c>
       <c r="Q178" s="3">
         <v>25.62</v>
       </c>
       <c r="R178" s="3">
         <v>240.47</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>614.54</v>
       </c>
       <c r="U178" s="3">
         <v>348.45</v>
       </c>
       <c r="V178" s="3">
-        <v>27.4</v>
+        <v>25.62</v>
       </c>
       <c r="W178" s="3">
         <v>240.47</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>616.32</v>
+        <v>614.54</v>
       </c>
       <c r="Z178" s="2">
-        <v>48.86</v>
+        <v>48.72</v>
       </c>
       <c r="AA178" s="2">
-        <v>75</v>
+        <v>53</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>749</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>750</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F179" s="2">
         <v>40037671</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="3" t="s">
@@ -17806,51 +17806,51 @@
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>229.49</v>
       </c>
       <c r="U179" s="3">
         <v>202.98</v>
       </c>
       <c r="V179" s="3">
         <v>13.68</v>
       </c>
       <c r="W179" s="3">
         <v>12.83</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
         <v>229.49</v>
       </c>
       <c r="Z179" s="2">
         <v>43.4</v>
       </c>
       <c r="AA179" s="2">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>753</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>754</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F180" s="2">
         <v>40037066</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -17874,66 +17874,66 @@
       <c r="N180" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O180" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P180" s="3">
         <v>99.58</v>
       </c>
       <c r="Q180" s="3">
         <v>54.79</v>
       </c>
       <c r="R180" s="3">
         <v>9.73</v>
       </c>
       <c r="S180" s="3">
         <v>0</v>
       </c>
       <c r="T180" s="3">
         <v>164.1</v>
       </c>
       <c r="U180" s="3">
         <v>99.58</v>
       </c>
       <c r="V180" s="3">
-        <v>56.63</v>
+        <v>54.79</v>
       </c>
       <c r="W180" s="3">
-        <v>9.73</v>
+        <v>23.67</v>
       </c>
       <c r="X180" s="2">
         <v>0</v>
       </c>
       <c r="Y180" s="2">
-        <v>165.93</v>
+        <v>178.05</v>
       </c>
       <c r="Z180" s="2">
-        <v>22.39</v>
+        <v>24.03</v>
       </c>
       <c r="AA180" s="2">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181" s="2">
         <v>178</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>757</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>758</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>759</v>
       </c>
       <c r="F181" s="2">
         <v>40037056</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H181" s="3" t="s">
@@ -17957,66 +17957,66 @@
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>262.23</v>
       </c>
       <c r="Q181" s="3">
         <v>40.72</v>
       </c>
       <c r="R181" s="3">
         <v>55.4</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>358.34</v>
       </c>
       <c r="U181" s="3">
         <v>262.23</v>
       </c>
       <c r="V181" s="3">
-        <v>48.7</v>
+        <v>40.72</v>
       </c>
       <c r="W181" s="3">
         <v>55.4</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>366.33</v>
+        <v>358.34</v>
       </c>
       <c r="Z181" s="2">
-        <v>62.27</v>
+        <v>60.92</v>
       </c>
       <c r="AA181" s="2">
-        <v>90</v>
+        <v>66</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>761</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>762</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F182" s="2">
         <v>40008916</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H182" s="3" t="s">
@@ -18055,51 +18055,51 @@
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>20.92</v>
       </c>
       <c r="U182" s="3">
         <v>10.18</v>
       </c>
       <c r="V182" s="3">
         <v>10.73</v>
       </c>
       <c r="W182" s="3">
         <v>0</v>
       </c>
       <c r="X182" s="2">
         <v>0</v>
       </c>
       <c r="Y182" s="2">
         <v>20.92</v>
       </c>
       <c r="Z182" s="2">
         <v>46.26</v>
       </c>
       <c r="AA182" s="2">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>765</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>766</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>767</v>
       </c>
       <c r="F183" s="2">
         <v>40010749</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H183" s="3" t="s">
@@ -18138,51 +18138,51 @@
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>11</v>
       </c>
       <c r="U183" s="3">
         <v>0</v>
       </c>
       <c r="V183" s="3">
         <v>11</v>
       </c>
       <c r="W183" s="3">
         <v>0</v>
       </c>
       <c r="X183" s="2">
         <v>0</v>
       </c>
       <c r="Y183" s="2">
         <v>11</v>
       </c>
       <c r="Z183" s="2">
         <v>24.17</v>
       </c>
       <c r="AA183" s="2">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184" s="2">
         <v>181</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>768</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>769</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F184" s="2">
         <v>40020190</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H184" s="3" t="s">
@@ -18221,51 +18221,51 @@
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>2.97</v>
       </c>
       <c r="U184" s="3">
         <v>0</v>
       </c>
       <c r="V184" s="3">
         <v>2.87</v>
       </c>
       <c r="W184" s="3">
         <v>0</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
         <v>2.87</v>
       </c>
       <c r="Z184" s="2">
         <v>6.36</v>
       </c>
       <c r="AA184" s="2">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>771</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>772</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>773</v>
       </c>
       <c r="F185" s="2">
         <v>40010856</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H185" s="3" t="s">
@@ -18304,51 +18304,51 @@
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>30.26</v>
       </c>
       <c r="U185" s="3">
         <v>20.16</v>
       </c>
       <c r="V185" s="3">
         <v>10.1</v>
       </c>
       <c r="W185" s="3">
         <v>0</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
         <v>30.26</v>
       </c>
       <c r="Z185" s="2">
         <v>66.91</v>
       </c>
       <c r="AA185" s="2">
-        <v>90</v>
+        <v>52</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>774</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>775</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>776</v>
       </c>
       <c r="F186" s="2">
         <v>40010112</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H186" s="3" t="s">
@@ -18372,66 +18372,66 @@
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>23.4</v>
       </c>
       <c r="Q186" s="3">
         <v>16.79</v>
       </c>
       <c r="R186" s="3">
         <v>0</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>40.19</v>
       </c>
       <c r="U186" s="3">
         <v>23.4</v>
       </c>
       <c r="V186" s="3">
-        <v>17.96</v>
+        <v>16.79</v>
       </c>
       <c r="W186" s="3">
         <v>0</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>41.37</v>
+        <v>40.19</v>
       </c>
       <c r="Z186" s="2">
-        <v>89.33</v>
+        <v>86.79</v>
       </c>
       <c r="AA186" s="2">
-        <v>85</v>
+        <v>59</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>777</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>778</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F187" s="2">
         <v>40009061</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H187" s="3" t="s">
@@ -18470,51 +18470,51 @@
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>36.16</v>
       </c>
       <c r="U187" s="3">
         <v>10.74</v>
       </c>
       <c r="V187" s="3">
         <v>10.88</v>
       </c>
       <c r="W187" s="3">
         <v>0</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
         <v>21.62</v>
       </c>
       <c r="Z187" s="2">
         <v>45.53</v>
       </c>
       <c r="AA187" s="2">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>780</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>781</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F188" s="2">
         <v>40010108</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H188" s="3" t="s">
@@ -18553,51 +18553,51 @@
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>38.35</v>
       </c>
       <c r="U188" s="3">
         <v>26.18</v>
       </c>
       <c r="V188" s="3">
         <v>11.64</v>
       </c>
       <c r="W188" s="3">
         <v>0</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
         <v>37.82</v>
       </c>
       <c r="Z188" s="2">
         <v>83.15</v>
       </c>
       <c r="AA188" s="2">
-        <v>98</v>
+        <v>59</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>783</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>784</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>785</v>
       </c>
       <c r="F189" s="2">
         <v>40020252</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H189" s="3" t="s">
@@ -18618,69 +18618,69 @@
       <c r="M189" s="3">
         <v>45.22</v>
       </c>
       <c r="N189" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O189" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P189" s="3">
         <v>24</v>
       </c>
       <c r="Q189" s="3">
         <v>17.67</v>
       </c>
       <c r="R189" s="3">
         <v>0</v>
       </c>
       <c r="S189" s="3">
         <v>0</v>
       </c>
       <c r="T189" s="3">
         <v>41.67</v>
       </c>
       <c r="U189" s="3">
-        <v>22.8</v>
+        <v>18.34</v>
       </c>
       <c r="V189" s="3">
         <v>11.36</v>
       </c>
       <c r="W189" s="3">
         <v>0</v>
       </c>
       <c r="X189" s="2">
         <v>0</v>
       </c>
       <c r="Y189" s="2">
-        <v>34.17</v>
+        <v>29.71</v>
       </c>
       <c r="Z189" s="2">
-        <v>75.56</v>
+        <v>65.69</v>
       </c>
       <c r="AA189" s="2">
-        <v>93</v>
+        <v>63</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>786</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>787</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F190" s="2">
         <v>40008919</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H190" s="3" t="s">
@@ -18719,51 +18719,51 @@
       <c r="S190" s="3">
         <v>0</v>
       </c>
       <c r="T190" s="3">
         <v>29.82</v>
       </c>
       <c r="U190" s="3">
         <v>14.05</v>
       </c>
       <c r="V190" s="3">
         <v>15.77</v>
       </c>
       <c r="W190" s="3">
         <v>0</v>
       </c>
       <c r="X190" s="2">
         <v>0</v>
       </c>
       <c r="Y190" s="2">
         <v>29.82</v>
       </c>
       <c r="Z190" s="2">
         <v>65.95</v>
       </c>
       <c r="AA190" s="2">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="191" spans="1:27">
       <c r="A191" s="2">
         <v>188</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>789</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>790</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>791</v>
       </c>
       <c r="F191" s="2">
         <v>40020100</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H191" s="3" t="s">
@@ -18802,51 +18802,51 @@
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>16.93</v>
       </c>
       <c r="U191" s="3">
         <v>11.32</v>
       </c>
       <c r="V191" s="3">
         <v>2.19</v>
       </c>
       <c r="W191" s="3">
         <v>0</v>
       </c>
       <c r="X191" s="2">
         <v>0</v>
       </c>
       <c r="Y191" s="2">
         <v>13.51</v>
       </c>
       <c r="Z191" s="2">
         <v>30.36</v>
       </c>
       <c r="AA191" s="2">
-        <v>70</v>
+        <v>39</v>
       </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>792</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>793</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>794</v>
       </c>
       <c r="F192" s="2">
         <v>40008918</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H192" s="3" t="s">
@@ -18885,51 +18885,51 @@
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>14.94</v>
       </c>
       <c r="U192" s="3">
         <v>0</v>
       </c>
       <c r="V192" s="3">
         <v>14.94</v>
       </c>
       <c r="W192" s="3">
         <v>0</v>
       </c>
       <c r="X192" s="2">
         <v>0</v>
       </c>
       <c r="Y192" s="2">
         <v>14.94</v>
       </c>
       <c r="Z192" s="2">
         <v>33.04</v>
       </c>
       <c r="AA192" s="2">
-        <v>94</v>
+        <v>87</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>795</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>796</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>797</v>
       </c>
       <c r="F193" s="2">
         <v>40020254</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H193" s="3" t="s">
@@ -18968,51 +18968,51 @@
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>31.47</v>
       </c>
       <c r="U193" s="3">
         <v>15.7</v>
       </c>
       <c r="V193" s="3">
         <v>15.77</v>
       </c>
       <c r="W193" s="3">
         <v>0</v>
       </c>
       <c r="X193" s="2">
         <v>0</v>
       </c>
       <c r="Y193" s="2">
         <v>31.47</v>
       </c>
       <c r="Z193" s="2">
         <v>71.12</v>
       </c>
       <c r="AA193" s="2">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>798</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>799</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F194" s="2">
         <v>40020272</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H194" s="3" t="s">
@@ -19051,51 +19051,51 @@
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>55.45</v>
       </c>
       <c r="U194" s="3">
         <v>12.77</v>
       </c>
       <c r="V194" s="3">
         <v>26.03</v>
       </c>
       <c r="W194" s="3">
         <v>13.8</v>
       </c>
       <c r="X194" s="2">
         <v>0</v>
       </c>
       <c r="Y194" s="2">
         <v>52.6</v>
       </c>
       <c r="Z194" s="2">
         <v>56.86</v>
       </c>
       <c r="AA194" s="2">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>801</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>802</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>803</v>
       </c>
       <c r="F195" s="2">
         <v>40020253</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H195" s="3" t="s">
@@ -19134,51 +19134,51 @@
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>42.47</v>
       </c>
       <c r="U195" s="3">
         <v>23.71</v>
       </c>
       <c r="V195" s="3">
         <v>15</v>
       </c>
       <c r="W195" s="3">
         <v>0</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
         <v>38.71</v>
       </c>
       <c r="Z195" s="2">
         <v>81.54</v>
       </c>
       <c r="AA195" s="2">
-        <v>95</v>
+        <v>67</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>804</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>805</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F196" s="2">
         <v>40020101</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H196" s="3" t="s">
@@ -19217,51 +19217,51 @@
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>38.37</v>
       </c>
       <c r="U196" s="3">
         <v>21.06</v>
       </c>
       <c r="V196" s="3">
         <v>14.39</v>
       </c>
       <c r="W196" s="3">
         <v>0</v>
       </c>
       <c r="X196" s="2">
         <v>0</v>
       </c>
       <c r="Y196" s="2">
         <v>35.45</v>
       </c>
       <c r="Z196" s="2">
         <v>77.97</v>
       </c>
       <c r="AA196" s="2">
-        <v>72</v>
+        <v>61</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>807</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>808</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F197" s="2">
         <v>40006132</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H197" s="3" t="s">
@@ -19300,51 +19300,51 @@
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>246.85</v>
       </c>
       <c r="U197" s="3">
         <v>233.43</v>
       </c>
       <c r="V197" s="3">
         <v>10.96</v>
       </c>
       <c r="W197" s="3">
         <v>0</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
         <v>244.39</v>
       </c>
       <c r="Z197" s="2">
         <v>94.79</v>
       </c>
       <c r="AA197" s="2">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>810</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>811</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F198" s="2">
         <v>40010681</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H198" s="3" t="s">
@@ -19383,51 +19383,51 @@
       <c r="S198" s="3">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>42.81</v>
       </c>
       <c r="U198" s="3">
         <v>26.22</v>
       </c>
       <c r="V198" s="3">
         <v>16.59</v>
       </c>
       <c r="W198" s="3">
         <v>0</v>
       </c>
       <c r="X198" s="2">
         <v>0</v>
       </c>
       <c r="Y198" s="2">
         <v>42.81</v>
       </c>
       <c r="Z198" s="2">
         <v>94.67</v>
       </c>
       <c r="AA198" s="2">
-        <v>90</v>
+        <v>73</v>
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>813</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>814</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>815</v>
       </c>
       <c r="F199" s="2">
         <v>40010700</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H199" s="3" t="s">
@@ -19466,51 +19466,51 @@
       <c r="S199" s="3">
         <v>0</v>
       </c>
       <c r="T199" s="3">
         <v>27.25</v>
       </c>
       <c r="U199" s="3">
         <v>13.85</v>
       </c>
       <c r="V199" s="3">
         <v>13.41</v>
       </c>
       <c r="W199" s="3">
         <v>0</v>
       </c>
       <c r="X199" s="2">
         <v>0</v>
       </c>
       <c r="Y199" s="2">
         <v>27.25</v>
       </c>
       <c r="Z199" s="2">
         <v>61.93</v>
       </c>
       <c r="AA199" s="2">
-        <v>85</v>
+        <v>57</v>
       </c>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>816</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>817</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F200" s="2">
         <v>40020186</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H200" s="3" t="s">
@@ -19632,51 +19632,51 @@
       <c r="S201" s="3">
         <v>0</v>
       </c>
       <c r="T201" s="3">
         <v>2.12</v>
       </c>
       <c r="U201" s="3">
         <v>0</v>
       </c>
       <c r="V201" s="3">
         <v>2.39</v>
       </c>
       <c r="W201" s="3">
         <v>0</v>
       </c>
       <c r="X201" s="2">
         <v>0</v>
       </c>
       <c r="Y201" s="2">
         <v>2.39</v>
       </c>
       <c r="Z201" s="2">
         <v>5.35</v>
       </c>
       <c r="AA201" s="2">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>822</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>823</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>824</v>
       </c>
       <c r="F202" s="2">
         <v>40065392</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -19713,51 +19713,51 @@
       <c r="S202" s="3">
         <v>0</v>
       </c>
       <c r="T202" s="3">
         <v>61.62</v>
       </c>
       <c r="U202" s="3">
         <v>61.62</v>
       </c>
       <c r="V202" s="3">
         <v>0</v>
       </c>
       <c r="W202" s="3">
         <v>0</v>
       </c>
       <c r="X202" s="2">
         <v>0</v>
       </c>
       <c r="Y202" s="2">
         <v>61.62</v>
       </c>
       <c r="Z202" s="2">
         <v>25.65</v>
       </c>
       <c r="AA202" s="2">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>827</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>828</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>829</v>
       </c>
       <c r="F203" s="2">
         <v>40004533</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H203" s="3" t="s">
@@ -19796,51 +19796,51 @@
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>136.56</v>
       </c>
       <c r="U203" s="3">
         <v>136.56</v>
       </c>
       <c r="V203" s="3">
         <v>0</v>
       </c>
       <c r="W203" s="3">
         <v>0</v>
       </c>
       <c r="X203" s="2">
         <v>0</v>
       </c>
       <c r="Y203" s="2">
         <v>136.56</v>
       </c>
       <c r="Z203" s="2">
         <v>97.09</v>
       </c>
       <c r="AA203" s="2">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>830</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>831</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>832</v>
       </c>
       <c r="F204" s="2">
         <v>40004527</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H204" s="3" t="s">
@@ -19864,66 +19864,66 @@
       <c r="N204" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P204" s="3">
         <v>298.12</v>
       </c>
       <c r="Q204" s="3">
         <v>0.87</v>
       </c>
       <c r="R204" s="3">
         <v>28.27</v>
       </c>
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>327.27</v>
       </c>
       <c r="U204" s="3">
         <v>283.59</v>
       </c>
       <c r="V204" s="3">
-        <v>4.43</v>
+        <v>0.87</v>
       </c>
       <c r="W204" s="3">
         <v>28.27</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
-        <v>316.29</v>
+        <v>312.74</v>
       </c>
       <c r="Z204" s="2">
-        <v>62.05</v>
+        <v>61.35</v>
       </c>
       <c r="AA204" s="2">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>833</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>834</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>835</v>
       </c>
       <c r="F205" s="2">
         <v>40010674</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H205" s="3" t="s">
@@ -19962,51 +19962,51 @@
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>37.43</v>
       </c>
       <c r="U205" s="3">
         <v>19.74</v>
       </c>
       <c r="V205" s="3">
         <v>17.68</v>
       </c>
       <c r="W205" s="3">
         <v>0</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
         <v>37.43</v>
       </c>
       <c r="Z205" s="2">
         <v>78.81</v>
       </c>
       <c r="AA205" s="2">
-        <v>85</v>
+        <v>69</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>836</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>837</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>838</v>
       </c>
       <c r="F206" s="2">
         <v>40020258</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H206" s="3" t="s">
@@ -20045,51 +20045,51 @@
       <c r="S206" s="3">
         <v>0</v>
       </c>
       <c r="T206" s="3">
         <v>29.08</v>
       </c>
       <c r="U206" s="3">
         <v>17.04</v>
       </c>
       <c r="V206" s="3">
         <v>12.04</v>
       </c>
       <c r="W206" s="3">
         <v>0</v>
       </c>
       <c r="X206" s="2">
         <v>0</v>
       </c>
       <c r="Y206" s="2">
         <v>29.08</v>
       </c>
       <c r="Z206" s="2">
         <v>66.28</v>
       </c>
       <c r="AA206" s="2">
-        <v>95</v>
+        <v>62</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>839</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>840</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F207" s="2">
         <v>40009072</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H207" s="3" t="s">
@@ -20128,51 +20128,51 @@
       <c r="S207" s="3">
         <v>0</v>
       </c>
       <c r="T207" s="3">
         <v>34.43</v>
       </c>
       <c r="U207" s="3">
         <v>19.95</v>
       </c>
       <c r="V207" s="3">
         <v>12.88</v>
       </c>
       <c r="W207" s="3">
         <v>0</v>
       </c>
       <c r="X207" s="2">
         <v>0</v>
       </c>
       <c r="Y207" s="2">
         <v>32.83</v>
       </c>
       <c r="Z207" s="2">
         <v>69.14</v>
       </c>
       <c r="AA207" s="2">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>842</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>843</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>844</v>
       </c>
       <c r="F208" s="2">
         <v>40019782</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H208" s="3" t="s">
@@ -20211,51 +20211,51 @@
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>36.01</v>
       </c>
       <c r="U208" s="3">
         <v>17.8</v>
       </c>
       <c r="V208" s="3">
         <v>16.77</v>
       </c>
       <c r="W208" s="3">
         <v>0</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
         <v>34.57</v>
       </c>
       <c r="Z208" s="2">
         <v>76.35</v>
       </c>
       <c r="AA208" s="2">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>845</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>846</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>847</v>
       </c>
       <c r="F209" s="2">
         <v>40021363</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H209" s="3" t="s">
@@ -20279,66 +20279,66 @@
       <c r="N209" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P209" s="3">
         <v>213.23</v>
       </c>
       <c r="Q209" s="3">
         <v>24.45</v>
       </c>
       <c r="R209" s="3">
         <v>22.6</v>
       </c>
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>260.28</v>
       </c>
       <c r="U209" s="3">
         <v>213.23</v>
       </c>
       <c r="V209" s="3">
-        <v>27.32</v>
+        <v>24.45</v>
       </c>
       <c r="W209" s="3">
-        <v>22.6</v>
+        <v>29.51</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
-        <v>263.15</v>
+        <v>267.19</v>
       </c>
       <c r="Z209" s="2">
-        <v>67.49</v>
+        <v>68.53</v>
       </c>
       <c r="AA209" s="2">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>848</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>849</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>850</v>
       </c>
       <c r="F210" s="2">
         <v>40023432</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H210" s="3" t="s">
@@ -20359,69 +20359,69 @@
       <c r="M210" s="3">
         <v>817.44</v>
       </c>
       <c r="N210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P210" s="3">
         <v>620.33</v>
       </c>
       <c r="Q210" s="3">
         <v>22.95</v>
       </c>
       <c r="R210" s="3">
         <v>33.27</v>
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>676.55</v>
       </c>
       <c r="U210" s="3">
-        <v>622.29</v>
+        <v>620.31</v>
       </c>
       <c r="V210" s="3">
-        <v>26.5</v>
+        <v>22.95</v>
       </c>
       <c r="W210" s="3">
         <v>33.27</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
-        <v>682.06</v>
+        <v>676.53</v>
       </c>
       <c r="Z210" s="2">
-        <v>83.44</v>
+        <v>82.76</v>
       </c>
       <c r="AA210" s="2">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>852</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>853</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>854</v>
       </c>
       <c r="F211" s="2">
         <v>40005092</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H211" s="3" t="s">
@@ -20445,63 +20445,63 @@
       <c r="N211" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P211" s="3">
         <v>272.46</v>
       </c>
       <c r="Q211" s="3">
         <v>20.57</v>
       </c>
       <c r="R211" s="3">
         <v>17.96</v>
       </c>
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>311</v>
       </c>
       <c r="U211" s="3">
         <v>272.46</v>
       </c>
       <c r="V211" s="3">
-        <v>25.01</v>
+        <v>20.57</v>
       </c>
       <c r="W211" s="3">
         <v>17.96</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
-        <v>315.44</v>
+        <v>311</v>
       </c>
       <c r="Z211" s="2">
-        <v>87.54</v>
+        <v>86.31</v>
       </c>
       <c r="AA211" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>855</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>856</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F212" s="2">
         <v>40037789</v>
       </c>
       <c r="G212" s="2" t="s">
@@ -20528,66 +20528,66 @@
       <c r="N212" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P212" s="3">
         <v>366.69</v>
       </c>
       <c r="Q212" s="3">
         <v>49.25</v>
       </c>
       <c r="R212" s="3">
         <v>71.92</v>
       </c>
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>487.87</v>
       </c>
       <c r="U212" s="3">
         <v>366.69</v>
       </c>
       <c r="V212" s="3">
-        <v>59.86</v>
+        <v>49.25</v>
       </c>
       <c r="W212" s="3">
         <v>71.92</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
-        <v>498.47</v>
+        <v>487.87</v>
       </c>
       <c r="Z212" s="2">
-        <v>62.48</v>
+        <v>61.15</v>
       </c>
       <c r="AA212" s="2">
-        <v>85</v>
+        <v>62</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>859</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>860</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>861</v>
       </c>
       <c r="F213" s="2">
         <v>40062567</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H213" s="3" t="s">
@@ -20611,66 +20611,66 @@
       <c r="N213" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O213" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P213" s="3">
         <v>99.76</v>
       </c>
       <c r="Q213" s="3">
         <v>46.95</v>
       </c>
       <c r="R213" s="3">
         <v>0</v>
       </c>
       <c r="S213" s="3">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>146.71</v>
       </c>
       <c r="U213" s="3">
         <v>99.76</v>
       </c>
       <c r="V213" s="3">
-        <v>49.1</v>
+        <v>46.95</v>
       </c>
       <c r="W213" s="3">
         <v>0</v>
       </c>
       <c r="X213" s="2">
         <v>0</v>
       </c>
       <c r="Y213" s="2">
-        <v>148.86</v>
+        <v>146.71</v>
       </c>
       <c r="Z213" s="2">
-        <v>44.81</v>
+        <v>44.17</v>
       </c>
       <c r="AA213" s="2">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>864</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>865</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>866</v>
       </c>
       <c r="F214" s="2">
         <v>40017906</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H214" s="3" t="s">
@@ -20691,69 +20691,69 @@
       <c r="M214" s="3">
         <v>295.97</v>
       </c>
       <c r="N214" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P214" s="3">
         <v>169.28</v>
       </c>
       <c r="Q214" s="3">
         <v>40.11</v>
       </c>
       <c r="R214" s="3">
         <v>0</v>
       </c>
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>209.39</v>
       </c>
       <c r="U214" s="3">
-        <v>167.35</v>
+        <v>162.43</v>
       </c>
       <c r="V214" s="3">
-        <v>58.33</v>
+        <v>38.78</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
-        <v>225.68</v>
+        <v>201.21</v>
       </c>
       <c r="Z214" s="2">
-        <v>76.25</v>
+        <v>67.98</v>
       </c>
       <c r="AA214" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>869</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>870</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F215" s="2">
         <v>40049275</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H215" s="3" t="s">
@@ -20777,66 +20777,66 @@
       <c r="N215" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O215" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P215" s="3">
         <v>99.73</v>
       </c>
       <c r="Q215" s="3">
         <v>14.02</v>
       </c>
       <c r="R215" s="3">
         <v>44.98</v>
       </c>
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>158.73</v>
       </c>
       <c r="U215" s="3">
         <v>99.73</v>
       </c>
       <c r="V215" s="3">
-        <v>15.81</v>
+        <v>14.02</v>
       </c>
       <c r="W215" s="3">
         <v>44.98</v>
       </c>
       <c r="X215" s="2">
         <v>0</v>
       </c>
       <c r="Y215" s="2">
-        <v>160.52</v>
+        <v>158.73</v>
       </c>
       <c r="Z215" s="2">
-        <v>28.18</v>
+        <v>27.86</v>
       </c>
       <c r="AA215" s="2">
-        <v>60</v>
+        <v>19</v>
       </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>873</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>874</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>875</v>
       </c>
       <c r="F216" s="2">
         <v>40037504</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H216" s="3" t="s">
@@ -20860,66 +20860,66 @@
       <c r="N216" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O216" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P216" s="3">
         <v>179.57</v>
       </c>
       <c r="Q216" s="3">
         <v>2.41</v>
       </c>
       <c r="R216" s="3">
         <v>14.82</v>
       </c>
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>196.8</v>
       </c>
       <c r="U216" s="3">
         <v>179.57</v>
       </c>
       <c r="V216" s="3">
-        <v>5.93</v>
+        <v>2.41</v>
       </c>
       <c r="W216" s="3">
         <v>14.82</v>
       </c>
       <c r="X216" s="2">
         <v>0</v>
       </c>
       <c r="Y216" s="2">
-        <v>200.32</v>
+        <v>196.8</v>
       </c>
       <c r="Z216" s="2">
-        <v>41.04</v>
+        <v>40.32</v>
       </c>
       <c r="AA216" s="2">
-        <v>78</v>
+        <v>52</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>877</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>878</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>879</v>
       </c>
       <c r="F217" s="2">
         <v>40037619</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H217" s="3" t="s">
@@ -20943,66 +20943,66 @@
       <c r="N217" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O217" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P217" s="3">
         <v>82.68</v>
       </c>
       <c r="Q217" s="3">
         <v>13.31</v>
       </c>
       <c r="R217" s="3">
         <v>0</v>
       </c>
       <c r="S217" s="3">
         <v>0</v>
       </c>
       <c r="T217" s="3">
         <v>95.99</v>
       </c>
       <c r="U217" s="3">
         <v>82.68</v>
       </c>
       <c r="V217" s="3">
-        <v>15.68</v>
+        <v>13.31</v>
       </c>
       <c r="W217" s="3">
         <v>0</v>
       </c>
       <c r="X217" s="2">
         <v>0</v>
       </c>
       <c r="Y217" s="2">
-        <v>98.36</v>
+        <v>95.99</v>
       </c>
       <c r="Z217" s="2">
-        <v>69.2</v>
+        <v>67.53</v>
       </c>
       <c r="AA217" s="2">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>881</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>882</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F218" s="2">
         <v>40017092</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H218" s="3" t="s">
@@ -21024,66 +21024,66 @@
         <v>284.23</v>
       </c>
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3"/>
       <c r="P218" s="3">
         <v>262.75</v>
       </c>
       <c r="Q218" s="3">
         <v>0</v>
       </c>
       <c r="R218" s="3">
         <v>0</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>262.75</v>
       </c>
       <c r="U218" s="3">
         <v>262.75</v>
       </c>
       <c r="V218" s="3">
-        <v>10.58</v>
+        <v>0</v>
       </c>
       <c r="W218" s="3">
         <v>0</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>273.33</v>
+        <v>262.75</v>
       </c>
       <c r="Z218" s="2">
-        <v>96.17</v>
+        <v>92.44</v>
       </c>
       <c r="AA218" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>884</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>885</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>886</v>
       </c>
       <c r="F219" s="2">
         <v>40037564</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H219" s="3" t="s">
@@ -21122,51 +21122,51 @@
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>441.15</v>
       </c>
       <c r="U219" s="3">
         <v>377.94</v>
       </c>
       <c r="V219" s="3">
         <v>32.32</v>
       </c>
       <c r="W219" s="3">
         <v>30.89</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
         <v>441.15</v>
       </c>
       <c r="Z219" s="2">
         <v>46.53</v>
       </c>
       <c r="AA219" s="2">
-        <v>75</v>
+        <v>57</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>888</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>889</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>890</v>
       </c>
       <c r="F220" s="2">
         <v>40046820</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H220" s="3" t="s">
@@ -21205,51 +21205,51 @@
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>388.99</v>
       </c>
       <c r="U220" s="3">
         <v>347.67</v>
       </c>
       <c r="V220" s="3">
         <v>22.51</v>
       </c>
       <c r="W220" s="3">
         <v>18.81</v>
       </c>
       <c r="X220" s="2">
         <v>0</v>
       </c>
       <c r="Y220" s="2">
         <v>388.99</v>
       </c>
       <c r="Z220" s="2">
         <v>40.94</v>
       </c>
       <c r="AA220" s="2">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>892</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>893</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>894</v>
       </c>
       <c r="F221" s="2">
         <v>40065481</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H221" s="3" t="s">
@@ -21288,51 +21288,51 @@
       <c r="S221" s="3">
         <v>0</v>
       </c>
       <c r="T221" s="3">
         <v>45.73</v>
       </c>
       <c r="U221" s="3">
         <v>32.59</v>
       </c>
       <c r="V221" s="3">
         <v>0</v>
       </c>
       <c r="W221" s="3">
         <v>13.14</v>
       </c>
       <c r="X221" s="2">
         <v>0</v>
       </c>
       <c r="Y221" s="2">
         <v>45.73</v>
       </c>
       <c r="Z221" s="2">
         <v>12.77</v>
       </c>
       <c r="AA221" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222" s="2">
         <v>219</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>896</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>897</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>898</v>
       </c>
       <c r="F222" s="2">
         <v>40049274</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H222" s="3" t="s">
@@ -21353,69 +21353,69 @@
       <c r="M222" s="3">
         <v>808.5</v>
       </c>
       <c r="N222" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P222" s="3">
         <v>367.6</v>
       </c>
       <c r="Q222" s="3">
         <v>14.43</v>
       </c>
       <c r="R222" s="3">
         <v>101.86</v>
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>483.9</v>
       </c>
       <c r="U222" s="3">
-        <v>369.28</v>
+        <v>367.6</v>
       </c>
       <c r="V222" s="3">
-        <v>15.32</v>
+        <v>14.43</v>
       </c>
       <c r="W222" s="3">
         <v>101.86</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
-        <v>486.46</v>
+        <v>483.9</v>
       </c>
       <c r="Z222" s="2">
-        <v>60.17</v>
+        <v>59.85</v>
       </c>
       <c r="AA222" s="2">
-        <v>65</v>
+        <v>28</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>900</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>901</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>902</v>
       </c>
       <c r="F223" s="2">
         <v>40066310</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H223" s="3" t="s">
@@ -21454,51 +21454,51 @@
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>184.16</v>
       </c>
       <c r="U223" s="3">
         <v>174.01</v>
       </c>
       <c r="V223" s="3">
         <v>10.16</v>
       </c>
       <c r="W223" s="3">
         <v>0</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
         <v>184.16</v>
       </c>
       <c r="Z223" s="2">
         <v>45.57</v>
       </c>
       <c r="AA223" s="2">
-        <v>60</v>
+        <v>19</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>903</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>904</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>905</v>
       </c>
       <c r="F224" s="2">
         <v>40037510</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H224" s="3" t="s">
@@ -21522,66 +21522,66 @@
       <c r="N224" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O224" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P224" s="3">
         <v>394.86</v>
       </c>
       <c r="Q224" s="3">
         <v>27.57</v>
       </c>
       <c r="R224" s="3">
         <v>27.35</v>
       </c>
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>449.78</v>
       </c>
       <c r="U224" s="3">
         <v>394.86</v>
       </c>
       <c r="V224" s="3">
-        <v>31.71</v>
+        <v>27.57</v>
       </c>
       <c r="W224" s="3">
         <v>27.35</v>
       </c>
       <c r="X224" s="2">
         <v>0</v>
       </c>
       <c r="Y224" s="2">
-        <v>453.92</v>
+        <v>449.78</v>
       </c>
       <c r="Z224" s="2">
-        <v>42.24</v>
+        <v>41.85</v>
       </c>
       <c r="AA224" s="2">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>907</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>908</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F225" s="2">
         <v>40036877</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H225" s="3" t="s">
@@ -21605,66 +21605,66 @@
       <c r="N225" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P225" s="3">
         <v>575.12</v>
       </c>
       <c r="Q225" s="3">
         <v>51.19</v>
       </c>
       <c r="R225" s="3">
         <v>50.13</v>
       </c>
       <c r="S225" s="3">
         <v>0</v>
       </c>
       <c r="T225" s="3">
         <v>676.44</v>
       </c>
       <c r="U225" s="3">
         <v>575.12</v>
       </c>
       <c r="V225" s="3">
-        <v>54.13</v>
+        <v>51.19</v>
       </c>
       <c r="W225" s="3">
         <v>50.13</v>
       </c>
       <c r="X225" s="2">
         <v>0</v>
       </c>
       <c r="Y225" s="2">
-        <v>679.38</v>
+        <v>676.44</v>
       </c>
       <c r="Z225" s="2">
-        <v>60.57</v>
+        <v>60.31</v>
       </c>
       <c r="AA225" s="2">
-        <v>75</v>
+        <v>64</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>911</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>912</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F226" s="2">
         <v>40037655</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H226" s="3" t="s">
@@ -21688,124 +21688,124 @@
       <c r="N226" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P226" s="3">
         <v>112.72</v>
       </c>
       <c r="Q226" s="3">
         <v>17.92</v>
       </c>
       <c r="R226" s="3">
         <v>89.76</v>
       </c>
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>220.4</v>
       </c>
       <c r="U226" s="3">
         <v>112.72</v>
       </c>
       <c r="V226" s="3">
-        <v>19.69</v>
+        <v>17.92</v>
       </c>
       <c r="W226" s="3">
         <v>89.76</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
-        <v>222.18</v>
+        <v>220.4</v>
       </c>
       <c r="Z226" s="2">
-        <v>51.7</v>
+        <v>51.29</v>
       </c>
       <c r="AA226" s="2">
-        <v>70</v>
+        <v>37</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="6"/>
       <c r="D227" s="6"/>
       <c r="E227" s="6"/>
       <c r="F227" s="6"/>
       <c r="G227" s="6"/>
       <c r="H227" s="7"/>
       <c r="I227" s="7"/>
       <c r="J227" s="7"/>
       <c r="K227" s="7">
         <v>81956.92</v>
       </c>
       <c r="L227" s="7">
         <v>7710.15</v>
       </c>
       <c r="M227" s="7">
         <v>89667.07</v>
       </c>
       <c r="N227" s="7"/>
       <c r="O227" s="7"/>
       <c r="P227" s="7">
         <v>42116.28</v>
       </c>
       <c r="Q227" s="7">
         <v>3416.01</v>
       </c>
       <c r="R227" s="7">
         <v>3993.51</v>
       </c>
       <c r="S227" s="7">
         <v>0</v>
       </c>
       <c r="T227" s="7">
         <v>49525.8</v>
       </c>
       <c r="U227" s="7">
-        <v>42000.35</v>
+        <v>41923.45</v>
       </c>
       <c r="V227" s="7">
-        <v>3818.79</v>
+        <v>3402.3</v>
       </c>
       <c r="W227" s="7">
-        <v>3993.51</v>
+        <v>4056.17</v>
       </c>
       <c r="X227" s="6">
         <v>0</v>
       </c>
       <c r="Y227" s="6">
-        <v>49812.65</v>
+        <v>49381.91</v>
       </c>
       <c r="Z227" s="6">
-        <v>55.55</v>
+        <v>55.07</v>
       </c>
       <c r="AA227" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A227:J227"/>
   </mergeCells>