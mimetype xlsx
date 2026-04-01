--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -3641,63 +3641,63 @@
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>58.88</v>
       </c>
       <c r="Q7" s="3">
         <v>0</v>
       </c>
       <c r="R7" s="3">
         <v>0</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>58.88</v>
       </c>
       <c r="U7" s="3">
         <v>58.88</v>
       </c>
       <c r="V7" s="3">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="W7" s="3">
         <v>0</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>58.88</v>
+        <v>61.46</v>
       </c>
       <c r="Z7" s="2">
-        <v>31.51</v>
+        <v>32.89</v>
       </c>
       <c r="AA7" s="2">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="2">
         <v>40012757</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -3807,63 +3807,63 @@
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>961.24</v>
       </c>
       <c r="Q9" s="3">
         <v>82.8</v>
       </c>
       <c r="R9" s="3">
         <v>0</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>1044.04</v>
       </c>
       <c r="U9" s="3">
         <v>961.24</v>
       </c>
       <c r="V9" s="3">
-        <v>82.8</v>
+        <v>84</v>
       </c>
       <c r="W9" s="3">
         <v>0</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>1044.04</v>
+        <v>1045.23</v>
       </c>
       <c r="Z9" s="2">
-        <v>51.4</v>
+        <v>51.45</v>
       </c>
       <c r="AA9" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="2">
         <v>40005644</v>
       </c>
       <c r="G10" s="2" t="s">
@@ -6297,63 +6297,63 @@
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>51.51</v>
       </c>
       <c r="Q39" s="3">
         <v>22.42</v>
       </c>
       <c r="R39" s="3">
         <v>0</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>73.92</v>
       </c>
       <c r="U39" s="3">
         <v>51.51</v>
       </c>
       <c r="V39" s="3">
-        <v>22.42</v>
+        <v>25</v>
       </c>
       <c r="W39" s="3">
         <v>0</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>73.92</v>
+        <v>76.5</v>
       </c>
       <c r="Z39" s="2">
-        <v>26.3</v>
+        <v>27.22</v>
       </c>
       <c r="AA39" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F40" s="2">
         <v>40019855</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -6543,66 +6543,66 @@
       <c r="M42" s="3">
         <v>154.07</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="3">
         <v>51.87</v>
       </c>
       <c r="Q42" s="3">
         <v>12.1</v>
       </c>
       <c r="R42" s="3">
         <v>0</v>
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>63.97</v>
       </c>
       <c r="U42" s="3">
-        <v>51.87</v>
+        <v>52.19</v>
       </c>
       <c r="V42" s="3">
         <v>12.1</v>
       </c>
       <c r="W42" s="3">
         <v>0</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
-        <v>63.97</v>
+        <v>64.29</v>
       </c>
       <c r="Z42" s="2">
-        <v>41.52</v>
+        <v>41.72</v>
       </c>
       <c r="AA42" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F43" s="2">
         <v>40004522</v>
       </c>
       <c r="G43" s="2" t="s">
@@ -6795,63 +6795,63 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>177.55</v>
       </c>
       <c r="Q45" s="3">
         <v>18.63</v>
       </c>
       <c r="R45" s="3">
         <v>3.49</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>199.67</v>
       </c>
       <c r="U45" s="3">
         <v>177.55</v>
       </c>
       <c r="V45" s="3">
-        <v>20.96</v>
+        <v>21.76</v>
       </c>
       <c r="W45" s="3">
         <v>3.49</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>202.01</v>
+        <v>202.8</v>
       </c>
       <c r="Z45" s="2">
-        <v>48.85</v>
+        <v>49.04</v>
       </c>
       <c r="AA45" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F46" s="2">
         <v>40023478</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -7127,63 +7127,63 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>362.82</v>
       </c>
       <c r="Q49" s="3">
         <v>31.18</v>
       </c>
       <c r="R49" s="3">
         <v>45.81</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>439.81</v>
       </c>
       <c r="U49" s="3">
         <v>362.74</v>
       </c>
       <c r="V49" s="3">
-        <v>32.91</v>
+        <v>34.69</v>
       </c>
       <c r="W49" s="3">
         <v>45.81</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>441.46</v>
+        <v>443.24</v>
       </c>
       <c r="Z49" s="2">
-        <v>83.73</v>
+        <v>84.06</v>
       </c>
       <c r="AA49" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F50" s="2">
         <v>40049481</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -7459,63 +7459,63 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>4.07</v>
       </c>
       <c r="Q53" s="3">
         <v>14.17</v>
       </c>
       <c r="R53" s="3">
         <v>0</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>18.24</v>
       </c>
       <c r="U53" s="3">
         <v>4.07</v>
       </c>
       <c r="V53" s="3">
-        <v>15.92</v>
+        <v>16.11</v>
       </c>
       <c r="W53" s="3">
         <v>0</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>20</v>
+        <v>20.19</v>
       </c>
       <c r="Z53" s="2">
-        <v>33.59</v>
+        <v>33.91</v>
       </c>
       <c r="AA53" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F54" s="2">
         <v>40037133</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -7874,63 +7874,63 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>349.72</v>
       </c>
       <c r="Q58" s="3">
         <v>27.97</v>
       </c>
       <c r="R58" s="3">
         <v>29.68</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>407.38</v>
       </c>
       <c r="U58" s="3">
         <v>349.72</v>
       </c>
       <c r="V58" s="3">
-        <v>27.97</v>
+        <v>29.75</v>
       </c>
       <c r="W58" s="3">
         <v>29.68</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>407.38</v>
+        <v>409.15</v>
       </c>
       <c r="Z58" s="2">
-        <v>52.76</v>
+        <v>52.99</v>
       </c>
       <c r="AA58" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F59" s="2">
         <v>40005070</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -7957,63 +7957,63 @@
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P59" s="3">
         <v>316.91</v>
       </c>
       <c r="Q59" s="3">
         <v>22.04</v>
       </c>
       <c r="R59" s="3">
         <v>2.82</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>341.77</v>
       </c>
       <c r="U59" s="3">
         <v>316.39</v>
       </c>
       <c r="V59" s="3">
-        <v>23.77</v>
+        <v>25.12</v>
       </c>
       <c r="W59" s="3">
         <v>2.82</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
-        <v>342.98</v>
+        <v>344.33</v>
       </c>
       <c r="Z59" s="2">
-        <v>94.19</v>
+        <v>94.56</v>
       </c>
       <c r="AA59" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>268</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F60" s="2">
         <v>40037015</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -8120,66 +8120,66 @@
       <c r="M61" s="3">
         <v>171.75</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>82.14</v>
       </c>
       <c r="Q61" s="3">
         <v>15.03</v>
       </c>
       <c r="R61" s="3">
         <v>0</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>97.16</v>
       </c>
       <c r="U61" s="3">
-        <v>82.14</v>
+        <v>82.32</v>
       </c>
       <c r="V61" s="3">
-        <v>15.03</v>
+        <v>15.63</v>
       </c>
       <c r="W61" s="3">
         <v>0</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>97.16</v>
+        <v>97.95</v>
       </c>
       <c r="Z61" s="2">
-        <v>56.57</v>
+        <v>57.03</v>
       </c>
       <c r="AA61" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F62" s="2">
         <v>40037496</v>
       </c>
       <c r="G62" s="2" t="s">
@@ -8372,63 +8372,63 @@
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P64" s="3">
         <v>77.23</v>
       </c>
       <c r="Q64" s="3">
         <v>23.34</v>
       </c>
       <c r="R64" s="3">
         <v>78.59</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>179.16</v>
       </c>
       <c r="U64" s="3">
         <v>77.23</v>
       </c>
       <c r="V64" s="3">
-        <v>24.23</v>
+        <v>25.12</v>
       </c>
       <c r="W64" s="3">
         <v>78.59</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>180.05</v>
+        <v>180.94</v>
       </c>
       <c r="Z64" s="2">
-        <v>43.98</v>
+        <v>44.2</v>
       </c>
       <c r="AA64" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>287</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>288</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F65" s="2">
         <v>40049276</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -8621,63 +8621,63 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="3">
         <v>487.42</v>
       </c>
       <c r="Q67" s="3">
         <v>12.66</v>
       </c>
       <c r="R67" s="3">
         <v>9.54</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>509.63</v>
       </c>
       <c r="U67" s="3">
         <v>487.42</v>
       </c>
       <c r="V67" s="3">
-        <v>12.66</v>
+        <v>13.55</v>
       </c>
       <c r="W67" s="3">
         <v>9.54</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>509.63</v>
+        <v>510.52</v>
       </c>
       <c r="Z67" s="2">
-        <v>76.03</v>
+        <v>76.16</v>
       </c>
       <c r="AA67" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>300</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F68" s="2">
         <v>40066307</v>
       </c>
       <c r="G68" s="2" t="s">
@@ -14305,63 +14305,63 @@
       <c r="N137" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O137" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P137" s="3">
         <v>446.91</v>
       </c>
       <c r="Q137" s="3">
         <v>27.73</v>
       </c>
       <c r="R137" s="3">
         <v>59.81</v>
       </c>
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>534.44</v>
       </c>
       <c r="U137" s="3">
         <v>446.05</v>
       </c>
       <c r="V137" s="3">
-        <v>27.73</v>
+        <v>28.91</v>
       </c>
       <c r="W137" s="3">
         <v>59.81</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
-        <v>533.58</v>
+        <v>534.77</v>
       </c>
       <c r="Z137" s="2">
-        <v>92.42</v>
+        <v>92.63</v>
       </c>
       <c r="AA137" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>582</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>583</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F138" s="2">
         <v>40024037</v>
       </c>
       <c r="G138" s="2" t="s">
@@ -14388,63 +14388,63 @@
       <c r="N138" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P138" s="3">
         <v>216.23</v>
       </c>
       <c r="Q138" s="3">
         <v>30.79</v>
       </c>
       <c r="R138" s="3">
         <v>0</v>
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>247.02</v>
       </c>
       <c r="U138" s="3">
         <v>216.23</v>
       </c>
       <c r="V138" s="3">
-        <v>34.56</v>
+        <v>36.18</v>
       </c>
       <c r="W138" s="3">
         <v>0</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
-        <v>250.78</v>
+        <v>252.41</v>
       </c>
       <c r="Z138" s="2">
-        <v>60.97</v>
+        <v>61.36</v>
       </c>
       <c r="AA138" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>587</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>588</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F139" s="2">
         <v>40022763</v>
       </c>
       <c r="G139" s="2" t="s">
@@ -14468,66 +14468,66 @@
       <c r="M139" s="3">
         <v>167.97</v>
       </c>
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>97.37</v>
       </c>
       <c r="Q139" s="3">
         <v>0</v>
       </c>
       <c r="R139" s="3">
         <v>0</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>97.37</v>
       </c>
       <c r="U139" s="3">
-        <v>97.37</v>
+        <v>97.65</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>0</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>97.37</v>
+        <v>97.65</v>
       </c>
       <c r="Z139" s="2">
-        <v>57.96</v>
+        <v>58.13</v>
       </c>
       <c r="AA139" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>592</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>593</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F140" s="2">
         <v>40036970</v>
       </c>
       <c r="G140" s="2" t="s">
@@ -14637,63 +14637,63 @@
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>211.93</v>
       </c>
       <c r="Q141" s="3">
         <v>2.93</v>
       </c>
       <c r="R141" s="3">
         <v>22.95</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>237.81</v>
       </c>
       <c r="U141" s="3">
         <v>211.26</v>
       </c>
       <c r="V141" s="3">
-        <v>4.4</v>
+        <v>5.29</v>
       </c>
       <c r="W141" s="3">
         <v>22.95</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>238.62</v>
+        <v>239.51</v>
       </c>
       <c r="Z141" s="2">
-        <v>70.47</v>
+        <v>70.74</v>
       </c>
       <c r="AA141" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>599</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>600</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F142" s="2">
         <v>40036914</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -14720,63 +14720,63 @@
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>473.84</v>
       </c>
       <c r="Q142" s="3">
         <v>39.72</v>
       </c>
       <c r="R142" s="3">
         <v>37.4</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>550.96</v>
       </c>
       <c r="U142" s="3">
         <v>473.84</v>
       </c>
       <c r="V142" s="3">
-        <v>42.91</v>
+        <v>44.21</v>
       </c>
       <c r="W142" s="3">
         <v>37.4</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>554.15</v>
+        <v>555.46</v>
       </c>
       <c r="Z142" s="2">
-        <v>77.29</v>
+        <v>77.47</v>
       </c>
       <c r="AA142" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>603</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>604</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F143" s="2">
         <v>40036825</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -14803,63 +14803,63 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>191.96</v>
       </c>
       <c r="Q143" s="3">
         <v>25.18</v>
       </c>
       <c r="R143" s="3">
         <v>6.56</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>223.7</v>
       </c>
       <c r="U143" s="3">
         <v>191.96</v>
       </c>
       <c r="V143" s="3">
-        <v>25.18</v>
+        <v>28.69</v>
       </c>
       <c r="W143" s="3">
         <v>6.56</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>223.7</v>
+        <v>227.21</v>
       </c>
       <c r="Z143" s="2">
-        <v>48.5</v>
+        <v>49.26</v>
       </c>
       <c r="AA143" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>607</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>608</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F144" s="2">
         <v>40007035</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -14886,63 +14886,63 @@
       <c r="N144" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P144" s="3">
         <v>231.82</v>
       </c>
       <c r="Q144" s="3">
         <v>90.13</v>
       </c>
       <c r="R144" s="3">
         <v>119.38</v>
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>441.32</v>
       </c>
       <c r="U144" s="3">
         <v>231.82</v>
       </c>
       <c r="V144" s="3">
-        <v>90.13</v>
+        <v>91.31</v>
       </c>
       <c r="W144" s="3">
         <v>119.38</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
-        <v>441.32</v>
+        <v>442.5</v>
       </c>
       <c r="Z144" s="2">
-        <v>31.96</v>
+        <v>32.05</v>
       </c>
       <c r="AA144" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>612</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>613</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F145" s="2">
         <v>40036699</v>
       </c>
       <c r="G145" s="2" t="s">
@@ -14969,63 +14969,63 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>287.28</v>
       </c>
       <c r="Q145" s="3">
         <v>20.5</v>
       </c>
       <c r="R145" s="3">
         <v>24.66</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>332.44</v>
       </c>
       <c r="U145" s="3">
         <v>287.28</v>
       </c>
       <c r="V145" s="3">
-        <v>22.24</v>
+        <v>24.02</v>
       </c>
       <c r="W145" s="3">
         <v>24.66</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>334.17</v>
+        <v>335.95</v>
       </c>
       <c r="Z145" s="2">
-        <v>77.35</v>
+        <v>77.76</v>
       </c>
       <c r="AA145" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>616</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>617</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F146" s="2">
         <v>40036926</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -15135,63 +15135,63 @@
       <c r="N147" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P147" s="3">
         <v>262.55</v>
       </c>
       <c r="Q147" s="3">
         <v>23.01</v>
       </c>
       <c r="R147" s="3">
         <v>12.67</v>
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>298.23</v>
       </c>
       <c r="U147" s="3">
         <v>262.55</v>
       </c>
       <c r="V147" s="3">
-        <v>23.01</v>
+        <v>23.65</v>
       </c>
       <c r="W147" s="3">
         <v>12.67</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
-        <v>298.23</v>
+        <v>298.87</v>
       </c>
       <c r="Z147" s="2">
-        <v>36.24</v>
+        <v>36.32</v>
       </c>
       <c r="AA147" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>624</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>625</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F148" s="2">
         <v>40036804</v>
       </c>
       <c r="G148" s="2" t="s">
@@ -15301,63 +15301,63 @@
       <c r="N149" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3">
         <v>197</v>
       </c>
       <c r="Q149" s="3">
         <v>14.29</v>
       </c>
       <c r="R149" s="3">
         <v>10.52</v>
       </c>
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>221.81</v>
       </c>
       <c r="U149" s="3">
         <v>196.99</v>
       </c>
       <c r="V149" s="3">
-        <v>14.29</v>
+        <v>15.64</v>
       </c>
       <c r="W149" s="3">
         <v>10.52</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
-        <v>221.8</v>
+        <v>223.16</v>
       </c>
       <c r="Z149" s="2">
-        <v>56.12</v>
+        <v>56.46</v>
       </c>
       <c r="AA149" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>632</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>633</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>634</v>
       </c>
       <c r="F150" s="2">
         <v>40049480</v>
       </c>
       <c r="G150" s="2" t="s">
@@ -15384,63 +15384,63 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P150" s="3">
         <v>192.8</v>
       </c>
       <c r="Q150" s="3">
         <v>33.03</v>
       </c>
       <c r="R150" s="3">
         <v>116.2</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>342.03</v>
       </c>
       <c r="U150" s="3">
         <v>192.8</v>
       </c>
       <c r="V150" s="3">
-        <v>33.03</v>
+        <v>34.22</v>
       </c>
       <c r="W150" s="3">
         <v>116.2</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>342.03</v>
+        <v>343.22</v>
       </c>
       <c r="Z150" s="2">
-        <v>51.96</v>
+        <v>52.14</v>
       </c>
       <c r="AA150" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>636</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>637</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>638</v>
       </c>
       <c r="F151" s="2">
         <v>40005076</v>
       </c>
       <c r="G151" s="2" t="s">
@@ -15467,63 +15467,63 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P151" s="3">
         <v>705.11</v>
       </c>
       <c r="Q151" s="3">
         <v>35.65</v>
       </c>
       <c r="R151" s="3">
         <v>104.21</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>844.96</v>
       </c>
       <c r="U151" s="3">
         <v>704.34</v>
       </c>
       <c r="V151" s="3">
-        <v>35.65</v>
+        <v>41.94</v>
       </c>
       <c r="W151" s="3">
         <v>104.21</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>844.2</v>
+        <v>850.49</v>
       </c>
       <c r="Z151" s="2">
-        <v>95.26</v>
+        <v>95.96</v>
       </c>
       <c r="AA151" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>640</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>641</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>642</v>
       </c>
       <c r="F152" s="2">
         <v>40037186</v>
       </c>
       <c r="G152" s="2" t="s">
@@ -15965,63 +15965,63 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>313.92</v>
       </c>
       <c r="Q157" s="3">
         <v>25.55</v>
       </c>
       <c r="R157" s="3">
         <v>41.63</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>381.11</v>
       </c>
       <c r="U157" s="3">
         <v>313.92</v>
       </c>
       <c r="V157" s="3">
-        <v>27.29</v>
+        <v>29.07</v>
       </c>
       <c r="W157" s="3">
         <v>41.63</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>382.84</v>
+        <v>384.62</v>
       </c>
       <c r="Z157" s="2">
-        <v>45.63</v>
+        <v>45.84</v>
       </c>
       <c r="AA157" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>664</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>665</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F158" s="2">
         <v>40005155</v>
       </c>
       <c r="G158" s="2" t="s">
@@ -16048,63 +16048,63 @@
       <c r="N158" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3">
         <v>569.41</v>
       </c>
       <c r="Q158" s="3">
         <v>25.44</v>
       </c>
       <c r="R158" s="3">
         <v>7.4</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>602.25</v>
       </c>
       <c r="U158" s="3">
         <v>569.41</v>
       </c>
       <c r="V158" s="3">
-        <v>27.17</v>
+        <v>28.35</v>
       </c>
       <c r="W158" s="3">
         <v>7.4</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>603.98</v>
+        <v>605.16</v>
       </c>
       <c r="Z158" s="2">
-        <v>74.54</v>
+        <v>74.69</v>
       </c>
       <c r="AA158" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>668</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>669</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F159" s="2">
         <v>40005067</v>
       </c>
       <c r="G159" s="2" t="s">
@@ -16214,63 +16214,63 @@
       <c r="N160" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P160" s="3">
         <v>178.92</v>
       </c>
       <c r="Q160" s="3">
         <v>11.37</v>
       </c>
       <c r="R160" s="3">
         <v>8.57</v>
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>198.86</v>
       </c>
       <c r="U160" s="3">
         <v>178.92</v>
       </c>
       <c r="V160" s="3">
-        <v>11.37</v>
+        <v>14.33</v>
       </c>
       <c r="W160" s="3">
         <v>8.57</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
-        <v>198.86</v>
+        <v>201.82</v>
       </c>
       <c r="Z160" s="2">
-        <v>47.84</v>
+        <v>48.55</v>
       </c>
       <c r="AA160" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F161" s="2">
         <v>40046823</v>
       </c>
       <c r="G161" s="2" t="s">
@@ -16380,63 +16380,63 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>226.73</v>
       </c>
       <c r="Q162" s="3">
         <v>23.88</v>
       </c>
       <c r="R162" s="3">
         <v>31.81</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>282.42</v>
       </c>
       <c r="U162" s="3">
         <v>226.11</v>
       </c>
       <c r="V162" s="3">
-        <v>26.55</v>
+        <v>29.47</v>
       </c>
       <c r="W162" s="3">
         <v>31.81</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>284.48</v>
+        <v>287.39</v>
       </c>
       <c r="Z162" s="2">
-        <v>62.49</v>
+        <v>63.13</v>
       </c>
       <c r="AA162" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F163" s="2">
         <v>40036856</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -16546,63 +16546,63 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>186.1</v>
       </c>
       <c r="Q164" s="3">
         <v>20</v>
       </c>
       <c r="R164" s="3">
         <v>6.17</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>212.27</v>
       </c>
       <c r="U164" s="3">
         <v>186.1</v>
       </c>
       <c r="V164" s="3">
-        <v>21.77</v>
+        <v>25.28</v>
       </c>
       <c r="W164" s="3">
         <v>6.17</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>214.05</v>
+        <v>217.56</v>
       </c>
       <c r="Z164" s="2">
-        <v>63.61</v>
+        <v>64.66</v>
       </c>
       <c r="AA164" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>694</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>695</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F165" s="2">
         <v>40065468</v>
       </c>
       <c r="G165" s="2" t="s">
@@ -17127,63 +17127,63 @@
       <c r="N171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P171" s="3">
         <v>611.03</v>
       </c>
       <c r="Q171" s="3">
         <v>26.21</v>
       </c>
       <c r="R171" s="3">
         <v>0</v>
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>637.24</v>
       </c>
       <c r="U171" s="3">
         <v>611.03</v>
       </c>
       <c r="V171" s="3">
-        <v>26.21</v>
+        <v>28.28</v>
       </c>
       <c r="W171" s="3">
         <v>0</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
-        <v>637.24</v>
+        <v>639.31</v>
       </c>
       <c r="Z171" s="2">
-        <v>65.72</v>
+        <v>65.93</v>
       </c>
       <c r="AA171" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>721</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>722</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F172" s="2">
         <v>40036737</v>
       </c>
       <c r="G172" s="2" t="s">
@@ -17210,63 +17210,63 @@
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>144.68</v>
       </c>
       <c r="Q172" s="3">
         <v>11.07</v>
       </c>
       <c r="R172" s="3">
         <v>14.86</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>170.61</v>
       </c>
       <c r="U172" s="3">
         <v>144.68</v>
       </c>
       <c r="V172" s="3">
-        <v>11.88</v>
+        <v>15.11</v>
       </c>
       <c r="W172" s="3">
         <v>14.86</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>171.43</v>
+        <v>174.66</v>
       </c>
       <c r="Z172" s="2">
-        <v>63.54</v>
+        <v>64.74</v>
       </c>
       <c r="AA172" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>724</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>725</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>726</v>
       </c>
       <c r="F173" s="2">
         <v>40036842</v>
       </c>
       <c r="G173" s="2" t="s">
@@ -17459,63 +17459,63 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>392.16</v>
       </c>
       <c r="Q175" s="3">
         <v>14.84</v>
       </c>
       <c r="R175" s="3">
         <v>57.09</v>
       </c>
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>464.09</v>
       </c>
       <c r="U175" s="3">
         <v>392.16</v>
       </c>
       <c r="V175" s="3">
-        <v>14.84</v>
+        <v>18.88</v>
       </c>
       <c r="W175" s="3">
         <v>57.09</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
-        <v>464.09</v>
+        <v>468.13</v>
       </c>
       <c r="Z175" s="2">
-        <v>53</v>
+        <v>53.46</v>
       </c>
       <c r="AA175" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>737</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>738</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F176" s="2">
         <v>40037447</v>
       </c>
       <c r="G176" s="2" t="s">
@@ -17542,63 +17542,63 @@
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>376.3</v>
       </c>
       <c r="Q176" s="3">
         <v>24.31</v>
       </c>
       <c r="R176" s="3">
         <v>36.77</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>437.38</v>
       </c>
       <c r="U176" s="3">
         <v>376.3</v>
       </c>
       <c r="V176" s="3">
-        <v>29.61</v>
+        <v>31.1</v>
       </c>
       <c r="W176" s="3">
         <v>36.77</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>442.68</v>
+        <v>444.17</v>
       </c>
       <c r="Z176" s="2">
-        <v>45.94</v>
+        <v>46.09</v>
       </c>
       <c r="AA176" s="2">
         <v>89</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>741</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>742</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>743</v>
       </c>
       <c r="F177" s="2">
         <v>40066320</v>
       </c>
       <c r="G177" s="2" t="s">
@@ -17708,63 +17708,63 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>348.45</v>
       </c>
       <c r="Q178" s="3">
         <v>25.62</v>
       </c>
       <c r="R178" s="3">
         <v>240.47</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>614.54</v>
       </c>
       <c r="U178" s="3">
         <v>348.45</v>
       </c>
       <c r="V178" s="3">
-        <v>25.62</v>
+        <v>27.04</v>
       </c>
       <c r="W178" s="3">
         <v>240.47</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>614.54</v>
+        <v>615.97</v>
       </c>
       <c r="Z178" s="2">
-        <v>48.72</v>
+        <v>48.83</v>
       </c>
       <c r="AA178" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>749</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>750</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F179" s="2">
         <v>40037671</v>
       </c>
       <c r="G179" s="2" t="s">
@@ -18372,63 +18372,63 @@
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>23.4</v>
       </c>
       <c r="Q186" s="3">
         <v>16.79</v>
       </c>
       <c r="R186" s="3">
         <v>0</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>40.19</v>
       </c>
       <c r="U186" s="3">
         <v>23.4</v>
       </c>
       <c r="V186" s="3">
-        <v>16.79</v>
+        <v>17.77</v>
       </c>
       <c r="W186" s="3">
         <v>0</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>40.19</v>
+        <v>41.17</v>
       </c>
       <c r="Z186" s="2">
-        <v>86.79</v>
+        <v>88.91</v>
       </c>
       <c r="AA186" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>777</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>778</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F187" s="2">
         <v>40009061</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -20279,63 +20279,63 @@
       <c r="N209" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P209" s="3">
         <v>213.23</v>
       </c>
       <c r="Q209" s="3">
         <v>24.45</v>
       </c>
       <c r="R209" s="3">
         <v>22.6</v>
       </c>
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>260.28</v>
       </c>
       <c r="U209" s="3">
         <v>213.23</v>
       </c>
       <c r="V209" s="3">
-        <v>24.45</v>
+        <v>24.99</v>
       </c>
       <c r="W209" s="3">
         <v>22.6</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
-        <v>260.28</v>
+        <v>260.82</v>
       </c>
       <c r="Z209" s="2">
-        <v>66.75</v>
+        <v>66.89</v>
       </c>
       <c r="AA209" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>848</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>849</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>850</v>
       </c>
       <c r="F210" s="2">
         <v>40023432</v>
       </c>
       <c r="G210" s="2" t="s">
@@ -20445,63 +20445,63 @@
       <c r="N211" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P211" s="3">
         <v>272.46</v>
       </c>
       <c r="Q211" s="3">
         <v>20.57</v>
       </c>
       <c r="R211" s="3">
         <v>17.96</v>
       </c>
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>311</v>
       </c>
       <c r="U211" s="3">
         <v>272.46</v>
       </c>
       <c r="V211" s="3">
-        <v>20.57</v>
+        <v>22.34</v>
       </c>
       <c r="W211" s="3">
         <v>17.96</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
-        <v>311</v>
+        <v>312.77</v>
       </c>
       <c r="Z211" s="2">
-        <v>86.31</v>
+        <v>86.8</v>
       </c>
       <c r="AA211" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>855</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>856</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F212" s="2">
         <v>40037789</v>
       </c>
       <c r="G212" s="2" t="s">
@@ -20528,63 +20528,63 @@
       <c r="N212" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P212" s="3">
         <v>366.69</v>
       </c>
       <c r="Q212" s="3">
         <v>49.25</v>
       </c>
       <c r="R212" s="3">
         <v>71.92</v>
       </c>
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>487.87</v>
       </c>
       <c r="U212" s="3">
         <v>366.69</v>
       </c>
       <c r="V212" s="3">
-        <v>49.25</v>
+        <v>54.53</v>
       </c>
       <c r="W212" s="3">
         <v>71.92</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
-        <v>487.87</v>
+        <v>493.14</v>
       </c>
       <c r="Z212" s="2">
-        <v>61.15</v>
+        <v>61.81</v>
       </c>
       <c r="AA212" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>859</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>860</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>861</v>
       </c>
       <c r="F213" s="2">
         <v>40062567</v>
       </c>
       <c r="G213" s="2" t="s">
@@ -20694,63 +20694,63 @@
       <c r="N214" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P214" s="3">
         <v>169.28</v>
       </c>
       <c r="Q214" s="3">
         <v>40.11</v>
       </c>
       <c r="R214" s="3">
         <v>0</v>
       </c>
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>209.39</v>
       </c>
       <c r="U214" s="3">
         <v>163.26</v>
       </c>
       <c r="V214" s="3">
-        <v>47.68</v>
+        <v>52.12</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
-        <v>210.94</v>
+        <v>215.38</v>
       </c>
       <c r="Z214" s="2">
-        <v>71.27</v>
+        <v>72.77</v>
       </c>
       <c r="AA214" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>869</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>870</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F215" s="2">
         <v>40049275</v>
       </c>
       <c r="G215" s="2" t="s">
@@ -20860,63 +20860,63 @@
       <c r="N216" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O216" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P216" s="3">
         <v>179.57</v>
       </c>
       <c r="Q216" s="3">
         <v>2.41</v>
       </c>
       <c r="R216" s="3">
         <v>14.82</v>
       </c>
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>196.8</v>
       </c>
       <c r="U216" s="3">
         <v>179.57</v>
       </c>
       <c r="V216" s="3">
-        <v>2.41</v>
+        <v>5.93</v>
       </c>
       <c r="W216" s="3">
         <v>14.82</v>
       </c>
       <c r="X216" s="2">
         <v>0</v>
       </c>
       <c r="Y216" s="2">
-        <v>196.8</v>
+        <v>200.32</v>
       </c>
       <c r="Z216" s="2">
-        <v>40.32</v>
+        <v>41.04</v>
       </c>
       <c r="AA216" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>877</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>878</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>879</v>
       </c>
       <c r="F217" s="2">
         <v>40037619</v>
       </c>
       <c r="G217" s="2" t="s">
@@ -20943,63 +20943,63 @@
       <c r="N217" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O217" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P217" s="3">
         <v>82.68</v>
       </c>
       <c r="Q217" s="3">
         <v>13.31</v>
       </c>
       <c r="R217" s="3">
         <v>0</v>
       </c>
       <c r="S217" s="3">
         <v>0</v>
       </c>
       <c r="T217" s="3">
         <v>95.99</v>
       </c>
       <c r="U217" s="3">
         <v>82.68</v>
       </c>
       <c r="V217" s="3">
-        <v>13.31</v>
+        <v>13.9</v>
       </c>
       <c r="W217" s="3">
         <v>0</v>
       </c>
       <c r="X217" s="2">
         <v>0</v>
       </c>
       <c r="Y217" s="2">
-        <v>95.99</v>
+        <v>96.58</v>
       </c>
       <c r="Z217" s="2">
-        <v>67.53</v>
+        <v>67.95</v>
       </c>
       <c r="AA217" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>881</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>882</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F218" s="2">
         <v>40017092</v>
       </c>
       <c r="G218" s="2" t="s">
@@ -21746,66 +21746,66 @@
       </c>
       <c r="L227" s="7">
         <v>7710.15</v>
       </c>
       <c r="M227" s="7">
         <v>89667.07</v>
       </c>
       <c r="N227" s="7"/>
       <c r="O227" s="7"/>
       <c r="P227" s="7">
         <v>42116.28</v>
       </c>
       <c r="Q227" s="7">
         <v>3416.01</v>
       </c>
       <c r="R227" s="7">
         <v>3993.51</v>
       </c>
       <c r="S227" s="7">
         <v>0</v>
       </c>
       <c r="T227" s="7">
         <v>49525.8</v>
       </c>
       <c r="U227" s="7">
-        <v>41925.05</v>
+        <v>41925.83</v>
       </c>
       <c r="V227" s="7">
-        <v>3492.73</v>
+        <v>3570</v>
       </c>
       <c r="W227" s="7">
         <v>3993.51</v>
       </c>
       <c r="X227" s="6">
         <v>0</v>
       </c>
       <c r="Y227" s="6">
-        <v>49411.29</v>
+        <v>49489.34</v>
       </c>
       <c r="Z227" s="6">
-        <v>55.11</v>
+        <v>55.19</v>
       </c>
       <c r="AA227" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A227:J227"/>
   </mergeCells>