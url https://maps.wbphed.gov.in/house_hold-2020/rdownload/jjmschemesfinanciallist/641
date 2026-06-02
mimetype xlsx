--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -3475,66 +3475,66 @@
       <c r="N5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="3">
         <v>372.85</v>
       </c>
       <c r="Q5" s="3">
         <v>31.71</v>
       </c>
       <c r="R5" s="3">
         <v>221</v>
       </c>
       <c r="S5" s="3">
         <v>0</v>
       </c>
       <c r="T5" s="3">
         <v>625.57</v>
       </c>
       <c r="U5" s="3">
         <v>372.85</v>
       </c>
       <c r="V5" s="3">
-        <v>34.63</v>
+        <v>37</v>
       </c>
       <c r="W5" s="3">
         <v>221</v>
       </c>
       <c r="X5" s="2">
         <v>0</v>
       </c>
       <c r="Y5" s="2">
-        <v>628.49</v>
+        <v>630.86</v>
       </c>
       <c r="Z5" s="2">
-        <v>70.19</v>
+        <v>70.45</v>
       </c>
       <c r="AA5" s="2">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="2">
         <v>40006346</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
@@ -3558,63 +3558,63 @@
       <c r="N6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="3">
         <v>1095.06</v>
       </c>
       <c r="Q6" s="3">
         <v>77.05</v>
       </c>
       <c r="R6" s="3">
         <v>0</v>
       </c>
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>1172.11</v>
       </c>
       <c r="U6" s="3">
         <v>1095.06</v>
       </c>
       <c r="V6" s="3">
-        <v>77.94</v>
+        <v>78.83</v>
       </c>
       <c r="W6" s="3">
         <v>0</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
-        <v>1173</v>
+        <v>1173.89</v>
       </c>
       <c r="Z6" s="2">
-        <v>63.31</v>
+        <v>63.36</v>
       </c>
       <c r="AA6" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="2">
         <v>40019860</v>
       </c>
       <c r="G7" s="2" t="s">
@@ -3822,51 +3822,51 @@
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>1044.04</v>
       </c>
       <c r="U9" s="3">
         <v>961.24</v>
       </c>
       <c r="V9" s="3">
         <v>84</v>
       </c>
       <c r="W9" s="3">
         <v>0</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
         <v>1045.23</v>
       </c>
       <c r="Z9" s="2">
         <v>51.45</v>
       </c>
       <c r="AA9" s="2">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="2">
         <v>40005644</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -4071,51 +4071,51 @@
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>22.83</v>
       </c>
       <c r="U12" s="3">
         <v>22.83</v>
       </c>
       <c r="V12" s="3">
         <v>0</v>
       </c>
       <c r="W12" s="3">
         <v>0</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
         <v>22.83</v>
       </c>
       <c r="Z12" s="2">
         <v>14.98</v>
       </c>
       <c r="AA12" s="2">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="2">
         <v>40012919</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="3" t="s">
@@ -4139,63 +4139,63 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>627.53</v>
       </c>
       <c r="Q13" s="3">
         <v>190.08</v>
       </c>
       <c r="R13" s="3">
         <v>163.68</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>981.3</v>
       </c>
       <c r="U13" s="3">
         <v>627.53</v>
       </c>
       <c r="V13" s="3">
-        <v>192.68</v>
+        <v>192.98</v>
       </c>
       <c r="W13" s="3">
         <v>163.68</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>983.9</v>
+        <v>984.19</v>
       </c>
       <c r="Z13" s="2">
-        <v>42.99</v>
+        <v>43</v>
       </c>
       <c r="AA13" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F14" s="2">
         <v>40012861</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -4486,51 +4486,51 @@
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>136.67</v>
       </c>
       <c r="U17" s="3">
         <v>92.25</v>
       </c>
       <c r="V17" s="3">
         <v>32.6</v>
       </c>
       <c r="W17" s="3">
         <v>11.83</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <v>136.67</v>
       </c>
       <c r="Z17" s="2">
         <v>26.65</v>
       </c>
       <c r="AA17" s="2">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F18" s="2">
         <v>40065422</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H18" s="3" t="s">
@@ -4652,51 +4652,51 @@
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>116.15</v>
       </c>
       <c r="U19" s="3">
         <v>64.68</v>
       </c>
       <c r="V19" s="3">
         <v>51.47</v>
       </c>
       <c r="W19" s="3">
         <v>0</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
         <v>116.15</v>
       </c>
       <c r="Z19" s="2">
         <v>42.44</v>
       </c>
       <c r="AA19" s="2">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F20" s="2">
         <v>40065426</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H20" s="3" t="s">
@@ -4818,51 +4818,51 @@
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>191.79</v>
       </c>
       <c r="U21" s="3">
         <v>117.76</v>
       </c>
       <c r="V21" s="3">
         <v>0</v>
       </c>
       <c r="W21" s="3">
         <v>74.03</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
         <v>191.79</v>
       </c>
       <c r="Z21" s="2">
         <v>15.1</v>
       </c>
       <c r="AA21" s="2">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F22" s="2">
         <v>40004531</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -4969,63 +4969,63 @@
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="3">
         <v>20.89</v>
       </c>
       <c r="Q23" s="3">
         <v>0</v>
       </c>
       <c r="R23" s="3">
         <v>0</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>20.89</v>
       </c>
       <c r="U23" s="3">
         <v>20.89</v>
       </c>
       <c r="V23" s="3">
-        <v>3.2</v>
+        <v>4.79</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>24.09</v>
+        <v>25.68</v>
       </c>
       <c r="Z23" s="2">
-        <v>34.69</v>
+        <v>36.97</v>
       </c>
       <c r="AA23" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F24" s="2">
         <v>40004526</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -5384,66 +5384,66 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>902.3</v>
       </c>
       <c r="Q28" s="3">
         <v>45.68</v>
       </c>
       <c r="R28" s="3">
         <v>219.24</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>1167.21</v>
       </c>
       <c r="U28" s="3">
         <v>902.3</v>
       </c>
       <c r="V28" s="3">
-        <v>45.68</v>
+        <v>49.23</v>
       </c>
       <c r="W28" s="3">
         <v>219.24</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>1167.21</v>
+        <v>1170.76</v>
       </c>
       <c r="Z28" s="2">
-        <v>54.13</v>
+        <v>54.29</v>
       </c>
       <c r="AA28" s="2">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F29" s="2">
         <v>40036753</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H29" s="3" t="s">
@@ -6063,51 +6063,51 @@
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>20.83</v>
       </c>
       <c r="U36" s="3">
         <v>15.39</v>
       </c>
       <c r="V36" s="3">
         <v>0</v>
       </c>
       <c r="W36" s="3">
         <v>5.44</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
         <v>20.83</v>
       </c>
       <c r="Z36" s="2">
         <v>12.92</v>
       </c>
       <c r="AA36" s="2">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F37" s="2">
         <v>40006502</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H37" s="3" t="s">
@@ -6131,66 +6131,66 @@
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>932.19</v>
       </c>
       <c r="Q37" s="3">
         <v>106.68</v>
       </c>
       <c r="R37" s="3">
         <v>84.97</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>1123.84</v>
       </c>
       <c r="U37" s="3">
         <v>932.19</v>
       </c>
       <c r="V37" s="3">
-        <v>106.68</v>
+        <v>119.84</v>
       </c>
       <c r="W37" s="3">
         <v>84.97</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>1123.84</v>
+        <v>1137</v>
       </c>
       <c r="Z37" s="2">
-        <v>59.98</v>
+        <v>60.69</v>
       </c>
       <c r="AA37" s="2">
-        <v>72</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F38" s="2">
         <v>40005637</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -6543,69 +6543,69 @@
       <c r="M42" s="3">
         <v>154.07</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="3">
         <v>51.87</v>
       </c>
       <c r="Q42" s="3">
         <v>12.1</v>
       </c>
       <c r="R42" s="3">
         <v>0</v>
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>63.97</v>
       </c>
       <c r="U42" s="3">
-        <v>52.19</v>
+        <v>52.79</v>
       </c>
       <c r="V42" s="3">
         <v>12.1</v>
       </c>
       <c r="W42" s="3">
         <v>0</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
-        <v>64.29</v>
+        <v>64.89</v>
       </c>
       <c r="Z42" s="2">
-        <v>41.72</v>
+        <v>42.12</v>
       </c>
       <c r="AA42" s="2">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F43" s="2">
         <v>40004522</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H43" s="3" t="s">
@@ -6629,66 +6629,66 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>579.01</v>
       </c>
       <c r="Q43" s="3">
         <v>18.14</v>
       </c>
       <c r="R43" s="3">
         <v>30.65</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>627.8</v>
       </c>
       <c r="U43" s="3">
         <v>570.05</v>
       </c>
       <c r="V43" s="3">
-        <v>18.14</v>
+        <v>19.07</v>
       </c>
       <c r="W43" s="3">
         <v>30.65</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>618.84</v>
+        <v>619.78</v>
       </c>
       <c r="Z43" s="2">
-        <v>82.47</v>
+        <v>82.59</v>
       </c>
       <c r="AA43" s="2">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>198</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F44" s="2">
         <v>40065443</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -6712,66 +6712,66 @@
       <c r="N44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P44" s="3">
         <v>65.64</v>
       </c>
       <c r="Q44" s="3">
         <v>5.41</v>
       </c>
       <c r="R44" s="3">
         <v>0</v>
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>71.05</v>
       </c>
       <c r="U44" s="3">
         <v>65.64</v>
       </c>
       <c r="V44" s="3">
-        <v>5.41</v>
+        <v>10.7</v>
       </c>
       <c r="W44" s="3">
         <v>0</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
-        <v>71.05</v>
+        <v>76.34</v>
       </c>
       <c r="Z44" s="2">
-        <v>10.95</v>
+        <v>11.77</v>
       </c>
       <c r="AA44" s="2">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F45" s="2">
         <v>40037634</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="3" t="s">
@@ -6795,66 +6795,66 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>177.55</v>
       </c>
       <c r="Q45" s="3">
         <v>18.63</v>
       </c>
       <c r="R45" s="3">
         <v>3.49</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>199.67</v>
       </c>
       <c r="U45" s="3">
         <v>177.55</v>
       </c>
       <c r="V45" s="3">
-        <v>21.76</v>
+        <v>23.3</v>
       </c>
       <c r="W45" s="3">
         <v>3.49</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>202.8</v>
+        <v>204.34</v>
       </c>
       <c r="Z45" s="2">
-        <v>49.04</v>
+        <v>49.41</v>
       </c>
       <c r="AA45" s="2">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F46" s="2">
         <v>40023478</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -6893,51 +6893,51 @@
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>299.1</v>
       </c>
       <c r="U46" s="3">
         <v>260.72</v>
       </c>
       <c r="V46" s="3">
         <v>39.21</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
         <v>299.93</v>
       </c>
       <c r="Z46" s="2">
         <v>56.77</v>
       </c>
       <c r="AA46" s="2">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F47" s="2">
         <v>40036814</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="3" t="s">
@@ -6961,63 +6961,63 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>258.88</v>
       </c>
       <c r="Q47" s="3">
         <v>39.12</v>
       </c>
       <c r="R47" s="3">
         <v>0</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>298</v>
       </c>
       <c r="U47" s="3">
         <v>258.88</v>
       </c>
       <c r="V47" s="3">
-        <v>40.89</v>
+        <v>43.55</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>299.76</v>
+        <v>302.43</v>
       </c>
       <c r="Z47" s="2">
-        <v>33.46</v>
+        <v>33.76</v>
       </c>
       <c r="AA47" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F48" s="2">
         <v>40037161</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -7127,63 +7127,63 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>362.82</v>
       </c>
       <c r="Q49" s="3">
         <v>31.18</v>
       </c>
       <c r="R49" s="3">
         <v>45.81</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>439.81</v>
       </c>
       <c r="U49" s="3">
         <v>362.74</v>
       </c>
       <c r="V49" s="3">
-        <v>34.69</v>
+        <v>37.53</v>
       </c>
       <c r="W49" s="3">
         <v>45.81</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>443.24</v>
+        <v>446.08</v>
       </c>
       <c r="Z49" s="2">
-        <v>84.06</v>
+        <v>84.6</v>
       </c>
       <c r="AA49" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F50" s="2">
         <v>40049481</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -7210,63 +7210,63 @@
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>415.14</v>
       </c>
       <c r="Q50" s="3">
         <v>10.66</v>
       </c>
       <c r="R50" s="3">
         <v>118.4</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>544.2</v>
       </c>
       <c r="U50" s="3">
         <v>415.14</v>
       </c>
       <c r="V50" s="3">
-        <v>10.66</v>
+        <v>12.14</v>
       </c>
       <c r="W50" s="3">
         <v>118.4</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>544.2</v>
+        <v>545.68</v>
       </c>
       <c r="Z50" s="2">
-        <v>56.45</v>
+        <v>56.6</v>
       </c>
       <c r="AA50" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F51" s="2">
         <v>40037095</v>
       </c>
       <c r="G51" s="2" t="s">
@@ -7308,51 +7308,51 @@
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>186.91</v>
       </c>
       <c r="U51" s="3">
         <v>156.76</v>
       </c>
       <c r="V51" s="3">
         <v>20.27</v>
       </c>
       <c r="W51" s="3">
         <v>9.88</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
         <v>186.91</v>
       </c>
       <c r="Z51" s="2">
         <v>35.25</v>
       </c>
       <c r="AA51" s="2">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F52" s="2">
         <v>40037067</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -7376,66 +7376,66 @@
       <c r="N52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P52" s="3">
         <v>294.22</v>
       </c>
       <c r="Q52" s="3">
         <v>47.11</v>
       </c>
       <c r="R52" s="3">
         <v>48.3</v>
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>389.63</v>
       </c>
       <c r="U52" s="3">
         <v>294.22</v>
       </c>
       <c r="V52" s="3">
-        <v>50.62</v>
+        <v>52.4</v>
       </c>
       <c r="W52" s="3">
         <v>48.3</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
-        <v>393.15</v>
+        <v>394.92</v>
       </c>
       <c r="Z52" s="2">
-        <v>68.95</v>
+        <v>69.26</v>
       </c>
       <c r="AA52" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F53" s="2">
         <v>40066311</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="3" t="s">
@@ -7542,63 +7542,63 @@
       <c r="N54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P54" s="3">
         <v>494.6</v>
       </c>
       <c r="Q54" s="3">
         <v>29.98</v>
       </c>
       <c r="R54" s="3">
         <v>47.78</v>
       </c>
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>572.37</v>
       </c>
       <c r="U54" s="3">
         <v>494.6</v>
       </c>
       <c r="V54" s="3">
-        <v>29.98</v>
+        <v>31.76</v>
       </c>
       <c r="W54" s="3">
         <v>47.78</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
-        <v>572.37</v>
+        <v>574.15</v>
       </c>
       <c r="Z54" s="2">
-        <v>60.62</v>
+        <v>60.81</v>
       </c>
       <c r="AA54" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F55" s="2">
         <v>40036855</v>
       </c>
       <c r="G55" s="2" t="s">
@@ -7957,63 +7957,63 @@
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P59" s="3">
         <v>316.91</v>
       </c>
       <c r="Q59" s="3">
         <v>22.04</v>
       </c>
       <c r="R59" s="3">
         <v>2.82</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>341.77</v>
       </c>
       <c r="U59" s="3">
         <v>316.39</v>
       </c>
       <c r="V59" s="3">
-        <v>25.12</v>
+        <v>28.67</v>
       </c>
       <c r="W59" s="3">
         <v>2.82</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
-        <v>344.33</v>
+        <v>347.88</v>
       </c>
       <c r="Z59" s="2">
-        <v>94.56</v>
+        <v>95.53</v>
       </c>
       <c r="AA59" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>268</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F60" s="2">
         <v>40037015</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -8040,66 +8040,66 @@
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P60" s="3">
         <v>126.18</v>
       </c>
       <c r="Q60" s="3">
         <v>11.68</v>
       </c>
       <c r="R60" s="3">
         <v>18.07</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>155.94</v>
       </c>
       <c r="U60" s="3">
         <v>126.18</v>
       </c>
       <c r="V60" s="3">
-        <v>12.87</v>
+        <v>15.24</v>
       </c>
       <c r="W60" s="3">
         <v>18.07</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>157.13</v>
+        <v>159.5</v>
       </c>
       <c r="Z60" s="2">
-        <v>25.52</v>
+        <v>25.91</v>
       </c>
       <c r="AA60" s="2">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F61" s="2">
         <v>40036728</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -8120,66 +8120,66 @@
       <c r="M61" s="3">
         <v>171.75</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>82.14</v>
       </c>
       <c r="Q61" s="3">
         <v>15.03</v>
       </c>
       <c r="R61" s="3">
         <v>0</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>97.16</v>
       </c>
       <c r="U61" s="3">
-        <v>82.32</v>
+        <v>82.68</v>
       </c>
       <c r="V61" s="3">
-        <v>15.63</v>
+        <v>16.78</v>
       </c>
       <c r="W61" s="3">
         <v>0</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>97.95</v>
+        <v>99.46</v>
       </c>
       <c r="Z61" s="2">
-        <v>57.03</v>
+        <v>57.91</v>
       </c>
       <c r="AA61" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F62" s="2">
         <v>40037496</v>
       </c>
       <c r="G62" s="2" t="s">
@@ -8206,63 +8206,63 @@
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>410.62</v>
       </c>
       <c r="Q62" s="3">
         <v>28</v>
       </c>
       <c r="R62" s="3">
         <v>27.68</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>466.3</v>
       </c>
       <c r="U62" s="3">
         <v>410.62</v>
       </c>
       <c r="V62" s="3">
-        <v>34.3</v>
+        <v>34.6</v>
       </c>
       <c r="W62" s="3">
         <v>27.68</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>472.6</v>
+        <v>472.89</v>
       </c>
       <c r="Z62" s="2">
-        <v>62.17</v>
+        <v>62.21</v>
       </c>
       <c r="AA62" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>280</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F63" s="2">
         <v>40005090</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -8289,66 +8289,66 @@
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="3">
         <v>631.12</v>
       </c>
       <c r="Q63" s="3">
         <v>21.14</v>
       </c>
       <c r="R63" s="3">
         <v>11.75</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>664</v>
       </c>
       <c r="U63" s="3">
         <v>617.26</v>
       </c>
       <c r="V63" s="3">
-        <v>21.14</v>
+        <v>23.76</v>
       </c>
       <c r="W63" s="3">
         <v>11.75</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
-        <v>650.15</v>
+        <v>652.77</v>
       </c>
       <c r="Z63" s="2">
-        <v>88.75</v>
+        <v>89.11</v>
       </c>
       <c r="AA63" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>283</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>284</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F64" s="2">
         <v>40037108</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -8387,51 +8387,51 @@
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>179.16</v>
       </c>
       <c r="U64" s="3">
         <v>77.23</v>
       </c>
       <c r="V64" s="3">
         <v>25.12</v>
       </c>
       <c r="W64" s="3">
         <v>78.59</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
         <v>180.94</v>
       </c>
       <c r="Z64" s="2">
         <v>44.2</v>
       </c>
       <c r="AA64" s="2">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>287</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>288</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F65" s="2">
         <v>40049276</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -8621,66 +8621,66 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="3">
         <v>487.42</v>
       </c>
       <c r="Q67" s="3">
         <v>12.66</v>
       </c>
       <c r="R67" s="3">
         <v>9.54</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>509.63</v>
       </c>
       <c r="U67" s="3">
         <v>487.42</v>
       </c>
       <c r="V67" s="3">
-        <v>13.55</v>
+        <v>14.44</v>
       </c>
       <c r="W67" s="3">
         <v>9.54</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>510.52</v>
+        <v>511.41</v>
       </c>
       <c r="Z67" s="2">
-        <v>76.16</v>
+        <v>76.29</v>
       </c>
       <c r="AA67" s="2">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>300</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F68" s="2">
         <v>40066307</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -8719,51 +8719,51 @@
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>147.02</v>
       </c>
       <c r="U68" s="3">
         <v>131.42</v>
       </c>
       <c r="V68" s="3">
         <v>14.33</v>
       </c>
       <c r="W68" s="3">
         <v>1.27</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
         <v>147.02</v>
       </c>
       <c r="Z68" s="2">
         <v>51.48</v>
       </c>
       <c r="AA68" s="2">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>303</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>304</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F69" s="2">
         <v>40046709</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -8870,66 +8870,66 @@
       <c r="N70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P70" s="3">
         <v>376.65</v>
       </c>
       <c r="Q70" s="3">
         <v>37.42</v>
       </c>
       <c r="R70" s="3">
         <v>73.57</v>
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>487.64</v>
       </c>
       <c r="U70" s="3">
         <v>376.65</v>
       </c>
       <c r="V70" s="3">
-        <v>37.42</v>
+        <v>40.97</v>
       </c>
       <c r="W70" s="3">
         <v>73.57</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
-        <v>487.64</v>
+        <v>491.19</v>
       </c>
       <c r="Z70" s="2">
-        <v>70.12</v>
+        <v>70.63</v>
       </c>
       <c r="AA70" s="2">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>313</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>314</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F71" s="2">
         <v>8174337</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -9209,51 +9209,51 @@
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>73.94</v>
       </c>
       <c r="U74" s="3">
         <v>54.01</v>
       </c>
       <c r="V74" s="3">
         <v>0</v>
       </c>
       <c r="W74" s="3">
         <v>0</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
         <v>54.01</v>
       </c>
       <c r="Z74" s="2">
         <v>73.05</v>
       </c>
       <c r="AA74" s="2">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F75" s="2">
         <v>8173954</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H75" s="3" t="s">
@@ -10505,51 +10505,51 @@
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>63.14</v>
       </c>
       <c r="U90" s="3">
         <v>61.6</v>
       </c>
       <c r="V90" s="3">
         <v>0</v>
       </c>
       <c r="W90" s="3">
         <v>0</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
         <v>61.6</v>
       </c>
       <c r="Z90" s="2">
         <v>73.27</v>
       </c>
       <c r="AA90" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>397</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F91" s="2">
         <v>7943136</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H91" s="3" t="s">
@@ -11477,51 +11477,51 @@
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>56.02</v>
       </c>
       <c r="U102" s="3">
         <v>53.47</v>
       </c>
       <c r="V102" s="3">
         <v>0</v>
       </c>
       <c r="W102" s="3">
         <v>0</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
         <v>53.47</v>
       </c>
       <c r="Z102" s="2">
         <v>95.44</v>
       </c>
       <c r="AA102" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F103" s="2">
         <v>7723883</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -11639,51 +11639,51 @@
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>53.58</v>
       </c>
       <c r="U104" s="3">
         <v>48.89</v>
       </c>
       <c r="V104" s="3">
         <v>0</v>
       </c>
       <c r="W104" s="3">
         <v>0</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
         <v>48.89</v>
       </c>
       <c r="Z104" s="2">
         <v>79.32</v>
       </c>
       <c r="AA104" s="2">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F105" s="2">
         <v>6856215</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H105" s="3" t="s">
@@ -12631,51 +12631,51 @@
       </c>
       <c r="Z116" s="2">
         <v>100</v>
       </c>
       <c r="AA116" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>501</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>502</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F117" s="2">
-        <v>7943081</v>
+        <v>8136381</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>504</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>318</v>
       </c>
       <c r="K117" s="3">
         <v>67.24</v>
       </c>
       <c r="L117" s="3">
         <v>0</v>
       </c>
       <c r="M117" s="3">
         <v>67.24</v>
       </c>
       <c r="N117" s="3" t="s">
         <v>32</v>
       </c>
@@ -13502,51 +13502,51 @@
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>86.11</v>
       </c>
       <c r="U127" s="3">
         <v>86.11</v>
       </c>
       <c r="V127" s="3">
         <v>0</v>
       </c>
       <c r="W127" s="3">
         <v>0</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
         <v>86.11</v>
       </c>
       <c r="Z127" s="2">
         <v>91.46</v>
       </c>
       <c r="AA127" s="2">
-        <v>60</v>
+        <v>47</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>545</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>546</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F128" s="2">
         <v>8382128</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H128" s="3" t="s">
@@ -13826,51 +13826,51 @@
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>140.24</v>
       </c>
       <c r="U131" s="3">
         <v>140.24</v>
       </c>
       <c r="V131" s="3">
         <v>0</v>
       </c>
       <c r="W131" s="3">
         <v>0</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>140.24</v>
       </c>
       <c r="Z131" s="2">
         <v>100</v>
       </c>
       <c r="AA131" s="2">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>559</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>560</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>561</v>
       </c>
       <c r="F132" s="2">
         <v>8382122</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H132" s="3" t="s">
@@ -13907,51 +13907,51 @@
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>142.8</v>
       </c>
       <c r="U132" s="3">
         <v>104.55</v>
       </c>
       <c r="V132" s="3">
         <v>0</v>
       </c>
       <c r="W132" s="3">
         <v>35.82</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
         <v>140.37</v>
       </c>
       <c r="Z132" s="2">
         <v>76.16</v>
       </c>
       <c r="AA132" s="2">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>562</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>563</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F133" s="2">
         <v>7497825</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>316</v>
       </c>
       <c r="H133" s="3" t="s">
@@ -13988,51 +13988,51 @@
       <c r="S133" s="3">
         <v>0</v>
       </c>
       <c r="T133" s="3">
         <v>900.39</v>
       </c>
       <c r="U133" s="3">
         <v>864.49</v>
       </c>
       <c r="V133" s="3">
         <v>0</v>
       </c>
       <c r="W133" s="3">
         <v>33.83</v>
       </c>
       <c r="X133" s="2">
         <v>0</v>
       </c>
       <c r="Y133" s="2">
         <v>898.32</v>
       </c>
       <c r="Z133" s="2">
         <v>73.37</v>
       </c>
       <c r="AA133" s="2">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>567</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>568</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>569</v>
       </c>
       <c r="F134" s="2">
         <v>40037104</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H134" s="3" t="s">
@@ -14139,66 +14139,66 @@
       <c r="N135" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O135" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P135" s="3">
         <v>253.9</v>
       </c>
       <c r="Q135" s="3">
         <v>25.26</v>
       </c>
       <c r="R135" s="3">
         <v>75.09</v>
       </c>
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>354.25</v>
       </c>
       <c r="U135" s="3">
         <v>253.82</v>
       </c>
       <c r="V135" s="3">
-        <v>25.26</v>
+        <v>26.15</v>
       </c>
       <c r="W135" s="3">
         <v>75.09</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
-        <v>354.16</v>
+        <v>355.05</v>
       </c>
       <c r="Z135" s="2">
-        <v>93.97</v>
+        <v>94.2</v>
       </c>
       <c r="AA135" s="2">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>574</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>575</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F136" s="2">
         <v>40037096</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="3" t="s">
@@ -14305,63 +14305,63 @@
       <c r="N137" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O137" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P137" s="3">
         <v>446.91</v>
       </c>
       <c r="Q137" s="3">
         <v>27.73</v>
       </c>
       <c r="R137" s="3">
         <v>59.81</v>
       </c>
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>534.44</v>
       </c>
       <c r="U137" s="3">
         <v>446.05</v>
       </c>
       <c r="V137" s="3">
-        <v>28.91</v>
+        <v>32.08</v>
       </c>
       <c r="W137" s="3">
         <v>59.81</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
-        <v>534.77</v>
+        <v>537.93</v>
       </c>
       <c r="Z137" s="2">
-        <v>92.63</v>
+        <v>93.18</v>
       </c>
       <c r="AA137" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>582</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>583</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F138" s="2">
         <v>40024037</v>
       </c>
       <c r="G138" s="2" t="s">
@@ -14388,63 +14388,63 @@
       <c r="N138" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P138" s="3">
         <v>216.23</v>
       </c>
       <c r="Q138" s="3">
         <v>30.79</v>
       </c>
       <c r="R138" s="3">
         <v>0</v>
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>247.02</v>
       </c>
       <c r="U138" s="3">
         <v>216.23</v>
       </c>
       <c r="V138" s="3">
-        <v>36.18</v>
+        <v>37.33</v>
       </c>
       <c r="W138" s="3">
         <v>0</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
-        <v>252.41</v>
+        <v>253.56</v>
       </c>
       <c r="Z138" s="2">
-        <v>61.36</v>
+        <v>61.64</v>
       </c>
       <c r="AA138" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>587</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>588</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F139" s="2">
         <v>40022763</v>
       </c>
       <c r="G139" s="2" t="s">
@@ -14468,66 +14468,66 @@
       <c r="M139" s="3">
         <v>167.97</v>
       </c>
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>97.37</v>
       </c>
       <c r="Q139" s="3">
         <v>0</v>
       </c>
       <c r="R139" s="3">
         <v>0</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>97.37</v>
       </c>
       <c r="U139" s="3">
-        <v>97.65</v>
+        <v>98.2</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>0</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>97.65</v>
+        <v>98.2</v>
       </c>
       <c r="Z139" s="2">
-        <v>58.13</v>
+        <v>58.46</v>
       </c>
       <c r="AA139" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>592</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>593</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F140" s="2">
         <v>40036970</v>
       </c>
       <c r="G140" s="2" t="s">
@@ -14554,63 +14554,63 @@
       <c r="N140" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O140" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P140" s="3">
         <v>87.28</v>
       </c>
       <c r="Q140" s="3">
         <v>19.24</v>
       </c>
       <c r="R140" s="3">
         <v>3.46</v>
       </c>
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>109.98</v>
       </c>
       <c r="U140" s="3">
         <v>87.28</v>
       </c>
       <c r="V140" s="3">
-        <v>19.24</v>
+        <v>21.61</v>
       </c>
       <c r="W140" s="3">
         <v>3.46</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
-        <v>109.98</v>
+        <v>112.36</v>
       </c>
       <c r="Z140" s="2">
-        <v>36.04</v>
+        <v>36.82</v>
       </c>
       <c r="AA140" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>596</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>597</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F141" s="2">
         <v>40005154</v>
       </c>
       <c r="G141" s="2" t="s">
@@ -14652,51 +14652,51 @@
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>237.81</v>
       </c>
       <c r="U141" s="3">
         <v>211.26</v>
       </c>
       <c r="V141" s="3">
         <v>5.29</v>
       </c>
       <c r="W141" s="3">
         <v>22.95</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
         <v>239.51</v>
       </c>
       <c r="Z141" s="2">
         <v>70.74</v>
       </c>
       <c r="AA141" s="2">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>599</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>600</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F142" s="2">
         <v>40036914</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="3" t="s">
@@ -14720,66 +14720,66 @@
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>473.84</v>
       </c>
       <c r="Q142" s="3">
         <v>39.72</v>
       </c>
       <c r="R142" s="3">
         <v>37.4</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>550.96</v>
       </c>
       <c r="U142" s="3">
         <v>473.84</v>
       </c>
       <c r="V142" s="3">
-        <v>44.21</v>
+        <v>46.65</v>
       </c>
       <c r="W142" s="3">
         <v>37.4</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>555.46</v>
+        <v>557.89</v>
       </c>
       <c r="Z142" s="2">
-        <v>77.47</v>
+        <v>77.81</v>
       </c>
       <c r="AA142" s="2">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>603</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>604</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F143" s="2">
         <v>40036825</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="3" t="s">
@@ -14803,63 +14803,63 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>191.96</v>
       </c>
       <c r="Q143" s="3">
         <v>25.18</v>
       </c>
       <c r="R143" s="3">
         <v>6.56</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>223.7</v>
       </c>
       <c r="U143" s="3">
         <v>191.96</v>
       </c>
       <c r="V143" s="3">
-        <v>28.69</v>
+        <v>30.46</v>
       </c>
       <c r="W143" s="3">
         <v>6.56</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>227.21</v>
+        <v>228.98</v>
       </c>
       <c r="Z143" s="2">
-        <v>49.26</v>
+        <v>49.64</v>
       </c>
       <c r="AA143" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>607</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>608</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F144" s="2">
         <v>40007035</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -14886,63 +14886,63 @@
       <c r="N144" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P144" s="3">
         <v>231.82</v>
       </c>
       <c r="Q144" s="3">
         <v>90.13</v>
       </c>
       <c r="R144" s="3">
         <v>119.38</v>
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>441.32</v>
       </c>
       <c r="U144" s="3">
         <v>231.82</v>
       </c>
       <c r="V144" s="3">
-        <v>91.31</v>
+        <v>92.2</v>
       </c>
       <c r="W144" s="3">
         <v>119.38</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
-        <v>442.5</v>
+        <v>443.39</v>
       </c>
       <c r="Z144" s="2">
-        <v>32.05</v>
+        <v>32.11</v>
       </c>
       <c r="AA144" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>612</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>613</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F145" s="2">
         <v>40036699</v>
       </c>
       <c r="G145" s="2" t="s">
@@ -14969,63 +14969,63 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>287.28</v>
       </c>
       <c r="Q145" s="3">
         <v>20.5</v>
       </c>
       <c r="R145" s="3">
         <v>24.66</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>332.44</v>
       </c>
       <c r="U145" s="3">
         <v>287.28</v>
       </c>
       <c r="V145" s="3">
-        <v>24.02</v>
+        <v>25.79</v>
       </c>
       <c r="W145" s="3">
         <v>24.66</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>335.95</v>
+        <v>337.73</v>
       </c>
       <c r="Z145" s="2">
-        <v>77.76</v>
+        <v>78.17</v>
       </c>
       <c r="AA145" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>616</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>617</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F146" s="2">
         <v>40036926</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -15052,63 +15052,63 @@
       <c r="N146" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P146" s="3">
         <v>265.86</v>
       </c>
       <c r="Q146" s="3">
         <v>25.96</v>
       </c>
       <c r="R146" s="3">
         <v>39.22</v>
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>331.04</v>
       </c>
       <c r="U146" s="3">
         <v>265.86</v>
       </c>
       <c r="V146" s="3">
-        <v>25.96</v>
+        <v>27.73</v>
       </c>
       <c r="W146" s="3">
         <v>39.22</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
-        <v>331.03</v>
+        <v>332.81</v>
       </c>
       <c r="Z146" s="2">
-        <v>48.51</v>
+        <v>48.77</v>
       </c>
       <c r="AA146" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>620</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>621</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F147" s="2">
         <v>40066308</v>
       </c>
       <c r="G147" s="2" t="s">
@@ -15218,63 +15218,63 @@
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>313.74</v>
       </c>
       <c r="Q148" s="3">
         <v>36.5</v>
       </c>
       <c r="R148" s="3">
         <v>34.64</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>384.88</v>
       </c>
       <c r="U148" s="3">
         <v>313.74</v>
       </c>
       <c r="V148" s="3">
-        <v>36.5</v>
+        <v>39.69</v>
       </c>
       <c r="W148" s="3">
         <v>34.64</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>384.88</v>
+        <v>388.07</v>
       </c>
       <c r="Z148" s="2">
-        <v>46.86</v>
+        <v>47.25</v>
       </c>
       <c r="AA148" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>629</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>630</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F149" s="2">
         <v>40019043</v>
       </c>
       <c r="G149" s="2" t="s">
@@ -15301,63 +15301,63 @@
       <c r="N149" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3">
         <v>197</v>
       </c>
       <c r="Q149" s="3">
         <v>14.29</v>
       </c>
       <c r="R149" s="3">
         <v>10.52</v>
       </c>
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>221.81</v>
       </c>
       <c r="U149" s="3">
         <v>196.99</v>
       </c>
       <c r="V149" s="3">
-        <v>15.64</v>
+        <v>19.16</v>
       </c>
       <c r="W149" s="3">
         <v>10.52</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
-        <v>223.16</v>
+        <v>226.67</v>
       </c>
       <c r="Z149" s="2">
-        <v>56.46</v>
+        <v>57.35</v>
       </c>
       <c r="AA149" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>632</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>633</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>634</v>
       </c>
       <c r="F150" s="2">
         <v>40049480</v>
       </c>
       <c r="G150" s="2" t="s">
@@ -15467,66 +15467,66 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P151" s="3">
         <v>705.11</v>
       </c>
       <c r="Q151" s="3">
         <v>35.65</v>
       </c>
       <c r="R151" s="3">
         <v>104.21</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>844.96</v>
       </c>
       <c r="U151" s="3">
         <v>704.34</v>
       </c>
       <c r="V151" s="3">
-        <v>41.94</v>
+        <v>44.6</v>
       </c>
       <c r="W151" s="3">
         <v>104.21</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>850.49</v>
+        <v>853.16</v>
       </c>
       <c r="Z151" s="2">
-        <v>95.96</v>
+        <v>96.27</v>
       </c>
       <c r="AA151" s="2">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>640</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>641</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>642</v>
       </c>
       <c r="F152" s="2">
         <v>40037186</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
@@ -15550,66 +15550,66 @@
       <c r="N152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P152" s="3">
         <v>521.71</v>
       </c>
       <c r="Q152" s="3">
         <v>15.74</v>
       </c>
       <c r="R152" s="3">
         <v>62.78</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>600.23</v>
       </c>
       <c r="U152" s="3">
         <v>521.71</v>
       </c>
       <c r="V152" s="3">
-        <v>15.74</v>
+        <v>18.96</v>
       </c>
       <c r="W152" s="3">
         <v>62.78</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
-        <v>600.23</v>
+        <v>603.46</v>
       </c>
       <c r="Z152" s="2">
-        <v>56.25</v>
+        <v>56.56</v>
       </c>
       <c r="AA152" s="2">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>644</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>645</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F153" s="2">
         <v>40036889</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="3" t="s">
@@ -15648,51 +15648,51 @@
       <c r="S153" s="3">
         <v>0</v>
       </c>
       <c r="T153" s="3">
         <v>532.96</v>
       </c>
       <c r="U153" s="3">
         <v>463.85</v>
       </c>
       <c r="V153" s="3">
         <v>53.97</v>
       </c>
       <c r="W153" s="3">
         <v>15.14</v>
       </c>
       <c r="X153" s="2">
         <v>0</v>
       </c>
       <c r="Y153" s="2">
         <v>532.96</v>
       </c>
       <c r="Z153" s="2">
         <v>60.76</v>
       </c>
       <c r="AA153" s="2">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>648</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>649</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F154" s="2">
         <v>40046877</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H154" s="3" t="s">
@@ -15980,51 +15980,51 @@
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>381.11</v>
       </c>
       <c r="U157" s="3">
         <v>313.92</v>
       </c>
       <c r="V157" s="3">
         <v>29.07</v>
       </c>
       <c r="W157" s="3">
         <v>41.63</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
         <v>384.62</v>
       </c>
       <c r="Z157" s="2">
         <v>45.84</v>
       </c>
       <c r="AA157" s="2">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>664</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>665</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F158" s="2">
         <v>40005155</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
@@ -16063,51 +16063,51 @@
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>602.25</v>
       </c>
       <c r="U158" s="3">
         <v>569.41</v>
       </c>
       <c r="V158" s="3">
         <v>28.35</v>
       </c>
       <c r="W158" s="3">
         <v>7.4</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
         <v>605.16</v>
       </c>
       <c r="Z158" s="2">
         <v>74.69</v>
       </c>
       <c r="AA158" s="2">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>668</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>669</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F159" s="2">
         <v>40005067</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="3" t="s">
@@ -16131,63 +16131,63 @@
       <c r="N159" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P159" s="3">
         <v>262.64</v>
       </c>
       <c r="Q159" s="3">
         <v>30.9</v>
       </c>
       <c r="R159" s="3">
         <v>17.49</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>311.03</v>
       </c>
       <c r="U159" s="3">
         <v>262.33</v>
       </c>
       <c r="V159" s="3">
-        <v>32.67</v>
+        <v>33.07</v>
       </c>
       <c r="W159" s="3">
         <v>17.49</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
-        <v>312.49</v>
+        <v>312.89</v>
       </c>
       <c r="Z159" s="2">
-        <v>73.29</v>
+        <v>73.39</v>
       </c>
       <c r="AA159" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>672</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>673</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F160" s="2">
         <v>40036833</v>
       </c>
       <c r="G160" s="2" t="s">
@@ -16297,63 +16297,63 @@
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>610.72</v>
       </c>
       <c r="Q161" s="3">
         <v>24.06</v>
       </c>
       <c r="R161" s="3">
         <v>53.32</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>688.1</v>
       </c>
       <c r="U161" s="3">
         <v>610.72</v>
       </c>
       <c r="V161" s="3">
-        <v>24.06</v>
+        <v>25.84</v>
       </c>
       <c r="W161" s="3">
         <v>53.32</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>688.1</v>
+        <v>689.88</v>
       </c>
       <c r="Z161" s="2">
-        <v>81.68</v>
+        <v>81.89</v>
       </c>
       <c r="AA161" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>682</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>683</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F162" s="2">
         <v>40016485</v>
       </c>
       <c r="G162" s="2" t="s">
@@ -16380,63 +16380,63 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>226.73</v>
       </c>
       <c r="Q162" s="3">
         <v>23.88</v>
       </c>
       <c r="R162" s="3">
         <v>31.81</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>282.42</v>
       </c>
       <c r="U162" s="3">
         <v>226.11</v>
       </c>
       <c r="V162" s="3">
-        <v>29.47</v>
+        <v>29.76</v>
       </c>
       <c r="W162" s="3">
         <v>31.81</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>287.39</v>
+        <v>287.68</v>
       </c>
       <c r="Z162" s="2">
-        <v>63.13</v>
+        <v>63.19</v>
       </c>
       <c r="AA162" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F163" s="2">
         <v>40036856</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -16478,51 +16478,51 @@
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>425.5</v>
       </c>
       <c r="U163" s="3">
         <v>404.32</v>
       </c>
       <c r="V163" s="3">
         <v>12.15</v>
       </c>
       <c r="W163" s="3">
         <v>9.02</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
         <v>425.5</v>
       </c>
       <c r="Z163" s="2">
         <v>59.91</v>
       </c>
       <c r="AA163" s="2">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>690</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F164" s="2">
         <v>40037107</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
@@ -16712,63 +16712,63 @@
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>139.54</v>
       </c>
       <c r="Q166" s="3">
         <v>17.51</v>
       </c>
       <c r="R166" s="3">
         <v>8.79</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>165.83</v>
       </c>
       <c r="U166" s="3">
         <v>139.54</v>
       </c>
       <c r="V166" s="3">
-        <v>17.51</v>
+        <v>20.17</v>
       </c>
       <c r="W166" s="3">
         <v>8.79</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>165.83</v>
+        <v>168.5</v>
       </c>
       <c r="Z166" s="2">
-        <v>32.53</v>
+        <v>33.05</v>
       </c>
       <c r="AA166" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>702</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>703</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F167" s="2">
         <v>40037098</v>
       </c>
       <c r="G167" s="2" t="s">
@@ -16795,66 +16795,66 @@
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>228.33</v>
       </c>
       <c r="Q167" s="3">
         <v>31.6</v>
       </c>
       <c r="R167" s="3">
         <v>0</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>259.93</v>
       </c>
       <c r="U167" s="3">
         <v>228.33</v>
       </c>
       <c r="V167" s="3">
-        <v>31.6</v>
+        <v>35.11</v>
       </c>
       <c r="W167" s="3">
         <v>0</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>259.93</v>
+        <v>263.44</v>
       </c>
       <c r="Z167" s="2">
-        <v>46.27</v>
+        <v>46.89</v>
       </c>
       <c r="AA167" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>706</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>707</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F168" s="2">
         <v>40066309</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H168" s="3" t="s">
@@ -16893,51 +16893,51 @@
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>90.33</v>
       </c>
       <c r="U168" s="3">
         <v>70.52</v>
       </c>
       <c r="V168" s="3">
         <v>19.8</v>
       </c>
       <c r="W168" s="3">
         <v>0</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
         <v>90.33</v>
       </c>
       <c r="Z168" s="2">
         <v>48.08</v>
       </c>
       <c r="AA168" s="2">
-        <v>68</v>
+        <v>45</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>709</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>710</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>711</v>
       </c>
       <c r="F169" s="2">
         <v>40037125</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="3" t="s">
@@ -16976,51 +16976,51 @@
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>278.13</v>
       </c>
       <c r="U169" s="3">
         <v>251.49</v>
       </c>
       <c r="V169" s="3">
         <v>24.99</v>
       </c>
       <c r="W169" s="3">
         <v>5.71</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
         <v>282.19</v>
       </c>
       <c r="Z169" s="2">
         <v>38.07</v>
       </c>
       <c r="AA169" s="2">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>713</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>714</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F170" s="2">
         <v>40046813</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H170" s="3" t="s">
@@ -17044,63 +17044,63 @@
       <c r="N170" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P170" s="3">
         <v>257.88</v>
       </c>
       <c r="Q170" s="3">
         <v>9.31</v>
       </c>
       <c r="R170" s="3">
         <v>34.71</v>
       </c>
       <c r="S170" s="3">
         <v>0</v>
       </c>
       <c r="T170" s="3">
         <v>301.89</v>
       </c>
       <c r="U170" s="3">
         <v>257.88</v>
       </c>
       <c r="V170" s="3">
-        <v>9.31</v>
+        <v>10.2</v>
       </c>
       <c r="W170" s="3">
         <v>34.71</v>
       </c>
       <c r="X170" s="2">
         <v>0</v>
       </c>
       <c r="Y170" s="2">
-        <v>301.89</v>
+        <v>302.78</v>
       </c>
       <c r="Z170" s="2">
-        <v>37.6</v>
+        <v>37.71</v>
       </c>
       <c r="AA170" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>717</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>718</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>719</v>
       </c>
       <c r="F171" s="2">
         <v>40036863</v>
       </c>
       <c r="G171" s="2" t="s">
@@ -17210,63 +17210,63 @@
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>144.68</v>
       </c>
       <c r="Q172" s="3">
         <v>11.07</v>
       </c>
       <c r="R172" s="3">
         <v>14.86</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>170.61</v>
       </c>
       <c r="U172" s="3">
         <v>144.68</v>
       </c>
       <c r="V172" s="3">
-        <v>15.11</v>
+        <v>16.89</v>
       </c>
       <c r="W172" s="3">
         <v>14.86</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>174.66</v>
+        <v>176.44</v>
       </c>
       <c r="Z172" s="2">
-        <v>64.74</v>
+        <v>65.4</v>
       </c>
       <c r="AA172" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>724</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>725</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>726</v>
       </c>
       <c r="F173" s="2">
         <v>40036842</v>
       </c>
       <c r="G173" s="2" t="s">
@@ -17293,66 +17293,66 @@
       <c r="N173" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P173" s="3">
         <v>169.6</v>
       </c>
       <c r="Q173" s="3">
         <v>29.08</v>
       </c>
       <c r="R173" s="3">
         <v>16.97</v>
       </c>
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>215.65</v>
       </c>
       <c r="U173" s="3">
         <v>169.6</v>
       </c>
       <c r="V173" s="3">
-        <v>29.08</v>
+        <v>32.63</v>
       </c>
       <c r="W173" s="3">
         <v>16.97</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
-        <v>215.65</v>
+        <v>219.2</v>
       </c>
       <c r="Z173" s="2">
-        <v>33.79</v>
+        <v>34.35</v>
       </c>
       <c r="AA173" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>728</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>729</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>730</v>
       </c>
       <c r="F174" s="2">
         <v>40012889</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H174" s="3" t="s">
@@ -17459,63 +17459,63 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>392.16</v>
       </c>
       <c r="Q175" s="3">
         <v>14.84</v>
       </c>
       <c r="R175" s="3">
         <v>57.09</v>
       </c>
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>464.09</v>
       </c>
       <c r="U175" s="3">
         <v>392.16</v>
       </c>
       <c r="V175" s="3">
-        <v>18.88</v>
+        <v>20.66</v>
       </c>
       <c r="W175" s="3">
         <v>57.09</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
-        <v>468.13</v>
+        <v>469.91</v>
       </c>
       <c r="Z175" s="2">
-        <v>53.46</v>
+        <v>53.66</v>
       </c>
       <c r="AA175" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>737</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>738</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F176" s="2">
         <v>40037447</v>
       </c>
       <c r="G176" s="2" t="s">
@@ -17625,63 +17625,63 @@
       <c r="N177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3">
         <v>163.3</v>
       </c>
       <c r="Q177" s="3">
         <v>15.1</v>
       </c>
       <c r="R177" s="3">
         <v>0</v>
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>178.4</v>
       </c>
       <c r="U177" s="3">
         <v>163.3</v>
       </c>
       <c r="V177" s="3">
-        <v>17.39</v>
+        <v>19.76</v>
       </c>
       <c r="W177" s="3">
         <v>0</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
-        <v>180.69</v>
+        <v>183.06</v>
       </c>
       <c r="Z177" s="2">
-        <v>50.17</v>
+        <v>50.83</v>
       </c>
       <c r="AA177" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>744</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>745</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>746</v>
       </c>
       <c r="F178" s="2">
         <v>40037398</v>
       </c>
       <c r="G178" s="2" t="s">
@@ -17708,63 +17708,63 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>348.45</v>
       </c>
       <c r="Q178" s="3">
         <v>25.62</v>
       </c>
       <c r="R178" s="3">
         <v>240.47</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>614.54</v>
       </c>
       <c r="U178" s="3">
         <v>348.45</v>
       </c>
       <c r="V178" s="3">
-        <v>27.04</v>
+        <v>27.4</v>
       </c>
       <c r="W178" s="3">
         <v>240.47</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>615.97</v>
+        <v>616.32</v>
       </c>
       <c r="Z178" s="2">
-        <v>48.83</v>
+        <v>48.86</v>
       </c>
       <c r="AA178" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>749</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>750</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F179" s="2">
         <v>40037671</v>
       </c>
       <c r="G179" s="2" t="s">
@@ -17874,66 +17874,66 @@
       <c r="N180" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O180" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P180" s="3">
         <v>99.58</v>
       </c>
       <c r="Q180" s="3">
         <v>54.79</v>
       </c>
       <c r="R180" s="3">
         <v>9.73</v>
       </c>
       <c r="S180" s="3">
         <v>0</v>
       </c>
       <c r="T180" s="3">
         <v>164.1</v>
       </c>
       <c r="U180" s="3">
         <v>99.58</v>
       </c>
       <c r="V180" s="3">
-        <v>54.79</v>
+        <v>56.63</v>
       </c>
       <c r="W180" s="3">
         <v>9.73</v>
       </c>
       <c r="X180" s="2">
         <v>0</v>
       </c>
       <c r="Y180" s="2">
-        <v>164.1</v>
+        <v>165.93</v>
       </c>
       <c r="Z180" s="2">
-        <v>22.15</v>
+        <v>22.39</v>
       </c>
       <c r="AA180" s="2">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181" s="2">
         <v>178</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>757</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>758</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>759</v>
       </c>
       <c r="F181" s="2">
         <v>40037056</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H181" s="3" t="s">
@@ -17957,63 +17957,63 @@
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>262.23</v>
       </c>
       <c r="Q181" s="3">
         <v>40.72</v>
       </c>
       <c r="R181" s="3">
         <v>55.4</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>358.34</v>
       </c>
       <c r="U181" s="3">
         <v>262.23</v>
       </c>
       <c r="V181" s="3">
-        <v>40.72</v>
+        <v>44.23</v>
       </c>
       <c r="W181" s="3">
         <v>55.4</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>358.34</v>
+        <v>361.86</v>
       </c>
       <c r="Z181" s="2">
-        <v>60.92</v>
+        <v>61.51</v>
       </c>
       <c r="AA181" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>761</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>762</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F182" s="2">
         <v>40008916</v>
       </c>
       <c r="G182" s="2" t="s">
@@ -18221,51 +18221,51 @@
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>2.97</v>
       </c>
       <c r="U184" s="3">
         <v>0</v>
       </c>
       <c r="V184" s="3">
         <v>2.87</v>
       </c>
       <c r="W184" s="3">
         <v>0</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
         <v>2.87</v>
       </c>
       <c r="Z184" s="2">
         <v>6.36</v>
       </c>
       <c r="AA184" s="2">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>771</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>772</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>773</v>
       </c>
       <c r="F185" s="2">
         <v>40010856</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H185" s="3" t="s">
@@ -18372,63 +18372,63 @@
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>23.4</v>
       </c>
       <c r="Q186" s="3">
         <v>16.79</v>
       </c>
       <c r="R186" s="3">
         <v>0</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>40.19</v>
       </c>
       <c r="U186" s="3">
         <v>23.4</v>
       </c>
       <c r="V186" s="3">
-        <v>17.77</v>
+        <v>17.96</v>
       </c>
       <c r="W186" s="3">
         <v>0</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>41.17</v>
+        <v>41.37</v>
       </c>
       <c r="Z186" s="2">
-        <v>88.91</v>
+        <v>89.33</v>
       </c>
       <c r="AA186" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>777</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>778</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F187" s="2">
         <v>40009061</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -18470,51 +18470,51 @@
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>36.16</v>
       </c>
       <c r="U187" s="3">
         <v>10.74</v>
       </c>
       <c r="V187" s="3">
         <v>10.88</v>
       </c>
       <c r="W187" s="3">
         <v>0</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
         <v>21.62</v>
       </c>
       <c r="Z187" s="2">
         <v>45.53</v>
       </c>
       <c r="AA187" s="2">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>780</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>781</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F188" s="2">
         <v>40010108</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H188" s="3" t="s">
@@ -19864,63 +19864,63 @@
       <c r="N204" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P204" s="3">
         <v>298.12</v>
       </c>
       <c r="Q204" s="3">
         <v>0.87</v>
       </c>
       <c r="R204" s="3">
         <v>28.27</v>
       </c>
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>327.27</v>
       </c>
       <c r="U204" s="3">
         <v>283.59</v>
       </c>
       <c r="V204" s="3">
-        <v>0.87</v>
+        <v>4.43</v>
       </c>
       <c r="W204" s="3">
         <v>28.27</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
-        <v>312.74</v>
+        <v>316.29</v>
       </c>
       <c r="Z204" s="2">
-        <v>61.35</v>
+        <v>62.05</v>
       </c>
       <c r="AA204" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>833</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>834</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>835</v>
       </c>
       <c r="F205" s="2">
         <v>40010674</v>
       </c>
       <c r="G205" s="2" t="s">
@@ -19962,51 +19962,51 @@
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>37.43</v>
       </c>
       <c r="U205" s="3">
         <v>19.74</v>
       </c>
       <c r="V205" s="3">
         <v>17.68</v>
       </c>
       <c r="W205" s="3">
         <v>0</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
         <v>37.43</v>
       </c>
       <c r="Z205" s="2">
         <v>78.81</v>
       </c>
       <c r="AA205" s="2">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>836</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>837</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>838</v>
       </c>
       <c r="F206" s="2">
         <v>40020258</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H206" s="3" t="s">
@@ -20279,66 +20279,66 @@
       <c r="N209" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P209" s="3">
         <v>213.23</v>
       </c>
       <c r="Q209" s="3">
         <v>24.45</v>
       </c>
       <c r="R209" s="3">
         <v>22.6</v>
       </c>
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>260.28</v>
       </c>
       <c r="U209" s="3">
         <v>213.23</v>
       </c>
       <c r="V209" s="3">
-        <v>24.99</v>
+        <v>27.32</v>
       </c>
       <c r="W209" s="3">
         <v>22.6</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
-        <v>260.82</v>
+        <v>263.15</v>
       </c>
       <c r="Z209" s="2">
-        <v>66.89</v>
+        <v>67.49</v>
       </c>
       <c r="AA209" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>848</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>849</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>850</v>
       </c>
       <c r="F210" s="2">
         <v>40023432</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H210" s="3" t="s">
@@ -20445,66 +20445,66 @@
       <c r="N211" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P211" s="3">
         <v>272.46</v>
       </c>
       <c r="Q211" s="3">
         <v>20.57</v>
       </c>
       <c r="R211" s="3">
         <v>17.96</v>
       </c>
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>311</v>
       </c>
       <c r="U211" s="3">
         <v>272.46</v>
       </c>
       <c r="V211" s="3">
-        <v>22.34</v>
+        <v>23.23</v>
       </c>
       <c r="W211" s="3">
         <v>17.96</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
-        <v>312.77</v>
+        <v>313.66</v>
       </c>
       <c r="Z211" s="2">
-        <v>86.8</v>
+        <v>87.05</v>
       </c>
       <c r="AA211" s="2">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>855</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>856</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F212" s="2">
         <v>40037789</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H212" s="3" t="s">
@@ -20528,66 +20528,66 @@
       <c r="N212" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P212" s="3">
         <v>366.69</v>
       </c>
       <c r="Q212" s="3">
         <v>49.25</v>
       </c>
       <c r="R212" s="3">
         <v>71.92</v>
       </c>
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>487.87</v>
       </c>
       <c r="U212" s="3">
         <v>366.69</v>
       </c>
       <c r="V212" s="3">
-        <v>54.53</v>
+        <v>57.19</v>
       </c>
       <c r="W212" s="3">
         <v>71.92</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
-        <v>493.14</v>
+        <v>495.8</v>
       </c>
       <c r="Z212" s="2">
-        <v>61.81</v>
+        <v>62.15</v>
       </c>
       <c r="AA212" s="2">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>859</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>860</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>861</v>
       </c>
       <c r="F213" s="2">
         <v>40062567</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H213" s="3" t="s">
@@ -20626,51 +20626,51 @@
       <c r="S213" s="3">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>146.71</v>
       </c>
       <c r="U213" s="3">
         <v>99.76</v>
       </c>
       <c r="V213" s="3">
         <v>49.1</v>
       </c>
       <c r="W213" s="3">
         <v>0</v>
       </c>
       <c r="X213" s="2">
         <v>0</v>
       </c>
       <c r="Y213" s="2">
         <v>148.86</v>
       </c>
       <c r="Z213" s="2">
         <v>44.81</v>
       </c>
       <c r="AA213" s="2">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>864</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>865</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>866</v>
       </c>
       <c r="F214" s="2">
         <v>40017906</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H214" s="3" t="s">
@@ -20694,63 +20694,63 @@
       <c r="N214" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P214" s="3">
         <v>169.28</v>
       </c>
       <c r="Q214" s="3">
         <v>40.11</v>
       </c>
       <c r="R214" s="3">
         <v>0</v>
       </c>
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>209.39</v>
       </c>
       <c r="U214" s="3">
         <v>163.26</v>
       </c>
       <c r="V214" s="3">
-        <v>52.12</v>
+        <v>58.33</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
-        <v>215.38</v>
+        <v>221.59</v>
       </c>
       <c r="Z214" s="2">
-        <v>72.77</v>
+        <v>74.87</v>
       </c>
       <c r="AA214" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>869</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>870</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F215" s="2">
         <v>40049275</v>
       </c>
       <c r="G215" s="2" t="s">
@@ -20875,51 +20875,51 @@
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>196.8</v>
       </c>
       <c r="U216" s="3">
         <v>179.57</v>
       </c>
       <c r="V216" s="3">
         <v>5.93</v>
       </c>
       <c r="W216" s="3">
         <v>14.82</v>
       </c>
       <c r="X216" s="2">
         <v>0</v>
       </c>
       <c r="Y216" s="2">
         <v>200.32</v>
       </c>
       <c r="Z216" s="2">
         <v>41.04</v>
       </c>
       <c r="AA216" s="2">
-        <v>90</v>
+        <v>78</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>877</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>878</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>879</v>
       </c>
       <c r="F217" s="2">
         <v>40037619</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H217" s="3" t="s">
@@ -21024,63 +21024,63 @@
         <v>284.23</v>
       </c>
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3"/>
       <c r="P218" s="3">
         <v>262.75</v>
       </c>
       <c r="Q218" s="3">
         <v>0</v>
       </c>
       <c r="R218" s="3">
         <v>0</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>262.75</v>
       </c>
       <c r="U218" s="3">
         <v>262.75</v>
       </c>
       <c r="V218" s="3">
-        <v>3.47</v>
+        <v>10.58</v>
       </c>
       <c r="W218" s="3">
         <v>0</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>266.23</v>
+        <v>273.33</v>
       </c>
       <c r="Z218" s="2">
-        <v>93.67</v>
+        <v>96.17</v>
       </c>
       <c r="AA218" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>884</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>885</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>886</v>
       </c>
       <c r="F219" s="2">
         <v>40037564</v>
       </c>
       <c r="G219" s="2" t="s">
@@ -21356,63 +21356,63 @@
       <c r="N222" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P222" s="3">
         <v>367.6</v>
       </c>
       <c r="Q222" s="3">
         <v>14.43</v>
       </c>
       <c r="R222" s="3">
         <v>101.86</v>
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>483.9</v>
       </c>
       <c r="U222" s="3">
         <v>367.6</v>
       </c>
       <c r="V222" s="3">
-        <v>14.43</v>
+        <v>15.32</v>
       </c>
       <c r="W222" s="3">
         <v>101.86</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
-        <v>483.9</v>
+        <v>484.78</v>
       </c>
       <c r="Z222" s="2">
-        <v>59.85</v>
+        <v>59.96</v>
       </c>
       <c r="AA222" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>900</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>901</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>902</v>
       </c>
       <c r="F223" s="2">
         <v>40066310</v>
       </c>
       <c r="G223" s="2" t="s">
@@ -21454,51 +21454,51 @@
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>184.16</v>
       </c>
       <c r="U223" s="3">
         <v>174.01</v>
       </c>
       <c r="V223" s="3">
         <v>10.16</v>
       </c>
       <c r="W223" s="3">
         <v>0</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
         <v>184.16</v>
       </c>
       <c r="Z223" s="2">
         <v>45.57</v>
       </c>
       <c r="AA223" s="2">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>903</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>904</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>905</v>
       </c>
       <c r="F224" s="2">
         <v>40037510</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H224" s="3" t="s">
@@ -21522,63 +21522,63 @@
       <c r="N224" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O224" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P224" s="3">
         <v>394.86</v>
       </c>
       <c r="Q224" s="3">
         <v>27.57</v>
       </c>
       <c r="R224" s="3">
         <v>27.35</v>
       </c>
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>449.78</v>
       </c>
       <c r="U224" s="3">
         <v>394.86</v>
       </c>
       <c r="V224" s="3">
-        <v>27.57</v>
+        <v>28.16</v>
       </c>
       <c r="W224" s="3">
         <v>27.35</v>
       </c>
       <c r="X224" s="2">
         <v>0</v>
       </c>
       <c r="Y224" s="2">
-        <v>449.78</v>
+        <v>450.37</v>
       </c>
       <c r="Z224" s="2">
-        <v>41.85</v>
+        <v>41.91</v>
       </c>
       <c r="AA224" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>907</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>908</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F225" s="2">
         <v>40036877</v>
       </c>
       <c r="G225" s="2" t="s">
@@ -21605,63 +21605,63 @@
       <c r="N225" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P225" s="3">
         <v>575.12</v>
       </c>
       <c r="Q225" s="3">
         <v>51.19</v>
       </c>
       <c r="R225" s="3">
         <v>50.13</v>
       </c>
       <c r="S225" s="3">
         <v>0</v>
       </c>
       <c r="T225" s="3">
         <v>676.44</v>
       </c>
       <c r="U225" s="3">
         <v>575.12</v>
       </c>
       <c r="V225" s="3">
-        <v>51.19</v>
+        <v>54.13</v>
       </c>
       <c r="W225" s="3">
         <v>50.13</v>
       </c>
       <c r="X225" s="2">
         <v>0</v>
       </c>
       <c r="Y225" s="2">
-        <v>676.44</v>
+        <v>679.38</v>
       </c>
       <c r="Z225" s="2">
-        <v>60.31</v>
+        <v>60.57</v>
       </c>
       <c r="AA225" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>911</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>912</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F226" s="2">
         <v>40037655</v>
       </c>
       <c r="G226" s="2" t="s">
@@ -21746,66 +21746,66 @@
       </c>
       <c r="L227" s="7">
         <v>7710.15</v>
       </c>
       <c r="M227" s="7">
         <v>89667.07</v>
       </c>
       <c r="N227" s="7"/>
       <c r="O227" s="7"/>
       <c r="P227" s="7">
         <v>42116.28</v>
       </c>
       <c r="Q227" s="7">
         <v>3416.01</v>
       </c>
       <c r="R227" s="7">
         <v>3993.51</v>
       </c>
       <c r="S227" s="7">
         <v>0</v>
       </c>
       <c r="T227" s="7">
         <v>49525.8</v>
       </c>
       <c r="U227" s="7">
-        <v>41925.83</v>
+        <v>41927.34</v>
       </c>
       <c r="V227" s="7">
-        <v>3570</v>
+        <v>3705.5</v>
       </c>
       <c r="W227" s="7">
         <v>3993.51</v>
       </c>
       <c r="X227" s="6">
         <v>0</v>
       </c>
       <c r="Y227" s="6">
-        <v>49489.34</v>
+        <v>49626.35</v>
       </c>
       <c r="Z227" s="6">
-        <v>55.19</v>
+        <v>55.35</v>
       </c>
       <c r="AA227" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A227:J227"/>
   </mergeCells>