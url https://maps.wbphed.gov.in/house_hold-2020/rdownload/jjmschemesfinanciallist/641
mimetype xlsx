--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -3389,66 +3389,66 @@
       <c r="M4" s="3">
         <v>990.41</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>97.7</v>
       </c>
       <c r="Q4" s="3">
         <v>12.11</v>
       </c>
       <c r="R4" s="3">
         <v>10.77</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>120.59</v>
       </c>
       <c r="U4" s="3">
-        <v>97.49</v>
+        <v>99.37</v>
       </c>
       <c r="V4" s="3">
         <v>12.11</v>
       </c>
       <c r="W4" s="3">
         <v>10.77</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>120.38</v>
+        <v>122.26</v>
       </c>
       <c r="Z4" s="2">
-        <v>12.15</v>
+        <v>12.34</v>
       </c>
       <c r="AA4" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40037696</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -3558,63 +3558,63 @@
       <c r="N6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="3">
         <v>1095.06</v>
       </c>
       <c r="Q6" s="3">
         <v>77.05</v>
       </c>
       <c r="R6" s="3">
         <v>0</v>
       </c>
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>1172.11</v>
       </c>
       <c r="U6" s="3">
         <v>1095.06</v>
       </c>
       <c r="V6" s="3">
-        <v>78.83</v>
+        <v>79.72</v>
       </c>
       <c r="W6" s="3">
         <v>0</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
-        <v>1173.89</v>
+        <v>1174.78</v>
       </c>
       <c r="Z6" s="2">
-        <v>63.36</v>
+        <v>63.41</v>
       </c>
       <c r="AA6" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="2">
         <v>40019860</v>
       </c>
       <c r="G7" s="2" t="s">
@@ -4139,63 +4139,63 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>627.53</v>
       </c>
       <c r="Q13" s="3">
         <v>190.08</v>
       </c>
       <c r="R13" s="3">
         <v>163.68</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>981.3</v>
       </c>
       <c r="U13" s="3">
         <v>627.53</v>
       </c>
       <c r="V13" s="3">
-        <v>192.98</v>
+        <v>193.87</v>
       </c>
       <c r="W13" s="3">
         <v>163.68</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>984.19</v>
+        <v>985.08</v>
       </c>
       <c r="Z13" s="2">
-        <v>43</v>
+        <v>43.04</v>
       </c>
       <c r="AA13" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F14" s="2">
         <v>40012861</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -4966,66 +4966,66 @@
       <c r="M23" s="3">
         <v>69.44</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="3">
         <v>20.89</v>
       </c>
       <c r="Q23" s="3">
         <v>0</v>
       </c>
       <c r="R23" s="3">
         <v>0</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>20.89</v>
       </c>
       <c r="U23" s="3">
-        <v>20.89</v>
+        <v>23.04</v>
       </c>
       <c r="V23" s="3">
         <v>4.79</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>25.68</v>
+        <v>27.82</v>
       </c>
       <c r="Z23" s="2">
-        <v>36.97</v>
+        <v>40.07</v>
       </c>
       <c r="AA23" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F24" s="2">
         <v>40004526</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -5049,66 +5049,66 @@
       <c r="M24" s="3">
         <v>706.17</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>465.54</v>
       </c>
       <c r="Q24" s="3">
         <v>28.79</v>
       </c>
       <c r="R24" s="3">
         <v>10.14</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>504.48</v>
       </c>
       <c r="U24" s="3">
-        <v>465.54</v>
+        <v>468.62</v>
       </c>
       <c r="V24" s="3">
         <v>28.79</v>
       </c>
       <c r="W24" s="3">
         <v>10.14</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>504.48</v>
+        <v>507.56</v>
       </c>
       <c r="Z24" s="2">
-        <v>71.44</v>
+        <v>71.87</v>
       </c>
       <c r="AA24" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F25" s="2">
         <v>40016307</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -5384,63 +5384,63 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>902.3</v>
       </c>
       <c r="Q28" s="3">
         <v>45.68</v>
       </c>
       <c r="R28" s="3">
         <v>219.24</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>1167.21</v>
       </c>
       <c r="U28" s="3">
         <v>902.3</v>
       </c>
       <c r="V28" s="3">
-        <v>49.23</v>
+        <v>58.15</v>
       </c>
       <c r="W28" s="3">
         <v>219.24</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>1170.76</v>
+        <v>1179.69</v>
       </c>
       <c r="Z28" s="2">
-        <v>54.29</v>
+        <v>54.71</v>
       </c>
       <c r="AA28" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F29" s="2">
         <v>40036753</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -5467,63 +5467,63 @@
       <c r="N29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P29" s="3">
         <v>75.78</v>
       </c>
       <c r="Q29" s="3">
         <v>11.67</v>
       </c>
       <c r="R29" s="3">
         <v>0</v>
       </c>
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>87.45</v>
       </c>
       <c r="U29" s="3">
         <v>75.78</v>
       </c>
       <c r="V29" s="3">
-        <v>12.54</v>
+        <v>22.96</v>
       </c>
       <c r="W29" s="3">
         <v>0</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
-        <v>88.32</v>
+        <v>98.74</v>
       </c>
       <c r="Z29" s="2">
-        <v>43.26</v>
+        <v>48.37</v>
       </c>
       <c r="AA29" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>150</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F30" s="2">
         <v>40012695</v>
       </c>
       <c r="G30" s="2" t="s">
@@ -6211,66 +6211,66 @@
       <c r="M38" s="3">
         <v>484.93</v>
       </c>
       <c r="N38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="3">
         <v>453.12</v>
       </c>
       <c r="Q38" s="3">
         <v>10.95</v>
       </c>
       <c r="R38" s="3">
         <v>0</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>464.08</v>
       </c>
       <c r="U38" s="3">
-        <v>452.29</v>
+        <v>454.43</v>
       </c>
       <c r="V38" s="3">
         <v>10.95</v>
       </c>
       <c r="W38" s="3">
         <v>0</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
-        <v>463.25</v>
+        <v>465.38</v>
       </c>
       <c r="Z38" s="2">
-        <v>95.53</v>
+        <v>95.97</v>
       </c>
       <c r="AA38" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>179</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F39" s="2">
         <v>40006294</v>
       </c>
       <c r="G39" s="2" t="s">
@@ -6463,63 +6463,63 @@
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>32.64</v>
       </c>
       <c r="Q41" s="3">
         <v>0</v>
       </c>
       <c r="R41" s="3">
         <v>4.38</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>37.01</v>
       </c>
       <c r="U41" s="3">
         <v>32.64</v>
       </c>
       <c r="V41" s="3">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="W41" s="3">
         <v>4.38</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>37.01</v>
+        <v>37.72</v>
       </c>
       <c r="Z41" s="2">
-        <v>14.66</v>
+        <v>14.94</v>
       </c>
       <c r="AA41" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F42" s="2">
         <v>40036031</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -6795,63 +6795,63 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>177.55</v>
       </c>
       <c r="Q45" s="3">
         <v>18.63</v>
       </c>
       <c r="R45" s="3">
         <v>3.49</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>199.67</v>
       </c>
       <c r="U45" s="3">
         <v>177.55</v>
       </c>
       <c r="V45" s="3">
-        <v>23.3</v>
+        <v>25.7</v>
       </c>
       <c r="W45" s="3">
         <v>3.49</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>204.34</v>
+        <v>206.74</v>
       </c>
       <c r="Z45" s="2">
-        <v>49.41</v>
+        <v>49.99</v>
       </c>
       <c r="AA45" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F46" s="2">
         <v>40023478</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -6878,63 +6878,63 @@
       <c r="N46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P46" s="3">
         <v>260.76</v>
       </c>
       <c r="Q46" s="3">
         <v>38.34</v>
       </c>
       <c r="R46" s="3">
         <v>0</v>
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>299.1</v>
       </c>
       <c r="U46" s="3">
         <v>260.72</v>
       </c>
       <c r="V46" s="3">
-        <v>39.21</v>
+        <v>40.99</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
-        <v>299.93</v>
+        <v>301.71</v>
       </c>
       <c r="Z46" s="2">
-        <v>56.77</v>
+        <v>57.1</v>
       </c>
       <c r="AA46" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F47" s="2">
         <v>40036814</v>
       </c>
       <c r="G47" s="2" t="s">
@@ -6961,63 +6961,63 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>258.88</v>
       </c>
       <c r="Q47" s="3">
         <v>39.12</v>
       </c>
       <c r="R47" s="3">
         <v>0</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>298</v>
       </c>
       <c r="U47" s="3">
         <v>258.88</v>
       </c>
       <c r="V47" s="3">
-        <v>43.55</v>
+        <v>44.61</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>302.43</v>
+        <v>303.48</v>
       </c>
       <c r="Z47" s="2">
-        <v>33.76</v>
+        <v>33.88</v>
       </c>
       <c r="AA47" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F48" s="2">
         <v>40037161</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -7124,66 +7124,66 @@
       <c r="M49" s="3">
         <v>527.26</v>
       </c>
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>362.82</v>
       </c>
       <c r="Q49" s="3">
         <v>31.18</v>
       </c>
       <c r="R49" s="3">
         <v>45.81</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>439.81</v>
       </c>
       <c r="U49" s="3">
-        <v>362.74</v>
+        <v>370.13</v>
       </c>
       <c r="V49" s="3">
         <v>37.53</v>
       </c>
       <c r="W49" s="3">
         <v>45.81</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>446.08</v>
+        <v>453.47</v>
       </c>
       <c r="Z49" s="2">
-        <v>84.6</v>
+        <v>86</v>
       </c>
       <c r="AA49" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F50" s="2">
         <v>40049481</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -7210,63 +7210,63 @@
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>415.14</v>
       </c>
       <c r="Q50" s="3">
         <v>10.66</v>
       </c>
       <c r="R50" s="3">
         <v>118.4</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>544.2</v>
       </c>
       <c r="U50" s="3">
         <v>415.14</v>
       </c>
       <c r="V50" s="3">
-        <v>12.14</v>
+        <v>14.57</v>
       </c>
       <c r="W50" s="3">
         <v>118.4</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>545.68</v>
+        <v>548.12</v>
       </c>
       <c r="Z50" s="2">
-        <v>56.6</v>
+        <v>56.85</v>
       </c>
       <c r="AA50" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F51" s="2">
         <v>40037095</v>
       </c>
       <c r="G51" s="2" t="s">
@@ -7373,66 +7373,66 @@
       <c r="M52" s="3">
         <v>570.23</v>
       </c>
       <c r="N52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P52" s="3">
         <v>294.22</v>
       </c>
       <c r="Q52" s="3">
         <v>47.11</v>
       </c>
       <c r="R52" s="3">
         <v>48.3</v>
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>389.63</v>
       </c>
       <c r="U52" s="3">
-        <v>294.22</v>
+        <v>296.41</v>
       </c>
       <c r="V52" s="3">
         <v>52.4</v>
       </c>
       <c r="W52" s="3">
         <v>48.3</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
-        <v>394.92</v>
+        <v>397.11</v>
       </c>
       <c r="Z52" s="2">
-        <v>69.26</v>
+        <v>69.64</v>
       </c>
       <c r="AA52" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F53" s="2">
         <v>40066311</v>
       </c>
       <c r="G53" s="2" t="s">
@@ -7459,63 +7459,63 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>4.07</v>
       </c>
       <c r="Q53" s="3">
         <v>14.17</v>
       </c>
       <c r="R53" s="3">
         <v>0</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>18.24</v>
       </c>
       <c r="U53" s="3">
         <v>4.07</v>
       </c>
       <c r="V53" s="3">
-        <v>16.11</v>
+        <v>17</v>
       </c>
       <c r="W53" s="3">
         <v>0</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>20.19</v>
+        <v>21.08</v>
       </c>
       <c r="Z53" s="2">
-        <v>33.91</v>
+        <v>35.4</v>
       </c>
       <c r="AA53" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F54" s="2">
         <v>40037133</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -7542,63 +7542,63 @@
       <c r="N54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P54" s="3">
         <v>494.6</v>
       </c>
       <c r="Q54" s="3">
         <v>29.98</v>
       </c>
       <c r="R54" s="3">
         <v>47.78</v>
       </c>
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>572.37</v>
       </c>
       <c r="U54" s="3">
         <v>494.6</v>
       </c>
       <c r="V54" s="3">
-        <v>31.76</v>
+        <v>33.54</v>
       </c>
       <c r="W54" s="3">
         <v>47.78</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
-        <v>574.15</v>
+        <v>575.92</v>
       </c>
       <c r="Z54" s="2">
-        <v>60.81</v>
+        <v>61</v>
       </c>
       <c r="AA54" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F55" s="2">
         <v>40036855</v>
       </c>
       <c r="G55" s="2" t="s">
@@ -7705,66 +7705,66 @@
       <c r="M56" s="3">
         <v>219.61</v>
       </c>
       <c r="N56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P56" s="3">
         <v>0</v>
       </c>
       <c r="Q56" s="3">
         <v>0</v>
       </c>
       <c r="R56" s="3">
         <v>18.59</v>
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>18.59</v>
       </c>
       <c r="U56" s="3">
-        <v>0</v>
+        <v>6.84</v>
       </c>
       <c r="V56" s="3">
         <v>0</v>
       </c>
       <c r="W56" s="3">
         <v>18.59</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
-        <v>18.59</v>
+        <v>25.43</v>
       </c>
       <c r="Z56" s="2">
-        <v>8.46</v>
+        <v>11.58</v>
       </c>
       <c r="AA56" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>255</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F57" s="2">
         <v>40037530</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -7954,66 +7954,66 @@
       <c r="M59" s="3">
         <v>364.15</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P59" s="3">
         <v>316.91</v>
       </c>
       <c r="Q59" s="3">
         <v>22.04</v>
       </c>
       <c r="R59" s="3">
         <v>2.82</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>341.77</v>
       </c>
       <c r="U59" s="3">
-        <v>316.39</v>
+        <v>318.92</v>
       </c>
       <c r="V59" s="3">
-        <v>28.67</v>
+        <v>30.92</v>
       </c>
       <c r="W59" s="3">
         <v>2.82</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
-        <v>347.88</v>
+        <v>352.66</v>
       </c>
       <c r="Z59" s="2">
-        <v>95.53</v>
+        <v>96.84</v>
       </c>
       <c r="AA59" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>268</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F60" s="2">
         <v>40037015</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -8206,63 +8206,63 @@
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>410.62</v>
       </c>
       <c r="Q62" s="3">
         <v>28</v>
       </c>
       <c r="R62" s="3">
         <v>27.68</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>466.3</v>
       </c>
       <c r="U62" s="3">
         <v>410.62</v>
       </c>
       <c r="V62" s="3">
-        <v>34.6</v>
+        <v>34.89</v>
       </c>
       <c r="W62" s="3">
         <v>27.68</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>472.89</v>
+        <v>473.19</v>
       </c>
       <c r="Z62" s="2">
-        <v>62.21</v>
+        <v>62.24</v>
       </c>
       <c r="AA62" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>280</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F63" s="2">
         <v>40005090</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -8289,63 +8289,63 @@
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="3">
         <v>631.12</v>
       </c>
       <c r="Q63" s="3">
         <v>21.14</v>
       </c>
       <c r="R63" s="3">
         <v>11.75</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>664</v>
       </c>
       <c r="U63" s="3">
         <v>617.26</v>
       </c>
       <c r="V63" s="3">
-        <v>23.76</v>
+        <v>24.64</v>
       </c>
       <c r="W63" s="3">
         <v>11.75</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
-        <v>652.77</v>
+        <v>653.66</v>
       </c>
       <c r="Z63" s="2">
-        <v>89.11</v>
+        <v>89.23</v>
       </c>
       <c r="AA63" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>283</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>284</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F64" s="2">
         <v>40037108</v>
       </c>
       <c r="G64" s="2" t="s">
@@ -8455,63 +8455,63 @@
       <c r="N65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P65" s="3">
         <v>219.21</v>
       </c>
       <c r="Q65" s="3">
         <v>26.11</v>
       </c>
       <c r="R65" s="3">
         <v>38.98</v>
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>284.3</v>
       </c>
       <c r="U65" s="3">
         <v>219.21</v>
       </c>
       <c r="V65" s="3">
-        <v>26.11</v>
+        <v>27.3</v>
       </c>
       <c r="W65" s="3">
         <v>38.98</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
-        <v>284.3</v>
+        <v>285.49</v>
       </c>
       <c r="Z65" s="2">
-        <v>38.44</v>
+        <v>38.6</v>
       </c>
       <c r="AA65" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F66" s="2">
         <v>40049258</v>
       </c>
       <c r="G66" s="2" t="s">
@@ -8621,63 +8621,63 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="3">
         <v>487.42</v>
       </c>
       <c r="Q67" s="3">
         <v>12.66</v>
       </c>
       <c r="R67" s="3">
         <v>9.54</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>509.63</v>
       </c>
       <c r="U67" s="3">
         <v>487.42</v>
       </c>
       <c r="V67" s="3">
-        <v>14.44</v>
+        <v>16.22</v>
       </c>
       <c r="W67" s="3">
         <v>9.54</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>511.41</v>
+        <v>513.18</v>
       </c>
       <c r="Z67" s="2">
-        <v>76.29</v>
+        <v>76.56</v>
       </c>
       <c r="AA67" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>300</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F68" s="2">
         <v>40066307</v>
       </c>
       <c r="G68" s="2" t="s">
@@ -8784,66 +8784,66 @@
       <c r="M69" s="3">
         <v>247.03</v>
       </c>
       <c r="N69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P69" s="3">
         <v>75.89</v>
       </c>
       <c r="Q69" s="3">
         <v>0</v>
       </c>
       <c r="R69" s="3">
         <v>0</v>
       </c>
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>75.89</v>
       </c>
       <c r="U69" s="3">
-        <v>76.67</v>
+        <v>81.38</v>
       </c>
       <c r="V69" s="3">
         <v>0</v>
       </c>
       <c r="W69" s="3">
         <v>0</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
-        <v>76.67</v>
+        <v>81.38</v>
       </c>
       <c r="Z69" s="2">
-        <v>31.04</v>
+        <v>32.94</v>
       </c>
       <c r="AA69" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>308</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>309</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F70" s="2">
         <v>40036937</v>
       </c>
       <c r="G70" s="2" t="s">
@@ -14139,63 +14139,63 @@
       <c r="N135" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O135" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P135" s="3">
         <v>253.9</v>
       </c>
       <c r="Q135" s="3">
         <v>25.26</v>
       </c>
       <c r="R135" s="3">
         <v>75.09</v>
       </c>
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>354.25</v>
       </c>
       <c r="U135" s="3">
         <v>253.82</v>
       </c>
       <c r="V135" s="3">
-        <v>26.15</v>
+        <v>27.93</v>
       </c>
       <c r="W135" s="3">
         <v>75.09</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
-        <v>355.05</v>
+        <v>356.84</v>
       </c>
       <c r="Z135" s="2">
-        <v>94.2</v>
+        <v>94.68</v>
       </c>
       <c r="AA135" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>574</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>575</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F136" s="2">
         <v>40037096</v>
       </c>
       <c r="G136" s="2" t="s">
@@ -14222,63 +14222,63 @@
       <c r="N136" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O136" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P136" s="3">
         <v>49.44</v>
       </c>
       <c r="Q136" s="3">
         <v>10.72</v>
       </c>
       <c r="R136" s="3">
         <v>27.65</v>
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>87.81</v>
       </c>
       <c r="U136" s="3">
         <v>49.44</v>
       </c>
       <c r="V136" s="3">
-        <v>12.48</v>
+        <v>13.37</v>
       </c>
       <c r="W136" s="3">
         <v>27.65</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
-        <v>89.56</v>
+        <v>90.45</v>
       </c>
       <c r="Z136" s="2">
-        <v>69.21</v>
+        <v>69.9</v>
       </c>
       <c r="AA136" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>578</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>579</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F137" s="2">
         <v>40005165</v>
       </c>
       <c r="G137" s="2" t="s">
@@ -14385,66 +14385,66 @@
       <c r="M138" s="3">
         <v>411.35</v>
       </c>
       <c r="N138" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P138" s="3">
         <v>216.23</v>
       </c>
       <c r="Q138" s="3">
         <v>30.79</v>
       </c>
       <c r="R138" s="3">
         <v>0</v>
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>247.02</v>
       </c>
       <c r="U138" s="3">
-        <v>216.23</v>
+        <v>218.68</v>
       </c>
       <c r="V138" s="3">
-        <v>37.33</v>
+        <v>39.84</v>
       </c>
       <c r="W138" s="3">
         <v>0</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
-        <v>253.56</v>
+        <v>258.52</v>
       </c>
       <c r="Z138" s="2">
-        <v>61.64</v>
+        <v>62.85</v>
       </c>
       <c r="AA138" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>587</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>588</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F139" s="2">
         <v>40022763</v>
       </c>
       <c r="G139" s="2" t="s">
@@ -14468,66 +14468,66 @@
       <c r="M139" s="3">
         <v>167.97</v>
       </c>
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>97.37</v>
       </c>
       <c r="Q139" s="3">
         <v>0</v>
       </c>
       <c r="R139" s="3">
         <v>0</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>97.37</v>
       </c>
       <c r="U139" s="3">
-        <v>98.2</v>
+        <v>102.54</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>0</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>98.2</v>
+        <v>102.54</v>
       </c>
       <c r="Z139" s="2">
-        <v>58.46</v>
+        <v>61.05</v>
       </c>
       <c r="AA139" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>592</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>593</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F140" s="2">
         <v>40036970</v>
       </c>
       <c r="G140" s="2" t="s">
@@ -14717,66 +14717,66 @@
       <c r="M142" s="3">
         <v>716.98</v>
       </c>
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>473.84</v>
       </c>
       <c r="Q142" s="3">
         <v>39.72</v>
       </c>
       <c r="R142" s="3">
         <v>37.4</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>550.96</v>
       </c>
       <c r="U142" s="3">
-        <v>473.84</v>
+        <v>486.41</v>
       </c>
       <c r="V142" s="3">
-        <v>46.65</v>
+        <v>50.2</v>
       </c>
       <c r="W142" s="3">
         <v>37.4</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>557.89</v>
+        <v>574.02</v>
       </c>
       <c r="Z142" s="2">
-        <v>77.81</v>
+        <v>80.06</v>
       </c>
       <c r="AA142" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>603</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>604</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F143" s="2">
         <v>40036825</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -14803,63 +14803,63 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>191.96</v>
       </c>
       <c r="Q143" s="3">
         <v>25.18</v>
       </c>
       <c r="R143" s="3">
         <v>6.56</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>223.7</v>
       </c>
       <c r="U143" s="3">
         <v>191.96</v>
       </c>
       <c r="V143" s="3">
-        <v>30.46</v>
+        <v>32.24</v>
       </c>
       <c r="W143" s="3">
         <v>6.56</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>228.98</v>
+        <v>230.76</v>
       </c>
       <c r="Z143" s="2">
-        <v>49.64</v>
+        <v>50.03</v>
       </c>
       <c r="AA143" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>607</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>608</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F144" s="2">
         <v>40007035</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -14886,63 +14886,63 @@
       <c r="N144" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P144" s="3">
         <v>231.82</v>
       </c>
       <c r="Q144" s="3">
         <v>90.13</v>
       </c>
       <c r="R144" s="3">
         <v>119.38</v>
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>441.32</v>
       </c>
       <c r="U144" s="3">
         <v>231.82</v>
       </c>
       <c r="V144" s="3">
-        <v>92.2</v>
+        <v>93.08</v>
       </c>
       <c r="W144" s="3">
         <v>119.38</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
-        <v>443.39</v>
+        <v>444.28</v>
       </c>
       <c r="Z144" s="2">
-        <v>32.11</v>
+        <v>32.18</v>
       </c>
       <c r="AA144" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>612</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>613</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F145" s="2">
         <v>40036699</v>
       </c>
       <c r="G145" s="2" t="s">
@@ -14969,63 +14969,63 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>287.28</v>
       </c>
       <c r="Q145" s="3">
         <v>20.5</v>
       </c>
       <c r="R145" s="3">
         <v>24.66</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>332.44</v>
       </c>
       <c r="U145" s="3">
         <v>287.28</v>
       </c>
       <c r="V145" s="3">
-        <v>25.79</v>
+        <v>26.97</v>
       </c>
       <c r="W145" s="3">
         <v>24.66</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>337.73</v>
+        <v>338.91</v>
       </c>
       <c r="Z145" s="2">
-        <v>78.17</v>
+        <v>78.44</v>
       </c>
       <c r="AA145" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>616</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>617</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F146" s="2">
         <v>40036926</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -15135,60 +15135,60 @@
       <c r="N147" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P147" s="3">
         <v>262.55</v>
       </c>
       <c r="Q147" s="3">
         <v>23.01</v>
       </c>
       <c r="R147" s="3">
         <v>12.67</v>
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>298.23</v>
       </c>
       <c r="U147" s="3">
         <v>262.55</v>
       </c>
       <c r="V147" s="3">
-        <v>23.65</v>
+        <v>23.72</v>
       </c>
       <c r="W147" s="3">
         <v>12.67</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
-        <v>298.87</v>
+        <v>298.94</v>
       </c>
       <c r="Z147" s="2">
         <v>36.32</v>
       </c>
       <c r="AA147" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>624</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>625</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F148" s="2">
@@ -15218,63 +15218,63 @@
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>313.74</v>
       </c>
       <c r="Q148" s="3">
         <v>36.5</v>
       </c>
       <c r="R148" s="3">
         <v>34.64</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>384.88</v>
       </c>
       <c r="U148" s="3">
         <v>313.74</v>
       </c>
       <c r="V148" s="3">
-        <v>39.69</v>
+        <v>44.96</v>
       </c>
       <c r="W148" s="3">
         <v>34.64</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>388.07</v>
+        <v>393.34</v>
       </c>
       <c r="Z148" s="2">
-        <v>47.25</v>
+        <v>47.89</v>
       </c>
       <c r="AA148" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>629</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>630</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F149" s="2">
         <v>40019043</v>
       </c>
       <c r="G149" s="2" t="s">
@@ -15467,63 +15467,63 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P151" s="3">
         <v>705.11</v>
       </c>
       <c r="Q151" s="3">
         <v>35.65</v>
       </c>
       <c r="R151" s="3">
         <v>104.21</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>844.96</v>
       </c>
       <c r="U151" s="3">
         <v>704.34</v>
       </c>
       <c r="V151" s="3">
-        <v>44.6</v>
+        <v>47.27</v>
       </c>
       <c r="W151" s="3">
         <v>104.21</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>853.16</v>
+        <v>855.82</v>
       </c>
       <c r="Z151" s="2">
-        <v>96.27</v>
+        <v>96.57</v>
       </c>
       <c r="AA151" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>640</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>641</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>642</v>
       </c>
       <c r="F152" s="2">
         <v>40037186</v>
       </c>
       <c r="G152" s="2" t="s">
@@ -15550,63 +15550,63 @@
       <c r="N152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P152" s="3">
         <v>521.71</v>
       </c>
       <c r="Q152" s="3">
         <v>15.74</v>
       </c>
       <c r="R152" s="3">
         <v>62.78</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>600.23</v>
       </c>
       <c r="U152" s="3">
         <v>521.71</v>
       </c>
       <c r="V152" s="3">
-        <v>18.96</v>
+        <v>19.87</v>
       </c>
       <c r="W152" s="3">
         <v>62.78</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
-        <v>603.46</v>
+        <v>604.36</v>
       </c>
       <c r="Z152" s="2">
-        <v>56.56</v>
+        <v>56.64</v>
       </c>
       <c r="AA152" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>644</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>645</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F153" s="2">
         <v>40036889</v>
       </c>
       <c r="G153" s="2" t="s">
@@ -15965,63 +15965,63 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>313.92</v>
       </c>
       <c r="Q157" s="3">
         <v>25.55</v>
       </c>
       <c r="R157" s="3">
         <v>41.63</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>381.11</v>
       </c>
       <c r="U157" s="3">
         <v>313.92</v>
       </c>
       <c r="V157" s="3">
-        <v>29.07</v>
+        <v>30.84</v>
       </c>
       <c r="W157" s="3">
         <v>41.63</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>384.62</v>
+        <v>386.4</v>
       </c>
       <c r="Z157" s="2">
-        <v>45.84</v>
+        <v>46.05</v>
       </c>
       <c r="AA157" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>664</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>665</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F158" s="2">
         <v>40005155</v>
       </c>
       <c r="G158" s="2" t="s">
@@ -16131,63 +16131,63 @@
       <c r="N159" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P159" s="3">
         <v>262.64</v>
       </c>
       <c r="Q159" s="3">
         <v>30.9</v>
       </c>
       <c r="R159" s="3">
         <v>17.49</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>311.03</v>
       </c>
       <c r="U159" s="3">
         <v>262.33</v>
       </c>
       <c r="V159" s="3">
-        <v>33.07</v>
+        <v>34.85</v>
       </c>
       <c r="W159" s="3">
         <v>17.49</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
-        <v>312.89</v>
+        <v>314.67</v>
       </c>
       <c r="Z159" s="2">
-        <v>73.39</v>
+        <v>73.8</v>
       </c>
       <c r="AA159" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>672</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>673</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F160" s="2">
         <v>40036833</v>
       </c>
       <c r="G160" s="2" t="s">
@@ -16294,66 +16294,66 @@
       <c r="M161" s="3">
         <v>842.46</v>
       </c>
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>610.72</v>
       </c>
       <c r="Q161" s="3">
         <v>24.06</v>
       </c>
       <c r="R161" s="3">
         <v>53.32</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>688.1</v>
       </c>
       <c r="U161" s="3">
-        <v>610.72</v>
+        <v>617</v>
       </c>
       <c r="V161" s="3">
-        <v>25.84</v>
+        <v>29.39</v>
       </c>
       <c r="W161" s="3">
         <v>53.32</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>689.88</v>
+        <v>699.71</v>
       </c>
       <c r="Z161" s="2">
-        <v>81.89</v>
+        <v>83.06</v>
       </c>
       <c r="AA161" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>682</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>683</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F162" s="2">
         <v>40016485</v>
       </c>
       <c r="G162" s="2" t="s">
@@ -16380,63 +16380,63 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>226.73</v>
       </c>
       <c r="Q162" s="3">
         <v>23.88</v>
       </c>
       <c r="R162" s="3">
         <v>31.81</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>282.42</v>
       </c>
       <c r="U162" s="3">
         <v>226.11</v>
       </c>
       <c r="V162" s="3">
-        <v>29.76</v>
+        <v>32.13</v>
       </c>
       <c r="W162" s="3">
         <v>31.81</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>287.68</v>
+        <v>290.06</v>
       </c>
       <c r="Z162" s="2">
-        <v>63.19</v>
+        <v>63.72</v>
       </c>
       <c r="AA162" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F163" s="2">
         <v>40036856</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -16463,63 +16463,63 @@
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
         <v>404.32</v>
       </c>
       <c r="Q163" s="3">
         <v>12.15</v>
       </c>
       <c r="R163" s="3">
         <v>9.02</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>425.5</v>
       </c>
       <c r="U163" s="3">
         <v>404.32</v>
       </c>
       <c r="V163" s="3">
-        <v>12.15</v>
+        <v>13.91</v>
       </c>
       <c r="W163" s="3">
         <v>9.02</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>425.5</v>
+        <v>427.25</v>
       </c>
       <c r="Z163" s="2">
-        <v>59.91</v>
+        <v>60.15</v>
       </c>
       <c r="AA163" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>690</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F164" s="2">
         <v>40037107</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -16546,63 +16546,63 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>186.1</v>
       </c>
       <c r="Q164" s="3">
         <v>20</v>
       </c>
       <c r="R164" s="3">
         <v>6.17</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>212.27</v>
       </c>
       <c r="U164" s="3">
         <v>186.1</v>
       </c>
       <c r="V164" s="3">
-        <v>25.28</v>
+        <v>27.06</v>
       </c>
       <c r="W164" s="3">
         <v>6.17</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>217.56</v>
+        <v>219.33</v>
       </c>
       <c r="Z164" s="2">
-        <v>64.66</v>
+        <v>65.19</v>
       </c>
       <c r="AA164" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>694</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>695</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F165" s="2">
         <v>40065468</v>
       </c>
       <c r="G165" s="2" t="s">
@@ -16629,63 +16629,63 @@
       <c r="N165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P165" s="3">
         <v>158.6</v>
       </c>
       <c r="Q165" s="3">
         <v>40.07</v>
       </c>
       <c r="R165" s="3">
         <v>9.54</v>
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>208.21</v>
       </c>
       <c r="U165" s="3">
         <v>158.6</v>
       </c>
       <c r="V165" s="3">
-        <v>40.62</v>
+        <v>42.35</v>
       </c>
       <c r="W165" s="3">
         <v>9.54</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
-        <v>208.76</v>
+        <v>210.49</v>
       </c>
       <c r="Z165" s="2">
-        <v>46.25</v>
+        <v>46.64</v>
       </c>
       <c r="AA165" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>698</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>699</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F166" s="2">
         <v>40037029</v>
       </c>
       <c r="G166" s="2" t="s">
@@ -16712,63 +16712,63 @@
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>139.54</v>
       </c>
       <c r="Q166" s="3">
         <v>17.51</v>
       </c>
       <c r="R166" s="3">
         <v>8.79</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>165.83</v>
       </c>
       <c r="U166" s="3">
         <v>139.54</v>
       </c>
       <c r="V166" s="3">
-        <v>20.17</v>
+        <v>25.5</v>
       </c>
       <c r="W166" s="3">
         <v>8.79</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>168.5</v>
+        <v>173.83</v>
       </c>
       <c r="Z166" s="2">
-        <v>33.05</v>
+        <v>34.1</v>
       </c>
       <c r="AA166" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>702</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>703</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F167" s="2">
         <v>40037098</v>
       </c>
       <c r="G167" s="2" t="s">
@@ -16795,63 +16795,63 @@
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>228.33</v>
       </c>
       <c r="Q167" s="3">
         <v>31.6</v>
       </c>
       <c r="R167" s="3">
         <v>0</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>259.93</v>
       </c>
       <c r="U167" s="3">
         <v>228.33</v>
       </c>
       <c r="V167" s="3">
-        <v>35.11</v>
+        <v>38.06</v>
       </c>
       <c r="W167" s="3">
         <v>0</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>263.44</v>
+        <v>266.4</v>
       </c>
       <c r="Z167" s="2">
-        <v>46.89</v>
+        <v>47.42</v>
       </c>
       <c r="AA167" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>706</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>707</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F168" s="2">
         <v>40066309</v>
       </c>
       <c r="G168" s="2" t="s">
@@ -16961,63 +16961,63 @@
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>251.49</v>
       </c>
       <c r="Q169" s="3">
         <v>20.93</v>
       </c>
       <c r="R169" s="3">
         <v>5.71</v>
       </c>
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>278.13</v>
       </c>
       <c r="U169" s="3">
         <v>251.49</v>
       </c>
       <c r="V169" s="3">
-        <v>24.99</v>
+        <v>26.77</v>
       </c>
       <c r="W169" s="3">
         <v>5.71</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
-        <v>282.19</v>
+        <v>283.97</v>
       </c>
       <c r="Z169" s="2">
-        <v>38.07</v>
+        <v>38.31</v>
       </c>
       <c r="AA169" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>713</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>714</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F170" s="2">
         <v>40046813</v>
       </c>
       <c r="G170" s="2" t="s">
@@ -17044,63 +17044,63 @@
       <c r="N170" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P170" s="3">
         <v>257.88</v>
       </c>
       <c r="Q170" s="3">
         <v>9.31</v>
       </c>
       <c r="R170" s="3">
         <v>34.71</v>
       </c>
       <c r="S170" s="3">
         <v>0</v>
       </c>
       <c r="T170" s="3">
         <v>301.89</v>
       </c>
       <c r="U170" s="3">
         <v>257.88</v>
       </c>
       <c r="V170" s="3">
-        <v>10.2</v>
+        <v>11.38</v>
       </c>
       <c r="W170" s="3">
         <v>34.71</v>
       </c>
       <c r="X170" s="2">
         <v>0</v>
       </c>
       <c r="Y170" s="2">
-        <v>302.78</v>
+        <v>303.97</v>
       </c>
       <c r="Z170" s="2">
-        <v>37.71</v>
+        <v>37.86</v>
       </c>
       <c r="AA170" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>717</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>718</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>719</v>
       </c>
       <c r="F171" s="2">
         <v>40036863</v>
       </c>
       <c r="G171" s="2" t="s">
@@ -17127,63 +17127,63 @@
       <c r="N171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P171" s="3">
         <v>611.03</v>
       </c>
       <c r="Q171" s="3">
         <v>26.21</v>
       </c>
       <c r="R171" s="3">
         <v>0</v>
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>637.24</v>
       </c>
       <c r="U171" s="3">
         <v>611.03</v>
       </c>
       <c r="V171" s="3">
-        <v>28.28</v>
+        <v>29.74</v>
       </c>
       <c r="W171" s="3">
         <v>0</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
-        <v>639.31</v>
+        <v>640.77</v>
       </c>
       <c r="Z171" s="2">
-        <v>65.93</v>
+        <v>66.08</v>
       </c>
       <c r="AA171" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>721</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>722</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F172" s="2">
         <v>40036737</v>
       </c>
       <c r="G172" s="2" t="s">
@@ -17207,66 +17207,66 @@
       <c r="M172" s="3">
         <v>269.79</v>
       </c>
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>144.68</v>
       </c>
       <c r="Q172" s="3">
         <v>11.07</v>
       </c>
       <c r="R172" s="3">
         <v>14.86</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>170.61</v>
       </c>
       <c r="U172" s="3">
-        <v>144.68</v>
+        <v>146.92</v>
       </c>
       <c r="V172" s="3">
-        <v>16.89</v>
+        <v>18.67</v>
       </c>
       <c r="W172" s="3">
         <v>14.86</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>176.44</v>
+        <v>180.45</v>
       </c>
       <c r="Z172" s="2">
-        <v>65.4</v>
+        <v>66.89</v>
       </c>
       <c r="AA172" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>724</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>725</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>726</v>
       </c>
       <c r="F173" s="2">
         <v>40036842</v>
       </c>
       <c r="G173" s="2" t="s">
@@ -17459,63 +17459,63 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>392.16</v>
       </c>
       <c r="Q175" s="3">
         <v>14.84</v>
       </c>
       <c r="R175" s="3">
         <v>57.09</v>
       </c>
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>464.09</v>
       </c>
       <c r="U175" s="3">
         <v>392.16</v>
       </c>
       <c r="V175" s="3">
-        <v>20.66</v>
+        <v>21.51</v>
       </c>
       <c r="W175" s="3">
         <v>57.09</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
-        <v>469.91</v>
+        <v>470.76</v>
       </c>
       <c r="Z175" s="2">
-        <v>53.66</v>
+        <v>53.76</v>
       </c>
       <c r="AA175" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>737</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>738</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F176" s="2">
         <v>40037447</v>
       </c>
       <c r="G176" s="2" t="s">
@@ -17625,63 +17625,63 @@
       <c r="N177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3">
         <v>163.3</v>
       </c>
       <c r="Q177" s="3">
         <v>15.1</v>
       </c>
       <c r="R177" s="3">
         <v>0</v>
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>178.4</v>
       </c>
       <c r="U177" s="3">
         <v>163.3</v>
       </c>
       <c r="V177" s="3">
-        <v>19.76</v>
+        <v>21.54</v>
       </c>
       <c r="W177" s="3">
         <v>0</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
-        <v>183.06</v>
+        <v>184.84</v>
       </c>
       <c r="Z177" s="2">
-        <v>50.83</v>
+        <v>51.32</v>
       </c>
       <c r="AA177" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>744</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>745</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>746</v>
       </c>
       <c r="F178" s="2">
         <v>40037398</v>
       </c>
       <c r="G178" s="2" t="s">
@@ -17957,63 +17957,63 @@
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>262.23</v>
       </c>
       <c r="Q181" s="3">
         <v>40.72</v>
       </c>
       <c r="R181" s="3">
         <v>55.4</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>358.34</v>
       </c>
       <c r="U181" s="3">
         <v>262.23</v>
       </c>
       <c r="V181" s="3">
-        <v>44.23</v>
+        <v>48.7</v>
       </c>
       <c r="W181" s="3">
         <v>55.4</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>361.86</v>
+        <v>366.33</v>
       </c>
       <c r="Z181" s="2">
-        <v>61.51</v>
+        <v>62.27</v>
       </c>
       <c r="AA181" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>761</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>762</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F182" s="2">
         <v>40008916</v>
       </c>
       <c r="G182" s="2" t="s">
@@ -18618,66 +18618,66 @@
       <c r="M189" s="3">
         <v>45.22</v>
       </c>
       <c r="N189" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O189" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P189" s="3">
         <v>24</v>
       </c>
       <c r="Q189" s="3">
         <v>17.67</v>
       </c>
       <c r="R189" s="3">
         <v>0</v>
       </c>
       <c r="S189" s="3">
         <v>0</v>
       </c>
       <c r="T189" s="3">
         <v>41.67</v>
       </c>
       <c r="U189" s="3">
-        <v>18.34</v>
+        <v>22.8</v>
       </c>
       <c r="V189" s="3">
         <v>11.36</v>
       </c>
       <c r="W189" s="3">
         <v>0</v>
       </c>
       <c r="X189" s="2">
         <v>0</v>
       </c>
       <c r="Y189" s="2">
-        <v>29.71</v>
+        <v>34.17</v>
       </c>
       <c r="Z189" s="2">
-        <v>65.69</v>
+        <v>75.56</v>
       </c>
       <c r="AA189" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>786</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>787</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F190" s="2">
         <v>40008919</v>
       </c>
       <c r="G190" s="2" t="s">
@@ -20359,66 +20359,66 @@
       <c r="M210" s="3">
         <v>817.44</v>
       </c>
       <c r="N210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P210" s="3">
         <v>620.33</v>
       </c>
       <c r="Q210" s="3">
         <v>22.95</v>
       </c>
       <c r="R210" s="3">
         <v>33.27</v>
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>676.55</v>
       </c>
       <c r="U210" s="3">
-        <v>620.31</v>
+        <v>622.29</v>
       </c>
       <c r="V210" s="3">
-        <v>22.95</v>
+        <v>26.5</v>
       </c>
       <c r="W210" s="3">
         <v>33.27</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
-        <v>676.53</v>
+        <v>682.06</v>
       </c>
       <c r="Z210" s="2">
-        <v>82.76</v>
+        <v>83.44</v>
       </c>
       <c r="AA210" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>852</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>853</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>854</v>
       </c>
       <c r="F211" s="2">
         <v>40005092</v>
       </c>
       <c r="G211" s="2" t="s">
@@ -20445,63 +20445,63 @@
       <c r="N211" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P211" s="3">
         <v>272.46</v>
       </c>
       <c r="Q211" s="3">
         <v>20.57</v>
       </c>
       <c r="R211" s="3">
         <v>17.96</v>
       </c>
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>311</v>
       </c>
       <c r="U211" s="3">
         <v>272.46</v>
       </c>
       <c r="V211" s="3">
-        <v>23.23</v>
+        <v>25.01</v>
       </c>
       <c r="W211" s="3">
         <v>17.96</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
-        <v>313.66</v>
+        <v>315.44</v>
       </c>
       <c r="Z211" s="2">
-        <v>87.05</v>
+        <v>87.54</v>
       </c>
       <c r="AA211" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>855</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>856</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F212" s="2">
         <v>40037789</v>
       </c>
       <c r="G212" s="2" t="s">
@@ -20528,63 +20528,63 @@
       <c r="N212" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P212" s="3">
         <v>366.69</v>
       </c>
       <c r="Q212" s="3">
         <v>49.25</v>
       </c>
       <c r="R212" s="3">
         <v>71.92</v>
       </c>
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>487.87</v>
       </c>
       <c r="U212" s="3">
         <v>366.69</v>
       </c>
       <c r="V212" s="3">
-        <v>57.19</v>
+        <v>59.86</v>
       </c>
       <c r="W212" s="3">
         <v>71.92</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
-        <v>495.8</v>
+        <v>498.47</v>
       </c>
       <c r="Z212" s="2">
-        <v>62.15</v>
+        <v>62.48</v>
       </c>
       <c r="AA212" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>859</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>860</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>861</v>
       </c>
       <c r="F213" s="2">
         <v>40062567</v>
       </c>
       <c r="G213" s="2" t="s">
@@ -20691,66 +20691,66 @@
       <c r="M214" s="3">
         <v>295.97</v>
       </c>
       <c r="N214" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P214" s="3">
         <v>169.28</v>
       </c>
       <c r="Q214" s="3">
         <v>40.11</v>
       </c>
       <c r="R214" s="3">
         <v>0</v>
       </c>
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>209.39</v>
       </c>
       <c r="U214" s="3">
-        <v>163.26</v>
+        <v>167.35</v>
       </c>
       <c r="V214" s="3">
         <v>58.33</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
-        <v>221.59</v>
+        <v>225.68</v>
       </c>
       <c r="Z214" s="2">
-        <v>74.87</v>
+        <v>76.25</v>
       </c>
       <c r="AA214" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>869</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>870</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F215" s="2">
         <v>40049275</v>
       </c>
       <c r="G215" s="2" t="s">
@@ -20777,63 +20777,63 @@
       <c r="N215" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O215" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P215" s="3">
         <v>99.73</v>
       </c>
       <c r="Q215" s="3">
         <v>14.02</v>
       </c>
       <c r="R215" s="3">
         <v>44.98</v>
       </c>
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>158.73</v>
       </c>
       <c r="U215" s="3">
         <v>99.73</v>
       </c>
       <c r="V215" s="3">
-        <v>14.02</v>
+        <v>15.81</v>
       </c>
       <c r="W215" s="3">
         <v>44.98</v>
       </c>
       <c r="X215" s="2">
         <v>0</v>
       </c>
       <c r="Y215" s="2">
-        <v>158.73</v>
+        <v>160.52</v>
       </c>
       <c r="Z215" s="2">
-        <v>27.86</v>
+        <v>28.18</v>
       </c>
       <c r="AA215" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>873</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>874</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>875</v>
       </c>
       <c r="F216" s="2">
         <v>40037504</v>
       </c>
       <c r="G216" s="2" t="s">
@@ -20943,63 +20943,63 @@
       <c r="N217" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O217" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P217" s="3">
         <v>82.68</v>
       </c>
       <c r="Q217" s="3">
         <v>13.31</v>
       </c>
       <c r="R217" s="3">
         <v>0</v>
       </c>
       <c r="S217" s="3">
         <v>0</v>
       </c>
       <c r="T217" s="3">
         <v>95.99</v>
       </c>
       <c r="U217" s="3">
         <v>82.68</v>
       </c>
       <c r="V217" s="3">
-        <v>13.9</v>
+        <v>15.68</v>
       </c>
       <c r="W217" s="3">
         <v>0</v>
       </c>
       <c r="X217" s="2">
         <v>0</v>
       </c>
       <c r="Y217" s="2">
-        <v>96.58</v>
+        <v>98.36</v>
       </c>
       <c r="Z217" s="2">
-        <v>67.95</v>
+        <v>69.2</v>
       </c>
       <c r="AA217" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>881</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>882</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F218" s="2">
         <v>40017092</v>
       </c>
       <c r="G218" s="2" t="s">
@@ -21353,66 +21353,66 @@
       <c r="M222" s="3">
         <v>808.5</v>
       </c>
       <c r="N222" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P222" s="3">
         <v>367.6</v>
       </c>
       <c r="Q222" s="3">
         <v>14.43</v>
       </c>
       <c r="R222" s="3">
         <v>101.86</v>
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>483.9</v>
       </c>
       <c r="U222" s="3">
-        <v>367.6</v>
+        <v>369.28</v>
       </c>
       <c r="V222" s="3">
         <v>15.32</v>
       </c>
       <c r="W222" s="3">
         <v>101.86</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
-        <v>484.78</v>
+        <v>486.46</v>
       </c>
       <c r="Z222" s="2">
-        <v>59.96</v>
+        <v>60.17</v>
       </c>
       <c r="AA222" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>900</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>901</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>902</v>
       </c>
       <c r="F223" s="2">
         <v>40066310</v>
       </c>
       <c r="G223" s="2" t="s">
@@ -21522,63 +21522,63 @@
       <c r="N224" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O224" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P224" s="3">
         <v>394.86</v>
       </c>
       <c r="Q224" s="3">
         <v>27.57</v>
       </c>
       <c r="R224" s="3">
         <v>27.35</v>
       </c>
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>449.78</v>
       </c>
       <c r="U224" s="3">
         <v>394.86</v>
       </c>
       <c r="V224" s="3">
-        <v>28.16</v>
+        <v>31.71</v>
       </c>
       <c r="W224" s="3">
         <v>27.35</v>
       </c>
       <c r="X224" s="2">
         <v>0</v>
       </c>
       <c r="Y224" s="2">
-        <v>450.37</v>
+        <v>453.92</v>
       </c>
       <c r="Z224" s="2">
-        <v>41.91</v>
+        <v>42.24</v>
       </c>
       <c r="AA224" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>907</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>908</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F225" s="2">
         <v>40036877</v>
       </c>
       <c r="G225" s="2" t="s">
@@ -21688,124 +21688,124 @@
       <c r="N226" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P226" s="3">
         <v>112.72</v>
       </c>
       <c r="Q226" s="3">
         <v>17.92</v>
       </c>
       <c r="R226" s="3">
         <v>89.76</v>
       </c>
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>220.4</v>
       </c>
       <c r="U226" s="3">
         <v>112.72</v>
       </c>
       <c r="V226" s="3">
-        <v>17.92</v>
+        <v>19.69</v>
       </c>
       <c r="W226" s="3">
         <v>89.76</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
-        <v>220.4</v>
+        <v>222.18</v>
       </c>
       <c r="Z226" s="2">
-        <v>51.29</v>
+        <v>51.7</v>
       </c>
       <c r="AA226" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="6"/>
       <c r="D227" s="6"/>
       <c r="E227" s="6"/>
       <c r="F227" s="6"/>
       <c r="G227" s="6"/>
       <c r="H227" s="7"/>
       <c r="I227" s="7"/>
       <c r="J227" s="7"/>
       <c r="K227" s="7">
         <v>81956.92</v>
       </c>
       <c r="L227" s="7">
         <v>7710.15</v>
       </c>
       <c r="M227" s="7">
         <v>89667.07</v>
       </c>
       <c r="N227" s="7"/>
       <c r="O227" s="7"/>
       <c r="P227" s="7">
         <v>42116.28</v>
       </c>
       <c r="Q227" s="7">
         <v>3416.01</v>
       </c>
       <c r="R227" s="7">
         <v>3993.51</v>
       </c>
       <c r="S227" s="7">
         <v>0</v>
       </c>
       <c r="T227" s="7">
         <v>49525.8</v>
       </c>
       <c r="U227" s="7">
-        <v>41927.34</v>
+        <v>42000.35</v>
       </c>
       <c r="V227" s="7">
-        <v>3705.5</v>
+        <v>3818.79</v>
       </c>
       <c r="W227" s="7">
         <v>3993.51</v>
       </c>
       <c r="X227" s="6">
         <v>0</v>
       </c>
       <c r="Y227" s="6">
-        <v>49626.35</v>
+        <v>49812.65</v>
       </c>
       <c r="Z227" s="6">
-        <v>55.35</v>
+        <v>55.55</v>
       </c>
       <c r="AA227" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A227:J227"/>
   </mergeCells>