--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -3145,66 +3145,66 @@
       <c r="M8" s="3">
         <v>792.12</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="3">
         <v>321.52</v>
       </c>
       <c r="Q8" s="3">
         <v>37.06</v>
       </c>
       <c r="R8" s="3">
         <v>15.21</v>
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>373.79</v>
       </c>
       <c r="U8" s="3">
-        <v>325.68</v>
+        <v>329.88</v>
       </c>
       <c r="V8" s="3">
         <v>37.94</v>
       </c>
       <c r="W8" s="3">
         <v>15.21</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
-        <v>378.84</v>
+        <v>383.03</v>
       </c>
       <c r="Z8" s="2">
-        <v>47.83</v>
+        <v>48.36</v>
       </c>
       <c r="AA8" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="2">
         <v>40026680</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -3228,66 +3228,66 @@
       <c r="M9" s="3">
         <v>215.28</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>123.01</v>
       </c>
       <c r="Q9" s="3">
         <v>29.83</v>
       </c>
       <c r="R9" s="3">
         <v>4.58</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>157.42</v>
       </c>
       <c r="U9" s="3">
-        <v>127.17</v>
+        <v>129.36</v>
       </c>
       <c r="V9" s="3">
         <v>31.6</v>
       </c>
       <c r="W9" s="3">
         <v>4.58</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>163.35</v>
+        <v>165.54</v>
       </c>
       <c r="Z9" s="2">
-        <v>75.88</v>
+        <v>76.9</v>
       </c>
       <c r="AA9" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="2">
         <v>40067378</v>
       </c>
       <c r="G10" s="2" t="s">
@@ -4473,66 +4473,66 @@
       <c r="M24" s="3">
         <v>1416.25</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>382.65</v>
       </c>
       <c r="Q24" s="3">
         <v>30.7</v>
       </c>
       <c r="R24" s="3">
         <v>0</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>413.35</v>
       </c>
       <c r="U24" s="3">
-        <v>382.65</v>
+        <v>383.67</v>
       </c>
       <c r="V24" s="3">
         <v>30.7</v>
       </c>
       <c r="W24" s="3">
         <v>0</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>413.35</v>
+        <v>414.38</v>
       </c>
       <c r="Z24" s="2">
-        <v>29.19</v>
+        <v>29.26</v>
       </c>
       <c r="AA24" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F25" s="2">
         <v>40009796</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -5963,66 +5963,66 @@
       <c r="M42" s="3">
         <v>1149.77</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="3">
         <v>521.91</v>
       </c>
       <c r="Q42" s="3">
         <v>31.74</v>
       </c>
       <c r="R42" s="3">
         <v>104.23</v>
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>657.88</v>
       </c>
       <c r="U42" s="3">
-        <v>521.91</v>
+        <v>524.61</v>
       </c>
       <c r="V42" s="3">
         <v>32.65</v>
       </c>
       <c r="W42" s="3">
         <v>104.23</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
-        <v>658.79</v>
+        <v>661.48</v>
       </c>
       <c r="Z42" s="2">
-        <v>57.3</v>
+        <v>57.53</v>
       </c>
       <c r="AA42" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F43" s="2">
         <v>40026100</v>
       </c>
       <c r="G43" s="2" t="s">
@@ -6046,66 +6046,66 @@
       <c r="M43" s="3">
         <v>1072.81</v>
       </c>
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>303.16</v>
       </c>
       <c r="Q43" s="3">
         <v>28.89</v>
       </c>
       <c r="R43" s="3">
         <v>70.74</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>402.8</v>
       </c>
       <c r="U43" s="3">
-        <v>303.16</v>
+        <v>303.58</v>
       </c>
       <c r="V43" s="3">
         <v>28.89</v>
       </c>
       <c r="W43" s="3">
         <v>70.74</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>402.8</v>
+        <v>403.22</v>
       </c>
       <c r="Z43" s="2">
-        <v>37.55</v>
+        <v>37.59</v>
       </c>
       <c r="AA43" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F44" s="2">
         <v>40046922</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -6791,66 +6791,66 @@
       <c r="M52" s="3">
         <v>760.71</v>
       </c>
       <c r="N52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P52" s="3">
         <v>216.77</v>
       </c>
       <c r="Q52" s="3">
         <v>30.75</v>
       </c>
       <c r="R52" s="3">
         <v>51.77</v>
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>299.29</v>
       </c>
       <c r="U52" s="3">
-        <v>216.77</v>
+        <v>218.55</v>
       </c>
       <c r="V52" s="3">
         <v>30.75</v>
       </c>
       <c r="W52" s="3">
         <v>51.77</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
-        <v>299.29</v>
+        <v>301.08</v>
       </c>
       <c r="Z52" s="2">
-        <v>39.34</v>
+        <v>39.58</v>
       </c>
       <c r="AA52" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>255</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F53" s="2">
         <v>40035817</v>
       </c>
       <c r="G53" s="2" t="s">
@@ -6874,66 +6874,66 @@
       <c r="M53" s="3">
         <v>986.69</v>
       </c>
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>233.33</v>
       </c>
       <c r="Q53" s="3">
         <v>26.11</v>
       </c>
       <c r="R53" s="3">
         <v>174.43</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>433.87</v>
       </c>
       <c r="U53" s="3">
-        <v>233.33</v>
+        <v>238.43</v>
       </c>
       <c r="V53" s="3">
         <v>26.11</v>
       </c>
       <c r="W53" s="3">
         <v>174.43</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>433.87</v>
+        <v>438.97</v>
       </c>
       <c r="Z53" s="2">
-        <v>43.97</v>
+        <v>44.49</v>
       </c>
       <c r="AA53" s="2">
         <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>258</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>259</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F54" s="2">
         <v>40035848</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -6957,66 +6957,66 @@
       <c r="M54" s="3">
         <v>1018.55</v>
       </c>
       <c r="N54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P54" s="3">
         <v>363.13</v>
       </c>
       <c r="Q54" s="3">
         <v>55.78</v>
       </c>
       <c r="R54" s="3">
         <v>139.08</v>
       </c>
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>557.99</v>
       </c>
       <c r="U54" s="3">
-        <v>363.13</v>
+        <v>369.7</v>
       </c>
       <c r="V54" s="3">
         <v>55.78</v>
       </c>
       <c r="W54" s="3">
         <v>139.08</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
-        <v>557.99</v>
+        <v>564.56</v>
       </c>
       <c r="Z54" s="2">
-        <v>54.78</v>
+        <v>55.43</v>
       </c>
       <c r="AA54" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F55" s="2">
         <v>40046837</v>
       </c>
       <c r="G55" s="2" t="s">
@@ -7206,66 +7206,66 @@
       <c r="M57" s="3">
         <v>808.74</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>374.64</v>
       </c>
       <c r="Q57" s="3">
         <v>31.6</v>
       </c>
       <c r="R57" s="3">
         <v>26.98</v>
       </c>
       <c r="S57" s="3">
         <v>12.78</v>
       </c>
       <c r="T57" s="3">
         <v>446</v>
       </c>
       <c r="U57" s="3">
-        <v>378.27</v>
+        <v>380.17</v>
       </c>
       <c r="V57" s="3">
         <v>33.36</v>
       </c>
       <c r="W57" s="3">
         <v>26.98</v>
       </c>
       <c r="X57" s="2">
         <v>12.78</v>
       </c>
       <c r="Y57" s="2">
-        <v>451.38</v>
+        <v>453.29</v>
       </c>
       <c r="Z57" s="2">
-        <v>55.81</v>
+        <v>56.05</v>
       </c>
       <c r="AA57" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>277</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F58" s="2">
         <v>40060140</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -8451,66 +8451,66 @@
       <c r="M72" s="3">
         <v>965.98</v>
       </c>
       <c r="N72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P72" s="3">
         <v>477.6</v>
       </c>
       <c r="Q72" s="3">
         <v>52.27</v>
       </c>
       <c r="R72" s="3">
         <v>99.1</v>
       </c>
       <c r="S72" s="3">
         <v>12.42</v>
       </c>
       <c r="T72" s="3">
         <v>641.39</v>
       </c>
       <c r="U72" s="3">
-        <v>477.6</v>
+        <v>497.57</v>
       </c>
       <c r="V72" s="3">
         <v>53.46</v>
       </c>
       <c r="W72" s="3">
         <v>99.1</v>
       </c>
       <c r="X72" s="2">
         <v>12.42</v>
       </c>
       <c r="Y72" s="2">
-        <v>642.58</v>
+        <v>662.55</v>
       </c>
       <c r="Z72" s="2">
-        <v>66.52</v>
+        <v>68.59</v>
       </c>
       <c r="AA72" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F73" s="2">
         <v>40067485</v>
       </c>
       <c r="G73" s="2" t="s">
@@ -9032,66 +9032,66 @@
       <c r="M79" s="3">
         <v>323.64</v>
       </c>
       <c r="N79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P79" s="3">
         <v>143.21</v>
       </c>
       <c r="Q79" s="3">
         <v>34.76</v>
       </c>
       <c r="R79" s="3">
         <v>21.27</v>
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>199.24</v>
       </c>
       <c r="U79" s="3">
-        <v>147.54</v>
+        <v>149.98</v>
       </c>
       <c r="V79" s="3">
         <v>37.47</v>
       </c>
       <c r="W79" s="3">
         <v>21.27</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
-        <v>206.27</v>
+        <v>208.71</v>
       </c>
       <c r="Z79" s="2">
-        <v>63.73</v>
+        <v>64.49</v>
       </c>
       <c r="AA79" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>372</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>373</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F80" s="2">
         <v>40065709</v>
       </c>
       <c r="G80" s="2" t="s">
@@ -9364,66 +9364,66 @@
       <c r="M83" s="3">
         <v>697.67</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>324.89</v>
       </c>
       <c r="Q83" s="3">
         <v>20.65</v>
       </c>
       <c r="R83" s="3">
         <v>40.48</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>386.02</v>
       </c>
       <c r="U83" s="3">
-        <v>324.89</v>
+        <v>329.82</v>
       </c>
       <c r="V83" s="3">
         <v>22.41</v>
       </c>
       <c r="W83" s="3">
         <v>40.48</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>387.79</v>
+        <v>392.72</v>
       </c>
       <c r="Z83" s="2">
-        <v>55.58</v>
+        <v>56.29</v>
       </c>
       <c r="AA83" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>389</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F84" s="2">
         <v>40048944</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -9447,66 +9447,66 @@
       <c r="M84" s="3">
         <v>1342.84</v>
       </c>
       <c r="N84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P84" s="3">
         <v>350.04</v>
       </c>
       <c r="Q84" s="3">
         <v>25.38</v>
       </c>
       <c r="R84" s="3">
         <v>92.17</v>
       </c>
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>467.59</v>
       </c>
       <c r="U84" s="3">
-        <v>350.04</v>
+        <v>365.1</v>
       </c>
       <c r="V84" s="3">
         <v>26.89</v>
       </c>
       <c r="W84" s="3">
         <v>92.17</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
-        <v>469.1</v>
+        <v>484.17</v>
       </c>
       <c r="Z84" s="2">
-        <v>34.93</v>
+        <v>36.06</v>
       </c>
       <c r="AA84" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>391</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>392</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F85" s="2">
         <v>40047300</v>
       </c>
       <c r="G85" s="2" t="s">
@@ -9530,66 +9530,66 @@
       <c r="M85" s="3">
         <v>716.22</v>
       </c>
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>244.71</v>
       </c>
       <c r="Q85" s="3">
         <v>70.45</v>
       </c>
       <c r="R85" s="3">
         <v>34.36</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>349.52</v>
       </c>
       <c r="U85" s="3">
-        <v>244.71</v>
+        <v>248.07</v>
       </c>
       <c r="V85" s="3">
         <v>72.21</v>
       </c>
       <c r="W85" s="3">
         <v>34.36</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>351.29</v>
+        <v>354.64</v>
       </c>
       <c r="Z85" s="2">
-        <v>49.05</v>
+        <v>49.52</v>
       </c>
       <c r="AA85" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>395</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>396</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F86" s="2">
         <v>40047788</v>
       </c>
       <c r="G86" s="2" t="s">
@@ -9945,66 +9945,66 @@
       <c r="M90" s="3">
         <v>2511.74</v>
       </c>
       <c r="N90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P90" s="3">
         <v>2007.07</v>
       </c>
       <c r="Q90" s="3">
         <v>74.68</v>
       </c>
       <c r="R90" s="3">
         <v>58.95</v>
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>2140.7</v>
       </c>
       <c r="U90" s="3">
-        <v>2007.07</v>
+        <v>2008.11</v>
       </c>
       <c r="V90" s="3">
         <v>74.68</v>
       </c>
       <c r="W90" s="3">
         <v>58.95</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
-        <v>2140.7</v>
+        <v>2141.74</v>
       </c>
       <c r="Z90" s="2">
-        <v>85.23</v>
+        <v>85.27</v>
       </c>
       <c r="AA90" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F91" s="2">
         <v>40060370</v>
       </c>
       <c r="G91" s="2" t="s">
@@ -11646,66 +11646,66 @@
         <v>0</v>
       </c>
       <c r="M111" s="3">
         <v>79.55</v>
       </c>
       <c r="N111" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O111" s="3"/>
       <c r="P111" s="3">
         <v>79.55</v>
       </c>
       <c r="Q111" s="3">
         <v>0</v>
       </c>
       <c r="R111" s="3">
         <v>0</v>
       </c>
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>79.55</v>
       </c>
       <c r="U111" s="3">
-        <v>55.98</v>
+        <v>75.62</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>0</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
-        <v>55.98</v>
+        <v>75.62</v>
       </c>
       <c r="Z111" s="2">
-        <v>70.38</v>
+        <v>95.07</v>
       </c>
       <c r="AA111" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>505</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>506</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F112" s="2">
         <v>7741072</v>
       </c>
       <c r="G112" s="2" t="s">
@@ -13835,66 +13835,66 @@
       <c r="M138" s="3">
         <v>914.73</v>
       </c>
       <c r="N138" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P138" s="3">
         <v>369.67</v>
       </c>
       <c r="Q138" s="3">
         <v>66.19</v>
       </c>
       <c r="R138" s="3">
         <v>86.47</v>
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>522.33</v>
       </c>
       <c r="U138" s="3">
-        <v>369.67</v>
+        <v>376.23</v>
       </c>
       <c r="V138" s="3">
         <v>67.52</v>
       </c>
       <c r="W138" s="3">
         <v>86.47</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
-        <v>523.66</v>
+        <v>530.22</v>
       </c>
       <c r="Z138" s="2">
-        <v>57.25</v>
+        <v>57.96</v>
       </c>
       <c r="AA138" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>616</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>617</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F139" s="2">
         <v>40046845</v>
       </c>
       <c r="G139" s="2" t="s">
@@ -14084,66 +14084,66 @@
       <c r="M141" s="3">
         <v>372.64</v>
       </c>
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>187.62</v>
       </c>
       <c r="Q141" s="3">
         <v>26.36</v>
       </c>
       <c r="R141" s="3">
         <v>10.53</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>224.5</v>
       </c>
       <c r="U141" s="3">
-        <v>187.62</v>
+        <v>190.63</v>
       </c>
       <c r="V141" s="3">
         <v>27.31</v>
       </c>
       <c r="W141" s="3">
         <v>10.53</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>225.45</v>
+        <v>228.47</v>
       </c>
       <c r="Z141" s="2">
-        <v>60.5</v>
+        <v>61.31</v>
       </c>
       <c r="AA141" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>629</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>630</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F142" s="2">
         <v>40065706</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -14582,66 +14582,66 @@
       <c r="M147" s="3">
         <v>597.87</v>
       </c>
       <c r="N147" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P147" s="3">
         <v>201.68</v>
       </c>
       <c r="Q147" s="3">
         <v>43.02</v>
       </c>
       <c r="R147" s="3">
         <v>14.63</v>
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>259.33</v>
       </c>
       <c r="U147" s="3">
-        <v>206.01</v>
+        <v>207.83</v>
       </c>
       <c r="V147" s="3">
         <v>44.78</v>
       </c>
       <c r="W147" s="3">
         <v>14.63</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
-        <v>265.41</v>
+        <v>267.23</v>
       </c>
       <c r="Z147" s="2">
-        <v>44.39</v>
+        <v>44.7</v>
       </c>
       <c r="AA147" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>655</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>656</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F148" s="2">
         <v>40026705</v>
       </c>
       <c r="G148" s="2" t="s">
@@ -14665,66 +14665,66 @@
       <c r="M148" s="3">
         <v>1056.32</v>
       </c>
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>205.65</v>
       </c>
       <c r="Q148" s="3">
         <v>31.33</v>
       </c>
       <c r="R148" s="3">
         <v>49.16</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>286.14</v>
       </c>
       <c r="U148" s="3">
-        <v>205.65</v>
+        <v>205.82</v>
       </c>
       <c r="V148" s="3">
         <v>31.33</v>
       </c>
       <c r="W148" s="3">
         <v>49.16</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>286.14</v>
+        <v>286.31</v>
       </c>
       <c r="Z148" s="2">
-        <v>27.09</v>
+        <v>27.1</v>
       </c>
       <c r="AA148" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>660</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>661</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F149" s="2">
         <v>40046936</v>
       </c>
       <c r="G149" s="2" t="s">
@@ -16218,66 +16218,66 @@
       </c>
       <c r="L167" s="7">
         <v>17406.96</v>
       </c>
       <c r="M167" s="7">
         <v>192534.42</v>
       </c>
       <c r="N167" s="7"/>
       <c r="O167" s="7"/>
       <c r="P167" s="7">
         <v>41725.68</v>
       </c>
       <c r="Q167" s="7">
         <v>3040.9</v>
       </c>
       <c r="R167" s="7">
         <v>10551.24</v>
       </c>
       <c r="S167" s="7">
         <v>139.57</v>
       </c>
       <c r="T167" s="7">
         <v>55457.38</v>
       </c>
       <c r="U167" s="7">
-        <v>41648.46</v>
+        <v>41752.36</v>
       </c>
       <c r="V167" s="7">
         <v>3096.21</v>
       </c>
       <c r="W167" s="7">
         <v>10551.24</v>
       </c>
       <c r="X167" s="6">
         <v>139.57</v>
       </c>
       <c r="Y167" s="6">
-        <v>55435.47</v>
+        <v>55539.37</v>
       </c>
       <c r="Z167" s="6">
-        <v>28.79</v>
+        <v>28.85</v>
       </c>
       <c r="AA167" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A167:J167"/>
   </mergeCells>