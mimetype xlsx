--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -2982,63 +2982,63 @@
       <c r="N6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="3">
         <v>217.55</v>
       </c>
       <c r="Q6" s="3">
         <v>21.81</v>
       </c>
       <c r="R6" s="3">
         <v>62.07</v>
       </c>
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>301.43</v>
       </c>
       <c r="U6" s="3">
         <v>217.55</v>
       </c>
       <c r="V6" s="3">
-        <v>23.49</v>
+        <v>24.09</v>
       </c>
       <c r="W6" s="3">
         <v>62.07</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
-        <v>303.12</v>
+        <v>303.72</v>
       </c>
       <c r="Z6" s="2">
-        <v>43.27</v>
+        <v>43.35</v>
       </c>
       <c r="AA6" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="2">
         <v>40026097</v>
       </c>
       <c r="G7" s="2" t="s">
@@ -3065,63 +3065,63 @@
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>476.9</v>
       </c>
       <c r="Q7" s="3">
         <v>44.07</v>
       </c>
       <c r="R7" s="3">
         <v>74.08</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>595.05</v>
       </c>
       <c r="U7" s="3">
         <v>476.9</v>
       </c>
       <c r="V7" s="3">
-        <v>44.07</v>
+        <v>46.43</v>
       </c>
       <c r="W7" s="3">
         <v>74.08</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>595.05</v>
+        <v>597.41</v>
       </c>
       <c r="Z7" s="2">
-        <v>54.89</v>
+        <v>55.1</v>
       </c>
       <c r="AA7" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="2">
         <v>40035464</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -3145,69 +3145,69 @@
       <c r="M8" s="3">
         <v>792.12</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="3">
         <v>321.52</v>
       </c>
       <c r="Q8" s="3">
         <v>37.06</v>
       </c>
       <c r="R8" s="3">
         <v>15.21</v>
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>373.79</v>
       </c>
       <c r="U8" s="3">
-        <v>329.88</v>
+        <v>336.04</v>
       </c>
       <c r="V8" s="3">
-        <v>37.94</v>
+        <v>41.27</v>
       </c>
       <c r="W8" s="3">
         <v>15.21</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
-        <v>383.03</v>
+        <v>392.52</v>
       </c>
       <c r="Z8" s="2">
-        <v>48.36</v>
+        <v>49.55</v>
       </c>
       <c r="AA8" s="2">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="2">
         <v>40026680</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="3" t="s">
@@ -3228,66 +3228,66 @@
       <c r="M9" s="3">
         <v>215.28</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>123.01</v>
       </c>
       <c r="Q9" s="3">
         <v>29.83</v>
       </c>
       <c r="R9" s="3">
         <v>4.58</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>157.42</v>
       </c>
       <c r="U9" s="3">
-        <v>129.36</v>
+        <v>135.52</v>
       </c>
       <c r="V9" s="3">
-        <v>31.6</v>
+        <v>34.54</v>
       </c>
       <c r="W9" s="3">
         <v>4.58</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>165.54</v>
+        <v>174.64</v>
       </c>
       <c r="Z9" s="2">
-        <v>76.9</v>
+        <v>81.12</v>
       </c>
       <c r="AA9" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="2">
         <v>40067378</v>
       </c>
       <c r="G10" s="2" t="s">
@@ -3329,51 +3329,51 @@
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>17.58</v>
       </c>
       <c r="U10" s="3">
         <v>12.73</v>
       </c>
       <c r="V10" s="3">
         <v>4.85</v>
       </c>
       <c r="W10" s="3">
         <v>0</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
         <v>17.58</v>
       </c>
       <c r="Z10" s="2">
         <v>15.25</v>
       </c>
       <c r="AA10" s="2">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="2">
         <v>40046847</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -3412,51 +3412,51 @@
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>157.29</v>
       </c>
       <c r="U11" s="3">
         <v>43.42</v>
       </c>
       <c r="V11" s="3">
         <v>0</v>
       </c>
       <c r="W11" s="3">
         <v>113.87</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
         <v>157.29</v>
       </c>
       <c r="Z11" s="2">
         <v>12.06</v>
       </c>
       <c r="AA11" s="2">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F12" s="2">
         <v>40009853</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="3" t="s">
@@ -3563,66 +3563,66 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>1148.38</v>
       </c>
       <c r="Q13" s="3">
         <v>35.88</v>
       </c>
       <c r="R13" s="3">
         <v>118.74</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>1303</v>
       </c>
       <c r="U13" s="3">
         <v>1148.38</v>
       </c>
       <c r="V13" s="3">
-        <v>36.76</v>
+        <v>38.32</v>
       </c>
       <c r="W13" s="3">
         <v>118.74</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>1303.88</v>
+        <v>1305.44</v>
       </c>
       <c r="Z13" s="2">
-        <v>85.54</v>
+        <v>85.65</v>
       </c>
       <c r="AA13" s="2">
-        <v>78</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F14" s="2">
         <v>40009743</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="3" t="s">
@@ -3910,51 +3910,51 @@
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>403.71</v>
       </c>
       <c r="U17" s="3">
         <v>347.15</v>
       </c>
       <c r="V17" s="3">
         <v>13.45</v>
       </c>
       <c r="W17" s="3">
         <v>43.11</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <v>403.71</v>
       </c>
       <c r="Z17" s="2">
         <v>67.26</v>
       </c>
       <c r="AA17" s="2">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F18" s="2">
         <v>40009676</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="3" t="s">
@@ -3993,51 +3993,51 @@
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>911.83</v>
       </c>
       <c r="U18" s="3">
         <v>628.93</v>
       </c>
       <c r="V18" s="3">
         <v>6.57</v>
       </c>
       <c r="W18" s="3">
         <v>276.33</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
         <v>911.83</v>
       </c>
       <c r="Z18" s="2">
         <v>56.97</v>
       </c>
       <c r="AA18" s="2">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F19" s="2">
         <v>40012002</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="3" t="s">
@@ -4159,51 +4159,51 @@
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>632.45</v>
       </c>
       <c r="U20" s="3">
         <v>540.57</v>
       </c>
       <c r="V20" s="3">
         <v>28.21</v>
       </c>
       <c r="W20" s="3">
         <v>63.68</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
         <v>632.45</v>
       </c>
       <c r="Z20" s="2">
         <v>63.67</v>
       </c>
       <c r="AA20" s="2">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F21" s="2">
         <v>40009678</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H21" s="3" t="s">
@@ -4310,63 +4310,63 @@
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="3">
         <v>490.99</v>
       </c>
       <c r="Q22" s="3">
         <v>9.99</v>
       </c>
       <c r="R22" s="3">
         <v>33.66</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>534.65</v>
       </c>
       <c r="U22" s="3">
         <v>490.99</v>
       </c>
       <c r="V22" s="3">
-        <v>9.99</v>
+        <v>11.61</v>
       </c>
       <c r="W22" s="3">
         <v>33.66</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
-        <v>534.65</v>
+        <v>536.27</v>
       </c>
       <c r="Z22" s="2">
-        <v>70.15</v>
+        <v>70.37</v>
       </c>
       <c r="AA22" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F23" s="2">
         <v>40005287</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -4393,63 +4393,63 @@
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="3">
         <v>570.45</v>
       </c>
       <c r="Q23" s="3">
         <v>54.68</v>
       </c>
       <c r="R23" s="3">
         <v>62.95</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>688.08</v>
       </c>
       <c r="U23" s="3">
         <v>570.45</v>
       </c>
       <c r="V23" s="3">
-        <v>55.56</v>
+        <v>56.71</v>
       </c>
       <c r="W23" s="3">
         <v>62.95</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>688.96</v>
+        <v>690.11</v>
       </c>
       <c r="Z23" s="2">
-        <v>97.21</v>
+        <v>97.37</v>
       </c>
       <c r="AA23" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F24" s="2">
         <v>40046852</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -4473,66 +4473,66 @@
       <c r="M24" s="3">
         <v>1416.25</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>382.65</v>
       </c>
       <c r="Q24" s="3">
         <v>30.7</v>
       </c>
       <c r="R24" s="3">
         <v>0</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>413.35</v>
       </c>
       <c r="U24" s="3">
-        <v>383.67</v>
+        <v>385.65</v>
       </c>
       <c r="V24" s="3">
         <v>30.7</v>
       </c>
       <c r="W24" s="3">
         <v>0</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>414.38</v>
+        <v>416.35</v>
       </c>
       <c r="Z24" s="2">
-        <v>29.26</v>
+        <v>29.4</v>
       </c>
       <c r="AA24" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F25" s="2">
         <v>40009796</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -4559,66 +4559,66 @@
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P25" s="3">
         <v>387.16</v>
       </c>
       <c r="Q25" s="3">
         <v>20.38</v>
       </c>
       <c r="R25" s="3">
         <v>27.6</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>435.14</v>
       </c>
       <c r="U25" s="3">
         <v>387.16</v>
       </c>
       <c r="V25" s="3">
-        <v>20.38</v>
+        <v>21.21</v>
       </c>
       <c r="W25" s="3">
         <v>27.6</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>435.14</v>
+        <v>435.97</v>
       </c>
       <c r="Z25" s="2">
-        <v>57.69</v>
+        <v>57.8</v>
       </c>
       <c r="AA25" s="2">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F26" s="2">
         <v>40009622</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -4639,69 +4639,69 @@
       <c r="M26" s="3">
         <v>1553.14</v>
       </c>
       <c r="N26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P26" s="3">
         <v>565.14</v>
       </c>
       <c r="Q26" s="3">
         <v>40.86</v>
       </c>
       <c r="R26" s="3">
         <v>48.78</v>
       </c>
       <c r="S26" s="3">
         <v>39.93</v>
       </c>
       <c r="T26" s="3">
         <v>694.72</v>
       </c>
       <c r="U26" s="3">
-        <v>565.14</v>
+        <v>573.04</v>
       </c>
       <c r="V26" s="3">
         <v>40.86</v>
       </c>
       <c r="W26" s="3">
         <v>48.78</v>
       </c>
       <c r="X26" s="2">
         <v>39.93</v>
       </c>
       <c r="Y26" s="2">
-        <v>694.72</v>
+        <v>702.63</v>
       </c>
       <c r="Z26" s="2">
-        <v>44.73</v>
+        <v>45.24</v>
       </c>
       <c r="AA26" s="2">
-        <v>95</v>
+        <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F27" s="2">
         <v>40065699</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="3" t="s">
@@ -5136,66 +5136,66 @@
         <v>1887.15</v>
       </c>
       <c r="N32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O32" s="3"/>
       <c r="P32" s="3">
         <v>787.64</v>
       </c>
       <c r="Q32" s="3">
         <v>17.22</v>
       </c>
       <c r="R32" s="3">
         <v>229</v>
       </c>
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>1033.86</v>
       </c>
       <c r="U32" s="3">
         <v>787.64</v>
       </c>
       <c r="V32" s="3">
-        <v>21.24</v>
+        <v>23.68</v>
       </c>
       <c r="W32" s="3">
         <v>229</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
-        <v>1037.88</v>
+        <v>1040.32</v>
       </c>
       <c r="Z32" s="2">
-        <v>55</v>
+        <v>55.13</v>
       </c>
       <c r="AA32" s="2">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>167</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F33" s="2">
         <v>40009613</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -5302,63 +5302,63 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>84.58</v>
       </c>
       <c r="Q34" s="3">
         <v>6.26</v>
       </c>
       <c r="R34" s="3">
         <v>41.38</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>132.21</v>
       </c>
       <c r="U34" s="3">
         <v>84.58</v>
       </c>
       <c r="V34" s="3">
-        <v>6.26</v>
+        <v>7.73</v>
       </c>
       <c r="W34" s="3">
         <v>41.38</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>132.21</v>
+        <v>133.68</v>
       </c>
       <c r="Z34" s="2">
-        <v>13.23</v>
+        <v>13.38</v>
       </c>
       <c r="AA34" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F35" s="2">
         <v>40046834</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -5400,51 +5400,51 @@
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>454.39</v>
       </c>
       <c r="U35" s="3">
         <v>368.52</v>
       </c>
       <c r="V35" s="3">
         <v>42.98</v>
       </c>
       <c r="W35" s="3">
         <v>42.89</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
         <v>454.39</v>
       </c>
       <c r="Z35" s="2">
         <v>53.26</v>
       </c>
       <c r="AA35" s="2">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F36" s="2">
         <v>40035122</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H36" s="3" t="s">
@@ -5468,63 +5468,63 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>378.21</v>
       </c>
       <c r="Q36" s="3">
         <v>69.75</v>
       </c>
       <c r="R36" s="3">
         <v>41.18</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>489.14</v>
       </c>
       <c r="U36" s="3">
         <v>378.21</v>
       </c>
       <c r="V36" s="3">
-        <v>69.75</v>
+        <v>71.52</v>
       </c>
       <c r="W36" s="3">
         <v>41.18</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>489.14</v>
+        <v>490.92</v>
       </c>
       <c r="Z36" s="2">
-        <v>60.88</v>
+        <v>61.1</v>
       </c>
       <c r="AA36" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F37" s="2">
         <v>40046942</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -5566,51 +5566,51 @@
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>100.69</v>
       </c>
       <c r="U37" s="3">
         <v>84.58</v>
       </c>
       <c r="V37" s="3">
         <v>16.12</v>
       </c>
       <c r="W37" s="3">
         <v>0</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
         <v>100.69</v>
       </c>
       <c r="Z37" s="2">
         <v>9.13</v>
       </c>
       <c r="AA37" s="2">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F38" s="2">
         <v>40046957</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -5732,51 +5732,51 @@
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>7.16</v>
       </c>
       <c r="U39" s="3">
         <v>7.16</v>
       </c>
       <c r="V39" s="3">
         <v>0</v>
       </c>
       <c r="W39" s="3">
         <v>0</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
         <v>7.16</v>
       </c>
       <c r="Z39" s="2">
         <v>0.45</v>
       </c>
       <c r="AA39" s="2">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>197</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F40" s="2">
         <v>40059910</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -5797,69 +5797,69 @@
       <c r="M40" s="3">
         <v>524.14</v>
       </c>
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>93.73</v>
       </c>
       <c r="Q40" s="3">
         <v>45.84</v>
       </c>
       <c r="R40" s="3">
         <v>25.26</v>
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>164.83</v>
       </c>
       <c r="U40" s="3">
-        <v>93.73</v>
+        <v>96.58</v>
       </c>
       <c r="V40" s="3">
-        <v>47.61</v>
+        <v>53.33</v>
       </c>
       <c r="W40" s="3">
         <v>25.26</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
-        <v>166.6</v>
+        <v>175.17</v>
       </c>
       <c r="Z40" s="2">
-        <v>31.78</v>
+        <v>33.42</v>
       </c>
       <c r="AA40" s="2">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>201</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F41" s="2">
         <v>40047803</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -5880,69 +5880,69 @@
       <c r="M41" s="3">
         <v>497.17</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>155.31</v>
       </c>
       <c r="Q41" s="3">
         <v>34.64</v>
       </c>
       <c r="R41" s="3">
         <v>16.52</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>206.48</v>
       </c>
       <c r="U41" s="3">
-        <v>158.94</v>
+        <v>162.16</v>
       </c>
       <c r="V41" s="3">
-        <v>37.29</v>
+        <v>38</v>
       </c>
       <c r="W41" s="3">
         <v>16.52</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>212.75</v>
+        <v>216.68</v>
       </c>
       <c r="Z41" s="2">
-        <v>42.79</v>
+        <v>43.58</v>
       </c>
       <c r="AA41" s="2">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F42" s="2">
         <v>40034422</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -5963,69 +5963,69 @@
       <c r="M42" s="3">
         <v>1149.77</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="3">
         <v>521.91</v>
       </c>
       <c r="Q42" s="3">
         <v>31.74</v>
       </c>
       <c r="R42" s="3">
         <v>104.23</v>
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>657.88</v>
       </c>
       <c r="U42" s="3">
-        <v>524.61</v>
+        <v>547.07</v>
       </c>
       <c r="V42" s="3">
-        <v>32.65</v>
+        <v>32.96</v>
       </c>
       <c r="W42" s="3">
         <v>104.23</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
-        <v>661.48</v>
+        <v>684.25</v>
       </c>
       <c r="Z42" s="2">
-        <v>57.53</v>
+        <v>59.51</v>
       </c>
       <c r="AA42" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F43" s="2">
         <v>40026100</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H43" s="3" t="s">
@@ -6046,66 +6046,66 @@
       <c r="M43" s="3">
         <v>1072.81</v>
       </c>
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>303.16</v>
       </c>
       <c r="Q43" s="3">
         <v>28.89</v>
       </c>
       <c r="R43" s="3">
         <v>70.74</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>402.8</v>
       </c>
       <c r="U43" s="3">
-        <v>303.58</v>
+        <v>308.11</v>
       </c>
       <c r="V43" s="3">
         <v>28.89</v>
       </c>
       <c r="W43" s="3">
         <v>70.74</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>403.22</v>
+        <v>407.74</v>
       </c>
       <c r="Z43" s="2">
-        <v>37.59</v>
+        <v>38.01</v>
       </c>
       <c r="AA43" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F44" s="2">
         <v>40046922</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -6212,69 +6212,69 @@
       <c r="M45" s="3">
         <v>292.32</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>144.16</v>
       </c>
       <c r="Q45" s="3">
         <v>25.75</v>
       </c>
       <c r="R45" s="3">
         <v>11.59</v>
       </c>
       <c r="S45" s="3">
         <v>9.15</v>
       </c>
       <c r="T45" s="3">
         <v>190.65</v>
       </c>
       <c r="U45" s="3">
-        <v>144.16</v>
+        <v>145.95</v>
       </c>
       <c r="V45" s="3">
-        <v>25.75</v>
+        <v>26.12</v>
       </c>
       <c r="W45" s="3">
         <v>11.59</v>
       </c>
       <c r="X45" s="2">
         <v>9.15</v>
       </c>
       <c r="Y45" s="2">
-        <v>190.65</v>
+        <v>192.81</v>
       </c>
       <c r="Z45" s="2">
-        <v>65.22</v>
+        <v>65.96</v>
       </c>
       <c r="AA45" s="2">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F46" s="2">
         <v>40035157</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -6477,51 +6477,51 @@
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>7.58</v>
       </c>
       <c r="U48" s="3">
         <v>2.6</v>
       </c>
       <c r="V48" s="3">
         <v>0</v>
       </c>
       <c r="W48" s="3">
         <v>4.98</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
         <v>7.58</v>
       </c>
       <c r="Z48" s="2">
         <v>3.2</v>
       </c>
       <c r="AA48" s="2">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F49" s="2">
         <v>40033952</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H49" s="3" t="s">
@@ -6542,69 +6542,69 @@
       <c r="M49" s="3">
         <v>1384.19</v>
       </c>
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>380.74</v>
       </c>
       <c r="Q49" s="3">
         <v>21.01</v>
       </c>
       <c r="R49" s="3">
         <v>57.85</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>459.6</v>
       </c>
       <c r="U49" s="3">
-        <v>380.74</v>
+        <v>389.53</v>
       </c>
       <c r="V49" s="3">
-        <v>24.12</v>
+        <v>27.17</v>
       </c>
       <c r="W49" s="3">
         <v>57.85</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>462.72</v>
+        <v>474.55</v>
       </c>
       <c r="Z49" s="2">
-        <v>33.43</v>
+        <v>34.28</v>
       </c>
       <c r="AA49" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F50" s="2">
         <v>40046851</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -6791,66 +6791,66 @@
       <c r="M52" s="3">
         <v>760.71</v>
       </c>
       <c r="N52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P52" s="3">
         <v>216.77</v>
       </c>
       <c r="Q52" s="3">
         <v>30.75</v>
       </c>
       <c r="R52" s="3">
         <v>51.77</v>
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>299.29</v>
       </c>
       <c r="U52" s="3">
-        <v>218.55</v>
+        <v>228.23</v>
       </c>
       <c r="V52" s="3">
-        <v>30.75</v>
+        <v>36.91</v>
       </c>
       <c r="W52" s="3">
         <v>51.77</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
-        <v>301.08</v>
+        <v>316.91</v>
       </c>
       <c r="Z52" s="2">
-        <v>39.58</v>
+        <v>41.66</v>
       </c>
       <c r="AA52" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>255</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F53" s="2">
         <v>40035817</v>
       </c>
       <c r="G53" s="2" t="s">
@@ -6874,66 +6874,66 @@
       <c r="M53" s="3">
         <v>986.69</v>
       </c>
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>233.33</v>
       </c>
       <c r="Q53" s="3">
         <v>26.11</v>
       </c>
       <c r="R53" s="3">
         <v>174.43</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>433.87</v>
       </c>
       <c r="U53" s="3">
-        <v>238.43</v>
+        <v>248.1</v>
       </c>
       <c r="V53" s="3">
-        <v>26.11</v>
+        <v>26.9</v>
       </c>
       <c r="W53" s="3">
         <v>174.43</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>438.97</v>
+        <v>449.43</v>
       </c>
       <c r="Z53" s="2">
-        <v>44.49</v>
+        <v>45.55</v>
       </c>
       <c r="AA53" s="2">
         <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>258</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>259</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F54" s="2">
         <v>40035848</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -6957,66 +6957,66 @@
       <c r="M54" s="3">
         <v>1018.55</v>
       </c>
       <c r="N54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P54" s="3">
         <v>363.13</v>
       </c>
       <c r="Q54" s="3">
         <v>55.78</v>
       </c>
       <c r="R54" s="3">
         <v>139.08</v>
       </c>
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>557.99</v>
       </c>
       <c r="U54" s="3">
-        <v>369.7</v>
+        <v>379.37</v>
       </c>
       <c r="V54" s="3">
-        <v>55.78</v>
+        <v>57.19</v>
       </c>
       <c r="W54" s="3">
         <v>139.08</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
-        <v>564.56</v>
+        <v>575.65</v>
       </c>
       <c r="Z54" s="2">
-        <v>55.43</v>
+        <v>56.52</v>
       </c>
       <c r="AA54" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F55" s="2">
         <v>40046837</v>
       </c>
       <c r="G55" s="2" t="s">
@@ -7141,51 +7141,51 @@
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>74.53</v>
       </c>
       <c r="U56" s="3">
         <v>15.29</v>
       </c>
       <c r="V56" s="3">
         <v>0</v>
       </c>
       <c r="W56" s="3">
         <v>59.25</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
         <v>74.53</v>
       </c>
       <c r="Z56" s="2">
         <v>7.64</v>
       </c>
       <c r="AA56" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F57" s="2">
         <v>40034243</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H57" s="3" t="s">
@@ -7206,66 +7206,66 @@
       <c r="M57" s="3">
         <v>808.74</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>374.64</v>
       </c>
       <c r="Q57" s="3">
         <v>31.6</v>
       </c>
       <c r="R57" s="3">
         <v>26.98</v>
       </c>
       <c r="S57" s="3">
         <v>12.78</v>
       </c>
       <c r="T57" s="3">
         <v>446</v>
       </c>
       <c r="U57" s="3">
-        <v>380.17</v>
+        <v>383.97</v>
       </c>
       <c r="V57" s="3">
-        <v>33.36</v>
+        <v>35.04</v>
       </c>
       <c r="W57" s="3">
         <v>26.98</v>
       </c>
       <c r="X57" s="2">
         <v>12.78</v>
       </c>
       <c r="Y57" s="2">
-        <v>453.29</v>
+        <v>458.77</v>
       </c>
       <c r="Z57" s="2">
-        <v>56.05</v>
+        <v>56.73</v>
       </c>
       <c r="AA57" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>277</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F58" s="2">
         <v>40060140</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -7289,69 +7289,69 @@
       <c r="M58" s="3">
         <v>55.7</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>0.03</v>
       </c>
       <c r="Q58" s="3">
         <v>0.3</v>
       </c>
       <c r="R58" s="3">
         <v>0</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>0.33</v>
       </c>
       <c r="U58" s="3">
-        <v>0.03</v>
+        <v>1.06</v>
       </c>
       <c r="V58" s="3">
-        <v>1.9</v>
+        <v>5.51</v>
       </c>
       <c r="W58" s="3">
         <v>0</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>1.94</v>
+        <v>6.57</v>
       </c>
       <c r="Z58" s="2">
-        <v>3.47</v>
+        <v>11.8</v>
       </c>
       <c r="AA58" s="2">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F59" s="2">
         <v>40035279</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -7375,63 +7375,63 @@
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P59" s="3">
         <v>27.22</v>
       </c>
       <c r="Q59" s="3">
         <v>25.6</v>
       </c>
       <c r="R59" s="3">
         <v>40</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>92.81</v>
       </c>
       <c r="U59" s="3">
         <v>27.22</v>
       </c>
       <c r="V59" s="3">
-        <v>26.01</v>
+        <v>26.8</v>
       </c>
       <c r="W59" s="3">
         <v>40</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
-        <v>93.22</v>
+        <v>94.01</v>
       </c>
       <c r="Z59" s="2">
-        <v>17.29</v>
+        <v>17.44</v>
       </c>
       <c r="AA59" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F60" s="2">
         <v>40019537</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -7455,69 +7455,69 @@
       <c r="M60" s="3">
         <v>612.7</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P60" s="3">
         <v>286.68</v>
       </c>
       <c r="Q60" s="3">
         <v>35.44</v>
       </c>
       <c r="R60" s="3">
         <v>20.78</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>342.91</v>
       </c>
       <c r="U60" s="3">
-        <v>290.3</v>
+        <v>294.2</v>
       </c>
       <c r="V60" s="3">
-        <v>37.2</v>
+        <v>40.18</v>
       </c>
       <c r="W60" s="3">
         <v>20.78</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>348.29</v>
+        <v>355.16</v>
       </c>
       <c r="Z60" s="2">
-        <v>56.85</v>
+        <v>57.97</v>
       </c>
       <c r="AA60" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>289</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>290</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F61" s="2">
         <v>40026716</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -7538,66 +7538,66 @@
       <c r="M61" s="3">
         <v>997.11</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>257.45</v>
       </c>
       <c r="Q61" s="3">
         <v>7.79</v>
       </c>
       <c r="R61" s="3">
         <v>194.3</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>459.54</v>
       </c>
       <c r="U61" s="3">
-        <v>257.45</v>
+        <v>260.79</v>
       </c>
       <c r="V61" s="3">
         <v>7.79</v>
       </c>
       <c r="W61" s="3">
         <v>194.3</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>459.54</v>
+        <v>462.88</v>
       </c>
       <c r="Z61" s="2">
-        <v>46.09</v>
+        <v>46.42</v>
       </c>
       <c r="AA61" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>295</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F62" s="2">
         <v>40019543</v>
       </c>
       <c r="G62" s="2" t="s">
@@ -7621,66 +7621,66 @@
       <c r="M62" s="3">
         <v>469.24</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>213.86</v>
       </c>
       <c r="Q62" s="3">
         <v>30.65</v>
       </c>
       <c r="R62" s="3">
         <v>20.98</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>265.5</v>
       </c>
       <c r="U62" s="3">
-        <v>213.86</v>
+        <v>220.57</v>
       </c>
       <c r="V62" s="3">
-        <v>31.53</v>
+        <v>35.44</v>
       </c>
       <c r="W62" s="3">
         <v>20.98</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>266.37</v>
+        <v>276.99</v>
       </c>
       <c r="Z62" s="2">
-        <v>56.77</v>
+        <v>59.03</v>
       </c>
       <c r="AA62" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>298</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>299</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F63" s="2">
         <v>40034499</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -7707,66 +7707,66 @@
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="3">
         <v>236.47</v>
       </c>
       <c r="Q63" s="3">
         <v>26.15</v>
       </c>
       <c r="R63" s="3">
         <v>65.35</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>327.97</v>
       </c>
       <c r="U63" s="3">
         <v>236.47</v>
       </c>
       <c r="V63" s="3">
-        <v>26.15</v>
+        <v>27.92</v>
       </c>
       <c r="W63" s="3">
         <v>65.35</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
-        <v>327.97</v>
+        <v>329.74</v>
       </c>
       <c r="Z63" s="2">
-        <v>23.46</v>
+        <v>23.58</v>
       </c>
       <c r="AA63" s="2">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>303</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>304</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F64" s="2">
         <v>40022472</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -7787,66 +7787,66 @@
       <c r="M64" s="3">
         <v>1187.53</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P64" s="3">
         <v>787.58</v>
       </c>
       <c r="Q64" s="3">
         <v>50.8</v>
       </c>
       <c r="R64" s="3">
         <v>68.99</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>907.37</v>
       </c>
       <c r="U64" s="3">
-        <v>787.58</v>
+        <v>790.62</v>
       </c>
       <c r="V64" s="3">
-        <v>52.56</v>
+        <v>55.74</v>
       </c>
       <c r="W64" s="3">
         <v>68.99</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>909.13</v>
+        <v>915.35</v>
       </c>
       <c r="Z64" s="2">
-        <v>76.56</v>
+        <v>77.08</v>
       </c>
       <c r="AA64" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>308</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>309</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F65" s="2">
         <v>40035292</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -8039,66 +8039,66 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="3">
         <v>343.58</v>
       </c>
       <c r="Q67" s="3">
         <v>34.97</v>
       </c>
       <c r="R67" s="3">
         <v>114.81</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>493.36</v>
       </c>
       <c r="U67" s="3">
         <v>343.58</v>
       </c>
       <c r="V67" s="3">
-        <v>34.92</v>
+        <v>36.78</v>
       </c>
       <c r="W67" s="3">
         <v>114.81</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>493.31</v>
+        <v>495.17</v>
       </c>
       <c r="Z67" s="2">
-        <v>53.18</v>
+        <v>53.38</v>
       </c>
       <c r="AA67" s="2">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>318</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F68" s="2">
         <v>40046937</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -8137,51 +8137,51 @@
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>519.15</v>
       </c>
       <c r="U68" s="3">
         <v>368.29</v>
       </c>
       <c r="V68" s="3">
         <v>34.3</v>
       </c>
       <c r="W68" s="3">
         <v>116.56</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
         <v>519.15</v>
       </c>
       <c r="Z68" s="2">
         <v>46.41</v>
       </c>
       <c r="AA68" s="2">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>322</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>323</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F69" s="2">
         <v>40019542</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -8202,66 +8202,66 @@
       <c r="M69" s="3">
         <v>640.07</v>
       </c>
       <c r="N69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P69" s="3">
         <v>150.29</v>
       </c>
       <c r="Q69" s="3">
         <v>32.23</v>
       </c>
       <c r="R69" s="3">
         <v>8.15</v>
       </c>
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>190.67</v>
       </c>
       <c r="U69" s="3">
-        <v>150.29</v>
+        <v>154.61</v>
       </c>
       <c r="V69" s="3">
-        <v>32.82</v>
+        <v>42.93</v>
       </c>
       <c r="W69" s="3">
         <v>8.15</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
-        <v>191.26</v>
+        <v>205.68</v>
       </c>
       <c r="Z69" s="2">
-        <v>29.88</v>
+        <v>32.13</v>
       </c>
       <c r="AA69" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>326</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F70" s="2">
         <v>40019540</v>
       </c>
       <c r="G70" s="2" t="s">
@@ -8285,66 +8285,66 @@
       <c r="M70" s="3">
         <v>932.95</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P70" s="3">
         <v>339.35</v>
       </c>
       <c r="Q70" s="3">
         <v>38.48</v>
       </c>
       <c r="R70" s="3">
         <v>29.4</v>
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>407.23</v>
       </c>
       <c r="U70" s="3">
-        <v>339.35</v>
+        <v>342.08</v>
       </c>
       <c r="V70" s="3">
-        <v>39.37</v>
+        <v>42.01</v>
       </c>
       <c r="W70" s="3">
         <v>29.4</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
-        <v>408.11</v>
+        <v>413.49</v>
       </c>
       <c r="Z70" s="2">
-        <v>43.74</v>
+        <v>44.32</v>
       </c>
       <c r="AA70" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>331</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>332</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F71" s="2">
         <v>40028638</v>
       </c>
       <c r="G71" s="2" t="s">
@@ -8368,66 +8368,66 @@
       <c r="M71" s="3">
         <v>896.37</v>
       </c>
       <c r="N71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P71" s="3">
         <v>217.59</v>
       </c>
       <c r="Q71" s="3">
         <v>44.37</v>
       </c>
       <c r="R71" s="3">
         <v>30.29</v>
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>292.26</v>
       </c>
       <c r="U71" s="3">
-        <v>217.59</v>
+        <v>220.09</v>
       </c>
       <c r="V71" s="3">
-        <v>44.37</v>
+        <v>47.29</v>
       </c>
       <c r="W71" s="3">
         <v>30.29</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
-        <v>292.26</v>
+        <v>297.67</v>
       </c>
       <c r="Z71" s="2">
-        <v>32.6</v>
+        <v>33.21</v>
       </c>
       <c r="AA71" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>335</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>336</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F72" s="2">
         <v>40022103</v>
       </c>
       <c r="G72" s="2" t="s">
@@ -8451,66 +8451,66 @@
       <c r="M72" s="3">
         <v>965.98</v>
       </c>
       <c r="N72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P72" s="3">
         <v>477.6</v>
       </c>
       <c r="Q72" s="3">
         <v>52.27</v>
       </c>
       <c r="R72" s="3">
         <v>99.1</v>
       </c>
       <c r="S72" s="3">
         <v>12.42</v>
       </c>
       <c r="T72" s="3">
         <v>641.39</v>
       </c>
       <c r="U72" s="3">
-        <v>497.57</v>
+        <v>536.17</v>
       </c>
       <c r="V72" s="3">
-        <v>53.46</v>
+        <v>58.81</v>
       </c>
       <c r="W72" s="3">
         <v>99.1</v>
       </c>
       <c r="X72" s="2">
         <v>12.42</v>
       </c>
       <c r="Y72" s="2">
-        <v>662.55</v>
+        <v>706.5</v>
       </c>
       <c r="Z72" s="2">
-        <v>68.59</v>
+        <v>73.14</v>
       </c>
       <c r="AA72" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F73" s="2">
         <v>40067485</v>
       </c>
       <c r="G73" s="2" t="s">
@@ -8537,63 +8537,63 @@
       <c r="N73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>113.91</v>
       </c>
       <c r="Q73" s="3">
         <v>5.55</v>
       </c>
       <c r="R73" s="3">
         <v>0</v>
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>119.46</v>
       </c>
       <c r="U73" s="3">
         <v>113.91</v>
       </c>
       <c r="V73" s="3">
-        <v>5.55</v>
+        <v>5.86</v>
       </c>
       <c r="W73" s="3">
         <v>0</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
-        <v>119.46</v>
+        <v>119.77</v>
       </c>
       <c r="Z73" s="2">
-        <v>26.4</v>
+        <v>26.46</v>
       </c>
       <c r="AA73" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>344</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>345</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F74" s="2">
         <v>40024405</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -8620,66 +8620,66 @@
       <c r="N74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="3">
         <v>152.02</v>
       </c>
       <c r="Q74" s="3">
         <v>34.65</v>
       </c>
       <c r="R74" s="3">
         <v>71.06</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>257.73</v>
       </c>
       <c r="U74" s="3">
         <v>152.02</v>
       </c>
       <c r="V74" s="3">
-        <v>34.65</v>
+        <v>37.17</v>
       </c>
       <c r="W74" s="3">
         <v>71.06</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
-        <v>257.73</v>
+        <v>260.25</v>
       </c>
       <c r="Z74" s="2">
-        <v>43.95</v>
+        <v>44.38</v>
       </c>
       <c r="AA74" s="2">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F75" s="2">
         <v>40036006</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H75" s="3" t="s">
@@ -8718,51 +8718,51 @@
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>68.56</v>
       </c>
       <c r="U75" s="3">
         <v>3.11</v>
       </c>
       <c r="V75" s="3">
         <v>32.04</v>
       </c>
       <c r="W75" s="3">
         <v>33.4</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
         <v>68.56</v>
       </c>
       <c r="Z75" s="2">
         <v>9</v>
       </c>
       <c r="AA75" s="2">
-        <v>22</v>
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>354</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F76" s="2">
         <v>40035081</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H76" s="3" t="s">
@@ -8783,66 +8783,66 @@
       <c r="M76" s="3">
         <v>721.94</v>
       </c>
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>354.85</v>
       </c>
       <c r="Q76" s="3">
         <v>32.89</v>
       </c>
       <c r="R76" s="3">
         <v>93.25</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>480.99</v>
       </c>
       <c r="U76" s="3">
-        <v>354.85</v>
+        <v>359.74</v>
       </c>
       <c r="V76" s="3">
-        <v>34.67</v>
+        <v>40.35</v>
       </c>
       <c r="W76" s="3">
         <v>93.25</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>482.77</v>
+        <v>493.35</v>
       </c>
       <c r="Z76" s="2">
-        <v>66.87</v>
+        <v>68.34</v>
       </c>
       <c r="AA76" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>359</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F77" s="2">
         <v>40035291</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -8884,51 +8884,51 @@
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>126.58</v>
       </c>
       <c r="U77" s="3">
         <v>107.84</v>
       </c>
       <c r="V77" s="3">
         <v>10.79</v>
       </c>
       <c r="W77" s="3">
         <v>7.95</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
         <v>126.58</v>
       </c>
       <c r="Z77" s="2">
         <v>16</v>
       </c>
       <c r="AA77" s="2">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>363</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>364</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F78" s="2">
         <v>40046926</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -8949,66 +8949,66 @@
       <c r="M78" s="3">
         <v>1326.85</v>
       </c>
       <c r="N78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P78" s="3">
         <v>342.67</v>
       </c>
       <c r="Q78" s="3">
         <v>18.7</v>
       </c>
       <c r="R78" s="3">
         <v>77.01</v>
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>438.38</v>
       </c>
       <c r="U78" s="3">
-        <v>346.29</v>
+        <v>353.37</v>
       </c>
       <c r="V78" s="3">
-        <v>18.7</v>
+        <v>23.33</v>
       </c>
       <c r="W78" s="3">
         <v>77.01</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
-        <v>442</v>
+        <v>453.71</v>
       </c>
       <c r="Z78" s="2">
-        <v>33.31</v>
+        <v>34.19</v>
       </c>
       <c r="AA78" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>368</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>369</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F79" s="2">
         <v>40046883</v>
       </c>
       <c r="G79" s="2" t="s">
@@ -9032,66 +9032,66 @@
       <c r="M79" s="3">
         <v>323.64</v>
       </c>
       <c r="N79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P79" s="3">
         <v>143.21</v>
       </c>
       <c r="Q79" s="3">
         <v>34.76</v>
       </c>
       <c r="R79" s="3">
         <v>21.27</v>
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>199.24</v>
       </c>
       <c r="U79" s="3">
-        <v>149.98</v>
+        <v>153.65</v>
       </c>
       <c r="V79" s="3">
-        <v>37.47</v>
+        <v>40.41</v>
       </c>
       <c r="W79" s="3">
         <v>21.27</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
-        <v>208.71</v>
+        <v>215.33</v>
       </c>
       <c r="Z79" s="2">
-        <v>64.49</v>
+        <v>66.53</v>
       </c>
       <c r="AA79" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>372</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>373</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F80" s="2">
         <v>40065709</v>
       </c>
       <c r="G80" s="2" t="s">
@@ -9115,66 +9115,66 @@
       <c r="M80" s="3">
         <v>43.19</v>
       </c>
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>21.89</v>
       </c>
       <c r="Q80" s="3">
         <v>0.08</v>
       </c>
       <c r="R80" s="3">
         <v>0</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>21.98</v>
       </c>
       <c r="U80" s="3">
-        <v>21.89</v>
+        <v>26</v>
       </c>
       <c r="V80" s="3">
-        <v>0.97</v>
+        <v>3.35</v>
       </c>
       <c r="W80" s="3">
         <v>0</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>22.86</v>
+        <v>29.35</v>
       </c>
       <c r="Z80" s="2">
-        <v>52.93</v>
+        <v>67.96</v>
       </c>
       <c r="AA80" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>376</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>377</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>378</v>
       </c>
       <c r="F81" s="2">
         <v>40060055</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -9216,51 +9216,51 @@
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>498.96</v>
       </c>
       <c r="U81" s="3">
         <v>459.68</v>
       </c>
       <c r="V81" s="3">
         <v>4.07</v>
       </c>
       <c r="W81" s="3">
         <v>35.21</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
         <v>498.96</v>
       </c>
       <c r="Z81" s="2">
         <v>62.6</v>
       </c>
       <c r="AA81" s="2">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>380</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>381</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F82" s="2">
         <v>40067394</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -9281,66 +9281,66 @@
       <c r="M82" s="3">
         <v>44.36</v>
       </c>
       <c r="N82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P82" s="3">
         <v>21.47</v>
       </c>
       <c r="Q82" s="3">
         <v>0.09</v>
       </c>
       <c r="R82" s="3">
         <v>0</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>21.57</v>
       </c>
       <c r="U82" s="3">
-        <v>21.47</v>
+        <v>21.69</v>
       </c>
       <c r="V82" s="3">
-        <v>0.09</v>
+        <v>0.98</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
-        <v>21.57</v>
+        <v>22.67</v>
       </c>
       <c r="Z82" s="2">
-        <v>48.62</v>
+        <v>51.11</v>
       </c>
       <c r="AA82" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>384</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>386</v>
       </c>
       <c r="F83" s="2">
         <v>40021882</v>
       </c>
       <c r="G83" s="2" t="s">
@@ -9364,69 +9364,69 @@
       <c r="M83" s="3">
         <v>697.67</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>324.89</v>
       </c>
       <c r="Q83" s="3">
         <v>20.65</v>
       </c>
       <c r="R83" s="3">
         <v>40.48</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>386.02</v>
       </c>
       <c r="U83" s="3">
-        <v>329.82</v>
+        <v>339.37</v>
       </c>
       <c r="V83" s="3">
-        <v>22.41</v>
+        <v>23.61</v>
       </c>
       <c r="W83" s="3">
         <v>40.48</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>392.72</v>
+        <v>403.46</v>
       </c>
       <c r="Z83" s="2">
-        <v>56.29</v>
+        <v>57.83</v>
       </c>
       <c r="AA83" s="2">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>389</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F84" s="2">
         <v>40048944</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -9447,69 +9447,69 @@
       <c r="M84" s="3">
         <v>1342.84</v>
       </c>
       <c r="N84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P84" s="3">
         <v>350.04</v>
       </c>
       <c r="Q84" s="3">
         <v>25.38</v>
       </c>
       <c r="R84" s="3">
         <v>92.17</v>
       </c>
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>467.59</v>
       </c>
       <c r="U84" s="3">
-        <v>365.1</v>
+        <v>402.91</v>
       </c>
       <c r="V84" s="3">
-        <v>26.89</v>
+        <v>32.22</v>
       </c>
       <c r="W84" s="3">
         <v>92.17</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
-        <v>484.17</v>
+        <v>527.29</v>
       </c>
       <c r="Z84" s="2">
-        <v>36.06</v>
+        <v>39.27</v>
       </c>
       <c r="AA84" s="2">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>391</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>392</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F85" s="2">
         <v>40047300</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -9530,69 +9530,69 @@
       <c r="M85" s="3">
         <v>716.22</v>
       </c>
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>244.71</v>
       </c>
       <c r="Q85" s="3">
         <v>70.45</v>
       </c>
       <c r="R85" s="3">
         <v>34.36</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>349.52</v>
       </c>
       <c r="U85" s="3">
-        <v>248.07</v>
+        <v>261.71</v>
       </c>
       <c r="V85" s="3">
-        <v>72.21</v>
+        <v>75.15</v>
       </c>
       <c r="W85" s="3">
         <v>34.36</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>354.64</v>
+        <v>371.22</v>
       </c>
       <c r="Z85" s="2">
-        <v>49.52</v>
+        <v>51.83</v>
       </c>
       <c r="AA85" s="2">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>395</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>396</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F86" s="2">
         <v>40047788</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H86" s="3" t="s">
@@ -9613,69 +9613,69 @@
       <c r="M86" s="3">
         <v>430.85</v>
       </c>
       <c r="N86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P86" s="3">
         <v>203.42</v>
       </c>
       <c r="Q86" s="3">
         <v>26.1</v>
       </c>
       <c r="R86" s="3">
         <v>22.58</v>
       </c>
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>252.09</v>
       </c>
       <c r="U86" s="3">
-        <v>203.42</v>
+        <v>204.47</v>
       </c>
       <c r="V86" s="3">
-        <v>30.44</v>
+        <v>31.63</v>
       </c>
       <c r="W86" s="3">
         <v>22.58</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
-        <v>256.43</v>
+        <v>258.68</v>
       </c>
       <c r="Z86" s="2">
-        <v>59.52</v>
+        <v>60.04</v>
       </c>
       <c r="AA86" s="2">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>399</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F87" s="2">
         <v>40034146</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H87" s="3" t="s">
@@ -9714,51 +9714,51 @@
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>334.86</v>
       </c>
       <c r="U87" s="3">
         <v>254.02</v>
       </c>
       <c r="V87" s="3">
         <v>32.97</v>
       </c>
       <c r="W87" s="3">
         <v>47.87</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
         <v>334.86</v>
       </c>
       <c r="Z87" s="2">
         <v>36.36</v>
       </c>
       <c r="AA87" s="2">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F88" s="2">
         <v>40048974</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H88" s="3" t="s">
@@ -9779,66 +9779,66 @@
       <c r="M88" s="3">
         <v>45.5</v>
       </c>
       <c r="N88" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P88" s="3">
         <v>21.92</v>
       </c>
       <c r="Q88" s="3">
         <v>0.08</v>
       </c>
       <c r="R88" s="3">
         <v>0</v>
       </c>
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>22</v>
       </c>
       <c r="U88" s="3">
-        <v>21.92</v>
+        <v>25.84</v>
       </c>
       <c r="V88" s="3">
-        <v>1.93</v>
+        <v>4.61</v>
       </c>
       <c r="W88" s="3">
         <v>0</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
-        <v>23.85</v>
+        <v>30.45</v>
       </c>
       <c r="Z88" s="2">
-        <v>52.41</v>
+        <v>66.92</v>
       </c>
       <c r="AA88" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F89" s="2">
         <v>40021516</v>
       </c>
       <c r="G89" s="2" t="s">
@@ -9865,63 +9865,63 @@
       <c r="N89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P89" s="3">
         <v>343.3</v>
       </c>
       <c r="Q89" s="3">
         <v>0</v>
       </c>
       <c r="R89" s="3">
         <v>0</v>
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>343.3</v>
       </c>
       <c r="U89" s="3">
         <v>343.3</v>
       </c>
       <c r="V89" s="3">
-        <v>1.76</v>
+        <v>7.03</v>
       </c>
       <c r="W89" s="3">
         <v>0</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
-        <v>345.06</v>
+        <v>350.32</v>
       </c>
       <c r="Z89" s="2">
-        <v>56.17</v>
+        <v>57.03</v>
       </c>
       <c r="AA89" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>411</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F90" s="2">
         <v>40011765</v>
       </c>
       <c r="G90" s="2" t="s">
@@ -9945,66 +9945,66 @@
       <c r="M90" s="3">
         <v>2511.74</v>
       </c>
       <c r="N90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P90" s="3">
         <v>2007.07</v>
       </c>
       <c r="Q90" s="3">
         <v>74.68</v>
       </c>
       <c r="R90" s="3">
         <v>58.95</v>
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>2140.7</v>
       </c>
       <c r="U90" s="3">
-        <v>2008.11</v>
+        <v>2010.13</v>
       </c>
       <c r="V90" s="3">
         <v>74.68</v>
       </c>
       <c r="W90" s="3">
         <v>58.95</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
-        <v>2141.74</v>
+        <v>2143.75</v>
       </c>
       <c r="Z90" s="2">
-        <v>85.27</v>
+        <v>85.35</v>
       </c>
       <c r="AA90" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F91" s="2">
         <v>40060370</v>
       </c>
       <c r="G91" s="2" t="s">
@@ -10044,51 +10044,51 @@
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>4.48</v>
       </c>
       <c r="U91" s="3">
         <v>4.48</v>
       </c>
       <c r="V91" s="3">
         <v>0</v>
       </c>
       <c r="W91" s="3">
         <v>0</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
         <v>4.48</v>
       </c>
       <c r="Z91" s="2">
         <v>4.76</v>
       </c>
       <c r="AA91" s="2">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>421</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>422</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F92" s="2">
         <v>40060321</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>419</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -10449,51 +10449,51 @@
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>90.64</v>
       </c>
       <c r="U96" s="3">
         <v>90.64</v>
       </c>
       <c r="V96" s="3">
         <v>0</v>
       </c>
       <c r="W96" s="3">
         <v>0</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
         <v>90.64</v>
       </c>
       <c r="Z96" s="2">
         <v>80.6</v>
       </c>
       <c r="AA96" s="2">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>442</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>443</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F97" s="2">
         <v>7946393</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>419</v>
       </c>
       <c r="H97" s="3" t="s">
@@ -11340,71 +11340,71 @@
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>151.27</v>
       </c>
       <c r="U107" s="3">
         <v>151.27</v>
       </c>
       <c r="V107" s="3">
         <v>0</v>
       </c>
       <c r="W107" s="3">
         <v>0</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
         <v>151.27</v>
       </c>
       <c r="Z107" s="2">
         <v>90.5</v>
       </c>
       <c r="AA107" s="2">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>490</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F108" s="2">
-        <v>0</v>
+        <v>6865603</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>419</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>492</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>476</v>
       </c>
       <c r="K108" s="3">
         <v>123.54</v>
       </c>
       <c r="L108" s="3">
         <v>0</v>
       </c>
       <c r="M108" s="3">
         <v>123.54</v>
       </c>
       <c r="N108" s="3" t="s">
         <v>32</v>
       </c>
@@ -11583,51 +11583,51 @@
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>80</v>
       </c>
       <c r="U110" s="3">
         <v>79.67</v>
       </c>
       <c r="V110" s="3">
         <v>0</v>
       </c>
       <c r="W110" s="3">
         <v>0</v>
       </c>
       <c r="X110" s="2">
         <v>0</v>
       </c>
       <c r="Y110" s="2">
         <v>79.67</v>
       </c>
       <c r="Z110" s="2">
         <v>83.97</v>
       </c>
       <c r="AA110" s="2">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>501</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>502</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F111" s="2">
         <v>6821854</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>419</v>
       </c>
       <c r="H111" s="3" t="s">
@@ -11907,51 +11907,51 @@
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>70</v>
       </c>
       <c r="U114" s="3">
         <v>70</v>
       </c>
       <c r="V114" s="3">
         <v>0</v>
       </c>
       <c r="W114" s="3">
         <v>0</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
         <v>70</v>
       </c>
       <c r="Z114" s="2">
         <v>77.34</v>
       </c>
       <c r="AA114" s="2">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>517</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F115" s="2">
         <v>7332631</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>419</v>
       </c>
       <c r="H115" s="3" t="s">
@@ -12494,51 +12494,51 @@
       </c>
       <c r="Z121" s="2">
         <v>99.85</v>
       </c>
       <c r="AA121" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>546</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>547</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F122" s="2">
-        <v>0</v>
+        <v>7401884</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>419</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>58</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>549</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>521</v>
       </c>
       <c r="K122" s="3">
         <v>98.14</v>
       </c>
       <c r="L122" s="3">
         <v>0</v>
       </c>
       <c r="M122" s="3">
         <v>98.14</v>
       </c>
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
@@ -12575,51 +12575,51 @@
       </c>
       <c r="Z122" s="2">
         <v>92.26</v>
       </c>
       <c r="AA122" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>550</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>551</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F123" s="2">
-        <v>0</v>
+        <v>7401884</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>419</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>58</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>553</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>521</v>
       </c>
       <c r="K123" s="3">
         <v>50.47</v>
       </c>
       <c r="L123" s="3">
         <v>0</v>
       </c>
       <c r="M123" s="3">
         <v>50.47</v>
       </c>
       <c r="N123" s="3" t="s">
         <v>32</v>
       </c>
@@ -13835,66 +13835,66 @@
       <c r="M138" s="3">
         <v>914.73</v>
       </c>
       <c r="N138" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P138" s="3">
         <v>369.67</v>
       </c>
       <c r="Q138" s="3">
         <v>66.19</v>
       </c>
       <c r="R138" s="3">
         <v>86.47</v>
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>522.33</v>
       </c>
       <c r="U138" s="3">
-        <v>376.23</v>
+        <v>385.91</v>
       </c>
       <c r="V138" s="3">
-        <v>67.52</v>
+        <v>73.57</v>
       </c>
       <c r="W138" s="3">
         <v>86.47</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
-        <v>530.22</v>
+        <v>545.94</v>
       </c>
       <c r="Z138" s="2">
-        <v>57.96</v>
+        <v>59.68</v>
       </c>
       <c r="AA138" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>616</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>617</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F139" s="2">
         <v>40046845</v>
       </c>
       <c r="G139" s="2" t="s">
@@ -13918,69 +13918,69 @@
       <c r="M139" s="3">
         <v>1842.31</v>
       </c>
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>704.45</v>
       </c>
       <c r="Q139" s="3">
         <v>3.59</v>
       </c>
       <c r="R139" s="3">
         <v>326.58</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>1034.62</v>
       </c>
       <c r="U139" s="3">
-        <v>704.45</v>
+        <v>712.23</v>
       </c>
       <c r="V139" s="3">
-        <v>3.59</v>
+        <v>8.6</v>
       </c>
       <c r="W139" s="3">
         <v>326.58</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>1034.62</v>
+        <v>1047.41</v>
       </c>
       <c r="Z139" s="2">
-        <v>56.16</v>
+        <v>56.85</v>
       </c>
       <c r="AA139" s="2">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>621</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>622</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>623</v>
       </c>
       <c r="F140" s="2">
         <v>40047795</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H140" s="3" t="s">
@@ -14001,66 +14001,66 @@
       <c r="M140" s="3">
         <v>45.72</v>
       </c>
       <c r="N140" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O140" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P140" s="3">
         <v>21.85</v>
       </c>
       <c r="Q140" s="3">
         <v>0.08</v>
       </c>
       <c r="R140" s="3">
         <v>0</v>
       </c>
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>21.93</v>
       </c>
       <c r="U140" s="3">
-        <v>21.85</v>
+        <v>26.16</v>
       </c>
       <c r="V140" s="3">
-        <v>0.97</v>
+        <v>3.94</v>
       </c>
       <c r="W140" s="3">
         <v>0</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
-        <v>22.81</v>
+        <v>30.1</v>
       </c>
       <c r="Z140" s="2">
-        <v>49.89</v>
+        <v>65.82</v>
       </c>
       <c r="AA140" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>625</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>626</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>627</v>
       </c>
       <c r="F141" s="2">
         <v>40047784</v>
       </c>
       <c r="G141" s="2" t="s">
@@ -14084,69 +14084,69 @@
       <c r="M141" s="3">
         <v>372.64</v>
       </c>
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>187.62</v>
       </c>
       <c r="Q141" s="3">
         <v>26.36</v>
       </c>
       <c r="R141" s="3">
         <v>10.53</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>224.5</v>
       </c>
       <c r="U141" s="3">
-        <v>190.63</v>
+        <v>204.78</v>
       </c>
       <c r="V141" s="3">
-        <v>27.31</v>
+        <v>31.17</v>
       </c>
       <c r="W141" s="3">
         <v>10.53</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>228.47</v>
+        <v>246.47</v>
       </c>
       <c r="Z141" s="2">
-        <v>61.31</v>
+        <v>66.14</v>
       </c>
       <c r="AA141" s="2">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>629</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>630</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F142" s="2">
         <v>40065706</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H142" s="3" t="s">
@@ -14185,51 +14185,51 @@
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>100.48</v>
       </c>
       <c r="U142" s="3">
         <v>50.24</v>
       </c>
       <c r="V142" s="3">
         <v>39.71</v>
       </c>
       <c r="W142" s="3">
         <v>10.53</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
         <v>100.48</v>
       </c>
       <c r="Z142" s="2">
         <v>14.57</v>
       </c>
       <c r="AA142" s="2">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>633</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>634</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>635</v>
       </c>
       <c r="F143" s="2">
         <v>40047280</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H143" s="3" t="s">
@@ -14250,66 +14250,66 @@
       <c r="M143" s="3">
         <v>43.09</v>
       </c>
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>21.02</v>
       </c>
       <c r="Q143" s="3">
         <v>0.71</v>
       </c>
       <c r="R143" s="3">
         <v>0</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>21.73</v>
       </c>
       <c r="U143" s="3">
-        <v>21.02</v>
+        <v>23.04</v>
       </c>
       <c r="V143" s="3">
         <v>0.71</v>
       </c>
       <c r="W143" s="3">
         <v>0</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>21.73</v>
+        <v>23.75</v>
       </c>
       <c r="Z143" s="2">
-        <v>50.42</v>
+        <v>55.11</v>
       </c>
       <c r="AA143" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>637</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>638</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F144" s="2">
         <v>40041402</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -14336,63 +14336,63 @@
       <c r="N144" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P144" s="3">
         <v>352.73</v>
       </c>
       <c r="Q144" s="3">
         <v>40.42</v>
       </c>
       <c r="R144" s="3">
         <v>51.56</v>
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>444.71</v>
       </c>
       <c r="U144" s="3">
         <v>352.73</v>
       </c>
       <c r="V144" s="3">
-        <v>40.42</v>
+        <v>42.05</v>
       </c>
       <c r="W144" s="3">
         <v>51.56</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
-        <v>444.71</v>
+        <v>446.35</v>
       </c>
       <c r="Z144" s="2">
-        <v>22.23</v>
+        <v>22.31</v>
       </c>
       <c r="AA144" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>642</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>643</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>644</v>
       </c>
       <c r="F145" s="2">
         <v>40035984</v>
       </c>
       <c r="G145" s="2" t="s">
@@ -14419,66 +14419,66 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>140.57</v>
       </c>
       <c r="Q145" s="3">
         <v>23.47</v>
       </c>
       <c r="R145" s="3">
         <v>2.4</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>166.44</v>
       </c>
       <c r="U145" s="3">
         <v>140.57</v>
       </c>
       <c r="V145" s="3">
-        <v>23.47</v>
+        <v>25.82</v>
       </c>
       <c r="W145" s="3">
         <v>2.4</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>166.44</v>
+        <v>168.79</v>
       </c>
       <c r="Z145" s="2">
-        <v>32.78</v>
+        <v>33.24</v>
       </c>
       <c r="AA145" s="2">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>647</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>648</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>649</v>
       </c>
       <c r="F146" s="2">
         <v>40047791</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H146" s="3" t="s">
@@ -14582,69 +14582,69 @@
       <c r="M147" s="3">
         <v>597.87</v>
       </c>
       <c r="N147" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P147" s="3">
         <v>201.68</v>
       </c>
       <c r="Q147" s="3">
         <v>43.02</v>
       </c>
       <c r="R147" s="3">
         <v>14.63</v>
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>259.33</v>
       </c>
       <c r="U147" s="3">
-        <v>207.83</v>
+        <v>211.5</v>
       </c>
       <c r="V147" s="3">
-        <v>44.78</v>
+        <v>45.97</v>
       </c>
       <c r="W147" s="3">
         <v>14.63</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
-        <v>267.23</v>
+        <v>272.1</v>
       </c>
       <c r="Z147" s="2">
-        <v>44.7</v>
+        <v>45.51</v>
       </c>
       <c r="AA147" s="2">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>655</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>656</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F148" s="2">
         <v>40026705</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H148" s="3" t="s">
@@ -14665,69 +14665,69 @@
       <c r="M148" s="3">
         <v>1056.32</v>
       </c>
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>205.65</v>
       </c>
       <c r="Q148" s="3">
         <v>31.33</v>
       </c>
       <c r="R148" s="3">
         <v>49.16</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>286.14</v>
       </c>
       <c r="U148" s="3">
-        <v>205.82</v>
+        <v>209.07</v>
       </c>
       <c r="V148" s="3">
         <v>31.33</v>
       </c>
       <c r="W148" s="3">
         <v>49.16</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>286.31</v>
+        <v>289.56</v>
       </c>
       <c r="Z148" s="2">
-        <v>27.1</v>
+        <v>27.41</v>
       </c>
       <c r="AA148" s="2">
-        <v>83</v>
+        <v>72</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>660</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>661</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F149" s="2">
         <v>40046936</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H149" s="3" t="s">
@@ -14748,66 +14748,66 @@
       <c r="M149" s="3">
         <v>729.29</v>
       </c>
       <c r="N149" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3">
         <v>296.16</v>
       </c>
       <c r="Q149" s="3">
         <v>27.59</v>
       </c>
       <c r="R149" s="3">
         <v>51.96</v>
       </c>
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>375.72</v>
       </c>
       <c r="U149" s="3">
-        <v>299.79</v>
+        <v>303.92</v>
       </c>
       <c r="V149" s="3">
-        <v>28.51</v>
+        <v>31.07</v>
       </c>
       <c r="W149" s="3">
         <v>51.96</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
-        <v>380.26</v>
+        <v>386.94</v>
       </c>
       <c r="Z149" s="2">
-        <v>52.14</v>
+        <v>53.06</v>
       </c>
       <c r="AA149" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>664</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>665</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F150" s="2">
         <v>40067372</v>
       </c>
       <c r="G150" s="2" t="s">
@@ -14932,51 +14932,51 @@
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>77.95</v>
       </c>
       <c r="U151" s="3">
         <v>29.12</v>
       </c>
       <c r="V151" s="3">
         <v>48.83</v>
       </c>
       <c r="W151" s="3">
         <v>0</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
         <v>77.95</v>
       </c>
       <c r="Z151" s="2">
         <v>15.84</v>
       </c>
       <c r="AA151" s="2">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>672</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>673</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F152" s="2">
         <v>40067396</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
@@ -15015,51 +15015,51 @@
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>59.29</v>
       </c>
       <c r="U152" s="3">
         <v>28.06</v>
       </c>
       <c r="V152" s="3">
         <v>31.24</v>
       </c>
       <c r="W152" s="3">
         <v>0</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
         <v>59.29</v>
       </c>
       <c r="Z152" s="2">
         <v>33.47</v>
       </c>
       <c r="AA152" s="2">
-        <v>50</v>
+        <v>37</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>675</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>676</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>677</v>
       </c>
       <c r="F153" s="2">
         <v>40067375</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="3" t="s">
@@ -15181,51 +15181,51 @@
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>34.34</v>
       </c>
       <c r="U154" s="3">
         <v>29.53</v>
       </c>
       <c r="V154" s="3">
         <v>4.8</v>
       </c>
       <c r="W154" s="3">
         <v>0</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
         <v>34.34</v>
       </c>
       <c r="Z154" s="2">
         <v>22.13</v>
       </c>
       <c r="AA154" s="2">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>681</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>682</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F155" s="2">
         <v>40067382</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
@@ -15264,51 +15264,51 @@
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>78.17</v>
       </c>
       <c r="U155" s="3">
         <v>63.64</v>
       </c>
       <c r="V155" s="3">
         <v>14.53</v>
       </c>
       <c r="W155" s="3">
         <v>0</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
         <v>78.17</v>
       </c>
       <c r="Z155" s="2">
         <v>17.04</v>
       </c>
       <c r="AA155" s="2">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>684</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>685</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>686</v>
       </c>
       <c r="F156" s="2">
         <v>40067377</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
@@ -15762,51 +15762,51 @@
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>7.57</v>
       </c>
       <c r="U161" s="3">
         <v>1.31</v>
       </c>
       <c r="V161" s="3">
         <v>6.26</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
         <v>7.57</v>
       </c>
       <c r="Z161" s="2">
         <v>4.95</v>
       </c>
       <c r="AA161" s="2">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>702</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>703</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F162" s="2">
         <v>40067398</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
@@ -15991,66 +15991,66 @@
       <c r="M164" s="3">
         <v>699.66</v>
       </c>
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>393.32</v>
       </c>
       <c r="Q164" s="3">
         <v>37.4</v>
       </c>
       <c r="R164" s="3">
         <v>35.17</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>465.9</v>
       </c>
       <c r="U164" s="3">
-        <v>393.32</v>
+        <v>399.07</v>
       </c>
       <c r="V164" s="3">
-        <v>39.16</v>
+        <v>43.93</v>
       </c>
       <c r="W164" s="3">
         <v>35.17</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>467.66</v>
+        <v>478.17</v>
       </c>
       <c r="Z164" s="2">
-        <v>66.84</v>
+        <v>68.34</v>
       </c>
       <c r="AA164" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>714</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F165" s="2">
         <v>40047829</v>
       </c>
       <c r="G165" s="2" t="s">
@@ -16157,127 +16157,127 @@
       <c r="M166" s="3">
         <v>1046.52</v>
       </c>
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>354.83</v>
       </c>
       <c r="Q166" s="3">
         <v>17.8</v>
       </c>
       <c r="R166" s="3">
         <v>149.85</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>522.47</v>
       </c>
       <c r="U166" s="3">
-        <v>354.83</v>
+        <v>358.49</v>
       </c>
       <c r="V166" s="3">
-        <v>17.8</v>
+        <v>20.67</v>
       </c>
       <c r="W166" s="3">
         <v>149.85</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>522.47</v>
+        <v>529</v>
       </c>
       <c r="Z166" s="2">
-        <v>49.92</v>
+        <v>50.55</v>
       </c>
       <c r="AA166" s="2">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="6"/>
       <c r="D167" s="6"/>
       <c r="E167" s="6"/>
       <c r="F167" s="6"/>
       <c r="G167" s="6"/>
       <c r="H167" s="7"/>
       <c r="I167" s="7"/>
       <c r="J167" s="7"/>
       <c r="K167" s="7">
         <v>175127.46</v>
       </c>
       <c r="L167" s="7">
         <v>17406.96</v>
       </c>
       <c r="M167" s="7">
         <v>192534.42</v>
       </c>
       <c r="N167" s="7"/>
       <c r="O167" s="7"/>
       <c r="P167" s="7">
         <v>41725.68</v>
       </c>
       <c r="Q167" s="7">
         <v>3040.9</v>
       </c>
       <c r="R167" s="7">
         <v>10551.24</v>
       </c>
       <c r="S167" s="7">
         <v>139.57</v>
       </c>
       <c r="T167" s="7">
         <v>55457.38</v>
       </c>
       <c r="U167" s="7">
-        <v>41752.36</v>
+        <v>42063.51</v>
       </c>
       <c r="V167" s="7">
-        <v>3096.21</v>
+        <v>3246.81</v>
       </c>
       <c r="W167" s="7">
         <v>10551.24</v>
       </c>
       <c r="X167" s="6">
         <v>139.57</v>
       </c>
       <c r="Y167" s="6">
-        <v>55539.37</v>
+        <v>56001.12</v>
       </c>
       <c r="Z167" s="6">
-        <v>28.85</v>
+        <v>29.09</v>
       </c>
       <c r="AA167" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A167:J167"/>
   </mergeCells>