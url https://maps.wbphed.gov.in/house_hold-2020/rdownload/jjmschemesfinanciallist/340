--- v0 (2025-12-08)
+++ v1 (2026-04-01)
@@ -6296,63 +6296,63 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>539.11</v>
       </c>
       <c r="Q58" s="3">
         <v>60.45</v>
       </c>
       <c r="R58" s="3">
         <v>0.42</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>599.98</v>
       </c>
       <c r="U58" s="3">
         <v>539.11</v>
       </c>
       <c r="V58" s="3">
-        <v>58.84</v>
+        <v>60.19</v>
       </c>
       <c r="W58" s="3">
         <v>0.42</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>598.38</v>
+        <v>599.73</v>
       </c>
       <c r="Z58" s="2">
-        <v>78.84</v>
+        <v>79.01</v>
       </c>
       <c r="AA58" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F59" s="2">
         <v>40061270</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -8728,60 +8728,60 @@
       </c>
       <c r="M88" s="7">
         <v>402054.8</v>
       </c>
       <c r="N88" s="7"/>
       <c r="O88" s="7"/>
       <c r="P88" s="7">
         <v>52639.31</v>
       </c>
       <c r="Q88" s="7">
         <v>5133.17</v>
       </c>
       <c r="R88" s="7">
         <v>44811.24</v>
       </c>
       <c r="S88" s="7">
         <v>0</v>
       </c>
       <c r="T88" s="7">
         <v>102583.72</v>
       </c>
       <c r="U88" s="7">
         <v>50824.99</v>
       </c>
       <c r="V88" s="7">
-        <v>5121.25</v>
+        <v>5122.6</v>
       </c>
       <c r="W88" s="7">
         <v>44811.23</v>
       </c>
       <c r="X88" s="6">
         <v>0</v>
       </c>
       <c r="Y88" s="6">
-        <v>100757.47</v>
+        <v>100758.82</v>
       </c>
       <c r="Z88" s="6">
         <v>25.06</v>
       </c>
       <c r="AA88" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>