--- v1 (2026-04-01)
+++ v2 (2026-06-02)
@@ -1817,66 +1817,66 @@
       <c r="M4" s="3">
         <v>10279.85</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>0</v>
       </c>
       <c r="Q4" s="3">
         <v>0.53</v>
       </c>
       <c r="R4" s="3">
         <v>0</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>0.53</v>
       </c>
       <c r="U4" s="3">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="V4" s="3">
         <v>0.53</v>
       </c>
       <c r="W4" s="3">
         <v>0</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>0.53</v>
+        <v>5.17</v>
       </c>
       <c r="Z4" s="2">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="AA4" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>8136128</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -2080,51 +2080,51 @@
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>365.2</v>
       </c>
       <c r="U7" s="3">
         <v>0</v>
       </c>
       <c r="V7" s="3">
         <v>365.2</v>
       </c>
       <c r="W7" s="3">
         <v>0</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
         <v>365.2</v>
       </c>
       <c r="Z7" s="2">
         <v>50.91</v>
       </c>
       <c r="AA7" s="2">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="2">
         <v>40009347</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -2145,66 +2145,66 @@
       <c r="M8" s="3">
         <v>386.08</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="3">
         <v>196.66</v>
       </c>
       <c r="Q8" s="3">
         <v>116.95</v>
       </c>
       <c r="R8" s="3">
         <v>0</v>
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>313.62</v>
       </c>
       <c r="U8" s="3">
-        <v>196.66</v>
+        <v>209.55</v>
       </c>
       <c r="V8" s="3">
         <v>116.95</v>
       </c>
       <c r="W8" s="3">
         <v>0</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
-        <v>313.62</v>
+        <v>326.5</v>
       </c>
       <c r="Z8" s="2">
-        <v>81.23</v>
+        <v>84.57</v>
       </c>
       <c r="AA8" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="2">
         <v>40008783</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -2228,66 +2228,66 @@
       <c r="M9" s="3">
         <v>504.47</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>164.67</v>
       </c>
       <c r="Q9" s="3">
         <v>188.39</v>
       </c>
       <c r="R9" s="3">
         <v>40.3</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>393.36</v>
       </c>
       <c r="U9" s="3">
-        <v>164.67</v>
+        <v>174.98</v>
       </c>
       <c r="V9" s="3">
         <v>188.39</v>
       </c>
       <c r="W9" s="3">
         <v>40.3</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>393.36</v>
+        <v>403.66</v>
       </c>
       <c r="Z9" s="2">
-        <v>77.97</v>
+        <v>80.02</v>
       </c>
       <c r="AA9" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="2">
         <v>40008870</v>
       </c>
       <c r="G10" s="2" t="s">
@@ -2394,66 +2394,66 @@
       <c r="M11" s="3">
         <v>2330.93</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="3">
         <v>939.28</v>
       </c>
       <c r="Q11" s="3">
         <v>189.69</v>
       </c>
       <c r="R11" s="3">
         <v>46.12</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>1175.1</v>
       </c>
       <c r="U11" s="3">
-        <v>939.28</v>
+        <v>950.63</v>
       </c>
       <c r="V11" s="3">
         <v>189.69</v>
       </c>
       <c r="W11" s="3">
         <v>46.12</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>1175.1</v>
+        <v>1186.44</v>
       </c>
       <c r="Z11" s="2">
-        <v>50.41</v>
+        <v>50.9</v>
       </c>
       <c r="AA11" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="2">
         <v>40007341</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -2477,66 +2477,66 @@
       <c r="M12" s="3">
         <v>463.76</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>172.28</v>
       </c>
       <c r="Q12" s="3">
         <v>86.64</v>
       </c>
       <c r="R12" s="3">
         <v>157.35</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>416.27</v>
       </c>
       <c r="U12" s="3">
-        <v>172.28</v>
+        <v>173.24</v>
       </c>
       <c r="V12" s="3">
         <v>86.64</v>
       </c>
       <c r="W12" s="3">
         <v>157.35</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>416.27</v>
+        <v>417.23</v>
       </c>
       <c r="Z12" s="2">
-        <v>89.76</v>
+        <v>89.97</v>
       </c>
       <c r="AA12" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="2">
         <v>40008885</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -2560,66 +2560,66 @@
       <c r="M13" s="3">
         <v>590.04</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>334.94</v>
       </c>
       <c r="Q13" s="3">
         <v>95.73</v>
       </c>
       <c r="R13" s="3">
         <v>6.96</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>437.63</v>
       </c>
       <c r="U13" s="3">
-        <v>334.94</v>
+        <v>340.5</v>
       </c>
       <c r="V13" s="3">
         <v>95.73</v>
       </c>
       <c r="W13" s="3">
         <v>6.96</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>437.63</v>
+        <v>443.19</v>
       </c>
       <c r="Z13" s="2">
-        <v>74.17</v>
+        <v>75.11</v>
       </c>
       <c r="AA13" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="2">
         <v>40007338</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -2809,66 +2809,66 @@
       <c r="M16" s="3">
         <v>128.6</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="3">
         <v>27.65</v>
       </c>
       <c r="Q16" s="3">
         <v>57.34</v>
       </c>
       <c r="R16" s="3">
         <v>0</v>
       </c>
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>84.99</v>
       </c>
       <c r="U16" s="3">
-        <v>27.65</v>
+        <v>34.57</v>
       </c>
       <c r="V16" s="3">
         <v>57.34</v>
       </c>
       <c r="W16" s="3">
         <v>0</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
-        <v>84.99</v>
+        <v>91.91</v>
       </c>
       <c r="Z16" s="2">
-        <v>66.09</v>
+        <v>71.47</v>
       </c>
       <c r="AA16" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F17" s="2">
         <v>40021204</v>
       </c>
       <c r="G17" s="2" t="s">
@@ -2892,66 +2892,66 @@
       <c r="M17" s="3">
         <v>1949.9</v>
       </c>
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>625.3</v>
       </c>
       <c r="Q17" s="3">
         <v>123.54</v>
       </c>
       <c r="R17" s="3">
         <v>282.65</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>1031.49</v>
       </c>
       <c r="U17" s="3">
-        <v>625.3</v>
+        <v>640.88</v>
       </c>
       <c r="V17" s="3">
         <v>123.54</v>
       </c>
       <c r="W17" s="3">
         <v>282.65</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>1031.49</v>
+        <v>1047.08</v>
       </c>
       <c r="Z17" s="2">
-        <v>52.9</v>
+        <v>53.7</v>
       </c>
       <c r="AA17" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F18" s="2">
         <v>40009103</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -2975,66 +2975,66 @@
       <c r="M18" s="3">
         <v>1455.54</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>628.48</v>
       </c>
       <c r="Q18" s="3">
         <v>191</v>
       </c>
       <c r="R18" s="3">
         <v>209.08</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>1028.57</v>
       </c>
       <c r="U18" s="3">
-        <v>628.48</v>
+        <v>639.62</v>
       </c>
       <c r="V18" s="3">
         <v>191</v>
       </c>
       <c r="W18" s="3">
         <v>209.08</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>1028.57</v>
+        <v>1039.71</v>
       </c>
       <c r="Z18" s="2">
-        <v>70.67</v>
+        <v>71.43</v>
       </c>
       <c r="AA18" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F19" s="2">
         <v>40007361</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -3058,66 +3058,66 @@
       <c r="M19" s="3">
         <v>424.22</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>179.26</v>
       </c>
       <c r="Q19" s="3">
         <v>137.63</v>
       </c>
       <c r="R19" s="3">
         <v>14.87</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>331.76</v>
       </c>
       <c r="U19" s="3">
-        <v>179.26</v>
+        <v>182.55</v>
       </c>
       <c r="V19" s="3">
         <v>137.63</v>
       </c>
       <c r="W19" s="3">
         <v>14.87</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>331.76</v>
+        <v>335.04</v>
       </c>
       <c r="Z19" s="2">
-        <v>78.2</v>
+        <v>78.98</v>
       </c>
       <c r="AA19" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F20" s="2">
         <v>40032506</v>
       </c>
       <c r="G20" s="2" t="s">
@@ -3141,66 +3141,66 @@
       <c r="M20" s="3">
         <v>660.04</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P20" s="3">
         <v>415.31</v>
       </c>
       <c r="Q20" s="3">
         <v>53.42</v>
       </c>
       <c r="R20" s="3">
         <v>0</v>
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>468.73</v>
       </c>
       <c r="U20" s="3">
-        <v>415.31</v>
+        <v>418.83</v>
       </c>
       <c r="V20" s="3">
         <v>53.42</v>
       </c>
       <c r="W20" s="3">
         <v>0</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>468.73</v>
+        <v>472.25</v>
       </c>
       <c r="Z20" s="2">
-        <v>71.01</v>
+        <v>71.55</v>
       </c>
       <c r="AA20" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F21" s="2">
         <v>40008838</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -3224,66 +3224,66 @@
       <c r="M21" s="3">
         <v>1577.26</v>
       </c>
       <c r="N21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="3">
         <v>942.28</v>
       </c>
       <c r="Q21" s="3">
         <v>172.84</v>
       </c>
       <c r="R21" s="3">
         <v>144.33</v>
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>1259.45</v>
       </c>
       <c r="U21" s="3">
-        <v>942.28</v>
+        <v>945.57</v>
       </c>
       <c r="V21" s="3">
         <v>172.84</v>
       </c>
       <c r="W21" s="3">
         <v>144.33</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
-        <v>1259.45</v>
+        <v>1262.74</v>
       </c>
       <c r="Z21" s="2">
-        <v>79.85</v>
+        <v>80.06</v>
       </c>
       <c r="AA21" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F22" s="2">
         <v>40007364</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -3307,66 +3307,66 @@
       <c r="M22" s="3">
         <v>684.31</v>
       </c>
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="3">
         <v>312.61</v>
       </c>
       <c r="Q22" s="3">
         <v>106.12</v>
       </c>
       <c r="R22" s="3">
         <v>18.98</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>437.71</v>
       </c>
       <c r="U22" s="3">
-        <v>312.61</v>
+        <v>319.54</v>
       </c>
       <c r="V22" s="3">
         <v>106.12</v>
       </c>
       <c r="W22" s="3">
         <v>18.98</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
-        <v>437.71</v>
+        <v>444.65</v>
       </c>
       <c r="Z22" s="2">
-        <v>63.96</v>
+        <v>64.98</v>
       </c>
       <c r="AA22" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F23" s="2">
         <v>40015229</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -3390,66 +3390,66 @@
       <c r="M23" s="3">
         <v>2195.7</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="3">
         <v>765.01</v>
       </c>
       <c r="Q23" s="3">
         <v>159.78</v>
       </c>
       <c r="R23" s="3">
         <v>465.46</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>1390.25</v>
       </c>
       <c r="U23" s="3">
-        <v>767.41</v>
+        <v>772.32</v>
       </c>
       <c r="V23" s="3">
         <v>159.78</v>
       </c>
       <c r="W23" s="3">
         <v>465.46</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>1392.66</v>
+        <v>1397.56</v>
       </c>
       <c r="Z23" s="2">
-        <v>63.43</v>
+        <v>63.65</v>
       </c>
       <c r="AA23" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F24" s="2">
         <v>40008774</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -3473,66 +3473,66 @@
       <c r="M24" s="3">
         <v>288.49</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>167.89</v>
       </c>
       <c r="Q24" s="3">
         <v>102.52</v>
       </c>
       <c r="R24" s="3">
         <v>0</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>270.41</v>
       </c>
       <c r="U24" s="3">
-        <v>167.89</v>
+        <v>179.5</v>
       </c>
       <c r="V24" s="3">
         <v>102.52</v>
       </c>
       <c r="W24" s="3">
         <v>0</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>270.41</v>
+        <v>282.03</v>
       </c>
       <c r="Z24" s="2">
-        <v>93.73</v>
+        <v>97.76</v>
       </c>
       <c r="AA24" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F25" s="2">
         <v>40018950</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -3639,66 +3639,66 @@
       <c r="M26" s="3">
         <v>1088.37</v>
       </c>
       <c r="N26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P26" s="3">
         <v>531.3</v>
       </c>
       <c r="Q26" s="3">
         <v>142.97</v>
       </c>
       <c r="R26" s="3">
         <v>12.4</v>
       </c>
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>686.67</v>
       </c>
       <c r="U26" s="3">
-        <v>531.3</v>
+        <v>532.51</v>
       </c>
       <c r="V26" s="3">
         <v>142.97</v>
       </c>
       <c r="W26" s="3">
         <v>12.4</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
-        <v>686.67</v>
+        <v>687.88</v>
       </c>
       <c r="Z26" s="2">
-        <v>63.09</v>
+        <v>63.2</v>
       </c>
       <c r="AA26" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F27" s="2">
         <v>40015237</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -3888,66 +3888,66 @@
       <c r="M29" s="3">
         <v>965.77</v>
       </c>
       <c r="N29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P29" s="3">
         <v>495.08</v>
       </c>
       <c r="Q29" s="3">
         <v>158.04</v>
       </c>
       <c r="R29" s="3">
         <v>47.61</v>
       </c>
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>700.73</v>
       </c>
       <c r="U29" s="3">
-        <v>500.37</v>
+        <v>532.17</v>
       </c>
       <c r="V29" s="3">
         <v>158.04</v>
       </c>
       <c r="W29" s="3">
         <v>47.61</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
-        <v>706.02</v>
+        <v>737.82</v>
       </c>
       <c r="Z29" s="2">
-        <v>73.1</v>
+        <v>76.4</v>
       </c>
       <c r="AA29" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>140</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F30" s="2">
         <v>40015227</v>
       </c>
       <c r="G30" s="2" t="s">
@@ -3971,66 +3971,66 @@
       <c r="M30" s="3">
         <v>1569.58</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P30" s="3">
         <v>660.32</v>
       </c>
       <c r="Q30" s="3">
         <v>149.36</v>
       </c>
       <c r="R30" s="3">
         <v>210.76</v>
       </c>
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>1020.44</v>
       </c>
       <c r="U30" s="3">
-        <v>660.32</v>
+        <v>665.5</v>
       </c>
       <c r="V30" s="3">
         <v>149.36</v>
       </c>
       <c r="W30" s="3">
         <v>210.76</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
-        <v>1020.44</v>
+        <v>1025.62</v>
       </c>
       <c r="Z30" s="2">
-        <v>65.01</v>
+        <v>65.34</v>
       </c>
       <c r="AA30" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F31" s="2">
         <v>40061242</v>
       </c>
       <c r="G31" s="2" t="s">
@@ -4052,66 +4052,66 @@
         <v>0</v>
       </c>
       <c r="M31" s="3">
         <v>999.41</v>
       </c>
       <c r="N31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O31" s="3"/>
       <c r="P31" s="3">
         <v>306.18</v>
       </c>
       <c r="Q31" s="3">
         <v>0</v>
       </c>
       <c r="R31" s="3">
         <v>641.37</v>
       </c>
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>947.55</v>
       </c>
       <c r="U31" s="3">
-        <v>306.18</v>
+        <v>331.35</v>
       </c>
       <c r="V31" s="3">
         <v>0</v>
       </c>
       <c r="W31" s="3">
         <v>641.37</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
-        <v>947.55</v>
+        <v>972.72</v>
       </c>
       <c r="Z31" s="2">
-        <v>94.81</v>
+        <v>97.33</v>
       </c>
       <c r="AA31" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F32" s="2">
         <v>40007352</v>
       </c>
       <c r="G32" s="2" t="s">
@@ -4467,66 +4467,66 @@
       <c r="M36" s="3">
         <v>969.41</v>
       </c>
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>423.89</v>
       </c>
       <c r="Q36" s="3">
         <v>17.66</v>
       </c>
       <c r="R36" s="3">
         <v>14.71</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>456.25</v>
       </c>
       <c r="U36" s="3">
-        <v>423.89</v>
+        <v>428.7</v>
       </c>
       <c r="V36" s="3">
         <v>17.66</v>
       </c>
       <c r="W36" s="3">
         <v>14.71</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>456.25</v>
+        <v>461.06</v>
       </c>
       <c r="Z36" s="2">
-        <v>47.06</v>
+        <v>47.56</v>
       </c>
       <c r="AA36" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F37" s="2">
         <v>40032409</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -4550,66 +4550,66 @@
       <c r="M37" s="3">
         <v>1077.99</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>315.39</v>
       </c>
       <c r="Q37" s="3">
         <v>21.31</v>
       </c>
       <c r="R37" s="3">
         <v>1</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>337.69</v>
       </c>
       <c r="U37" s="3">
-        <v>315.39</v>
+        <v>323.05</v>
       </c>
       <c r="V37" s="3">
         <v>21.31</v>
       </c>
       <c r="W37" s="3">
         <v>1</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>337.69</v>
+        <v>345.35</v>
       </c>
       <c r="Z37" s="2">
-        <v>31.33</v>
+        <v>32.04</v>
       </c>
       <c r="AA37" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F38" s="2">
         <v>40034808</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -4882,66 +4882,66 @@
       <c r="M41" s="3">
         <v>1014.74</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>328.32</v>
       </c>
       <c r="Q41" s="3">
         <v>6.21</v>
       </c>
       <c r="R41" s="3">
         <v>1.89</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>336.42</v>
       </c>
       <c r="U41" s="3">
-        <v>328.32</v>
+        <v>335.95</v>
       </c>
       <c r="V41" s="3">
         <v>6.21</v>
       </c>
       <c r="W41" s="3">
         <v>1.89</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>336.42</v>
+        <v>344.05</v>
       </c>
       <c r="Z41" s="2">
-        <v>33.15</v>
+        <v>33.91</v>
       </c>
       <c r="AA41" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F42" s="2">
         <v>40032486</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -5380,66 +5380,66 @@
       <c r="M47" s="3">
         <v>363.94</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>275.31</v>
       </c>
       <c r="Q47" s="3">
         <v>35.49</v>
       </c>
       <c r="R47" s="3">
         <v>0</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>310.8</v>
       </c>
       <c r="U47" s="3">
-        <v>275.31</v>
+        <v>277.49</v>
       </c>
       <c r="V47" s="3">
         <v>35.49</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>310.8</v>
+        <v>312.98</v>
       </c>
       <c r="Z47" s="2">
-        <v>85.4</v>
+        <v>86</v>
       </c>
       <c r="AA47" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F48" s="2">
         <v>40008755</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -5463,66 +5463,66 @@
       <c r="M48" s="3">
         <v>389.21</v>
       </c>
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P48" s="3">
         <v>179.2</v>
       </c>
       <c r="Q48" s="3">
         <v>111.84</v>
       </c>
       <c r="R48" s="3">
         <v>51.55</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>342.59</v>
       </c>
       <c r="U48" s="3">
-        <v>179.2</v>
+        <v>186.53</v>
       </c>
       <c r="V48" s="3">
         <v>111.84</v>
       </c>
       <c r="W48" s="3">
         <v>51.55</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>342.59</v>
+        <v>349.92</v>
       </c>
       <c r="Z48" s="2">
-        <v>88.02</v>
+        <v>89.91</v>
       </c>
       <c r="AA48" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F49" s="2">
         <v>40010665</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -6293,66 +6293,66 @@
       <c r="M58" s="3">
         <v>759.01</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>539.11</v>
       </c>
       <c r="Q58" s="3">
         <v>60.45</v>
       </c>
       <c r="R58" s="3">
         <v>0.42</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>599.98</v>
       </c>
       <c r="U58" s="3">
-        <v>539.11</v>
+        <v>541.7</v>
       </c>
       <c r="V58" s="3">
-        <v>60.19</v>
+        <v>62.8</v>
       </c>
       <c r="W58" s="3">
         <v>0.42</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>599.73</v>
+        <v>604.93</v>
       </c>
       <c r="Z58" s="2">
-        <v>79.01</v>
+        <v>79.7</v>
       </c>
       <c r="AA58" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F59" s="2">
         <v>40061270</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -6374,66 +6374,66 @@
         <v>0</v>
       </c>
       <c r="M59" s="3">
         <v>317.07</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3"/>
       <c r="P59" s="3">
         <v>162.45</v>
       </c>
       <c r="Q59" s="3">
         <v>0</v>
       </c>
       <c r="R59" s="3">
         <v>0</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>162.45</v>
       </c>
       <c r="U59" s="3">
-        <v>162.45</v>
+        <v>164.01</v>
       </c>
       <c r="V59" s="3">
         <v>0</v>
       </c>
       <c r="W59" s="3">
         <v>0</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
-        <v>162.45</v>
+        <v>164.01</v>
       </c>
       <c r="Z59" s="2">
-        <v>51.23</v>
+        <v>51.72</v>
       </c>
       <c r="AA59" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F60" s="2">
         <v>40062847</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -6621,66 +6621,66 @@
       <c r="M62" s="3">
         <v>791.71</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>440.29</v>
       </c>
       <c r="Q62" s="3">
         <v>135.03</v>
       </c>
       <c r="R62" s="3">
         <v>101.06</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>676.37</v>
       </c>
       <c r="U62" s="3">
-        <v>440.29</v>
+        <v>474.76</v>
       </c>
       <c r="V62" s="3">
         <v>135.03</v>
       </c>
       <c r="W62" s="3">
         <v>101.06</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>676.37</v>
+        <v>710.84</v>
       </c>
       <c r="Z62" s="2">
-        <v>85.43</v>
+        <v>89.79</v>
       </c>
       <c r="AA62" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>282</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>283</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F63" s="2">
         <v>8178048</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -8083,66 +8083,66 @@
       <c r="M80" s="3">
         <v>666.74</v>
       </c>
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>54.73</v>
       </c>
       <c r="Q80" s="3">
         <v>100.1</v>
       </c>
       <c r="R80" s="3">
         <v>0</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>154.83</v>
       </c>
       <c r="U80" s="3">
-        <v>54.73</v>
+        <v>64.39</v>
       </c>
       <c r="V80" s="3">
         <v>100.1</v>
       </c>
       <c r="W80" s="3">
         <v>0</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>154.83</v>
+        <v>164.49</v>
       </c>
       <c r="Z80" s="2">
-        <v>23.22</v>
+        <v>24.67</v>
       </c>
       <c r="AA80" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>361</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F81" s="2">
         <v>40032566</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -8255,57 +8255,57 @@
       <c r="O82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P82" s="3">
         <v>16677.26</v>
       </c>
       <c r="Q82" s="3">
         <v>10.23</v>
       </c>
       <c r="R82" s="3">
         <v>20802.31</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>37489.8</v>
       </c>
       <c r="U82" s="3">
         <v>16677.26</v>
       </c>
       <c r="V82" s="3">
         <v>10.23</v>
       </c>
       <c r="W82" s="3">
-        <v>20802.3</v>
+        <v>20802.31</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
-        <v>37489.79</v>
+        <v>37489.8</v>
       </c>
       <c r="Z82" s="2">
         <v>13.28</v>
       </c>
       <c r="AA82" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>370</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>371</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F83" s="2">
@@ -8332,63 +8332,63 @@
       <c r="M83" s="3">
         <v>65922.47</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>5269.88</v>
       </c>
       <c r="Q83" s="3">
         <v>0</v>
       </c>
       <c r="R83" s="3">
         <v>0</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>5269.88</v>
       </c>
       <c r="U83" s="3">
-        <v>5263.99</v>
+        <v>5269.88</v>
       </c>
       <c r="V83" s="3">
         <v>0</v>
       </c>
       <c r="W83" s="3">
         <v>0</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>5263.99</v>
+        <v>5269.88</v>
       </c>
       <c r="Z83" s="2">
         <v>7.99</v>
       </c>
       <c r="AA83" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>373</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>374</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F84" s="2">
@@ -8415,66 +8415,66 @@
       <c r="M84" s="3">
         <v>298.83</v>
       </c>
       <c r="N84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P84" s="3">
         <v>168.48</v>
       </c>
       <c r="Q84" s="3">
         <v>10.55</v>
       </c>
       <c r="R84" s="3">
         <v>0</v>
       </c>
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>179.02</v>
       </c>
       <c r="U84" s="3">
-        <v>168.48</v>
+        <v>175.59</v>
       </c>
       <c r="V84" s="3">
         <v>10.55</v>
       </c>
       <c r="W84" s="3">
         <v>0</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
-        <v>179.02</v>
+        <v>186.14</v>
       </c>
       <c r="Z84" s="2">
-        <v>59.91</v>
+        <v>62.29</v>
       </c>
       <c r="AA84" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>378</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>379</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>380</v>
       </c>
       <c r="F85" s="2">
         <v>40061510</v>
       </c>
       <c r="G85" s="2" t="s">
@@ -8498,66 +8498,66 @@
       <c r="M85" s="3">
         <v>396.97</v>
       </c>
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>144.18</v>
       </c>
       <c r="Q85" s="3">
         <v>32.67</v>
       </c>
       <c r="R85" s="3">
         <v>0</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>176.85</v>
       </c>
       <c r="U85" s="3">
-        <v>144.18</v>
+        <v>145.35</v>
       </c>
       <c r="V85" s="3">
         <v>32.67</v>
       </c>
       <c r="W85" s="3">
         <v>0</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>176.85</v>
+        <v>178.03</v>
       </c>
       <c r="Z85" s="2">
-        <v>44.55</v>
+        <v>44.85</v>
       </c>
       <c r="AA85" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>382</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>383</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>384</v>
       </c>
       <c r="F86" s="2">
         <v>40061518</v>
       </c>
       <c r="G86" s="2" t="s">
@@ -8725,66 +8725,66 @@
       </c>
       <c r="L88" s="7">
         <v>52080.09</v>
       </c>
       <c r="M88" s="7">
         <v>402054.8</v>
       </c>
       <c r="N88" s="7"/>
       <c r="O88" s="7"/>
       <c r="P88" s="7">
         <v>52639.31</v>
       </c>
       <c r="Q88" s="7">
         <v>5133.17</v>
       </c>
       <c r="R88" s="7">
         <v>44811.24</v>
       </c>
       <c r="S88" s="7">
         <v>0</v>
       </c>
       <c r="T88" s="7">
         <v>102583.72</v>
       </c>
       <c r="U88" s="7">
-        <v>50824.99</v>
+        <v>51093.29</v>
       </c>
       <c r="V88" s="7">
-        <v>5122.6</v>
+        <v>5125.21</v>
       </c>
       <c r="W88" s="7">
-        <v>44811.23</v>
+        <v>44811.24</v>
       </c>
       <c r="X88" s="6">
         <v>0</v>
       </c>
       <c r="Y88" s="6">
-        <v>100758.82</v>
+        <v>101029.74</v>
       </c>
       <c r="Z88" s="6">
-        <v>25.06</v>
+        <v>25.13</v>
       </c>
       <c r="AA88" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A88:J88"/>
   </mergeCells>