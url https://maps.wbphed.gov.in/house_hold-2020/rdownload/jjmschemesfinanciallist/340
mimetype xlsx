--- v2 (2026-06-02)
+++ v3 (2026-07-21)
@@ -1898,66 +1898,66 @@
         <v>0</v>
       </c>
       <c r="M5" s="3">
         <v>81.48</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O5" s="3"/>
       <c r="P5" s="3">
         <v>81.48</v>
       </c>
       <c r="Q5" s="3">
         <v>0</v>
       </c>
       <c r="R5" s="3">
         <v>0</v>
       </c>
       <c r="S5" s="3">
         <v>0</v>
       </c>
       <c r="T5" s="3">
         <v>81.48</v>
       </c>
       <c r="U5" s="3">
-        <v>76.66</v>
+        <v>81.21</v>
       </c>
       <c r="V5" s="3">
         <v>0</v>
       </c>
       <c r="W5" s="3">
         <v>0</v>
       </c>
       <c r="X5" s="2">
         <v>0</v>
       </c>
       <c r="Y5" s="2">
-        <v>76.66</v>
+        <v>81.21</v>
       </c>
       <c r="Z5" s="2">
-        <v>94.08</v>
+        <v>99.67</v>
       </c>
       <c r="AA5" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="2">
         <v>40009510</v>
       </c>
       <c r="G6" s="2" t="s">
@@ -2145,66 +2145,66 @@
       <c r="M8" s="3">
         <v>386.08</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="3">
         <v>196.66</v>
       </c>
       <c r="Q8" s="3">
         <v>116.95</v>
       </c>
       <c r="R8" s="3">
         <v>0</v>
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>313.62</v>
       </c>
       <c r="U8" s="3">
-        <v>209.55</v>
+        <v>211.07</v>
       </c>
       <c r="V8" s="3">
         <v>116.95</v>
       </c>
       <c r="W8" s="3">
         <v>0</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
-        <v>326.5</v>
+        <v>328.02</v>
       </c>
       <c r="Z8" s="2">
-        <v>84.57</v>
+        <v>84.96</v>
       </c>
       <c r="AA8" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="2">
         <v>40008783</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -2228,66 +2228,66 @@
       <c r="M9" s="3">
         <v>504.47</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>164.67</v>
       </c>
       <c r="Q9" s="3">
         <v>188.39</v>
       </c>
       <c r="R9" s="3">
         <v>40.3</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>393.36</v>
       </c>
       <c r="U9" s="3">
-        <v>174.98</v>
+        <v>248.31</v>
       </c>
       <c r="V9" s="3">
         <v>188.39</v>
       </c>
       <c r="W9" s="3">
         <v>40.3</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>403.66</v>
+        <v>477</v>
       </c>
       <c r="Z9" s="2">
-        <v>80.02</v>
+        <v>94.55</v>
       </c>
       <c r="AA9" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="2">
         <v>40008870</v>
       </c>
       <c r="G10" s="2" t="s">
@@ -2394,66 +2394,66 @@
       <c r="M11" s="3">
         <v>2330.93</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="3">
         <v>939.28</v>
       </c>
       <c r="Q11" s="3">
         <v>189.69</v>
       </c>
       <c r="R11" s="3">
         <v>46.12</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>1175.1</v>
       </c>
       <c r="U11" s="3">
-        <v>950.63</v>
+        <v>973.49</v>
       </c>
       <c r="V11" s="3">
         <v>189.69</v>
       </c>
       <c r="W11" s="3">
         <v>46.12</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>1186.44</v>
+        <v>1209.3</v>
       </c>
       <c r="Z11" s="2">
-        <v>50.9</v>
+        <v>51.88</v>
       </c>
       <c r="AA11" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="2">
         <v>40007341</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -2477,66 +2477,66 @@
       <c r="M12" s="3">
         <v>463.76</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>172.28</v>
       </c>
       <c r="Q12" s="3">
         <v>86.64</v>
       </c>
       <c r="R12" s="3">
         <v>157.35</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>416.27</v>
       </c>
       <c r="U12" s="3">
-        <v>173.24</v>
+        <v>183.88</v>
       </c>
       <c r="V12" s="3">
         <v>86.64</v>
       </c>
       <c r="W12" s="3">
         <v>157.35</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>417.23</v>
+        <v>427.87</v>
       </c>
       <c r="Z12" s="2">
-        <v>89.97</v>
+        <v>92.26</v>
       </c>
       <c r="AA12" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="2">
         <v>40008885</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -2560,66 +2560,66 @@
       <c r="M13" s="3">
         <v>590.04</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>334.94</v>
       </c>
       <c r="Q13" s="3">
         <v>95.73</v>
       </c>
       <c r="R13" s="3">
         <v>6.96</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>437.63</v>
       </c>
       <c r="U13" s="3">
-        <v>340.5</v>
+        <v>354.68</v>
       </c>
       <c r="V13" s="3">
         <v>95.73</v>
       </c>
       <c r="W13" s="3">
         <v>6.96</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>443.19</v>
+        <v>457.37</v>
       </c>
       <c r="Z13" s="2">
-        <v>75.11</v>
+        <v>77.52</v>
       </c>
       <c r="AA13" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="2">
         <v>40007338</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -2643,66 +2643,66 @@
       <c r="M14" s="3">
         <v>195.46</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="3">
         <v>56.72</v>
       </c>
       <c r="Q14" s="3">
         <v>97.84</v>
       </c>
       <c r="R14" s="3">
         <v>0</v>
       </c>
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>154.57</v>
       </c>
       <c r="U14" s="3">
-        <v>56.72</v>
+        <v>63.83</v>
       </c>
       <c r="V14" s="3">
         <v>97.84</v>
       </c>
       <c r="W14" s="3">
         <v>0</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
-        <v>154.57</v>
+        <v>161.67</v>
       </c>
       <c r="Z14" s="2">
-        <v>79.08</v>
+        <v>82.72</v>
       </c>
       <c r="AA14" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F15" s="2">
         <v>40008779</v>
       </c>
       <c r="G15" s="2" t="s">
@@ -2726,66 +2726,66 @@
       <c r="M15" s="3">
         <v>167.09</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>67.94</v>
       </c>
       <c r="Q15" s="3">
         <v>86.91</v>
       </c>
       <c r="R15" s="3">
         <v>0</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>154.85</v>
       </c>
       <c r="U15" s="3">
-        <v>54.26</v>
+        <v>57.48</v>
       </c>
       <c r="V15" s="3">
         <v>86.91</v>
       </c>
       <c r="W15" s="3">
         <v>0</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>141.17</v>
+        <v>144.39</v>
       </c>
       <c r="Z15" s="2">
-        <v>84.49</v>
+        <v>86.41</v>
       </c>
       <c r="AA15" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F16" s="2">
         <v>40007323</v>
       </c>
       <c r="G16" s="2" t="s">
@@ -2892,66 +2892,66 @@
       <c r="M17" s="3">
         <v>1949.9</v>
       </c>
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>625.3</v>
       </c>
       <c r="Q17" s="3">
         <v>123.54</v>
       </c>
       <c r="R17" s="3">
         <v>282.65</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>1031.49</v>
       </c>
       <c r="U17" s="3">
-        <v>640.88</v>
+        <v>648.16</v>
       </c>
       <c r="V17" s="3">
         <v>123.54</v>
       </c>
       <c r="W17" s="3">
         <v>282.65</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>1047.08</v>
+        <v>1054.35</v>
       </c>
       <c r="Z17" s="2">
-        <v>53.7</v>
+        <v>54.07</v>
       </c>
       <c r="AA17" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F18" s="2">
         <v>40009103</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -2975,66 +2975,66 @@
       <c r="M18" s="3">
         <v>1455.54</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>628.48</v>
       </c>
       <c r="Q18" s="3">
         <v>191</v>
       </c>
       <c r="R18" s="3">
         <v>209.08</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>1028.57</v>
       </c>
       <c r="U18" s="3">
-        <v>639.62</v>
+        <v>645.17</v>
       </c>
       <c r="V18" s="3">
         <v>191</v>
       </c>
       <c r="W18" s="3">
         <v>209.08</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>1039.71</v>
+        <v>1045.25</v>
       </c>
       <c r="Z18" s="2">
-        <v>71.43</v>
+        <v>71.81</v>
       </c>
       <c r="AA18" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F19" s="2">
         <v>40007361</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -3224,66 +3224,66 @@
       <c r="M21" s="3">
         <v>1577.26</v>
       </c>
       <c r="N21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="3">
         <v>942.28</v>
       </c>
       <c r="Q21" s="3">
         <v>172.84</v>
       </c>
       <c r="R21" s="3">
         <v>144.33</v>
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>1259.45</v>
       </c>
       <c r="U21" s="3">
-        <v>945.57</v>
+        <v>949</v>
       </c>
       <c r="V21" s="3">
         <v>172.84</v>
       </c>
       <c r="W21" s="3">
         <v>144.33</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
-        <v>1262.74</v>
+        <v>1266.17</v>
       </c>
       <c r="Z21" s="2">
-        <v>80.06</v>
+        <v>80.28</v>
       </c>
       <c r="AA21" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F22" s="2">
         <v>40007364</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -3307,66 +3307,66 @@
       <c r="M22" s="3">
         <v>684.31</v>
       </c>
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="3">
         <v>312.61</v>
       </c>
       <c r="Q22" s="3">
         <v>106.12</v>
       </c>
       <c r="R22" s="3">
         <v>18.98</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>437.71</v>
       </c>
       <c r="U22" s="3">
-        <v>319.54</v>
+        <v>322.36</v>
       </c>
       <c r="V22" s="3">
         <v>106.12</v>
       </c>
       <c r="W22" s="3">
         <v>18.98</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
-        <v>444.65</v>
+        <v>447.46</v>
       </c>
       <c r="Z22" s="2">
-        <v>64.98</v>
+        <v>65.39</v>
       </c>
       <c r="AA22" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F23" s="2">
         <v>40015229</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -3473,66 +3473,66 @@
       <c r="M24" s="3">
         <v>288.49</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>167.89</v>
       </c>
       <c r="Q24" s="3">
         <v>102.52</v>
       </c>
       <c r="R24" s="3">
         <v>0</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>270.41</v>
       </c>
       <c r="U24" s="3">
-        <v>179.5</v>
+        <v>190.8</v>
       </c>
       <c r="V24" s="3">
         <v>102.52</v>
       </c>
       <c r="W24" s="3">
         <v>0</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>282.03</v>
+        <v>293.32</v>
       </c>
       <c r="Z24" s="2">
-        <v>97.76</v>
+        <v>101.67</v>
       </c>
       <c r="AA24" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F25" s="2">
         <v>40018950</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -3556,66 +3556,66 @@
       <c r="M25" s="3">
         <v>2367.56</v>
       </c>
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P25" s="3">
         <v>1217.88</v>
       </c>
       <c r="Q25" s="3">
         <v>158.32</v>
       </c>
       <c r="R25" s="3">
         <v>528.8</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>1905</v>
       </c>
       <c r="U25" s="3">
-        <v>1217.88</v>
+        <v>1221.21</v>
       </c>
       <c r="V25" s="3">
         <v>158.32</v>
       </c>
       <c r="W25" s="3">
         <v>528.8</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>1905</v>
+        <v>1908.33</v>
       </c>
       <c r="Z25" s="2">
-        <v>80.46</v>
+        <v>80.6</v>
       </c>
       <c r="AA25" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F26" s="2">
         <v>40008839</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -3639,66 +3639,66 @@
       <c r="M26" s="3">
         <v>1088.37</v>
       </c>
       <c r="N26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P26" s="3">
         <v>531.3</v>
       </c>
       <c r="Q26" s="3">
         <v>142.97</v>
       </c>
       <c r="R26" s="3">
         <v>12.4</v>
       </c>
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>686.67</v>
       </c>
       <c r="U26" s="3">
-        <v>532.51</v>
+        <v>535.9</v>
       </c>
       <c r="V26" s="3">
         <v>142.97</v>
       </c>
       <c r="W26" s="3">
         <v>12.4</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
-        <v>687.88</v>
+        <v>691.26</v>
       </c>
       <c r="Z26" s="2">
-        <v>63.2</v>
+        <v>63.51</v>
       </c>
       <c r="AA26" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F27" s="2">
         <v>40015237</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -3722,66 +3722,66 @@
       <c r="M27" s="3">
         <v>2091.4</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="3">
         <v>1554.16</v>
       </c>
       <c r="Q27" s="3">
         <v>89.91</v>
       </c>
       <c r="R27" s="3">
         <v>0</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>1644.07</v>
       </c>
       <c r="U27" s="3">
-        <v>1554.16</v>
+        <v>1569.88</v>
       </c>
       <c r="V27" s="3">
         <v>89.91</v>
       </c>
       <c r="W27" s="3">
         <v>0</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>1644.07</v>
+        <v>1659.79</v>
       </c>
       <c r="Z27" s="2">
-        <v>78.61</v>
+        <v>79.36</v>
       </c>
       <c r="AA27" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F28" s="2">
         <v>40008863</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -3805,66 +3805,66 @@
       <c r="M28" s="3">
         <v>354.91</v>
       </c>
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>172.06</v>
       </c>
       <c r="Q28" s="3">
         <v>78.15</v>
       </c>
       <c r="R28" s="3">
         <v>39.18</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>289.38</v>
       </c>
       <c r="U28" s="3">
-        <v>172.06</v>
+        <v>175.12</v>
       </c>
       <c r="V28" s="3">
         <v>78.15</v>
       </c>
       <c r="W28" s="3">
         <v>39.18</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>289.38</v>
+        <v>292.45</v>
       </c>
       <c r="Z28" s="2">
-        <v>81.54</v>
+        <v>82.4</v>
       </c>
       <c r="AA28" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F29" s="2">
         <v>40008862</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -3888,66 +3888,66 @@
       <c r="M29" s="3">
         <v>965.77</v>
       </c>
       <c r="N29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P29" s="3">
         <v>495.08</v>
       </c>
       <c r="Q29" s="3">
         <v>158.04</v>
       </c>
       <c r="R29" s="3">
         <v>47.61</v>
       </c>
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>700.73</v>
       </c>
       <c r="U29" s="3">
-        <v>532.17</v>
+        <v>560.08</v>
       </c>
       <c r="V29" s="3">
         <v>158.04</v>
       </c>
       <c r="W29" s="3">
         <v>47.61</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
-        <v>737.82</v>
+        <v>765.74</v>
       </c>
       <c r="Z29" s="2">
-        <v>76.4</v>
+        <v>79.29</v>
       </c>
       <c r="AA29" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>140</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F30" s="2">
         <v>40015227</v>
       </c>
       <c r="G30" s="2" t="s">
@@ -3971,66 +3971,66 @@
       <c r="M30" s="3">
         <v>1569.58</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P30" s="3">
         <v>660.32</v>
       </c>
       <c r="Q30" s="3">
         <v>149.36</v>
       </c>
       <c r="R30" s="3">
         <v>210.76</v>
       </c>
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>1020.44</v>
       </c>
       <c r="U30" s="3">
-        <v>665.5</v>
+        <v>677.67</v>
       </c>
       <c r="V30" s="3">
         <v>149.36</v>
       </c>
       <c r="W30" s="3">
         <v>210.76</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
-        <v>1025.62</v>
+        <v>1037.79</v>
       </c>
       <c r="Z30" s="2">
-        <v>65.34</v>
+        <v>66.12</v>
       </c>
       <c r="AA30" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F31" s="2">
         <v>40061242</v>
       </c>
       <c r="G31" s="2" t="s">
@@ -4052,66 +4052,66 @@
         <v>0</v>
       </c>
       <c r="M31" s="3">
         <v>999.41</v>
       </c>
       <c r="N31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O31" s="3"/>
       <c r="P31" s="3">
         <v>306.18</v>
       </c>
       <c r="Q31" s="3">
         <v>0</v>
       </c>
       <c r="R31" s="3">
         <v>641.37</v>
       </c>
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>947.55</v>
       </c>
       <c r="U31" s="3">
-        <v>331.35</v>
+        <v>359.04</v>
       </c>
       <c r="V31" s="3">
         <v>0</v>
       </c>
       <c r="W31" s="3">
         <v>641.37</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
-        <v>972.72</v>
+        <v>1000.4</v>
       </c>
       <c r="Z31" s="2">
-        <v>97.33</v>
+        <v>100.1</v>
       </c>
       <c r="AA31" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F32" s="2">
         <v>40007352</v>
       </c>
       <c r="G32" s="2" t="s">
@@ -4135,66 +4135,66 @@
       <c r="M32" s="3">
         <v>371.08</v>
       </c>
       <c r="N32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P32" s="3">
         <v>202.55</v>
       </c>
       <c r="Q32" s="3">
         <v>112.6</v>
       </c>
       <c r="R32" s="3">
         <v>52.55</v>
       </c>
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>367.7</v>
       </c>
       <c r="U32" s="3">
-        <v>202.55</v>
+        <v>210.49</v>
       </c>
       <c r="V32" s="3">
         <v>102.28</v>
       </c>
       <c r="W32" s="3">
         <v>52.55</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
-        <v>357.38</v>
+        <v>365.31</v>
       </c>
       <c r="Z32" s="2">
-        <v>96.31</v>
+        <v>98.45</v>
       </c>
       <c r="AA32" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>154</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F33" s="2">
         <v>40015228</v>
       </c>
       <c r="G33" s="2" t="s">
@@ -4218,66 +4218,66 @@
       <c r="M33" s="3">
         <v>1670.03</v>
       </c>
       <c r="N33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P33" s="3">
         <v>1048.7</v>
       </c>
       <c r="Q33" s="3">
         <v>88.13</v>
       </c>
       <c r="R33" s="3">
         <v>181.64</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>1318.47</v>
       </c>
       <c r="U33" s="3">
-        <v>1048.7</v>
+        <v>1054.95</v>
       </c>
       <c r="V33" s="3">
         <v>88.13</v>
       </c>
       <c r="W33" s="3">
         <v>181.64</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
-        <v>1318.47</v>
+        <v>1324.72</v>
       </c>
       <c r="Z33" s="2">
-        <v>78.95</v>
+        <v>79.32</v>
       </c>
       <c r="AA33" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F34" s="2">
         <v>40008786</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -4301,66 +4301,66 @@
       <c r="M34" s="3">
         <v>103.56</v>
       </c>
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>12.38</v>
       </c>
       <c r="Q34" s="3">
         <v>62.57</v>
       </c>
       <c r="R34" s="3">
         <v>0</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>74.95</v>
       </c>
       <c r="U34" s="3">
-        <v>12.38</v>
+        <v>16.47</v>
       </c>
       <c r="V34" s="3">
         <v>62.57</v>
       </c>
       <c r="W34" s="3">
         <v>0</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>74.95</v>
+        <v>79.03</v>
       </c>
       <c r="Z34" s="2">
-        <v>72.37</v>
+        <v>76.32</v>
       </c>
       <c r="AA34" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F35" s="2">
         <v>40009098</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -4384,66 +4384,66 @@
       <c r="M35" s="3">
         <v>1477.06</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P35" s="3">
         <v>935.26</v>
       </c>
       <c r="Q35" s="3">
         <v>156.75</v>
       </c>
       <c r="R35" s="3">
         <v>308.96</v>
       </c>
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>1400.97</v>
       </c>
       <c r="U35" s="3">
-        <v>935.26</v>
+        <v>958.63</v>
       </c>
       <c r="V35" s="3">
         <v>156.75</v>
       </c>
       <c r="W35" s="3">
         <v>308.96</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
-        <v>1400.97</v>
+        <v>1424.34</v>
       </c>
       <c r="Z35" s="2">
-        <v>94.85</v>
+        <v>96.43</v>
       </c>
       <c r="AA35" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F36" s="2">
         <v>40032407</v>
       </c>
       <c r="G36" s="2" t="s">
@@ -4467,66 +4467,66 @@
       <c r="M36" s="3">
         <v>969.41</v>
       </c>
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>423.89</v>
       </c>
       <c r="Q36" s="3">
         <v>17.66</v>
       </c>
       <c r="R36" s="3">
         <v>14.71</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>456.25</v>
       </c>
       <c r="U36" s="3">
-        <v>428.7</v>
+        <v>434.37</v>
       </c>
       <c r="V36" s="3">
         <v>17.66</v>
       </c>
       <c r="W36" s="3">
         <v>14.71</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>461.06</v>
+        <v>466.74</v>
       </c>
       <c r="Z36" s="2">
-        <v>47.56</v>
+        <v>48.15</v>
       </c>
       <c r="AA36" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F37" s="2">
         <v>40032409</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -4633,66 +4633,66 @@
       <c r="M38" s="3">
         <v>782.25</v>
       </c>
       <c r="N38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="3">
         <v>523.44</v>
       </c>
       <c r="Q38" s="3">
         <v>14.85</v>
       </c>
       <c r="R38" s="3">
         <v>0</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>538.29</v>
       </c>
       <c r="U38" s="3">
-        <v>523.44</v>
+        <v>534.19</v>
       </c>
       <c r="V38" s="3">
         <v>14.85</v>
       </c>
       <c r="W38" s="3">
         <v>0</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
-        <v>538.29</v>
+        <v>549.04</v>
       </c>
       <c r="Z38" s="2">
-        <v>68.81</v>
+        <v>70.19</v>
       </c>
       <c r="AA38" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F39" s="2">
         <v>40032470</v>
       </c>
       <c r="G39" s="2" t="s">
@@ -4882,66 +4882,66 @@
       <c r="M41" s="3">
         <v>1014.74</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>328.32</v>
       </c>
       <c r="Q41" s="3">
         <v>6.21</v>
       </c>
       <c r="R41" s="3">
         <v>1.89</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>336.42</v>
       </c>
       <c r="U41" s="3">
-        <v>335.95</v>
+        <v>343.47</v>
       </c>
       <c r="V41" s="3">
         <v>6.21</v>
       </c>
       <c r="W41" s="3">
         <v>1.89</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>344.05</v>
+        <v>351.57</v>
       </c>
       <c r="Z41" s="2">
-        <v>33.91</v>
+        <v>34.65</v>
       </c>
       <c r="AA41" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F42" s="2">
         <v>40032486</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -5131,66 +5131,66 @@
       <c r="M44" s="3">
         <v>721.23</v>
       </c>
       <c r="N44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P44" s="3">
         <v>241.73</v>
       </c>
       <c r="Q44" s="3">
         <v>21.57</v>
       </c>
       <c r="R44" s="3">
         <v>0</v>
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>263.3</v>
       </c>
       <c r="U44" s="3">
-        <v>240</v>
+        <v>240.87</v>
       </c>
       <c r="V44" s="3">
         <v>21.57</v>
       </c>
       <c r="W44" s="3">
         <v>0</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
-        <v>261.57</v>
+        <v>262.44</v>
       </c>
       <c r="Z44" s="2">
-        <v>36.27</v>
+        <v>36.39</v>
       </c>
       <c r="AA44" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>204</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F45" s="2">
         <v>40007346</v>
       </c>
       <c r="G45" s="2" t="s">
@@ -5214,66 +5214,66 @@
       <c r="M45" s="3">
         <v>203.85</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>74.65</v>
       </c>
       <c r="Q45" s="3">
         <v>83.35</v>
       </c>
       <c r="R45" s="3">
         <v>14.97</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>172.97</v>
       </c>
       <c r="U45" s="3">
-        <v>74.65</v>
+        <v>77.96</v>
       </c>
       <c r="V45" s="3">
         <v>83.35</v>
       </c>
       <c r="W45" s="3">
         <v>14.97</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>172.97</v>
+        <v>176.28</v>
       </c>
       <c r="Z45" s="2">
-        <v>84.85</v>
+        <v>86.47</v>
       </c>
       <c r="AA45" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F46" s="2">
         <v>40015232</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -5297,66 +5297,66 @@
       <c r="M46" s="3">
         <v>1045.37</v>
       </c>
       <c r="N46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P46" s="3">
         <v>357.9</v>
       </c>
       <c r="Q46" s="3">
         <v>144.59</v>
       </c>
       <c r="R46" s="3">
         <v>318.74</v>
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>821.24</v>
       </c>
       <c r="U46" s="3">
-        <v>357.9</v>
+        <v>361.13</v>
       </c>
       <c r="V46" s="3">
         <v>144.59</v>
       </c>
       <c r="W46" s="3">
         <v>318.74</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
-        <v>821.24</v>
+        <v>824.47</v>
       </c>
       <c r="Z46" s="2">
-        <v>78.56</v>
+        <v>78.87</v>
       </c>
       <c r="AA46" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F47" s="2">
         <v>40032524</v>
       </c>
       <c r="G47" s="2" t="s">
@@ -5380,66 +5380,66 @@
       <c r="M47" s="3">
         <v>363.94</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>275.31</v>
       </c>
       <c r="Q47" s="3">
         <v>35.49</v>
       </c>
       <c r="R47" s="3">
         <v>0</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>310.8</v>
       </c>
       <c r="U47" s="3">
-        <v>277.49</v>
+        <v>281.69</v>
       </c>
       <c r="V47" s="3">
         <v>35.49</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>312.98</v>
+        <v>317.18</v>
       </c>
       <c r="Z47" s="2">
-        <v>86</v>
+        <v>87.15</v>
       </c>
       <c r="AA47" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F48" s="2">
         <v>40008755</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -5463,66 +5463,66 @@
       <c r="M48" s="3">
         <v>389.21</v>
       </c>
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P48" s="3">
         <v>179.2</v>
       </c>
       <c r="Q48" s="3">
         <v>111.84</v>
       </c>
       <c r="R48" s="3">
         <v>51.55</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>342.59</v>
       </c>
       <c r="U48" s="3">
-        <v>186.53</v>
+        <v>202.45</v>
       </c>
       <c r="V48" s="3">
         <v>111.84</v>
       </c>
       <c r="W48" s="3">
         <v>51.55</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>349.92</v>
+        <v>365.84</v>
       </c>
       <c r="Z48" s="2">
-        <v>89.91</v>
+        <v>94</v>
       </c>
       <c r="AA48" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F49" s="2">
         <v>40010665</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -5546,66 +5546,66 @@
       <c r="M49" s="3">
         <v>940.26</v>
       </c>
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>395.75</v>
       </c>
       <c r="Q49" s="3">
         <v>101.93</v>
       </c>
       <c r="R49" s="3">
         <v>0</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>497.68</v>
       </c>
       <c r="U49" s="3">
-        <v>395.75</v>
+        <v>405.12</v>
       </c>
       <c r="V49" s="3">
         <v>101.93</v>
       </c>
       <c r="W49" s="3">
         <v>0</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>497.68</v>
+        <v>507.05</v>
       </c>
       <c r="Z49" s="2">
-        <v>52.93</v>
+        <v>53.93</v>
       </c>
       <c r="AA49" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F50" s="2">
         <v>40007343</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -5629,66 +5629,66 @@
       <c r="M50" s="3">
         <v>401.87</v>
       </c>
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>146.32</v>
       </c>
       <c r="Q50" s="3">
         <v>74.84</v>
       </c>
       <c r="R50" s="3">
         <v>59.12</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>280.28</v>
       </c>
       <c r="U50" s="3">
-        <v>146.32</v>
+        <v>149.78</v>
       </c>
       <c r="V50" s="3">
         <v>74.84</v>
       </c>
       <c r="W50" s="3">
         <v>59.12</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>280.28</v>
+        <v>283.73</v>
       </c>
       <c r="Z50" s="2">
-        <v>69.74</v>
+        <v>70.6</v>
       </c>
       <c r="AA50" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F51" s="2">
         <v>40007355</v>
       </c>
       <c r="G51" s="2" t="s">
@@ -5712,66 +5712,66 @@
       <c r="M51" s="3">
         <v>463.03</v>
       </c>
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>174.46</v>
       </c>
       <c r="Q51" s="3">
         <v>172.54</v>
       </c>
       <c r="R51" s="3">
         <v>69.92</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>416.92</v>
       </c>
       <c r="U51" s="3">
-        <v>168.86</v>
+        <v>173.56</v>
       </c>
       <c r="V51" s="3">
         <v>172.54</v>
       </c>
       <c r="W51" s="3">
         <v>69.92</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>411.32</v>
+        <v>416.02</v>
       </c>
       <c r="Z51" s="2">
-        <v>88.83</v>
+        <v>89.85</v>
       </c>
       <c r="AA51" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>229</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F52" s="2">
         <v>40032542</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -5795,66 +5795,66 @@
       <c r="M52" s="3">
         <v>4685.1</v>
       </c>
       <c r="N52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P52" s="3">
         <v>41.35</v>
       </c>
       <c r="Q52" s="3">
         <v>64.17</v>
       </c>
       <c r="R52" s="3">
         <v>1550.82</v>
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>1656.34</v>
       </c>
       <c r="U52" s="3">
-        <v>41.35</v>
+        <v>43.24</v>
       </c>
       <c r="V52" s="3">
         <v>64.17</v>
       </c>
       <c r="W52" s="3">
         <v>1550.82</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
-        <v>1656.34</v>
+        <v>1658.23</v>
       </c>
       <c r="Z52" s="2">
-        <v>35.35</v>
+        <v>35.39</v>
       </c>
       <c r="AA52" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>234</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>235</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F53" s="2">
         <v>40035831</v>
       </c>
       <c r="G53" s="2" t="s">
@@ -6293,66 +6293,66 @@
       <c r="M58" s="3">
         <v>759.01</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>539.11</v>
       </c>
       <c r="Q58" s="3">
         <v>60.45</v>
       </c>
       <c r="R58" s="3">
         <v>0.42</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>599.98</v>
       </c>
       <c r="U58" s="3">
-        <v>541.7</v>
+        <v>550.09</v>
       </c>
       <c r="V58" s="3">
         <v>62.8</v>
       </c>
       <c r="W58" s="3">
         <v>0.42</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>604.93</v>
+        <v>613.31</v>
       </c>
       <c r="Z58" s="2">
-        <v>79.7</v>
+        <v>80.8</v>
       </c>
       <c r="AA58" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F59" s="2">
         <v>40061270</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -6374,66 +6374,66 @@
         <v>0</v>
       </c>
       <c r="M59" s="3">
         <v>317.07</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3"/>
       <c r="P59" s="3">
         <v>162.45</v>
       </c>
       <c r="Q59" s="3">
         <v>0</v>
       </c>
       <c r="R59" s="3">
         <v>0</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>162.45</v>
       </c>
       <c r="U59" s="3">
-        <v>164.01</v>
+        <v>167.01</v>
       </c>
       <c r="V59" s="3">
         <v>0</v>
       </c>
       <c r="W59" s="3">
         <v>0</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
-        <v>164.01</v>
+        <v>167.01</v>
       </c>
       <c r="Z59" s="2">
-        <v>51.72</v>
+        <v>52.67</v>
       </c>
       <c r="AA59" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F60" s="2">
         <v>40062847</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -6621,66 +6621,66 @@
       <c r="M62" s="3">
         <v>791.71</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>440.29</v>
       </c>
       <c r="Q62" s="3">
         <v>135.03</v>
       </c>
       <c r="R62" s="3">
         <v>101.06</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>676.37</v>
       </c>
       <c r="U62" s="3">
-        <v>474.76</v>
+        <v>482.41</v>
       </c>
       <c r="V62" s="3">
         <v>135.03</v>
       </c>
       <c r="W62" s="3">
         <v>101.06</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>710.84</v>
+        <v>718.49</v>
       </c>
       <c r="Z62" s="2">
-        <v>89.79</v>
+        <v>90.75</v>
       </c>
       <c r="AA62" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>282</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>283</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F63" s="2">
         <v>8178048</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -8000,66 +8000,66 @@
       <c r="M79" s="3">
         <v>1231.07</v>
       </c>
       <c r="N79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P79" s="3">
         <v>686.2</v>
       </c>
       <c r="Q79" s="3">
         <v>104.26</v>
       </c>
       <c r="R79" s="3">
         <v>276.41</v>
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>1066.87</v>
       </c>
       <c r="U79" s="3">
-        <v>686.2</v>
+        <v>689.57</v>
       </c>
       <c r="V79" s="3">
         <v>104.26</v>
       </c>
       <c r="W79" s="3">
         <v>276.41</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
-        <v>1066.87</v>
+        <v>1070.24</v>
       </c>
       <c r="Z79" s="2">
-        <v>86.66</v>
+        <v>86.94</v>
       </c>
       <c r="AA79" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>355</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>356</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F80" s="2">
         <v>40067373</v>
       </c>
       <c r="G80" s="2" t="s">
@@ -8083,66 +8083,66 @@
       <c r="M80" s="3">
         <v>666.74</v>
       </c>
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>54.73</v>
       </c>
       <c r="Q80" s="3">
         <v>100.1</v>
       </c>
       <c r="R80" s="3">
         <v>0</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>154.83</v>
       </c>
       <c r="U80" s="3">
-        <v>64.39</v>
+        <v>84.13</v>
       </c>
       <c r="V80" s="3">
         <v>100.1</v>
       </c>
       <c r="W80" s="3">
         <v>0</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>164.49</v>
+        <v>184.23</v>
       </c>
       <c r="Z80" s="2">
-        <v>24.67</v>
+        <v>27.63</v>
       </c>
       <c r="AA80" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>361</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F81" s="2">
         <v>40032566</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -8664,127 +8664,127 @@
       <c r="M87" s="3">
         <v>512.38</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>298.11</v>
       </c>
       <c r="Q87" s="3">
         <v>4.51</v>
       </c>
       <c r="R87" s="3">
         <v>0</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>302.62</v>
       </c>
       <c r="U87" s="3">
-        <v>298.11</v>
+        <v>300.35</v>
       </c>
       <c r="V87" s="3">
         <v>4.51</v>
       </c>
       <c r="W87" s="3">
         <v>0</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>302.62</v>
+        <v>304.86</v>
       </c>
       <c r="Z87" s="2">
-        <v>59.06</v>
+        <v>59.5</v>
       </c>
       <c r="AA87" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="6"/>
       <c r="D88" s="6"/>
       <c r="E88" s="6"/>
       <c r="F88" s="6"/>
       <c r="G88" s="6"/>
       <c r="H88" s="7"/>
       <c r="I88" s="7"/>
       <c r="J88" s="7"/>
       <c r="K88" s="7">
         <v>349974.71</v>
       </c>
       <c r="L88" s="7">
         <v>52080.09</v>
       </c>
       <c r="M88" s="7">
         <v>402054.8</v>
       </c>
       <c r="N88" s="7"/>
       <c r="O88" s="7"/>
       <c r="P88" s="7">
         <v>52639.31</v>
       </c>
       <c r="Q88" s="7">
         <v>5133.17</v>
       </c>
       <c r="R88" s="7">
         <v>44811.24</v>
       </c>
       <c r="S88" s="7">
         <v>0</v>
       </c>
       <c r="T88" s="7">
         <v>102583.72</v>
       </c>
       <c r="U88" s="7">
-        <v>51093.29</v>
+        <v>51511.27</v>
       </c>
       <c r="V88" s="7">
         <v>5125.21</v>
       </c>
       <c r="W88" s="7">
         <v>44811.24</v>
       </c>
       <c r="X88" s="6">
         <v>0</v>
       </c>
       <c r="Y88" s="6">
-        <v>101029.74</v>
+        <v>101447.72</v>
       </c>
       <c r="Z88" s="6">
-        <v>25.13</v>
+        <v>25.23</v>
       </c>
       <c r="AA88" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A88:J88"/>
   </mergeCells>