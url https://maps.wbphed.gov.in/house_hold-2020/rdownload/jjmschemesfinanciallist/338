--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -6686,66 +6686,66 @@
       <c r="M4" s="3">
         <v>385.02</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>258.88</v>
       </c>
       <c r="Q4" s="3">
         <v>32.79</v>
       </c>
       <c r="R4" s="3">
         <v>10.76</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>302.43</v>
       </c>
       <c r="U4" s="3">
-        <v>258.88</v>
+        <v>260.79</v>
       </c>
       <c r="V4" s="3">
         <v>32.79</v>
       </c>
       <c r="W4" s="3">
         <v>10.76</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>302.43</v>
+        <v>304.34</v>
       </c>
       <c r="Z4" s="2">
-        <v>78.55</v>
+        <v>79.05</v>
       </c>
       <c r="AA4" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40052622</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -7265,66 +7265,66 @@
       <c r="M11" s="3">
         <v>1322.35</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="3">
         <v>648.08</v>
       </c>
       <c r="Q11" s="3">
         <v>23.2</v>
       </c>
       <c r="R11" s="3">
         <v>159.22</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>830.5</v>
       </c>
       <c r="U11" s="3">
-        <v>648.08</v>
+        <v>649.01</v>
       </c>
       <c r="V11" s="3">
         <v>24.73</v>
       </c>
       <c r="W11" s="3">
         <v>159.22</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>832.03</v>
+        <v>832.96</v>
       </c>
       <c r="Z11" s="2">
-        <v>62.92</v>
+        <v>62.99</v>
       </c>
       <c r="AA11" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="2">
         <v>40015553</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -9241,66 +9241,66 @@
         <v>0</v>
       </c>
       <c r="M35" s="3">
         <v>350.38</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O35" s="3"/>
       <c r="P35" s="3">
         <v>233.89</v>
       </c>
       <c r="Q35" s="3">
         <v>0</v>
       </c>
       <c r="R35" s="3">
         <v>47.73</v>
       </c>
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>281.62</v>
       </c>
       <c r="U35" s="3">
-        <v>233.89</v>
+        <v>236.16</v>
       </c>
       <c r="V35" s="3">
         <v>0</v>
       </c>
       <c r="W35" s="3">
         <v>47.73</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
-        <v>281.62</v>
+        <v>283.89</v>
       </c>
       <c r="Z35" s="2">
-        <v>80.37</v>
+        <v>81.02</v>
       </c>
       <c r="AA35" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F36" s="2">
         <v>40008639</v>
       </c>
       <c r="G36" s="2" t="s">
@@ -9573,66 +9573,66 @@
       <c r="M39" s="3">
         <v>590.5</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>273.18</v>
       </c>
       <c r="Q39" s="3">
         <v>37.18</v>
       </c>
       <c r="R39" s="3">
         <v>11.93</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>322.29</v>
       </c>
       <c r="U39" s="3">
-        <v>273.18</v>
+        <v>274.3</v>
       </c>
       <c r="V39" s="3">
         <v>37.18</v>
       </c>
       <c r="W39" s="3">
         <v>11.93</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>322.29</v>
+        <v>323.41</v>
       </c>
       <c r="Z39" s="2">
-        <v>54.58</v>
+        <v>54.77</v>
       </c>
       <c r="AA39" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F40" s="2">
         <v>40011612</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -9656,66 +9656,66 @@
       <c r="M40" s="3">
         <v>1306.66</v>
       </c>
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>572.87</v>
       </c>
       <c r="Q40" s="3">
         <v>101.8</v>
       </c>
       <c r="R40" s="3">
         <v>43.07</v>
       </c>
       <c r="S40" s="3">
         <v>33.69</v>
       </c>
       <c r="T40" s="3">
         <v>751.43</v>
       </c>
       <c r="U40" s="3">
-        <v>572.87</v>
+        <v>574.78</v>
       </c>
       <c r="V40" s="3">
         <v>101.8</v>
       </c>
       <c r="W40" s="3">
         <v>43.07</v>
       </c>
       <c r="X40" s="2">
         <v>33.69</v>
       </c>
       <c r="Y40" s="2">
-        <v>751.43</v>
+        <v>753.34</v>
       </c>
       <c r="Z40" s="2">
-        <v>57.51</v>
+        <v>57.65</v>
       </c>
       <c r="AA40" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F41" s="2">
         <v>40019519</v>
       </c>
       <c r="G41" s="2" t="s">
@@ -9822,66 +9822,66 @@
       <c r="M42" s="3">
         <v>895.83</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="3">
         <v>394.49</v>
       </c>
       <c r="Q42" s="3">
         <v>27.79</v>
       </c>
       <c r="R42" s="3">
         <v>189.22</v>
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>611.5</v>
       </c>
       <c r="U42" s="3">
-        <v>394.49</v>
+        <v>395.07</v>
       </c>
       <c r="V42" s="3">
         <v>27.79</v>
       </c>
       <c r="W42" s="3">
         <v>189.22</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
-        <v>611.5</v>
+        <v>612.08</v>
       </c>
       <c r="Z42" s="2">
-        <v>68.26</v>
+        <v>68.33</v>
       </c>
       <c r="AA42" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F43" s="2">
         <v>40037190</v>
       </c>
       <c r="G43" s="2" t="s">
@@ -10071,66 +10071,66 @@
       <c r="M45" s="3">
         <v>1352.9</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>465.71</v>
       </c>
       <c r="Q45" s="3">
         <v>39.01</v>
       </c>
       <c r="R45" s="3">
         <v>79.09</v>
       </c>
       <c r="S45" s="3">
         <v>23.93</v>
       </c>
       <c r="T45" s="3">
         <v>607.74</v>
       </c>
       <c r="U45" s="3">
-        <v>461.51</v>
+        <v>465.21</v>
       </c>
       <c r="V45" s="3">
         <v>39.01</v>
       </c>
       <c r="W45" s="3">
         <v>79.09</v>
       </c>
       <c r="X45" s="2">
         <v>23.93</v>
       </c>
       <c r="Y45" s="2">
-        <v>603.54</v>
+        <v>607.24</v>
       </c>
       <c r="Z45" s="2">
-        <v>44.61</v>
+        <v>44.88</v>
       </c>
       <c r="AA45" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F46" s="2">
         <v>40008251</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -10237,63 +10237,63 @@
       <c r="M47" s="3">
         <v>4047.1</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>1106.61</v>
       </c>
       <c r="Q47" s="3">
         <v>130.8</v>
       </c>
       <c r="R47" s="3">
         <v>0</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>1237.42</v>
       </c>
       <c r="U47" s="3">
-        <v>1094.15</v>
+        <v>1094.38</v>
       </c>
       <c r="V47" s="3">
         <v>130.8</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>1224.96</v>
+        <v>1225.19</v>
       </c>
       <c r="Z47" s="2">
         <v>30.27</v>
       </c>
       <c r="AA47" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F48" s="2">
@@ -10897,66 +10897,66 @@
       <c r="M55" s="3">
         <v>1335.08</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="3">
         <v>529.97</v>
       </c>
       <c r="Q55" s="3">
         <v>70.57</v>
       </c>
       <c r="R55" s="3">
         <v>20.42</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>620.96</v>
       </c>
       <c r="U55" s="3">
-        <v>529.97</v>
+        <v>531.42</v>
       </c>
       <c r="V55" s="3">
         <v>70.57</v>
       </c>
       <c r="W55" s="3">
         <v>20.42</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
-        <v>620.96</v>
+        <v>622.4</v>
       </c>
       <c r="Z55" s="2">
-        <v>46.51</v>
+        <v>46.62</v>
       </c>
       <c r="AA55" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F56" s="2">
         <v>40012896</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -11312,66 +11312,66 @@
       <c r="M60" s="3">
         <v>1481.84</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P60" s="3">
         <v>1033.87</v>
       </c>
       <c r="Q60" s="3">
         <v>35.42</v>
       </c>
       <c r="R60" s="3">
         <v>47.85</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>1117.14</v>
       </c>
       <c r="U60" s="3">
-        <v>1035.8</v>
+        <v>1036.3</v>
       </c>
       <c r="V60" s="3">
         <v>35.42</v>
       </c>
       <c r="W60" s="3">
         <v>47.85</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>1119.08</v>
+        <v>1119.58</v>
       </c>
       <c r="Z60" s="2">
-        <v>75.52</v>
+        <v>75.55</v>
       </c>
       <c r="AA60" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F61" s="2">
         <v>40010480</v>
       </c>
       <c r="G61" s="2" t="s">
@@ -11644,66 +11644,66 @@
       <c r="M64" s="3">
         <v>482.37</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P64" s="3">
         <v>227.06</v>
       </c>
       <c r="Q64" s="3">
         <v>10.41</v>
       </c>
       <c r="R64" s="3">
         <v>37.48</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>274.95</v>
       </c>
       <c r="U64" s="3">
-        <v>227.06</v>
+        <v>227.3</v>
       </c>
       <c r="V64" s="3">
         <v>10.41</v>
       </c>
       <c r="W64" s="3">
         <v>37.48</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>274.95</v>
+        <v>275.18</v>
       </c>
       <c r="Z64" s="2">
-        <v>57</v>
+        <v>57.05</v>
       </c>
       <c r="AA64" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>295</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F65" s="2">
         <v>40033264</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -12308,66 +12308,66 @@
       <c r="M72" s="3">
         <v>963.64</v>
       </c>
       <c r="N72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P72" s="3">
         <v>709.3</v>
       </c>
       <c r="Q72" s="3">
         <v>53.98</v>
       </c>
       <c r="R72" s="3">
         <v>40.33</v>
       </c>
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>803.61</v>
       </c>
       <c r="U72" s="3">
-        <v>705.85</v>
+        <v>707.82</v>
       </c>
       <c r="V72" s="3">
         <v>53.98</v>
       </c>
       <c r="W72" s="3">
         <v>40.33</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
-        <v>800.15</v>
+        <v>802.13</v>
       </c>
       <c r="Z72" s="2">
-        <v>83.03</v>
+        <v>83.24</v>
       </c>
       <c r="AA72" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>328</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F73" s="2">
         <v>40027555</v>
       </c>
       <c r="G73" s="2" t="s">
@@ -12391,66 +12391,66 @@
       <c r="M73" s="3">
         <v>1091.61</v>
       </c>
       <c r="N73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>718.53</v>
       </c>
       <c r="Q73" s="3">
         <v>30.56</v>
       </c>
       <c r="R73" s="3">
         <v>69.6</v>
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>818.7</v>
       </c>
       <c r="U73" s="3">
-        <v>718.53</v>
+        <v>720.47</v>
       </c>
       <c r="V73" s="3">
         <v>30.56</v>
       </c>
       <c r="W73" s="3">
         <v>69.6</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
-        <v>818.7</v>
+        <v>820.64</v>
       </c>
       <c r="Z73" s="2">
-        <v>75</v>
+        <v>75.18</v>
       </c>
       <c r="AA73" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F74" s="2">
         <v>40024123</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -15124,66 +15124,66 @@
       <c r="M106" s="3">
         <v>851.51</v>
       </c>
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>530.02</v>
       </c>
       <c r="Q106" s="3">
         <v>34.47</v>
       </c>
       <c r="R106" s="3">
         <v>33.15</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>597.64</v>
       </c>
       <c r="U106" s="3">
-        <v>522.65</v>
+        <v>524.61</v>
       </c>
       <c r="V106" s="3">
         <v>46.21</v>
       </c>
       <c r="W106" s="3">
         <v>33.15</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>602</v>
+        <v>603.96</v>
       </c>
       <c r="Z106" s="2">
-        <v>70.7</v>
+        <v>70.93</v>
       </c>
       <c r="AA106" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>474</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>475</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>476</v>
       </c>
       <c r="F107" s="2">
         <v>40004072</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -15373,66 +15373,66 @@
       <c r="M109" s="3">
         <v>286.66</v>
       </c>
       <c r="N109" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P109" s="3">
         <v>158.88</v>
       </c>
       <c r="Q109" s="3">
         <v>26.15</v>
       </c>
       <c r="R109" s="3">
         <v>2.91</v>
       </c>
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>187.93</v>
       </c>
       <c r="U109" s="3">
-        <v>158.88</v>
+        <v>159.71</v>
       </c>
       <c r="V109" s="3">
         <v>26.15</v>
       </c>
       <c r="W109" s="3">
         <v>2.91</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
-        <v>187.93</v>
+        <v>188.76</v>
       </c>
       <c r="Z109" s="2">
-        <v>65.56</v>
+        <v>65.85</v>
       </c>
       <c r="AA109" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>487</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>488</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F110" s="2">
         <v>40027113</v>
       </c>
       <c r="G110" s="2" t="s">
@@ -15869,66 +15869,66 @@
       <c r="M115" s="3">
         <v>486.65</v>
       </c>
       <c r="N115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P115" s="3">
         <v>337.33</v>
       </c>
       <c r="Q115" s="3">
         <v>0</v>
       </c>
       <c r="R115" s="3">
         <v>12.29</v>
       </c>
       <c r="S115" s="3">
         <v>33.6</v>
       </c>
       <c r="T115" s="3">
         <v>383.21</v>
       </c>
       <c r="U115" s="3">
-        <v>338.88</v>
+        <v>339.81</v>
       </c>
       <c r="V115" s="3">
         <v>3.84</v>
       </c>
       <c r="W115" s="3">
         <v>12.29</v>
       </c>
       <c r="X115" s="2">
         <v>33.6</v>
       </c>
       <c r="Y115" s="2">
-        <v>388.61</v>
+        <v>389.55</v>
       </c>
       <c r="Z115" s="2">
-        <v>79.85</v>
+        <v>80.05</v>
       </c>
       <c r="AA115" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>512</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>513</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F116" s="2">
         <v>40029127</v>
       </c>
       <c r="G116" s="2" t="s">
@@ -17847,66 +17847,66 @@
       <c r="M139" s="3">
         <v>464.35</v>
       </c>
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>271.01</v>
       </c>
       <c r="Q139" s="3">
         <v>44.5</v>
       </c>
       <c r="R139" s="3">
         <v>25.25</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>340.76</v>
       </c>
       <c r="U139" s="3">
-        <v>271.01</v>
+        <v>271.96</v>
       </c>
       <c r="V139" s="3">
         <v>46.26</v>
       </c>
       <c r="W139" s="3">
         <v>25.25</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>342.53</v>
+        <v>343.48</v>
       </c>
       <c r="Z139" s="2">
-        <v>73.76</v>
+        <v>73.97</v>
       </c>
       <c r="AA139" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>609</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F140" s="2">
         <v>40027422</v>
       </c>
       <c r="G140" s="2" t="s">
@@ -18013,66 +18013,66 @@
       <c r="M141" s="3">
         <v>942.99</v>
       </c>
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>555.01</v>
       </c>
       <c r="Q141" s="3">
         <v>42.71</v>
       </c>
       <c r="R141" s="3">
         <v>35.97</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>633.69</v>
       </c>
       <c r="U141" s="3">
-        <v>555.01</v>
+        <v>556.51</v>
       </c>
       <c r="V141" s="3">
         <v>42.71</v>
       </c>
       <c r="W141" s="3">
         <v>35.97</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>633.69</v>
+        <v>635.19</v>
       </c>
       <c r="Z141" s="2">
-        <v>67.2</v>
+        <v>67.36</v>
       </c>
       <c r="AA141" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>617</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>618</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>619</v>
       </c>
       <c r="F142" s="2">
         <v>40032768</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -21734,66 +21734,66 @@
       <c r="M186" s="3">
         <v>231.55</v>
       </c>
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>157.37</v>
       </c>
       <c r="Q186" s="3">
         <v>25.02</v>
       </c>
       <c r="R186" s="3">
         <v>3.33</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>185.72</v>
       </c>
       <c r="U186" s="3">
-        <v>157.37</v>
+        <v>158.03</v>
       </c>
       <c r="V186" s="3">
         <v>26.79</v>
       </c>
       <c r="W186" s="3">
         <v>3.33</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>187.48</v>
+        <v>188.14</v>
       </c>
       <c r="Z186" s="2">
-        <v>80.97</v>
+        <v>81.25</v>
       </c>
       <c r="AA186" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>800</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F187" s="2">
         <v>40032810</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -24789,66 +24789,66 @@
       <c r="M223" s="3">
         <v>1061.79</v>
       </c>
       <c r="N223" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P223" s="3">
         <v>592.08</v>
       </c>
       <c r="Q223" s="3">
         <v>68.25</v>
       </c>
       <c r="R223" s="3">
         <v>22.91</v>
       </c>
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>683.24</v>
       </c>
       <c r="U223" s="3">
-        <v>592.08</v>
+        <v>593.67</v>
       </c>
       <c r="V223" s="3">
         <v>68.25</v>
       </c>
       <c r="W223" s="3">
         <v>22.91</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
-        <v>683.24</v>
+        <v>684.83</v>
       </c>
       <c r="Z223" s="2">
-        <v>64.35</v>
+        <v>64.5</v>
       </c>
       <c r="AA223" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>947</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>948</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F224" s="2">
         <v>40033656</v>
       </c>
       <c r="G224" s="2" t="s">
@@ -39133,66 +39133,66 @@
       <c r="M399" s="3">
         <v>515.59</v>
       </c>
       <c r="N399" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O399" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P399" s="3">
         <v>268.11</v>
       </c>
       <c r="Q399" s="3">
         <v>40.73</v>
       </c>
       <c r="R399" s="3">
         <v>7.76</v>
       </c>
       <c r="S399" s="3">
         <v>0</v>
       </c>
       <c r="T399" s="3">
         <v>316.6</v>
       </c>
       <c r="U399" s="3">
-        <v>268.11</v>
+        <v>271.05</v>
       </c>
       <c r="V399" s="3">
         <v>41.61</v>
       </c>
       <c r="W399" s="3">
         <v>7.76</v>
       </c>
       <c r="X399" s="2">
         <v>0</v>
       </c>
       <c r="Y399" s="2">
-        <v>317.48</v>
+        <v>320.42</v>
       </c>
       <c r="Z399" s="2">
-        <v>61.58</v>
+        <v>62.15</v>
       </c>
       <c r="AA399" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="400" spans="1:27">
       <c r="A400" s="2">
         <v>397</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C400" s="2" t="s">
         <v>1649</v>
       </c>
       <c r="D400" s="2" t="s">
         <v>1650</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1651</v>
       </c>
       <c r="F400" s="2">
         <v>40029644</v>
       </c>
       <c r="G400" s="2" t="s">
@@ -40046,66 +40046,66 @@
       <c r="M410" s="3">
         <v>188.47</v>
       </c>
       <c r="N410" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O410" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P410" s="3">
         <v>17.08</v>
       </c>
       <c r="Q410" s="3">
         <v>4.01</v>
       </c>
       <c r="R410" s="3">
         <v>0</v>
       </c>
       <c r="S410" s="3">
         <v>0</v>
       </c>
       <c r="T410" s="3">
         <v>21.09</v>
       </c>
       <c r="U410" s="3">
-        <v>17.08</v>
+        <v>18.2</v>
       </c>
       <c r="V410" s="3">
         <v>4.01</v>
       </c>
       <c r="W410" s="3">
         <v>0</v>
       </c>
       <c r="X410" s="2">
         <v>0</v>
       </c>
       <c r="Y410" s="2">
-        <v>21.09</v>
+        <v>22.21</v>
       </c>
       <c r="Z410" s="2">
-        <v>11.19</v>
+        <v>11.78</v>
       </c>
       <c r="AA410" s="2"/>
     </row>
     <row r="411" spans="1:27">
       <c r="A411" s="2">
         <v>408</v>
       </c>
       <c r="B411" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C411" s="2" t="s">
         <v>1693</v>
       </c>
       <c r="D411" s="2" t="s">
         <v>1694</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1695</v>
       </c>
       <c r="F411" s="2">
         <v>40067422</v>
       </c>
       <c r="G411" s="2" t="s">
         <v>70</v>
       </c>
@@ -43101,66 +43101,66 @@
       <c r="M447" s="3">
         <v>188.47</v>
       </c>
       <c r="N447" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O447" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P447" s="3">
         <v>26.29</v>
       </c>
       <c r="Q447" s="3">
         <v>26.95</v>
       </c>
       <c r="R447" s="3">
         <v>0</v>
       </c>
       <c r="S447" s="3">
         <v>0</v>
       </c>
       <c r="T447" s="3">
         <v>53.25</v>
       </c>
       <c r="U447" s="3">
-        <v>27.33</v>
+        <v>28.36</v>
       </c>
       <c r="V447" s="3">
         <v>26.95</v>
       </c>
       <c r="W447" s="3">
         <v>0</v>
       </c>
       <c r="X447" s="2">
         <v>0</v>
       </c>
       <c r="Y447" s="2">
-        <v>54.28</v>
+        <v>55.32</v>
       </c>
       <c r="Z447" s="2">
-        <v>28.8</v>
+        <v>29.35</v>
       </c>
       <c r="AA447" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="448" spans="1:27">
       <c r="A448" s="2">
         <v>445</v>
       </c>
       <c r="B448" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C448" s="2" t="s">
         <v>1821</v>
       </c>
       <c r="D448" s="2" t="s">
         <v>1822</v>
       </c>
       <c r="E448" s="2" t="s">
         <v>1823</v>
       </c>
       <c r="F448" s="2">
         <v>40067470</v>
       </c>
       <c r="G448" s="2" t="s">
@@ -47626,66 +47626,66 @@
       </c>
       <c r="L502" s="7">
         <v>19767.31</v>
       </c>
       <c r="M502" s="7">
         <v>242037.04</v>
       </c>
       <c r="N502" s="7"/>
       <c r="O502" s="7"/>
       <c r="P502" s="7">
         <v>84402.69</v>
       </c>
       <c r="Q502" s="7">
         <v>7887.38</v>
       </c>
       <c r="R502" s="7">
         <v>10575.39</v>
       </c>
       <c r="S502" s="7">
         <v>688.36</v>
       </c>
       <c r="T502" s="7">
         <v>103553.83</v>
       </c>
       <c r="U502" s="7">
-        <v>83708.06</v>
+        <v>83740.32</v>
       </c>
       <c r="V502" s="7">
         <v>8010.48</v>
       </c>
       <c r="W502" s="7">
         <v>10575.39</v>
       </c>
       <c r="X502" s="6">
         <v>688.36</v>
       </c>
       <c r="Y502" s="6">
-        <v>102982.3</v>
+        <v>103014.55</v>
       </c>
       <c r="Z502" s="6">
-        <v>42.55</v>
+        <v>42.56</v>
       </c>
       <c r="AA502" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A502:J502"/>
   </mergeCells>