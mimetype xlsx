--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -6686,66 +6686,66 @@
       <c r="M4" s="3">
         <v>385.02</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>258.88</v>
       </c>
       <c r="Q4" s="3">
         <v>32.79</v>
       </c>
       <c r="R4" s="3">
         <v>10.76</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>302.43</v>
       </c>
       <c r="U4" s="3">
-        <v>260.79</v>
+        <v>261.11</v>
       </c>
       <c r="V4" s="3">
-        <v>32.79</v>
+        <v>34.55</v>
       </c>
       <c r="W4" s="3">
         <v>10.76</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>304.34</v>
+        <v>306.43</v>
       </c>
       <c r="Z4" s="2">
-        <v>79.05</v>
+        <v>79.59</v>
       </c>
       <c r="AA4" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40052622</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -6772,63 +6772,63 @@
       <c r="N5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="3">
         <v>109.72</v>
       </c>
       <c r="Q5" s="3">
         <v>11.81</v>
       </c>
       <c r="R5" s="3">
         <v>3.08</v>
       </c>
       <c r="S5" s="3">
         <v>0</v>
       </c>
       <c r="T5" s="3">
         <v>124.61</v>
       </c>
       <c r="U5" s="3">
         <v>109.72</v>
       </c>
       <c r="V5" s="3">
-        <v>13.64</v>
+        <v>15.15</v>
       </c>
       <c r="W5" s="3">
         <v>3.08</v>
       </c>
       <c r="X5" s="2">
         <v>0</v>
       </c>
       <c r="Y5" s="2">
-        <v>126.43</v>
+        <v>127.94</v>
       </c>
       <c r="Z5" s="2">
-        <v>40.43</v>
+        <v>40.91</v>
       </c>
       <c r="AA5" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="2">
         <v>40029755</v>
       </c>
       <c r="G6" s="2" t="s">
@@ -6935,66 +6935,66 @@
       <c r="M7" s="3">
         <v>695.99</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>145.1</v>
       </c>
       <c r="Q7" s="3">
         <v>35.25</v>
       </c>
       <c r="R7" s="3">
         <v>80.46</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>260.81</v>
       </c>
       <c r="U7" s="3">
-        <v>143.73</v>
+        <v>144.38</v>
       </c>
       <c r="V7" s="3">
-        <v>37.28</v>
+        <v>40.98</v>
       </c>
       <c r="W7" s="3">
         <v>80.46</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>261.47</v>
+        <v>265.82</v>
       </c>
       <c r="Z7" s="2">
-        <v>37.57</v>
+        <v>38.19</v>
       </c>
       <c r="AA7" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="2">
         <v>40029661</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -7182,66 +7182,66 @@
       <c r="M10" s="3">
         <v>646.77</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>405.57</v>
       </c>
       <c r="Q10" s="3">
         <v>34.98</v>
       </c>
       <c r="R10" s="3">
         <v>53.72</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>494.28</v>
       </c>
       <c r="U10" s="3">
-        <v>406.54</v>
+        <v>407.2</v>
       </c>
       <c r="V10" s="3">
-        <v>38.4</v>
+        <v>41.89</v>
       </c>
       <c r="W10" s="3">
         <v>53.72</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>498.66</v>
+        <v>502.82</v>
       </c>
       <c r="Z10" s="2">
-        <v>77.1</v>
+        <v>77.74</v>
       </c>
       <c r="AA10" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="2">
         <v>40027247</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -7268,63 +7268,63 @@
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="3">
         <v>648.08</v>
       </c>
       <c r="Q11" s="3">
         <v>23.2</v>
       </c>
       <c r="R11" s="3">
         <v>159.22</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>830.5</v>
       </c>
       <c r="U11" s="3">
         <v>649.01</v>
       </c>
       <c r="V11" s="3">
-        <v>24.73</v>
+        <v>31.12</v>
       </c>
       <c r="W11" s="3">
         <v>159.22</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>832.96</v>
+        <v>839.35</v>
       </c>
       <c r="Z11" s="2">
-        <v>62.99</v>
+        <v>63.47</v>
       </c>
       <c r="AA11" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="2">
         <v>40015553</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -7923,66 +7923,66 @@
       <c r="M19" s="3">
         <v>1132.16</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>113.96</v>
       </c>
       <c r="Q19" s="3">
         <v>6.98</v>
       </c>
       <c r="R19" s="3">
         <v>3.29</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>124.23</v>
       </c>
       <c r="U19" s="3">
-        <v>113.96</v>
+        <v>114.53</v>
       </c>
       <c r="V19" s="3">
         <v>6.98</v>
       </c>
       <c r="W19" s="3">
         <v>3.29</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>124.23</v>
+        <v>124.8</v>
       </c>
       <c r="Z19" s="2">
-        <v>10.97</v>
+        <v>11.02</v>
       </c>
       <c r="AA19" s="2"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F20" s="2">
         <v>40042580</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>70</v>
       </c>
@@ -8339,63 +8339,63 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>360.98</v>
       </c>
       <c r="Q24" s="3">
         <v>33.09</v>
       </c>
       <c r="R24" s="3">
         <v>211.95</v>
       </c>
       <c r="S24" s="3">
         <v>18.99</v>
       </c>
       <c r="T24" s="3">
         <v>625.01</v>
       </c>
       <c r="U24" s="3">
         <v>360.98</v>
       </c>
       <c r="V24" s="3">
-        <v>35.3</v>
+        <v>39.01</v>
       </c>
       <c r="W24" s="3">
         <v>211.95</v>
       </c>
       <c r="X24" s="2">
         <v>18.99</v>
       </c>
       <c r="Y24" s="2">
-        <v>627.21</v>
+        <v>630.92</v>
       </c>
       <c r="Z24" s="2">
-        <v>64.33</v>
+        <v>64.72</v>
       </c>
       <c r="AA24" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F25" s="2">
         <v>40016288</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -8837,63 +8837,63 @@
       <c r="N30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P30" s="3">
         <v>445.36</v>
       </c>
       <c r="Q30" s="3">
         <v>30.85</v>
       </c>
       <c r="R30" s="3">
         <v>38.65</v>
       </c>
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>514.86</v>
       </c>
       <c r="U30" s="3">
         <v>445.36</v>
       </c>
       <c r="V30" s="3">
-        <v>30.85</v>
+        <v>35.55</v>
       </c>
       <c r="W30" s="3">
         <v>38.65</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
-        <v>514.86</v>
+        <v>519.57</v>
       </c>
       <c r="Z30" s="2">
-        <v>61.48</v>
+        <v>62.04</v>
       </c>
       <c r="AA30" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>156</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F31" s="2">
         <v>40008802</v>
       </c>
       <c r="G31" s="2" t="s">
@@ -9410,63 +9410,63 @@
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>333.73</v>
       </c>
       <c r="Q37" s="3">
         <v>38.92</v>
       </c>
       <c r="R37" s="3">
         <v>6.04</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>378.69</v>
       </c>
       <c r="U37" s="3">
         <v>333.96</v>
       </c>
       <c r="V37" s="3">
-        <v>42.43</v>
+        <v>43.62</v>
       </c>
       <c r="W37" s="3">
         <v>6.04</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>382.43</v>
+        <v>383.63</v>
       </c>
       <c r="Z37" s="2">
-        <v>85.58</v>
+        <v>85.85</v>
       </c>
       <c r="AA37" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F38" s="2">
         <v>40032501</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -9573,66 +9573,66 @@
       <c r="M39" s="3">
         <v>590.5</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>273.18</v>
       </c>
       <c r="Q39" s="3">
         <v>37.18</v>
       </c>
       <c r="R39" s="3">
         <v>11.93</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>322.29</v>
       </c>
       <c r="U39" s="3">
-        <v>274.3</v>
+        <v>276.11</v>
       </c>
       <c r="V39" s="3">
         <v>37.18</v>
       </c>
       <c r="W39" s="3">
         <v>11.93</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>323.41</v>
+        <v>325.22</v>
       </c>
       <c r="Z39" s="2">
-        <v>54.77</v>
+        <v>55.08</v>
       </c>
       <c r="AA39" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F40" s="2">
         <v>40011612</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -9656,66 +9656,66 @@
       <c r="M40" s="3">
         <v>1306.66</v>
       </c>
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>572.87</v>
       </c>
       <c r="Q40" s="3">
         <v>101.8</v>
       </c>
       <c r="R40" s="3">
         <v>43.07</v>
       </c>
       <c r="S40" s="3">
         <v>33.69</v>
       </c>
       <c r="T40" s="3">
         <v>751.43</v>
       </c>
       <c r="U40" s="3">
-        <v>574.78</v>
+        <v>575.22</v>
       </c>
       <c r="V40" s="3">
         <v>101.8</v>
       </c>
       <c r="W40" s="3">
         <v>43.07</v>
       </c>
       <c r="X40" s="2">
         <v>33.69</v>
       </c>
       <c r="Y40" s="2">
-        <v>753.34</v>
+        <v>753.78</v>
       </c>
       <c r="Z40" s="2">
-        <v>57.65</v>
+        <v>57.69</v>
       </c>
       <c r="AA40" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F41" s="2">
         <v>40019519</v>
       </c>
       <c r="G41" s="2" t="s">
@@ -9822,66 +9822,66 @@
       <c r="M42" s="3">
         <v>895.83</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="3">
         <v>394.49</v>
       </c>
       <c r="Q42" s="3">
         <v>27.79</v>
       </c>
       <c r="R42" s="3">
         <v>189.22</v>
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>611.5</v>
       </c>
       <c r="U42" s="3">
-        <v>395.07</v>
+        <v>396.03</v>
       </c>
       <c r="V42" s="3">
         <v>27.79</v>
       </c>
       <c r="W42" s="3">
         <v>189.22</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
-        <v>612.08</v>
+        <v>613.04</v>
       </c>
       <c r="Z42" s="2">
-        <v>68.33</v>
+        <v>68.43</v>
       </c>
       <c r="AA42" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F43" s="2">
         <v>40037190</v>
       </c>
       <c r="G43" s="2" t="s">
@@ -9908,63 +9908,63 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>58.18</v>
       </c>
       <c r="Q43" s="3">
         <v>40.91</v>
       </c>
       <c r="R43" s="3">
         <v>32.88</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>131.97</v>
       </c>
       <c r="U43" s="3">
         <v>58.18</v>
       </c>
       <c r="V43" s="3">
-        <v>42.41</v>
+        <v>46.39</v>
       </c>
       <c r="W43" s="3">
         <v>32.88</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>133.47</v>
+        <v>137.45</v>
       </c>
       <c r="Z43" s="2">
-        <v>87.96</v>
+        <v>90.58</v>
       </c>
       <c r="AA43" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F44" s="2">
         <v>40007373</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -10071,66 +10071,66 @@
       <c r="M45" s="3">
         <v>1352.9</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>465.71</v>
       </c>
       <c r="Q45" s="3">
         <v>39.01</v>
       </c>
       <c r="R45" s="3">
         <v>79.09</v>
       </c>
       <c r="S45" s="3">
         <v>23.93</v>
       </c>
       <c r="T45" s="3">
         <v>607.74</v>
       </c>
       <c r="U45" s="3">
-        <v>465.21</v>
+        <v>466.6</v>
       </c>
       <c r="V45" s="3">
         <v>39.01</v>
       </c>
       <c r="W45" s="3">
         <v>79.09</v>
       </c>
       <c r="X45" s="2">
         <v>23.93</v>
       </c>
       <c r="Y45" s="2">
-        <v>607.24</v>
+        <v>608.63</v>
       </c>
       <c r="Z45" s="2">
-        <v>44.88</v>
+        <v>44.99</v>
       </c>
       <c r="AA45" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F46" s="2">
         <v>40008251</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -10157,63 +10157,63 @@
       <c r="N46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P46" s="3">
         <v>242.94</v>
       </c>
       <c r="Q46" s="3">
         <v>0</v>
       </c>
       <c r="R46" s="3">
         <v>11.24</v>
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>254.18</v>
       </c>
       <c r="U46" s="3">
         <v>242.94</v>
       </c>
       <c r="V46" s="3">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="W46" s="3">
         <v>11.24</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
-        <v>254.18</v>
+        <v>255.66</v>
       </c>
       <c r="Z46" s="2">
-        <v>91.28</v>
+        <v>91.81</v>
       </c>
       <c r="AA46" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F47" s="2">
         <v>40032742</v>
       </c>
       <c r="G47" s="2" t="s">
@@ -10237,66 +10237,66 @@
       <c r="M47" s="3">
         <v>4047.1</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>1106.61</v>
       </c>
       <c r="Q47" s="3">
         <v>130.8</v>
       </c>
       <c r="R47" s="3">
         <v>0</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>1237.42</v>
       </c>
       <c r="U47" s="3">
-        <v>1094.38</v>
+        <v>1098.53</v>
       </c>
       <c r="V47" s="3">
         <v>130.8</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>1225.19</v>
+        <v>1229.33</v>
       </c>
       <c r="Z47" s="2">
-        <v>30.27</v>
+        <v>30.38</v>
       </c>
       <c r="AA47" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F48" s="2">
         <v>40010372</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -10568,63 +10568,63 @@
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>180.08</v>
       </c>
       <c r="Q51" s="3">
         <v>17.86</v>
       </c>
       <c r="R51" s="3">
         <v>17.06</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>215</v>
       </c>
       <c r="U51" s="3">
         <v>180.08</v>
       </c>
       <c r="V51" s="3">
-        <v>17.86</v>
+        <v>18.72</v>
       </c>
       <c r="W51" s="3">
         <v>17.06</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>215</v>
+        <v>215.86</v>
       </c>
       <c r="Z51" s="2">
-        <v>69.95</v>
+        <v>70.23</v>
       </c>
       <c r="AA51" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F52" s="2">
         <v>40007155</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -10897,66 +10897,66 @@
       <c r="M55" s="3">
         <v>1335.08</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="3">
         <v>529.97</v>
       </c>
       <c r="Q55" s="3">
         <v>70.57</v>
       </c>
       <c r="R55" s="3">
         <v>20.42</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>620.96</v>
       </c>
       <c r="U55" s="3">
-        <v>531.42</v>
+        <v>531.9</v>
       </c>
       <c r="V55" s="3">
         <v>70.57</v>
       </c>
       <c r="W55" s="3">
         <v>20.42</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
-        <v>622.4</v>
+        <v>622.88</v>
       </c>
       <c r="Z55" s="2">
-        <v>46.62</v>
+        <v>46.66</v>
       </c>
       <c r="AA55" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F56" s="2">
         <v>40012896</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -11063,66 +11063,66 @@
       <c r="M57" s="3">
         <v>1263.17</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>726.98</v>
       </c>
       <c r="Q57" s="3">
         <v>25.16</v>
       </c>
       <c r="R57" s="3">
         <v>133</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>885.14</v>
       </c>
       <c r="U57" s="3">
-        <v>726.98</v>
+        <v>727.31</v>
       </c>
       <c r="V57" s="3">
         <v>25.16</v>
       </c>
       <c r="W57" s="3">
         <v>133</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>885.14</v>
+        <v>885.47</v>
       </c>
       <c r="Z57" s="2">
-        <v>70.07</v>
+        <v>70.1</v>
       </c>
       <c r="AA57" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F58" s="2">
         <v>40017964</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -11146,66 +11146,66 @@
       <c r="M58" s="3">
         <v>1553.96</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>827.49</v>
       </c>
       <c r="Q58" s="3">
         <v>0</v>
       </c>
       <c r="R58" s="3">
         <v>119.79</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>947.29</v>
       </c>
       <c r="U58" s="3">
-        <v>824.49</v>
+        <v>824.83</v>
       </c>
       <c r="V58" s="3">
         <v>0</v>
       </c>
       <c r="W58" s="3">
         <v>119.79</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>944.29</v>
+        <v>944.62</v>
       </c>
       <c r="Z58" s="2">
-        <v>60.77</v>
+        <v>60.79</v>
       </c>
       <c r="AA58" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F59" s="2">
         <v>40031733</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -11312,66 +11312,66 @@
       <c r="M60" s="3">
         <v>1481.84</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P60" s="3">
         <v>1033.87</v>
       </c>
       <c r="Q60" s="3">
         <v>35.42</v>
       </c>
       <c r="R60" s="3">
         <v>47.85</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>1117.14</v>
       </c>
       <c r="U60" s="3">
-        <v>1036.3</v>
+        <v>1038.59</v>
       </c>
       <c r="V60" s="3">
         <v>35.42</v>
       </c>
       <c r="W60" s="3">
         <v>47.85</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>1119.58</v>
+        <v>1121.86</v>
       </c>
       <c r="Z60" s="2">
-        <v>75.55</v>
+        <v>75.71</v>
       </c>
       <c r="AA60" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F61" s="2">
         <v>40010480</v>
       </c>
       <c r="G61" s="2" t="s">
@@ -11395,66 +11395,66 @@
       <c r="M61" s="3">
         <v>2250.51</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>1471.6</v>
       </c>
       <c r="Q61" s="3">
         <v>67.71</v>
       </c>
       <c r="R61" s="3">
         <v>256.74</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>1796.05</v>
       </c>
       <c r="U61" s="3">
-        <v>1476.34</v>
+        <v>1479.24</v>
       </c>
       <c r="V61" s="3">
         <v>67.71</v>
       </c>
       <c r="W61" s="3">
         <v>256.74</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>1800.79</v>
+        <v>1803.7</v>
       </c>
       <c r="Z61" s="2">
-        <v>80.02</v>
+        <v>80.15</v>
       </c>
       <c r="AA61" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F62" s="2">
         <v>40014416</v>
       </c>
       <c r="G62" s="2" t="s">
@@ -12975,63 +12975,63 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>285.06</v>
       </c>
       <c r="Q80" s="3">
         <v>26.68</v>
       </c>
       <c r="R80" s="3">
         <v>30.77</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>342.51</v>
       </c>
       <c r="U80" s="3">
         <v>285.06</v>
       </c>
       <c r="V80" s="3">
-        <v>28.44</v>
+        <v>31.38</v>
       </c>
       <c r="W80" s="3">
         <v>30.77</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>344.27</v>
+        <v>347.22</v>
       </c>
       <c r="Z80" s="2">
-        <v>52.37</v>
+        <v>52.82</v>
       </c>
       <c r="AA80" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>362</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>363</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F81" s="2">
         <v>40033424</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -13055,66 +13055,66 @@
       <c r="M81" s="3">
         <v>1616.96</v>
       </c>
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>812.37</v>
       </c>
       <c r="Q81" s="3">
         <v>40.33</v>
       </c>
       <c r="R81" s="3">
         <v>122.34</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>975.03</v>
       </c>
       <c r="U81" s="3">
-        <v>803.72</v>
+        <v>804.34</v>
       </c>
       <c r="V81" s="3">
-        <v>42.97</v>
+        <v>44.16</v>
       </c>
       <c r="W81" s="3">
         <v>122.34</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>969.02</v>
+        <v>970.84</v>
       </c>
       <c r="Z81" s="2">
-        <v>59.93</v>
+        <v>60.04</v>
       </c>
       <c r="AA81" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>368</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F82" s="2">
         <v>40053281</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -13224,63 +13224,63 @@
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>86.61</v>
       </c>
       <c r="Q83" s="3">
         <v>14.72</v>
       </c>
       <c r="R83" s="3">
         <v>15.11</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>116.44</v>
       </c>
       <c r="U83" s="3">
         <v>86.61</v>
       </c>
       <c r="V83" s="3">
-        <v>15.6</v>
+        <v>16.2</v>
       </c>
       <c r="W83" s="3">
         <v>15.11</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>117.32</v>
+        <v>117.92</v>
       </c>
       <c r="Z83" s="2">
-        <v>52.28</v>
+        <v>52.55</v>
       </c>
       <c r="AA83" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>377</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>378</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F84" s="2">
         <v>40032367</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -13304,66 +13304,66 @@
       <c r="M84" s="3">
         <v>2067.16</v>
       </c>
       <c r="N84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P84" s="3">
         <v>692.36</v>
       </c>
       <c r="Q84" s="3">
         <v>73.42</v>
       </c>
       <c r="R84" s="3">
         <v>9.8</v>
       </c>
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>775.58</v>
       </c>
       <c r="U84" s="3">
-        <v>692.36</v>
+        <v>693.37</v>
       </c>
       <c r="V84" s="3">
-        <v>73.42</v>
+        <v>74.19</v>
       </c>
       <c r="W84" s="3">
         <v>9.8</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
-        <v>775.58</v>
+        <v>777.35</v>
       </c>
       <c r="Z84" s="2">
-        <v>37.52</v>
+        <v>37.6</v>
       </c>
       <c r="AA84" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>381</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>382</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F85" s="2">
         <v>40027077</v>
       </c>
       <c r="G85" s="2" t="s">
@@ -13390,63 +13390,63 @@
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>426.47</v>
       </c>
       <c r="Q85" s="3">
         <v>34.13</v>
       </c>
       <c r="R85" s="3">
         <v>36.16</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>496.76</v>
       </c>
       <c r="U85" s="3">
         <v>426.47</v>
       </c>
       <c r="V85" s="3">
-        <v>35.89</v>
+        <v>37.09</v>
       </c>
       <c r="W85" s="3">
         <v>36.16</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>498.53</v>
+        <v>499.72</v>
       </c>
       <c r="Z85" s="2">
-        <v>74.28</v>
+        <v>74.45</v>
       </c>
       <c r="AA85" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>386</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F86" s="2">
         <v>40029748</v>
       </c>
       <c r="G86" s="2" t="s">
@@ -13556,63 +13556,63 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>32.73</v>
       </c>
       <c r="Q87" s="3">
         <v>7.58</v>
       </c>
       <c r="R87" s="3">
         <v>0.59</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>40.9</v>
       </c>
       <c r="U87" s="3">
         <v>32.73</v>
       </c>
       <c r="V87" s="3">
-        <v>9.35</v>
+        <v>9.96</v>
       </c>
       <c r="W87" s="3">
         <v>0.59</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>42.67</v>
+        <v>43.27</v>
       </c>
       <c r="Z87" s="2">
-        <v>93.71</v>
+        <v>95.03</v>
       </c>
       <c r="AA87" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>393</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>394</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F88" s="2">
         <v>40033774</v>
       </c>
       <c r="G88" s="2" t="s">
@@ -13888,63 +13888,63 @@
       <c r="N91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P91" s="3">
         <v>81.67</v>
       </c>
       <c r="Q91" s="3">
         <v>26.64</v>
       </c>
       <c r="R91" s="3">
         <v>15.16</v>
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>123.46</v>
       </c>
       <c r="U91" s="3">
         <v>81.67</v>
       </c>
       <c r="V91" s="3">
-        <v>28.39</v>
+        <v>31.34</v>
       </c>
       <c r="W91" s="3">
         <v>15.16</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
-        <v>125.22</v>
+        <v>128.17</v>
       </c>
       <c r="Z91" s="2">
-        <v>52.06</v>
+        <v>53.29</v>
       </c>
       <c r="AA91" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>412</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>413</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F92" s="2">
         <v>40027375</v>
       </c>
       <c r="G92" s="2" t="s">
@@ -13971,63 +13971,63 @@
       <c r="N92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P92" s="3">
         <v>249.89</v>
       </c>
       <c r="Q92" s="3">
         <v>29.15</v>
       </c>
       <c r="R92" s="3">
         <v>67.77</v>
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>346.8</v>
       </c>
       <c r="U92" s="3">
         <v>249.89</v>
       </c>
       <c r="V92" s="3">
-        <v>29.15</v>
+        <v>36.36</v>
       </c>
       <c r="W92" s="3">
         <v>67.77</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
-        <v>346.8</v>
+        <v>354.02</v>
       </c>
       <c r="Z92" s="2">
-        <v>31.08</v>
+        <v>31.73</v>
       </c>
       <c r="AA92" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F93" s="2">
         <v>40033659</v>
       </c>
       <c r="G93" s="2" t="s">
@@ -14137,63 +14137,63 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>373.38</v>
       </c>
       <c r="Q94" s="3">
         <v>46.24</v>
       </c>
       <c r="R94" s="3">
         <v>3.08</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>422.69</v>
       </c>
       <c r="U94" s="3">
         <v>373.38</v>
       </c>
       <c r="V94" s="3">
-        <v>48.88</v>
+        <v>50.98</v>
       </c>
       <c r="W94" s="3">
         <v>3.08</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>425.34</v>
+        <v>427.43</v>
       </c>
       <c r="Z94" s="2">
-        <v>39.5</v>
+        <v>39.7</v>
       </c>
       <c r="AA94" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>424</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F95" s="2">
         <v>40029076</v>
       </c>
       <c r="G95" s="2" t="s">
@@ -14298,66 +14298,66 @@
       <c r="M96" s="3">
         <v>99.57</v>
       </c>
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>6.5</v>
       </c>
       <c r="Q96" s="3">
         <v>25.98</v>
       </c>
       <c r="R96" s="3">
         <v>55.5</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>87.98</v>
       </c>
       <c r="U96" s="3">
-        <v>7.47</v>
+        <v>8.43</v>
       </c>
       <c r="V96" s="3">
-        <v>26.84</v>
+        <v>28.28</v>
       </c>
       <c r="W96" s="3">
         <v>55.5</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>89.81</v>
+        <v>92.21</v>
       </c>
       <c r="Z96" s="2">
-        <v>90.2</v>
+        <v>92.6</v>
       </c>
       <c r="AA96" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>432</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>433</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F97" s="2">
         <v>40038038</v>
       </c>
       <c r="G97" s="2" t="s">
@@ -14467,63 +14467,63 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>93.78</v>
       </c>
       <c r="Q98" s="3">
         <v>30.5</v>
       </c>
       <c r="R98" s="3">
         <v>47.69</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>171.96</v>
       </c>
       <c r="U98" s="3">
         <v>93.78</v>
       </c>
       <c r="V98" s="3">
-        <v>32.26</v>
+        <v>33.45</v>
       </c>
       <c r="W98" s="3">
         <v>47.69</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>173.72</v>
+        <v>174.92</v>
       </c>
       <c r="Z98" s="2">
-        <v>18.05</v>
+        <v>18.18</v>
       </c>
       <c r="AA98" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>441</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>442</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F99" s="2">
         <v>40053283</v>
       </c>
       <c r="G99" s="2" t="s">
@@ -14633,63 +14633,63 @@
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>92.24</v>
       </c>
       <c r="Q100" s="3">
         <v>13.61</v>
       </c>
       <c r="R100" s="3">
         <v>0</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>105.84</v>
       </c>
       <c r="U100" s="3">
         <v>92.24</v>
       </c>
       <c r="V100" s="3">
-        <v>16.52</v>
+        <v>21.98</v>
       </c>
       <c r="W100" s="3">
         <v>0</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>108.75</v>
+        <v>114.22</v>
       </c>
       <c r="Z100" s="2">
-        <v>50.6</v>
+        <v>53.15</v>
       </c>
       <c r="AA100" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>448</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>449</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F101" s="2">
         <v>40015869</v>
       </c>
       <c r="G101" s="2" t="s">
@@ -14716,63 +14716,63 @@
       <c r="N101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P101" s="3">
         <v>306.73</v>
       </c>
       <c r="Q101" s="3">
         <v>31.92</v>
       </c>
       <c r="R101" s="3">
         <v>54.88</v>
       </c>
       <c r="S101" s="3">
         <v>0</v>
       </c>
       <c r="T101" s="3">
         <v>393.52</v>
       </c>
       <c r="U101" s="3">
         <v>306.73</v>
       </c>
       <c r="V101" s="3">
-        <v>34.49</v>
+        <v>35.68</v>
       </c>
       <c r="W101" s="3">
         <v>54.88</v>
       </c>
       <c r="X101" s="2">
         <v>0</v>
       </c>
       <c r="Y101" s="2">
-        <v>396.1</v>
+        <v>397.29</v>
       </c>
       <c r="Z101" s="2">
-        <v>52.17</v>
+        <v>52.33</v>
       </c>
       <c r="AA101" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>452</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>453</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F102" s="2">
         <v>40066226</v>
       </c>
       <c r="G102" s="2" t="s">
@@ -14963,63 +14963,63 @@
       <c r="N104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P104" s="3">
         <v>122.34</v>
       </c>
       <c r="Q104" s="3">
         <v>6.78</v>
       </c>
       <c r="R104" s="3">
         <v>141.47</v>
       </c>
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>270.58</v>
       </c>
       <c r="U104" s="3">
         <v>122.34</v>
       </c>
       <c r="V104" s="3">
-        <v>8.77</v>
+        <v>12.71</v>
       </c>
       <c r="W104" s="3">
         <v>141.47</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
-        <v>272.57</v>
+        <v>276.52</v>
       </c>
       <c r="Z104" s="2">
-        <v>31.65</v>
+        <v>32.1</v>
       </c>
       <c r="AA104" s="2"/>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>466</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>467</v>
       </c>
       <c r="F105" s="2">
         <v>40033652</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>28</v>
       </c>
@@ -15044,63 +15044,63 @@
       <c r="N105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P105" s="3">
         <v>140.7</v>
       </c>
       <c r="Q105" s="3">
         <v>29.61</v>
       </c>
       <c r="R105" s="3">
         <v>23.5</v>
       </c>
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>193.81</v>
       </c>
       <c r="U105" s="3">
         <v>140.7</v>
       </c>
       <c r="V105" s="3">
-        <v>31.37</v>
+        <v>32.56</v>
       </c>
       <c r="W105" s="3">
         <v>23.5</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
-        <v>195.57</v>
+        <v>196.77</v>
       </c>
       <c r="Z105" s="2">
-        <v>49.06</v>
+        <v>49.36</v>
       </c>
       <c r="AA105" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>470</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F106" s="2">
         <v>40032459</v>
       </c>
       <c r="G106" s="2" t="s">
@@ -15124,66 +15124,66 @@
       <c r="M106" s="3">
         <v>851.51</v>
       </c>
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>530.02</v>
       </c>
       <c r="Q106" s="3">
         <v>34.47</v>
       </c>
       <c r="R106" s="3">
         <v>33.15</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>597.64</v>
       </c>
       <c r="U106" s="3">
-        <v>524.61</v>
+        <v>525.27</v>
       </c>
       <c r="V106" s="3">
         <v>46.21</v>
       </c>
       <c r="W106" s="3">
         <v>33.15</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>603.96</v>
+        <v>604.62</v>
       </c>
       <c r="Z106" s="2">
-        <v>70.93</v>
+        <v>71.01</v>
       </c>
       <c r="AA106" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>474</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>475</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>476</v>
       </c>
       <c r="F107" s="2">
         <v>40004072</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -15210,63 +15210,63 @@
       <c r="N107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P107" s="3">
         <v>1175.75</v>
       </c>
       <c r="Q107" s="3">
         <v>73.71</v>
       </c>
       <c r="R107" s="3">
         <v>85.04</v>
       </c>
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>1334.51</v>
       </c>
       <c r="U107" s="3">
         <v>1175.75</v>
       </c>
       <c r="V107" s="3">
-        <v>74.59</v>
+        <v>84.04</v>
       </c>
       <c r="W107" s="3">
         <v>85.04</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
-        <v>1335.39</v>
+        <v>1344.84</v>
       </c>
       <c r="Z107" s="2">
-        <v>59.21</v>
+        <v>59.63</v>
       </c>
       <c r="AA107" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>479</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>480</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F108" s="2">
         <v>40029737</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -15293,63 +15293,63 @@
       <c r="N108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P108" s="3">
         <v>201.3</v>
       </c>
       <c r="Q108" s="3">
         <v>41.49</v>
       </c>
       <c r="R108" s="3">
         <v>77.05</v>
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>319.84</v>
       </c>
       <c r="U108" s="3">
         <v>201.3</v>
       </c>
       <c r="V108" s="3">
-        <v>41.49</v>
+        <v>43.22</v>
       </c>
       <c r="W108" s="3">
         <v>77.05</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
-        <v>319.84</v>
+        <v>321.57</v>
       </c>
       <c r="Z108" s="2">
-        <v>27.91</v>
+        <v>28.06</v>
       </c>
       <c r="AA108" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>483</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>484</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F109" s="2">
         <v>40026626</v>
       </c>
       <c r="G109" s="2" t="s">
@@ -15373,66 +15373,66 @@
       <c r="M109" s="3">
         <v>286.66</v>
       </c>
       <c r="N109" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P109" s="3">
         <v>158.88</v>
       </c>
       <c r="Q109" s="3">
         <v>26.15</v>
       </c>
       <c r="R109" s="3">
         <v>2.91</v>
       </c>
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>187.93</v>
       </c>
       <c r="U109" s="3">
-        <v>159.71</v>
+        <v>159.99</v>
       </c>
       <c r="V109" s="3">
         <v>26.15</v>
       </c>
       <c r="W109" s="3">
         <v>2.91</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
-        <v>188.76</v>
+        <v>189.04</v>
       </c>
       <c r="Z109" s="2">
-        <v>65.85</v>
+        <v>65.95</v>
       </c>
       <c r="AA109" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>487</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>488</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F110" s="2">
         <v>40027113</v>
       </c>
       <c r="G110" s="2" t="s">
@@ -15459,63 +15459,63 @@
       <c r="N110" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O110" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P110" s="3">
         <v>311.83</v>
       </c>
       <c r="Q110" s="3">
         <v>32.59</v>
       </c>
       <c r="R110" s="3">
         <v>38.36</v>
       </c>
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>382.77</v>
       </c>
       <c r="U110" s="3">
         <v>311.83</v>
       </c>
       <c r="V110" s="3">
-        <v>32.59</v>
+        <v>35.54</v>
       </c>
       <c r="W110" s="3">
         <v>38.36</v>
       </c>
       <c r="X110" s="2">
         <v>0</v>
       </c>
       <c r="Y110" s="2">
-        <v>382.77</v>
+        <v>385.73</v>
       </c>
       <c r="Z110" s="2">
-        <v>46.04</v>
+        <v>46.39</v>
       </c>
       <c r="AA110" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>491</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>492</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F111" s="2">
         <v>40034370</v>
       </c>
       <c r="G111" s="2" t="s">
@@ -15869,66 +15869,66 @@
       <c r="M115" s="3">
         <v>486.65</v>
       </c>
       <c r="N115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P115" s="3">
         <v>337.33</v>
       </c>
       <c r="Q115" s="3">
         <v>0</v>
       </c>
       <c r="R115" s="3">
         <v>12.29</v>
       </c>
       <c r="S115" s="3">
         <v>33.6</v>
       </c>
       <c r="T115" s="3">
         <v>383.21</v>
       </c>
       <c r="U115" s="3">
-        <v>339.81</v>
+        <v>340.98</v>
       </c>
       <c r="V115" s="3">
-        <v>3.84</v>
+        <v>6.12</v>
       </c>
       <c r="W115" s="3">
         <v>12.29</v>
       </c>
       <c r="X115" s="2">
         <v>33.6</v>
       </c>
       <c r="Y115" s="2">
-        <v>389.55</v>
+        <v>392.99</v>
       </c>
       <c r="Z115" s="2">
-        <v>80.05</v>
+        <v>80.75</v>
       </c>
       <c r="AA115" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>512</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>513</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F116" s="2">
         <v>40029127</v>
       </c>
       <c r="G116" s="2" t="s">
@@ -17686,63 +17686,63 @@
       <c r="N137" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O137" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P137" s="3">
         <v>396.58</v>
       </c>
       <c r="Q137" s="3">
         <v>51.53</v>
       </c>
       <c r="R137" s="3">
         <v>25.89</v>
       </c>
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>473.99</v>
       </c>
       <c r="U137" s="3">
         <v>396.58</v>
       </c>
       <c r="V137" s="3">
-        <v>51.53</v>
+        <v>53.08</v>
       </c>
       <c r="W137" s="3">
         <v>25.89</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
-        <v>473.99</v>
+        <v>475.54</v>
       </c>
       <c r="Z137" s="2">
-        <v>44.65</v>
+        <v>44.79</v>
       </c>
       <c r="AA137" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>602</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>603</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>604</v>
       </c>
       <c r="F138" s="2">
         <v>40037845</v>
       </c>
       <c r="G138" s="2" t="s">
@@ -17769,63 +17769,63 @@
       <c r="N138" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P138" s="3">
         <v>0</v>
       </c>
       <c r="Q138" s="3">
         <v>13.47</v>
       </c>
       <c r="R138" s="3">
         <v>19.35</v>
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>32.82</v>
       </c>
       <c r="U138" s="3">
         <v>0</v>
       </c>
       <c r="V138" s="3">
-        <v>13.47</v>
+        <v>14.07</v>
       </c>
       <c r="W138" s="3">
         <v>19.35</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
-        <v>32.82</v>
+        <v>33.42</v>
       </c>
       <c r="Z138" s="2">
-        <v>2.48</v>
+        <v>2.53</v>
       </c>
       <c r="AA138" s="2"/>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>606</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F139" s="2">
         <v>40015956</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>28</v>
       </c>
@@ -17847,66 +17847,66 @@
       <c r="M139" s="3">
         <v>464.35</v>
       </c>
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>271.01</v>
       </c>
       <c r="Q139" s="3">
         <v>44.5</v>
       </c>
       <c r="R139" s="3">
         <v>25.25</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>340.76</v>
       </c>
       <c r="U139" s="3">
-        <v>271.96</v>
+        <v>272.29</v>
       </c>
       <c r="V139" s="3">
-        <v>46.26</v>
+        <v>47.46</v>
       </c>
       <c r="W139" s="3">
         <v>25.25</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>343.48</v>
+        <v>345</v>
       </c>
       <c r="Z139" s="2">
-        <v>73.97</v>
+        <v>74.3</v>
       </c>
       <c r="AA139" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>609</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F140" s="2">
         <v>40027422</v>
       </c>
       <c r="G140" s="2" t="s">
@@ -17933,63 +17933,63 @@
       <c r="N140" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O140" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P140" s="3">
         <v>502.68</v>
       </c>
       <c r="Q140" s="3">
         <v>60.91</v>
       </c>
       <c r="R140" s="3">
         <v>43.92</v>
       </c>
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>607.51</v>
       </c>
       <c r="U140" s="3">
         <v>502.68</v>
       </c>
       <c r="V140" s="3">
-        <v>60.91</v>
+        <v>62.03</v>
       </c>
       <c r="W140" s="3">
         <v>43.92</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
-        <v>607.51</v>
+        <v>608.63</v>
       </c>
       <c r="Z140" s="2">
-        <v>68.79</v>
+        <v>68.92</v>
       </c>
       <c r="AA140" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>613</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>614</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F141" s="2">
         <v>40032752</v>
       </c>
       <c r="G141" s="2" t="s">
@@ -18013,66 +18013,66 @@
       <c r="M141" s="3">
         <v>942.99</v>
       </c>
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>555.01</v>
       </c>
       <c r="Q141" s="3">
         <v>42.71</v>
       </c>
       <c r="R141" s="3">
         <v>35.97</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>633.69</v>
       </c>
       <c r="U141" s="3">
-        <v>556.51</v>
+        <v>556.91</v>
       </c>
       <c r="V141" s="3">
-        <v>42.71</v>
+        <v>46.21</v>
       </c>
       <c r="W141" s="3">
         <v>35.97</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>635.19</v>
+        <v>639.09</v>
       </c>
       <c r="Z141" s="2">
-        <v>67.36</v>
+        <v>67.77</v>
       </c>
       <c r="AA141" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>617</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>618</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>619</v>
       </c>
       <c r="F142" s="2">
         <v>40032768</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -18265,63 +18265,63 @@
       <c r="N144" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P144" s="3">
         <v>318.53</v>
       </c>
       <c r="Q144" s="3">
         <v>27.52</v>
       </c>
       <c r="R144" s="3">
         <v>9.97</v>
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>356.02</v>
       </c>
       <c r="U144" s="3">
         <v>318.53</v>
       </c>
       <c r="V144" s="3">
-        <v>29.27</v>
+        <v>32.19</v>
       </c>
       <c r="W144" s="3">
         <v>9.97</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
-        <v>357.77</v>
+        <v>360.69</v>
       </c>
       <c r="Z144" s="2">
-        <v>44.85</v>
+        <v>45.21</v>
       </c>
       <c r="AA144" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>628</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F145" s="2">
         <v>40033761</v>
       </c>
       <c r="G145" s="2" t="s">
@@ -18431,63 +18431,63 @@
       <c r="N146" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P146" s="3">
         <v>74.04</v>
       </c>
       <c r="Q146" s="3">
         <v>8.66</v>
       </c>
       <c r="R146" s="3">
         <v>30.73</v>
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>113.42</v>
       </c>
       <c r="U146" s="3">
         <v>74.04</v>
       </c>
       <c r="V146" s="3">
-        <v>8.66</v>
+        <v>9.56</v>
       </c>
       <c r="W146" s="3">
         <v>30.73</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
-        <v>113.42</v>
+        <v>114.33</v>
       </c>
       <c r="Z146" s="2">
-        <v>26.93</v>
+        <v>27.14</v>
       </c>
       <c r="AA146" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>637</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>638</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F147" s="2">
         <v>40038049</v>
       </c>
       <c r="G147" s="2" t="s">
@@ -18597,63 +18597,63 @@
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>180.65</v>
       </c>
       <c r="Q148" s="3">
         <v>32.61</v>
       </c>
       <c r="R148" s="3">
         <v>51.17</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>264.44</v>
       </c>
       <c r="U148" s="3">
         <v>180.65</v>
       </c>
       <c r="V148" s="3">
-        <v>34.37</v>
+        <v>36.12</v>
       </c>
       <c r="W148" s="3">
         <v>51.17</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>266.19</v>
+        <v>267.95</v>
       </c>
       <c r="Z148" s="2">
-        <v>34.83</v>
+        <v>35.06</v>
       </c>
       <c r="AA148" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>645</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>646</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>647</v>
       </c>
       <c r="F149" s="2">
         <v>40033280</v>
       </c>
       <c r="G149" s="2" t="s">
@@ -18677,63 +18677,63 @@
       <c r="M149" s="3">
         <v>0</v>
       </c>
       <c r="N149" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3">
         <v>387</v>
       </c>
       <c r="Q149" s="3">
         <v>28.89</v>
       </c>
       <c r="R149" s="3">
         <v>35.43</v>
       </c>
       <c r="S149" s="3">
         <v>10.4</v>
       </c>
       <c r="T149" s="3">
         <v>461.71</v>
       </c>
       <c r="U149" s="3">
-        <v>387</v>
+        <v>387.76</v>
       </c>
       <c r="V149" s="3">
-        <v>28.89</v>
+        <v>34.49</v>
       </c>
       <c r="W149" s="3">
         <v>35.43</v>
       </c>
       <c r="X149" s="2">
         <v>10.4</v>
       </c>
       <c r="Y149" s="2">
-        <v>461.71</v>
+        <v>468.07</v>
       </c>
       <c r="Z149" s="2" t="s">
         <v>650</v>
       </c>
       <c r="AA149" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F150" s="2">
@@ -18763,63 +18763,63 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P150" s="3">
         <v>232.64</v>
       </c>
       <c r="Q150" s="3">
         <v>27.24</v>
       </c>
       <c r="R150" s="3">
         <v>76.52</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>336.39</v>
       </c>
       <c r="U150" s="3">
         <v>232.64</v>
       </c>
       <c r="V150" s="3">
-        <v>28.11</v>
+        <v>34.5</v>
       </c>
       <c r="W150" s="3">
         <v>76.52</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>337.27</v>
+        <v>343.66</v>
       </c>
       <c r="Z150" s="2">
-        <v>37.47</v>
+        <v>38.18</v>
       </c>
       <c r="AA150" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>655</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>656</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F151" s="2">
         <v>40037335</v>
       </c>
       <c r="G151" s="2" t="s">
@@ -19007,66 +19007,66 @@
       <c r="M153" s="3">
         <v>787.21</v>
       </c>
       <c r="N153" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P153" s="3">
         <v>437.13</v>
       </c>
       <c r="Q153" s="3">
         <v>26.55</v>
       </c>
       <c r="R153" s="3">
         <v>20.99</v>
       </c>
       <c r="S153" s="3">
         <v>0</v>
       </c>
       <c r="T153" s="3">
         <v>484.67</v>
       </c>
       <c r="U153" s="3">
-        <v>430.76</v>
+        <v>431.36</v>
       </c>
       <c r="V153" s="3">
-        <v>26.55</v>
+        <v>28.32</v>
       </c>
       <c r="W153" s="3">
         <v>20.99</v>
       </c>
       <c r="X153" s="2">
         <v>0</v>
       </c>
       <c r="Y153" s="2">
-        <v>478.3</v>
+        <v>480.66</v>
       </c>
       <c r="Z153" s="2">
-        <v>60.76</v>
+        <v>61.06</v>
       </c>
       <c r="AA153" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>667</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>668</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>669</v>
       </c>
       <c r="F154" s="2">
         <v>40053288</v>
       </c>
       <c r="G154" s="2" t="s">
@@ -19090,66 +19090,66 @@
       <c r="M154" s="3">
         <v>1453.6</v>
       </c>
       <c r="N154" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O154" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P154" s="3">
         <v>658.12</v>
       </c>
       <c r="Q154" s="3">
         <v>15.13</v>
       </c>
       <c r="R154" s="3">
         <v>0</v>
       </c>
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>673.25</v>
       </c>
       <c r="U154" s="3">
-        <v>658.12</v>
+        <v>659.13</v>
       </c>
       <c r="V154" s="3">
         <v>15.13</v>
       </c>
       <c r="W154" s="3">
         <v>0</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
-        <v>673.25</v>
+        <v>674.26</v>
       </c>
       <c r="Z154" s="2">
-        <v>46.32</v>
+        <v>46.39</v>
       </c>
       <c r="AA154" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>671</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>672</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F155" s="2">
         <v>40029264</v>
       </c>
       <c r="G155" s="2" t="s">
@@ -19254,66 +19254,66 @@
       <c r="M156" s="3">
         <v>711.52</v>
       </c>
       <c r="N156" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3">
         <v>322.86</v>
       </c>
       <c r="Q156" s="3">
         <v>22.15</v>
       </c>
       <c r="R156" s="3">
         <v>68.25</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>413.25</v>
       </c>
       <c r="U156" s="3">
-        <v>322.86</v>
+        <v>324.82</v>
       </c>
       <c r="V156" s="3">
         <v>22.15</v>
       </c>
       <c r="W156" s="3">
         <v>68.25</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>413.25</v>
+        <v>415.22</v>
       </c>
       <c r="Z156" s="2">
-        <v>58.08</v>
+        <v>58.36</v>
       </c>
       <c r="AA156" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>678</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>679</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>680</v>
       </c>
       <c r="F157" s="2">
         <v>40033103</v>
       </c>
       <c r="G157" s="2" t="s">
@@ -19340,63 +19340,63 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>80</v>
       </c>
       <c r="Q157" s="3">
         <v>18.15</v>
       </c>
       <c r="R157" s="3">
         <v>14.42</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>112.57</v>
       </c>
       <c r="U157" s="3">
         <v>80</v>
       </c>
       <c r="V157" s="3">
-        <v>18.15</v>
+        <v>20.88</v>
       </c>
       <c r="W157" s="3">
         <v>14.42</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>112.57</v>
+        <v>115.3</v>
       </c>
       <c r="Z157" s="2">
-        <v>17.4</v>
+        <v>17.82</v>
       </c>
       <c r="AA157" s="2"/>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>682</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>683</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F158" s="2">
         <v>40033104</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
@@ -19504,63 +19504,63 @@
       <c r="N159" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P159" s="3">
         <v>209.37</v>
       </c>
       <c r="Q159" s="3">
         <v>33.2</v>
       </c>
       <c r="R159" s="3">
         <v>8.15</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>250.72</v>
       </c>
       <c r="U159" s="3">
         <v>209.37</v>
       </c>
       <c r="V159" s="3">
-        <v>34.96</v>
+        <v>36.16</v>
       </c>
       <c r="W159" s="3">
         <v>8.15</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
-        <v>252.48</v>
+        <v>253.68</v>
       </c>
       <c r="Z159" s="2">
-        <v>41.69</v>
+        <v>41.89</v>
       </c>
       <c r="AA159" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>690</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F160" s="2">
         <v>40029296</v>
       </c>
       <c r="G160" s="2" t="s">
@@ -19587,63 +19587,63 @@
       <c r="N160" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P160" s="3">
         <v>176.39</v>
       </c>
       <c r="Q160" s="3">
         <v>22.63</v>
       </c>
       <c r="R160" s="3">
         <v>44.94</v>
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>243.96</v>
       </c>
       <c r="U160" s="3">
         <v>176.39</v>
       </c>
       <c r="V160" s="3">
-        <v>22.63</v>
+        <v>24.58</v>
       </c>
       <c r="W160" s="3">
         <v>44.94</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
-        <v>243.96</v>
+        <v>245.92</v>
       </c>
       <c r="Z160" s="2">
-        <v>26.87</v>
+        <v>27.09</v>
       </c>
       <c r="AA160" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>694</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>695</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F161" s="2">
         <v>40033253</v>
       </c>
       <c r="G161" s="2" t="s">
@@ -19753,63 +19753,63 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>201.4</v>
       </c>
       <c r="Q162" s="3">
         <v>24</v>
       </c>
       <c r="R162" s="3">
         <v>12.37</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>237.77</v>
       </c>
       <c r="U162" s="3">
         <v>201.4</v>
       </c>
       <c r="V162" s="3">
-        <v>24</v>
+        <v>32.24</v>
       </c>
       <c r="W162" s="3">
         <v>12.37</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>237.77</v>
+        <v>246.01</v>
       </c>
       <c r="Z162" s="2">
-        <v>43.2</v>
+        <v>44.7</v>
       </c>
       <c r="AA162" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>703</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>704</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>705</v>
       </c>
       <c r="F163" s="2">
         <v>40037851</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -19836,63 +19836,63 @@
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
         <v>148.7</v>
       </c>
       <c r="Q163" s="3">
         <v>39.74</v>
       </c>
       <c r="R163" s="3">
         <v>55.73</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>244.17</v>
       </c>
       <c r="U163" s="3">
         <v>148.7</v>
       </c>
       <c r="V163" s="3">
-        <v>41.5</v>
+        <v>44.72</v>
       </c>
       <c r="W163" s="3">
         <v>55.73</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>245.93</v>
+        <v>249.15</v>
       </c>
       <c r="Z163" s="2">
-        <v>26.72</v>
+        <v>27.07</v>
       </c>
       <c r="AA163" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>707</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>708</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F164" s="2">
         <v>40053293</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -19919,63 +19919,63 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>29.15</v>
       </c>
       <c r="Q164" s="3">
         <v>20.06</v>
       </c>
       <c r="R164" s="3">
         <v>1.82</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>51.03</v>
       </c>
       <c r="U164" s="3">
         <v>29.15</v>
       </c>
       <c r="V164" s="3">
-        <v>20.06</v>
+        <v>21.5</v>
       </c>
       <c r="W164" s="3">
         <v>1.82</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>51.03</v>
+        <v>52.47</v>
       </c>
       <c r="Z164" s="2">
-        <v>29.86</v>
+        <v>30.71</v>
       </c>
       <c r="AA164" s="2"/>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F165" s="2">
         <v>40027411</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
@@ -20000,63 +20000,63 @@
       <c r="N165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P165" s="3">
         <v>87.56</v>
       </c>
       <c r="Q165" s="3">
         <v>3.67</v>
       </c>
       <c r="R165" s="3">
         <v>40.69</v>
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>131.92</v>
       </c>
       <c r="U165" s="3">
         <v>87.56</v>
       </c>
       <c r="V165" s="3">
-        <v>3.67</v>
+        <v>4.27</v>
       </c>
       <c r="W165" s="3">
         <v>40.69</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
-        <v>131.92</v>
+        <v>132.51</v>
       </c>
       <c r="Z165" s="2">
-        <v>17.3</v>
+        <v>17.38</v>
       </c>
       <c r="AA165" s="2"/>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>714</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F166" s="2">
         <v>40033826</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>28</v>
       </c>
@@ -20081,63 +20081,63 @@
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>254.04</v>
       </c>
       <c r="Q166" s="3">
         <v>34.56</v>
       </c>
       <c r="R166" s="3">
         <v>46.9</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>335.5</v>
       </c>
       <c r="U166" s="3">
         <v>254.04</v>
       </c>
       <c r="V166" s="3">
-        <v>37.84</v>
+        <v>39.03</v>
       </c>
       <c r="W166" s="3">
         <v>46.9</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>338.78</v>
+        <v>339.97</v>
       </c>
       <c r="Z166" s="2">
-        <v>33.89</v>
+        <v>34.01</v>
       </c>
       <c r="AA166" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>718</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>719</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F167" s="2">
         <v>40033769</v>
       </c>
       <c r="G167" s="2" t="s">
@@ -20164,63 +20164,63 @@
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>421.28</v>
       </c>
       <c r="Q167" s="3">
         <v>15.88</v>
       </c>
       <c r="R167" s="3">
         <v>35.89</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>473.05</v>
       </c>
       <c r="U167" s="3">
         <v>421.28</v>
       </c>
       <c r="V167" s="3">
-        <v>17.64</v>
+        <v>19.05</v>
       </c>
       <c r="W167" s="3">
         <v>35.89</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>474.81</v>
+        <v>476.23</v>
       </c>
       <c r="Z167" s="2">
-        <v>43.57</v>
+        <v>43.7</v>
       </c>
       <c r="AA167" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>723</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>724</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F168" s="2">
         <v>40029267</v>
       </c>
       <c r="G168" s="2" t="s">
@@ -20247,63 +20247,63 @@
       <c r="N168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P168" s="3">
         <v>294.27</v>
       </c>
       <c r="Q168" s="3">
         <v>24.11</v>
       </c>
       <c r="R168" s="3">
         <v>46.45</v>
       </c>
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>364.83</v>
       </c>
       <c r="U168" s="3">
         <v>294.27</v>
       </c>
       <c r="V168" s="3">
-        <v>25.58</v>
+        <v>28.24</v>
       </c>
       <c r="W168" s="3">
         <v>46.45</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
-        <v>366.3</v>
+        <v>368.96</v>
       </c>
       <c r="Z168" s="2">
-        <v>30.97</v>
+        <v>31.2</v>
       </c>
       <c r="AA168" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>727</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>728</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F169" s="2">
         <v>40033208</v>
       </c>
       <c r="G169" s="2" t="s">
@@ -20330,63 +20330,63 @@
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>252.26</v>
       </c>
       <c r="Q169" s="3">
         <v>23.28</v>
       </c>
       <c r="R169" s="3">
         <v>12.64</v>
       </c>
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>288.18</v>
       </c>
       <c r="U169" s="3">
         <v>252.26</v>
       </c>
       <c r="V169" s="3">
-        <v>24.77</v>
+        <v>26.52</v>
       </c>
       <c r="W169" s="3">
         <v>12.64</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
-        <v>289.68</v>
+        <v>291.42</v>
       </c>
       <c r="Z169" s="2">
-        <v>25.4</v>
+        <v>25.55</v>
       </c>
       <c r="AA169" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F170" s="2">
         <v>40033217</v>
       </c>
       <c r="G170" s="2" t="s">
@@ -20496,63 +20496,63 @@
       <c r="N171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P171" s="3">
         <v>69.65</v>
       </c>
       <c r="Q171" s="3">
         <v>20.71</v>
       </c>
       <c r="R171" s="3">
         <v>9.11</v>
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>99.47</v>
       </c>
       <c r="U171" s="3">
         <v>69.65</v>
       </c>
       <c r="V171" s="3">
-        <v>22.46</v>
+        <v>23.65</v>
       </c>
       <c r="W171" s="3">
         <v>9.11</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
-        <v>101.22</v>
+        <v>102.41</v>
       </c>
       <c r="Z171" s="2">
-        <v>25.28</v>
+        <v>25.58</v>
       </c>
       <c r="AA171" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>739</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>740</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>741</v>
       </c>
       <c r="F172" s="2">
         <v>40033005</v>
       </c>
       <c r="G172" s="2" t="s">
@@ -20579,63 +20579,63 @@
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>191.21</v>
       </c>
       <c r="Q172" s="3">
         <v>15.2</v>
       </c>
       <c r="R172" s="3">
         <v>14.29</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>220.7</v>
       </c>
       <c r="U172" s="3">
         <v>191.21</v>
       </c>
       <c r="V172" s="3">
-        <v>15.2</v>
+        <v>16.9</v>
       </c>
       <c r="W172" s="3">
         <v>14.29</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>220.7</v>
+        <v>222.4</v>
       </c>
       <c r="Z172" s="2">
-        <v>22.94</v>
+        <v>23.11</v>
       </c>
       <c r="AA172" s="2"/>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>743</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>744</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>745</v>
       </c>
       <c r="F173" s="2">
         <v>40033007</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>28</v>
       </c>
@@ -21155,66 +21155,66 @@
       <c r="M179" s="3">
         <v>737.21</v>
       </c>
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P179" s="3">
         <v>332.9</v>
       </c>
       <c r="Q179" s="3">
         <v>31.22</v>
       </c>
       <c r="R179" s="3">
         <v>65.55</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>429.67</v>
       </c>
       <c r="U179" s="3">
-        <v>332.9</v>
+        <v>335.58</v>
       </c>
       <c r="V179" s="3">
-        <v>31.22</v>
+        <v>32.97</v>
       </c>
       <c r="W179" s="3">
         <v>65.55</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>429.67</v>
+        <v>434.1</v>
       </c>
       <c r="Z179" s="2">
-        <v>58.28</v>
+        <v>58.88</v>
       </c>
       <c r="AA179" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>772</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>773</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F180" s="2">
         <v>40053351</v>
       </c>
       <c r="G180" s="2" t="s">
@@ -21324,63 +21324,63 @@
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>245.84</v>
       </c>
       <c r="Q181" s="3">
         <v>16.35</v>
       </c>
       <c r="R181" s="3">
         <v>79.04</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>341.22</v>
       </c>
       <c r="U181" s="3">
         <v>245.84</v>
       </c>
       <c r="V181" s="3">
-        <v>16.35</v>
+        <v>17.24</v>
       </c>
       <c r="W181" s="3">
         <v>79.04</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>341.22</v>
+        <v>342.11</v>
       </c>
       <c r="Z181" s="2">
-        <v>34.78</v>
+        <v>34.87</v>
       </c>
       <c r="AA181" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>780</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>781</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F182" s="2">
         <v>40053352</v>
       </c>
       <c r="G182" s="2" t="s">
@@ -21490,63 +21490,63 @@
       <c r="N183" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O183" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P183" s="3">
         <v>71.31</v>
       </c>
       <c r="Q183" s="3">
         <v>8.58</v>
       </c>
       <c r="R183" s="3">
         <v>38.34</v>
       </c>
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>118.22</v>
       </c>
       <c r="U183" s="3">
         <v>71.31</v>
       </c>
       <c r="V183" s="3">
-        <v>8.58</v>
+        <v>9.46</v>
       </c>
       <c r="W183" s="3">
         <v>38.34</v>
       </c>
       <c r="X183" s="2">
         <v>0</v>
       </c>
       <c r="Y183" s="2">
-        <v>118.22</v>
+        <v>119.1</v>
       </c>
       <c r="Z183" s="2">
-        <v>17.25</v>
+        <v>17.38</v>
       </c>
       <c r="AA183" s="2"/>
     </row>
     <row r="184" spans="1:27">
       <c r="A184" s="2">
         <v>181</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>788</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>789</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F184" s="2">
         <v>40033236</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>28</v>
       </c>
@@ -21568,66 +21568,66 @@
       <c r="M184" s="3">
         <v>958.51</v>
       </c>
       <c r="N184" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P184" s="3">
         <v>173.97</v>
       </c>
       <c r="Q184" s="3">
         <v>18.35</v>
       </c>
       <c r="R184" s="3">
         <v>64.48</v>
       </c>
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>256.8</v>
       </c>
       <c r="U184" s="3">
-        <v>147.82</v>
+        <v>150.8</v>
       </c>
       <c r="V184" s="3">
-        <v>20.11</v>
+        <v>21.67</v>
       </c>
       <c r="W184" s="3">
         <v>64.48</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
-        <v>232.41</v>
+        <v>236.95</v>
       </c>
       <c r="Z184" s="2">
-        <v>24.25</v>
+        <v>24.72</v>
       </c>
       <c r="AA184" s="2">
         <v>28</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>792</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>793</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>794</v>
       </c>
       <c r="F185" s="2">
         <v>40033232</v>
       </c>
       <c r="G185" s="2" t="s">
@@ -21654,63 +21654,63 @@
       <c r="N185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P185" s="3">
         <v>274.46</v>
       </c>
       <c r="Q185" s="3">
         <v>35.62</v>
       </c>
       <c r="R185" s="3">
         <v>32.66</v>
       </c>
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>342.75</v>
       </c>
       <c r="U185" s="3">
         <v>274.46</v>
       </c>
       <c r="V185" s="3">
-        <v>35.62</v>
+        <v>39.22</v>
       </c>
       <c r="W185" s="3">
         <v>32.66</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
-        <v>342.75</v>
+        <v>346.35</v>
       </c>
       <c r="Z185" s="2">
-        <v>45.47</v>
+        <v>45.95</v>
       </c>
       <c r="AA185" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>796</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>797</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F186" s="2">
         <v>40053375</v>
       </c>
       <c r="G186" s="2" t="s">
@@ -21734,66 +21734,66 @@
       <c r="M186" s="3">
         <v>231.55</v>
       </c>
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>157.37</v>
       </c>
       <c r="Q186" s="3">
         <v>25.02</v>
       </c>
       <c r="R186" s="3">
         <v>3.33</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>185.72</v>
       </c>
       <c r="U186" s="3">
-        <v>158.03</v>
+        <v>159</v>
       </c>
       <c r="V186" s="3">
-        <v>26.79</v>
+        <v>30.03</v>
       </c>
       <c r="W186" s="3">
         <v>3.33</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>188.14</v>
+        <v>192.35</v>
       </c>
       <c r="Z186" s="2">
-        <v>81.25</v>
+        <v>83.07</v>
       </c>
       <c r="AA186" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>800</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F187" s="2">
         <v>40032810</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -21986,63 +21986,63 @@
       <c r="N189" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O189" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P189" s="3">
         <v>298.71</v>
       </c>
       <c r="Q189" s="3">
         <v>25.99</v>
       </c>
       <c r="R189" s="3">
         <v>3.38</v>
       </c>
       <c r="S189" s="3">
         <v>0</v>
       </c>
       <c r="T189" s="3">
         <v>328.08</v>
       </c>
       <c r="U189" s="3">
         <v>298.71</v>
       </c>
       <c r="V189" s="3">
-        <v>27.64</v>
+        <v>30.29</v>
       </c>
       <c r="W189" s="3">
         <v>3.38</v>
       </c>
       <c r="X189" s="2">
         <v>0</v>
       </c>
       <c r="Y189" s="2">
-        <v>329.73</v>
+        <v>332.38</v>
       </c>
       <c r="Z189" s="2">
-        <v>27.87</v>
+        <v>28.1</v>
       </c>
       <c r="AA189" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>812</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>813</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F190" s="2">
         <v>40033649</v>
       </c>
       <c r="G190" s="2" t="s">
@@ -22069,63 +22069,63 @@
       <c r="N190" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O190" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P190" s="3">
         <v>137.22</v>
       </c>
       <c r="Q190" s="3">
         <v>36.21</v>
       </c>
       <c r="R190" s="3">
         <v>3.08</v>
       </c>
       <c r="S190" s="3">
         <v>0</v>
       </c>
       <c r="T190" s="3">
         <v>176.5</v>
       </c>
       <c r="U190" s="3">
         <v>137.22</v>
       </c>
       <c r="V190" s="3">
-        <v>36.21</v>
+        <v>38.86</v>
       </c>
       <c r="W190" s="3">
         <v>3.08</v>
       </c>
       <c r="X190" s="2">
         <v>0</v>
       </c>
       <c r="Y190" s="2">
-        <v>176.5</v>
+        <v>179.15</v>
       </c>
       <c r="Z190" s="2">
-        <v>15.38</v>
+        <v>15.61</v>
       </c>
       <c r="AA190" s="2"/>
     </row>
     <row r="191" spans="1:27">
       <c r="A191" s="2">
         <v>188</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>816</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>817</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F191" s="2">
         <v>40033648</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>28</v>
       </c>
@@ -22231,63 +22231,63 @@
       <c r="N192" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O192" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P192" s="3">
         <v>471.83</v>
       </c>
       <c r="Q192" s="3">
         <v>22.81</v>
       </c>
       <c r="R192" s="3">
         <v>19.07</v>
       </c>
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>513.71</v>
       </c>
       <c r="U192" s="3">
         <v>471.83</v>
       </c>
       <c r="V192" s="3">
-        <v>26.98</v>
+        <v>30.36</v>
       </c>
       <c r="W192" s="3">
         <v>19.07</v>
       </c>
       <c r="X192" s="2">
         <v>0</v>
       </c>
       <c r="Y192" s="2">
-        <v>517.88</v>
+        <v>521.25</v>
       </c>
       <c r="Z192" s="2">
-        <v>37.2</v>
+        <v>37.44</v>
       </c>
       <c r="AA192" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>825</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>826</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>827</v>
       </c>
       <c r="F193" s="2">
         <v>40039048</v>
       </c>
       <c r="G193" s="2" t="s">
@@ -22314,63 +22314,63 @@
       <c r="N193" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P193" s="3">
         <v>345.66</v>
       </c>
       <c r="Q193" s="3">
         <v>20.35</v>
       </c>
       <c r="R193" s="3">
         <v>44.49</v>
       </c>
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>410.5</v>
       </c>
       <c r="U193" s="3">
         <v>345.66</v>
       </c>
       <c r="V193" s="3">
-        <v>22.75</v>
+        <v>23.35</v>
       </c>
       <c r="W193" s="3">
         <v>44.49</v>
       </c>
       <c r="X193" s="2">
         <v>0</v>
       </c>
       <c r="Y193" s="2">
-        <v>412.9</v>
+        <v>413.5</v>
       </c>
       <c r="Z193" s="2">
-        <v>60.78</v>
+        <v>60.87</v>
       </c>
       <c r="AA193" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>829</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>830</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>831</v>
       </c>
       <c r="F194" s="2">
         <v>40033251</v>
       </c>
       <c r="G194" s="2" t="s">
@@ -22480,63 +22480,63 @@
       <c r="N195" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P195" s="3">
         <v>258.88</v>
       </c>
       <c r="Q195" s="3">
         <v>22.9</v>
       </c>
       <c r="R195" s="3">
         <v>16.5</v>
       </c>
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>298.28</v>
       </c>
       <c r="U195" s="3">
         <v>201.97</v>
       </c>
       <c r="V195" s="3">
-        <v>23.7</v>
+        <v>26.37</v>
       </c>
       <c r="W195" s="3">
         <v>16.5</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
-        <v>242.16</v>
+        <v>244.83</v>
       </c>
       <c r="Z195" s="2">
-        <v>24.07</v>
+        <v>24.33</v>
       </c>
       <c r="AA195" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>835</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>836</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F196" s="2">
         <v>40026630</v>
       </c>
       <c r="G196" s="2" t="s">
@@ -22646,63 +22646,63 @@
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>199.42</v>
       </c>
       <c r="Q197" s="3">
         <v>43.04</v>
       </c>
       <c r="R197" s="3">
         <v>128.61</v>
       </c>
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>371.07</v>
       </c>
       <c r="U197" s="3">
         <v>199.42</v>
       </c>
       <c r="V197" s="3">
-        <v>47.43</v>
+        <v>48.62</v>
       </c>
       <c r="W197" s="3">
         <v>128.61</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
-        <v>375.46</v>
+        <v>376.66</v>
       </c>
       <c r="Z197" s="2">
-        <v>56.17</v>
+        <v>56.35</v>
       </c>
       <c r="AA197" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>843</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>844</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F198" s="2">
         <v>40032878</v>
       </c>
       <c r="G198" s="2" t="s">
@@ -22726,66 +22726,66 @@
       <c r="M198" s="3">
         <v>329.66</v>
       </c>
       <c r="N198" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O198" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P198" s="3">
         <v>177.91</v>
       </c>
       <c r="Q198" s="3">
         <v>23.47</v>
       </c>
       <c r="R198" s="3">
         <v>22.09</v>
       </c>
       <c r="S198" s="3">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>223.47</v>
       </c>
       <c r="U198" s="3">
-        <v>177.91</v>
+        <v>178.74</v>
       </c>
       <c r="V198" s="3">
-        <v>23.47</v>
+        <v>25.13</v>
       </c>
       <c r="W198" s="3">
         <v>22.09</v>
       </c>
       <c r="X198" s="2">
         <v>0</v>
       </c>
       <c r="Y198" s="2">
-        <v>223.47</v>
+        <v>225.95</v>
       </c>
       <c r="Z198" s="2">
-        <v>67.79</v>
+        <v>68.54</v>
       </c>
       <c r="AA198" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>847</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>848</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>849</v>
       </c>
       <c r="F199" s="2">
         <v>40027143</v>
       </c>
       <c r="G199" s="2" t="s">
@@ -22812,63 +22812,63 @@
       <c r="N199" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O199" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P199" s="3">
         <v>284.65</v>
       </c>
       <c r="Q199" s="3">
         <v>39.54</v>
       </c>
       <c r="R199" s="3">
         <v>0</v>
       </c>
       <c r="S199" s="3">
         <v>0</v>
       </c>
       <c r="T199" s="3">
         <v>324.19</v>
       </c>
       <c r="U199" s="3">
         <v>284.65</v>
       </c>
       <c r="V199" s="3">
-        <v>41.71</v>
+        <v>42.89</v>
       </c>
       <c r="W199" s="3">
         <v>0</v>
       </c>
       <c r="X199" s="2">
         <v>0</v>
       </c>
       <c r="Y199" s="2">
-        <v>326.36</v>
+        <v>327.54</v>
       </c>
       <c r="Z199" s="2">
-        <v>51.22</v>
+        <v>51.41</v>
       </c>
       <c r="AA199" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>851</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>852</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F200" s="2">
         <v>40027027</v>
       </c>
       <c r="G200" s="2" t="s">
@@ -23061,63 +23061,63 @@
       <c r="N202" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O202" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P202" s="3">
         <v>146.4</v>
       </c>
       <c r="Q202" s="3">
         <v>37.4</v>
       </c>
       <c r="R202" s="3">
         <v>5.49</v>
       </c>
       <c r="S202" s="3">
         <v>0</v>
       </c>
       <c r="T202" s="3">
         <v>189.29</v>
       </c>
       <c r="U202" s="3">
         <v>146.4</v>
       </c>
       <c r="V202" s="3">
-        <v>37.4</v>
+        <v>38.2</v>
       </c>
       <c r="W202" s="3">
         <v>5.49</v>
       </c>
       <c r="X202" s="2">
         <v>0</v>
       </c>
       <c r="Y202" s="2">
-        <v>189.29</v>
+        <v>190.08</v>
       </c>
       <c r="Z202" s="2">
-        <v>34.13</v>
+        <v>34.28</v>
       </c>
       <c r="AA202" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>862</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>863</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F203" s="2">
         <v>40033106</v>
       </c>
       <c r="G203" s="2" t="s">
@@ -23144,63 +23144,63 @@
       <c r="N203" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P203" s="3">
         <v>85.21</v>
       </c>
       <c r="Q203" s="3">
         <v>23.5</v>
       </c>
       <c r="R203" s="3">
         <v>16.35</v>
       </c>
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>125.06</v>
       </c>
       <c r="U203" s="3">
         <v>85.21</v>
       </c>
       <c r="V203" s="3">
-        <v>29.08</v>
+        <v>30.27</v>
       </c>
       <c r="W203" s="3">
         <v>16.35</v>
       </c>
       <c r="X203" s="2">
         <v>0</v>
       </c>
       <c r="Y203" s="2">
-        <v>130.65</v>
+        <v>131.83</v>
       </c>
       <c r="Z203" s="2">
-        <v>12.15</v>
+        <v>12.26</v>
       </c>
       <c r="AA203" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>866</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>867</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F204" s="2">
         <v>40033115</v>
       </c>
       <c r="G204" s="2" t="s">
@@ -23723,63 +23723,63 @@
       <c r="N210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P210" s="3">
         <v>98.14</v>
       </c>
       <c r="Q210" s="3">
         <v>27.61</v>
       </c>
       <c r="R210" s="3">
         <v>9.77</v>
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>135.52</v>
       </c>
       <c r="U210" s="3">
         <v>98.14</v>
       </c>
       <c r="V210" s="3">
-        <v>27.61</v>
+        <v>32.03</v>
       </c>
       <c r="W210" s="3">
         <v>9.77</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
-        <v>135.52</v>
+        <v>139.95</v>
       </c>
       <c r="Z210" s="2">
-        <v>48.77</v>
+        <v>50.36</v>
       </c>
       <c r="AA210" s="2"/>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>894</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>895</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>896</v>
       </c>
       <c r="F211" s="2">
         <v>40027192</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>28</v>
       </c>
@@ -23804,63 +23804,63 @@
       <c r="N211" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P211" s="3">
         <v>225.36</v>
       </c>
       <c r="Q211" s="3">
         <v>38.08</v>
       </c>
       <c r="R211" s="3">
         <v>13.26</v>
       </c>
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>276.69</v>
       </c>
       <c r="U211" s="3">
         <v>225.36</v>
       </c>
       <c r="V211" s="3">
-        <v>38.08</v>
+        <v>42.54</v>
       </c>
       <c r="W211" s="3">
         <v>13.26</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
-        <v>276.69</v>
+        <v>281.15</v>
       </c>
       <c r="Z211" s="2">
-        <v>41.95</v>
+        <v>42.63</v>
       </c>
       <c r="AA211" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>898</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>899</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>900</v>
       </c>
       <c r="F212" s="2">
         <v>40029318</v>
       </c>
       <c r="G212" s="2" t="s">
@@ -24377,63 +24377,63 @@
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P218" s="3">
         <v>83.28</v>
       </c>
       <c r="Q218" s="3">
         <v>12.24</v>
       </c>
       <c r="R218" s="3">
         <v>1.8</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>97.32</v>
       </c>
       <c r="U218" s="3">
         <v>83.28</v>
       </c>
       <c r="V218" s="3">
-        <v>13.12</v>
+        <v>13.99</v>
       </c>
       <c r="W218" s="3">
         <v>1.8</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>98.2</v>
+        <v>99.07</v>
       </c>
       <c r="Z218" s="2">
-        <v>51.48</v>
+        <v>51.94</v>
       </c>
       <c r="AA218" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>927</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>928</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>929</v>
       </c>
       <c r="F219" s="2">
         <v>40066209</v>
       </c>
       <c r="G219" s="2" t="s">
@@ -24460,63 +24460,63 @@
       <c r="N219" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O219" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P219" s="3">
         <v>18.07</v>
       </c>
       <c r="Q219" s="3">
         <v>21.89</v>
       </c>
       <c r="R219" s="3">
         <v>3.22</v>
       </c>
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>43.18</v>
       </c>
       <c r="U219" s="3">
         <v>18.07</v>
       </c>
       <c r="V219" s="3">
-        <v>21.89</v>
+        <v>24.79</v>
       </c>
       <c r="W219" s="3">
         <v>3.22</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
-        <v>43.18</v>
+        <v>46.08</v>
       </c>
       <c r="Z219" s="2">
-        <v>17.87</v>
+        <v>19.07</v>
       </c>
       <c r="AA219" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>931</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>932</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>933</v>
       </c>
       <c r="F220" s="2">
         <v>40026632</v>
       </c>
       <c r="G220" s="2" t="s">
@@ -24543,63 +24543,63 @@
       <c r="N220" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O220" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P220" s="3">
         <v>411.28</v>
       </c>
       <c r="Q220" s="3">
         <v>18.12</v>
       </c>
       <c r="R220" s="3">
         <v>55.9</v>
       </c>
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>485.31</v>
       </c>
       <c r="U220" s="3">
         <v>358.92</v>
       </c>
       <c r="V220" s="3">
-        <v>18.12</v>
+        <v>21.26</v>
       </c>
       <c r="W220" s="3">
         <v>55.9</v>
       </c>
       <c r="X220" s="2">
         <v>0</v>
       </c>
       <c r="Y220" s="2">
-        <v>432.94</v>
+        <v>436.08</v>
       </c>
       <c r="Z220" s="2">
-        <v>52.59</v>
+        <v>52.97</v>
       </c>
       <c r="AA220" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>935</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>936</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>937</v>
       </c>
       <c r="F221" s="2">
         <v>40026980</v>
       </c>
       <c r="G221" s="2" t="s">
@@ -24789,66 +24789,66 @@
       <c r="M223" s="3">
         <v>1061.79</v>
       </c>
       <c r="N223" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P223" s="3">
         <v>592.08</v>
       </c>
       <c r="Q223" s="3">
         <v>68.25</v>
       </c>
       <c r="R223" s="3">
         <v>22.91</v>
       </c>
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>683.24</v>
       </c>
       <c r="U223" s="3">
-        <v>593.67</v>
+        <v>593.92</v>
       </c>
       <c r="V223" s="3">
-        <v>68.25</v>
+        <v>69.91</v>
       </c>
       <c r="W223" s="3">
         <v>22.91</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
-        <v>684.83</v>
+        <v>686.74</v>
       </c>
       <c r="Z223" s="2">
-        <v>64.5</v>
+        <v>64.68</v>
       </c>
       <c r="AA223" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>947</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>948</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F224" s="2">
         <v>40033656</v>
       </c>
       <c r="G224" s="2" t="s">
@@ -24958,63 +24958,63 @@
       <c r="N225" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P225" s="3">
         <v>344.73</v>
       </c>
       <c r="Q225" s="3">
         <v>25.02</v>
       </c>
       <c r="R225" s="3">
         <v>62.73</v>
       </c>
       <c r="S225" s="3">
         <v>0</v>
       </c>
       <c r="T225" s="3">
         <v>432.48</v>
       </c>
       <c r="U225" s="3">
         <v>275.61</v>
       </c>
       <c r="V225" s="3">
-        <v>25.02</v>
+        <v>29.73</v>
       </c>
       <c r="W225" s="3">
         <v>62.73</v>
       </c>
       <c r="X225" s="2">
         <v>0</v>
       </c>
       <c r="Y225" s="2">
-        <v>363.36</v>
+        <v>368.06</v>
       </c>
       <c r="Z225" s="2">
-        <v>48.46</v>
+        <v>49.09</v>
       </c>
       <c r="AA225" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>955</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>956</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>957</v>
       </c>
       <c r="F226" s="2">
         <v>40066236</v>
       </c>
       <c r="G226" s="2" t="s">
@@ -25041,63 +25041,63 @@
       <c r="N226" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P226" s="3">
         <v>116.64</v>
       </c>
       <c r="Q226" s="3">
         <v>36.71</v>
       </c>
       <c r="R226" s="3">
         <v>0</v>
       </c>
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>153.35</v>
       </c>
       <c r="U226" s="3">
         <v>118.33</v>
       </c>
       <c r="V226" s="3">
-        <v>36.71</v>
+        <v>46.18</v>
       </c>
       <c r="W226" s="3">
         <v>0</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
-        <v>155.04</v>
+        <v>164.51</v>
       </c>
       <c r="Z226" s="2">
-        <v>42.78</v>
+        <v>45.4</v>
       </c>
       <c r="AA226" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="2">
         <v>224</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>959</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>960</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>961</v>
       </c>
       <c r="F227" s="2">
         <v>40033284</v>
       </c>
       <c r="G227" s="2" t="s">
@@ -25124,63 +25124,63 @@
       <c r="N227" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O227" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P227" s="3">
         <v>364.27</v>
       </c>
       <c r="Q227" s="3">
         <v>41.61</v>
       </c>
       <c r="R227" s="3">
         <v>112.95</v>
       </c>
       <c r="S227" s="3">
         <v>0</v>
       </c>
       <c r="T227" s="3">
         <v>518.82</v>
       </c>
       <c r="U227" s="3">
         <v>364.27</v>
       </c>
       <c r="V227" s="3">
-        <v>42.47</v>
+        <v>44.04</v>
       </c>
       <c r="W227" s="3">
         <v>112.95</v>
       </c>
       <c r="X227" s="2">
         <v>0</v>
       </c>
       <c r="Y227" s="2">
-        <v>519.69</v>
+        <v>521.26</v>
       </c>
       <c r="Z227" s="2">
-        <v>33.56</v>
+        <v>33.66</v>
       </c>
       <c r="AA227" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="228" spans="1:27">
       <c r="A228" s="2">
         <v>225</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>962</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>963</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>964</v>
       </c>
       <c r="F228" s="2">
         <v>40027040</v>
       </c>
       <c r="G228" s="2" t="s">
@@ -25290,63 +25290,63 @@
       <c r="N229" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O229" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P229" s="3">
         <v>495.38</v>
       </c>
       <c r="Q229" s="3">
         <v>53.9</v>
       </c>
       <c r="R229" s="3">
         <v>119.99</v>
       </c>
       <c r="S229" s="3">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>669.26</v>
       </c>
       <c r="U229" s="3">
         <v>495.38</v>
       </c>
       <c r="V229" s="3">
-        <v>53.9</v>
+        <v>54.85</v>
       </c>
       <c r="W229" s="3">
         <v>119.99</v>
       </c>
       <c r="X229" s="2">
         <v>0</v>
       </c>
       <c r="Y229" s="2">
-        <v>669.26</v>
+        <v>670.22</v>
       </c>
       <c r="Z229" s="2">
-        <v>58.87</v>
+        <v>58.96</v>
       </c>
       <c r="AA229" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>969</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>970</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F230" s="2">
         <v>40027037</v>
       </c>
       <c r="G230" s="2" t="s">
@@ -25539,63 +25539,63 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>230.48</v>
       </c>
       <c r="Q232" s="3">
         <v>32.91</v>
       </c>
       <c r="R232" s="3">
         <v>11.08</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>274.46</v>
       </c>
       <c r="U232" s="3">
         <v>230.48</v>
       </c>
       <c r="V232" s="3">
-        <v>32.91</v>
+        <v>35.74</v>
       </c>
       <c r="W232" s="3">
         <v>11.08</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>274.46</v>
+        <v>277.3</v>
       </c>
       <c r="Z232" s="2">
-        <v>53.01</v>
+        <v>53.56</v>
       </c>
       <c r="AA232" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>982</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>983</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>984</v>
       </c>
       <c r="F233" s="2">
         <v>40053384</v>
       </c>
       <c r="G233" s="2" t="s">
@@ -25622,63 +25622,63 @@
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>159.2</v>
       </c>
       <c r="Q233" s="3">
         <v>26.42</v>
       </c>
       <c r="R233" s="3">
         <v>53.51</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>239.13</v>
       </c>
       <c r="U233" s="3">
         <v>159.2</v>
       </c>
       <c r="V233" s="3">
-        <v>27.3</v>
+        <v>37.72</v>
       </c>
       <c r="W233" s="3">
         <v>53.51</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>240.01</v>
+        <v>250.43</v>
       </c>
       <c r="Z233" s="2">
-        <v>64.6</v>
+        <v>67.4</v>
       </c>
       <c r="AA233" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>987</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>988</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>989</v>
       </c>
       <c r="F234" s="2">
         <v>40053388</v>
       </c>
       <c r="G234" s="2" t="s">
@@ -25705,63 +25705,63 @@
       <c r="N234" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O234" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P234" s="3">
         <v>156.04</v>
       </c>
       <c r="Q234" s="3">
         <v>13.13</v>
       </c>
       <c r="R234" s="3">
         <v>7.53</v>
       </c>
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>176.69</v>
       </c>
       <c r="U234" s="3">
         <v>156.04</v>
       </c>
       <c r="V234" s="3">
-        <v>14.6</v>
+        <v>15.2</v>
       </c>
       <c r="W234" s="3">
         <v>7.53</v>
       </c>
       <c r="X234" s="2">
         <v>0</v>
       </c>
       <c r="Y234" s="2">
-        <v>178.16</v>
+        <v>178.76</v>
       </c>
       <c r="Z234" s="2">
-        <v>65.66</v>
+        <v>65.88</v>
       </c>
       <c r="AA234" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>991</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>992</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>993</v>
       </c>
       <c r="F235" s="2">
         <v>40029131</v>
       </c>
       <c r="G235" s="2" t="s">
@@ -25869,63 +25869,63 @@
       <c r="N236" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P236" s="3">
         <v>95.62</v>
       </c>
       <c r="Q236" s="3">
         <v>9.16</v>
       </c>
       <c r="R236" s="3">
         <v>14.58</v>
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>119.35</v>
       </c>
       <c r="U236" s="3">
         <v>95.62</v>
       </c>
       <c r="V236" s="3">
-        <v>10.92</v>
+        <v>12.11</v>
       </c>
       <c r="W236" s="3">
         <v>14.58</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
-        <v>121.11</v>
+        <v>122.31</v>
       </c>
       <c r="Z236" s="2">
-        <v>10.59</v>
+        <v>10.7</v>
       </c>
       <c r="AA236" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="F237" s="2">
         <v>40027463</v>
       </c>
       <c r="G237" s="2" t="s">
@@ -26280,63 +26280,63 @@
       <c r="N241" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O241" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P241" s="3">
         <v>309.14</v>
       </c>
       <c r="Q241" s="3">
         <v>26.39</v>
       </c>
       <c r="R241" s="3">
         <v>60.83</v>
       </c>
       <c r="S241" s="3">
         <v>11.57</v>
       </c>
       <c r="T241" s="3">
         <v>407.93</v>
       </c>
       <c r="U241" s="3">
         <v>309.14</v>
       </c>
       <c r="V241" s="3">
-        <v>26.39</v>
+        <v>31.13</v>
       </c>
       <c r="W241" s="3">
         <v>60.83</v>
       </c>
       <c r="X241" s="2">
         <v>11.57</v>
       </c>
       <c r="Y241" s="2">
-        <v>407.93</v>
+        <v>412.67</v>
       </c>
       <c r="Z241" s="2">
-        <v>49.91</v>
+        <v>50.49</v>
       </c>
       <c r="AA241" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="F242" s="2">
         <v>40027405</v>
       </c>
       <c r="G242" s="2" t="s">
@@ -26360,66 +26360,66 @@
       <c r="M242" s="3">
         <v>1120.63</v>
       </c>
       <c r="N242" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O242" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P242" s="3">
         <v>367.16</v>
       </c>
       <c r="Q242" s="3">
         <v>30.44</v>
       </c>
       <c r="R242" s="3">
         <v>96.94</v>
       </c>
       <c r="S242" s="3">
         <v>0</v>
       </c>
       <c r="T242" s="3">
         <v>494.54</v>
       </c>
       <c r="U242" s="3">
-        <v>367.16</v>
+        <v>369.37</v>
       </c>
       <c r="V242" s="3">
-        <v>32.2</v>
+        <v>34.27</v>
       </c>
       <c r="W242" s="3">
         <v>96.94</v>
       </c>
       <c r="X242" s="2">
         <v>0</v>
       </c>
       <c r="Y242" s="2">
-        <v>496.29</v>
+        <v>500.57</v>
       </c>
       <c r="Z242" s="2">
-        <v>44.29</v>
+        <v>44.67</v>
       </c>
       <c r="AA242" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F243" s="2">
         <v>40029135</v>
       </c>
       <c r="G243" s="2" t="s">
@@ -26607,66 +26607,66 @@
       <c r="M245" s="3">
         <v>1152.24</v>
       </c>
       <c r="N245" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O245" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P245" s="3">
         <v>627.1</v>
       </c>
       <c r="Q245" s="3">
         <v>45.69</v>
       </c>
       <c r="R245" s="3">
         <v>20.45</v>
       </c>
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>693.24</v>
       </c>
       <c r="U245" s="3">
-        <v>627.1</v>
+        <v>627.72</v>
       </c>
       <c r="V245" s="3">
-        <v>45.69</v>
+        <v>54.53</v>
       </c>
       <c r="W245" s="3">
         <v>20.45</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
-        <v>693.24</v>
+        <v>702.7</v>
       </c>
       <c r="Z245" s="2">
-        <v>60.16</v>
+        <v>60.99</v>
       </c>
       <c r="AA245" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F246" s="2">
         <v>40030013</v>
       </c>
       <c r="G246" s="2" t="s">
@@ -26774,63 +26774,63 @@
       <c r="N247" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P247" s="3">
         <v>171.76</v>
       </c>
       <c r="Q247" s="3">
         <v>35.55</v>
       </c>
       <c r="R247" s="3">
         <v>40.65</v>
       </c>
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>247.96</v>
       </c>
       <c r="U247" s="3">
         <v>171.76</v>
       </c>
       <c r="V247" s="3">
-        <v>35.55</v>
+        <v>38.5</v>
       </c>
       <c r="W247" s="3">
         <v>40.65</v>
       </c>
       <c r="X247" s="2">
         <v>0</v>
       </c>
       <c r="Y247" s="2">
-        <v>247.96</v>
+        <v>250.91</v>
       </c>
       <c r="Z247" s="2">
-        <v>36.79</v>
+        <v>37.23</v>
       </c>
       <c r="AA247" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>1047</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F248" s="2">
         <v>40029442</v>
       </c>
       <c r="G248" s="2" t="s">
@@ -27021,63 +27021,63 @@
       <c r="N250" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O250" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P250" s="3">
         <v>320.14</v>
       </c>
       <c r="Q250" s="3">
         <v>29</v>
       </c>
       <c r="R250" s="3">
         <v>59.22</v>
       </c>
       <c r="S250" s="3">
         <v>0</v>
       </c>
       <c r="T250" s="3">
         <v>408.37</v>
       </c>
       <c r="U250" s="3">
         <v>320.14</v>
       </c>
       <c r="V250" s="3">
-        <v>29.87</v>
+        <v>34.06</v>
       </c>
       <c r="W250" s="3">
         <v>59.22</v>
       </c>
       <c r="X250" s="2">
         <v>0</v>
       </c>
       <c r="Y250" s="2">
-        <v>409.24</v>
+        <v>413.42</v>
       </c>
       <c r="Z250" s="2">
-        <v>41.44</v>
+        <v>41.86</v>
       </c>
       <c r="AA250" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="251" spans="1:27">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>1062</v>
       </c>
       <c r="F251" s="2">
         <v>40029091</v>
       </c>
       <c r="G251" s="2" t="s">
@@ -27185,63 +27185,63 @@
       <c r="N252" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O252" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P252" s="3">
         <v>451.88</v>
       </c>
       <c r="Q252" s="3">
         <v>36.28</v>
       </c>
       <c r="R252" s="3">
         <v>49.4</v>
       </c>
       <c r="S252" s="3">
         <v>0</v>
       </c>
       <c r="T252" s="3">
         <v>537.57</v>
       </c>
       <c r="U252" s="3">
         <v>451.88</v>
       </c>
       <c r="V252" s="3">
-        <v>38.05</v>
+        <v>42.81</v>
       </c>
       <c r="W252" s="3">
         <v>49.4</v>
       </c>
       <c r="X252" s="2">
         <v>0</v>
       </c>
       <c r="Y252" s="2">
-        <v>539.33</v>
+        <v>544.09</v>
       </c>
       <c r="Z252" s="2">
-        <v>56.77</v>
+        <v>57.27</v>
       </c>
       <c r="AA252" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="253" spans="1:27">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="D253" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1070</v>
       </c>
       <c r="F253" s="2">
         <v>40027042</v>
       </c>
       <c r="G253" s="2" t="s">
@@ -27268,63 +27268,63 @@
       <c r="N253" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P253" s="3">
         <v>272.31</v>
       </c>
       <c r="Q253" s="3">
         <v>13.23</v>
       </c>
       <c r="R253" s="3">
         <v>18.31</v>
       </c>
       <c r="S253" s="3">
         <v>0</v>
       </c>
       <c r="T253" s="3">
         <v>303.84</v>
       </c>
       <c r="U253" s="3">
         <v>272.31</v>
       </c>
       <c r="V253" s="3">
-        <v>13.23</v>
+        <v>16.57</v>
       </c>
       <c r="W253" s="3">
         <v>18.31</v>
       </c>
       <c r="X253" s="2">
         <v>0</v>
       </c>
       <c r="Y253" s="2">
-        <v>303.84</v>
+        <v>307.18</v>
       </c>
       <c r="Z253" s="2">
-        <v>53.89</v>
+        <v>54.49</v>
       </c>
       <c r="AA253" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="254" spans="1:27">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="F254" s="2">
         <v>40033183</v>
       </c>
       <c r="G254" s="2" t="s">
@@ -27758,63 +27758,63 @@
       <c r="N259" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O259" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P259" s="3">
         <v>352.66</v>
       </c>
       <c r="Q259" s="3">
         <v>25.59</v>
       </c>
       <c r="R259" s="3">
         <v>10.44</v>
       </c>
       <c r="S259" s="3">
         <v>0</v>
       </c>
       <c r="T259" s="3">
         <v>388.68</v>
       </c>
       <c r="U259" s="3">
         <v>352.66</v>
       </c>
       <c r="V259" s="3">
-        <v>25.59</v>
+        <v>26.95</v>
       </c>
       <c r="W259" s="3">
         <v>10.44</v>
       </c>
       <c r="X259" s="2">
         <v>0</v>
       </c>
       <c r="Y259" s="2">
-        <v>388.68</v>
+        <v>390.04</v>
       </c>
       <c r="Z259" s="2">
-        <v>57.03</v>
+        <v>57.23</v>
       </c>
       <c r="AA259" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F260" s="2">
         <v>40060376</v>
       </c>
       <c r="G260" s="2" t="s">
@@ -27841,63 +27841,63 @@
       <c r="N260" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P260" s="3">
         <v>434.8</v>
       </c>
       <c r="Q260" s="3">
         <v>15.95</v>
       </c>
       <c r="R260" s="3">
         <v>10.81</v>
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>461.56</v>
       </c>
       <c r="U260" s="3">
         <v>434.8</v>
       </c>
       <c r="V260" s="3">
-        <v>17.7</v>
+        <v>18.89</v>
       </c>
       <c r="W260" s="3">
         <v>10.81</v>
       </c>
       <c r="X260" s="2">
         <v>0</v>
       </c>
       <c r="Y260" s="2">
-        <v>463.32</v>
+        <v>464.51</v>
       </c>
       <c r="Z260" s="2">
-        <v>41.03</v>
+        <v>41.14</v>
       </c>
       <c r="AA260" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F261" s="2">
         <v>40066223</v>
       </c>
       <c r="G261" s="2" t="s">
@@ -27924,63 +27924,63 @@
       <c r="N261" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O261" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P261" s="3">
         <v>117.72</v>
       </c>
       <c r="Q261" s="3">
         <v>39.76</v>
       </c>
       <c r="R261" s="3">
         <v>5.88</v>
       </c>
       <c r="S261" s="3">
         <v>0</v>
       </c>
       <c r="T261" s="3">
         <v>163.36</v>
       </c>
       <c r="U261" s="3">
         <v>117.72</v>
       </c>
       <c r="V261" s="3">
-        <v>39.76</v>
+        <v>42.63</v>
       </c>
       <c r="W261" s="3">
         <v>5.88</v>
       </c>
       <c r="X261" s="2">
         <v>0</v>
       </c>
       <c r="Y261" s="2">
-        <v>163.36</v>
+        <v>166.23</v>
       </c>
       <c r="Z261" s="2">
-        <v>59.41</v>
+        <v>60.45</v>
       </c>
       <c r="AA261" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="262" spans="1:27">
       <c r="A262" s="2">
         <v>259</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="D262" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="F262" s="2">
         <v>40028164</v>
       </c>
       <c r="G262" s="2" t="s">
@@ -28007,63 +28007,63 @@
       <c r="N262" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O262" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P262" s="3">
         <v>584.97</v>
       </c>
       <c r="Q262" s="3">
         <v>36.26</v>
       </c>
       <c r="R262" s="3">
         <v>41.58</v>
       </c>
       <c r="S262" s="3">
         <v>0</v>
       </c>
       <c r="T262" s="3">
         <v>662.81</v>
       </c>
       <c r="U262" s="3">
         <v>584.97</v>
       </c>
       <c r="V262" s="3">
-        <v>38.91</v>
+        <v>41.51</v>
       </c>
       <c r="W262" s="3">
         <v>41.58</v>
       </c>
       <c r="X262" s="2">
         <v>0</v>
       </c>
       <c r="Y262" s="2">
-        <v>665.46</v>
+        <v>668.05</v>
       </c>
       <c r="Z262" s="2">
-        <v>88.09</v>
+        <v>88.44</v>
       </c>
       <c r="AA262" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="263" spans="1:27">
       <c r="A263" s="2">
         <v>260</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="F263" s="2">
         <v>40029310</v>
       </c>
       <c r="G263" s="2" t="s">
@@ -38233,63 +38233,63 @@
       <c r="N388" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O388" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P388" s="3">
         <v>249.15</v>
       </c>
       <c r="Q388" s="3">
         <v>33.72</v>
       </c>
       <c r="R388" s="3">
         <v>44.71</v>
       </c>
       <c r="S388" s="3">
         <v>0</v>
       </c>
       <c r="T388" s="3">
         <v>327.59</v>
       </c>
       <c r="U388" s="3">
         <v>249.6</v>
       </c>
       <c r="V388" s="3">
-        <v>35.48</v>
+        <v>40.31</v>
       </c>
       <c r="W388" s="3">
         <v>44.71</v>
       </c>
       <c r="X388" s="2">
         <v>0</v>
       </c>
       <c r="Y388" s="2">
-        <v>329.79</v>
+        <v>334.62</v>
       </c>
       <c r="Z388" s="2">
-        <v>87.32</v>
+        <v>88.6</v>
       </c>
       <c r="AA388" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="389" spans="1:27">
       <c r="A389" s="2">
         <v>386</v>
       </c>
       <c r="B389" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C389" s="2" t="s">
         <v>1605</v>
       </c>
       <c r="D389" s="2" t="s">
         <v>1606</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>1607</v>
       </c>
       <c r="F389" s="2">
         <v>40032975</v>
       </c>
       <c r="G389" s="2" t="s">
@@ -38397,63 +38397,63 @@
       <c r="N390" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O390" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P390" s="3">
         <v>163.07</v>
       </c>
       <c r="Q390" s="3">
         <v>7.76</v>
       </c>
       <c r="R390" s="3">
         <v>66.78</v>
       </c>
       <c r="S390" s="3">
         <v>0</v>
       </c>
       <c r="T390" s="3">
         <v>237.61</v>
       </c>
       <c r="U390" s="3">
         <v>163.07</v>
       </c>
       <c r="V390" s="3">
-        <v>7.76</v>
+        <v>8.74</v>
       </c>
       <c r="W390" s="3">
         <v>66.78</v>
       </c>
       <c r="X390" s="2">
         <v>0</v>
       </c>
       <c r="Y390" s="2">
-        <v>237.61</v>
+        <v>238.59</v>
       </c>
       <c r="Z390" s="2">
-        <v>29.32</v>
+        <v>29.44</v>
       </c>
       <c r="AA390" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="391" spans="1:27">
       <c r="A391" s="2">
         <v>388</v>
       </c>
       <c r="B391" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C391" s="2" t="s">
         <v>1613</v>
       </c>
       <c r="D391" s="2" t="s">
         <v>1614</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>1615</v>
       </c>
       <c r="F391" s="2">
         <v>40033651</v>
       </c>
       <c r="G391" s="2" t="s">
@@ -38480,63 +38480,63 @@
       <c r="N391" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O391" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P391" s="3">
         <v>208.84</v>
       </c>
       <c r="Q391" s="3">
         <v>11.89</v>
       </c>
       <c r="R391" s="3">
         <v>45.45</v>
       </c>
       <c r="S391" s="3">
         <v>0</v>
       </c>
       <c r="T391" s="3">
         <v>266.18</v>
       </c>
       <c r="U391" s="3">
         <v>208.84</v>
       </c>
       <c r="V391" s="3">
-        <v>9.22</v>
+        <v>11.6</v>
       </c>
       <c r="W391" s="3">
         <v>45.45</v>
       </c>
       <c r="X391" s="2">
         <v>0</v>
       </c>
       <c r="Y391" s="2">
-        <v>263.52</v>
+        <v>265.89</v>
       </c>
       <c r="Z391" s="2">
-        <v>36.25</v>
+        <v>36.57</v>
       </c>
       <c r="AA391" s="2"/>
     </row>
     <row r="392" spans="1:27">
       <c r="A392" s="2">
         <v>389</v>
       </c>
       <c r="B392" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C392" s="2" t="s">
         <v>1617</v>
       </c>
       <c r="D392" s="2" t="s">
         <v>1618</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>1619</v>
       </c>
       <c r="F392" s="2">
         <v>40033650</v>
       </c>
       <c r="G392" s="2" t="s">
         <v>28</v>
       </c>
@@ -38561,63 +38561,63 @@
       <c r="N392" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O392" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P392" s="3">
         <v>241.58</v>
       </c>
       <c r="Q392" s="3">
         <v>31.18</v>
       </c>
       <c r="R392" s="3">
         <v>5.53</v>
       </c>
       <c r="S392" s="3">
         <v>0</v>
       </c>
       <c r="T392" s="3">
         <v>278.29</v>
       </c>
       <c r="U392" s="3">
         <v>241.58</v>
       </c>
       <c r="V392" s="3">
-        <v>31.18</v>
+        <v>32.49</v>
       </c>
       <c r="W392" s="3">
         <v>5.53</v>
       </c>
       <c r="X392" s="2">
         <v>0</v>
       </c>
       <c r="Y392" s="2">
-        <v>278.29</v>
+        <v>279.6</v>
       </c>
       <c r="Z392" s="2">
-        <v>40.32</v>
+        <v>40.51</v>
       </c>
       <c r="AA392" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="393" spans="1:27">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C393" s="2" t="s">
         <v>1621</v>
       </c>
       <c r="D393" s="2" t="s">
         <v>1622</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="F393" s="2">
         <v>40029657</v>
       </c>
       <c r="G393" s="2" t="s">
@@ -39053,63 +39053,63 @@
       <c r="N398" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O398" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P398" s="3">
         <v>163.28</v>
       </c>
       <c r="Q398" s="3">
         <v>28.64</v>
       </c>
       <c r="R398" s="3">
         <v>58.91</v>
       </c>
       <c r="S398" s="3">
         <v>0</v>
       </c>
       <c r="T398" s="3">
         <v>250.83</v>
       </c>
       <c r="U398" s="3">
         <v>163.28</v>
       </c>
       <c r="V398" s="3">
-        <v>28.64</v>
+        <v>31.58</v>
       </c>
       <c r="W398" s="3">
         <v>58.91</v>
       </c>
       <c r="X398" s="2">
         <v>0</v>
       </c>
       <c r="Y398" s="2">
-        <v>250.83</v>
+        <v>253.77</v>
       </c>
       <c r="Z398" s="2">
-        <v>28.34</v>
+        <v>28.68</v>
       </c>
       <c r="AA398" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="399" spans="1:27">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C399" s="2" t="s">
         <v>1645</v>
       </c>
       <c r="D399" s="2" t="s">
         <v>1646</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1647</v>
       </c>
       <c r="F399" s="2">
         <v>40038032</v>
       </c>
       <c r="G399" s="2" t="s">
@@ -39136,63 +39136,63 @@
       <c r="N399" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O399" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P399" s="3">
         <v>268.11</v>
       </c>
       <c r="Q399" s="3">
         <v>40.73</v>
       </c>
       <c r="R399" s="3">
         <v>7.76</v>
       </c>
       <c r="S399" s="3">
         <v>0</v>
       </c>
       <c r="T399" s="3">
         <v>316.6</v>
       </c>
       <c r="U399" s="3">
         <v>271.05</v>
       </c>
       <c r="V399" s="3">
-        <v>41.61</v>
+        <v>43.65</v>
       </c>
       <c r="W399" s="3">
         <v>7.76</v>
       </c>
       <c r="X399" s="2">
         <v>0</v>
       </c>
       <c r="Y399" s="2">
-        <v>320.42</v>
+        <v>322.46</v>
       </c>
       <c r="Z399" s="2">
-        <v>62.15</v>
+        <v>62.54</v>
       </c>
       <c r="AA399" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="400" spans="1:27">
       <c r="A400" s="2">
         <v>397</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C400" s="2" t="s">
         <v>1649</v>
       </c>
       <c r="D400" s="2" t="s">
         <v>1650</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1651</v>
       </c>
       <c r="F400" s="2">
         <v>40029644</v>
       </c>
       <c r="G400" s="2" t="s">
@@ -39385,63 +39385,63 @@
       <c r="N402" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O402" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P402" s="3">
         <v>2.53</v>
       </c>
       <c r="Q402" s="3">
         <v>11.85</v>
       </c>
       <c r="R402" s="3">
         <v>1.42</v>
       </c>
       <c r="S402" s="3">
         <v>0</v>
       </c>
       <c r="T402" s="3">
         <v>15.8</v>
       </c>
       <c r="U402" s="3">
         <v>2.53</v>
       </c>
       <c r="V402" s="3">
-        <v>11.85</v>
+        <v>15.71</v>
       </c>
       <c r="W402" s="3">
         <v>1.42</v>
       </c>
       <c r="X402" s="2">
         <v>0</v>
       </c>
       <c r="Y402" s="2">
-        <v>15.8</v>
+        <v>19.66</v>
       </c>
       <c r="Z402" s="2">
-        <v>8.61</v>
+        <v>10.72</v>
       </c>
       <c r="AA402" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="403" spans="1:27">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C403" s="2" t="s">
         <v>1661</v>
       </c>
       <c r="D403" s="2" t="s">
         <v>1662</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1663</v>
       </c>
       <c r="F403" s="2">
         <v>40017466</v>
       </c>
       <c r="G403" s="2" t="s">
@@ -39468,63 +39468,63 @@
       <c r="N403" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O403" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P403" s="3">
         <v>226.89</v>
       </c>
       <c r="Q403" s="3">
         <v>31.73</v>
       </c>
       <c r="R403" s="3">
         <v>71.54</v>
       </c>
       <c r="S403" s="3">
         <v>0</v>
       </c>
       <c r="T403" s="3">
         <v>330.15</v>
       </c>
       <c r="U403" s="3">
         <v>226.89</v>
       </c>
       <c r="V403" s="3">
-        <v>33.67</v>
+        <v>36.02</v>
       </c>
       <c r="W403" s="3">
         <v>71.54</v>
       </c>
       <c r="X403" s="2">
         <v>0</v>
       </c>
       <c r="Y403" s="2">
-        <v>332.1</v>
+        <v>334.45</v>
       </c>
       <c r="Z403" s="2">
-        <v>40.91</v>
+        <v>41.2</v>
       </c>
       <c r="AA403" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="404" spans="1:27">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C404" s="2" t="s">
         <v>1665</v>
       </c>
       <c r="D404" s="2" t="s">
         <v>1666</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1667</v>
       </c>
       <c r="F404" s="2">
         <v>40067350</v>
       </c>
       <c r="G404" s="2" t="s">
@@ -40046,66 +40046,66 @@
       <c r="M410" s="3">
         <v>188.47</v>
       </c>
       <c r="N410" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O410" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P410" s="3">
         <v>17.08</v>
       </c>
       <c r="Q410" s="3">
         <v>4.01</v>
       </c>
       <c r="R410" s="3">
         <v>0</v>
       </c>
       <c r="S410" s="3">
         <v>0</v>
       </c>
       <c r="T410" s="3">
         <v>21.09</v>
       </c>
       <c r="U410" s="3">
-        <v>18.2</v>
+        <v>21.11</v>
       </c>
       <c r="V410" s="3">
         <v>4.01</v>
       </c>
       <c r="W410" s="3">
         <v>0</v>
       </c>
       <c r="X410" s="2">
         <v>0</v>
       </c>
       <c r="Y410" s="2">
-        <v>22.21</v>
+        <v>25.12</v>
       </c>
       <c r="Z410" s="2">
-        <v>11.78</v>
+        <v>13.33</v>
       </c>
       <c r="AA410" s="2"/>
     </row>
     <row r="411" spans="1:27">
       <c r="A411" s="2">
         <v>408</v>
       </c>
       <c r="B411" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C411" s="2" t="s">
         <v>1693</v>
       </c>
       <c r="D411" s="2" t="s">
         <v>1694</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1695</v>
       </c>
       <c r="F411" s="2">
         <v>40067422</v>
       </c>
       <c r="G411" s="2" t="s">
         <v>70</v>
       </c>
@@ -45750,63 +45750,63 @@
       <c r="N479" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O479" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P479" s="3">
         <v>0</v>
       </c>
       <c r="Q479" s="3">
         <v>0</v>
       </c>
       <c r="R479" s="3">
         <v>6.32</v>
       </c>
       <c r="S479" s="3">
         <v>0</v>
       </c>
       <c r="T479" s="3">
         <v>6.32</v>
       </c>
       <c r="U479" s="3">
         <v>0</v>
       </c>
       <c r="V479" s="3">
-        <v>0</v>
+        <v>1.76</v>
       </c>
       <c r="W479" s="3">
         <v>6.32</v>
       </c>
       <c r="X479" s="2">
         <v>0</v>
       </c>
       <c r="Y479" s="2">
-        <v>6.32</v>
+        <v>8.08</v>
       </c>
       <c r="Z479" s="2">
-        <v>9.6</v>
+        <v>12.28</v>
       </c>
       <c r="AA479" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="480" spans="1:27">
       <c r="A480" s="2">
         <v>477</v>
       </c>
       <c r="B480" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C480" s="2" t="s">
         <v>1933</v>
       </c>
       <c r="D480" s="2" t="s">
         <v>1934</v>
       </c>
       <c r="E480" s="2" t="s">
         <v>1935</v>
       </c>
       <c r="F480" s="2">
         <v>40043096</v>
       </c>
       <c r="G480" s="2" t="s">
@@ -47074,63 +47074,63 @@
       <c r="N495" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O495" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P495" s="3">
         <v>357.91</v>
       </c>
       <c r="Q495" s="3">
         <v>41.85</v>
       </c>
       <c r="R495" s="3">
         <v>29.38</v>
       </c>
       <c r="S495" s="3">
         <v>0</v>
       </c>
       <c r="T495" s="3">
         <v>429.13</v>
       </c>
       <c r="U495" s="3">
         <v>357.91</v>
       </c>
       <c r="V495" s="3">
-        <v>41.85</v>
+        <v>44.2</v>
       </c>
       <c r="W495" s="3">
         <v>29.38</v>
       </c>
       <c r="X495" s="2">
         <v>0</v>
       </c>
       <c r="Y495" s="2">
-        <v>429.13</v>
+        <v>431.48</v>
       </c>
       <c r="Z495" s="2">
-        <v>40.06</v>
+        <v>40.28</v>
       </c>
       <c r="AA495" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="496" spans="1:27">
       <c r="A496" s="2">
         <v>493</v>
       </c>
       <c r="B496" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C496" s="2" t="s">
         <v>1990</v>
       </c>
       <c r="D496" s="2" t="s">
         <v>1991</v>
       </c>
       <c r="E496" s="2" t="s">
         <v>1992</v>
       </c>
       <c r="F496" s="2">
         <v>40029743</v>
       </c>
       <c r="G496" s="2" t="s">
@@ -47626,66 +47626,66 @@
       </c>
       <c r="L502" s="7">
         <v>19767.31</v>
       </c>
       <c r="M502" s="7">
         <v>242037.04</v>
       </c>
       <c r="N502" s="7"/>
       <c r="O502" s="7"/>
       <c r="P502" s="7">
         <v>84402.69</v>
       </c>
       <c r="Q502" s="7">
         <v>7887.38</v>
       </c>
       <c r="R502" s="7">
         <v>10575.39</v>
       </c>
       <c r="S502" s="7">
         <v>688.36</v>
       </c>
       <c r="T502" s="7">
         <v>103553.83</v>
       </c>
       <c r="U502" s="7">
-        <v>83740.32</v>
+        <v>83780.83</v>
       </c>
       <c r="V502" s="7">
-        <v>8010.48</v>
+        <v>8293.05</v>
       </c>
       <c r="W502" s="7">
         <v>10575.39</v>
       </c>
       <c r="X502" s="6">
         <v>688.36</v>
       </c>
       <c r="Y502" s="6">
-        <v>103014.55</v>
+        <v>103337.63</v>
       </c>
       <c r="Z502" s="6">
-        <v>42.56</v>
+        <v>42.69</v>
       </c>
       <c r="AA502" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A502:J502"/>
   </mergeCells>