--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -6686,66 +6686,66 @@
       <c r="M4" s="3">
         <v>385.02</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>258.88</v>
       </c>
       <c r="Q4" s="3">
         <v>32.79</v>
       </c>
       <c r="R4" s="3">
         <v>10.76</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>302.43</v>
       </c>
       <c r="U4" s="3">
-        <v>261.11</v>
+        <v>262.16</v>
       </c>
       <c r="V4" s="3">
         <v>34.55</v>
       </c>
       <c r="W4" s="3">
         <v>10.76</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>306.43</v>
+        <v>307.47</v>
       </c>
       <c r="Z4" s="2">
-        <v>79.59</v>
+        <v>79.86</v>
       </c>
       <c r="AA4" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40052622</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -6935,66 +6935,66 @@
       <c r="M7" s="3">
         <v>695.99</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>145.1</v>
       </c>
       <c r="Q7" s="3">
         <v>35.25</v>
       </c>
       <c r="R7" s="3">
         <v>80.46</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>260.81</v>
       </c>
       <c r="U7" s="3">
-        <v>144.38</v>
+        <v>145.53</v>
       </c>
       <c r="V7" s="3">
         <v>40.98</v>
       </c>
       <c r="W7" s="3">
         <v>80.46</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>265.82</v>
+        <v>266.97</v>
       </c>
       <c r="Z7" s="2">
-        <v>38.19</v>
+        <v>38.36</v>
       </c>
       <c r="AA7" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="2">
         <v>40029661</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -7182,66 +7182,66 @@
       <c r="M10" s="3">
         <v>646.77</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>405.57</v>
       </c>
       <c r="Q10" s="3">
         <v>34.98</v>
       </c>
       <c r="R10" s="3">
         <v>53.72</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>494.28</v>
       </c>
       <c r="U10" s="3">
-        <v>407.2</v>
+        <v>409.11</v>
       </c>
       <c r="V10" s="3">
         <v>41.89</v>
       </c>
       <c r="W10" s="3">
         <v>53.72</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>502.82</v>
+        <v>504.73</v>
       </c>
       <c r="Z10" s="2">
-        <v>77.74</v>
+        <v>78.04</v>
       </c>
       <c r="AA10" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="2">
         <v>40027247</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -7265,66 +7265,66 @@
       <c r="M11" s="3">
         <v>1322.35</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="3">
         <v>648.08</v>
       </c>
       <c r="Q11" s="3">
         <v>23.2</v>
       </c>
       <c r="R11" s="3">
         <v>159.22</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>830.5</v>
       </c>
       <c r="U11" s="3">
-        <v>649.01</v>
+        <v>649.95</v>
       </c>
       <c r="V11" s="3">
         <v>31.12</v>
       </c>
       <c r="W11" s="3">
         <v>159.22</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>839.35</v>
+        <v>840.29</v>
       </c>
       <c r="Z11" s="2">
-        <v>63.47</v>
+        <v>63.54</v>
       </c>
       <c r="AA11" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="2">
         <v>40015553</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -7923,66 +7923,66 @@
       <c r="M19" s="3">
         <v>1132.16</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>113.96</v>
       </c>
       <c r="Q19" s="3">
         <v>6.98</v>
       </c>
       <c r="R19" s="3">
         <v>3.29</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>124.23</v>
       </c>
       <c r="U19" s="3">
-        <v>114.53</v>
+        <v>115.63</v>
       </c>
       <c r="V19" s="3">
         <v>6.98</v>
       </c>
       <c r="W19" s="3">
         <v>3.29</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>124.8</v>
+        <v>125.91</v>
       </c>
       <c r="Z19" s="2">
-        <v>11.02</v>
+        <v>11.12</v>
       </c>
       <c r="AA19" s="2"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F20" s="2">
         <v>40042580</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>70</v>
       </c>
@@ -9573,66 +9573,66 @@
       <c r="M39" s="3">
         <v>590.5</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>273.18</v>
       </c>
       <c r="Q39" s="3">
         <v>37.18</v>
       </c>
       <c r="R39" s="3">
         <v>11.93</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>322.29</v>
       </c>
       <c r="U39" s="3">
-        <v>276.11</v>
+        <v>279.62</v>
       </c>
       <c r="V39" s="3">
         <v>37.18</v>
       </c>
       <c r="W39" s="3">
         <v>11.93</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>325.22</v>
+        <v>328.73</v>
       </c>
       <c r="Z39" s="2">
-        <v>55.08</v>
+        <v>55.67</v>
       </c>
       <c r="AA39" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F40" s="2">
         <v>40011612</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -9656,66 +9656,66 @@
       <c r="M40" s="3">
         <v>1306.66</v>
       </c>
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>572.87</v>
       </c>
       <c r="Q40" s="3">
         <v>101.8</v>
       </c>
       <c r="R40" s="3">
         <v>43.07</v>
       </c>
       <c r="S40" s="3">
         <v>33.69</v>
       </c>
       <c r="T40" s="3">
         <v>751.43</v>
       </c>
       <c r="U40" s="3">
-        <v>575.22</v>
+        <v>576.71</v>
       </c>
       <c r="V40" s="3">
         <v>101.8</v>
       </c>
       <c r="W40" s="3">
         <v>43.07</v>
       </c>
       <c r="X40" s="2">
         <v>33.69</v>
       </c>
       <c r="Y40" s="2">
-        <v>753.78</v>
+        <v>755.26</v>
       </c>
       <c r="Z40" s="2">
-        <v>57.69</v>
+        <v>57.8</v>
       </c>
       <c r="AA40" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F41" s="2">
         <v>40019519</v>
       </c>
       <c r="G41" s="2" t="s">
@@ -9822,66 +9822,66 @@
       <c r="M42" s="3">
         <v>895.83</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="3">
         <v>394.49</v>
       </c>
       <c r="Q42" s="3">
         <v>27.79</v>
       </c>
       <c r="R42" s="3">
         <v>189.22</v>
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>611.5</v>
       </c>
       <c r="U42" s="3">
-        <v>396.03</v>
+        <v>397.88</v>
       </c>
       <c r="V42" s="3">
         <v>27.79</v>
       </c>
       <c r="W42" s="3">
         <v>189.22</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
-        <v>613.04</v>
+        <v>614.9</v>
       </c>
       <c r="Z42" s="2">
-        <v>68.43</v>
+        <v>68.64</v>
       </c>
       <c r="AA42" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F43" s="2">
         <v>40037190</v>
       </c>
       <c r="G43" s="2" t="s">
@@ -10071,66 +10071,66 @@
       <c r="M45" s="3">
         <v>1352.9</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>465.71</v>
       </c>
       <c r="Q45" s="3">
         <v>39.01</v>
       </c>
       <c r="R45" s="3">
         <v>79.09</v>
       </c>
       <c r="S45" s="3">
         <v>23.93</v>
       </c>
       <c r="T45" s="3">
         <v>607.74</v>
       </c>
       <c r="U45" s="3">
-        <v>466.6</v>
+        <v>469.28</v>
       </c>
       <c r="V45" s="3">
         <v>39.01</v>
       </c>
       <c r="W45" s="3">
         <v>79.09</v>
       </c>
       <c r="X45" s="2">
         <v>23.93</v>
       </c>
       <c r="Y45" s="2">
-        <v>608.63</v>
+        <v>611.31</v>
       </c>
       <c r="Z45" s="2">
-        <v>44.99</v>
+        <v>45.19</v>
       </c>
       <c r="AA45" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F46" s="2">
         <v>40008251</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -10237,66 +10237,66 @@
       <c r="M47" s="3">
         <v>4047.1</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>1106.61</v>
       </c>
       <c r="Q47" s="3">
         <v>130.8</v>
       </c>
       <c r="R47" s="3">
         <v>0</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>1237.42</v>
       </c>
       <c r="U47" s="3">
-        <v>1098.53</v>
+        <v>1104.93</v>
       </c>
       <c r="V47" s="3">
         <v>130.8</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>1229.33</v>
+        <v>1235.74</v>
       </c>
       <c r="Z47" s="2">
-        <v>30.38</v>
+        <v>30.53</v>
       </c>
       <c r="AA47" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F48" s="2">
         <v>40010372</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -10897,66 +10897,66 @@
       <c r="M55" s="3">
         <v>1335.08</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="3">
         <v>529.97</v>
       </c>
       <c r="Q55" s="3">
         <v>70.57</v>
       </c>
       <c r="R55" s="3">
         <v>20.42</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>620.96</v>
       </c>
       <c r="U55" s="3">
-        <v>531.9</v>
+        <v>532.18</v>
       </c>
       <c r="V55" s="3">
         <v>70.57</v>
       </c>
       <c r="W55" s="3">
         <v>20.42</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
-        <v>622.88</v>
+        <v>623.17</v>
       </c>
       <c r="Z55" s="2">
-        <v>46.66</v>
+        <v>46.68</v>
       </c>
       <c r="AA55" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F56" s="2">
         <v>40012896</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -11063,66 +11063,66 @@
       <c r="M57" s="3">
         <v>1263.17</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>726.98</v>
       </c>
       <c r="Q57" s="3">
         <v>25.16</v>
       </c>
       <c r="R57" s="3">
         <v>133</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>885.14</v>
       </c>
       <c r="U57" s="3">
-        <v>727.31</v>
+        <v>729.42</v>
       </c>
       <c r="V57" s="3">
         <v>25.16</v>
       </c>
       <c r="W57" s="3">
         <v>133</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>885.47</v>
+        <v>887.59</v>
       </c>
       <c r="Z57" s="2">
-        <v>70.1</v>
+        <v>70.27</v>
       </c>
       <c r="AA57" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F58" s="2">
         <v>40017964</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -11146,66 +11146,66 @@
       <c r="M58" s="3">
         <v>1553.96</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>827.49</v>
       </c>
       <c r="Q58" s="3">
         <v>0</v>
       </c>
       <c r="R58" s="3">
         <v>119.79</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>947.29</v>
       </c>
       <c r="U58" s="3">
-        <v>824.83</v>
+        <v>826.89</v>
       </c>
       <c r="V58" s="3">
         <v>0</v>
       </c>
       <c r="W58" s="3">
         <v>119.79</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>944.62</v>
+        <v>946.69</v>
       </c>
       <c r="Z58" s="2">
-        <v>60.79</v>
+        <v>60.92</v>
       </c>
       <c r="AA58" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F59" s="2">
         <v>40031733</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -11312,66 +11312,66 @@
       <c r="M60" s="3">
         <v>1481.84</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P60" s="3">
         <v>1033.87</v>
       </c>
       <c r="Q60" s="3">
         <v>35.42</v>
       </c>
       <c r="R60" s="3">
         <v>47.85</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>1117.14</v>
       </c>
       <c r="U60" s="3">
-        <v>1038.59</v>
+        <v>1040.19</v>
       </c>
       <c r="V60" s="3">
         <v>35.42</v>
       </c>
       <c r="W60" s="3">
         <v>47.85</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>1121.86</v>
+        <v>1123.46</v>
       </c>
       <c r="Z60" s="2">
-        <v>75.71</v>
+        <v>75.82</v>
       </c>
       <c r="AA60" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F61" s="2">
         <v>40010480</v>
       </c>
       <c r="G61" s="2" t="s">
@@ -11395,66 +11395,66 @@
       <c r="M61" s="3">
         <v>2250.51</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>1471.6</v>
       </c>
       <c r="Q61" s="3">
         <v>67.71</v>
       </c>
       <c r="R61" s="3">
         <v>256.74</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>1796.05</v>
       </c>
       <c r="U61" s="3">
-        <v>1479.24</v>
+        <v>1479.69</v>
       </c>
       <c r="V61" s="3">
         <v>67.71</v>
       </c>
       <c r="W61" s="3">
         <v>256.74</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>1803.7</v>
+        <v>1804.15</v>
       </c>
       <c r="Z61" s="2">
-        <v>80.15</v>
+        <v>80.17</v>
       </c>
       <c r="AA61" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F62" s="2">
         <v>40014416</v>
       </c>
       <c r="G62" s="2" t="s">
@@ -11478,66 +11478,66 @@
       <c r="M62" s="3">
         <v>885.42</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>474.74</v>
       </c>
       <c r="Q62" s="3">
         <v>26.03</v>
       </c>
       <c r="R62" s="3">
         <v>104.61</v>
       </c>
       <c r="S62" s="3">
         <v>20.63</v>
       </c>
       <c r="T62" s="3">
         <v>626.01</v>
       </c>
       <c r="U62" s="3">
-        <v>474.74</v>
+        <v>476.47</v>
       </c>
       <c r="V62" s="3">
         <v>26.03</v>
       </c>
       <c r="W62" s="3">
         <v>104.61</v>
       </c>
       <c r="X62" s="2">
         <v>20.63</v>
       </c>
       <c r="Y62" s="2">
-        <v>626.01</v>
+        <v>627.75</v>
       </c>
       <c r="Z62" s="2">
-        <v>70.7</v>
+        <v>70.9</v>
       </c>
       <c r="AA62" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F63" s="2">
         <v>40053142</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -11810,66 +11810,66 @@
       <c r="M66" s="3">
         <v>59.1</v>
       </c>
       <c r="N66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P66" s="3">
         <v>1.95</v>
       </c>
       <c r="Q66" s="3">
         <v>24.36</v>
       </c>
       <c r="R66" s="3">
         <v>0</v>
       </c>
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>26.31</v>
       </c>
       <c r="U66" s="3">
-        <v>1.95</v>
+        <v>2.31</v>
       </c>
       <c r="V66" s="3">
         <v>24.36</v>
       </c>
       <c r="W66" s="3">
         <v>0</v>
       </c>
       <c r="X66" s="2">
         <v>0</v>
       </c>
       <c r="Y66" s="2">
-        <v>26.31</v>
+        <v>26.67</v>
       </c>
       <c r="Z66" s="2">
-        <v>44.52</v>
+        <v>45.13</v>
       </c>
       <c r="AA66" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>304</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>305</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F67" s="2">
         <v>40013122</v>
       </c>
       <c r="G67" s="2" t="s">
@@ -12391,66 +12391,66 @@
       <c r="M73" s="3">
         <v>1091.61</v>
       </c>
       <c r="N73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>718.53</v>
       </c>
       <c r="Q73" s="3">
         <v>30.56</v>
       </c>
       <c r="R73" s="3">
         <v>69.6</v>
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>818.7</v>
       </c>
       <c r="U73" s="3">
-        <v>720.47</v>
+        <v>720.74</v>
       </c>
       <c r="V73" s="3">
         <v>30.56</v>
       </c>
       <c r="W73" s="3">
         <v>69.6</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
-        <v>820.64</v>
+        <v>820.9</v>
       </c>
       <c r="Z73" s="2">
-        <v>75.18</v>
+        <v>75.2</v>
       </c>
       <c r="AA73" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F74" s="2">
         <v>40024123</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -13055,66 +13055,66 @@
       <c r="M81" s="3">
         <v>1616.96</v>
       </c>
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>812.37</v>
       </c>
       <c r="Q81" s="3">
         <v>40.33</v>
       </c>
       <c r="R81" s="3">
         <v>122.34</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>975.03</v>
       </c>
       <c r="U81" s="3">
-        <v>804.34</v>
+        <v>806.45</v>
       </c>
       <c r="V81" s="3">
         <v>44.16</v>
       </c>
       <c r="W81" s="3">
         <v>122.34</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>970.84</v>
+        <v>972.95</v>
       </c>
       <c r="Z81" s="2">
-        <v>60.04</v>
+        <v>60.17</v>
       </c>
       <c r="AA81" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>368</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F82" s="2">
         <v>40053281</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -13304,66 +13304,66 @@
       <c r="M84" s="3">
         <v>2067.16</v>
       </c>
       <c r="N84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P84" s="3">
         <v>692.36</v>
       </c>
       <c r="Q84" s="3">
         <v>73.42</v>
       </c>
       <c r="R84" s="3">
         <v>9.8</v>
       </c>
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>775.58</v>
       </c>
       <c r="U84" s="3">
-        <v>693.37</v>
+        <v>696.8</v>
       </c>
       <c r="V84" s="3">
         <v>74.19</v>
       </c>
       <c r="W84" s="3">
         <v>9.8</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
-        <v>777.35</v>
+        <v>780.79</v>
       </c>
       <c r="Z84" s="2">
-        <v>37.6</v>
+        <v>37.77</v>
       </c>
       <c r="AA84" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>381</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>382</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F85" s="2">
         <v>40027077</v>
       </c>
       <c r="G85" s="2" t="s">
@@ -14298,66 +14298,66 @@
       <c r="M96" s="3">
         <v>99.57</v>
       </c>
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>6.5</v>
       </c>
       <c r="Q96" s="3">
         <v>25.98</v>
       </c>
       <c r="R96" s="3">
         <v>55.5</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>87.98</v>
       </c>
       <c r="U96" s="3">
-        <v>8.43</v>
+        <v>8.51</v>
       </c>
       <c r="V96" s="3">
         <v>28.28</v>
       </c>
       <c r="W96" s="3">
         <v>55.5</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>92.21</v>
+        <v>92.28</v>
       </c>
       <c r="Z96" s="2">
-        <v>92.6</v>
+        <v>92.68</v>
       </c>
       <c r="AA96" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>432</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>433</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F97" s="2">
         <v>40038038</v>
       </c>
       <c r="G97" s="2" t="s">
@@ -14630,66 +14630,66 @@
       <c r="M100" s="3">
         <v>214.91</v>
       </c>
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>92.24</v>
       </c>
       <c r="Q100" s="3">
         <v>13.61</v>
       </c>
       <c r="R100" s="3">
         <v>0</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>105.84</v>
       </c>
       <c r="U100" s="3">
-        <v>92.24</v>
+        <v>92.87</v>
       </c>
       <c r="V100" s="3">
         <v>21.98</v>
       </c>
       <c r="W100" s="3">
         <v>0</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>114.22</v>
+        <v>114.85</v>
       </c>
       <c r="Z100" s="2">
-        <v>53.15</v>
+        <v>53.44</v>
       </c>
       <c r="AA100" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>448</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>449</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F101" s="2">
         <v>40015869</v>
       </c>
       <c r="G101" s="2" t="s">
@@ -15124,66 +15124,66 @@
       <c r="M106" s="3">
         <v>851.51</v>
       </c>
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>530.02</v>
       </c>
       <c r="Q106" s="3">
         <v>34.47</v>
       </c>
       <c r="R106" s="3">
         <v>33.15</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>597.64</v>
       </c>
       <c r="U106" s="3">
-        <v>525.27</v>
+        <v>528.02</v>
       </c>
       <c r="V106" s="3">
         <v>46.21</v>
       </c>
       <c r="W106" s="3">
         <v>33.15</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>604.62</v>
+        <v>607.37</v>
       </c>
       <c r="Z106" s="2">
-        <v>71.01</v>
+        <v>71.33</v>
       </c>
       <c r="AA106" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>474</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>475</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>476</v>
       </c>
       <c r="F107" s="2">
         <v>40004072</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -15373,66 +15373,66 @@
       <c r="M109" s="3">
         <v>286.66</v>
       </c>
       <c r="N109" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P109" s="3">
         <v>158.88</v>
       </c>
       <c r="Q109" s="3">
         <v>26.15</v>
       </c>
       <c r="R109" s="3">
         <v>2.91</v>
       </c>
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>187.93</v>
       </c>
       <c r="U109" s="3">
-        <v>159.99</v>
+        <v>161.34</v>
       </c>
       <c r="V109" s="3">
         <v>26.15</v>
       </c>
       <c r="W109" s="3">
         <v>2.91</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
-        <v>189.04</v>
+        <v>190.39</v>
       </c>
       <c r="Z109" s="2">
-        <v>65.95</v>
+        <v>66.42</v>
       </c>
       <c r="AA109" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>487</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>488</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F110" s="2">
         <v>40027113</v>
       </c>
       <c r="G110" s="2" t="s">
@@ -15869,66 +15869,66 @@
       <c r="M115" s="3">
         <v>486.65</v>
       </c>
       <c r="N115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P115" s="3">
         <v>337.33</v>
       </c>
       <c r="Q115" s="3">
         <v>0</v>
       </c>
       <c r="R115" s="3">
         <v>12.29</v>
       </c>
       <c r="S115" s="3">
         <v>33.6</v>
       </c>
       <c r="T115" s="3">
         <v>383.21</v>
       </c>
       <c r="U115" s="3">
-        <v>340.98</v>
+        <v>343.74</v>
       </c>
       <c r="V115" s="3">
         <v>6.12</v>
       </c>
       <c r="W115" s="3">
         <v>12.29</v>
       </c>
       <c r="X115" s="2">
         <v>33.6</v>
       </c>
       <c r="Y115" s="2">
-        <v>392.99</v>
+        <v>395.75</v>
       </c>
       <c r="Z115" s="2">
-        <v>80.75</v>
+        <v>81.32</v>
       </c>
       <c r="AA115" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>512</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>513</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F116" s="2">
         <v>40029127</v>
       </c>
       <c r="G116" s="2" t="s">
@@ -17847,66 +17847,66 @@
       <c r="M139" s="3">
         <v>464.35</v>
       </c>
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>271.01</v>
       </c>
       <c r="Q139" s="3">
         <v>44.5</v>
       </c>
       <c r="R139" s="3">
         <v>25.25</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>340.76</v>
       </c>
       <c r="U139" s="3">
-        <v>272.29</v>
+        <v>273.42</v>
       </c>
       <c r="V139" s="3">
         <v>47.46</v>
       </c>
       <c r="W139" s="3">
         <v>25.25</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>345</v>
+        <v>346.14</v>
       </c>
       <c r="Z139" s="2">
-        <v>74.3</v>
+        <v>74.54</v>
       </c>
       <c r="AA139" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>609</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F140" s="2">
         <v>40027422</v>
       </c>
       <c r="G140" s="2" t="s">
@@ -18013,66 +18013,66 @@
       <c r="M141" s="3">
         <v>942.99</v>
       </c>
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>555.01</v>
       </c>
       <c r="Q141" s="3">
         <v>42.71</v>
       </c>
       <c r="R141" s="3">
         <v>35.97</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>633.69</v>
       </c>
       <c r="U141" s="3">
-        <v>556.91</v>
+        <v>559.25</v>
       </c>
       <c r="V141" s="3">
         <v>46.21</v>
       </c>
       <c r="W141" s="3">
         <v>35.97</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>639.09</v>
+        <v>641.43</v>
       </c>
       <c r="Z141" s="2">
-        <v>67.77</v>
+        <v>68.02</v>
       </c>
       <c r="AA141" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>617</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>618</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>619</v>
       </c>
       <c r="F142" s="2">
         <v>40032768</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -18096,66 +18096,66 @@
       <c r="M142" s="3">
         <v>1091.61</v>
       </c>
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>454.08</v>
       </c>
       <c r="Q142" s="3">
         <v>31.9</v>
       </c>
       <c r="R142" s="3">
         <v>26.2</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>512.19</v>
       </c>
       <c r="U142" s="3">
-        <v>454.08</v>
+        <v>455.67</v>
       </c>
       <c r="V142" s="3">
         <v>31.9</v>
       </c>
       <c r="W142" s="3">
         <v>26.2</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>512.19</v>
+        <v>513.77</v>
       </c>
       <c r="Z142" s="2">
-        <v>46.92</v>
+        <v>47.07</v>
       </c>
       <c r="AA142" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>620</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>621</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F143" s="2">
         <v>40029794</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -18262,66 +18262,66 @@
       <c r="M144" s="3">
         <v>797.78</v>
       </c>
       <c r="N144" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P144" s="3">
         <v>318.53</v>
       </c>
       <c r="Q144" s="3">
         <v>27.52</v>
       </c>
       <c r="R144" s="3">
         <v>9.97</v>
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>356.02</v>
       </c>
       <c r="U144" s="3">
-        <v>318.53</v>
+        <v>319.21</v>
       </c>
       <c r="V144" s="3">
         <v>32.19</v>
       </c>
       <c r="W144" s="3">
         <v>9.97</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
-        <v>360.69</v>
+        <v>361.36</v>
       </c>
       <c r="Z144" s="2">
-        <v>45.21</v>
+        <v>45.3</v>
       </c>
       <c r="AA144" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>628</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F145" s="2">
         <v>40033761</v>
       </c>
       <c r="G145" s="2" t="s">
@@ -18677,63 +18677,63 @@
       <c r="M149" s="3">
         <v>0</v>
       </c>
       <c r="N149" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3">
         <v>387</v>
       </c>
       <c r="Q149" s="3">
         <v>28.89</v>
       </c>
       <c r="R149" s="3">
         <v>35.43</v>
       </c>
       <c r="S149" s="3">
         <v>10.4</v>
       </c>
       <c r="T149" s="3">
         <v>461.71</v>
       </c>
       <c r="U149" s="3">
-        <v>387.76</v>
+        <v>390.28</v>
       </c>
       <c r="V149" s="3">
         <v>34.49</v>
       </c>
       <c r="W149" s="3">
         <v>35.43</v>
       </c>
       <c r="X149" s="2">
         <v>10.4</v>
       </c>
       <c r="Y149" s="2">
-        <v>468.07</v>
+        <v>470.59</v>
       </c>
       <c r="Z149" s="2" t="s">
         <v>650</v>
       </c>
       <c r="AA149" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F150" s="2">
@@ -19007,66 +19007,66 @@
       <c r="M153" s="3">
         <v>787.21</v>
       </c>
       <c r="N153" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P153" s="3">
         <v>437.13</v>
       </c>
       <c r="Q153" s="3">
         <v>26.55</v>
       </c>
       <c r="R153" s="3">
         <v>20.99</v>
       </c>
       <c r="S153" s="3">
         <v>0</v>
       </c>
       <c r="T153" s="3">
         <v>484.67</v>
       </c>
       <c r="U153" s="3">
-        <v>431.36</v>
+        <v>433.4</v>
       </c>
       <c r="V153" s="3">
         <v>28.32</v>
       </c>
       <c r="W153" s="3">
         <v>20.99</v>
       </c>
       <c r="X153" s="2">
         <v>0</v>
       </c>
       <c r="Y153" s="2">
-        <v>480.66</v>
+        <v>482.71</v>
       </c>
       <c r="Z153" s="2">
-        <v>61.06</v>
+        <v>61.32</v>
       </c>
       <c r="AA153" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>667</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>668</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>669</v>
       </c>
       <c r="F154" s="2">
         <v>40053288</v>
       </c>
       <c r="G154" s="2" t="s">
@@ -19090,66 +19090,66 @@
       <c r="M154" s="3">
         <v>1453.6</v>
       </c>
       <c r="N154" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O154" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P154" s="3">
         <v>658.12</v>
       </c>
       <c r="Q154" s="3">
         <v>15.13</v>
       </c>
       <c r="R154" s="3">
         <v>0</v>
       </c>
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>673.25</v>
       </c>
       <c r="U154" s="3">
-        <v>659.13</v>
+        <v>662.53</v>
       </c>
       <c r="V154" s="3">
         <v>15.13</v>
       </c>
       <c r="W154" s="3">
         <v>0</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
-        <v>674.26</v>
+        <v>677.66</v>
       </c>
       <c r="Z154" s="2">
-        <v>46.39</v>
+        <v>46.62</v>
       </c>
       <c r="AA154" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>671</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>672</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F155" s="2">
         <v>40029264</v>
       </c>
       <c r="G155" s="2" t="s">
@@ -19254,66 +19254,66 @@
       <c r="M156" s="3">
         <v>711.52</v>
       </c>
       <c r="N156" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3">
         <v>322.86</v>
       </c>
       <c r="Q156" s="3">
         <v>22.15</v>
       </c>
       <c r="R156" s="3">
         <v>68.25</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>413.25</v>
       </c>
       <c r="U156" s="3">
-        <v>324.82</v>
+        <v>325.34</v>
       </c>
       <c r="V156" s="3">
         <v>22.15</v>
       </c>
       <c r="W156" s="3">
         <v>68.25</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>415.22</v>
+        <v>415.73</v>
       </c>
       <c r="Z156" s="2">
-        <v>58.36</v>
+        <v>58.43</v>
       </c>
       <c r="AA156" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>678</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>679</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>680</v>
       </c>
       <c r="F157" s="2">
         <v>40033103</v>
       </c>
       <c r="G157" s="2" t="s">
@@ -19916,66 +19916,66 @@
       <c r="M164" s="3">
         <v>170.87</v>
       </c>
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>29.15</v>
       </c>
       <c r="Q164" s="3">
         <v>20.06</v>
       </c>
       <c r="R164" s="3">
         <v>1.82</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>51.03</v>
       </c>
       <c r="U164" s="3">
-        <v>29.15</v>
+        <v>29.38</v>
       </c>
       <c r="V164" s="3">
         <v>21.5</v>
       </c>
       <c r="W164" s="3">
         <v>1.82</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>52.47</v>
+        <v>52.7</v>
       </c>
       <c r="Z164" s="2">
-        <v>30.71</v>
+        <v>30.84</v>
       </c>
       <c r="AA164" s="2"/>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F165" s="2">
         <v>40027411</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
@@ -20078,66 +20078,66 @@
       <c r="M166" s="3">
         <v>999.62</v>
       </c>
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>254.04</v>
       </c>
       <c r="Q166" s="3">
         <v>34.56</v>
       </c>
       <c r="R166" s="3">
         <v>46.9</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>335.5</v>
       </c>
       <c r="U166" s="3">
-        <v>254.04</v>
+        <v>254.6</v>
       </c>
       <c r="V166" s="3">
         <v>39.03</v>
       </c>
       <c r="W166" s="3">
         <v>46.9</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>339.97</v>
+        <v>340.53</v>
       </c>
       <c r="Z166" s="2">
-        <v>34.01</v>
+        <v>34.07</v>
       </c>
       <c r="AA166" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>718</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>719</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F167" s="2">
         <v>40033769</v>
       </c>
       <c r="G167" s="2" t="s">
@@ -20161,66 +20161,66 @@
       <c r="M167" s="3">
         <v>1089.72</v>
       </c>
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>421.28</v>
       </c>
       <c r="Q167" s="3">
         <v>15.88</v>
       </c>
       <c r="R167" s="3">
         <v>35.89</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>473.05</v>
       </c>
       <c r="U167" s="3">
-        <v>421.28</v>
+        <v>422.09</v>
       </c>
       <c r="V167" s="3">
         <v>19.05</v>
       </c>
       <c r="W167" s="3">
         <v>35.89</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>476.23</v>
+        <v>477.04</v>
       </c>
       <c r="Z167" s="2">
-        <v>43.7</v>
+        <v>43.78</v>
       </c>
       <c r="AA167" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>723</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>724</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F168" s="2">
         <v>40029267</v>
       </c>
       <c r="G168" s="2" t="s">
@@ -21734,66 +21734,66 @@
       <c r="M186" s="3">
         <v>231.55</v>
       </c>
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>157.37</v>
       </c>
       <c r="Q186" s="3">
         <v>25.02</v>
       </c>
       <c r="R186" s="3">
         <v>3.33</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>185.72</v>
       </c>
       <c r="U186" s="3">
-        <v>159</v>
+        <v>159.22</v>
       </c>
       <c r="V186" s="3">
         <v>30.03</v>
       </c>
       <c r="W186" s="3">
         <v>3.33</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>192.35</v>
+        <v>192.57</v>
       </c>
       <c r="Z186" s="2">
-        <v>83.07</v>
+        <v>83.16</v>
       </c>
       <c r="AA186" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>800</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F187" s="2">
         <v>40032810</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -22726,66 +22726,66 @@
       <c r="M198" s="3">
         <v>329.66</v>
       </c>
       <c r="N198" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O198" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P198" s="3">
         <v>177.91</v>
       </c>
       <c r="Q198" s="3">
         <v>23.47</v>
       </c>
       <c r="R198" s="3">
         <v>22.09</v>
       </c>
       <c r="S198" s="3">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>223.47</v>
       </c>
       <c r="U198" s="3">
-        <v>178.74</v>
+        <v>179.96</v>
       </c>
       <c r="V198" s="3">
         <v>25.13</v>
       </c>
       <c r="W198" s="3">
         <v>22.09</v>
       </c>
       <c r="X198" s="2">
         <v>0</v>
       </c>
       <c r="Y198" s="2">
-        <v>225.95</v>
+        <v>227.18</v>
       </c>
       <c r="Z198" s="2">
-        <v>68.54</v>
+        <v>68.91</v>
       </c>
       <c r="AA198" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>847</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>848</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>849</v>
       </c>
       <c r="F199" s="2">
         <v>40027143</v>
       </c>
       <c r="G199" s="2" t="s">
@@ -24374,66 +24374,66 @@
       <c r="M218" s="3">
         <v>190.75</v>
       </c>
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P218" s="3">
         <v>83.28</v>
       </c>
       <c r="Q218" s="3">
         <v>12.24</v>
       </c>
       <c r="R218" s="3">
         <v>1.8</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>97.32</v>
       </c>
       <c r="U218" s="3">
-        <v>83.28</v>
+        <v>83.37</v>
       </c>
       <c r="V218" s="3">
         <v>13.99</v>
       </c>
       <c r="W218" s="3">
         <v>1.8</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>99.07</v>
+        <v>99.16</v>
       </c>
       <c r="Z218" s="2">
-        <v>51.94</v>
+        <v>51.99</v>
       </c>
       <c r="AA218" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>927</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>928</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>929</v>
       </c>
       <c r="F219" s="2">
         <v>40066209</v>
       </c>
       <c r="G219" s="2" t="s">
@@ -24789,66 +24789,66 @@
       <c r="M223" s="3">
         <v>1061.79</v>
       </c>
       <c r="N223" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P223" s="3">
         <v>592.08</v>
       </c>
       <c r="Q223" s="3">
         <v>68.25</v>
       </c>
       <c r="R223" s="3">
         <v>22.91</v>
       </c>
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>683.24</v>
       </c>
       <c r="U223" s="3">
-        <v>593.92</v>
+        <v>595.15</v>
       </c>
       <c r="V223" s="3">
         <v>69.91</v>
       </c>
       <c r="W223" s="3">
         <v>22.91</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
-        <v>686.74</v>
+        <v>687.97</v>
       </c>
       <c r="Z223" s="2">
-        <v>64.68</v>
+        <v>64.79</v>
       </c>
       <c r="AA223" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>947</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>948</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F224" s="2">
         <v>40033656</v>
       </c>
       <c r="G224" s="2" t="s">
@@ -25038,66 +25038,66 @@
       <c r="M226" s="3">
         <v>362.38</v>
       </c>
       <c r="N226" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P226" s="3">
         <v>116.64</v>
       </c>
       <c r="Q226" s="3">
         <v>36.71</v>
       </c>
       <c r="R226" s="3">
         <v>0</v>
       </c>
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>153.35</v>
       </c>
       <c r="U226" s="3">
-        <v>118.33</v>
+        <v>119.03</v>
       </c>
       <c r="V226" s="3">
         <v>46.18</v>
       </c>
       <c r="W226" s="3">
         <v>0</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
-        <v>164.51</v>
+        <v>165.21</v>
       </c>
       <c r="Z226" s="2">
-        <v>45.4</v>
+        <v>45.59</v>
       </c>
       <c r="AA226" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="2">
         <v>224</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>959</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>960</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>961</v>
       </c>
       <c r="F227" s="2">
         <v>40033284</v>
       </c>
       <c r="G227" s="2" t="s">
@@ -25619,66 +25619,66 @@
       <c r="M233" s="3">
         <v>371.55</v>
       </c>
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>159.2</v>
       </c>
       <c r="Q233" s="3">
         <v>26.42</v>
       </c>
       <c r="R233" s="3">
         <v>53.51</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>239.13</v>
       </c>
       <c r="U233" s="3">
-        <v>159.2</v>
+        <v>159.77</v>
       </c>
       <c r="V233" s="3">
         <v>37.72</v>
       </c>
       <c r="W233" s="3">
         <v>53.51</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>250.43</v>
+        <v>251</v>
       </c>
       <c r="Z233" s="2">
-        <v>67.4</v>
+        <v>67.56</v>
       </c>
       <c r="AA233" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>987</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>988</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>989</v>
       </c>
       <c r="F234" s="2">
         <v>40053388</v>
       </c>
       <c r="G234" s="2" t="s">
@@ -25702,66 +25702,66 @@
       <c r="M234" s="3">
         <v>271.36</v>
       </c>
       <c r="N234" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O234" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P234" s="3">
         <v>156.04</v>
       </c>
       <c r="Q234" s="3">
         <v>13.13</v>
       </c>
       <c r="R234" s="3">
         <v>7.53</v>
       </c>
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>176.69</v>
       </c>
       <c r="U234" s="3">
-        <v>156.04</v>
+        <v>156.57</v>
       </c>
       <c r="V234" s="3">
         <v>15.2</v>
       </c>
       <c r="W234" s="3">
         <v>7.53</v>
       </c>
       <c r="X234" s="2">
         <v>0</v>
       </c>
       <c r="Y234" s="2">
-        <v>178.76</v>
+        <v>179.3</v>
       </c>
       <c r="Z234" s="2">
-        <v>65.88</v>
+        <v>66.07</v>
       </c>
       <c r="AA234" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>991</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>992</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>993</v>
       </c>
       <c r="F235" s="2">
         <v>40029131</v>
       </c>
       <c r="G235" s="2" t="s">
@@ -26360,66 +26360,66 @@
       <c r="M242" s="3">
         <v>1120.63</v>
       </c>
       <c r="N242" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O242" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P242" s="3">
         <v>367.16</v>
       </c>
       <c r="Q242" s="3">
         <v>30.44</v>
       </c>
       <c r="R242" s="3">
         <v>96.94</v>
       </c>
       <c r="S242" s="3">
         <v>0</v>
       </c>
       <c r="T242" s="3">
         <v>494.54</v>
       </c>
       <c r="U242" s="3">
-        <v>369.37</v>
+        <v>375.15</v>
       </c>
       <c r="V242" s="3">
         <v>34.27</v>
       </c>
       <c r="W242" s="3">
         <v>96.94</v>
       </c>
       <c r="X242" s="2">
         <v>0</v>
       </c>
       <c r="Y242" s="2">
-        <v>500.57</v>
+        <v>506.35</v>
       </c>
       <c r="Z242" s="2">
-        <v>44.67</v>
+        <v>45.18</v>
       </c>
       <c r="AA242" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F243" s="2">
         <v>40029135</v>
       </c>
       <c r="G243" s="2" t="s">
@@ -26607,66 +26607,66 @@
       <c r="M245" s="3">
         <v>1152.24</v>
       </c>
       <c r="N245" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O245" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P245" s="3">
         <v>627.1</v>
       </c>
       <c r="Q245" s="3">
         <v>45.69</v>
       </c>
       <c r="R245" s="3">
         <v>20.45</v>
       </c>
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>693.24</v>
       </c>
       <c r="U245" s="3">
-        <v>627.72</v>
+        <v>629.84</v>
       </c>
       <c r="V245" s="3">
         <v>54.53</v>
       </c>
       <c r="W245" s="3">
         <v>20.45</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
-        <v>702.7</v>
+        <v>704.81</v>
       </c>
       <c r="Z245" s="2">
-        <v>60.99</v>
+        <v>61.17</v>
       </c>
       <c r="AA245" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F246" s="2">
         <v>40030013</v>
       </c>
       <c r="G246" s="2" t="s">
@@ -27838,66 +27838,66 @@
       <c r="M260" s="3">
         <v>1129.16</v>
       </c>
       <c r="N260" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P260" s="3">
         <v>434.8</v>
       </c>
       <c r="Q260" s="3">
         <v>15.95</v>
       </c>
       <c r="R260" s="3">
         <v>10.81</v>
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>461.56</v>
       </c>
       <c r="U260" s="3">
-        <v>434.8</v>
+        <v>435.43</v>
       </c>
       <c r="V260" s="3">
         <v>18.89</v>
       </c>
       <c r="W260" s="3">
         <v>10.81</v>
       </c>
       <c r="X260" s="2">
         <v>0</v>
       </c>
       <c r="Y260" s="2">
-        <v>464.51</v>
+        <v>465.14</v>
       </c>
       <c r="Z260" s="2">
-        <v>41.14</v>
+        <v>41.19</v>
       </c>
       <c r="AA260" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F261" s="2">
         <v>40066223</v>
       </c>
       <c r="G261" s="2" t="s">
@@ -39133,66 +39133,66 @@
       <c r="M399" s="3">
         <v>515.59</v>
       </c>
       <c r="N399" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O399" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P399" s="3">
         <v>268.11</v>
       </c>
       <c r="Q399" s="3">
         <v>40.73</v>
       </c>
       <c r="R399" s="3">
         <v>7.76</v>
       </c>
       <c r="S399" s="3">
         <v>0</v>
       </c>
       <c r="T399" s="3">
         <v>316.6</v>
       </c>
       <c r="U399" s="3">
-        <v>271.05</v>
+        <v>271.57</v>
       </c>
       <c r="V399" s="3">
         <v>43.65</v>
       </c>
       <c r="W399" s="3">
         <v>7.76</v>
       </c>
       <c r="X399" s="2">
         <v>0</v>
       </c>
       <c r="Y399" s="2">
-        <v>322.46</v>
+        <v>322.98</v>
       </c>
       <c r="Z399" s="2">
-        <v>62.54</v>
+        <v>62.64</v>
       </c>
       <c r="AA399" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="400" spans="1:27">
       <c r="A400" s="2">
         <v>397</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C400" s="2" t="s">
         <v>1649</v>
       </c>
       <c r="D400" s="2" t="s">
         <v>1650</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1651</v>
       </c>
       <c r="F400" s="2">
         <v>40029644</v>
       </c>
       <c r="G400" s="2" t="s">
@@ -47071,66 +47071,66 @@
       <c r="M495" s="3">
         <v>1071.3</v>
       </c>
       <c r="N495" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O495" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P495" s="3">
         <v>357.91</v>
       </c>
       <c r="Q495" s="3">
         <v>41.85</v>
       </c>
       <c r="R495" s="3">
         <v>29.38</v>
       </c>
       <c r="S495" s="3">
         <v>0</v>
       </c>
       <c r="T495" s="3">
         <v>429.13</v>
       </c>
       <c r="U495" s="3">
-        <v>357.91</v>
+        <v>358.64</v>
       </c>
       <c r="V495" s="3">
         <v>44.2</v>
       </c>
       <c r="W495" s="3">
         <v>29.38</v>
       </c>
       <c r="X495" s="2">
         <v>0</v>
       </c>
       <c r="Y495" s="2">
-        <v>431.48</v>
+        <v>432.22</v>
       </c>
       <c r="Z495" s="2">
-        <v>40.28</v>
+        <v>40.35</v>
       </c>
       <c r="AA495" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="496" spans="1:27">
       <c r="A496" s="2">
         <v>493</v>
       </c>
       <c r="B496" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C496" s="2" t="s">
         <v>1990</v>
       </c>
       <c r="D496" s="2" t="s">
         <v>1991</v>
       </c>
       <c r="E496" s="2" t="s">
         <v>1992</v>
       </c>
       <c r="F496" s="2">
         <v>40029743</v>
       </c>
       <c r="G496" s="2" t="s">
@@ -47626,66 +47626,66 @@
       </c>
       <c r="L502" s="7">
         <v>19767.31</v>
       </c>
       <c r="M502" s="7">
         <v>242037.04</v>
       </c>
       <c r="N502" s="7"/>
       <c r="O502" s="7"/>
       <c r="P502" s="7">
         <v>84402.69</v>
       </c>
       <c r="Q502" s="7">
         <v>7887.38</v>
       </c>
       <c r="R502" s="7">
         <v>10575.39</v>
       </c>
       <c r="S502" s="7">
         <v>688.36</v>
       </c>
       <c r="T502" s="7">
         <v>103553.83</v>
       </c>
       <c r="U502" s="7">
-        <v>83780.83</v>
+        <v>83855.05</v>
       </c>
       <c r="V502" s="7">
         <v>8293.05</v>
       </c>
       <c r="W502" s="7">
         <v>10575.39</v>
       </c>
       <c r="X502" s="6">
         <v>688.36</v>
       </c>
       <c r="Y502" s="6">
-        <v>103337.63</v>
+        <v>103411.86</v>
       </c>
       <c r="Z502" s="6">
-        <v>42.69</v>
+        <v>42.73</v>
       </c>
       <c r="AA502" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A502:J502"/>
   </mergeCells>