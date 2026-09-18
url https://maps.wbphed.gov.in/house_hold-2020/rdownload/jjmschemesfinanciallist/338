--- v4 (2026-07-21)
+++ v5 (2026-09-18)
@@ -6686,69 +6686,69 @@
       <c r="M4" s="3">
         <v>385.02</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>258.88</v>
       </c>
       <c r="Q4" s="3">
         <v>32.79</v>
       </c>
       <c r="R4" s="3">
         <v>10.76</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>302.43</v>
       </c>
       <c r="U4" s="3">
-        <v>262.16</v>
+        <v>258.88</v>
       </c>
       <c r="V4" s="3">
-        <v>34.55</v>
+        <v>32.79</v>
       </c>
       <c r="W4" s="3">
         <v>10.76</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>307.47</v>
+        <v>302.43</v>
       </c>
       <c r="Z4" s="2">
-        <v>79.86</v>
+        <v>78.55</v>
       </c>
       <c r="AA4" s="2">
-        <v>80</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40052622</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -6772,66 +6772,66 @@
       <c r="N5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="3">
         <v>109.72</v>
       </c>
       <c r="Q5" s="3">
         <v>11.81</v>
       </c>
       <c r="R5" s="3">
         <v>3.08</v>
       </c>
       <c r="S5" s="3">
         <v>0</v>
       </c>
       <c r="T5" s="3">
         <v>124.61</v>
       </c>
       <c r="U5" s="3">
         <v>109.72</v>
       </c>
       <c r="V5" s="3">
-        <v>15.15</v>
+        <v>11.81</v>
       </c>
       <c r="W5" s="3">
         <v>3.08</v>
       </c>
       <c r="X5" s="2">
         <v>0</v>
       </c>
       <c r="Y5" s="2">
-        <v>127.94</v>
+        <v>124.61</v>
       </c>
       <c r="Z5" s="2">
-        <v>40.91</v>
+        <v>39.84</v>
       </c>
       <c r="AA5" s="2">
-        <v>75</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="2">
         <v>40029755</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="3" t="s">
@@ -6870,51 +6870,51 @@
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>41.77</v>
       </c>
       <c r="U6" s="3">
         <v>32.72</v>
       </c>
       <c r="V6" s="3">
         <v>8.49</v>
       </c>
       <c r="W6" s="3">
         <v>0.56</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
         <v>41.77</v>
       </c>
       <c r="Z6" s="2">
         <v>97.09</v>
       </c>
       <c r="AA6" s="2">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="2">
         <v>40017473</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="3" t="s">
@@ -6935,69 +6935,69 @@
       <c r="M7" s="3">
         <v>695.99</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>145.1</v>
       </c>
       <c r="Q7" s="3">
         <v>35.25</v>
       </c>
       <c r="R7" s="3">
         <v>80.46</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>260.81</v>
       </c>
       <c r="U7" s="3">
-        <v>145.53</v>
+        <v>143.73</v>
       </c>
       <c r="V7" s="3">
-        <v>40.98</v>
+        <v>35.25</v>
       </c>
       <c r="W7" s="3">
         <v>80.46</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>266.97</v>
+        <v>259.44</v>
       </c>
       <c r="Z7" s="2">
-        <v>38.36</v>
+        <v>37.28</v>
       </c>
       <c r="AA7" s="2">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="2">
         <v>40029661</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -7035,51 +7035,53 @@
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>0</v>
       </c>
       <c r="U8" s="3">
         <v>0</v>
       </c>
       <c r="V8" s="3">
         <v>0</v>
       </c>
       <c r="W8" s="3">
         <v>0</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
         <v>0</v>
       </c>
       <c r="Z8" s="2">
         <v>0</v>
       </c>
-      <c r="AA8" s="2"/>
+      <c r="AA8" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="2">
         <v>40029647</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>37</v>
@@ -7117,51 +7119,51 @@
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>33.69</v>
       </c>
       <c r="U9" s="3">
         <v>25.08</v>
       </c>
       <c r="V9" s="3">
         <v>8.49</v>
       </c>
       <c r="W9" s="3">
         <v>0.12</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
         <v>33.69</v>
       </c>
       <c r="Z9" s="2">
         <v>97.09</v>
       </c>
       <c r="AA9" s="2">
-        <v>91</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="2">
         <v>40015714</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -7182,69 +7184,69 @@
       <c r="M10" s="3">
         <v>646.77</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>405.57</v>
       </c>
       <c r="Q10" s="3">
         <v>34.98</v>
       </c>
       <c r="R10" s="3">
         <v>53.72</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>494.28</v>
       </c>
       <c r="U10" s="3">
-        <v>409.11</v>
+        <v>405.57</v>
       </c>
       <c r="V10" s="3">
-        <v>41.89</v>
+        <v>36.2</v>
       </c>
       <c r="W10" s="3">
         <v>53.72</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>504.73</v>
+        <v>495.49</v>
       </c>
       <c r="Z10" s="2">
-        <v>78.04</v>
+        <v>76.61</v>
       </c>
       <c r="AA10" s="2">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="2">
         <v>40027247</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -7265,69 +7267,69 @@
       <c r="M11" s="3">
         <v>1322.35</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="3">
         <v>648.08</v>
       </c>
       <c r="Q11" s="3">
         <v>23.2</v>
       </c>
       <c r="R11" s="3">
         <v>159.22</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>830.5</v>
       </c>
       <c r="U11" s="3">
-        <v>649.95</v>
+        <v>648.08</v>
       </c>
       <c r="V11" s="3">
-        <v>31.12</v>
+        <v>23.2</v>
       </c>
       <c r="W11" s="3">
         <v>159.22</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>840.29</v>
+        <v>830.5</v>
       </c>
       <c r="Z11" s="2">
-        <v>63.54</v>
+        <v>62.81</v>
       </c>
       <c r="AA11" s="2">
-        <v>70</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="2">
         <v>40015553</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H12" s="3" t="s">
@@ -7364,51 +7366,51 @@
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>31</v>
       </c>
       <c r="U12" s="3">
         <v>31</v>
       </c>
       <c r="V12" s="3">
         <v>0</v>
       </c>
       <c r="W12" s="3">
         <v>0</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
         <v>31</v>
       </c>
       <c r="Z12" s="2">
         <v>87.53</v>
       </c>
       <c r="AA12" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="2">
         <v>40015552</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H13" s="3" t="s">
@@ -7445,51 +7447,51 @@
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>6.15</v>
       </c>
       <c r="U13" s="3">
         <v>6.15</v>
       </c>
       <c r="V13" s="3">
         <v>0</v>
       </c>
       <c r="W13" s="3">
         <v>0</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
         <v>6.15</v>
       </c>
       <c r="Z13" s="2">
         <v>17.37</v>
       </c>
       <c r="AA13" s="2">
-        <v>20</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="2">
         <v>40039086</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H14" s="3" t="s">
@@ -7527,51 +7529,53 @@
       </c>
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>123.31</v>
       </c>
       <c r="U14" s="3">
         <v>24.5</v>
       </c>
       <c r="V14" s="3">
         <v>29.68</v>
       </c>
       <c r="W14" s="3">
         <v>69.13</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
         <v>123.31</v>
       </c>
       <c r="Z14" s="2">
         <v>5.87</v>
       </c>
-      <c r="AA14" s="2"/>
+      <c r="AA14" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F15" s="2">
         <v>40033269</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>29</v>
@@ -7609,51 +7613,51 @@
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>418.48</v>
       </c>
       <c r="U15" s="3">
         <v>383.53</v>
       </c>
       <c r="V15" s="3">
         <v>31.88</v>
       </c>
       <c r="W15" s="3">
         <v>3.08</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
         <v>418.48</v>
       </c>
       <c r="Z15" s="2">
         <v>36.3</v>
       </c>
       <c r="AA15" s="2">
-        <v>65</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F16" s="2">
         <v>40012787</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H16" s="3" t="s">
@@ -7692,51 +7696,51 @@
       <c r="S16" s="3">
         <v>23.79</v>
       </c>
       <c r="T16" s="3">
         <v>1146.84</v>
       </c>
       <c r="U16" s="3">
         <v>936.49</v>
       </c>
       <c r="V16" s="3">
         <v>28.91</v>
       </c>
       <c r="W16" s="3">
         <v>155.78</v>
       </c>
       <c r="X16" s="2">
         <v>23.79</v>
       </c>
       <c r="Y16" s="2">
         <v>1144.97</v>
       </c>
       <c r="Z16" s="2">
         <v>74.71</v>
       </c>
       <c r="AA16" s="2">
-        <v>78</v>
+        <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F17" s="2">
         <v>40013062</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H17" s="3" t="s">
@@ -7775,51 +7779,51 @@
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>290.53</v>
       </c>
       <c r="U17" s="3">
         <v>256.52</v>
       </c>
       <c r="V17" s="3">
         <v>13.57</v>
       </c>
       <c r="W17" s="3">
         <v>20.44</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <v>290.53</v>
       </c>
       <c r="Z17" s="2">
         <v>70.1</v>
       </c>
       <c r="AA17" s="2">
-        <v>75</v>
+        <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F18" s="2">
         <v>40039165</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H18" s="3" t="s">
@@ -7858,51 +7862,51 @@
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>0.31</v>
       </c>
       <c r="U18" s="3">
         <v>0</v>
       </c>
       <c r="V18" s="3">
         <v>0</v>
       </c>
       <c r="W18" s="3">
         <v>0.31</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
         <v>0.31</v>
       </c>
       <c r="Z18" s="2">
         <v>0.1</v>
       </c>
       <c r="AA18" s="2">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F19" s="2">
         <v>40032795</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H19" s="3" t="s">
@@ -7923,68 +7927,70 @@
       <c r="M19" s="3">
         <v>1132.16</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>113.96</v>
       </c>
       <c r="Q19" s="3">
         <v>6.98</v>
       </c>
       <c r="R19" s="3">
         <v>3.29</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>124.23</v>
       </c>
       <c r="U19" s="3">
-        <v>115.63</v>
+        <v>113.96</v>
       </c>
       <c r="V19" s="3">
         <v>6.98</v>
       </c>
       <c r="W19" s="3">
         <v>3.29</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>125.91</v>
+        <v>124.23</v>
       </c>
       <c r="Z19" s="2">
-        <v>11.12</v>
-[...1 lines deleted...]
-      <c r="AA19" s="2"/>
+        <v>10.97</v>
+      </c>
+      <c r="AA19" s="2">
+        <v>24</v>
+      </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F20" s="2">
         <v>40042580</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>29</v>
@@ -8022,51 +8028,51 @@
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>309.05</v>
       </c>
       <c r="U20" s="3">
         <v>244.46</v>
       </c>
       <c r="V20" s="3">
         <v>3.58</v>
       </c>
       <c r="W20" s="3">
         <v>61</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
         <v>309.05</v>
       </c>
       <c r="Z20" s="2">
         <v>70.01</v>
       </c>
       <c r="AA20" s="2">
-        <v>70</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F21" s="2">
         <v>40033260</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H21" s="3" t="s">
@@ -8105,51 +8111,51 @@
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>217.08</v>
       </c>
       <c r="U21" s="3">
         <v>200.87</v>
       </c>
       <c r="V21" s="3">
         <v>14.83</v>
       </c>
       <c r="W21" s="3">
         <v>1.39</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
         <v>217.08</v>
       </c>
       <c r="Z21" s="2">
         <v>65.55</v>
       </c>
       <c r="AA21" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F22" s="2">
         <v>40033118</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -8188,51 +8194,51 @@
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>298.86</v>
       </c>
       <c r="U22" s="3">
         <v>252.15</v>
       </c>
       <c r="V22" s="3">
         <v>26.91</v>
       </c>
       <c r="W22" s="3">
         <v>19.81</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
         <v>298.86</v>
       </c>
       <c r="Z22" s="2">
         <v>40.28</v>
       </c>
       <c r="AA22" s="2">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F23" s="2">
         <v>40016297</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H23" s="3" t="s">
@@ -8271,51 +8277,51 @@
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>153.18</v>
       </c>
       <c r="U23" s="3">
         <v>75.38</v>
       </c>
       <c r="V23" s="3">
         <v>22.37</v>
       </c>
       <c r="W23" s="3">
         <v>55.42</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
         <v>153.18</v>
       </c>
       <c r="Z23" s="2">
         <v>41.42</v>
       </c>
       <c r="AA23" s="2">
-        <v>60</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F24" s="2">
         <v>40017046</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H24" s="3" t="s">
@@ -8339,66 +8345,66 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>360.98</v>
       </c>
       <c r="Q24" s="3">
         <v>33.09</v>
       </c>
       <c r="R24" s="3">
         <v>211.95</v>
       </c>
       <c r="S24" s="3">
         <v>18.99</v>
       </c>
       <c r="T24" s="3">
         <v>625.01</v>
       </c>
       <c r="U24" s="3">
         <v>360.98</v>
       </c>
       <c r="V24" s="3">
-        <v>39.01</v>
+        <v>35.48</v>
       </c>
       <c r="W24" s="3">
         <v>211.95</v>
       </c>
       <c r="X24" s="2">
         <v>18.99</v>
       </c>
       <c r="Y24" s="2">
-        <v>630.92</v>
+        <v>627.39</v>
       </c>
       <c r="Z24" s="2">
-        <v>64.72</v>
+        <v>64.35</v>
       </c>
       <c r="AA24" s="2">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F25" s="2">
         <v>40016288</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H25" s="3" t="s">
@@ -8437,51 +8443,51 @@
       <c r="S25" s="3">
         <v>14.12</v>
       </c>
       <c r="T25" s="3">
         <v>239.78</v>
       </c>
       <c r="U25" s="3">
         <v>160.05</v>
       </c>
       <c r="V25" s="3">
         <v>27.67</v>
       </c>
       <c r="W25" s="3">
         <v>37.94</v>
       </c>
       <c r="X25" s="2">
         <v>14.12</v>
       </c>
       <c r="Y25" s="2">
         <v>239.78</v>
       </c>
       <c r="Z25" s="2">
         <v>72.77</v>
       </c>
       <c r="AA25" s="2">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F26" s="2">
         <v>40016348</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -8520,51 +8526,51 @@
       <c r="S26" s="3">
         <v>20.24</v>
       </c>
       <c r="T26" s="3">
         <v>467.31</v>
       </c>
       <c r="U26" s="3">
         <v>367.89</v>
       </c>
       <c r="V26" s="3">
         <v>34.45</v>
       </c>
       <c r="W26" s="3">
         <v>44.74</v>
       </c>
       <c r="X26" s="2">
         <v>20.24</v>
       </c>
       <c r="Y26" s="2">
         <v>467.31</v>
       </c>
       <c r="Z26" s="2">
         <v>65.9</v>
       </c>
       <c r="AA26" s="2">
-        <v>80</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>138</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F27" s="2">
         <v>40016352</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H27" s="3" t="s">
@@ -8603,51 +8609,51 @@
       <c r="S27" s="3">
         <v>9.62</v>
       </c>
       <c r="T27" s="3">
         <v>379.33</v>
       </c>
       <c r="U27" s="3">
         <v>327.44</v>
       </c>
       <c r="V27" s="3">
         <v>24.42</v>
       </c>
       <c r="W27" s="3">
         <v>17.86</v>
       </c>
       <c r="X27" s="2">
         <v>9.62</v>
       </c>
       <c r="Y27" s="2">
         <v>379.33</v>
       </c>
       <c r="Z27" s="2">
         <v>68.63</v>
       </c>
       <c r="AA27" s="2">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F28" s="2">
         <v>40016292</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H28" s="3" t="s">
@@ -8686,51 +8692,51 @@
       <c r="S28" s="3">
         <v>18.83</v>
       </c>
       <c r="T28" s="3">
         <v>437.14</v>
       </c>
       <c r="U28" s="3">
         <v>371.98</v>
       </c>
       <c r="V28" s="3">
         <v>11.4</v>
       </c>
       <c r="W28" s="3">
         <v>34.93</v>
       </c>
       <c r="X28" s="2">
         <v>18.83</v>
       </c>
       <c r="Y28" s="2">
         <v>437.14</v>
       </c>
       <c r="Z28" s="2">
         <v>57.12</v>
       </c>
       <c r="AA28" s="2">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>146</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F29" s="2">
         <v>40030427</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H29" s="3" t="s">
@@ -8769,51 +8775,51 @@
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>724.74</v>
       </c>
       <c r="U29" s="3">
         <v>580.09</v>
       </c>
       <c r="V29" s="3">
         <v>57.36</v>
       </c>
       <c r="W29" s="3">
         <v>83.27</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
         <v>720.72</v>
       </c>
       <c r="Z29" s="2">
         <v>56.95</v>
       </c>
       <c r="AA29" s="2">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F30" s="2">
         <v>40019626</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -8837,66 +8843,66 @@
       <c r="N30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P30" s="3">
         <v>445.36</v>
       </c>
       <c r="Q30" s="3">
         <v>30.85</v>
       </c>
       <c r="R30" s="3">
         <v>38.65</v>
       </c>
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>514.86</v>
       </c>
       <c r="U30" s="3">
         <v>445.36</v>
       </c>
       <c r="V30" s="3">
-        <v>35.55</v>
+        <v>30.85</v>
       </c>
       <c r="W30" s="3">
         <v>38.65</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
-        <v>519.57</v>
+        <v>514.86</v>
       </c>
       <c r="Z30" s="2">
-        <v>62.04</v>
+        <v>61.48</v>
       </c>
       <c r="AA30" s="2">
-        <v>60</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>156</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F31" s="2">
         <v>40008802</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H31" s="3" t="s">
@@ -8933,51 +8939,51 @@
       <c r="S31" s="3">
         <v>10.83</v>
       </c>
       <c r="T31" s="3">
         <v>313.26</v>
       </c>
       <c r="U31" s="3">
         <v>296.95</v>
       </c>
       <c r="V31" s="3">
         <v>0</v>
       </c>
       <c r="W31" s="3">
         <v>5.48</v>
       </c>
       <c r="X31" s="2">
         <v>10.83</v>
       </c>
       <c r="Y31" s="2">
         <v>313.26</v>
       </c>
       <c r="Z31" s="2">
         <v>70.52</v>
       </c>
       <c r="AA31" s="2">
-        <v>65</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F32" s="2">
         <v>40008434</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H32" s="3" t="s">
@@ -9014,51 +9020,51 @@
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>358.29</v>
       </c>
       <c r="U32" s="3">
         <v>320.64</v>
       </c>
       <c r="V32" s="3">
         <v>0</v>
       </c>
       <c r="W32" s="3">
         <v>37.65</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
         <v>358.29</v>
       </c>
       <c r="Z32" s="2">
         <v>66.16</v>
       </c>
       <c r="AA32" s="2">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F33" s="2">
         <v>40012098</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -9097,51 +9103,51 @@
       <c r="S33" s="3">
         <v>40.98</v>
       </c>
       <c r="T33" s="3">
         <v>700.09</v>
       </c>
       <c r="U33" s="3">
         <v>576.94</v>
       </c>
       <c r="V33" s="3">
         <v>0</v>
       </c>
       <c r="W33" s="3">
         <v>82.16</v>
       </c>
       <c r="X33" s="2">
         <v>40.98</v>
       </c>
       <c r="Y33" s="2">
         <v>700.09</v>
       </c>
       <c r="Z33" s="2">
         <v>67.49</v>
       </c>
       <c r="AA33" s="2">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F34" s="2">
         <v>40012138</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H34" s="3" t="s">
@@ -9178,51 +9184,51 @@
       <c r="S34" s="3">
         <v>13.75</v>
       </c>
       <c r="T34" s="3">
         <v>1221.14</v>
       </c>
       <c r="U34" s="3">
         <v>1056.24</v>
       </c>
       <c r="V34" s="3">
         <v>38.52</v>
       </c>
       <c r="W34" s="3">
         <v>112.63</v>
       </c>
       <c r="X34" s="2">
         <v>13.75</v>
       </c>
       <c r="Y34" s="2">
         <v>1221.14</v>
       </c>
       <c r="Z34" s="2">
         <v>66.99</v>
       </c>
       <c r="AA34" s="2">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F35" s="2">
         <v>40008660</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H35" s="3" t="s">
@@ -9241,69 +9247,69 @@
         <v>0</v>
       </c>
       <c r="M35" s="3">
         <v>350.38</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O35" s="3"/>
       <c r="P35" s="3">
         <v>233.89</v>
       </c>
       <c r="Q35" s="3">
         <v>0</v>
       </c>
       <c r="R35" s="3">
         <v>47.73</v>
       </c>
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>281.62</v>
       </c>
       <c r="U35" s="3">
-        <v>236.16</v>
+        <v>233.89</v>
       </c>
       <c r="V35" s="3">
         <v>0</v>
       </c>
       <c r="W35" s="3">
         <v>47.73</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
-        <v>283.89</v>
+        <v>281.62</v>
       </c>
       <c r="Z35" s="2">
-        <v>81.02</v>
+        <v>80.37</v>
       </c>
       <c r="AA35" s="2">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F36" s="2">
         <v>40008639</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H36" s="3" t="s">
@@ -9342,51 +9348,51 @@
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>264.41</v>
       </c>
       <c r="U36" s="3">
         <v>220.08</v>
       </c>
       <c r="V36" s="3">
         <v>20.76</v>
       </c>
       <c r="W36" s="3">
         <v>23.57</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
         <v>264.41</v>
       </c>
       <c r="Z36" s="2">
         <v>42.61</v>
       </c>
       <c r="AA36" s="2">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>179</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F37" s="2">
         <v>40019539</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H37" s="3" t="s">
@@ -9407,69 +9413,69 @@
       <c r="M37" s="3">
         <v>446.85</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>333.73</v>
       </c>
       <c r="Q37" s="3">
         <v>38.92</v>
       </c>
       <c r="R37" s="3">
         <v>6.04</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>378.69</v>
       </c>
       <c r="U37" s="3">
-        <v>333.96</v>
+        <v>333.73</v>
       </c>
       <c r="V37" s="3">
-        <v>43.62</v>
+        <v>38.92</v>
       </c>
       <c r="W37" s="3">
         <v>6.04</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>383.63</v>
+        <v>378.69</v>
       </c>
       <c r="Z37" s="2">
-        <v>85.85</v>
+        <v>84.75</v>
       </c>
       <c r="AA37" s="2">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F38" s="2">
         <v>40032501</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -9508,51 +9514,51 @@
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>1242.6</v>
       </c>
       <c r="U38" s="3">
         <v>838.98</v>
       </c>
       <c r="V38" s="3">
         <v>151.76</v>
       </c>
       <c r="W38" s="3">
         <v>251.86</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
         <v>1242.6</v>
       </c>
       <c r="Z38" s="2">
         <v>33.08</v>
       </c>
       <c r="AA38" s="2">
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F39" s="2">
         <v>40021824</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -9573,69 +9579,69 @@
       <c r="M39" s="3">
         <v>590.5</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>273.18</v>
       </c>
       <c r="Q39" s="3">
         <v>37.18</v>
       </c>
       <c r="R39" s="3">
         <v>11.93</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>322.29</v>
       </c>
       <c r="U39" s="3">
-        <v>279.62</v>
+        <v>273.18</v>
       </c>
       <c r="V39" s="3">
         <v>37.18</v>
       </c>
       <c r="W39" s="3">
         <v>11.93</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>328.73</v>
+        <v>322.29</v>
       </c>
       <c r="Z39" s="2">
-        <v>55.67</v>
+        <v>54.58</v>
       </c>
       <c r="AA39" s="2">
-        <v>80</v>
+        <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F40" s="2">
         <v>40011612</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -9656,69 +9662,69 @@
       <c r="M40" s="3">
         <v>1306.66</v>
       </c>
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>572.87</v>
       </c>
       <c r="Q40" s="3">
         <v>101.8</v>
       </c>
       <c r="R40" s="3">
         <v>43.07</v>
       </c>
       <c r="S40" s="3">
         <v>33.69</v>
       </c>
       <c r="T40" s="3">
         <v>751.43</v>
       </c>
       <c r="U40" s="3">
-        <v>576.71</v>
+        <v>572.87</v>
       </c>
       <c r="V40" s="3">
         <v>101.8</v>
       </c>
       <c r="W40" s="3">
         <v>43.07</v>
       </c>
       <c r="X40" s="2">
         <v>33.69</v>
       </c>
       <c r="Y40" s="2">
-        <v>755.26</v>
+        <v>751.43</v>
       </c>
       <c r="Z40" s="2">
-        <v>57.8</v>
+        <v>57.51</v>
       </c>
       <c r="AA40" s="2">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F41" s="2">
         <v>40019519</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -9757,51 +9763,51 @@
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>487.22</v>
       </c>
       <c r="U41" s="3">
         <v>415.11</v>
       </c>
       <c r="V41" s="3">
         <v>23.71</v>
       </c>
       <c r="W41" s="3">
         <v>48.4</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
         <v>487.22</v>
       </c>
       <c r="Z41" s="2">
         <v>65.07</v>
       </c>
       <c r="AA41" s="2">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>201</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F42" s="2">
         <v>40014617</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -9822,69 +9828,69 @@
       <c r="M42" s="3">
         <v>895.83</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="3">
         <v>394.49</v>
       </c>
       <c r="Q42" s="3">
         <v>27.79</v>
       </c>
       <c r="R42" s="3">
         <v>189.22</v>
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>611.5</v>
       </c>
       <c r="U42" s="3">
-        <v>397.88</v>
+        <v>394.49</v>
       </c>
       <c r="V42" s="3">
         <v>27.79</v>
       </c>
       <c r="W42" s="3">
         <v>189.22</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
-        <v>614.9</v>
+        <v>611.5</v>
       </c>
       <c r="Z42" s="2">
-        <v>68.64</v>
+        <v>68.26</v>
       </c>
       <c r="AA42" s="2">
-        <v>70</v>
+        <v>94</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F43" s="2">
         <v>40037190</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H43" s="3" t="s">
@@ -9908,66 +9914,66 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>58.18</v>
       </c>
       <c r="Q43" s="3">
         <v>40.91</v>
       </c>
       <c r="R43" s="3">
         <v>32.88</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>131.97</v>
       </c>
       <c r="U43" s="3">
         <v>58.18</v>
       </c>
       <c r="V43" s="3">
-        <v>46.39</v>
+        <v>40.91</v>
       </c>
       <c r="W43" s="3">
         <v>32.88</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>137.45</v>
+        <v>131.97</v>
       </c>
       <c r="Z43" s="2">
-        <v>90.58</v>
+        <v>86.97</v>
       </c>
       <c r="AA43" s="2">
-        <v>90</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F44" s="2">
         <v>40007373</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -10006,51 +10012,51 @@
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>644.99</v>
       </c>
       <c r="U44" s="3">
         <v>532.14</v>
       </c>
       <c r="V44" s="3">
         <v>24.13</v>
       </c>
       <c r="W44" s="3">
         <v>88.16</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
         <v>644.43</v>
       </c>
       <c r="Z44" s="2">
         <v>75.46</v>
       </c>
       <c r="AA44" s="2">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>213</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F45" s="2">
         <v>40011288</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H45" s="3" t="s">
@@ -10071,69 +10077,69 @@
       <c r="M45" s="3">
         <v>1352.9</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>465.71</v>
       </c>
       <c r="Q45" s="3">
         <v>39.01</v>
       </c>
       <c r="R45" s="3">
         <v>79.09</v>
       </c>
       <c r="S45" s="3">
         <v>23.93</v>
       </c>
       <c r="T45" s="3">
         <v>607.74</v>
       </c>
       <c r="U45" s="3">
-        <v>469.28</v>
+        <v>461.51</v>
       </c>
       <c r="V45" s="3">
         <v>39.01</v>
       </c>
       <c r="W45" s="3">
         <v>79.09</v>
       </c>
       <c r="X45" s="2">
         <v>23.93</v>
       </c>
       <c r="Y45" s="2">
-        <v>611.31</v>
+        <v>603.54</v>
       </c>
       <c r="Z45" s="2">
-        <v>45.19</v>
+        <v>44.61</v>
       </c>
       <c r="AA45" s="2">
-        <v>50</v>
+        <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F46" s="2">
         <v>40008251</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -10157,63 +10163,63 @@
       <c r="N46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P46" s="3">
         <v>242.94</v>
       </c>
       <c r="Q46" s="3">
         <v>0</v>
       </c>
       <c r="R46" s="3">
         <v>11.24</v>
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>254.18</v>
       </c>
       <c r="U46" s="3">
         <v>242.94</v>
       </c>
       <c r="V46" s="3">
-        <v>1.48</v>
+        <v>0</v>
       </c>
       <c r="W46" s="3">
         <v>11.24</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
-        <v>255.66</v>
+        <v>254.18</v>
       </c>
       <c r="Z46" s="2">
-        <v>91.81</v>
+        <v>91.28</v>
       </c>
       <c r="AA46" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F47" s="2">
         <v>40032742</v>
       </c>
       <c r="G47" s="2" t="s">
@@ -10237,69 +10243,69 @@
       <c r="M47" s="3">
         <v>4047.1</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>1106.61</v>
       </c>
       <c r="Q47" s="3">
         <v>130.8</v>
       </c>
       <c r="R47" s="3">
         <v>0</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>1237.42</v>
       </c>
       <c r="U47" s="3">
-        <v>1104.93</v>
+        <v>1094.06</v>
       </c>
       <c r="V47" s="3">
         <v>130.8</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>1235.74</v>
+        <v>1224.86</v>
       </c>
       <c r="Z47" s="2">
-        <v>30.53</v>
+        <v>30.27</v>
       </c>
       <c r="AA47" s="2">
-        <v>45</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F48" s="2">
         <v>40010372</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H48" s="3" t="s">
@@ -10336,51 +10342,51 @@
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>258.44</v>
       </c>
       <c r="U48" s="3">
         <v>218.12</v>
       </c>
       <c r="V48" s="3">
         <v>0</v>
       </c>
       <c r="W48" s="3">
         <v>40.32</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
         <v>258.44</v>
       </c>
       <c r="Z48" s="2">
         <v>50.82</v>
       </c>
       <c r="AA48" s="2">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>229</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F49" s="2">
         <v>40007487</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H49" s="3" t="s">
@@ -10417,51 +10423,51 @@
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>241.82</v>
       </c>
       <c r="U49" s="3">
         <v>212.83</v>
       </c>
       <c r="V49" s="3">
         <v>0</v>
       </c>
       <c r="W49" s="3">
         <v>28.96</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
         <v>241.79</v>
       </c>
       <c r="Z49" s="2">
         <v>72.41</v>
       </c>
       <c r="AA49" s="2">
-        <v>85</v>
+        <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F50" s="2">
         <v>40014614</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -10500,51 +10506,51 @@
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>238.65</v>
       </c>
       <c r="U50" s="3">
         <v>171.57</v>
       </c>
       <c r="V50" s="3">
         <v>15.15</v>
       </c>
       <c r="W50" s="3">
         <v>51.92</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
         <v>238.65</v>
       </c>
       <c r="Z50" s="2">
         <v>48.25</v>
       </c>
       <c r="AA50" s="2">
-        <v>30</v>
+        <v>89</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F51" s="2">
         <v>40016266</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H51" s="3" t="s">
@@ -10568,66 +10574,66 @@
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>180.08</v>
       </c>
       <c r="Q51" s="3">
         <v>17.86</v>
       </c>
       <c r="R51" s="3">
         <v>17.06</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>215</v>
       </c>
       <c r="U51" s="3">
         <v>180.08</v>
       </c>
       <c r="V51" s="3">
-        <v>18.72</v>
+        <v>17.86</v>
       </c>
       <c r="W51" s="3">
         <v>17.06</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>215.86</v>
+        <v>215</v>
       </c>
       <c r="Z51" s="2">
-        <v>70.23</v>
+        <v>69.95</v>
       </c>
       <c r="AA51" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F52" s="2">
         <v>40007155</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -10666,51 +10672,51 @@
       <c r="S52" s="3">
         <v>10.33</v>
       </c>
       <c r="T52" s="3">
         <v>592.77</v>
       </c>
       <c r="U52" s="3">
         <v>506.05</v>
       </c>
       <c r="V52" s="3">
         <v>45.48</v>
       </c>
       <c r="W52" s="3">
         <v>20.29</v>
       </c>
       <c r="X52" s="2">
         <v>10.33</v>
       </c>
       <c r="Y52" s="2">
         <v>582.16</v>
       </c>
       <c r="Z52" s="2">
         <v>75.41</v>
       </c>
       <c r="AA52" s="2">
-        <v>80</v>
+        <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F53" s="2">
         <v>40006898</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H53" s="3" t="s">
@@ -10749,51 +10755,51 @@
       <c r="S53" s="3">
         <v>22.59</v>
       </c>
       <c r="T53" s="3">
         <v>521.51</v>
       </c>
       <c r="U53" s="3">
         <v>415.87</v>
       </c>
       <c r="V53" s="3">
         <v>26.1</v>
       </c>
       <c r="W53" s="3">
         <v>56.28</v>
       </c>
       <c r="X53" s="2">
         <v>22.59</v>
       </c>
       <c r="Y53" s="2">
         <v>520.85</v>
       </c>
       <c r="Z53" s="2">
         <v>84.6</v>
       </c>
       <c r="AA53" s="2">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>248</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>249</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F54" s="2">
         <v>40019521</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H54" s="3" t="s">
@@ -10832,51 +10838,51 @@
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>528.76</v>
       </c>
       <c r="U54" s="3">
         <v>398.8</v>
       </c>
       <c r="V54" s="3">
         <v>51.67</v>
       </c>
       <c r="W54" s="3">
         <v>78.28</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
         <v>528.76</v>
       </c>
       <c r="Z54" s="2">
         <v>76.65</v>
       </c>
       <c r="AA54" s="2">
-        <v>70</v>
+        <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F55" s="2">
         <v>40027496</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H55" s="3" t="s">
@@ -10897,69 +10903,69 @@
       <c r="M55" s="3">
         <v>1335.08</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="3">
         <v>529.97</v>
       </c>
       <c r="Q55" s="3">
         <v>70.57</v>
       </c>
       <c r="R55" s="3">
         <v>20.42</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>620.96</v>
       </c>
       <c r="U55" s="3">
-        <v>532.18</v>
+        <v>529.97</v>
       </c>
       <c r="V55" s="3">
         <v>70.57</v>
       </c>
       <c r="W55" s="3">
         <v>20.42</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
-        <v>623.17</v>
+        <v>620.96</v>
       </c>
       <c r="Z55" s="2">
-        <v>46.68</v>
+        <v>46.51</v>
       </c>
       <c r="AA55" s="2">
-        <v>50</v>
+        <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F56" s="2">
         <v>40012896</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H56" s="3" t="s">
@@ -10998,51 +11004,51 @@
       <c r="S56" s="3">
         <v>30.45</v>
       </c>
       <c r="T56" s="3">
         <v>1225.62</v>
       </c>
       <c r="U56" s="3">
         <v>708.27</v>
       </c>
       <c r="V56" s="3">
         <v>53.29</v>
       </c>
       <c r="W56" s="3">
         <v>433.57</v>
       </c>
       <c r="X56" s="2">
         <v>30.45</v>
       </c>
       <c r="Y56" s="2">
         <v>1225.58</v>
       </c>
       <c r="Z56" s="2">
         <v>91.81</v>
       </c>
       <c r="AA56" s="2">
-        <v>92</v>
+        <v>83</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F57" s="2">
         <v>40012800</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H57" s="3" t="s">
@@ -11063,69 +11069,69 @@
       <c r="M57" s="3">
         <v>1263.17</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>726.98</v>
       </c>
       <c r="Q57" s="3">
         <v>25.16</v>
       </c>
       <c r="R57" s="3">
         <v>133</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>885.14</v>
       </c>
       <c r="U57" s="3">
-        <v>729.42</v>
+        <v>726.98</v>
       </c>
       <c r="V57" s="3">
         <v>25.16</v>
       </c>
       <c r="W57" s="3">
         <v>133</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>887.59</v>
+        <v>885.14</v>
       </c>
       <c r="Z57" s="2">
-        <v>70.27</v>
+        <v>70.07</v>
       </c>
       <c r="AA57" s="2">
-        <v>80</v>
+        <v>93</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F58" s="2">
         <v>40017964</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H58" s="3" t="s">
@@ -11146,69 +11152,69 @@
       <c r="M58" s="3">
         <v>1553.96</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>827.49</v>
       </c>
       <c r="Q58" s="3">
         <v>0</v>
       </c>
       <c r="R58" s="3">
         <v>119.79</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>947.29</v>
       </c>
       <c r="U58" s="3">
-        <v>826.89</v>
+        <v>824.49</v>
       </c>
       <c r="V58" s="3">
         <v>0</v>
       </c>
       <c r="W58" s="3">
         <v>119.79</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>946.69</v>
+        <v>944.29</v>
       </c>
       <c r="Z58" s="2">
-        <v>60.92</v>
+        <v>60.77</v>
       </c>
       <c r="AA58" s="2">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F59" s="2">
         <v>40031733</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -11247,51 +11253,51 @@
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>832.6</v>
       </c>
       <c r="U59" s="3">
         <v>547.08</v>
       </c>
       <c r="V59" s="3">
         <v>38.72</v>
       </c>
       <c r="W59" s="3">
         <v>246.81</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
         <v>832.6</v>
       </c>
       <c r="Z59" s="2">
         <v>65.64</v>
       </c>
       <c r="AA59" s="2">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>272</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>273</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F60" s="2">
         <v>40012791</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -11312,69 +11318,69 @@
       <c r="M60" s="3">
         <v>1481.84</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P60" s="3">
         <v>1033.87</v>
       </c>
       <c r="Q60" s="3">
         <v>35.42</v>
       </c>
       <c r="R60" s="3">
         <v>47.85</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>1117.14</v>
       </c>
       <c r="U60" s="3">
-        <v>1040.19</v>
+        <v>1033.87</v>
       </c>
       <c r="V60" s="3">
         <v>35.42</v>
       </c>
       <c r="W60" s="3">
         <v>47.85</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>1123.46</v>
+        <v>1117.14</v>
       </c>
       <c r="Z60" s="2">
-        <v>75.82</v>
+        <v>75.39</v>
       </c>
       <c r="AA60" s="2">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F61" s="2">
         <v>40010480</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -11395,69 +11401,69 @@
       <c r="M61" s="3">
         <v>2250.51</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>1471.6</v>
       </c>
       <c r="Q61" s="3">
         <v>67.71</v>
       </c>
       <c r="R61" s="3">
         <v>256.74</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>1796.05</v>
       </c>
       <c r="U61" s="3">
-        <v>1479.69</v>
+        <v>1471.6</v>
       </c>
       <c r="V61" s="3">
         <v>67.71</v>
       </c>
       <c r="W61" s="3">
         <v>256.74</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>1804.15</v>
+        <v>1796.05</v>
       </c>
       <c r="Z61" s="2">
-        <v>80.17</v>
+        <v>79.81</v>
       </c>
       <c r="AA61" s="2">
-        <v>75</v>
+        <v>92</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F62" s="2">
         <v>40014416</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H62" s="3" t="s">
@@ -11478,69 +11484,69 @@
       <c r="M62" s="3">
         <v>885.42</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>474.74</v>
       </c>
       <c r="Q62" s="3">
         <v>26.03</v>
       </c>
       <c r="R62" s="3">
         <v>104.61</v>
       </c>
       <c r="S62" s="3">
         <v>20.63</v>
       </c>
       <c r="T62" s="3">
         <v>626.01</v>
       </c>
       <c r="U62" s="3">
-        <v>476.47</v>
+        <v>474.74</v>
       </c>
       <c r="V62" s="3">
         <v>26.03</v>
       </c>
       <c r="W62" s="3">
         <v>104.61</v>
       </c>
       <c r="X62" s="2">
         <v>20.63</v>
       </c>
       <c r="Y62" s="2">
-        <v>627.75</v>
+        <v>626.01</v>
       </c>
       <c r="Z62" s="2">
-        <v>70.9</v>
+        <v>70.7</v>
       </c>
       <c r="AA62" s="2">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F63" s="2">
         <v>40053142</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H63" s="3" t="s">
@@ -11579,51 +11585,51 @@
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>152.54</v>
       </c>
       <c r="U63" s="3">
         <v>131.11</v>
       </c>
       <c r="V63" s="3">
         <v>20.2</v>
       </c>
       <c r="W63" s="3">
         <v>1.23</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
         <v>152.54</v>
       </c>
       <c r="Z63" s="2">
         <v>27.33</v>
       </c>
       <c r="AA63" s="2">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>289</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>290</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F64" s="2">
         <v>40032891</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -11644,69 +11650,69 @@
       <c r="M64" s="3">
         <v>482.37</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P64" s="3">
         <v>227.06</v>
       </c>
       <c r="Q64" s="3">
         <v>10.41</v>
       </c>
       <c r="R64" s="3">
         <v>37.48</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>274.95</v>
       </c>
       <c r="U64" s="3">
-        <v>227.3</v>
+        <v>227.06</v>
       </c>
       <c r="V64" s="3">
         <v>10.41</v>
       </c>
       <c r="W64" s="3">
         <v>37.48</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>275.18</v>
+        <v>274.95</v>
       </c>
       <c r="Z64" s="2">
-        <v>57.05</v>
+        <v>57</v>
       </c>
       <c r="AA64" s="2">
-        <v>60</v>
+        <v>83</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>295</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F65" s="2">
         <v>40033264</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -11745,51 +11751,51 @@
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>543.04</v>
       </c>
       <c r="U65" s="3">
         <v>488.05</v>
       </c>
       <c r="V65" s="3">
         <v>30.94</v>
       </c>
       <c r="W65" s="3">
         <v>24.04</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
         <v>543.04</v>
       </c>
       <c r="Z65" s="2">
         <v>51.61</v>
       </c>
       <c r="AA65" s="2">
-        <v>70</v>
+        <v>44</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>300</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F66" s="2">
         <v>40032551</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H66" s="3" t="s">
@@ -11810,69 +11816,69 @@
       <c r="M66" s="3">
         <v>59.1</v>
       </c>
       <c r="N66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P66" s="3">
         <v>1.95</v>
       </c>
       <c r="Q66" s="3">
         <v>24.36</v>
       </c>
       <c r="R66" s="3">
         <v>0</v>
       </c>
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>26.31</v>
       </c>
       <c r="U66" s="3">
-        <v>2.31</v>
+        <v>1.95</v>
       </c>
       <c r="V66" s="3">
         <v>24.36</v>
       </c>
       <c r="W66" s="3">
         <v>0</v>
       </c>
       <c r="X66" s="2">
         <v>0</v>
       </c>
       <c r="Y66" s="2">
-        <v>26.67</v>
+        <v>26.31</v>
       </c>
       <c r="Z66" s="2">
-        <v>45.13</v>
+        <v>44.52</v>
       </c>
       <c r="AA66" s="2">
-        <v>40</v>
+        <v>52</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>304</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>305</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F67" s="2">
         <v>40013122</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H67" s="3" t="s">
@@ -11911,51 +11917,51 @@
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>554.4</v>
       </c>
       <c r="U67" s="3">
         <v>430.17</v>
       </c>
       <c r="V67" s="3">
         <v>31.81</v>
       </c>
       <c r="W67" s="3">
         <v>92.41</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
         <v>554.4</v>
       </c>
       <c r="Z67" s="2">
         <v>56.04</v>
       </c>
       <c r="AA67" s="2">
-        <v>55</v>
+        <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>309</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>310</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F68" s="2">
         <v>40029551</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -11994,51 +12000,51 @@
       <c r="S68" s="3">
         <v>11.36</v>
       </c>
       <c r="T68" s="3">
         <v>14.42</v>
       </c>
       <c r="U68" s="3">
         <v>0</v>
       </c>
       <c r="V68" s="3">
         <v>3.06</v>
       </c>
       <c r="W68" s="3">
         <v>0</v>
       </c>
       <c r="X68" s="2">
         <v>11.36</v>
       </c>
       <c r="Y68" s="2">
         <v>14.42</v>
       </c>
       <c r="Z68" s="2">
         <v>32.82</v>
       </c>
       <c r="AA68" s="2">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>314</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>315</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F69" s="2">
         <v>40059492</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -12077,51 +12083,51 @@
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>207.34</v>
       </c>
       <c r="U69" s="3">
         <v>176.31</v>
       </c>
       <c r="V69" s="3">
         <v>13.87</v>
       </c>
       <c r="W69" s="3">
         <v>17.17</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
         <v>207.34</v>
       </c>
       <c r="Z69" s="2">
         <v>49.61</v>
       </c>
       <c r="AA69" s="2">
-        <v>80</v>
+        <v>52</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>318</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F70" s="2">
         <v>40037751</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H70" s="3" t="s">
@@ -12160,51 +12166,51 @@
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>123.85</v>
       </c>
       <c r="U70" s="3">
         <v>83.01</v>
       </c>
       <c r="V70" s="3">
         <v>7.74</v>
       </c>
       <c r="W70" s="3">
         <v>31.5</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
         <v>122.25</v>
       </c>
       <c r="Z70" s="2">
         <v>10.19</v>
       </c>
       <c r="AA70" s="2">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>321</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>322</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F71" s="2">
         <v>40042889</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -12243,51 +12249,51 @@
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>229.69</v>
       </c>
       <c r="U71" s="3">
         <v>180.61</v>
       </c>
       <c r="V71" s="3">
         <v>9.2</v>
       </c>
       <c r="W71" s="3">
         <v>39.87</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
         <v>229.69</v>
       </c>
       <c r="Z71" s="2">
         <v>20</v>
       </c>
       <c r="AA71" s="2">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F72" s="2">
         <v>40019604</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H72" s="3" t="s">
@@ -12308,69 +12314,69 @@
       <c r="M72" s="3">
         <v>963.64</v>
       </c>
       <c r="N72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P72" s="3">
         <v>709.3</v>
       </c>
       <c r="Q72" s="3">
         <v>53.98</v>
       </c>
       <c r="R72" s="3">
         <v>40.33</v>
       </c>
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>803.61</v>
       </c>
       <c r="U72" s="3">
-        <v>707.82</v>
+        <v>704.14</v>
       </c>
       <c r="V72" s="3">
         <v>53.98</v>
       </c>
       <c r="W72" s="3">
         <v>40.33</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
-        <v>802.13</v>
+        <v>798.45</v>
       </c>
       <c r="Z72" s="2">
-        <v>83.24</v>
+        <v>82.86</v>
       </c>
       <c r="AA72" s="2">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>328</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F73" s="2">
         <v>40027555</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H73" s="3" t="s">
@@ -12391,69 +12397,69 @@
       <c r="M73" s="3">
         <v>1091.61</v>
       </c>
       <c r="N73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>718.53</v>
       </c>
       <c r="Q73" s="3">
         <v>30.56</v>
       </c>
       <c r="R73" s="3">
         <v>69.6</v>
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>818.7</v>
       </c>
       <c r="U73" s="3">
-        <v>720.74</v>
+        <v>718.53</v>
       </c>
       <c r="V73" s="3">
         <v>30.56</v>
       </c>
       <c r="W73" s="3">
         <v>69.6</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
-        <v>820.9</v>
+        <v>818.7</v>
       </c>
       <c r="Z73" s="2">
-        <v>75.2</v>
+        <v>75</v>
       </c>
       <c r="AA73" s="2">
-        <v>75</v>
+        <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F74" s="2">
         <v>40024123</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H74" s="3" t="s">
@@ -12492,51 +12498,51 @@
       <c r="S74" s="3">
         <v>10.04</v>
       </c>
       <c r="T74" s="3">
         <v>614.43</v>
       </c>
       <c r="U74" s="3">
         <v>424.85</v>
       </c>
       <c r="V74" s="3">
         <v>88.57</v>
       </c>
       <c r="W74" s="3">
         <v>90.4</v>
       </c>
       <c r="X74" s="2">
         <v>10.04</v>
       </c>
       <c r="Y74" s="2">
         <v>613.85</v>
       </c>
       <c r="Z74" s="2">
         <v>56.01</v>
       </c>
       <c r="AA74" s="2">
-        <v>55</v>
+        <v>86</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>337</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>338</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F75" s="2">
         <v>40014417</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H75" s="3" t="s">
@@ -12575,51 +12581,51 @@
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>23.95</v>
       </c>
       <c r="U75" s="3">
         <v>4.04</v>
       </c>
       <c r="V75" s="3">
         <v>19.92</v>
       </c>
       <c r="W75" s="3">
         <v>0</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
         <v>23.95</v>
       </c>
       <c r="Z75" s="2">
         <v>54.52</v>
       </c>
       <c r="AA75" s="2">
-        <v>60</v>
+        <v>36</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>342</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>343</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>344</v>
       </c>
       <c r="F76" s="2">
         <v>40014432</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H76" s="3" t="s">
@@ -12658,51 +12664,51 @@
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>33.05</v>
       </c>
       <c r="U76" s="3">
         <v>7.73</v>
       </c>
       <c r="V76" s="3">
         <v>25.32</v>
       </c>
       <c r="W76" s="3">
         <v>0</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
         <v>33.05</v>
       </c>
       <c r="Z76" s="2">
         <v>75.22</v>
       </c>
       <c r="AA76" s="2">
-        <v>80</v>
+        <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F77" s="2">
         <v>40009723</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H77" s="3" t="s">
@@ -12741,51 +12747,51 @@
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>1076.86</v>
       </c>
       <c r="U77" s="3">
         <v>963.06</v>
       </c>
       <c r="V77" s="3">
         <v>27.61</v>
       </c>
       <c r="W77" s="3">
         <v>86.18</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
         <v>1076.86</v>
       </c>
       <c r="Z77" s="2">
         <v>73.76</v>
       </c>
       <c r="AA77" s="2">
-        <v>80</v>
+        <v>91</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>349</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F78" s="2">
         <v>40032993</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -12824,51 +12830,51 @@
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>314.16</v>
       </c>
       <c r="U78" s="3">
         <v>247.41</v>
       </c>
       <c r="V78" s="3">
         <v>33.75</v>
       </c>
       <c r="W78" s="3">
         <v>32.99</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
         <v>314.16</v>
       </c>
       <c r="Z78" s="2">
         <v>30</v>
       </c>
       <c r="AA78" s="2">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>352</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>353</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>354</v>
       </c>
       <c r="F79" s="2">
         <v>7401871</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H79" s="3" t="s">
@@ -12907,51 +12913,51 @@
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>5470.76</v>
       </c>
       <c r="U79" s="3">
         <v>5185.56</v>
       </c>
       <c r="V79" s="3">
         <v>0</v>
       </c>
       <c r="W79" s="3">
         <v>276.75</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
         <v>5462.31</v>
       </c>
       <c r="Z79" s="2">
         <v>21.17</v>
       </c>
       <c r="AA79" s="2">
-        <v>60</v>
+        <v>38</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>358</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F80" s="2">
         <v>40033414</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -12975,66 +12981,66 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>285.06</v>
       </c>
       <c r="Q80" s="3">
         <v>26.68</v>
       </c>
       <c r="R80" s="3">
         <v>30.77</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>342.51</v>
       </c>
       <c r="U80" s="3">
         <v>285.06</v>
       </c>
       <c r="V80" s="3">
-        <v>31.38</v>
+        <v>26.68</v>
       </c>
       <c r="W80" s="3">
         <v>30.77</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>347.22</v>
+        <v>342.51</v>
       </c>
       <c r="Z80" s="2">
-        <v>52.82</v>
+        <v>52.11</v>
       </c>
       <c r="AA80" s="2">
-        <v>75</v>
+        <v>27</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>362</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>363</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F81" s="2">
         <v>40033424</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="3" t="s">
@@ -13055,69 +13061,69 @@
       <c r="M81" s="3">
         <v>1616.96</v>
       </c>
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>812.37</v>
       </c>
       <c r="Q81" s="3">
         <v>40.33</v>
       </c>
       <c r="R81" s="3">
         <v>122.34</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>975.03</v>
       </c>
       <c r="U81" s="3">
-        <v>806.45</v>
+        <v>803.72</v>
       </c>
       <c r="V81" s="3">
-        <v>44.16</v>
+        <v>40.33</v>
       </c>
       <c r="W81" s="3">
         <v>122.34</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>972.95</v>
+        <v>966.38</v>
       </c>
       <c r="Z81" s="2">
-        <v>60.17</v>
+        <v>59.77</v>
       </c>
       <c r="AA81" s="2">
-        <v>60</v>
+        <v>33</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>368</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F82" s="2">
         <v>40053281</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -13156,51 +13162,51 @@
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>121.42</v>
       </c>
       <c r="U82" s="3">
         <v>75.05</v>
       </c>
       <c r="V82" s="3">
         <v>16.32</v>
       </c>
       <c r="W82" s="3">
         <v>30.05</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
         <v>121.42</v>
       </c>
       <c r="Z82" s="2">
         <v>29.87</v>
       </c>
       <c r="AA82" s="2">
-        <v>60</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>372</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>373</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F83" s="2">
         <v>40066234</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="3" t="s">
@@ -13224,66 +13230,66 @@
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>86.61</v>
       </c>
       <c r="Q83" s="3">
         <v>14.72</v>
       </c>
       <c r="R83" s="3">
         <v>15.11</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>116.44</v>
       </c>
       <c r="U83" s="3">
         <v>86.61</v>
       </c>
       <c r="V83" s="3">
-        <v>16.2</v>
+        <v>14.72</v>
       </c>
       <c r="W83" s="3">
         <v>15.11</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>117.92</v>
+        <v>116.44</v>
       </c>
       <c r="Z83" s="2">
-        <v>52.55</v>
+        <v>51.89</v>
       </c>
       <c r="AA83" s="2">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>377</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>378</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F84" s="2">
         <v>40032367</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -13304,69 +13310,69 @@
       <c r="M84" s="3">
         <v>2067.16</v>
       </c>
       <c r="N84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P84" s="3">
         <v>692.36</v>
       </c>
       <c r="Q84" s="3">
         <v>73.42</v>
       </c>
       <c r="R84" s="3">
         <v>9.8</v>
       </c>
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>775.58</v>
       </c>
       <c r="U84" s="3">
-        <v>696.8</v>
+        <v>692.36</v>
       </c>
       <c r="V84" s="3">
-        <v>74.19</v>
+        <v>73.42</v>
       </c>
       <c r="W84" s="3">
         <v>9.8</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
-        <v>780.79</v>
+        <v>775.58</v>
       </c>
       <c r="Z84" s="2">
-        <v>37.77</v>
+        <v>37.52</v>
       </c>
       <c r="AA84" s="2">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>381</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>382</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F85" s="2">
         <v>40027077</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -13390,66 +13396,66 @@
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>426.47</v>
       </c>
       <c r="Q85" s="3">
         <v>34.13</v>
       </c>
       <c r="R85" s="3">
         <v>36.16</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>496.76</v>
       </c>
       <c r="U85" s="3">
         <v>426.47</v>
       </c>
       <c r="V85" s="3">
-        <v>37.09</v>
+        <v>34.13</v>
       </c>
       <c r="W85" s="3">
         <v>36.16</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>499.72</v>
+        <v>496.76</v>
       </c>
       <c r="Z85" s="2">
-        <v>74.45</v>
+        <v>74.01</v>
       </c>
       <c r="AA85" s="2">
-        <v>80</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>386</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F86" s="2">
         <v>40029748</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H86" s="3" t="s">
@@ -13488,51 +13494,51 @@
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>38.97</v>
       </c>
       <c r="U86" s="3">
         <v>30.09</v>
       </c>
       <c r="V86" s="3">
         <v>8.49</v>
       </c>
       <c r="W86" s="3">
         <v>0.39</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
         <v>38.97</v>
       </c>
       <c r="Z86" s="2">
         <v>97.09</v>
       </c>
       <c r="AA86" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>389</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>390</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F87" s="2">
         <v>40066237</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="3" t="s">
@@ -13556,66 +13562,66 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>32.73</v>
       </c>
       <c r="Q87" s="3">
         <v>7.58</v>
       </c>
       <c r="R87" s="3">
         <v>0.59</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>40.9</v>
       </c>
       <c r="U87" s="3">
         <v>32.73</v>
       </c>
       <c r="V87" s="3">
-        <v>9.96</v>
+        <v>7.58</v>
       </c>
       <c r="W87" s="3">
         <v>0.59</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>43.27</v>
+        <v>40.9</v>
       </c>
       <c r="Z87" s="2">
-        <v>95.03</v>
+        <v>89.81</v>
       </c>
       <c r="AA87" s="2">
-        <v>85</v>
+        <v>63</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>393</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>394</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F88" s="2">
         <v>40033774</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
@@ -13654,51 +13660,51 @@
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>39.48</v>
       </c>
       <c r="U88" s="3">
         <v>30.98</v>
       </c>
       <c r="V88" s="3">
         <v>8.49</v>
       </c>
       <c r="W88" s="3">
         <v>0</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
         <v>39.48</v>
       </c>
       <c r="Z88" s="2">
         <v>95.98</v>
       </c>
       <c r="AA88" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>398</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>399</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>400</v>
       </c>
       <c r="F89" s="2">
         <v>40026639</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H89" s="3" t="s">
@@ -13737,51 +13743,51 @@
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>293.57</v>
       </c>
       <c r="U89" s="3">
         <v>259.9</v>
       </c>
       <c r="V89" s="3">
         <v>8.49</v>
       </c>
       <c r="W89" s="3">
         <v>25.18</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
         <v>293.57</v>
       </c>
       <c r="Z89" s="2">
         <v>41.89</v>
       </c>
       <c r="AA89" s="2">
-        <v>45</v>
+        <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F90" s="2">
         <v>40033953</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H90" s="3" t="s">
@@ -13820,51 +13826,51 @@
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>40.83</v>
       </c>
       <c r="U90" s="3">
         <v>31.77</v>
       </c>
       <c r="V90" s="3">
         <v>8.49</v>
       </c>
       <c r="W90" s="3">
         <v>0.57</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
         <v>40.83</v>
       </c>
       <c r="Z90" s="2">
         <v>97.09</v>
       </c>
       <c r="AA90" s="2">
-        <v>5</v>
+        <v>39</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F91" s="2">
         <v>40032882</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H91" s="3" t="s">
@@ -13888,66 +13894,66 @@
       <c r="N91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P91" s="3">
         <v>81.67</v>
       </c>
       <c r="Q91" s="3">
         <v>26.64</v>
       </c>
       <c r="R91" s="3">
         <v>15.16</v>
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>123.46</v>
       </c>
       <c r="U91" s="3">
         <v>81.67</v>
       </c>
       <c r="V91" s="3">
-        <v>31.34</v>
+        <v>26.64</v>
       </c>
       <c r="W91" s="3">
         <v>15.16</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
-        <v>128.17</v>
+        <v>123.46</v>
       </c>
       <c r="Z91" s="2">
-        <v>53.29</v>
+        <v>51.33</v>
       </c>
       <c r="AA91" s="2">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>412</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>413</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F92" s="2">
         <v>40027375</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -13971,66 +13977,66 @@
       <c r="N92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P92" s="3">
         <v>249.89</v>
       </c>
       <c r="Q92" s="3">
         <v>29.15</v>
       </c>
       <c r="R92" s="3">
         <v>67.77</v>
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>346.8</v>
       </c>
       <c r="U92" s="3">
         <v>249.89</v>
       </c>
       <c r="V92" s="3">
-        <v>36.36</v>
+        <v>29.15</v>
       </c>
       <c r="W92" s="3">
         <v>67.77</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
-        <v>354.02</v>
+        <v>346.8</v>
       </c>
       <c r="Z92" s="2">
-        <v>31.73</v>
+        <v>31.08</v>
       </c>
       <c r="AA92" s="2">
-        <v>50</v>
+        <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F93" s="2">
         <v>40033659</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H93" s="3" t="s">
@@ -14069,51 +14075,51 @@
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>40.36</v>
       </c>
       <c r="U93" s="3">
         <v>31.34</v>
       </c>
       <c r="V93" s="3">
         <v>8.49</v>
       </c>
       <c r="W93" s="3">
         <v>0.52</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
         <v>40.36</v>
       </c>
       <c r="Z93" s="2">
         <v>97.09</v>
       </c>
       <c r="AA93" s="2">
-        <v>92</v>
+        <v>63</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>420</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>421</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F94" s="2">
         <v>40033662</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
@@ -14137,66 +14143,66 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>373.38</v>
       </c>
       <c r="Q94" s="3">
         <v>46.24</v>
       </c>
       <c r="R94" s="3">
         <v>3.08</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>422.69</v>
       </c>
       <c r="U94" s="3">
         <v>373.38</v>
       </c>
       <c r="V94" s="3">
-        <v>50.98</v>
+        <v>46.24</v>
       </c>
       <c r="W94" s="3">
         <v>3.08</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>427.43</v>
+        <v>422.69</v>
       </c>
       <c r="Z94" s="2">
-        <v>39.7</v>
+        <v>39.26</v>
       </c>
       <c r="AA94" s="2">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>424</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F95" s="2">
         <v>40029076</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="3" t="s">
@@ -14234,51 +14240,53 @@
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>30.18</v>
       </c>
       <c r="U95" s="3">
         <v>29.7</v>
       </c>
       <c r="V95" s="3">
         <v>0</v>
       </c>
       <c r="W95" s="3">
         <v>0.48</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
         <v>30.18</v>
       </c>
       <c r="Z95" s="2">
         <v>75.76</v>
       </c>
-      <c r="AA95" s="2"/>
+      <c r="AA95" s="2">
+        <v>16</v>
+      </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>428</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F96" s="2">
         <v>40015946</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>37</v>
@@ -14298,69 +14306,69 @@
       <c r="M96" s="3">
         <v>99.57</v>
       </c>
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>6.5</v>
       </c>
       <c r="Q96" s="3">
         <v>25.98</v>
       </c>
       <c r="R96" s="3">
         <v>55.5</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>87.98</v>
       </c>
       <c r="U96" s="3">
-        <v>8.51</v>
+        <v>6.5</v>
       </c>
       <c r="V96" s="3">
-        <v>28.28</v>
+        <v>25.98</v>
       </c>
       <c r="W96" s="3">
         <v>55.5</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>92.28</v>
+        <v>87.98</v>
       </c>
       <c r="Z96" s="2">
-        <v>92.68</v>
+        <v>88.36</v>
       </c>
       <c r="AA96" s="2">
-        <v>95</v>
+        <v>34</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>432</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>433</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F97" s="2">
         <v>40038038</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H97" s="3" t="s">
@@ -14399,51 +14407,51 @@
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>507.16</v>
       </c>
       <c r="U97" s="3">
         <v>446.54</v>
       </c>
       <c r="V97" s="3">
         <v>60.62</v>
       </c>
       <c r="W97" s="3">
         <v>0</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
         <v>507.16</v>
       </c>
       <c r="Z97" s="2">
         <v>40.29</v>
       </c>
       <c r="AA97" s="2">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>437</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F98" s="2">
         <v>40037757</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H98" s="3" t="s">
@@ -14467,66 +14475,66 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>93.78</v>
       </c>
       <c r="Q98" s="3">
         <v>30.5</v>
       </c>
       <c r="R98" s="3">
         <v>47.69</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>171.96</v>
       </c>
       <c r="U98" s="3">
         <v>93.78</v>
       </c>
       <c r="V98" s="3">
-        <v>33.45</v>
+        <v>30.5</v>
       </c>
       <c r="W98" s="3">
         <v>47.69</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>174.92</v>
+        <v>171.96</v>
       </c>
       <c r="Z98" s="2">
-        <v>18.18</v>
+        <v>17.87</v>
       </c>
       <c r="AA98" s="2">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>441</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>442</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F99" s="2">
         <v>40053283</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
@@ -14565,51 +14573,51 @@
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>42.5</v>
       </c>
       <c r="U99" s="3">
         <v>36.01</v>
       </c>
       <c r="V99" s="3">
         <v>6.49</v>
       </c>
       <c r="W99" s="3">
         <v>0</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
         <v>42.5</v>
       </c>
       <c r="Z99" s="2">
         <v>20.08</v>
       </c>
       <c r="AA99" s="2">
-        <v>85</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>444</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>445</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F100" s="2">
         <v>40066212</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H100" s="3" t="s">
@@ -14630,69 +14638,69 @@
       <c r="M100" s="3">
         <v>214.91</v>
       </c>
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>92.24</v>
       </c>
       <c r="Q100" s="3">
         <v>13.61</v>
       </c>
       <c r="R100" s="3">
         <v>0</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>105.84</v>
       </c>
       <c r="U100" s="3">
-        <v>92.87</v>
+        <v>92.24</v>
       </c>
       <c r="V100" s="3">
-        <v>21.98</v>
+        <v>13.89</v>
       </c>
       <c r="W100" s="3">
         <v>0</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>114.85</v>
+        <v>106.12</v>
       </c>
       <c r="Z100" s="2">
-        <v>53.44</v>
+        <v>49.38</v>
       </c>
       <c r="AA100" s="2">
-        <v>95</v>
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>448</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>449</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F101" s="2">
         <v>40015869</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="3" t="s">
@@ -14716,66 +14724,66 @@
       <c r="N101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P101" s="3">
         <v>306.73</v>
       </c>
       <c r="Q101" s="3">
         <v>31.92</v>
       </c>
       <c r="R101" s="3">
         <v>54.88</v>
       </c>
       <c r="S101" s="3">
         <v>0</v>
       </c>
       <c r="T101" s="3">
         <v>393.52</v>
       </c>
       <c r="U101" s="3">
         <v>306.73</v>
       </c>
       <c r="V101" s="3">
-        <v>35.68</v>
+        <v>31.92</v>
       </c>
       <c r="W101" s="3">
         <v>54.88</v>
       </c>
       <c r="X101" s="2">
         <v>0</v>
       </c>
       <c r="Y101" s="2">
-        <v>397.29</v>
+        <v>393.52</v>
       </c>
       <c r="Z101" s="2">
-        <v>52.33</v>
+        <v>51.83</v>
       </c>
       <c r="AA101" s="2">
-        <v>55</v>
+        <v>27</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>452</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>453</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F102" s="2">
         <v>40066226</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H102" s="3" t="s">
@@ -14814,51 +14822,51 @@
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>87.78</v>
       </c>
       <c r="U102" s="3">
         <v>56.08</v>
       </c>
       <c r="V102" s="3">
         <v>27.14</v>
       </c>
       <c r="W102" s="3">
         <v>4.56</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
         <v>87.78</v>
       </c>
       <c r="Z102" s="2">
         <v>36.89</v>
       </c>
       <c r="AA102" s="2">
-        <v>40</v>
+        <v>26</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>456</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>457</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F103" s="2">
         <v>40029796</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -14896,51 +14904,53 @@
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>0</v>
       </c>
       <c r="U103" s="3">
         <v>0</v>
       </c>
       <c r="V103" s="3">
         <v>0</v>
       </c>
       <c r="W103" s="3">
         <v>0</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
         <v>0</v>
       </c>
       <c r="Z103" s="2">
         <v>0</v>
       </c>
-      <c r="AA103" s="2"/>
+      <c r="AA103" s="2">
+        <v>22</v>
+      </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>460</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>461</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F104" s="2">
         <v>40033653</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>29</v>
@@ -14963,65 +14973,67 @@
       <c r="N104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P104" s="3">
         <v>122.34</v>
       </c>
       <c r="Q104" s="3">
         <v>6.78</v>
       </c>
       <c r="R104" s="3">
         <v>141.47</v>
       </c>
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>270.58</v>
       </c>
       <c r="U104" s="3">
         <v>122.34</v>
       </c>
       <c r="V104" s="3">
-        <v>12.71</v>
+        <v>6.78</v>
       </c>
       <c r="W104" s="3">
         <v>141.47</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
-        <v>276.52</v>
+        <v>270.58</v>
       </c>
       <c r="Z104" s="2">
-        <v>32.1</v>
-[...1 lines deleted...]
-      <c r="AA104" s="2"/>
+        <v>31.41</v>
+      </c>
+      <c r="AA104" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>466</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>467</v>
       </c>
       <c r="F105" s="2">
         <v>40033652</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>29</v>
@@ -15044,66 +15056,66 @@
       <c r="N105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P105" s="3">
         <v>140.7</v>
       </c>
       <c r="Q105" s="3">
         <v>29.61</v>
       </c>
       <c r="R105" s="3">
         <v>23.5</v>
       </c>
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>193.81</v>
       </c>
       <c r="U105" s="3">
         <v>140.7</v>
       </c>
       <c r="V105" s="3">
-        <v>32.56</v>
+        <v>29.61</v>
       </c>
       <c r="W105" s="3">
         <v>23.5</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
-        <v>196.77</v>
+        <v>193.81</v>
       </c>
       <c r="Z105" s="2">
-        <v>49.36</v>
+        <v>48.62</v>
       </c>
       <c r="AA105" s="2">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>470</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F106" s="2">
         <v>40032459</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H106" s="3" t="s">
@@ -15124,69 +15136,69 @@
       <c r="M106" s="3">
         <v>851.51</v>
       </c>
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>530.02</v>
       </c>
       <c r="Q106" s="3">
         <v>34.47</v>
       </c>
       <c r="R106" s="3">
         <v>33.15</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>597.64</v>
       </c>
       <c r="U106" s="3">
-        <v>528.02</v>
+        <v>521.68</v>
       </c>
       <c r="V106" s="3">
-        <v>46.21</v>
+        <v>34.47</v>
       </c>
       <c r="W106" s="3">
         <v>33.15</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>607.37</v>
+        <v>589.3</v>
       </c>
       <c r="Z106" s="2">
-        <v>71.33</v>
+        <v>69.21</v>
       </c>
       <c r="AA106" s="2">
-        <v>80</v>
+        <v>46</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>474</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>475</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>476</v>
       </c>
       <c r="F107" s="2">
         <v>40004072</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H107" s="3" t="s">
@@ -15210,66 +15222,66 @@
       <c r="N107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P107" s="3">
         <v>1175.75</v>
       </c>
       <c r="Q107" s="3">
         <v>73.71</v>
       </c>
       <c r="R107" s="3">
         <v>85.04</v>
       </c>
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>1334.51</v>
       </c>
       <c r="U107" s="3">
         <v>1175.75</v>
       </c>
       <c r="V107" s="3">
-        <v>84.04</v>
+        <v>73.71</v>
       </c>
       <c r="W107" s="3">
         <v>85.04</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
-        <v>1344.84</v>
+        <v>1334.51</v>
       </c>
       <c r="Z107" s="2">
-        <v>59.63</v>
+        <v>59.17</v>
       </c>
       <c r="AA107" s="2">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>479</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>480</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F108" s="2">
         <v>40029737</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
@@ -15293,66 +15305,66 @@
       <c r="N108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P108" s="3">
         <v>201.3</v>
       </c>
       <c r="Q108" s="3">
         <v>41.49</v>
       </c>
       <c r="R108" s="3">
         <v>77.05</v>
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>319.84</v>
       </c>
       <c r="U108" s="3">
         <v>201.3</v>
       </c>
       <c r="V108" s="3">
-        <v>43.22</v>
+        <v>41.49</v>
       </c>
       <c r="W108" s="3">
         <v>77.05</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
-        <v>321.57</v>
+        <v>319.84</v>
       </c>
       <c r="Z108" s="2">
-        <v>28.06</v>
+        <v>27.91</v>
       </c>
       <c r="AA108" s="2">
-        <v>45</v>
+        <v>28</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>483</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>484</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F109" s="2">
         <v>40026626</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="3" t="s">
@@ -15373,69 +15385,69 @@
       <c r="M109" s="3">
         <v>286.66</v>
       </c>
       <c r="N109" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P109" s="3">
         <v>158.88</v>
       </c>
       <c r="Q109" s="3">
         <v>26.15</v>
       </c>
       <c r="R109" s="3">
         <v>2.91</v>
       </c>
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>187.93</v>
       </c>
       <c r="U109" s="3">
-        <v>161.34</v>
+        <v>158.88</v>
       </c>
       <c r="V109" s="3">
         <v>26.15</v>
       </c>
       <c r="W109" s="3">
         <v>2.91</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
-        <v>190.39</v>
+        <v>187.93</v>
       </c>
       <c r="Z109" s="2">
-        <v>66.42</v>
+        <v>65.56</v>
       </c>
       <c r="AA109" s="2">
-        <v>85</v>
+        <v>43</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>487</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>488</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F110" s="2">
         <v>40027113</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -15459,66 +15471,66 @@
       <c r="N110" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O110" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P110" s="3">
         <v>311.83</v>
       </c>
       <c r="Q110" s="3">
         <v>32.59</v>
       </c>
       <c r="R110" s="3">
         <v>38.36</v>
       </c>
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>382.77</v>
       </c>
       <c r="U110" s="3">
         <v>311.83</v>
       </c>
       <c r="V110" s="3">
-        <v>35.54</v>
+        <v>32.59</v>
       </c>
       <c r="W110" s="3">
         <v>38.36</v>
       </c>
       <c r="X110" s="2">
         <v>0</v>
       </c>
       <c r="Y110" s="2">
-        <v>385.73</v>
+        <v>382.77</v>
       </c>
       <c r="Z110" s="2">
-        <v>46.39</v>
+        <v>46.04</v>
       </c>
       <c r="AA110" s="2">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>491</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>492</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F111" s="2">
         <v>40034370</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H111" s="3" t="s">
@@ -15556,51 +15568,53 @@
       </c>
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>0.23</v>
       </c>
       <c r="U111" s="3">
         <v>0</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>0.23</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
         <v>0.23</v>
       </c>
       <c r="Z111" s="2">
         <v>0.64</v>
       </c>
-      <c r="AA111" s="2"/>
+      <c r="AA111" s="2">
+        <v>15</v>
+      </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>495</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F112" s="2">
         <v>40029781</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>37</v>
@@ -15638,51 +15652,51 @@
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>40.96</v>
       </c>
       <c r="U112" s="3">
         <v>32.46</v>
       </c>
       <c r="V112" s="3">
         <v>8.49</v>
       </c>
       <c r="W112" s="3">
         <v>0</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
         <v>40.96</v>
       </c>
       <c r="Z112" s="2">
         <v>95.82</v>
       </c>
       <c r="AA112" s="2">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>499</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>500</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F113" s="2">
         <v>40033818</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H113" s="3" t="s">
@@ -15721,51 +15735,51 @@
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>39.3</v>
       </c>
       <c r="U113" s="3">
         <v>30.39</v>
       </c>
       <c r="V113" s="3">
         <v>8.49</v>
       </c>
       <c r="W113" s="3">
         <v>0.41</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
         <v>39.3</v>
       </c>
       <c r="Z113" s="2">
         <v>97.09</v>
       </c>
       <c r="AA113" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>503</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>504</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F114" s="2">
         <v>40026727</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H114" s="3" t="s">
@@ -15804,51 +15818,51 @@
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>415.34</v>
       </c>
       <c r="U114" s="3">
         <v>328.47</v>
       </c>
       <c r="V114" s="3">
         <v>11.71</v>
       </c>
       <c r="W114" s="3">
         <v>61.26</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
         <v>401.44</v>
       </c>
       <c r="Z114" s="2">
         <v>49.47</v>
       </c>
       <c r="AA114" s="2">
-        <v>50</v>
+        <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>507</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>508</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F115" s="2">
         <v>40004443</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H115" s="3" t="s">
@@ -15869,69 +15883,69 @@
       <c r="M115" s="3">
         <v>486.65</v>
       </c>
       <c r="N115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P115" s="3">
         <v>337.33</v>
       </c>
       <c r="Q115" s="3">
         <v>0</v>
       </c>
       <c r="R115" s="3">
         <v>12.29</v>
       </c>
       <c r="S115" s="3">
         <v>33.6</v>
       </c>
       <c r="T115" s="3">
         <v>383.21</v>
       </c>
       <c r="U115" s="3">
-        <v>343.74</v>
+        <v>338.88</v>
       </c>
       <c r="V115" s="3">
-        <v>6.12</v>
+        <v>0</v>
       </c>
       <c r="W115" s="3">
         <v>12.29</v>
       </c>
       <c r="X115" s="2">
         <v>33.6</v>
       </c>
       <c r="Y115" s="2">
-        <v>395.75</v>
+        <v>384.77</v>
       </c>
       <c r="Z115" s="2">
-        <v>81.32</v>
+        <v>79.06</v>
       </c>
       <c r="AA115" s="2">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>512</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>513</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F116" s="2">
         <v>40029127</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
@@ -15970,51 +15984,51 @@
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>37.6</v>
       </c>
       <c r="U116" s="3">
         <v>29.11</v>
       </c>
       <c r="V116" s="3">
         <v>8.49</v>
       </c>
       <c r="W116" s="3">
         <v>0</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
         <v>37.6</v>
       </c>
       <c r="Z116" s="2">
         <v>96.06</v>
       </c>
       <c r="AA116" s="2">
-        <v>75</v>
+        <v>38</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>516</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>517</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>518</v>
       </c>
       <c r="F117" s="2">
         <v>40030199</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H117" s="3" t="s">
@@ -16052,51 +16066,53 @@
       </c>
       <c r="S117" s="3">
         <v>0</v>
       </c>
       <c r="T117" s="3">
         <v>0</v>
       </c>
       <c r="U117" s="3">
         <v>0</v>
       </c>
       <c r="V117" s="3">
         <v>0</v>
       </c>
       <c r="W117" s="3">
         <v>0</v>
       </c>
       <c r="X117" s="2">
         <v>0</v>
       </c>
       <c r="Y117" s="2">
         <v>0</v>
       </c>
       <c r="Z117" s="2">
         <v>0</v>
       </c>
-      <c r="AA117" s="2"/>
+      <c r="AA117" s="2">
+        <v>16</v>
+      </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>521</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F118" s="2">
         <v>40026624</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>29</v>
@@ -16134,51 +16150,51 @@
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>222.5</v>
       </c>
       <c r="U118" s="3">
         <v>130.33</v>
       </c>
       <c r="V118" s="3">
         <v>23.63</v>
       </c>
       <c r="W118" s="3">
         <v>32.4</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
         <v>186.35</v>
       </c>
       <c r="Z118" s="2">
         <v>35.62</v>
       </c>
       <c r="AA118" s="2">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>525</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>526</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F119" s="2">
         <v>40030008</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="3" t="s">
@@ -16216,51 +16232,53 @@
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>0</v>
       </c>
       <c r="U119" s="3">
         <v>0</v>
       </c>
       <c r="V119" s="3">
         <v>0</v>
       </c>
       <c r="W119" s="3">
         <v>0</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
         <v>0</v>
       </c>
       <c r="Z119" s="2">
         <v>0</v>
       </c>
-      <c r="AA119" s="2"/>
+      <c r="AA119" s="2">
+        <v>39</v>
+      </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>529</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>530</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F120" s="2">
         <v>40032976</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>37</v>
@@ -16297,51 +16315,53 @@
       </c>
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>0</v>
       </c>
       <c r="U120" s="3">
         <v>0</v>
       </c>
       <c r="V120" s="3">
         <v>0</v>
       </c>
       <c r="W120" s="3">
         <v>0</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
         <v>0</v>
       </c>
       <c r="Z120" s="2">
         <v>0</v>
       </c>
-      <c r="AA120" s="2"/>
+      <c r="AA120" s="2">
+        <v>16</v>
+      </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>533</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>534</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F121" s="2">
         <v>40027001</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>29</v>
@@ -16379,51 +16399,51 @@
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>397.71</v>
       </c>
       <c r="U121" s="3">
         <v>356.8</v>
       </c>
       <c r="V121" s="3">
         <v>24.43</v>
       </c>
       <c r="W121" s="3">
         <v>16.48</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
         <v>397.71</v>
       </c>
       <c r="Z121" s="2">
         <v>71.87</v>
       </c>
       <c r="AA121" s="2">
-        <v>85</v>
+        <v>34</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>537</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>538</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F122" s="2">
         <v>40033849</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H122" s="3" t="s">
@@ -16462,51 +16482,51 @@
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>717.39</v>
       </c>
       <c r="U122" s="3">
         <v>571.71</v>
       </c>
       <c r="V122" s="3">
         <v>52.2</v>
       </c>
       <c r="W122" s="3">
         <v>93.48</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
         <v>717.39</v>
       </c>
       <c r="Z122" s="2">
         <v>58.46</v>
       </c>
       <c r="AA122" s="2">
-        <v>60</v>
+        <v>37</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>542</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>543</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F123" s="2">
         <v>40039081</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H123" s="3" t="s">
@@ -16545,51 +16565,51 @@
       <c r="S123" s="3">
         <v>11.1</v>
       </c>
       <c r="T123" s="3">
         <v>42.78</v>
       </c>
       <c r="U123" s="3">
         <v>14.91</v>
       </c>
       <c r="V123" s="3">
         <v>14.31</v>
       </c>
       <c r="W123" s="3">
         <v>2.46</v>
       </c>
       <c r="X123" s="2">
         <v>11.1</v>
       </c>
       <c r="Y123" s="2">
         <v>42.78</v>
       </c>
       <c r="Z123" s="2">
         <v>60.14</v>
       </c>
       <c r="AA123" s="2">
-        <v>90</v>
+        <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>546</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>547</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F124" s="2">
         <v>0</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H124" s="3" t="s">
@@ -16628,51 +16648,51 @@
       <c r="S124" s="3">
         <v>21.16</v>
       </c>
       <c r="T124" s="3">
         <v>67.53</v>
       </c>
       <c r="U124" s="3">
         <v>18.95</v>
       </c>
       <c r="V124" s="3">
         <v>27.41</v>
       </c>
       <c r="W124" s="3">
         <v>0</v>
       </c>
       <c r="X124" s="2">
         <v>21.16</v>
       </c>
       <c r="Y124" s="2">
         <v>67.53</v>
       </c>
       <c r="Z124" s="2">
         <v>52.47</v>
       </c>
       <c r="AA124" s="2">
-        <v>85</v>
+        <v>47</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>550</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>551</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F125" s="2">
         <v>40043440</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H125" s="3" t="s">
@@ -16711,51 +16731,51 @@
       <c r="S125" s="3">
         <v>44.75</v>
       </c>
       <c r="T125" s="3">
         <v>92.18</v>
       </c>
       <c r="U125" s="3">
         <v>12.85</v>
       </c>
       <c r="V125" s="3">
         <v>33.97</v>
       </c>
       <c r="W125" s="3">
         <v>0.62</v>
       </c>
       <c r="X125" s="2">
         <v>44.75</v>
       </c>
       <c r="Y125" s="2">
         <v>92.18</v>
       </c>
       <c r="Z125" s="2">
         <v>67.69</v>
       </c>
       <c r="AA125" s="2">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>554</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>555</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F126" s="2">
         <v>40037303</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H126" s="3" t="s">
@@ -16794,51 +16814,51 @@
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>47.39</v>
       </c>
       <c r="U126" s="3">
         <v>24.27</v>
       </c>
       <c r="V126" s="3">
         <v>20.35</v>
       </c>
       <c r="W126" s="3">
         <v>2.77</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>47.39</v>
       </c>
       <c r="Z126" s="2">
         <v>74.54</v>
       </c>
       <c r="AA126" s="2">
-        <v>80</v>
+        <v>43</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>558</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>559</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F127" s="2">
         <v>40037316</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H127" s="3" t="s">
@@ -16877,51 +16897,51 @@
       <c r="S127" s="3">
         <v>11</v>
       </c>
       <c r="T127" s="3">
         <v>91.18</v>
       </c>
       <c r="U127" s="3">
         <v>51.97</v>
       </c>
       <c r="V127" s="3">
         <v>19.28</v>
       </c>
       <c r="W127" s="3">
         <v>8.93</v>
       </c>
       <c r="X127" s="2">
         <v>11</v>
       </c>
       <c r="Y127" s="2">
         <v>91.18</v>
       </c>
       <c r="Z127" s="2">
         <v>83.63</v>
       </c>
       <c r="AA127" s="2">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>562</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>563</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F128" s="2">
         <v>40030016</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H128" s="3" t="s">
@@ -17042,51 +17062,53 @@
       </c>
       <c r="S129" s="3">
         <v>0</v>
       </c>
       <c r="T129" s="3">
         <v>0</v>
       </c>
       <c r="U129" s="3">
         <v>0</v>
       </c>
       <c r="V129" s="3">
         <v>0</v>
       </c>
       <c r="W129" s="3">
         <v>0</v>
       </c>
       <c r="X129" s="2">
         <v>0</v>
       </c>
       <c r="Y129" s="2">
         <v>0</v>
       </c>
       <c r="Z129" s="2">
         <v>0</v>
       </c>
-      <c r="AA129" s="2"/>
+      <c r="AA129" s="2">
+        <v>39</v>
+      </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>570</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>571</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F130" s="2">
         <v>40029128</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>37</v>
@@ -17124,51 +17146,51 @@
       <c r="S130" s="3">
         <v>0</v>
       </c>
       <c r="T130" s="3">
         <v>36.94</v>
       </c>
       <c r="U130" s="3">
         <v>28.12</v>
       </c>
       <c r="V130" s="3">
         <v>8.49</v>
       </c>
       <c r="W130" s="3">
         <v>0.33</v>
       </c>
       <c r="X130" s="2">
         <v>0</v>
       </c>
       <c r="Y130" s="2">
         <v>36.94</v>
       </c>
       <c r="Z130" s="2">
         <v>97.09</v>
       </c>
       <c r="AA130" s="2">
-        <v>98</v>
+        <v>37</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>574</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>575</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F131" s="2">
         <v>40027121</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="3" t="s">
@@ -17207,51 +17229,51 @@
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>276.16</v>
       </c>
       <c r="U131" s="3">
         <v>235.95</v>
       </c>
       <c r="V131" s="3">
         <v>10.94</v>
       </c>
       <c r="W131" s="3">
         <v>29.26</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>276.16</v>
       </c>
       <c r="Z131" s="2">
         <v>40.11</v>
       </c>
       <c r="AA131" s="2">
-        <v>64</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>578</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>579</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F132" s="2">
         <v>40029746</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="3" t="s">
@@ -17290,51 +17312,51 @@
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>39.54</v>
       </c>
       <c r="U132" s="3">
         <v>30.62</v>
       </c>
       <c r="V132" s="3">
         <v>8.49</v>
       </c>
       <c r="W132" s="3">
         <v>0.43</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
         <v>39.54</v>
       </c>
       <c r="Z132" s="2">
         <v>97.09</v>
       </c>
       <c r="AA132" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>582</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>583</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F133" s="2">
         <v>40026625</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="3" t="s">
@@ -17373,51 +17395,51 @@
       <c r="S133" s="3">
         <v>0</v>
       </c>
       <c r="T133" s="3">
         <v>294.83</v>
       </c>
       <c r="U133" s="3">
         <v>212.01</v>
       </c>
       <c r="V133" s="3">
         <v>28.72</v>
       </c>
       <c r="W133" s="3">
         <v>31.91</v>
       </c>
       <c r="X133" s="2">
         <v>0</v>
       </c>
       <c r="Y133" s="2">
         <v>272.65</v>
       </c>
       <c r="Z133" s="2">
         <v>50.59</v>
       </c>
       <c r="AA133" s="2">
-        <v>55</v>
+        <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>586</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>587</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F134" s="2">
         <v>40033954</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H134" s="3" t="s">
@@ -17455,51 +17477,53 @@
       </c>
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>38.33</v>
       </c>
       <c r="U134" s="3">
         <v>29.83</v>
       </c>
       <c r="V134" s="3">
         <v>8.49</v>
       </c>
       <c r="W134" s="3">
         <v>0</v>
       </c>
       <c r="X134" s="2">
         <v>0</v>
       </c>
       <c r="Y134" s="2">
         <v>38.33</v>
       </c>
       <c r="Z134" s="2">
         <v>95.95</v>
       </c>
-      <c r="AA134" s="2"/>
+      <c r="AA134" s="2">
+        <v>38</v>
+      </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>590</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>591</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F135" s="2">
         <v>40033658</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="3" t="s">
         <v>37</v>
@@ -17537,51 +17561,51 @@
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>39</v>
       </c>
       <c r="U135" s="3">
         <v>30.06</v>
       </c>
       <c r="V135" s="3">
         <v>8.49</v>
       </c>
       <c r="W135" s="3">
         <v>0.45</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
         <v>39</v>
       </c>
       <c r="Z135" s="2">
         <v>97.09</v>
       </c>
       <c r="AA135" s="2">
-        <v>93</v>
+        <v>62</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>594</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>595</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F136" s="2">
         <v>40029656</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="3" t="s">
@@ -17619,51 +17643,53 @@
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>41.51</v>
       </c>
       <c r="U136" s="3">
         <v>32.41</v>
       </c>
       <c r="V136" s="3">
         <v>8.49</v>
       </c>
       <c r="W136" s="3">
         <v>0.6</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
         <v>41.51</v>
       </c>
       <c r="Z136" s="2">
         <v>97.09</v>
       </c>
-      <c r="AA136" s="2"/>
+      <c r="AA136" s="2">
+        <v>62</v>
+      </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>598</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>599</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>600</v>
       </c>
       <c r="F137" s="2">
         <v>40029430</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>29</v>
@@ -17686,66 +17712,66 @@
       <c r="N137" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O137" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P137" s="3">
         <v>396.58</v>
       </c>
       <c r="Q137" s="3">
         <v>51.53</v>
       </c>
       <c r="R137" s="3">
         <v>25.89</v>
       </c>
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>473.99</v>
       </c>
       <c r="U137" s="3">
         <v>396.58</v>
       </c>
       <c r="V137" s="3">
-        <v>53.08</v>
+        <v>51.53</v>
       </c>
       <c r="W137" s="3">
         <v>25.89</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
-        <v>475.54</v>
+        <v>473.99</v>
       </c>
       <c r="Z137" s="2">
-        <v>44.79</v>
+        <v>44.65</v>
       </c>
       <c r="AA137" s="2">
-        <v>60</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>602</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>603</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>604</v>
       </c>
       <c r="F138" s="2">
         <v>40037845</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="3" t="s">
@@ -17769,65 +17795,67 @@
       <c r="N138" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P138" s="3">
         <v>0</v>
       </c>
       <c r="Q138" s="3">
         <v>13.47</v>
       </c>
       <c r="R138" s="3">
         <v>19.35</v>
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>32.82</v>
       </c>
       <c r="U138" s="3">
         <v>0</v>
       </c>
       <c r="V138" s="3">
-        <v>14.07</v>
+        <v>13.47</v>
       </c>
       <c r="W138" s="3">
         <v>19.35</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
-        <v>33.42</v>
+        <v>32.82</v>
       </c>
       <c r="Z138" s="2">
-        <v>2.53</v>
-[...1 lines deleted...]
-      <c r="AA138" s="2"/>
+        <v>2.48</v>
+      </c>
+      <c r="AA138" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>606</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F139" s="2">
         <v>40015956</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>29</v>
@@ -17847,69 +17875,69 @@
       <c r="M139" s="3">
         <v>464.35</v>
       </c>
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>271.01</v>
       </c>
       <c r="Q139" s="3">
         <v>44.5</v>
       </c>
       <c r="R139" s="3">
         <v>25.25</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>340.76</v>
       </c>
       <c r="U139" s="3">
-        <v>273.42</v>
+        <v>271.01</v>
       </c>
       <c r="V139" s="3">
-        <v>47.46</v>
+        <v>44.5</v>
       </c>
       <c r="W139" s="3">
         <v>25.25</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>346.14</v>
+        <v>340.76</v>
       </c>
       <c r="Z139" s="2">
-        <v>74.54</v>
+        <v>73.38</v>
       </c>
       <c r="AA139" s="2">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>609</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F140" s="2">
         <v>40027422</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
@@ -17933,66 +17961,66 @@
       <c r="N140" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O140" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P140" s="3">
         <v>502.68</v>
       </c>
       <c r="Q140" s="3">
         <v>60.91</v>
       </c>
       <c r="R140" s="3">
         <v>43.92</v>
       </c>
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>607.51</v>
       </c>
       <c r="U140" s="3">
         <v>502.68</v>
       </c>
       <c r="V140" s="3">
-        <v>62.03</v>
+        <v>60.91</v>
       </c>
       <c r="W140" s="3">
         <v>43.92</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
-        <v>608.63</v>
+        <v>607.51</v>
       </c>
       <c r="Z140" s="2">
-        <v>68.92</v>
+        <v>68.79</v>
       </c>
       <c r="AA140" s="2">
-        <v>65</v>
+        <v>28</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>613</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>614</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F141" s="2">
         <v>40032752</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="3" t="s">
@@ -18013,69 +18041,69 @@
       <c r="M141" s="3">
         <v>942.99</v>
       </c>
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>555.01</v>
       </c>
       <c r="Q141" s="3">
         <v>42.71</v>
       </c>
       <c r="R141" s="3">
         <v>35.97</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>633.69</v>
       </c>
       <c r="U141" s="3">
-        <v>559.25</v>
+        <v>555.01</v>
       </c>
       <c r="V141" s="3">
-        <v>46.21</v>
+        <v>42.71</v>
       </c>
       <c r="W141" s="3">
         <v>35.97</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>641.43</v>
+        <v>633.69</v>
       </c>
       <c r="Z141" s="2">
-        <v>68.02</v>
+        <v>67.2</v>
       </c>
       <c r="AA141" s="2">
-        <v>85</v>
+        <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>617</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>618</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>619</v>
       </c>
       <c r="F142" s="2">
         <v>40032768</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="3" t="s">
@@ -18096,69 +18124,69 @@
       <c r="M142" s="3">
         <v>1091.61</v>
       </c>
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>454.08</v>
       </c>
       <c r="Q142" s="3">
         <v>31.9</v>
       </c>
       <c r="R142" s="3">
         <v>26.2</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>512.19</v>
       </c>
       <c r="U142" s="3">
-        <v>455.67</v>
+        <v>454.08</v>
       </c>
       <c r="V142" s="3">
         <v>31.9</v>
       </c>
       <c r="W142" s="3">
         <v>26.2</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>513.77</v>
+        <v>512.19</v>
       </c>
       <c r="Z142" s="2">
-        <v>47.07</v>
+        <v>46.92</v>
       </c>
       <c r="AA142" s="2">
-        <v>85</v>
+        <v>44</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>620</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>621</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F143" s="2">
         <v>40029794</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="3" t="s">
@@ -18197,51 +18225,51 @@
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>0.57</v>
       </c>
       <c r="U143" s="3">
         <v>0</v>
       </c>
       <c r="V143" s="3">
         <v>0</v>
       </c>
       <c r="W143" s="3">
         <v>0.57</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
         <v>0.57</v>
       </c>
       <c r="Z143" s="2">
         <v>1.35</v>
       </c>
       <c r="AA143" s="2">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>624</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>625</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F144" s="2">
         <v>40033765</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
@@ -18262,69 +18290,69 @@
       <c r="M144" s="3">
         <v>797.78</v>
       </c>
       <c r="N144" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P144" s="3">
         <v>318.53</v>
       </c>
       <c r="Q144" s="3">
         <v>27.52</v>
       </c>
       <c r="R144" s="3">
         <v>9.97</v>
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>356.02</v>
       </c>
       <c r="U144" s="3">
-        <v>319.21</v>
+        <v>318.53</v>
       </c>
       <c r="V144" s="3">
-        <v>32.19</v>
+        <v>27.52</v>
       </c>
       <c r="W144" s="3">
         <v>9.97</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
-        <v>361.36</v>
+        <v>356.02</v>
       </c>
       <c r="Z144" s="2">
-        <v>45.3</v>
+        <v>44.63</v>
       </c>
       <c r="AA144" s="2">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>628</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F145" s="2">
         <v>40033761</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H145" s="3" t="s">
@@ -18363,51 +18391,51 @@
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>445.09</v>
       </c>
       <c r="U145" s="3">
         <v>327.17</v>
       </c>
       <c r="V145" s="3">
         <v>8.32</v>
       </c>
       <c r="W145" s="3">
         <v>109.6</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
         <v>445.09</v>
       </c>
       <c r="Z145" s="2">
         <v>50.21</v>
       </c>
       <c r="AA145" s="2">
-        <v>70</v>
+        <v>29</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>633</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>634</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>635</v>
       </c>
       <c r="F146" s="2">
         <v>40033840</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
@@ -18431,66 +18459,66 @@
       <c r="N146" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P146" s="3">
         <v>74.04</v>
       </c>
       <c r="Q146" s="3">
         <v>8.66</v>
       </c>
       <c r="R146" s="3">
         <v>30.73</v>
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>113.42</v>
       </c>
       <c r="U146" s="3">
         <v>74.04</v>
       </c>
       <c r="V146" s="3">
-        <v>9.56</v>
+        <v>8.66</v>
       </c>
       <c r="W146" s="3">
         <v>30.73</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
-        <v>114.33</v>
+        <v>113.42</v>
       </c>
       <c r="Z146" s="2">
-        <v>27.14</v>
+        <v>26.93</v>
       </c>
       <c r="AA146" s="2">
-        <v>50</v>
+        <v>38</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>637</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>638</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F147" s="2">
         <v>40038049</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="3" t="s">
@@ -18529,51 +18557,51 @@
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>639.67</v>
       </c>
       <c r="U147" s="3">
         <v>517.92</v>
       </c>
       <c r="V147" s="3">
         <v>41.27</v>
       </c>
       <c r="W147" s="3">
         <v>80.48</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
         <v>639.67</v>
       </c>
       <c r="Z147" s="2">
         <v>64.26</v>
       </c>
       <c r="AA147" s="2">
-        <v>70</v>
+        <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>641</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>642</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F148" s="2">
         <v>40053285</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
@@ -18597,66 +18625,66 @@
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>180.65</v>
       </c>
       <c r="Q148" s="3">
         <v>32.61</v>
       </c>
       <c r="R148" s="3">
         <v>51.17</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>264.44</v>
       </c>
       <c r="U148" s="3">
         <v>180.65</v>
       </c>
       <c r="V148" s="3">
-        <v>36.12</v>
+        <v>32.61</v>
       </c>
       <c r="W148" s="3">
         <v>51.17</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>267.95</v>
+        <v>264.44</v>
       </c>
       <c r="Z148" s="2">
-        <v>35.06</v>
+        <v>34.6</v>
       </c>
       <c r="AA148" s="2">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>645</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>646</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>647</v>
       </c>
       <c r="F149" s="2">
         <v>40033280</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H149" s="3" t="s">
@@ -18677,69 +18705,69 @@
       <c r="M149" s="3">
         <v>0</v>
       </c>
       <c r="N149" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3">
         <v>387</v>
       </c>
       <c r="Q149" s="3">
         <v>28.89</v>
       </c>
       <c r="R149" s="3">
         <v>35.43</v>
       </c>
       <c r="S149" s="3">
         <v>10.4</v>
       </c>
       <c r="T149" s="3">
         <v>461.71</v>
       </c>
       <c r="U149" s="3">
-        <v>390.28</v>
+        <v>387</v>
       </c>
       <c r="V149" s="3">
-        <v>34.49</v>
+        <v>28.89</v>
       </c>
       <c r="W149" s="3">
         <v>35.43</v>
       </c>
       <c r="X149" s="2">
         <v>10.4</v>
       </c>
       <c r="Y149" s="2">
-        <v>470.59</v>
+        <v>461.71</v>
       </c>
       <c r="Z149" s="2" t="s">
         <v>650</v>
       </c>
       <c r="AA149" s="2">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F150" s="2">
         <v>40053287</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H150" s="3" t="s">
@@ -18763,66 +18791,66 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P150" s="3">
         <v>232.64</v>
       </c>
       <c r="Q150" s="3">
         <v>27.24</v>
       </c>
       <c r="R150" s="3">
         <v>76.52</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>336.39</v>
       </c>
       <c r="U150" s="3">
         <v>232.64</v>
       </c>
       <c r="V150" s="3">
-        <v>34.5</v>
+        <v>27.24</v>
       </c>
       <c r="W150" s="3">
         <v>76.52</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>343.66</v>
+        <v>336.39</v>
       </c>
       <c r="Z150" s="2">
-        <v>38.18</v>
+        <v>37.37</v>
       </c>
       <c r="AA150" s="2">
-        <v>45</v>
+        <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>655</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>656</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F151" s="2">
         <v>40037335</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="3" t="s">
@@ -18861,51 +18889,51 @@
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>14.09</v>
       </c>
       <c r="U151" s="3">
         <v>0</v>
       </c>
       <c r="V151" s="3">
         <v>1.3</v>
       </c>
       <c r="W151" s="3">
         <v>12.79</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
         <v>14.09</v>
       </c>
       <c r="Z151" s="2">
         <v>0.71</v>
       </c>
       <c r="AA151" s="2">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>658</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>659</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F152" s="2">
         <v>40037343</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
@@ -18943,51 +18971,53 @@
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>54.45</v>
       </c>
       <c r="U152" s="3">
         <v>9.57</v>
       </c>
       <c r="V152" s="3">
         <v>17.27</v>
       </c>
       <c r="W152" s="3">
         <v>27.61</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
         <v>54.45</v>
       </c>
       <c r="Z152" s="2">
         <v>5.94</v>
       </c>
-      <c r="AA152" s="2"/>
+      <c r="AA152" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>662</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>663</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F153" s="2">
         <v>40032466</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>29</v>
@@ -19007,69 +19037,69 @@
       <c r="M153" s="3">
         <v>787.21</v>
       </c>
       <c r="N153" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P153" s="3">
         <v>437.13</v>
       </c>
       <c r="Q153" s="3">
         <v>26.55</v>
       </c>
       <c r="R153" s="3">
         <v>20.99</v>
       </c>
       <c r="S153" s="3">
         <v>0</v>
       </c>
       <c r="T153" s="3">
         <v>484.67</v>
       </c>
       <c r="U153" s="3">
-        <v>433.4</v>
+        <v>430.76</v>
       </c>
       <c r="V153" s="3">
-        <v>28.32</v>
+        <v>26.55</v>
       </c>
       <c r="W153" s="3">
         <v>20.99</v>
       </c>
       <c r="X153" s="2">
         <v>0</v>
       </c>
       <c r="Y153" s="2">
-        <v>482.71</v>
+        <v>478.3</v>
       </c>
       <c r="Z153" s="2">
-        <v>61.32</v>
+        <v>60.76</v>
       </c>
       <c r="AA153" s="2">
-        <v>85</v>
+        <v>23</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>667</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>668</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>669</v>
       </c>
       <c r="F154" s="2">
         <v>40053288</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H154" s="3" t="s">
@@ -19090,69 +19120,69 @@
       <c r="M154" s="3">
         <v>1453.6</v>
       </c>
       <c r="N154" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O154" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P154" s="3">
         <v>658.12</v>
       </c>
       <c r="Q154" s="3">
         <v>15.13</v>
       </c>
       <c r="R154" s="3">
         <v>0</v>
       </c>
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>673.25</v>
       </c>
       <c r="U154" s="3">
-        <v>662.53</v>
+        <v>658.12</v>
       </c>
       <c r="V154" s="3">
         <v>15.13</v>
       </c>
       <c r="W154" s="3">
         <v>0</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
-        <v>677.66</v>
+        <v>673.25</v>
       </c>
       <c r="Z154" s="2">
-        <v>46.62</v>
+        <v>46.32</v>
       </c>
       <c r="AA154" s="2">
-        <v>90</v>
+        <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>671</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>672</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F155" s="2">
         <v>40029264</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
@@ -19190,51 +19220,53 @@
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>143.46</v>
       </c>
       <c r="U155" s="3">
         <v>103.17</v>
       </c>
       <c r="V155" s="3">
         <v>24.92</v>
       </c>
       <c r="W155" s="3">
         <v>15.38</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
         <v>143.46</v>
       </c>
       <c r="Z155" s="2">
         <v>12.8</v>
       </c>
-      <c r="AA155" s="2"/>
+      <c r="AA155" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>674</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>675</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>676</v>
       </c>
       <c r="F156" s="2">
         <v>40032417</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>29</v>
@@ -19254,69 +19286,69 @@
       <c r="M156" s="3">
         <v>711.52</v>
       </c>
       <c r="N156" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3">
         <v>322.86</v>
       </c>
       <c r="Q156" s="3">
         <v>22.15</v>
       </c>
       <c r="R156" s="3">
         <v>68.25</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>413.25</v>
       </c>
       <c r="U156" s="3">
-        <v>325.34</v>
+        <v>322.86</v>
       </c>
       <c r="V156" s="3">
         <v>22.15</v>
       </c>
       <c r="W156" s="3">
         <v>68.25</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>415.73</v>
+        <v>413.25</v>
       </c>
       <c r="Z156" s="2">
-        <v>58.43</v>
+        <v>58.08</v>
       </c>
       <c r="AA156" s="2">
-        <v>80</v>
+        <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>678</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>679</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>680</v>
       </c>
       <c r="F157" s="2">
         <v>40033103</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="3" t="s">
@@ -19340,65 +19372,67 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>80</v>
       </c>
       <c r="Q157" s="3">
         <v>18.15</v>
       </c>
       <c r="R157" s="3">
         <v>14.42</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>112.57</v>
       </c>
       <c r="U157" s="3">
         <v>80</v>
       </c>
       <c r="V157" s="3">
-        <v>20.88</v>
+        <v>18.15</v>
       </c>
       <c r="W157" s="3">
         <v>14.42</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>115.3</v>
+        <v>112.57</v>
       </c>
       <c r="Z157" s="2">
-        <v>17.82</v>
-[...1 lines deleted...]
-      <c r="AA157" s="2"/>
+        <v>17.4</v>
+      </c>
+      <c r="AA157" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>682</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>683</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F158" s="2">
         <v>40033104</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>29</v>
@@ -19436,51 +19470,51 @@
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>174.89</v>
       </c>
       <c r="U158" s="3">
         <v>135.81</v>
       </c>
       <c r="V158" s="3">
         <v>17.06</v>
       </c>
       <c r="W158" s="3">
         <v>22.02</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
         <v>174.89</v>
       </c>
       <c r="Z158" s="2">
         <v>10.57</v>
       </c>
       <c r="AA158" s="2">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F159" s="2">
         <v>40029284</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="3" t="s">
@@ -19504,66 +19538,66 @@
       <c r="N159" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P159" s="3">
         <v>209.37</v>
       </c>
       <c r="Q159" s="3">
         <v>33.2</v>
       </c>
       <c r="R159" s="3">
         <v>8.15</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>250.72</v>
       </c>
       <c r="U159" s="3">
         <v>209.37</v>
       </c>
       <c r="V159" s="3">
-        <v>36.16</v>
+        <v>33.2</v>
       </c>
       <c r="W159" s="3">
         <v>8.15</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
-        <v>253.68</v>
+        <v>250.72</v>
       </c>
       <c r="Z159" s="2">
-        <v>41.89</v>
+        <v>41.4</v>
       </c>
       <c r="AA159" s="2">
-        <v>60</v>
+        <v>49</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>690</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F160" s="2">
         <v>40029296</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H160" s="3" t="s">
@@ -19587,66 +19621,66 @@
       <c r="N160" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P160" s="3">
         <v>176.39</v>
       </c>
       <c r="Q160" s="3">
         <v>22.63</v>
       </c>
       <c r="R160" s="3">
         <v>44.94</v>
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>243.96</v>
       </c>
       <c r="U160" s="3">
         <v>176.39</v>
       </c>
       <c r="V160" s="3">
-        <v>24.58</v>
+        <v>22.63</v>
       </c>
       <c r="W160" s="3">
         <v>44.94</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
-        <v>245.92</v>
+        <v>243.96</v>
       </c>
       <c r="Z160" s="2">
-        <v>27.09</v>
+        <v>26.87</v>
       </c>
       <c r="AA160" s="2">
-        <v>50</v>
+        <v>23</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>694</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>695</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F161" s="2">
         <v>40033253</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="3" t="s">
@@ -19685,51 +19719,51 @@
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>138.06</v>
       </c>
       <c r="U161" s="3">
         <v>113.73</v>
       </c>
       <c r="V161" s="3">
         <v>12.12</v>
       </c>
       <c r="W161" s="3">
         <v>12.21</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
         <v>138.06</v>
       </c>
       <c r="Z161" s="2">
         <v>18.95</v>
       </c>
       <c r="AA161" s="2">
-        <v>55</v>
+        <v>29</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>698</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>699</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F162" s="2">
         <v>40053290</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
@@ -19753,66 +19787,66 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>201.4</v>
       </c>
       <c r="Q162" s="3">
         <v>24</v>
       </c>
       <c r="R162" s="3">
         <v>12.37</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>237.77</v>
       </c>
       <c r="U162" s="3">
         <v>201.4</v>
       </c>
       <c r="V162" s="3">
-        <v>32.24</v>
+        <v>24</v>
       </c>
       <c r="W162" s="3">
         <v>12.37</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>246.01</v>
+        <v>237.77</v>
       </c>
       <c r="Z162" s="2">
-        <v>44.7</v>
+        <v>43.2</v>
       </c>
       <c r="AA162" s="2">
-        <v>60</v>
+        <v>27</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>703</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>704</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>705</v>
       </c>
       <c r="F163" s="2">
         <v>40037851</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H163" s="3" t="s">
@@ -19836,66 +19870,66 @@
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
         <v>148.7</v>
       </c>
       <c r="Q163" s="3">
         <v>39.74</v>
       </c>
       <c r="R163" s="3">
         <v>55.73</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>244.17</v>
       </c>
       <c r="U163" s="3">
         <v>148.7</v>
       </c>
       <c r="V163" s="3">
-        <v>44.72</v>
+        <v>39.74</v>
       </c>
       <c r="W163" s="3">
         <v>55.73</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>249.15</v>
+        <v>244.17</v>
       </c>
       <c r="Z163" s="2">
-        <v>27.07</v>
+        <v>26.53</v>
       </c>
       <c r="AA163" s="2">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>707</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>708</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F164" s="2">
         <v>40053293</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
@@ -19916,68 +19950,70 @@
       <c r="M164" s="3">
         <v>170.87</v>
       </c>
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>29.15</v>
       </c>
       <c r="Q164" s="3">
         <v>20.06</v>
       </c>
       <c r="R164" s="3">
         <v>1.82</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>51.03</v>
       </c>
       <c r="U164" s="3">
-        <v>29.38</v>
+        <v>29.15</v>
       </c>
       <c r="V164" s="3">
-        <v>21.5</v>
+        <v>20.06</v>
       </c>
       <c r="W164" s="3">
         <v>1.82</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>52.7</v>
+        <v>51.03</v>
       </c>
       <c r="Z164" s="2">
-        <v>30.84</v>
-[...1 lines deleted...]
-      <c r="AA164" s="2"/>
+        <v>29.86</v>
+      </c>
+      <c r="AA164" s="2">
+        <v>11</v>
+      </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F165" s="2">
         <v>40027411</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>29</v>
@@ -20000,65 +20036,67 @@
       <c r="N165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P165" s="3">
         <v>87.56</v>
       </c>
       <c r="Q165" s="3">
         <v>3.67</v>
       </c>
       <c r="R165" s="3">
         <v>40.69</v>
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>131.92</v>
       </c>
       <c r="U165" s="3">
         <v>87.56</v>
       </c>
       <c r="V165" s="3">
-        <v>4.27</v>
+        <v>3.67</v>
       </c>
       <c r="W165" s="3">
         <v>40.69</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
-        <v>132.51</v>
+        <v>131.92</v>
       </c>
       <c r="Z165" s="2">
-        <v>17.38</v>
-[...1 lines deleted...]
-      <c r="AA165" s="2"/>
+        <v>17.3</v>
+      </c>
+      <c r="AA165" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>714</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F166" s="2">
         <v>40033826</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>29</v>
@@ -20078,69 +20116,69 @@
       <c r="M166" s="3">
         <v>999.62</v>
       </c>
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>254.04</v>
       </c>
       <c r="Q166" s="3">
         <v>34.56</v>
       </c>
       <c r="R166" s="3">
         <v>46.9</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>335.5</v>
       </c>
       <c r="U166" s="3">
-        <v>254.6</v>
+        <v>254.04</v>
       </c>
       <c r="V166" s="3">
-        <v>39.03</v>
+        <v>34.56</v>
       </c>
       <c r="W166" s="3">
         <v>46.9</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>340.53</v>
+        <v>335.5</v>
       </c>
       <c r="Z166" s="2">
-        <v>34.07</v>
+        <v>33.56</v>
       </c>
       <c r="AA166" s="2">
-        <v>50</v>
+        <v>32</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>718</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>719</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F167" s="2">
         <v>40033769</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="3" t="s">
@@ -20161,69 +20199,69 @@
       <c r="M167" s="3">
         <v>1089.72</v>
       </c>
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>421.28</v>
       </c>
       <c r="Q167" s="3">
         <v>15.88</v>
       </c>
       <c r="R167" s="3">
         <v>35.89</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>473.05</v>
       </c>
       <c r="U167" s="3">
-        <v>422.09</v>
+        <v>421.28</v>
       </c>
       <c r="V167" s="3">
-        <v>19.05</v>
+        <v>15.88</v>
       </c>
       <c r="W167" s="3">
         <v>35.89</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>477.04</v>
+        <v>473.05</v>
       </c>
       <c r="Z167" s="2">
-        <v>43.78</v>
+        <v>43.41</v>
       </c>
       <c r="AA167" s="2">
-        <v>70</v>
+        <v>48</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>723</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>724</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F168" s="2">
         <v>40029267</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H168" s="3" t="s">
@@ -20247,66 +20285,66 @@
       <c r="N168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P168" s="3">
         <v>294.27</v>
       </c>
       <c r="Q168" s="3">
         <v>24.11</v>
       </c>
       <c r="R168" s="3">
         <v>46.45</v>
       </c>
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>364.83</v>
       </c>
       <c r="U168" s="3">
         <v>294.27</v>
       </c>
       <c r="V168" s="3">
-        <v>28.24</v>
+        <v>24.11</v>
       </c>
       <c r="W168" s="3">
         <v>46.45</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
-        <v>368.96</v>
+        <v>364.83</v>
       </c>
       <c r="Z168" s="2">
-        <v>31.2</v>
+        <v>30.85</v>
       </c>
       <c r="AA168" s="2">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>727</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>728</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F169" s="2">
         <v>40033208</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="3" t="s">
@@ -20330,66 +20368,66 @@
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>252.26</v>
       </c>
       <c r="Q169" s="3">
         <v>23.28</v>
       </c>
       <c r="R169" s="3">
         <v>12.64</v>
       </c>
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>288.18</v>
       </c>
       <c r="U169" s="3">
         <v>252.26</v>
       </c>
       <c r="V169" s="3">
-        <v>26.52</v>
+        <v>24.25</v>
       </c>
       <c r="W169" s="3">
         <v>12.64</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
-        <v>291.42</v>
+        <v>289.15</v>
       </c>
       <c r="Z169" s="2">
-        <v>25.55</v>
+        <v>25.35</v>
       </c>
       <c r="AA169" s="2">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F170" s="2">
         <v>40033217</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H170" s="3" t="s">
@@ -20428,51 +20466,51 @@
       <c r="S170" s="3">
         <v>0</v>
       </c>
       <c r="T170" s="3">
         <v>251.12</v>
       </c>
       <c r="U170" s="3">
         <v>204.99</v>
       </c>
       <c r="V170" s="3">
         <v>10.18</v>
       </c>
       <c r="W170" s="3">
         <v>35.96</v>
       </c>
       <c r="X170" s="2">
         <v>0</v>
       </c>
       <c r="Y170" s="2">
         <v>251.12</v>
       </c>
       <c r="Z170" s="2">
         <v>27.28</v>
       </c>
       <c r="AA170" s="2">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>735</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>736</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>737</v>
       </c>
       <c r="F171" s="2">
         <v>40029263</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H171" s="3" t="s">
@@ -20496,66 +20534,66 @@
       <c r="N171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P171" s="3">
         <v>69.65</v>
       </c>
       <c r="Q171" s="3">
         <v>20.71</v>
       </c>
       <c r="R171" s="3">
         <v>9.11</v>
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>99.47</v>
       </c>
       <c r="U171" s="3">
         <v>69.65</v>
       </c>
       <c r="V171" s="3">
-        <v>23.65</v>
+        <v>20.71</v>
       </c>
       <c r="W171" s="3">
         <v>9.11</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
-        <v>102.41</v>
+        <v>99.47</v>
       </c>
       <c r="Z171" s="2">
-        <v>25.58</v>
+        <v>24.84</v>
       </c>
       <c r="AA171" s="2">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>739</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>740</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>741</v>
       </c>
       <c r="F172" s="2">
         <v>40033005</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H172" s="3" t="s">
@@ -20579,65 +20617,67 @@
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>191.21</v>
       </c>
       <c r="Q172" s="3">
         <v>15.2</v>
       </c>
       <c r="R172" s="3">
         <v>14.29</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>220.7</v>
       </c>
       <c r="U172" s="3">
         <v>191.21</v>
       </c>
       <c r="V172" s="3">
-        <v>16.9</v>
+        <v>15.2</v>
       </c>
       <c r="W172" s="3">
         <v>14.29</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>222.4</v>
+        <v>220.7</v>
       </c>
       <c r="Z172" s="2">
-        <v>23.11</v>
-[...1 lines deleted...]
-      <c r="AA172" s="2"/>
+        <v>22.94</v>
+      </c>
+      <c r="AA172" s="2">
+        <v>14</v>
+      </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>743</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>744</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>745</v>
       </c>
       <c r="F173" s="2">
         <v>40033007</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>29</v>
@@ -20675,51 +20715,51 @@
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>136.46</v>
       </c>
       <c r="U173" s="3">
         <v>79.33</v>
       </c>
       <c r="V173" s="3">
         <v>10.97</v>
       </c>
       <c r="W173" s="3">
         <v>46.16</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
         <v>136.46</v>
       </c>
       <c r="Z173" s="2">
         <v>15.81</v>
       </c>
       <c r="AA173" s="2">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>747</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>748</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F174" s="2">
         <v>40037359</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H174" s="3" t="s">
@@ -20758,51 +20798,51 @@
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>240.05</v>
       </c>
       <c r="U174" s="3">
         <v>171.15</v>
       </c>
       <c r="V174" s="3">
         <v>18.37</v>
       </c>
       <c r="W174" s="3">
         <v>50.52</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
         <v>240.05</v>
       </c>
       <c r="Z174" s="2">
         <v>32.32</v>
       </c>
       <c r="AA174" s="2">
-        <v>50</v>
+        <v>43</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F175" s="2">
         <v>40037361</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H175" s="3" t="s">
@@ -20841,51 +20881,51 @@
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>103.94</v>
       </c>
       <c r="U175" s="3">
         <v>69.5</v>
       </c>
       <c r="V175" s="3">
         <v>6.44</v>
       </c>
       <c r="W175" s="3">
         <v>28.01</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
         <v>103.94</v>
       </c>
       <c r="Z175" s="2">
         <v>24.02</v>
       </c>
       <c r="AA175" s="2">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>755</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>756</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F176" s="2">
         <v>40019643</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="3" t="s">
@@ -20924,51 +20964,51 @@
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>728.6</v>
       </c>
       <c r="U176" s="3">
         <v>718.17</v>
       </c>
       <c r="V176" s="3">
         <v>0</v>
       </c>
       <c r="W176" s="3">
         <v>10.42</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
         <v>728.6</v>
       </c>
       <c r="Z176" s="2">
         <v>77.43</v>
       </c>
       <c r="AA176" s="2">
-        <v>80</v>
+        <v>62</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F177" s="2">
         <v>40019635</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="3" t="s">
@@ -21007,51 +21047,51 @@
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>509.25</v>
       </c>
       <c r="U177" s="3">
         <v>502.48</v>
       </c>
       <c r="V177" s="3">
         <v>0</v>
       </c>
       <c r="W177" s="3">
         <v>6.78</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
         <v>509.25</v>
       </c>
       <c r="Z177" s="2">
         <v>51.08</v>
       </c>
       <c r="AA177" s="2">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>764</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>765</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F178" s="2">
         <v>40019671</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="3" t="s">
@@ -21090,51 +21130,51 @@
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>695.18</v>
       </c>
       <c r="U178" s="3">
         <v>472.63</v>
       </c>
       <c r="V178" s="3">
         <v>212.35</v>
       </c>
       <c r="W178" s="3">
         <v>10.2</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
         <v>695.18</v>
       </c>
       <c r="Z178" s="2">
         <v>69.68</v>
       </c>
       <c r="AA178" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>768</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>769</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F179" s="2">
         <v>40033832</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="3" t="s">
@@ -21155,69 +21195,69 @@
       <c r="M179" s="3">
         <v>737.21</v>
       </c>
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P179" s="3">
         <v>332.9</v>
       </c>
       <c r="Q179" s="3">
         <v>31.22</v>
       </c>
       <c r="R179" s="3">
         <v>65.55</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>429.67</v>
       </c>
       <c r="U179" s="3">
-        <v>335.58</v>
+        <v>332.9</v>
       </c>
       <c r="V179" s="3">
-        <v>32.97</v>
+        <v>31.22</v>
       </c>
       <c r="W179" s="3">
         <v>65.55</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>434.1</v>
+        <v>429.67</v>
       </c>
       <c r="Z179" s="2">
-        <v>58.88</v>
+        <v>58.28</v>
       </c>
       <c r="AA179" s="2">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>772</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>773</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F180" s="2">
         <v>40053351</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -21256,51 +21296,51 @@
       <c r="S180" s="3">
         <v>0</v>
       </c>
       <c r="T180" s="3">
         <v>31.84</v>
       </c>
       <c r="U180" s="3">
         <v>0</v>
       </c>
       <c r="V180" s="3">
         <v>7.43</v>
       </c>
       <c r="W180" s="3">
         <v>24.41</v>
       </c>
       <c r="X180" s="2">
         <v>0</v>
       </c>
       <c r="Y180" s="2">
         <v>31.84</v>
       </c>
       <c r="Z180" s="2">
         <v>57.17</v>
       </c>
       <c r="AA180" s="2">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181" s="2">
         <v>178</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>776</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>777</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F181" s="2">
         <v>40026627</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H181" s="3" t="s">
@@ -21324,66 +21364,66 @@
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>245.84</v>
       </c>
       <c r="Q181" s="3">
         <v>16.35</v>
       </c>
       <c r="R181" s="3">
         <v>79.04</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>341.22</v>
       </c>
       <c r="U181" s="3">
         <v>245.84</v>
       </c>
       <c r="V181" s="3">
-        <v>17.24</v>
+        <v>16.35</v>
       </c>
       <c r="W181" s="3">
         <v>79.04</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>342.11</v>
+        <v>341.22</v>
       </c>
       <c r="Z181" s="2">
-        <v>34.87</v>
+        <v>34.78</v>
       </c>
       <c r="AA181" s="2">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>780</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>781</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F182" s="2">
         <v>40053352</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H182" s="3" t="s">
@@ -21422,51 +21462,51 @@
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>103.06</v>
       </c>
       <c r="U182" s="3">
         <v>68.78</v>
       </c>
       <c r="V182" s="3">
         <v>8.14</v>
       </c>
       <c r="W182" s="3">
         <v>26.14</v>
       </c>
       <c r="X182" s="2">
         <v>0</v>
       </c>
       <c r="Y182" s="2">
         <v>103.06</v>
       </c>
       <c r="Z182" s="2">
         <v>15.54</v>
       </c>
       <c r="AA182" s="2">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>784</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>785</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F183" s="2">
         <v>40053356</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H183" s="3" t="s">
@@ -21490,65 +21530,67 @@
       <c r="N183" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O183" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P183" s="3">
         <v>71.31</v>
       </c>
       <c r="Q183" s="3">
         <v>8.58</v>
       </c>
       <c r="R183" s="3">
         <v>38.34</v>
       </c>
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>118.22</v>
       </c>
       <c r="U183" s="3">
         <v>71.31</v>
       </c>
       <c r="V183" s="3">
-        <v>9.46</v>
+        <v>8.58</v>
       </c>
       <c r="W183" s="3">
         <v>38.34</v>
       </c>
       <c r="X183" s="2">
         <v>0</v>
       </c>
       <c r="Y183" s="2">
-        <v>119.1</v>
+        <v>118.22</v>
       </c>
       <c r="Z183" s="2">
-        <v>17.38</v>
-[...1 lines deleted...]
-      <c r="AA183" s="2"/>
+        <v>17.25</v>
+      </c>
+      <c r="AA183" s="2">
+        <v>17</v>
+      </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184" s="2">
         <v>181</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>788</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>789</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F184" s="2">
         <v>40033236</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H184" s="3" t="s">
         <v>29</v>
@@ -21568,69 +21610,69 @@
       <c r="M184" s="3">
         <v>958.51</v>
       </c>
       <c r="N184" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P184" s="3">
         <v>173.97</v>
       </c>
       <c r="Q184" s="3">
         <v>18.35</v>
       </c>
       <c r="R184" s="3">
         <v>64.48</v>
       </c>
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>256.8</v>
       </c>
       <c r="U184" s="3">
-        <v>150.8</v>
+        <v>147.82</v>
       </c>
       <c r="V184" s="3">
-        <v>21.67</v>
+        <v>18.35</v>
       </c>
       <c r="W184" s="3">
         <v>64.48</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
-        <v>236.95</v>
+        <v>230.64</v>
       </c>
       <c r="Z184" s="2">
-        <v>24.72</v>
+        <v>24.06</v>
       </c>
       <c r="AA184" s="2">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>792</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>793</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>794</v>
       </c>
       <c r="F185" s="2">
         <v>40033232</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H185" s="3" t="s">
@@ -21654,66 +21696,66 @@
       <c r="N185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P185" s="3">
         <v>274.46</v>
       </c>
       <c r="Q185" s="3">
         <v>35.62</v>
       </c>
       <c r="R185" s="3">
         <v>32.66</v>
       </c>
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>342.75</v>
       </c>
       <c r="U185" s="3">
         <v>274.46</v>
       </c>
       <c r="V185" s="3">
-        <v>39.22</v>
+        <v>35.62</v>
       </c>
       <c r="W185" s="3">
         <v>32.66</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
-        <v>346.35</v>
+        <v>342.75</v>
       </c>
       <c r="Z185" s="2">
-        <v>45.95</v>
+        <v>45.47</v>
       </c>
       <c r="AA185" s="2">
-        <v>85</v>
+        <v>33</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>796</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>797</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F186" s="2">
         <v>40053375</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H186" s="3" t="s">
@@ -21734,69 +21776,69 @@
       <c r="M186" s="3">
         <v>231.55</v>
       </c>
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>157.37</v>
       </c>
       <c r="Q186" s="3">
         <v>25.02</v>
       </c>
       <c r="R186" s="3">
         <v>3.33</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>185.72</v>
       </c>
       <c r="U186" s="3">
-        <v>159.22</v>
+        <v>157.37</v>
       </c>
       <c r="V186" s="3">
-        <v>30.03</v>
+        <v>25.02</v>
       </c>
       <c r="W186" s="3">
         <v>3.33</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>192.57</v>
+        <v>185.72</v>
       </c>
       <c r="Z186" s="2">
-        <v>83.16</v>
+        <v>80.21</v>
       </c>
       <c r="AA186" s="2">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>800</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F187" s="2">
         <v>40032810</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H187" s="3" t="s">
@@ -21835,51 +21877,51 @@
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>22.47</v>
       </c>
       <c r="U187" s="3">
         <v>0</v>
       </c>
       <c r="V187" s="3">
         <v>0</v>
       </c>
       <c r="W187" s="3">
         <v>22.47</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
         <v>22.47</v>
       </c>
       <c r="Z187" s="2">
         <v>1.97</v>
       </c>
       <c r="AA187" s="2">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>805</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>806</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F188" s="2">
         <v>40027416</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H188" s="3" t="s">
@@ -21918,51 +21960,51 @@
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>436.96</v>
       </c>
       <c r="U188" s="3">
         <v>369.63</v>
       </c>
       <c r="V188" s="3">
         <v>8.12</v>
       </c>
       <c r="W188" s="3">
         <v>59.21</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
         <v>436.96</v>
       </c>
       <c r="Z188" s="2">
         <v>45.31</v>
       </c>
       <c r="AA188" s="2">
-        <v>48</v>
+        <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>809</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>810</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>811</v>
       </c>
       <c r="F189" s="2">
         <v>40029259</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H189" s="3" t="s">
@@ -21986,66 +22028,66 @@
       <c r="N189" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O189" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P189" s="3">
         <v>298.71</v>
       </c>
       <c r="Q189" s="3">
         <v>25.99</v>
       </c>
       <c r="R189" s="3">
         <v>3.38</v>
       </c>
       <c r="S189" s="3">
         <v>0</v>
       </c>
       <c r="T189" s="3">
         <v>328.08</v>
       </c>
       <c r="U189" s="3">
         <v>298.71</v>
       </c>
       <c r="V189" s="3">
-        <v>30.29</v>
+        <v>25.99</v>
       </c>
       <c r="W189" s="3">
         <v>3.38</v>
       </c>
       <c r="X189" s="2">
         <v>0</v>
       </c>
       <c r="Y189" s="2">
-        <v>332.38</v>
+        <v>328.08</v>
       </c>
       <c r="Z189" s="2">
-        <v>28.1</v>
+        <v>27.73</v>
       </c>
       <c r="AA189" s="2">
-        <v>50</v>
+        <v>34</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>812</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>813</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F190" s="2">
         <v>40033649</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H190" s="3" t="s">
@@ -22069,65 +22111,67 @@
       <c r="N190" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O190" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P190" s="3">
         <v>137.22</v>
       </c>
       <c r="Q190" s="3">
         <v>36.21</v>
       </c>
       <c r="R190" s="3">
         <v>3.08</v>
       </c>
       <c r="S190" s="3">
         <v>0</v>
       </c>
       <c r="T190" s="3">
         <v>176.5</v>
       </c>
       <c r="U190" s="3">
         <v>137.22</v>
       </c>
       <c r="V190" s="3">
-        <v>38.86</v>
+        <v>36.21</v>
       </c>
       <c r="W190" s="3">
         <v>3.08</v>
       </c>
       <c r="X190" s="2">
         <v>0</v>
       </c>
       <c r="Y190" s="2">
-        <v>179.15</v>
+        <v>176.5</v>
       </c>
       <c r="Z190" s="2">
-        <v>15.61</v>
-[...1 lines deleted...]
-      <c r="AA190" s="2"/>
+        <v>15.38</v>
+      </c>
+      <c r="AA190" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="191" spans="1:27">
       <c r="A191" s="2">
         <v>188</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>816</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>817</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F191" s="2">
         <v>40033648</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H191" s="3" t="s">
         <v>29</v>
@@ -22164,51 +22208,53 @@
       </c>
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>143.23</v>
       </c>
       <c r="U191" s="3">
         <v>120.14</v>
       </c>
       <c r="V191" s="3">
         <v>18.14</v>
       </c>
       <c r="W191" s="3">
         <v>4.96</v>
       </c>
       <c r="X191" s="2">
         <v>0</v>
       </c>
       <c r="Y191" s="2">
         <v>143.23</v>
       </c>
       <c r="Z191" s="2">
         <v>28.98</v>
       </c>
-      <c r="AA191" s="2"/>
+      <c r="AA191" s="2">
+        <v>17</v>
+      </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>821</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>822</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>823</v>
       </c>
       <c r="F192" s="2">
         <v>40053381</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>29</v>
@@ -22231,66 +22277,66 @@
       <c r="N192" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O192" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P192" s="3">
         <v>471.83</v>
       </c>
       <c r="Q192" s="3">
         <v>22.81</v>
       </c>
       <c r="R192" s="3">
         <v>19.07</v>
       </c>
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>513.71</v>
       </c>
       <c r="U192" s="3">
         <v>471.83</v>
       </c>
       <c r="V192" s="3">
-        <v>30.36</v>
+        <v>22.81</v>
       </c>
       <c r="W192" s="3">
         <v>19.07</v>
       </c>
       <c r="X192" s="2">
         <v>0</v>
       </c>
       <c r="Y192" s="2">
-        <v>521.25</v>
+        <v>513.71</v>
       </c>
       <c r="Z192" s="2">
-        <v>37.44</v>
+        <v>36.9</v>
       </c>
       <c r="AA192" s="2">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>825</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>826</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>827</v>
       </c>
       <c r="F193" s="2">
         <v>40039048</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H193" s="3" t="s">
@@ -22314,66 +22360,66 @@
       <c r="N193" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P193" s="3">
         <v>345.66</v>
       </c>
       <c r="Q193" s="3">
         <v>20.35</v>
       </c>
       <c r="R193" s="3">
         <v>44.49</v>
       </c>
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>410.5</v>
       </c>
       <c r="U193" s="3">
         <v>345.66</v>
       </c>
       <c r="V193" s="3">
-        <v>23.35</v>
+        <v>20.35</v>
       </c>
       <c r="W193" s="3">
         <v>44.49</v>
       </c>
       <c r="X193" s="2">
         <v>0</v>
       </c>
       <c r="Y193" s="2">
-        <v>413.5</v>
+        <v>410.5</v>
       </c>
       <c r="Z193" s="2">
-        <v>60.87</v>
+        <v>60.43</v>
       </c>
       <c r="AA193" s="2">
-        <v>80</v>
+        <v>42</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>829</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>830</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>831</v>
       </c>
       <c r="F194" s="2">
         <v>40033251</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H194" s="3" t="s">
@@ -22412,51 +22458,51 @@
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>133.05</v>
       </c>
       <c r="U194" s="3">
         <v>96.73</v>
       </c>
       <c r="V194" s="3">
         <v>16.63</v>
       </c>
       <c r="W194" s="3">
         <v>19.7</v>
       </c>
       <c r="X194" s="2">
         <v>0</v>
       </c>
       <c r="Y194" s="2">
         <v>133.05</v>
       </c>
       <c r="Z194" s="2">
         <v>9.28</v>
       </c>
       <c r="AA194" s="2">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>832</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>833</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F195" s="2">
         <v>40033420</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H195" s="3" t="s">
@@ -22480,66 +22526,66 @@
       <c r="N195" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P195" s="3">
         <v>258.88</v>
       </c>
       <c r="Q195" s="3">
         <v>22.9</v>
       </c>
       <c r="R195" s="3">
         <v>16.5</v>
       </c>
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>298.28</v>
       </c>
       <c r="U195" s="3">
         <v>201.97</v>
       </c>
       <c r="V195" s="3">
-        <v>26.37</v>
+        <v>22.9</v>
       </c>
       <c r="W195" s="3">
         <v>16.5</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
-        <v>244.83</v>
+        <v>241.36</v>
       </c>
       <c r="Z195" s="2">
-        <v>24.33</v>
+        <v>23.99</v>
       </c>
       <c r="AA195" s="2">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>835</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>836</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F196" s="2">
         <v>40026630</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H196" s="3" t="s">
@@ -22578,51 +22624,51 @@
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>106.55</v>
       </c>
       <c r="U196" s="3">
         <v>65.09</v>
       </c>
       <c r="V196" s="3">
         <v>6.67</v>
       </c>
       <c r="W196" s="3">
         <v>34.78</v>
       </c>
       <c r="X196" s="2">
         <v>0</v>
       </c>
       <c r="Y196" s="2">
         <v>106.55</v>
       </c>
       <c r="Z196" s="2">
         <v>17.5</v>
       </c>
       <c r="AA196" s="2">
-        <v>20</v>
+        <v>89</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>839</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>840</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F197" s="2">
         <v>40015940</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H197" s="3" t="s">
@@ -22646,66 +22692,66 @@
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>199.42</v>
       </c>
       <c r="Q197" s="3">
         <v>43.04</v>
       </c>
       <c r="R197" s="3">
         <v>128.61</v>
       </c>
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>371.07</v>
       </c>
       <c r="U197" s="3">
         <v>199.42</v>
       </c>
       <c r="V197" s="3">
-        <v>48.62</v>
+        <v>43.04</v>
       </c>
       <c r="W197" s="3">
         <v>128.61</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
-        <v>376.66</v>
+        <v>371.07</v>
       </c>
       <c r="Z197" s="2">
-        <v>56.35</v>
+        <v>55.51</v>
       </c>
       <c r="AA197" s="2">
-        <v>55</v>
+        <v>27</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>843</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>844</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F198" s="2">
         <v>40032878</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H198" s="3" t="s">
@@ -22726,69 +22772,69 @@
       <c r="M198" s="3">
         <v>329.66</v>
       </c>
       <c r="N198" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O198" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P198" s="3">
         <v>177.91</v>
       </c>
       <c r="Q198" s="3">
         <v>23.47</v>
       </c>
       <c r="R198" s="3">
         <v>22.09</v>
       </c>
       <c r="S198" s="3">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>223.47</v>
       </c>
       <c r="U198" s="3">
-        <v>179.96</v>
+        <v>177.91</v>
       </c>
       <c r="V198" s="3">
-        <v>25.13</v>
+        <v>23.47</v>
       </c>
       <c r="W198" s="3">
         <v>22.09</v>
       </c>
       <c r="X198" s="2">
         <v>0</v>
       </c>
       <c r="Y198" s="2">
-        <v>227.18</v>
+        <v>223.47</v>
       </c>
       <c r="Z198" s="2">
-        <v>68.91</v>
+        <v>67.79</v>
       </c>
       <c r="AA198" s="2">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>847</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>848</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>849</v>
       </c>
       <c r="F199" s="2">
         <v>40027143</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H199" s="3" t="s">
@@ -22812,66 +22858,66 @@
       <c r="N199" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O199" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P199" s="3">
         <v>284.65</v>
       </c>
       <c r="Q199" s="3">
         <v>39.54</v>
       </c>
       <c r="R199" s="3">
         <v>0</v>
       </c>
       <c r="S199" s="3">
         <v>0</v>
       </c>
       <c r="T199" s="3">
         <v>324.19</v>
       </c>
       <c r="U199" s="3">
         <v>284.65</v>
       </c>
       <c r="V199" s="3">
-        <v>42.89</v>
+        <v>39.54</v>
       </c>
       <c r="W199" s="3">
         <v>0</v>
       </c>
       <c r="X199" s="2">
         <v>0</v>
       </c>
       <c r="Y199" s="2">
-        <v>327.54</v>
+        <v>324.19</v>
       </c>
       <c r="Z199" s="2">
-        <v>51.41</v>
+        <v>50.88</v>
       </c>
       <c r="AA199" s="2">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>851</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>852</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F200" s="2">
         <v>40027027</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H200" s="3" t="s">
@@ -22910,51 +22956,51 @@
       <c r="S200" s="3">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>438.2</v>
       </c>
       <c r="U200" s="3">
         <v>376.69</v>
       </c>
       <c r="V200" s="3">
         <v>16.17</v>
       </c>
       <c r="W200" s="3">
         <v>45.33</v>
       </c>
       <c r="X200" s="2">
         <v>0</v>
       </c>
       <c r="Y200" s="2">
         <v>438.2</v>
       </c>
       <c r="Z200" s="2">
         <v>63.59</v>
       </c>
       <c r="AA200" s="2">
-        <v>60</v>
+        <v>44</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>855</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>856</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F201" s="2">
         <v>40033110</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H201" s="3" t="s">
@@ -22978,66 +23024,66 @@
       <c r="N201" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O201" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P201" s="3">
         <v>225.9</v>
       </c>
       <c r="Q201" s="3">
         <v>7.1</v>
       </c>
       <c r="R201" s="3">
         <v>19.24</v>
       </c>
       <c r="S201" s="3">
         <v>0</v>
       </c>
       <c r="T201" s="3">
         <v>252.24</v>
       </c>
       <c r="U201" s="3">
         <v>225.9</v>
       </c>
       <c r="V201" s="3">
-        <v>8.78</v>
+        <v>7.1</v>
       </c>
       <c r="W201" s="3">
         <v>19.24</v>
       </c>
       <c r="X201" s="2">
         <v>0</v>
       </c>
       <c r="Y201" s="2">
-        <v>253.92</v>
+        <v>252.24</v>
       </c>
       <c r="Z201" s="2">
-        <v>21.56</v>
+        <v>21.42</v>
       </c>
       <c r="AA201" s="2">
-        <v>45</v>
+        <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>858</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>859</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F202" s="2">
         <v>40066206</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -23061,66 +23107,66 @@
       <c r="N202" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O202" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P202" s="3">
         <v>146.4</v>
       </c>
       <c r="Q202" s="3">
         <v>37.4</v>
       </c>
       <c r="R202" s="3">
         <v>5.49</v>
       </c>
       <c r="S202" s="3">
         <v>0</v>
       </c>
       <c r="T202" s="3">
         <v>189.29</v>
       </c>
       <c r="U202" s="3">
         <v>146.4</v>
       </c>
       <c r="V202" s="3">
-        <v>38.2</v>
+        <v>37.4</v>
       </c>
       <c r="W202" s="3">
         <v>5.49</v>
       </c>
       <c r="X202" s="2">
         <v>0</v>
       </c>
       <c r="Y202" s="2">
-        <v>190.08</v>
+        <v>189.29</v>
       </c>
       <c r="Z202" s="2">
-        <v>34.28</v>
+        <v>34.13</v>
       </c>
       <c r="AA202" s="2">
-        <v>85</v>
+        <v>22</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>862</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>863</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F203" s="2">
         <v>40033106</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H203" s="3" t="s">
@@ -23144,66 +23190,66 @@
       <c r="N203" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P203" s="3">
         <v>85.21</v>
       </c>
       <c r="Q203" s="3">
         <v>23.5</v>
       </c>
       <c r="R203" s="3">
         <v>16.35</v>
       </c>
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>125.06</v>
       </c>
       <c r="U203" s="3">
         <v>85.21</v>
       </c>
       <c r="V203" s="3">
-        <v>30.27</v>
+        <v>23.5</v>
       </c>
       <c r="W203" s="3">
         <v>16.35</v>
       </c>
       <c r="X203" s="2">
         <v>0</v>
       </c>
       <c r="Y203" s="2">
-        <v>131.83</v>
+        <v>125.06</v>
       </c>
       <c r="Z203" s="2">
-        <v>12.26</v>
+        <v>11.63</v>
       </c>
       <c r="AA203" s="2">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>866</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>867</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F204" s="2">
         <v>40033115</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H204" s="3" t="s">
@@ -23241,51 +23287,53 @@
       </c>
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>237.38</v>
       </c>
       <c r="U204" s="3">
         <v>91.82</v>
       </c>
       <c r="V204" s="3">
         <v>13.16</v>
       </c>
       <c r="W204" s="3">
         <v>132.39</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
         <v>237.38</v>
       </c>
       <c r="Z204" s="2">
         <v>24.27</v>
       </c>
-      <c r="AA204" s="2"/>
+      <c r="AA204" s="2">
+        <v>14</v>
+      </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>871</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>872</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>873</v>
       </c>
       <c r="F205" s="2">
         <v>40067454</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H205" s="3" t="s">
         <v>29</v>
@@ -23323,51 +23371,51 @@
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>0</v>
       </c>
       <c r="U205" s="3">
         <v>0</v>
       </c>
       <c r="V205" s="3">
         <v>0</v>
       </c>
       <c r="W205" s="3">
         <v>0</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
         <v>0</v>
       </c>
       <c r="Z205" s="2">
         <v>0</v>
       </c>
       <c r="AA205" s="2">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>876</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>877</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>878</v>
       </c>
       <c r="F206" s="2">
         <v>40067447</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H206" s="3" t="s">
@@ -23406,51 +23454,51 @@
       <c r="S206" s="3">
         <v>0</v>
       </c>
       <c r="T206" s="3">
         <v>82.39</v>
       </c>
       <c r="U206" s="3">
         <v>67.07</v>
       </c>
       <c r="V206" s="3">
         <v>15.32</v>
       </c>
       <c r="W206" s="3">
         <v>0</v>
       </c>
       <c r="X206" s="2">
         <v>0</v>
       </c>
       <c r="Y206" s="2">
         <v>82.39</v>
       </c>
       <c r="Z206" s="2">
         <v>42.4</v>
       </c>
       <c r="AA206" s="2">
-        <v>50</v>
+        <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>879</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>880</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>881</v>
       </c>
       <c r="F207" s="2">
         <v>40039091</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H207" s="3" t="s">
@@ -23489,51 +23537,51 @@
       <c r="S207" s="3">
         <v>0</v>
       </c>
       <c r="T207" s="3">
         <v>81.58</v>
       </c>
       <c r="U207" s="3">
         <v>81.58</v>
       </c>
       <c r="V207" s="3">
         <v>0</v>
       </c>
       <c r="W207" s="3">
         <v>0</v>
       </c>
       <c r="X207" s="2">
         <v>0</v>
       </c>
       <c r="Y207" s="2">
         <v>81.58</v>
       </c>
       <c r="Z207" s="2">
         <v>37.09</v>
       </c>
       <c r="AA207" s="2">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>884</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>885</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>886</v>
       </c>
       <c r="F208" s="2">
         <v>40067444</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H208" s="3" t="s">
@@ -23572,51 +23620,51 @@
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>20.43</v>
       </c>
       <c r="U208" s="3">
         <v>20.43</v>
       </c>
       <c r="V208" s="3">
         <v>0</v>
       </c>
       <c r="W208" s="3">
         <v>0</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
         <v>20.43</v>
       </c>
       <c r="Z208" s="2">
         <v>12.57</v>
       </c>
       <c r="AA208" s="2">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>887</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>888</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>889</v>
       </c>
       <c r="F209" s="2">
         <v>40067476</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H209" s="3" t="s">
@@ -23655,51 +23703,51 @@
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>0.95</v>
       </c>
       <c r="U209" s="3">
         <v>0.95</v>
       </c>
       <c r="V209" s="3">
         <v>0</v>
       </c>
       <c r="W209" s="3">
         <v>0</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
         <v>0.95</v>
       </c>
       <c r="Z209" s="2">
         <v>0.58</v>
       </c>
       <c r="AA209" s="2">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>890</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>891</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>892</v>
       </c>
       <c r="F210" s="2">
         <v>40029458</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H210" s="3" t="s">
@@ -23723,65 +23771,67 @@
       <c r="N210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P210" s="3">
         <v>98.14</v>
       </c>
       <c r="Q210" s="3">
         <v>27.61</v>
       </c>
       <c r="R210" s="3">
         <v>9.77</v>
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>135.52</v>
       </c>
       <c r="U210" s="3">
         <v>98.14</v>
       </c>
       <c r="V210" s="3">
-        <v>32.03</v>
+        <v>27.61</v>
       </c>
       <c r="W210" s="3">
         <v>9.77</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
-        <v>139.95</v>
+        <v>135.52</v>
       </c>
       <c r="Z210" s="2">
-        <v>50.36</v>
-[...1 lines deleted...]
-      <c r="AA210" s="2"/>
+        <v>48.77</v>
+      </c>
+      <c r="AA210" s="2">
+        <v>15</v>
+      </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>894</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>895</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>896</v>
       </c>
       <c r="F211" s="2">
         <v>40027192</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H211" s="3" t="s">
         <v>29</v>
@@ -23804,66 +23854,66 @@
       <c r="N211" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P211" s="3">
         <v>225.36</v>
       </c>
       <c r="Q211" s="3">
         <v>38.08</v>
       </c>
       <c r="R211" s="3">
         <v>13.26</v>
       </c>
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>276.69</v>
       </c>
       <c r="U211" s="3">
         <v>225.36</v>
       </c>
       <c r="V211" s="3">
-        <v>42.54</v>
+        <v>38.08</v>
       </c>
       <c r="W211" s="3">
         <v>13.26</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
-        <v>281.15</v>
+        <v>276.69</v>
       </c>
       <c r="Z211" s="2">
-        <v>42.63</v>
+        <v>41.95</v>
       </c>
       <c r="AA211" s="2">
-        <v>60</v>
+        <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>898</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>899</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>900</v>
       </c>
       <c r="F212" s="2">
         <v>40029318</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H212" s="3" t="s">
@@ -23902,51 +23952,51 @@
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>65.58</v>
       </c>
       <c r="U212" s="3">
         <v>22.64</v>
       </c>
       <c r="V212" s="3">
         <v>17.41</v>
       </c>
       <c r="W212" s="3">
         <v>25.53</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
         <v>65.58</v>
       </c>
       <c r="Z212" s="2">
         <v>10.28</v>
       </c>
       <c r="AA212" s="2">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>903</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>904</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>905</v>
       </c>
       <c r="F213" s="2">
         <v>40030010</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H213" s="3" t="s">
@@ -23984,51 +24034,53 @@
       </c>
       <c r="S213" s="3">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>0</v>
       </c>
       <c r="U213" s="3">
         <v>0</v>
       </c>
       <c r="V213" s="3">
         <v>0</v>
       </c>
       <c r="W213" s="3">
         <v>0</v>
       </c>
       <c r="X213" s="2">
         <v>0</v>
       </c>
       <c r="Y213" s="2">
         <v>0</v>
       </c>
       <c r="Z213" s="2">
         <v>0</v>
       </c>
-      <c r="AA213" s="2"/>
+      <c r="AA213" s="2">
+        <v>39</v>
+      </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>907</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>908</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F214" s="2">
         <v>40029079</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H214" s="3" t="s">
         <v>37</v>
@@ -24065,51 +24117,53 @@
       </c>
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>0.59</v>
       </c>
       <c r="U214" s="3">
         <v>0</v>
       </c>
       <c r="V214" s="3">
         <v>0</v>
       </c>
       <c r="W214" s="3">
         <v>0.59</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
         <v>0.59</v>
       </c>
       <c r="Z214" s="2">
         <v>1.42</v>
       </c>
-      <c r="AA214" s="2"/>
+      <c r="AA214" s="2">
+        <v>17</v>
+      </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>911</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>912</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F215" s="2">
         <v>40033824</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H215" s="3" t="s">
         <v>37</v>
@@ -24147,51 +24201,51 @@
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>38.54</v>
       </c>
       <c r="U215" s="3">
         <v>29.69</v>
       </c>
       <c r="V215" s="3">
         <v>8.49</v>
       </c>
       <c r="W215" s="3">
         <v>0.36</v>
       </c>
       <c r="X215" s="2">
         <v>0</v>
       </c>
       <c r="Y215" s="2">
         <v>38.54</v>
       </c>
       <c r="Z215" s="2">
         <v>97.09</v>
       </c>
       <c r="AA215" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>915</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>916</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>917</v>
       </c>
       <c r="F216" s="2">
         <v>40029081</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H216" s="3" t="s">
@@ -24229,51 +24283,53 @@
       </c>
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>0.47</v>
       </c>
       <c r="U216" s="3">
         <v>0</v>
       </c>
       <c r="V216" s="3">
         <v>0</v>
       </c>
       <c r="W216" s="3">
         <v>0.47</v>
       </c>
       <c r="X216" s="2">
         <v>0</v>
       </c>
       <c r="Y216" s="2">
         <v>0.47</v>
       </c>
       <c r="Z216" s="2">
         <v>1.18</v>
       </c>
-      <c r="AA216" s="2"/>
+      <c r="AA216" s="2">
+        <v>16</v>
+      </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>919</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>920</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>921</v>
       </c>
       <c r="F217" s="2">
         <v>40032473</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H217" s="3" t="s">
         <v>37</v>
@@ -24310,51 +24366,53 @@
       </c>
       <c r="S217" s="3">
         <v>0</v>
       </c>
       <c r="T217" s="3">
         <v>0</v>
       </c>
       <c r="U217" s="3">
         <v>0</v>
       </c>
       <c r="V217" s="3">
         <v>0</v>
       </c>
       <c r="W217" s="3">
         <v>0</v>
       </c>
       <c r="X217" s="2">
         <v>0</v>
       </c>
       <c r="Y217" s="2">
         <v>0</v>
       </c>
       <c r="Z217" s="2">
         <v>0</v>
       </c>
-      <c r="AA217" s="2"/>
+      <c r="AA217" s="2">
+        <v>16</v>
+      </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>923</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>924</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>925</v>
       </c>
       <c r="F218" s="2">
         <v>40066235</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H218" s="3" t="s">
         <v>37</v>
@@ -24374,69 +24432,69 @@
       <c r="M218" s="3">
         <v>190.75</v>
       </c>
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P218" s="3">
         <v>83.28</v>
       </c>
       <c r="Q218" s="3">
         <v>12.24</v>
       </c>
       <c r="R218" s="3">
         <v>1.8</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>97.32</v>
       </c>
       <c r="U218" s="3">
-        <v>83.37</v>
+        <v>83.28</v>
       </c>
       <c r="V218" s="3">
-        <v>13.99</v>
+        <v>12.24</v>
       </c>
       <c r="W218" s="3">
         <v>1.8</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>99.16</v>
+        <v>97.32</v>
       </c>
       <c r="Z218" s="2">
-        <v>51.99</v>
+        <v>51.02</v>
       </c>
       <c r="AA218" s="2">
-        <v>75</v>
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>927</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>928</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>929</v>
       </c>
       <c r="F219" s="2">
         <v>40066209</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H219" s="3" t="s">
@@ -24460,66 +24518,66 @@
       <c r="N219" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O219" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P219" s="3">
         <v>18.07</v>
       </c>
       <c r="Q219" s="3">
         <v>21.89</v>
       </c>
       <c r="R219" s="3">
         <v>3.22</v>
       </c>
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>43.18</v>
       </c>
       <c r="U219" s="3">
         <v>18.07</v>
       </c>
       <c r="V219" s="3">
-        <v>24.79</v>
+        <v>21.89</v>
       </c>
       <c r="W219" s="3">
         <v>3.22</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
-        <v>46.08</v>
+        <v>43.18</v>
       </c>
       <c r="Z219" s="2">
-        <v>19.07</v>
+        <v>17.87</v>
       </c>
       <c r="AA219" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>931</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>932</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>933</v>
       </c>
       <c r="F220" s="2">
         <v>40026632</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H220" s="3" t="s">
@@ -24543,66 +24601,66 @@
       <c r="N220" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O220" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P220" s="3">
         <v>411.28</v>
       </c>
       <c r="Q220" s="3">
         <v>18.12</v>
       </c>
       <c r="R220" s="3">
         <v>55.9</v>
       </c>
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>485.31</v>
       </c>
       <c r="U220" s="3">
         <v>358.92</v>
       </c>
       <c r="V220" s="3">
-        <v>21.26</v>
+        <v>18.12</v>
       </c>
       <c r="W220" s="3">
         <v>55.9</v>
       </c>
       <c r="X220" s="2">
         <v>0</v>
       </c>
       <c r="Y220" s="2">
-        <v>436.08</v>
+        <v>432.94</v>
       </c>
       <c r="Z220" s="2">
-        <v>52.97</v>
+        <v>52.59</v>
       </c>
       <c r="AA220" s="2">
-        <v>55</v>
+        <v>26</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>935</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>936</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>937</v>
       </c>
       <c r="F221" s="2">
         <v>40026980</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H221" s="3" t="s">
@@ -24641,51 +24699,51 @@
       <c r="S221" s="3">
         <v>0</v>
       </c>
       <c r="T221" s="3">
         <v>149.59</v>
       </c>
       <c r="U221" s="3">
         <v>102.09</v>
       </c>
       <c r="V221" s="3">
         <v>31.44</v>
       </c>
       <c r="W221" s="3">
         <v>16.06</v>
       </c>
       <c r="X221" s="2">
         <v>0</v>
       </c>
       <c r="Y221" s="2">
         <v>149.59</v>
       </c>
       <c r="Z221" s="2">
         <v>38.32</v>
       </c>
       <c r="AA221" s="2">
-        <v>40</v>
+        <v>26</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222" s="2">
         <v>219</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>939</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>940</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>941</v>
       </c>
       <c r="F222" s="2">
         <v>40026614</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H222" s="3" t="s">
@@ -24724,51 +24782,51 @@
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>524.06</v>
       </c>
       <c r="U222" s="3">
         <v>467.08</v>
       </c>
       <c r="V222" s="3">
         <v>32.16</v>
       </c>
       <c r="W222" s="3">
         <v>24.81</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
         <v>524.06</v>
       </c>
       <c r="Z222" s="2">
         <v>90.87</v>
       </c>
       <c r="AA222" s="2">
-        <v>95</v>
+        <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>944</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>945</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>946</v>
       </c>
       <c r="F223" s="2">
         <v>40029465</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H223" s="3" t="s">
@@ -24789,69 +24847,69 @@
       <c r="M223" s="3">
         <v>1061.79</v>
       </c>
       <c r="N223" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P223" s="3">
         <v>592.08</v>
       </c>
       <c r="Q223" s="3">
         <v>68.25</v>
       </c>
       <c r="R223" s="3">
         <v>22.91</v>
       </c>
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>683.24</v>
       </c>
       <c r="U223" s="3">
-        <v>595.15</v>
+        <v>592.08</v>
       </c>
       <c r="V223" s="3">
-        <v>69.91</v>
+        <v>68.25</v>
       </c>
       <c r="W223" s="3">
         <v>22.91</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
-        <v>687.97</v>
+        <v>683.24</v>
       </c>
       <c r="Z223" s="2">
-        <v>64.79</v>
+        <v>64.35</v>
       </c>
       <c r="AA223" s="2">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>947</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>948</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F224" s="2">
         <v>40033656</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H224" s="3" t="s">
@@ -24890,51 +24948,51 @@
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>37.19</v>
       </c>
       <c r="U224" s="3">
         <v>28.37</v>
       </c>
       <c r="V224" s="3">
         <v>8.49</v>
       </c>
       <c r="W224" s="3">
         <v>0.33</v>
       </c>
       <c r="X224" s="2">
         <v>0</v>
       </c>
       <c r="Y224" s="2">
         <v>37.19</v>
       </c>
       <c r="Z224" s="2">
         <v>97.09</v>
       </c>
       <c r="AA224" s="2">
-        <v>2</v>
+        <v>61</v>
       </c>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>951</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>952</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>953</v>
       </c>
       <c r="F225" s="2">
         <v>40026934</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H225" s="3" t="s">
@@ -24958,66 +25016,66 @@
       <c r="N225" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P225" s="3">
         <v>344.73</v>
       </c>
       <c r="Q225" s="3">
         <v>25.02</v>
       </c>
       <c r="R225" s="3">
         <v>62.73</v>
       </c>
       <c r="S225" s="3">
         <v>0</v>
       </c>
       <c r="T225" s="3">
         <v>432.48</v>
       </c>
       <c r="U225" s="3">
         <v>275.61</v>
       </c>
       <c r="V225" s="3">
-        <v>29.73</v>
+        <v>25.02</v>
       </c>
       <c r="W225" s="3">
         <v>62.73</v>
       </c>
       <c r="X225" s="2">
         <v>0</v>
       </c>
       <c r="Y225" s="2">
-        <v>368.06</v>
+        <v>363.36</v>
       </c>
       <c r="Z225" s="2">
-        <v>49.09</v>
+        <v>48.46</v>
       </c>
       <c r="AA225" s="2">
-        <v>50</v>
+        <v>26</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>955</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>956</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>957</v>
       </c>
       <c r="F226" s="2">
         <v>40066236</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H226" s="3" t="s">
@@ -25038,69 +25096,69 @@
       <c r="M226" s="3">
         <v>362.38</v>
       </c>
       <c r="N226" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P226" s="3">
         <v>116.64</v>
       </c>
       <c r="Q226" s="3">
         <v>36.71</v>
       </c>
       <c r="R226" s="3">
         <v>0</v>
       </c>
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>153.35</v>
       </c>
       <c r="U226" s="3">
-        <v>119.03</v>
+        <v>116.64</v>
       </c>
       <c r="V226" s="3">
-        <v>46.18</v>
+        <v>43.78</v>
       </c>
       <c r="W226" s="3">
         <v>0</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
-        <v>165.21</v>
+        <v>160.42</v>
       </c>
       <c r="Z226" s="2">
-        <v>45.59</v>
+        <v>44.27</v>
       </c>
       <c r="AA226" s="2">
-        <v>85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="2">
         <v>224</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>959</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>960</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>961</v>
       </c>
       <c r="F227" s="2">
         <v>40033284</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H227" s="3" t="s">
@@ -25124,66 +25182,66 @@
       <c r="N227" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O227" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P227" s="3">
         <v>364.27</v>
       </c>
       <c r="Q227" s="3">
         <v>41.61</v>
       </c>
       <c r="R227" s="3">
         <v>112.95</v>
       </c>
       <c r="S227" s="3">
         <v>0</v>
       </c>
       <c r="T227" s="3">
         <v>518.82</v>
       </c>
       <c r="U227" s="3">
         <v>364.27</v>
       </c>
       <c r="V227" s="3">
-        <v>44.04</v>
+        <v>41.61</v>
       </c>
       <c r="W227" s="3">
         <v>112.95</v>
       </c>
       <c r="X227" s="2">
         <v>0</v>
       </c>
       <c r="Y227" s="2">
-        <v>521.26</v>
+        <v>518.82</v>
       </c>
       <c r="Z227" s="2">
-        <v>33.66</v>
+        <v>33.5</v>
       </c>
       <c r="AA227" s="2">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="228" spans="1:27">
       <c r="A228" s="2">
         <v>225</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>962</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>963</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>964</v>
       </c>
       <c r="F228" s="2">
         <v>40027040</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H228" s="3" t="s">
@@ -25222,51 +25280,51 @@
       <c r="S228" s="3">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>458.33</v>
       </c>
       <c r="U228" s="3">
         <v>366.41</v>
       </c>
       <c r="V228" s="3">
         <v>39.01</v>
       </c>
       <c r="W228" s="3">
         <v>52.91</v>
       </c>
       <c r="X228" s="2">
         <v>0</v>
       </c>
       <c r="Y228" s="2">
         <v>458.33</v>
       </c>
       <c r="Z228" s="2">
         <v>85.83</v>
       </c>
       <c r="AA228" s="2">
-        <v>80</v>
+        <v>27</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>966</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>967</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>968</v>
       </c>
       <c r="F229" s="2">
         <v>40029437</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H229" s="3" t="s">
@@ -25290,66 +25348,66 @@
       <c r="N229" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O229" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P229" s="3">
         <v>495.38</v>
       </c>
       <c r="Q229" s="3">
         <v>53.9</v>
       </c>
       <c r="R229" s="3">
         <v>119.99</v>
       </c>
       <c r="S229" s="3">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>669.26</v>
       </c>
       <c r="U229" s="3">
         <v>495.38</v>
       </c>
       <c r="V229" s="3">
-        <v>54.85</v>
+        <v>53.9</v>
       </c>
       <c r="W229" s="3">
         <v>119.99</v>
       </c>
       <c r="X229" s="2">
         <v>0</v>
       </c>
       <c r="Y229" s="2">
-        <v>670.22</v>
+        <v>669.26</v>
       </c>
       <c r="Z229" s="2">
-        <v>58.96</v>
+        <v>58.87</v>
       </c>
       <c r="AA229" s="2">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>969</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>970</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F230" s="2">
         <v>40027037</v>
       </c>
       <c r="G230" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H230" s="3" t="s">
@@ -25388,51 +25446,51 @@
       <c r="S230" s="3">
         <v>0</v>
       </c>
       <c r="T230" s="3">
         <v>482.59</v>
       </c>
       <c r="U230" s="3">
         <v>359.37</v>
       </c>
       <c r="V230" s="3">
         <v>12.68</v>
       </c>
       <c r="W230" s="3">
         <v>69.64</v>
       </c>
       <c r="X230" s="2">
         <v>0</v>
       </c>
       <c r="Y230" s="2">
         <v>441.69</v>
       </c>
       <c r="Z230" s="2">
         <v>46.59</v>
       </c>
       <c r="AA230" s="2">
-        <v>50</v>
+        <v>23</v>
       </c>
     </row>
     <row r="231" spans="1:27">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>973</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>974</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>975</v>
       </c>
       <c r="F231" s="2">
         <v>40026628</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H231" s="3" t="s">
@@ -25471,51 +25529,51 @@
       <c r="S231" s="3">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>479.74</v>
       </c>
       <c r="U231" s="3">
         <v>371.19</v>
       </c>
       <c r="V231" s="3">
         <v>22.23</v>
       </c>
       <c r="W231" s="3">
         <v>67.26</v>
       </c>
       <c r="X231" s="2">
         <v>0</v>
       </c>
       <c r="Y231" s="2">
         <v>460.68</v>
       </c>
       <c r="Z231" s="2">
         <v>50.68</v>
       </c>
       <c r="AA231" s="2">
-        <v>55</v>
+        <v>19</v>
       </c>
     </row>
     <row r="232" spans="1:27">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>977</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>978</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F232" s="2">
         <v>40028589</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H232" s="3" t="s">
@@ -25539,66 +25597,66 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>230.48</v>
       </c>
       <c r="Q232" s="3">
         <v>32.91</v>
       </c>
       <c r="R232" s="3">
         <v>11.08</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>274.46</v>
       </c>
       <c r="U232" s="3">
         <v>230.48</v>
       </c>
       <c r="V232" s="3">
-        <v>35.74</v>
+        <v>32.91</v>
       </c>
       <c r="W232" s="3">
         <v>11.08</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>277.3</v>
+        <v>274.46</v>
       </c>
       <c r="Z232" s="2">
-        <v>53.56</v>
+        <v>53.01</v>
       </c>
       <c r="AA232" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>982</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>983</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>984</v>
       </c>
       <c r="F233" s="2">
         <v>40053384</v>
       </c>
       <c r="G233" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H233" s="3" t="s">
@@ -25619,69 +25677,69 @@
       <c r="M233" s="3">
         <v>371.55</v>
       </c>
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>159.2</v>
       </c>
       <c r="Q233" s="3">
         <v>26.42</v>
       </c>
       <c r="R233" s="3">
         <v>53.51</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>239.13</v>
       </c>
       <c r="U233" s="3">
-        <v>159.77</v>
+        <v>159.2</v>
       </c>
       <c r="V233" s="3">
-        <v>37.72</v>
+        <v>26.42</v>
       </c>
       <c r="W233" s="3">
         <v>53.51</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>251</v>
+        <v>239.13</v>
       </c>
       <c r="Z233" s="2">
-        <v>67.56</v>
+        <v>64.36</v>
       </c>
       <c r="AA233" s="2">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>987</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>988</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>989</v>
       </c>
       <c r="F234" s="2">
         <v>40053388</v>
       </c>
       <c r="G234" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H234" s="3" t="s">
@@ -25702,69 +25760,69 @@
       <c r="M234" s="3">
         <v>271.36</v>
       </c>
       <c r="N234" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O234" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P234" s="3">
         <v>156.04</v>
       </c>
       <c r="Q234" s="3">
         <v>13.13</v>
       </c>
       <c r="R234" s="3">
         <v>7.53</v>
       </c>
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>176.69</v>
       </c>
       <c r="U234" s="3">
-        <v>156.57</v>
+        <v>156.04</v>
       </c>
       <c r="V234" s="3">
-        <v>15.2</v>
+        <v>13.13</v>
       </c>
       <c r="W234" s="3">
         <v>7.53</v>
       </c>
       <c r="X234" s="2">
         <v>0</v>
       </c>
       <c r="Y234" s="2">
-        <v>179.3</v>
+        <v>176.69</v>
       </c>
       <c r="Z234" s="2">
-        <v>66.07</v>
+        <v>65.11</v>
       </c>
       <c r="AA234" s="2">
-        <v>65</v>
+        <v>23</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>991</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>992</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>993</v>
       </c>
       <c r="F235" s="2">
         <v>40029131</v>
       </c>
       <c r="G235" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H235" s="3" t="s">
@@ -25802,51 +25860,53 @@
       </c>
       <c r="S235" s="3">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>37.21</v>
       </c>
       <c r="U235" s="3">
         <v>28.71</v>
       </c>
       <c r="V235" s="3">
         <v>8.49</v>
       </c>
       <c r="W235" s="3">
         <v>0</v>
       </c>
       <c r="X235" s="2">
         <v>0</v>
       </c>
       <c r="Y235" s="2">
         <v>37.21</v>
       </c>
       <c r="Z235" s="2">
         <v>96.13</v>
       </c>
-      <c r="AA235" s="2"/>
+      <c r="AA235" s="2">
+        <v>38</v>
+      </c>
     </row>
     <row r="236" spans="1:27">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>995</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>996</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>997</v>
       </c>
       <c r="F236" s="2">
         <v>40056346</v>
       </c>
       <c r="G236" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H236" s="3" t="s">
         <v>37</v>
@@ -25869,66 +25929,66 @@
       <c r="N236" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P236" s="3">
         <v>95.62</v>
       </c>
       <c r="Q236" s="3">
         <v>9.16</v>
       </c>
       <c r="R236" s="3">
         <v>14.58</v>
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>119.35</v>
       </c>
       <c r="U236" s="3">
         <v>95.62</v>
       </c>
       <c r="V236" s="3">
-        <v>12.11</v>
+        <v>9.16</v>
       </c>
       <c r="W236" s="3">
         <v>14.58</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
-        <v>122.31</v>
+        <v>119.35</v>
       </c>
       <c r="Z236" s="2">
-        <v>10.7</v>
+        <v>10.44</v>
       </c>
       <c r="AA236" s="2">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="F237" s="2">
         <v>40027463</v>
       </c>
       <c r="G237" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H237" s="3" t="s">
@@ -25966,51 +26026,53 @@
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>119.59</v>
       </c>
       <c r="U237" s="3">
         <v>73.01</v>
       </c>
       <c r="V237" s="3">
         <v>15.94</v>
       </c>
       <c r="W237" s="3">
         <v>30.64</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
         <v>119.59</v>
       </c>
       <c r="Z237" s="2">
         <v>12.87</v>
       </c>
-      <c r="AA237" s="2"/>
+      <c r="AA237" s="2">
+        <v>14</v>
+      </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F238" s="2">
         <v>40038017</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H238" s="3" t="s">
         <v>29</v>
@@ -26048,51 +26110,51 @@
       <c r="S238" s="3">
         <v>0</v>
       </c>
       <c r="T238" s="3">
         <v>524.46</v>
       </c>
       <c r="U238" s="3">
         <v>429.61</v>
       </c>
       <c r="V238" s="3">
         <v>29.81</v>
       </c>
       <c r="W238" s="3">
         <v>65.04</v>
       </c>
       <c r="X238" s="2">
         <v>0</v>
       </c>
       <c r="Y238" s="2">
         <v>524.46</v>
       </c>
       <c r="Z238" s="2">
         <v>38.16</v>
       </c>
       <c r="AA238" s="2">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:27">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="F239" s="2">
         <v>40029132</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H239" s="3" t="s">
@@ -26130,51 +26192,53 @@
       </c>
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>36.72</v>
       </c>
       <c r="U239" s="3">
         <v>28.23</v>
       </c>
       <c r="V239" s="3">
         <v>8.49</v>
       </c>
       <c r="W239" s="3">
         <v>0</v>
       </c>
       <c r="X239" s="2">
         <v>0</v>
       </c>
       <c r="Y239" s="2">
         <v>36.72</v>
       </c>
       <c r="Z239" s="2">
         <v>96.2</v>
       </c>
-      <c r="AA239" s="2"/>
+      <c r="AA239" s="2">
+        <v>38</v>
+      </c>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="F240" s="2">
         <v>40027230</v>
       </c>
       <c r="G240" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H240" s="3" t="s">
         <v>37</v>
@@ -26212,51 +26276,51 @@
       <c r="S240" s="3">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>180.36</v>
       </c>
       <c r="U240" s="3">
         <v>164.38</v>
       </c>
       <c r="V240" s="3">
         <v>15.98</v>
       </c>
       <c r="W240" s="3">
         <v>0</v>
       </c>
       <c r="X240" s="2">
         <v>0</v>
       </c>
       <c r="Y240" s="2">
         <v>180.36</v>
       </c>
       <c r="Z240" s="2">
         <v>27.77</v>
       </c>
       <c r="AA240" s="2">
-        <v>50</v>
+        <v>17</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>1017</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F241" s="2">
         <v>40015843</v>
       </c>
       <c r="G241" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H241" s="3" t="s">
@@ -26280,66 +26344,66 @@
       <c r="N241" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O241" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P241" s="3">
         <v>309.14</v>
       </c>
       <c r="Q241" s="3">
         <v>26.39</v>
       </c>
       <c r="R241" s="3">
         <v>60.83</v>
       </c>
       <c r="S241" s="3">
         <v>11.57</v>
       </c>
       <c r="T241" s="3">
         <v>407.93</v>
       </c>
       <c r="U241" s="3">
         <v>309.14</v>
       </c>
       <c r="V241" s="3">
-        <v>31.13</v>
+        <v>26.39</v>
       </c>
       <c r="W241" s="3">
         <v>60.83</v>
       </c>
       <c r="X241" s="2">
         <v>11.57</v>
       </c>
       <c r="Y241" s="2">
-        <v>412.67</v>
+        <v>407.93</v>
       </c>
       <c r="Z241" s="2">
-        <v>50.49</v>
+        <v>49.91</v>
       </c>
       <c r="AA241" s="2">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="F242" s="2">
         <v>40027405</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H242" s="3" t="s">
@@ -26360,69 +26424,69 @@
       <c r="M242" s="3">
         <v>1120.63</v>
       </c>
       <c r="N242" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O242" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P242" s="3">
         <v>367.16</v>
       </c>
       <c r="Q242" s="3">
         <v>30.44</v>
       </c>
       <c r="R242" s="3">
         <v>96.94</v>
       </c>
       <c r="S242" s="3">
         <v>0</v>
       </c>
       <c r="T242" s="3">
         <v>494.54</v>
       </c>
       <c r="U242" s="3">
-        <v>375.15</v>
+        <v>367.16</v>
       </c>
       <c r="V242" s="3">
-        <v>34.27</v>
+        <v>30.44</v>
       </c>
       <c r="W242" s="3">
         <v>96.94</v>
       </c>
       <c r="X242" s="2">
         <v>0</v>
       </c>
       <c r="Y242" s="2">
-        <v>506.35</v>
+        <v>494.54</v>
       </c>
       <c r="Z242" s="2">
-        <v>45.18</v>
+        <v>44.13</v>
       </c>
       <c r="AA242" s="2">
-        <v>70</v>
+        <v>27</v>
       </c>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F243" s="2">
         <v>40029135</v>
       </c>
       <c r="G243" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H243" s="3" t="s">
@@ -26460,51 +26524,53 @@
       </c>
       <c r="S243" s="3">
         <v>0</v>
       </c>
       <c r="T243" s="3">
         <v>38.91</v>
       </c>
       <c r="U243" s="3">
         <v>30.41</v>
       </c>
       <c r="V243" s="3">
         <v>8.49</v>
       </c>
       <c r="W243" s="3">
         <v>0</v>
       </c>
       <c r="X243" s="2">
         <v>0</v>
       </c>
       <c r="Y243" s="2">
         <v>38.91</v>
       </c>
       <c r="Z243" s="2">
         <v>95.92</v>
       </c>
-      <c r="AA243" s="2"/>
+      <c r="AA243" s="2">
+        <v>39</v>
+      </c>
     </row>
     <row r="244" spans="1:27">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="F244" s="2">
         <v>40029663</v>
       </c>
       <c r="G244" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H244" s="3" t="s">
         <v>37</v>
@@ -26542,51 +26608,51 @@
       <c r="S244" s="3">
         <v>0</v>
       </c>
       <c r="T244" s="3">
         <v>37.82</v>
       </c>
       <c r="U244" s="3">
         <v>28.96</v>
       </c>
       <c r="V244" s="3">
         <v>8.49</v>
       </c>
       <c r="W244" s="3">
         <v>0.37</v>
       </c>
       <c r="X244" s="2">
         <v>0</v>
       </c>
       <c r="Y244" s="2">
         <v>37.82</v>
       </c>
       <c r="Z244" s="2">
         <v>97.09</v>
       </c>
       <c r="AA244" s="2">
-        <v>90</v>
+        <v>61</v>
       </c>
     </row>
     <row r="245" spans="1:27">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>1036</v>
       </c>
       <c r="F245" s="2">
         <v>40037181</v>
       </c>
       <c r="G245" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H245" s="3" t="s">
@@ -26607,69 +26673,69 @@
       <c r="M245" s="3">
         <v>1152.24</v>
       </c>
       <c r="N245" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O245" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P245" s="3">
         <v>627.1</v>
       </c>
       <c r="Q245" s="3">
         <v>45.69</v>
       </c>
       <c r="R245" s="3">
         <v>20.45</v>
       </c>
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>693.24</v>
       </c>
       <c r="U245" s="3">
-        <v>629.84</v>
+        <v>627.1</v>
       </c>
       <c r="V245" s="3">
-        <v>54.53</v>
+        <v>45.69</v>
       </c>
       <c r="W245" s="3">
         <v>20.45</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
-        <v>704.81</v>
+        <v>693.24</v>
       </c>
       <c r="Z245" s="2">
-        <v>61.17</v>
+        <v>60.16</v>
       </c>
       <c r="AA245" s="2">
-        <v>65</v>
+        <v>32</v>
       </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F246" s="2">
         <v>40030013</v>
       </c>
       <c r="G246" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H246" s="3" t="s">
@@ -26707,51 +26773,53 @@
       </c>
       <c r="S246" s="3">
         <v>0</v>
       </c>
       <c r="T246" s="3">
         <v>0</v>
       </c>
       <c r="U246" s="3">
         <v>0</v>
       </c>
       <c r="V246" s="3">
         <v>0</v>
       </c>
       <c r="W246" s="3">
         <v>0</v>
       </c>
       <c r="X246" s="2">
         <v>0</v>
       </c>
       <c r="Y246" s="2">
         <v>0</v>
       </c>
       <c r="Z246" s="2">
         <v>0</v>
       </c>
-      <c r="AA246" s="2"/>
+      <c r="AA246" s="2">
+        <v>23</v>
+      </c>
     </row>
     <row r="247" spans="1:27">
       <c r="A247" s="2">
         <v>244</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>1043</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F247" s="2">
         <v>40066207</v>
       </c>
       <c r="G247" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H247" s="3" t="s">
         <v>29</v>
@@ -26774,66 +26842,66 @@
       <c r="N247" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P247" s="3">
         <v>171.76</v>
       </c>
       <c r="Q247" s="3">
         <v>35.55</v>
       </c>
       <c r="R247" s="3">
         <v>40.65</v>
       </c>
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>247.96</v>
       </c>
       <c r="U247" s="3">
         <v>171.76</v>
       </c>
       <c r="V247" s="3">
-        <v>38.5</v>
+        <v>35.55</v>
       </c>
       <c r="W247" s="3">
         <v>40.65</v>
       </c>
       <c r="X247" s="2">
         <v>0</v>
       </c>
       <c r="Y247" s="2">
-        <v>250.91</v>
+        <v>247.96</v>
       </c>
       <c r="Z247" s="2">
-        <v>37.23</v>
+        <v>36.79</v>
       </c>
       <c r="AA247" s="2">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>1047</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F248" s="2">
         <v>40029442</v>
       </c>
       <c r="G248" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H248" s="3" t="s">
@@ -26871,51 +26939,53 @@
       </c>
       <c r="S248" s="3">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>128.68</v>
       </c>
       <c r="U248" s="3">
         <v>91.79</v>
       </c>
       <c r="V248" s="3">
         <v>36.89</v>
       </c>
       <c r="W248" s="3">
         <v>0</v>
       </c>
       <c r="X248" s="2">
         <v>0</v>
       </c>
       <c r="Y248" s="2">
         <v>128.68</v>
       </c>
       <c r="Z248" s="2">
         <v>11.62</v>
       </c>
-      <c r="AA248" s="2"/>
+      <c r="AA248" s="2">
+        <v>22</v>
+      </c>
     </row>
     <row r="249" spans="1:27">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="F249" s="2">
         <v>40029662</v>
       </c>
       <c r="G249" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H249" s="3" t="s">
         <v>37</v>
@@ -27021,66 +27091,66 @@
       <c r="N250" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O250" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P250" s="3">
         <v>320.14</v>
       </c>
       <c r="Q250" s="3">
         <v>29</v>
       </c>
       <c r="R250" s="3">
         <v>59.22</v>
       </c>
       <c r="S250" s="3">
         <v>0</v>
       </c>
       <c r="T250" s="3">
         <v>408.37</v>
       </c>
       <c r="U250" s="3">
         <v>320.14</v>
       </c>
       <c r="V250" s="3">
-        <v>34.06</v>
+        <v>29</v>
       </c>
       <c r="W250" s="3">
         <v>59.22</v>
       </c>
       <c r="X250" s="2">
         <v>0</v>
       </c>
       <c r="Y250" s="2">
-        <v>413.42</v>
+        <v>408.37</v>
       </c>
       <c r="Z250" s="2">
-        <v>41.86</v>
+        <v>41.35</v>
       </c>
       <c r="AA250" s="2">
-        <v>50</v>
+        <v>68</v>
       </c>
     </row>
     <row r="251" spans="1:27">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>1062</v>
       </c>
       <c r="F251" s="2">
         <v>40029091</v>
       </c>
       <c r="G251" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H251" s="3" t="s">
@@ -27118,51 +27188,53 @@
       </c>
       <c r="S251" s="3">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>0.58</v>
       </c>
       <c r="U251" s="3">
         <v>0</v>
       </c>
       <c r="V251" s="3">
         <v>0</v>
       </c>
       <c r="W251" s="3">
         <v>0.58</v>
       </c>
       <c r="X251" s="2">
         <v>0</v>
       </c>
       <c r="Y251" s="2">
         <v>0.58</v>
       </c>
       <c r="Z251" s="2">
         <v>1.4</v>
       </c>
-      <c r="AA251" s="2"/>
+      <c r="AA251" s="2">
+        <v>16</v>
+      </c>
     </row>
     <row r="252" spans="1:27">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="F252" s="2">
         <v>40033418</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H252" s="3" t="s">
         <v>29</v>
@@ -27185,66 +27257,66 @@
       <c r="N252" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O252" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P252" s="3">
         <v>451.88</v>
       </c>
       <c r="Q252" s="3">
         <v>36.28</v>
       </c>
       <c r="R252" s="3">
         <v>49.4</v>
       </c>
       <c r="S252" s="3">
         <v>0</v>
       </c>
       <c r="T252" s="3">
         <v>537.57</v>
       </c>
       <c r="U252" s="3">
         <v>451.88</v>
       </c>
       <c r="V252" s="3">
-        <v>42.81</v>
+        <v>36.28</v>
       </c>
       <c r="W252" s="3">
         <v>49.4</v>
       </c>
       <c r="X252" s="2">
         <v>0</v>
       </c>
       <c r="Y252" s="2">
-        <v>544.09</v>
+        <v>537.57</v>
       </c>
       <c r="Z252" s="2">
-        <v>57.27</v>
+        <v>56.59</v>
       </c>
       <c r="AA252" s="2">
-        <v>60</v>
+        <v>26</v>
       </c>
     </row>
     <row r="253" spans="1:27">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="D253" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1070</v>
       </c>
       <c r="F253" s="2">
         <v>40027042</v>
       </c>
       <c r="G253" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H253" s="3" t="s">
@@ -27268,66 +27340,66 @@
       <c r="N253" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P253" s="3">
         <v>272.31</v>
       </c>
       <c r="Q253" s="3">
         <v>13.23</v>
       </c>
       <c r="R253" s="3">
         <v>18.31</v>
       </c>
       <c r="S253" s="3">
         <v>0</v>
       </c>
       <c r="T253" s="3">
         <v>303.84</v>
       </c>
       <c r="U253" s="3">
         <v>272.31</v>
       </c>
       <c r="V253" s="3">
-        <v>16.57</v>
+        <v>13.23</v>
       </c>
       <c r="W253" s="3">
         <v>18.31</v>
       </c>
       <c r="X253" s="2">
         <v>0</v>
       </c>
       <c r="Y253" s="2">
-        <v>307.18</v>
+        <v>303.84</v>
       </c>
       <c r="Z253" s="2">
-        <v>54.49</v>
+        <v>53.89</v>
       </c>
       <c r="AA253" s="2">
-        <v>85</v>
+        <v>34</v>
       </c>
     </row>
     <row r="254" spans="1:27">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="F254" s="2">
         <v>40033183</v>
       </c>
       <c r="G254" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H254" s="3" t="s">
@@ -27366,51 +27438,51 @@
       <c r="S254" s="3">
         <v>0</v>
       </c>
       <c r="T254" s="3">
         <v>93.3</v>
       </c>
       <c r="U254" s="3">
         <v>61.75</v>
       </c>
       <c r="V254" s="3">
         <v>12.11</v>
       </c>
       <c r="W254" s="3">
         <v>19.44</v>
       </c>
       <c r="X254" s="2">
         <v>0</v>
       </c>
       <c r="Y254" s="2">
         <v>93.3</v>
       </c>
       <c r="Z254" s="2">
         <v>6.8</v>
       </c>
       <c r="AA254" s="2">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="255" spans="1:27">
       <c r="A255" s="2">
         <v>252</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="D255" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="F255" s="2">
         <v>40067480</v>
       </c>
       <c r="G255" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H255" s="3" t="s">
@@ -27447,51 +27519,51 @@
       <c r="S255" s="3">
         <v>0</v>
       </c>
       <c r="T255" s="3">
         <v>27.26</v>
       </c>
       <c r="U255" s="3">
         <v>0</v>
       </c>
       <c r="V255" s="3">
         <v>27.26</v>
       </c>
       <c r="W255" s="3">
         <v>0</v>
       </c>
       <c r="X255" s="2">
         <v>0</v>
       </c>
       <c r="Y255" s="2">
         <v>27.26</v>
       </c>
       <c r="Z255" s="2">
         <v>32.74</v>
       </c>
       <c r="AA255" s="2">
-        <v>60</v>
+        <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:27">
       <c r="A256" s="2">
         <v>253</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>1078</v>
       </c>
       <c r="D256" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="F256" s="2">
         <v>40067481</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H256" s="3" t="s">
@@ -27527,51 +27599,53 @@
       </c>
       <c r="S256" s="3">
         <v>0</v>
       </c>
       <c r="T256" s="3">
         <v>36.53</v>
       </c>
       <c r="U256" s="3">
         <v>0</v>
       </c>
       <c r="V256" s="3">
         <v>36.53</v>
       </c>
       <c r="W256" s="3">
         <v>0</v>
       </c>
       <c r="X256" s="2">
         <v>0</v>
       </c>
       <c r="Y256" s="2">
         <v>36.53</v>
       </c>
       <c r="Z256" s="2">
         <v>66.06</v>
       </c>
-      <c r="AA256" s="2"/>
+      <c r="AA256" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="257" spans="1:27">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="F257" s="2">
         <v>8136198</v>
       </c>
       <c r="G257" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H257" s="3" t="s">
         <v>29</v>
@@ -27607,51 +27681,51 @@
       <c r="S257" s="3">
         <v>0</v>
       </c>
       <c r="T257" s="3">
         <v>68.4</v>
       </c>
       <c r="U257" s="3">
         <v>68.4</v>
       </c>
       <c r="V257" s="3">
         <v>0</v>
       </c>
       <c r="W257" s="3">
         <v>0</v>
       </c>
       <c r="X257" s="2">
         <v>0</v>
       </c>
       <c r="Y257" s="2">
         <v>68.4</v>
       </c>
       <c r="Z257" s="2">
         <v>92.68</v>
       </c>
       <c r="AA257" s="2">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="258" spans="1:27">
       <c r="A258" s="2">
         <v>255</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="D258" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F258" s="2">
         <v>40029646</v>
       </c>
       <c r="G258" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H258" s="3" t="s">
@@ -27690,51 +27764,51 @@
       <c r="S258" s="3">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>39.16</v>
       </c>
       <c r="U258" s="3">
         <v>30.2</v>
       </c>
       <c r="V258" s="3">
         <v>8.49</v>
       </c>
       <c r="W258" s="3">
         <v>0.46</v>
       </c>
       <c r="X258" s="2">
         <v>0</v>
       </c>
       <c r="Y258" s="2">
         <v>39.16</v>
       </c>
       <c r="Z258" s="2">
         <v>97.09</v>
       </c>
       <c r="AA258" s="2">
-        <v>91</v>
+        <v>61</v>
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F259" s="2">
         <v>40017455</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H259" s="3" t="s">
@@ -27758,66 +27832,66 @@
       <c r="N259" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O259" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P259" s="3">
         <v>352.66</v>
       </c>
       <c r="Q259" s="3">
         <v>25.59</v>
       </c>
       <c r="R259" s="3">
         <v>10.44</v>
       </c>
       <c r="S259" s="3">
         <v>0</v>
       </c>
       <c r="T259" s="3">
         <v>388.68</v>
       </c>
       <c r="U259" s="3">
         <v>352.66</v>
       </c>
       <c r="V259" s="3">
-        <v>26.95</v>
+        <v>25.59</v>
       </c>
       <c r="W259" s="3">
         <v>10.44</v>
       </c>
       <c r="X259" s="2">
         <v>0</v>
       </c>
       <c r="Y259" s="2">
-        <v>390.04</v>
+        <v>388.68</v>
       </c>
       <c r="Z259" s="2">
-        <v>57.23</v>
+        <v>57.03</v>
       </c>
       <c r="AA259" s="2">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F260" s="2">
         <v>40060376</v>
       </c>
       <c r="G260" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H260" s="3" t="s">
@@ -27838,69 +27912,69 @@
       <c r="M260" s="3">
         <v>1129.16</v>
       </c>
       <c r="N260" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P260" s="3">
         <v>434.8</v>
       </c>
       <c r="Q260" s="3">
         <v>15.95</v>
       </c>
       <c r="R260" s="3">
         <v>10.81</v>
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>461.56</v>
       </c>
       <c r="U260" s="3">
-        <v>435.43</v>
+        <v>434.8</v>
       </c>
       <c r="V260" s="3">
-        <v>18.89</v>
+        <v>15.95</v>
       </c>
       <c r="W260" s="3">
         <v>10.81</v>
       </c>
       <c r="X260" s="2">
         <v>0</v>
       </c>
       <c r="Y260" s="2">
-        <v>465.14</v>
+        <v>461.56</v>
       </c>
       <c r="Z260" s="2">
-        <v>41.19</v>
+        <v>40.88</v>
       </c>
       <c r="AA260" s="2">
-        <v>80</v>
+        <v>54</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F261" s="2">
         <v>40066223</v>
       </c>
       <c r="G261" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H261" s="3" t="s">
@@ -27924,66 +27998,66 @@
       <c r="N261" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O261" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P261" s="3">
         <v>117.72</v>
       </c>
       <c r="Q261" s="3">
         <v>39.76</v>
       </c>
       <c r="R261" s="3">
         <v>5.88</v>
       </c>
       <c r="S261" s="3">
         <v>0</v>
       </c>
       <c r="T261" s="3">
         <v>163.36</v>
       </c>
       <c r="U261" s="3">
         <v>117.72</v>
       </c>
       <c r="V261" s="3">
-        <v>42.63</v>
+        <v>40.03</v>
       </c>
       <c r="W261" s="3">
         <v>5.88</v>
       </c>
       <c r="X261" s="2">
         <v>0</v>
       </c>
       <c r="Y261" s="2">
-        <v>166.23</v>
+        <v>163.63</v>
       </c>
       <c r="Z261" s="2">
-        <v>60.45</v>
+        <v>59.51</v>
       </c>
       <c r="AA261" s="2">
-        <v>65</v>
+        <v>26</v>
       </c>
     </row>
     <row r="262" spans="1:27">
       <c r="A262" s="2">
         <v>259</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="D262" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="F262" s="2">
         <v>40028164</v>
       </c>
       <c r="G262" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H262" s="3" t="s">
@@ -28007,66 +28081,66 @@
       <c r="N262" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O262" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P262" s="3">
         <v>584.97</v>
       </c>
       <c r="Q262" s="3">
         <v>36.26</v>
       </c>
       <c r="R262" s="3">
         <v>41.58</v>
       </c>
       <c r="S262" s="3">
         <v>0</v>
       </c>
       <c r="T262" s="3">
         <v>662.81</v>
       </c>
       <c r="U262" s="3">
         <v>584.97</v>
       </c>
       <c r="V262" s="3">
-        <v>41.51</v>
+        <v>36.26</v>
       </c>
       <c r="W262" s="3">
         <v>41.58</v>
       </c>
       <c r="X262" s="2">
         <v>0</v>
       </c>
       <c r="Y262" s="2">
-        <v>668.05</v>
+        <v>662.81</v>
       </c>
       <c r="Z262" s="2">
-        <v>88.44</v>
+        <v>87.74</v>
       </c>
       <c r="AA262" s="2">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="263" spans="1:27">
       <c r="A263" s="2">
         <v>260</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="F263" s="2">
         <v>40029310</v>
       </c>
       <c r="G263" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H263" s="3" t="s">
@@ -28104,51 +28178,53 @@
       </c>
       <c r="S263" s="3">
         <v>0</v>
       </c>
       <c r="T263" s="3">
         <v>40.41</v>
       </c>
       <c r="U263" s="3">
         <v>31.91</v>
       </c>
       <c r="V263" s="3">
         <v>8.49</v>
       </c>
       <c r="W263" s="3">
         <v>0</v>
       </c>
       <c r="X263" s="2">
         <v>0</v>
       </c>
       <c r="Y263" s="2">
         <v>40.41</v>
       </c>
       <c r="Z263" s="2">
         <v>95.72</v>
       </c>
-      <c r="AA263" s="2"/>
+      <c r="AA263" s="2">
+        <v>38</v>
+      </c>
     </row>
     <row r="264" spans="1:27">
       <c r="A264" s="2">
         <v>261</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C264" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="D264" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F264" s="2">
         <v>40029651</v>
       </c>
       <c r="G264" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H264" s="3" t="s">
         <v>37</v>
@@ -28186,51 +28262,51 @@
       <c r="S264" s="3">
         <v>0</v>
       </c>
       <c r="T264" s="3">
         <v>36.9</v>
       </c>
       <c r="U264" s="3">
         <v>27.81</v>
       </c>
       <c r="V264" s="3">
         <v>8.49</v>
       </c>
       <c r="W264" s="3">
         <v>0.6</v>
       </c>
       <c r="X264" s="2">
         <v>0</v>
       </c>
       <c r="Y264" s="2">
         <v>36.9</v>
       </c>
       <c r="Z264" s="2">
         <v>85.21</v>
       </c>
       <c r="AA264" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265" s="2">
         <v>262</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F265" s="2">
         <v>40033873</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H265" s="3" t="s">
@@ -28269,51 +28345,51 @@
       <c r="S265" s="3">
         <v>0</v>
       </c>
       <c r="T265" s="3">
         <v>232.1</v>
       </c>
       <c r="U265" s="3">
         <v>158.25</v>
       </c>
       <c r="V265" s="3">
         <v>49.51</v>
       </c>
       <c r="W265" s="3">
         <v>24.34</v>
       </c>
       <c r="X265" s="2">
         <v>0</v>
       </c>
       <c r="Y265" s="2">
         <v>232.1</v>
       </c>
       <c r="Z265" s="2">
         <v>67.18</v>
       </c>
       <c r="AA265" s="2">
-        <v>70</v>
+        <v>35</v>
       </c>
     </row>
     <row r="266" spans="1:27">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="D266" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F266" s="2">
         <v>40033869</v>
       </c>
       <c r="G266" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H266" s="3" t="s">
@@ -28352,51 +28428,51 @@
       <c r="S266" s="3">
         <v>0</v>
       </c>
       <c r="T266" s="3">
         <v>209.44</v>
       </c>
       <c r="U266" s="3">
         <v>179.85</v>
       </c>
       <c r="V266" s="3">
         <v>19.92</v>
       </c>
       <c r="W266" s="3">
         <v>9.67</v>
       </c>
       <c r="X266" s="2">
         <v>0</v>
       </c>
       <c r="Y266" s="2">
         <v>209.44</v>
       </c>
       <c r="Z266" s="2">
         <v>62.17</v>
       </c>
       <c r="AA266" s="2">
-        <v>95</v>
+        <v>37</v>
       </c>
     </row>
     <row r="267" spans="1:27">
       <c r="A267" s="2">
         <v>264</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="D267" s="2" t="s">
         <v>1123</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="F267" s="2">
         <v>40053395</v>
       </c>
       <c r="G267" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H267" s="3" t="s">
@@ -28433,51 +28509,51 @@
       <c r="S267" s="3">
         <v>0</v>
       </c>
       <c r="T267" s="3">
         <v>39.43</v>
       </c>
       <c r="U267" s="3">
         <v>39.43</v>
       </c>
       <c r="V267" s="3">
         <v>0</v>
       </c>
       <c r="W267" s="3">
         <v>0</v>
       </c>
       <c r="X267" s="2">
         <v>0</v>
       </c>
       <c r="Y267" s="2">
         <v>39.43</v>
       </c>
       <c r="Z267" s="2">
         <v>39.77</v>
       </c>
       <c r="AA267" s="2">
-        <v>50</v>
+        <v>74</v>
       </c>
     </row>
     <row r="268" spans="1:27">
       <c r="A268" s="2">
         <v>265</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="D268" s="2" t="s">
         <v>1127</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F268" s="2">
         <v>40015217</v>
       </c>
       <c r="G268" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H268" s="3" t="s">
@@ -28514,51 +28590,51 @@
       <c r="S268" s="3">
         <v>0</v>
       </c>
       <c r="T268" s="3">
         <v>58.57</v>
       </c>
       <c r="U268" s="3">
         <v>58.57</v>
       </c>
       <c r="V268" s="3">
         <v>0</v>
       </c>
       <c r="W268" s="3">
         <v>0</v>
       </c>
       <c r="X268" s="2">
         <v>0</v>
       </c>
       <c r="Y268" s="2">
         <v>58.57</v>
       </c>
       <c r="Z268" s="2">
         <v>63.22</v>
       </c>
       <c r="AA268" s="2">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="269" spans="1:27">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>1131</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="F269" s="2">
         <v>8190797</v>
       </c>
       <c r="G269" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H269" s="3" t="s">
@@ -28595,51 +28671,51 @@
       <c r="S269" s="3">
         <v>0</v>
       </c>
       <c r="T269" s="3">
         <v>126.93</v>
       </c>
       <c r="U269" s="3">
         <v>126.93</v>
       </c>
       <c r="V269" s="3">
         <v>0</v>
       </c>
       <c r="W269" s="3">
         <v>0</v>
       </c>
       <c r="X269" s="2">
         <v>0</v>
       </c>
       <c r="Y269" s="2">
         <v>126.93</v>
       </c>
       <c r="Z269" s="2">
         <v>97.08</v>
       </c>
       <c r="AA269" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="270" spans="1:27">
       <c r="A270" s="2">
         <v>267</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="D270" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="F270" s="2">
         <v>6132548</v>
       </c>
       <c r="G270" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H270" s="3" t="s">
@@ -28676,51 +28752,51 @@
       <c r="S270" s="3">
         <v>0</v>
       </c>
       <c r="T270" s="3">
         <v>20.6</v>
       </c>
       <c r="U270" s="3">
         <v>20.6</v>
       </c>
       <c r="V270" s="3">
         <v>0</v>
       </c>
       <c r="W270" s="3">
         <v>0</v>
       </c>
       <c r="X270" s="2">
         <v>0</v>
       </c>
       <c r="Y270" s="2">
         <v>20.6</v>
       </c>
       <c r="Z270" s="2">
         <v>35.95</v>
       </c>
       <c r="AA270" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="271" spans="1:27">
       <c r="A271" s="2">
         <v>268</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="D271" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1142</v>
       </c>
       <c r="F271" s="2">
         <v>40033155</v>
       </c>
       <c r="G271" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H271" s="3" t="s">
@@ -28757,51 +28833,51 @@
       <c r="S271" s="3">
         <v>0</v>
       </c>
       <c r="T271" s="3">
         <v>80.02</v>
       </c>
       <c r="U271" s="3">
         <v>80.02</v>
       </c>
       <c r="V271" s="3">
         <v>0</v>
       </c>
       <c r="W271" s="3">
         <v>0</v>
       </c>
       <c r="X271" s="2">
         <v>0</v>
       </c>
       <c r="Y271" s="2">
         <v>80.02</v>
       </c>
       <c r="Z271" s="2">
         <v>99.32</v>
       </c>
       <c r="AA271" s="2">
-        <v>80</v>
+        <v>99</v>
       </c>
     </row>
     <row r="272" spans="1:27">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1146</v>
       </c>
       <c r="F272" s="2">
         <v>8136239</v>
       </c>
       <c r="G272" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H272" s="3" t="s">
@@ -28838,51 +28914,51 @@
       <c r="S272" s="3">
         <v>8.98</v>
       </c>
       <c r="T272" s="3">
         <v>75.4</v>
       </c>
       <c r="U272" s="3">
         <v>54.1</v>
       </c>
       <c r="V272" s="3">
         <v>0</v>
       </c>
       <c r="W272" s="3">
         <v>12.32</v>
       </c>
       <c r="X272" s="2">
         <v>8.98</v>
       </c>
       <c r="Y272" s="2">
         <v>75.4</v>
       </c>
       <c r="Z272" s="2">
         <v>76.18</v>
       </c>
       <c r="AA272" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="273" spans="1:27">
       <c r="A273" s="2">
         <v>270</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="D273" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="F273" s="2">
         <v>8136249</v>
       </c>
       <c r="G273" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H273" s="3" t="s">
@@ -28919,51 +28995,51 @@
       <c r="S273" s="3">
         <v>0</v>
       </c>
       <c r="T273" s="3">
         <v>60</v>
       </c>
       <c r="U273" s="3">
         <v>60</v>
       </c>
       <c r="V273" s="3">
         <v>0</v>
       </c>
       <c r="W273" s="3">
         <v>0</v>
       </c>
       <c r="X273" s="2">
         <v>0</v>
       </c>
       <c r="Y273" s="2">
         <v>60</v>
       </c>
       <c r="Z273" s="2">
         <v>77.68</v>
       </c>
       <c r="AA273" s="2">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="274" spans="1:27">
       <c r="A274" s="2">
         <v>271</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1155</v>
       </c>
       <c r="F274" s="2">
         <v>8136249</v>
       </c>
       <c r="G274" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H274" s="3" t="s">
@@ -29000,51 +29076,51 @@
       <c r="S274" s="3">
         <v>0</v>
       </c>
       <c r="T274" s="3">
         <v>10.01</v>
       </c>
       <c r="U274" s="3">
         <v>10.01</v>
       </c>
       <c r="V274" s="3">
         <v>0</v>
       </c>
       <c r="W274" s="3">
         <v>0</v>
       </c>
       <c r="X274" s="2">
         <v>0</v>
       </c>
       <c r="Y274" s="2">
         <v>10.01</v>
       </c>
       <c r="Z274" s="2">
         <v>17.83</v>
       </c>
       <c r="AA274" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="275" spans="1:27">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1159</v>
       </c>
       <c r="F275" s="2">
         <v>8136260</v>
       </c>
       <c r="G275" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H275" s="3" t="s">
@@ -29081,51 +29157,51 @@
       <c r="S275" s="3">
         <v>0</v>
       </c>
       <c r="T275" s="3">
         <v>27.88</v>
       </c>
       <c r="U275" s="3">
         <v>27.88</v>
       </c>
       <c r="V275" s="3">
         <v>0</v>
       </c>
       <c r="W275" s="3">
         <v>0</v>
       </c>
       <c r="X275" s="2">
         <v>0</v>
       </c>
       <c r="Y275" s="2">
         <v>27.88</v>
       </c>
       <c r="Z275" s="2">
         <v>35.06</v>
       </c>
       <c r="AA275" s="2">
-        <v>40</v>
+        <v>98</v>
       </c>
     </row>
     <row r="276" spans="1:27">
       <c r="A276" s="2">
         <v>273</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>1161</v>
       </c>
       <c r="D276" s="2" t="s">
         <v>1162</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1163</v>
       </c>
       <c r="F276" s="2">
         <v>8190834</v>
       </c>
       <c r="G276" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H276" s="3" t="s">
@@ -29162,51 +29238,51 @@
       <c r="S276" s="3">
         <v>0</v>
       </c>
       <c r="T276" s="3">
         <v>106.68</v>
       </c>
       <c r="U276" s="3">
         <v>106.59</v>
       </c>
       <c r="V276" s="3">
         <v>0</v>
       </c>
       <c r="W276" s="3">
         <v>0</v>
       </c>
       <c r="X276" s="2">
         <v>0</v>
       </c>
       <c r="Y276" s="2">
         <v>106.59</v>
       </c>
       <c r="Z276" s="2">
         <v>57.88</v>
       </c>
       <c r="AA276" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="277" spans="1:27">
       <c r="A277" s="2">
         <v>274</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>1165</v>
       </c>
       <c r="D277" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="F277" s="2">
         <v>8190841</v>
       </c>
       <c r="G277" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H277" s="3" t="s">
@@ -29243,51 +29319,51 @@
       <c r="S277" s="3">
         <v>0</v>
       </c>
       <c r="T277" s="3">
         <v>95.18</v>
       </c>
       <c r="U277" s="3">
         <v>90.79</v>
       </c>
       <c r="V277" s="3">
         <v>0</v>
       </c>
       <c r="W277" s="3">
         <v>0</v>
       </c>
       <c r="X277" s="2">
         <v>0</v>
       </c>
       <c r="Y277" s="2">
         <v>90.79</v>
       </c>
       <c r="Z277" s="2">
         <v>81.69</v>
       </c>
       <c r="AA277" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="278" spans="1:27">
       <c r="A278" s="2">
         <v>275</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>1170</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="F278" s="2">
         <v>8136263</v>
       </c>
       <c r="G278" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H278" s="3" t="s">
@@ -29324,51 +29400,51 @@
       <c r="S278" s="3">
         <v>0</v>
       </c>
       <c r="T278" s="3">
         <v>68</v>
       </c>
       <c r="U278" s="3">
         <v>68</v>
       </c>
       <c r="V278" s="3">
         <v>0</v>
       </c>
       <c r="W278" s="3">
         <v>0</v>
       </c>
       <c r="X278" s="2">
         <v>0</v>
       </c>
       <c r="Y278" s="2">
         <v>68</v>
       </c>
       <c r="Z278" s="2">
         <v>99.24</v>
       </c>
       <c r="AA278" s="2">
-        <v>80</v>
+        <v>99</v>
       </c>
     </row>
     <row r="279" spans="1:27">
       <c r="A279" s="2">
         <v>276</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>1173</v>
       </c>
       <c r="D279" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="F279" s="2">
         <v>8136263</v>
       </c>
       <c r="G279" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H279" s="3" t="s">
@@ -29405,51 +29481,51 @@
       <c r="S279" s="3">
         <v>0</v>
       </c>
       <c r="T279" s="3">
         <v>56.87</v>
       </c>
       <c r="U279" s="3">
         <v>53.95</v>
       </c>
       <c r="V279" s="3">
         <v>0</v>
       </c>
       <c r="W279" s="3">
         <v>0</v>
       </c>
       <c r="X279" s="2">
         <v>0</v>
       </c>
       <c r="Y279" s="2">
         <v>53.95</v>
       </c>
       <c r="Z279" s="2">
         <v>77.28</v>
       </c>
       <c r="AA279" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="280" spans="1:27">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C280" s="2" t="s">
         <v>1177</v>
       </c>
       <c r="D280" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1179</v>
       </c>
       <c r="F280" s="2">
         <v>8190866</v>
       </c>
       <c r="G280" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H280" s="3" t="s">
@@ -29486,51 +29562,51 @@
       <c r="S280" s="3">
         <v>0</v>
       </c>
       <c r="T280" s="3">
         <v>121.56</v>
       </c>
       <c r="U280" s="3">
         <v>113.67</v>
       </c>
       <c r="V280" s="3">
         <v>0</v>
       </c>
       <c r="W280" s="3">
         <v>0.08</v>
       </c>
       <c r="X280" s="2">
         <v>0</v>
       </c>
       <c r="Y280" s="2">
         <v>113.76</v>
       </c>
       <c r="Z280" s="2">
         <v>78.3</v>
       </c>
       <c r="AA280" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="281" spans="1:27">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>1181</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>1182</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="F281" s="2">
         <v>8136271</v>
       </c>
       <c r="G281" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H281" s="3" t="s">
@@ -29567,51 +29643,51 @@
       <c r="S281" s="3">
         <v>0</v>
       </c>
       <c r="T281" s="3">
         <v>80.94</v>
       </c>
       <c r="U281" s="3">
         <v>80.94</v>
       </c>
       <c r="V281" s="3">
         <v>0</v>
       </c>
       <c r="W281" s="3">
         <v>0</v>
       </c>
       <c r="X281" s="2">
         <v>0</v>
       </c>
       <c r="Y281" s="2">
         <v>80.94</v>
       </c>
       <c r="Z281" s="2">
         <v>97.09</v>
       </c>
       <c r="AA281" s="2">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="282" spans="1:27">
       <c r="A282" s="2">
         <v>279</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C282" s="2" t="s">
         <v>1185</v>
       </c>
       <c r="D282" s="2" t="s">
         <v>1186</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1187</v>
       </c>
       <c r="F282" s="2">
         <v>0</v>
       </c>
       <c r="G282" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H282" s="3" t="s">
@@ -29730,51 +29806,53 @@
       </c>
       <c r="S283" s="3">
         <v>0</v>
       </c>
       <c r="T283" s="3">
         <v>0</v>
       </c>
       <c r="U283" s="3">
         <v>0</v>
       </c>
       <c r="V283" s="3">
         <v>0</v>
       </c>
       <c r="W283" s="3">
         <v>0</v>
       </c>
       <c r="X283" s="2">
         <v>0</v>
       </c>
       <c r="Y283" s="2">
         <v>0</v>
       </c>
       <c r="Z283" s="2">
         <v>0</v>
       </c>
-      <c r="AA283" s="2"/>
+      <c r="AA283" s="2">
+        <v>28</v>
+      </c>
     </row>
     <row r="284" spans="1:27">
       <c r="A284" s="2">
         <v>281</v>
       </c>
       <c r="B284" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C284" s="2" t="s">
         <v>1193</v>
       </c>
       <c r="D284" s="2" t="s">
         <v>1194</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1195</v>
       </c>
       <c r="F284" s="2">
         <v>40066218</v>
       </c>
       <c r="G284" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H284" s="3" t="s">
         <v>29</v>
@@ -29811,51 +29889,53 @@
       </c>
       <c r="S284" s="3">
         <v>0</v>
       </c>
       <c r="T284" s="3">
         <v>0</v>
       </c>
       <c r="U284" s="3">
         <v>0</v>
       </c>
       <c r="V284" s="3">
         <v>0</v>
       </c>
       <c r="W284" s="3">
         <v>0</v>
       </c>
       <c r="X284" s="2">
         <v>0</v>
       </c>
       <c r="Y284" s="2">
         <v>0</v>
       </c>
       <c r="Z284" s="2">
         <v>0</v>
       </c>
-      <c r="AA284" s="2"/>
+      <c r="AA284" s="2">
+        <v>23</v>
+      </c>
     </row>
     <row r="285" spans="1:27">
       <c r="A285" s="2">
         <v>282</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C285" s="2" t="s">
         <v>1197</v>
       </c>
       <c r="D285" s="2" t="s">
         <v>1198</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="F285" s="2">
         <v>40066214</v>
       </c>
       <c r="G285" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H285" s="3" t="s">
         <v>29</v>
@@ -29893,51 +29973,51 @@
       <c r="S285" s="3">
         <v>0</v>
       </c>
       <c r="T285" s="3">
         <v>0.95</v>
       </c>
       <c r="U285" s="3">
         <v>0.95</v>
       </c>
       <c r="V285" s="3">
         <v>0</v>
       </c>
       <c r="W285" s="3">
         <v>0</v>
       </c>
       <c r="X285" s="2">
         <v>0</v>
       </c>
       <c r="Y285" s="2">
         <v>0.95</v>
       </c>
       <c r="Z285" s="2">
         <v>4.52</v>
       </c>
       <c r="AA285" s="2">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="286" spans="1:27">
       <c r="A286" s="2">
         <v>283</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>1201</v>
       </c>
       <c r="D286" s="2" t="s">
         <v>1202</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1203</v>
       </c>
       <c r="F286" s="2">
         <v>40066215</v>
       </c>
       <c r="G286" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H286" s="3" t="s">
@@ -29976,51 +30056,51 @@
       <c r="S286" s="3">
         <v>0</v>
       </c>
       <c r="T286" s="3">
         <v>6.03</v>
       </c>
       <c r="U286" s="3">
         <v>6.03</v>
       </c>
       <c r="V286" s="3">
         <v>0</v>
       </c>
       <c r="W286" s="3">
         <v>0</v>
       </c>
       <c r="X286" s="2">
         <v>0</v>
       </c>
       <c r="Y286" s="2">
         <v>6.03</v>
       </c>
       <c r="Z286" s="2">
         <v>14.59</v>
       </c>
       <c r="AA286" s="2">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="287" spans="1:27">
       <c r="A287" s="2">
         <v>284</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C287" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="D287" s="2" t="s">
         <v>1206</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="F287" s="2">
         <v>40066224</v>
       </c>
       <c r="G287" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H287" s="3" t="s">
@@ -30058,51 +30138,53 @@
       </c>
       <c r="S287" s="3">
         <v>0</v>
       </c>
       <c r="T287" s="3">
         <v>0</v>
       </c>
       <c r="U287" s="3">
         <v>0</v>
       </c>
       <c r="V287" s="3">
         <v>0</v>
       </c>
       <c r="W287" s="3">
         <v>0</v>
       </c>
       <c r="X287" s="2">
         <v>0</v>
       </c>
       <c r="Y287" s="2">
         <v>0</v>
       </c>
       <c r="Z287" s="2">
         <v>0</v>
       </c>
-      <c r="AA287" s="2"/>
+      <c r="AA287" s="2">
+        <v>23</v>
+      </c>
     </row>
     <row r="288" spans="1:27">
       <c r="A288" s="2">
         <v>285</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>1209</v>
       </c>
       <c r="D288" s="2" t="s">
         <v>1210</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1211</v>
       </c>
       <c r="F288" s="2">
         <v>7355421</v>
       </c>
       <c r="G288" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H288" s="3" t="s">
         <v>29</v>
@@ -30138,51 +30220,51 @@
       <c r="S288" s="3">
         <v>0</v>
       </c>
       <c r="T288" s="3">
         <v>60.55</v>
       </c>
       <c r="U288" s="3">
         <v>60.55</v>
       </c>
       <c r="V288" s="3">
         <v>0</v>
       </c>
       <c r="W288" s="3">
         <v>0</v>
       </c>
       <c r="X288" s="2">
         <v>0</v>
       </c>
       <c r="Y288" s="2">
         <v>60.55</v>
       </c>
       <c r="Z288" s="2">
         <v>60.87</v>
       </c>
       <c r="AA288" s="2">
-        <v>70</v>
+        <v>98</v>
       </c>
     </row>
     <row r="289" spans="1:27">
       <c r="A289" s="2">
         <v>286</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="D289" s="2" t="s">
         <v>1214</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1215</v>
       </c>
       <c r="F289" s="2">
         <v>8136198</v>
       </c>
       <c r="G289" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H289" s="3" t="s">
@@ -30219,51 +30301,51 @@
       <c r="S289" s="3">
         <v>0.24</v>
       </c>
       <c r="T289" s="3">
         <v>90.67</v>
       </c>
       <c r="U289" s="3">
         <v>90.43</v>
       </c>
       <c r="V289" s="3">
         <v>0</v>
       </c>
       <c r="W289" s="3">
         <v>0</v>
       </c>
       <c r="X289" s="2">
         <v>0.24</v>
       </c>
       <c r="Y289" s="2">
         <v>90.67</v>
       </c>
       <c r="Z289" s="2">
         <v>97.08</v>
       </c>
       <c r="AA289" s="2">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="290" spans="1:27">
       <c r="A290" s="2">
         <v>287</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="D290" s="2" t="s">
         <v>1218</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1219</v>
       </c>
       <c r="F290" s="2">
         <v>8136095</v>
       </c>
       <c r="G290" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H290" s="3" t="s">
@@ -30300,51 +30382,51 @@
       <c r="S290" s="3">
         <v>0</v>
       </c>
       <c r="T290" s="3">
         <v>7.58</v>
       </c>
       <c r="U290" s="3">
         <v>7.58</v>
       </c>
       <c r="V290" s="3">
         <v>0</v>
       </c>
       <c r="W290" s="3">
         <v>0</v>
       </c>
       <c r="X290" s="2">
         <v>0</v>
       </c>
       <c r="Y290" s="2">
         <v>7.58</v>
       </c>
       <c r="Z290" s="2">
         <v>7.6</v>
       </c>
       <c r="AA290" s="2">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="291" spans="1:27">
       <c r="A291" s="2">
         <v>288</v>
       </c>
       <c r="B291" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C291" s="2" t="s">
         <v>1221</v>
       </c>
       <c r="D291" s="2" t="s">
         <v>1222</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1223</v>
       </c>
       <c r="F291" s="2">
         <v>8136095</v>
       </c>
       <c r="G291" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H291" s="3" t="s">
@@ -30381,51 +30463,51 @@
       <c r="S291" s="3">
         <v>13.77</v>
       </c>
       <c r="T291" s="3">
         <v>13.77</v>
       </c>
       <c r="U291" s="3">
         <v>0</v>
       </c>
       <c r="V291" s="3">
         <v>0</v>
       </c>
       <c r="W291" s="3">
         <v>0</v>
       </c>
       <c r="X291" s="2">
         <v>13.77</v>
       </c>
       <c r="Y291" s="2">
         <v>13.77</v>
       </c>
       <c r="Z291" s="2">
         <v>31.35</v>
       </c>
       <c r="AA291" s="2">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="292" spans="1:27">
       <c r="A292" s="2">
         <v>289</v>
       </c>
       <c r="B292" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C292" s="2" t="s">
         <v>1225</v>
       </c>
       <c r="D292" s="2" t="s">
         <v>1226</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="F292" s="2">
         <v>8136095</v>
       </c>
       <c r="G292" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H292" s="3" t="s">
@@ -30462,51 +30544,51 @@
       <c r="S292" s="3">
         <v>7.25</v>
       </c>
       <c r="T292" s="3">
         <v>82</v>
       </c>
       <c r="U292" s="3">
         <v>74.75</v>
       </c>
       <c r="V292" s="3">
         <v>0</v>
       </c>
       <c r="W292" s="3">
         <v>0</v>
       </c>
       <c r="X292" s="2">
         <v>7.25</v>
       </c>
       <c r="Y292" s="2">
         <v>82</v>
       </c>
       <c r="Z292" s="2">
         <v>98.34</v>
       </c>
       <c r="AA292" s="2">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="293" spans="1:27">
       <c r="A293" s="2">
         <v>290</v>
       </c>
       <c r="B293" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C293" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="D293" s="2" t="s">
         <v>1230</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1231</v>
       </c>
       <c r="F293" s="2">
         <v>8136209</v>
       </c>
       <c r="G293" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H293" s="3" t="s">
@@ -30543,51 +30625,51 @@
       <c r="S293" s="3">
         <v>0</v>
       </c>
       <c r="T293" s="3">
         <v>73.35</v>
       </c>
       <c r="U293" s="3">
         <v>49.06</v>
       </c>
       <c r="V293" s="3">
         <v>0</v>
       </c>
       <c r="W293" s="3">
         <v>12.32</v>
       </c>
       <c r="X293" s="2">
         <v>0</v>
       </c>
       <c r="Y293" s="2">
         <v>61.38</v>
       </c>
       <c r="Z293" s="2">
         <v>68.55</v>
       </c>
       <c r="AA293" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="294" spans="1:27">
       <c r="A294" s="2">
         <v>291</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C294" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="D294" s="2" t="s">
         <v>1234</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="F294" s="2">
         <v>7589585</v>
       </c>
       <c r="G294" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H294" s="3" t="s">
@@ -30624,51 +30706,51 @@
       <c r="S294" s="3">
         <v>0</v>
       </c>
       <c r="T294" s="3">
         <v>190.88</v>
       </c>
       <c r="U294" s="3">
         <v>190.88</v>
       </c>
       <c r="V294" s="3">
         <v>0</v>
       </c>
       <c r="W294" s="3">
         <v>0</v>
       </c>
       <c r="X294" s="2">
         <v>0</v>
       </c>
       <c r="Y294" s="2">
         <v>190.88</v>
       </c>
       <c r="Z294" s="2">
         <v>78.2</v>
       </c>
       <c r="AA294" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="295" spans="1:27">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>1238</v>
       </c>
       <c r="D295" s="2" t="s">
         <v>1239</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1240</v>
       </c>
       <c r="F295" s="2">
         <v>7355467</v>
       </c>
       <c r="G295" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H295" s="3" t="s">
@@ -30788,51 +30870,51 @@
       <c r="S296" s="3">
         <v>0</v>
       </c>
       <c r="T296" s="3">
         <v>231.07</v>
       </c>
       <c r="U296" s="3">
         <v>219.67</v>
       </c>
       <c r="V296" s="3">
         <v>0</v>
       </c>
       <c r="W296" s="3">
         <v>11.4</v>
       </c>
       <c r="X296" s="2">
         <v>0</v>
       </c>
       <c r="Y296" s="2">
         <v>231.07</v>
       </c>
       <c r="Z296" s="2">
         <v>85.39</v>
       </c>
       <c r="AA296" s="2">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="297" spans="1:27">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>1247</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1248</v>
       </c>
       <c r="F297" s="2">
         <v>40014663</v>
       </c>
       <c r="G297" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H297" s="3" t="s">
@@ -30869,51 +30951,51 @@
       <c r="S297" s="3">
         <v>10.83</v>
       </c>
       <c r="T297" s="3">
         <v>140.92</v>
       </c>
       <c r="U297" s="3">
         <v>118.69</v>
       </c>
       <c r="V297" s="3">
         <v>0</v>
       </c>
       <c r="W297" s="3">
         <v>11.4</v>
       </c>
       <c r="X297" s="2">
         <v>10.83</v>
       </c>
       <c r="Y297" s="2">
         <v>140.92</v>
       </c>
       <c r="Z297" s="2">
         <v>53.37</v>
       </c>
       <c r="AA297" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="298" spans="1:27">
       <c r="A298" s="2">
         <v>295</v>
       </c>
       <c r="B298" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C298" s="2" t="s">
         <v>1250</v>
       </c>
       <c r="D298" s="2" t="s">
         <v>1251</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1252</v>
       </c>
       <c r="F298" s="2">
         <v>7940575</v>
       </c>
       <c r="G298" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H298" s="3" t="s">
@@ -31031,51 +31113,51 @@
       <c r="S299" s="3">
         <v>0</v>
       </c>
       <c r="T299" s="3">
         <v>40.78</v>
       </c>
       <c r="U299" s="3">
         <v>40.78</v>
       </c>
       <c r="V299" s="3">
         <v>0</v>
       </c>
       <c r="W299" s="3">
         <v>0</v>
       </c>
       <c r="X299" s="2">
         <v>0</v>
       </c>
       <c r="Y299" s="2">
         <v>40.78</v>
       </c>
       <c r="Z299" s="2">
         <v>27.42</v>
       </c>
       <c r="AA299" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="300" spans="1:27">
       <c r="A300" s="2">
         <v>297</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C300" s="2" t="s">
         <v>1259</v>
       </c>
       <c r="D300" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="F300" s="2">
         <v>40026375</v>
       </c>
       <c r="G300" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H300" s="3" t="s">
@@ -31112,51 +31194,51 @@
       <c r="S300" s="3">
         <v>0</v>
       </c>
       <c r="T300" s="3">
         <v>188.65</v>
       </c>
       <c r="U300" s="3">
         <v>172.77</v>
       </c>
       <c r="V300" s="3">
         <v>0</v>
       </c>
       <c r="W300" s="3">
         <v>15.88</v>
       </c>
       <c r="X300" s="2">
         <v>0</v>
       </c>
       <c r="Y300" s="2">
         <v>188.65</v>
       </c>
       <c r="Z300" s="2">
         <v>50.09</v>
       </c>
       <c r="AA300" s="2">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="301" spans="1:27">
       <c r="A301" s="2">
         <v>298</v>
       </c>
       <c r="B301" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C301" s="2" t="s">
         <v>1263</v>
       </c>
       <c r="D301" s="2" t="s">
         <v>1264</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1265</v>
       </c>
       <c r="F301" s="2">
         <v>40014821</v>
       </c>
       <c r="G301" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H301" s="3" t="s">
@@ -31193,51 +31275,51 @@
       <c r="S301" s="3">
         <v>0</v>
       </c>
       <c r="T301" s="3">
         <v>145.59</v>
       </c>
       <c r="U301" s="3">
         <v>139.89</v>
       </c>
       <c r="V301" s="3">
         <v>0</v>
       </c>
       <c r="W301" s="3">
         <v>5.7</v>
       </c>
       <c r="X301" s="2">
         <v>0</v>
       </c>
       <c r="Y301" s="2">
         <v>145.59</v>
       </c>
       <c r="Z301" s="2">
         <v>39.23</v>
       </c>
       <c r="AA301" s="2">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="302" spans="1:27">
       <c r="A302" s="2">
         <v>299</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>1267</v>
       </c>
       <c r="D302" s="2" t="s">
         <v>1268</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1269</v>
       </c>
       <c r="F302" s="2">
         <v>7940623</v>
       </c>
       <c r="G302" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H302" s="3" t="s">
@@ -31274,51 +31356,51 @@
       <c r="S302" s="3">
         <v>0</v>
       </c>
       <c r="T302" s="3">
         <v>73.68</v>
       </c>
       <c r="U302" s="3">
         <v>73.68</v>
       </c>
       <c r="V302" s="3">
         <v>0</v>
       </c>
       <c r="W302" s="3">
         <v>0</v>
       </c>
       <c r="X302" s="2">
         <v>0</v>
       </c>
       <c r="Y302" s="2">
         <v>73.68</v>
       </c>
       <c r="Z302" s="2">
         <v>33.69</v>
       </c>
       <c r="AA302" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="303" spans="1:27">
       <c r="A303" s="2">
         <v>300</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C303" s="2" t="s">
         <v>1271</v>
       </c>
       <c r="D303" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1273</v>
       </c>
       <c r="F303" s="2">
         <v>40021236</v>
       </c>
       <c r="G303" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H303" s="3" t="s">
@@ -31355,51 +31437,51 @@
       <c r="S303" s="3">
         <v>0</v>
       </c>
       <c r="T303" s="3">
         <v>45.38</v>
       </c>
       <c r="U303" s="3">
         <v>45.38</v>
       </c>
       <c r="V303" s="3">
         <v>0</v>
       </c>
       <c r="W303" s="3">
         <v>0</v>
       </c>
       <c r="X303" s="2">
         <v>0</v>
       </c>
       <c r="Y303" s="2">
         <v>45.38</v>
       </c>
       <c r="Z303" s="2">
         <v>95</v>
       </c>
       <c r="AA303" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="304" spans="1:27">
       <c r="A304" s="2">
         <v>301</v>
       </c>
       <c r="B304" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C304" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="D304" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1277</v>
       </c>
       <c r="F304" s="2">
         <v>7940552</v>
       </c>
       <c r="G304" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H304" s="3" t="s">
@@ -31436,51 +31518,51 @@
       <c r="S304" s="3">
         <v>0</v>
       </c>
       <c r="T304" s="3">
         <v>0</v>
       </c>
       <c r="U304" s="3">
         <v>0</v>
       </c>
       <c r="V304" s="3">
         <v>0</v>
       </c>
       <c r="W304" s="3">
         <v>0</v>
       </c>
       <c r="X304" s="2">
         <v>0</v>
       </c>
       <c r="Y304" s="2">
         <v>0</v>
       </c>
       <c r="Z304" s="2">
         <v>0</v>
       </c>
       <c r="AA304" s="2">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="305" spans="1:27">
       <c r="A305" s="2">
         <v>302</v>
       </c>
       <c r="B305" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C305" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="D305" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="F305" s="2">
         <v>40019990</v>
       </c>
       <c r="G305" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H305" s="3" t="s">
@@ -31517,51 +31599,51 @@
       <c r="S305" s="3">
         <v>0</v>
       </c>
       <c r="T305" s="3">
         <v>73.26</v>
       </c>
       <c r="U305" s="3">
         <v>73.26</v>
       </c>
       <c r="V305" s="3">
         <v>0</v>
       </c>
       <c r="W305" s="3">
         <v>0</v>
       </c>
       <c r="X305" s="2">
         <v>0</v>
       </c>
       <c r="Y305" s="2">
         <v>73.26</v>
       </c>
       <c r="Z305" s="2">
         <v>34.24</v>
       </c>
       <c r="AA305" s="2">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="306" spans="1:27">
       <c r="A306" s="2">
         <v>303</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>1283</v>
       </c>
       <c r="D306" s="2" t="s">
         <v>1284</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1285</v>
       </c>
       <c r="F306" s="2">
         <v>7940820</v>
       </c>
       <c r="G306" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H306" s="3" t="s">
@@ -31598,51 +31680,51 @@
       <c r="S306" s="3">
         <v>0</v>
       </c>
       <c r="T306" s="3">
         <v>117.86</v>
       </c>
       <c r="U306" s="3">
         <v>117.86</v>
       </c>
       <c r="V306" s="3">
         <v>0</v>
       </c>
       <c r="W306" s="3">
         <v>0</v>
       </c>
       <c r="X306" s="2">
         <v>0</v>
       </c>
       <c r="Y306" s="2">
         <v>117.86</v>
       </c>
       <c r="Z306" s="2">
         <v>71.97</v>
       </c>
       <c r="AA306" s="2">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="307" spans="1:27">
       <c r="A307" s="2">
         <v>304</v>
       </c>
       <c r="B307" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C307" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="D307" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="F307" s="2">
         <v>7573630</v>
       </c>
       <c r="G307" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H307" s="3" t="s">
@@ -31760,51 +31842,51 @@
       <c r="S308" s="3">
         <v>0</v>
       </c>
       <c r="T308" s="3">
         <v>97.18</v>
       </c>
       <c r="U308" s="3">
         <v>97.18</v>
       </c>
       <c r="V308" s="3">
         <v>0</v>
       </c>
       <c r="W308" s="3">
         <v>0</v>
       </c>
       <c r="X308" s="2">
         <v>0</v>
       </c>
       <c r="Y308" s="2">
         <v>97.18</v>
       </c>
       <c r="Z308" s="2">
         <v>44.74</v>
       </c>
       <c r="AA308" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="309" spans="1:27">
       <c r="A309" s="2">
         <v>306</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C309" s="2" t="s">
         <v>1295</v>
       </c>
       <c r="D309" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="F309" s="2">
         <v>40019969</v>
       </c>
       <c r="G309" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H309" s="3" t="s">
@@ -31841,51 +31923,51 @@
       <c r="S309" s="3">
         <v>0</v>
       </c>
       <c r="T309" s="3">
         <v>30.15</v>
       </c>
       <c r="U309" s="3">
         <v>30.15</v>
       </c>
       <c r="V309" s="3">
         <v>0</v>
       </c>
       <c r="W309" s="3">
         <v>0</v>
       </c>
       <c r="X309" s="2">
         <v>0</v>
       </c>
       <c r="Y309" s="2">
         <v>30.15</v>
       </c>
       <c r="Z309" s="2">
         <v>15.15</v>
       </c>
       <c r="AA309" s="2">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="310" spans="1:27">
       <c r="A310" s="2">
         <v>307</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>1299</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>1300</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="F310" s="2">
         <v>40004908</v>
       </c>
       <c r="G310" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H310" s="3" t="s">
@@ -31922,51 +32004,51 @@
       <c r="S310" s="3">
         <v>0</v>
       </c>
       <c r="T310" s="3">
         <v>84.42</v>
       </c>
       <c r="U310" s="3">
         <v>84.42</v>
       </c>
       <c r="V310" s="3">
         <v>0</v>
       </c>
       <c r="W310" s="3">
         <v>0</v>
       </c>
       <c r="X310" s="2">
         <v>0</v>
       </c>
       <c r="Y310" s="2">
         <v>84.42</v>
       </c>
       <c r="Z310" s="2">
         <v>61.53</v>
       </c>
       <c r="AA310" s="2">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="311" spans="1:27">
       <c r="A311" s="2">
         <v>308</v>
       </c>
       <c r="B311" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C311" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="D311" s="2" t="s">
         <v>1305</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="F311" s="2">
         <v>40004892</v>
       </c>
       <c r="G311" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H311" s="3" t="s">
@@ -32003,51 +32085,51 @@
       <c r="S311" s="3">
         <v>0</v>
       </c>
       <c r="T311" s="3">
         <v>57.55</v>
       </c>
       <c r="U311" s="3">
         <v>57.55</v>
       </c>
       <c r="V311" s="3">
         <v>0</v>
       </c>
       <c r="W311" s="3">
         <v>0</v>
       </c>
       <c r="X311" s="2">
         <v>0</v>
       </c>
       <c r="Y311" s="2">
         <v>57.55</v>
       </c>
       <c r="Z311" s="2">
         <v>64.7</v>
       </c>
       <c r="AA311" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="312" spans="1:27">
       <c r="A312" s="2">
         <v>309</v>
       </c>
       <c r="B312" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C312" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="D312" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="F312" s="2">
         <v>40004896</v>
       </c>
       <c r="G312" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H312" s="3" t="s">
@@ -32084,51 +32166,51 @@
       <c r="S312" s="3">
         <v>0</v>
       </c>
       <c r="T312" s="3">
         <v>97.04</v>
       </c>
       <c r="U312" s="3">
         <v>86.06</v>
       </c>
       <c r="V312" s="3">
         <v>0</v>
       </c>
       <c r="W312" s="3">
         <v>10.98</v>
       </c>
       <c r="X312" s="2">
         <v>0</v>
       </c>
       <c r="Y312" s="2">
         <v>97.04</v>
       </c>
       <c r="Z312" s="2">
         <v>97.08</v>
       </c>
       <c r="AA312" s="2">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="313" spans="1:27">
       <c r="A313" s="2">
         <v>310</v>
       </c>
       <c r="B313" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C313" s="2" t="s">
         <v>1312</v>
       </c>
       <c r="D313" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1314</v>
       </c>
       <c r="F313" s="2">
         <v>40004906</v>
       </c>
       <c r="G313" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H313" s="3" t="s">
@@ -32165,51 +32247,51 @@
       <c r="S313" s="3">
         <v>0</v>
       </c>
       <c r="T313" s="3">
         <v>80.4</v>
       </c>
       <c r="U313" s="3">
         <v>80.4</v>
       </c>
       <c r="V313" s="3">
         <v>0</v>
       </c>
       <c r="W313" s="3">
         <v>0</v>
       </c>
       <c r="X313" s="2">
         <v>0</v>
       </c>
       <c r="Y313" s="2">
         <v>80.4</v>
       </c>
       <c r="Z313" s="2">
         <v>63.72</v>
       </c>
       <c r="AA313" s="2">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="314" spans="1:27">
       <c r="A314" s="2">
         <v>311</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="D314" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="F314" s="2">
         <v>8136191</v>
       </c>
       <c r="G314" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H314" s="3" t="s">
@@ -32246,51 +32328,51 @@
       <c r="S314" s="3">
         <v>0</v>
       </c>
       <c r="T314" s="3">
         <v>62.91</v>
       </c>
       <c r="U314" s="3">
         <v>62.91</v>
       </c>
       <c r="V314" s="3">
         <v>0</v>
       </c>
       <c r="W314" s="3">
         <v>0</v>
       </c>
       <c r="X314" s="2">
         <v>0</v>
       </c>
       <c r="Y314" s="2">
         <v>62.91</v>
       </c>
       <c r="Z314" s="2">
         <v>88.99</v>
       </c>
       <c r="AA314" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="315" spans="1:27">
       <c r="A315" s="2">
         <v>312</v>
       </c>
       <c r="B315" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C315" s="2" t="s">
         <v>1320</v>
       </c>
       <c r="D315" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="F315" s="2">
         <v>40004909</v>
       </c>
       <c r="G315" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H315" s="3" t="s">
@@ -32327,51 +32409,51 @@
       <c r="S315" s="3">
         <v>0</v>
       </c>
       <c r="T315" s="3">
         <v>48.85</v>
       </c>
       <c r="U315" s="3">
         <v>48.85</v>
       </c>
       <c r="V315" s="3">
         <v>0</v>
       </c>
       <c r="W315" s="3">
         <v>0</v>
       </c>
       <c r="X315" s="2">
         <v>0</v>
       </c>
       <c r="Y315" s="2">
         <v>48.85</v>
       </c>
       <c r="Z315" s="2">
         <v>46.82</v>
       </c>
       <c r="AA315" s="2">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="316" spans="1:27">
       <c r="A316" s="2">
         <v>313</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C316" s="2" t="s">
         <v>1324</v>
       </c>
       <c r="D316" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="F316" s="2">
         <v>8199368</v>
       </c>
       <c r="G316" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H316" s="3" t="s">
@@ -32408,51 +32490,51 @@
       <c r="S316" s="3">
         <v>10.28</v>
       </c>
       <c r="T316" s="3">
         <v>60.48</v>
       </c>
       <c r="U316" s="3">
         <v>45.15</v>
       </c>
       <c r="V316" s="3">
         <v>0</v>
       </c>
       <c r="W316" s="3">
         <v>0</v>
       </c>
       <c r="X316" s="2">
         <v>10.28</v>
       </c>
       <c r="Y316" s="2">
         <v>55.44</v>
       </c>
       <c r="Z316" s="2">
         <v>82.94</v>
       </c>
       <c r="AA316" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="317" spans="1:27">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C317" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="D317" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1331</v>
       </c>
       <c r="F317" s="2">
         <v>6865610</v>
       </c>
       <c r="G317" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H317" s="3" t="s">
@@ -32489,51 +32571,51 @@
       <c r="S317" s="3">
         <v>4.21</v>
       </c>
       <c r="T317" s="3">
         <v>26.71</v>
       </c>
       <c r="U317" s="3">
         <v>22.5</v>
       </c>
       <c r="V317" s="3">
         <v>0</v>
       </c>
       <c r="W317" s="3">
         <v>0</v>
       </c>
       <c r="X317" s="2">
         <v>4.21</v>
       </c>
       <c r="Y317" s="2">
         <v>26.71</v>
       </c>
       <c r="Z317" s="2">
         <v>28.06</v>
       </c>
       <c r="AA317" s="2">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="318" spans="1:27">
       <c r="A318" s="2">
         <v>315</v>
       </c>
       <c r="B318" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C318" s="2" t="s">
         <v>1334</v>
       </c>
       <c r="D318" s="2" t="s">
         <v>1335</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1336</v>
       </c>
       <c r="F318" s="2">
         <v>8191612</v>
       </c>
       <c r="G318" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H318" s="3" t="s">
@@ -32570,51 +32652,51 @@
       <c r="S318" s="3">
         <v>23.55</v>
       </c>
       <c r="T318" s="3">
         <v>114.13</v>
       </c>
       <c r="U318" s="3">
         <v>90.58</v>
       </c>
       <c r="V318" s="3">
         <v>0</v>
       </c>
       <c r="W318" s="3">
         <v>0</v>
       </c>
       <c r="X318" s="2">
         <v>23.55</v>
       </c>
       <c r="Y318" s="2">
         <v>114.13</v>
       </c>
       <c r="Z318" s="2">
         <v>92.13</v>
       </c>
       <c r="AA318" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="319" spans="1:27">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>1338</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>1339</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1340</v>
       </c>
       <c r="F319" s="2">
         <v>8199398</v>
       </c>
       <c r="G319" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H319" s="3" t="s">
@@ -32651,51 +32733,51 @@
       <c r="S319" s="3">
         <v>0</v>
       </c>
       <c r="T319" s="3">
         <v>67.59</v>
       </c>
       <c r="U319" s="3">
         <v>67.59</v>
       </c>
       <c r="V319" s="3">
         <v>0</v>
       </c>
       <c r="W319" s="3">
         <v>0</v>
       </c>
       <c r="X319" s="2">
         <v>0</v>
       </c>
       <c r="Y319" s="2">
         <v>67.59</v>
       </c>
       <c r="Z319" s="2">
         <v>93.58</v>
       </c>
       <c r="AA319" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="320" spans="1:27">
       <c r="A320" s="2">
         <v>317</v>
       </c>
       <c r="B320" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C320" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="D320" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1344</v>
       </c>
       <c r="F320" s="2">
         <v>7350475</v>
       </c>
       <c r="G320" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H320" s="3" t="s">
@@ -32732,51 +32814,51 @@
       <c r="S320" s="3">
         <v>0</v>
       </c>
       <c r="T320" s="3">
         <v>94.29</v>
       </c>
       <c r="U320" s="3">
         <v>94.06</v>
       </c>
       <c r="V320" s="3">
         <v>0</v>
       </c>
       <c r="W320" s="3">
         <v>0</v>
       </c>
       <c r="X320" s="2">
         <v>0</v>
       </c>
       <c r="Y320" s="2">
         <v>94.06</v>
       </c>
       <c r="Z320" s="2">
         <v>96.62</v>
       </c>
       <c r="AA320" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="321" spans="1:27">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C321" s="2" t="s">
         <v>1347</v>
       </c>
       <c r="D321" s="2" t="s">
         <v>1348</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="F321" s="2">
         <v>8197306</v>
       </c>
       <c r="G321" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H321" s="3" t="s">
@@ -32813,51 +32895,51 @@
       <c r="S321" s="3">
         <v>0</v>
       </c>
       <c r="T321" s="3">
         <v>95.91</v>
       </c>
       <c r="U321" s="3">
         <v>84.06</v>
       </c>
       <c r="V321" s="3">
         <v>0</v>
       </c>
       <c r="W321" s="3">
         <v>0</v>
       </c>
       <c r="X321" s="2">
         <v>0</v>
       </c>
       <c r="Y321" s="2">
         <v>84.06</v>
       </c>
       <c r="Z321" s="2">
         <v>51.39</v>
       </c>
       <c r="AA321" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="322" spans="1:27">
       <c r="A322" s="2">
         <v>319</v>
       </c>
       <c r="B322" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C322" s="2" t="s">
         <v>1351</v>
       </c>
       <c r="D322" s="2" t="s">
         <v>1352</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="F322" s="2">
         <v>8197334</v>
       </c>
       <c r="G322" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H322" s="3" t="s">
@@ -32894,51 +32976,51 @@
       <c r="S322" s="3">
         <v>0</v>
       </c>
       <c r="T322" s="3">
         <v>109.14</v>
       </c>
       <c r="U322" s="3">
         <v>109.14</v>
       </c>
       <c r="V322" s="3">
         <v>0</v>
       </c>
       <c r="W322" s="3">
         <v>0</v>
       </c>
       <c r="X322" s="2">
         <v>0</v>
       </c>
       <c r="Y322" s="2">
         <v>109.14</v>
       </c>
       <c r="Z322" s="2">
         <v>91.19</v>
       </c>
       <c r="AA322" s="2">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="323" spans="1:27">
       <c r="A323" s="2">
         <v>320</v>
       </c>
       <c r="B323" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>1355</v>
       </c>
       <c r="D323" s="2" t="s">
         <v>1356</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="F323" s="2">
         <v>7940653</v>
       </c>
       <c r="G323" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H323" s="3" t="s">
@@ -33056,51 +33138,51 @@
       <c r="S324" s="3">
         <v>0</v>
       </c>
       <c r="T324" s="3">
         <v>125.65</v>
       </c>
       <c r="U324" s="3">
         <v>120.65</v>
       </c>
       <c r="V324" s="3">
         <v>0</v>
       </c>
       <c r="W324" s="3">
         <v>0</v>
       </c>
       <c r="X324" s="2">
         <v>0</v>
       </c>
       <c r="Y324" s="2">
         <v>120.65</v>
       </c>
       <c r="Z324" s="2">
         <v>89.65</v>
       </c>
       <c r="AA324" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="325" spans="1:27">
       <c r="A325" s="2">
         <v>322</v>
       </c>
       <c r="B325" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C325" s="2" t="s">
         <v>1363</v>
       </c>
       <c r="D325" s="2" t="s">
         <v>1364</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="F325" s="2">
         <v>8196760</v>
       </c>
       <c r="G325" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H325" s="3" t="s">
@@ -33137,51 +33219,51 @@
       <c r="S325" s="3">
         <v>0</v>
       </c>
       <c r="T325" s="3">
         <v>95.26</v>
       </c>
       <c r="U325" s="3">
         <v>95.07</v>
       </c>
       <c r="V325" s="3">
         <v>0</v>
       </c>
       <c r="W325" s="3">
         <v>0</v>
       </c>
       <c r="X325" s="2">
         <v>0</v>
       </c>
       <c r="Y325" s="2">
         <v>95.07</v>
       </c>
       <c r="Z325" s="2">
         <v>96.56</v>
       </c>
       <c r="AA325" s="2">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="326" spans="1:27">
       <c r="A326" s="2">
         <v>323</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C326" s="2" t="s">
         <v>1367</v>
       </c>
       <c r="D326" s="2" t="s">
         <v>1368</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="F326" s="2">
         <v>7747635</v>
       </c>
       <c r="G326" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H326" s="3" t="s">
@@ -33218,51 +33300,51 @@
       <c r="S326" s="3">
         <v>0</v>
       </c>
       <c r="T326" s="3">
         <v>89.15</v>
       </c>
       <c r="U326" s="3">
         <v>89.15</v>
       </c>
       <c r="V326" s="3">
         <v>0</v>
       </c>
       <c r="W326" s="3">
         <v>0</v>
       </c>
       <c r="X326" s="2">
         <v>0</v>
       </c>
       <c r="Y326" s="2">
         <v>89.15</v>
       </c>
       <c r="Z326" s="2">
         <v>68</v>
       </c>
       <c r="AA326" s="2">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="327" spans="1:27">
       <c r="A327" s="2">
         <v>324</v>
       </c>
       <c r="B327" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C327" s="2" t="s">
         <v>1371</v>
       </c>
       <c r="D327" s="2" t="s">
         <v>1372</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="F327" s="2">
         <v>7733799</v>
       </c>
       <c r="G327" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H327" s="3" t="s">
@@ -33380,51 +33462,51 @@
       <c r="S328" s="3">
         <v>14.56</v>
       </c>
       <c r="T328" s="3">
         <v>85.55</v>
       </c>
       <c r="U328" s="3">
         <v>70.99</v>
       </c>
       <c r="V328" s="3">
         <v>0</v>
       </c>
       <c r="W328" s="3">
         <v>0</v>
       </c>
       <c r="X328" s="2">
         <v>14.56</v>
       </c>
       <c r="Y328" s="2">
         <v>85.55</v>
       </c>
       <c r="Z328" s="2">
         <v>89.52</v>
       </c>
       <c r="AA328" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="329" spans="1:27">
       <c r="A329" s="2">
         <v>326</v>
       </c>
       <c r="B329" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C329" s="2" t="s">
         <v>1378</v>
       </c>
       <c r="D329" s="2" t="s">
         <v>1379</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1380</v>
       </c>
       <c r="F329" s="2">
         <v>6687858</v>
       </c>
       <c r="G329" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H329" s="3" t="s">
@@ -33544,51 +33626,51 @@
       <c r="S330" s="3">
         <v>0</v>
       </c>
       <c r="T330" s="3">
         <v>31.91</v>
       </c>
       <c r="U330" s="3">
         <v>31.91</v>
       </c>
       <c r="V330" s="3">
         <v>0</v>
       </c>
       <c r="W330" s="3">
         <v>0</v>
       </c>
       <c r="X330" s="2">
         <v>0</v>
       </c>
       <c r="Y330" s="2">
         <v>31.91</v>
       </c>
       <c r="Z330" s="2">
         <v>75.71</v>
       </c>
       <c r="AA330" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="331" spans="1:27">
       <c r="A331" s="2">
         <v>328</v>
       </c>
       <c r="B331" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C331" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="D331" s="2" t="s">
         <v>1386</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1387</v>
       </c>
       <c r="F331" s="2">
         <v>8197903</v>
       </c>
       <c r="G331" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H331" s="3" t="s">
@@ -33625,51 +33707,51 @@
       <c r="S331" s="3">
         <v>0</v>
       </c>
       <c r="T331" s="3">
         <v>72.98</v>
       </c>
       <c r="U331" s="3">
         <v>69.44</v>
       </c>
       <c r="V331" s="3">
         <v>0</v>
       </c>
       <c r="W331" s="3">
         <v>0</v>
       </c>
       <c r="X331" s="2">
         <v>0</v>
       </c>
       <c r="Y331" s="2">
         <v>69.44</v>
       </c>
       <c r="Z331" s="2">
         <v>72.66</v>
       </c>
       <c r="AA331" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="332" spans="1:27">
       <c r="A332" s="2">
         <v>329</v>
       </c>
       <c r="B332" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C332" s="2" t="s">
         <v>1389</v>
       </c>
       <c r="D332" s="2" t="s">
         <v>1390</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1391</v>
       </c>
       <c r="F332" s="2">
         <v>40003519</v>
       </c>
       <c r="G332" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H332" s="3" t="s">
@@ -33706,51 +33788,51 @@
       <c r="S332" s="3">
         <v>0</v>
       </c>
       <c r="T332" s="3">
         <v>9.65</v>
       </c>
       <c r="U332" s="3">
         <v>9.65</v>
       </c>
       <c r="V332" s="3">
         <v>0</v>
       </c>
       <c r="W332" s="3">
         <v>0</v>
       </c>
       <c r="X332" s="2">
         <v>0</v>
       </c>
       <c r="Y332" s="2">
         <v>9.65</v>
       </c>
       <c r="Z332" s="2">
         <v>5.81</v>
       </c>
       <c r="AA332" s="2">
-        <v>5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="333" spans="1:27">
       <c r="A333" s="2">
         <v>330</v>
       </c>
       <c r="B333" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C333" s="2" t="s">
         <v>1393</v>
       </c>
       <c r="D333" s="2" t="s">
         <v>1394</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1395</v>
       </c>
       <c r="F333" s="2">
         <v>7401878</v>
       </c>
       <c r="G333" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H333" s="3" t="s">
@@ -33787,51 +33869,51 @@
       <c r="S333" s="3">
         <v>0</v>
       </c>
       <c r="T333" s="3">
         <v>71.05</v>
       </c>
       <c r="U333" s="3">
         <v>60.07</v>
       </c>
       <c r="V333" s="3">
         <v>0</v>
       </c>
       <c r="W333" s="3">
         <v>10.98</v>
       </c>
       <c r="X333" s="2">
         <v>0</v>
       </c>
       <c r="Y333" s="2">
         <v>71.05</v>
       </c>
       <c r="Z333" s="2">
         <v>95.54</v>
       </c>
       <c r="AA333" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="334" spans="1:27">
       <c r="A334" s="2">
         <v>331</v>
       </c>
       <c r="B334" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C334" s="2" t="s">
         <v>1397</v>
       </c>
       <c r="D334" s="2" t="s">
         <v>1398</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1399</v>
       </c>
       <c r="F334" s="2">
         <v>8197031</v>
       </c>
       <c r="G334" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H334" s="3" t="s">
@@ -33868,51 +33950,51 @@
       <c r="S334" s="3">
         <v>0</v>
       </c>
       <c r="T334" s="3">
         <v>141.44</v>
       </c>
       <c r="U334" s="3">
         <v>141.43</v>
       </c>
       <c r="V334" s="3">
         <v>0</v>
       </c>
       <c r="W334" s="3">
         <v>0</v>
       </c>
       <c r="X334" s="2">
         <v>0</v>
       </c>
       <c r="Y334" s="2">
         <v>141.43</v>
       </c>
       <c r="Z334" s="2">
         <v>84.92</v>
       </c>
       <c r="AA334" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="335" spans="1:27">
       <c r="A335" s="2">
         <v>332</v>
       </c>
       <c r="B335" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C335" s="2" t="s">
         <v>1401</v>
       </c>
       <c r="D335" s="2" t="s">
         <v>1402</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="F335" s="2">
         <v>8192740</v>
       </c>
       <c r="G335" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H335" s="3" t="s">
@@ -33949,51 +34031,51 @@
       <c r="S335" s="3">
         <v>0</v>
       </c>
       <c r="T335" s="3">
         <v>0.08</v>
       </c>
       <c r="U335" s="3">
         <v>0</v>
       </c>
       <c r="V335" s="3">
         <v>0</v>
       </c>
       <c r="W335" s="3">
         <v>0.08</v>
       </c>
       <c r="X335" s="2">
         <v>0</v>
       </c>
       <c r="Y335" s="2">
         <v>0.08</v>
       </c>
       <c r="Z335" s="2">
         <v>0.03</v>
       </c>
       <c r="AA335" s="2">
-        <v>5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="336" spans="1:27">
       <c r="A336" s="2">
         <v>333</v>
       </c>
       <c r="B336" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C336" s="2" t="s">
         <v>1405</v>
       </c>
       <c r="D336" s="2" t="s">
         <v>1406</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F336" s="2">
         <v>8192815</v>
       </c>
       <c r="G336" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H336" s="3" t="s">
@@ -34030,51 +34112,51 @@
       <c r="S336" s="3">
         <v>0</v>
       </c>
       <c r="T336" s="3">
         <v>75.25</v>
       </c>
       <c r="U336" s="3">
         <v>74.43</v>
       </c>
       <c r="V336" s="3">
         <v>0</v>
       </c>
       <c r="W336" s="3">
         <v>0</v>
       </c>
       <c r="X336" s="2">
         <v>0</v>
       </c>
       <c r="Y336" s="2">
         <v>74.43</v>
       </c>
       <c r="Z336" s="2">
         <v>91.01</v>
       </c>
       <c r="AA336" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="337" spans="1:27">
       <c r="A337" s="2">
         <v>334</v>
       </c>
       <c r="B337" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C337" s="2" t="s">
         <v>1409</v>
       </c>
       <c r="D337" s="2" t="s">
         <v>1410</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="F337" s="2">
         <v>7747627</v>
       </c>
       <c r="G337" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H337" s="3" t="s">
@@ -34192,51 +34274,51 @@
       <c r="S338" s="3">
         <v>0</v>
       </c>
       <c r="T338" s="3">
         <v>164.46</v>
       </c>
       <c r="U338" s="3">
         <v>154.03</v>
       </c>
       <c r="V338" s="3">
         <v>0</v>
       </c>
       <c r="W338" s="3">
         <v>10.43</v>
       </c>
       <c r="X338" s="2">
         <v>0</v>
       </c>
       <c r="Y338" s="2">
         <v>164.46</v>
       </c>
       <c r="Z338" s="2">
         <v>93</v>
       </c>
       <c r="AA338" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="339" spans="1:27">
       <c r="A339" s="2">
         <v>336</v>
       </c>
       <c r="B339" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C339" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="D339" s="2" t="s">
         <v>1416</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1417</v>
       </c>
       <c r="F339" s="2">
         <v>8196833</v>
       </c>
       <c r="G339" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H339" s="3" t="s">
@@ -34273,51 +34355,51 @@
       <c r="S339" s="3">
         <v>0</v>
       </c>
       <c r="T339" s="3">
         <v>91.39</v>
       </c>
       <c r="U339" s="3">
         <v>91.38</v>
       </c>
       <c r="V339" s="3">
         <v>0</v>
       </c>
       <c r="W339" s="3">
         <v>0</v>
       </c>
       <c r="X339" s="2">
         <v>0</v>
       </c>
       <c r="Y339" s="2">
         <v>91.38</v>
       </c>
       <c r="Z339" s="2">
         <v>91.77</v>
       </c>
       <c r="AA339" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="340" spans="1:27">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C340" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="D340" s="2" t="s">
         <v>1420</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1421</v>
       </c>
       <c r="F340" s="2">
         <v>8197445</v>
       </c>
       <c r="G340" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H340" s="3" t="s">
@@ -34354,51 +34436,51 @@
       <c r="S340" s="3">
         <v>14.43</v>
       </c>
       <c r="T340" s="3">
         <v>205.83</v>
       </c>
       <c r="U340" s="3">
         <v>191.4</v>
       </c>
       <c r="V340" s="3">
         <v>0</v>
       </c>
       <c r="W340" s="3">
         <v>0</v>
       </c>
       <c r="X340" s="2">
         <v>14.43</v>
       </c>
       <c r="Y340" s="2">
         <v>205.83</v>
       </c>
       <c r="Z340" s="2">
         <v>97.06</v>
       </c>
       <c r="AA340" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="341" spans="1:27">
       <c r="A341" s="2">
         <v>338</v>
       </c>
       <c r="B341" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C341" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="D341" s="2" t="s">
         <v>1424</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="F341" s="2">
         <v>7813939</v>
       </c>
       <c r="G341" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H341" s="3" t="s">
@@ -34435,51 +34517,51 @@
       <c r="S341" s="3">
         <v>0</v>
       </c>
       <c r="T341" s="3">
         <v>218.11</v>
       </c>
       <c r="U341" s="3">
         <v>200.4</v>
       </c>
       <c r="V341" s="3">
         <v>0</v>
       </c>
       <c r="W341" s="3">
         <v>0</v>
       </c>
       <c r="X341" s="2">
         <v>0</v>
       </c>
       <c r="Y341" s="2">
         <v>200.4</v>
       </c>
       <c r="Z341" s="2">
         <v>86.81</v>
       </c>
       <c r="AA341" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="342" spans="1:27">
       <c r="A342" s="2">
         <v>339</v>
       </c>
       <c r="B342" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C342" s="2" t="s">
         <v>1426</v>
       </c>
       <c r="D342" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1428</v>
       </c>
       <c r="F342" s="2">
         <v>8199334</v>
       </c>
       <c r="G342" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H342" s="3" t="s">
@@ -34516,51 +34598,51 @@
       <c r="S342" s="3">
         <v>0</v>
       </c>
       <c r="T342" s="3">
         <v>35.08</v>
       </c>
       <c r="U342" s="3">
         <v>32.42</v>
       </c>
       <c r="V342" s="3">
         <v>0</v>
       </c>
       <c r="W342" s="3">
         <v>2.66</v>
       </c>
       <c r="X342" s="2">
         <v>0</v>
       </c>
       <c r="Y342" s="2">
         <v>35.08</v>
       </c>
       <c r="Z342" s="2">
         <v>100</v>
       </c>
       <c r="AA342" s="2">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="343" spans="1:27">
       <c r="A343" s="2">
         <v>340</v>
       </c>
       <c r="B343" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>1430</v>
       </c>
       <c r="D343" s="2" t="s">
         <v>1431</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1432</v>
       </c>
       <c r="F343" s="2">
         <v>7940560</v>
       </c>
       <c r="G343" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H343" s="3" t="s">
@@ -34759,51 +34841,51 @@
       <c r="S345" s="3">
         <v>0</v>
       </c>
       <c r="T345" s="3">
         <v>146.44</v>
       </c>
       <c r="U345" s="3">
         <v>146.44</v>
       </c>
       <c r="V345" s="3">
         <v>0</v>
       </c>
       <c r="W345" s="3">
         <v>0</v>
       </c>
       <c r="X345" s="2">
         <v>0</v>
       </c>
       <c r="Y345" s="2">
         <v>146.44</v>
       </c>
       <c r="Z345" s="2">
         <v>93.06</v>
       </c>
       <c r="AA345" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="346" spans="1:27">
       <c r="A346" s="2">
         <v>343</v>
       </c>
       <c r="B346" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C346" s="2" t="s">
         <v>1440</v>
       </c>
       <c r="D346" s="2" t="s">
         <v>1441</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1442</v>
       </c>
       <c r="F346" s="2">
         <v>7747555</v>
       </c>
       <c r="G346" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H346" s="3" t="s">
@@ -34840,51 +34922,51 @@
       <c r="S346" s="3">
         <v>0</v>
       </c>
       <c r="T346" s="3">
         <v>150.43</v>
       </c>
       <c r="U346" s="3">
         <v>150.43</v>
       </c>
       <c r="V346" s="3">
         <v>0</v>
       </c>
       <c r="W346" s="3">
         <v>0</v>
       </c>
       <c r="X346" s="2">
         <v>0</v>
       </c>
       <c r="Y346" s="2">
         <v>150.43</v>
       </c>
       <c r="Z346" s="2">
         <v>64.02</v>
       </c>
       <c r="AA346" s="2">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="347" spans="1:27">
       <c r="A347" s="2">
         <v>344</v>
       </c>
       <c r="B347" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C347" s="2" t="s">
         <v>1443</v>
       </c>
       <c r="D347" s="2" t="s">
         <v>1444</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>1445</v>
       </c>
       <c r="F347" s="2">
         <v>8190882</v>
       </c>
       <c r="G347" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H347" s="3" t="s">
@@ -34921,51 +35003,51 @@
       <c r="S347" s="3">
         <v>11.25</v>
       </c>
       <c r="T347" s="3">
         <v>280.06</v>
       </c>
       <c r="U347" s="3">
         <v>268.77</v>
       </c>
       <c r="V347" s="3">
         <v>0</v>
       </c>
       <c r="W347" s="3">
         <v>0</v>
       </c>
       <c r="X347" s="2">
         <v>11.25</v>
       </c>
       <c r="Y347" s="2">
         <v>280.02</v>
       </c>
       <c r="Z347" s="2">
         <v>97.07</v>
       </c>
       <c r="AA347" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="348" spans="1:27">
       <c r="A348" s="2">
         <v>345</v>
       </c>
       <c r="B348" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C348" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="D348" s="2" t="s">
         <v>1448</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1449</v>
       </c>
       <c r="F348" s="2">
         <v>8197040</v>
       </c>
       <c r="G348" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H348" s="3" t="s">
@@ -35002,51 +35084,51 @@
       <c r="S348" s="3">
         <v>0</v>
       </c>
       <c r="T348" s="3">
         <v>167.94</v>
       </c>
       <c r="U348" s="3">
         <v>165.83</v>
       </c>
       <c r="V348" s="3">
         <v>0</v>
       </c>
       <c r="W348" s="3">
         <v>0.08</v>
       </c>
       <c r="X348" s="2">
         <v>0</v>
       </c>
       <c r="Y348" s="2">
         <v>165.92</v>
       </c>
       <c r="Z348" s="2">
         <v>81.73</v>
       </c>
       <c r="AA348" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="349" spans="1:27">
       <c r="A349" s="2">
         <v>346</v>
       </c>
       <c r="B349" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C349" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="D349" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1453</v>
       </c>
       <c r="F349" s="2">
         <v>8197892</v>
       </c>
       <c r="G349" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H349" s="3" t="s">
@@ -35083,51 +35165,51 @@
       <c r="S349" s="3">
         <v>0</v>
       </c>
       <c r="T349" s="3">
         <v>55.68</v>
       </c>
       <c r="U349" s="3">
         <v>55.68</v>
       </c>
       <c r="V349" s="3">
         <v>0</v>
       </c>
       <c r="W349" s="3">
         <v>0</v>
       </c>
       <c r="X349" s="2">
         <v>0</v>
       </c>
       <c r="Y349" s="2">
         <v>55.68</v>
       </c>
       <c r="Z349" s="2">
         <v>97.02</v>
       </c>
       <c r="AA349" s="2">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="350" spans="1:27">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C350" s="2" t="s">
         <v>1455</v>
       </c>
       <c r="D350" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1457</v>
       </c>
       <c r="F350" s="2">
         <v>7395830</v>
       </c>
       <c r="G350" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H350" s="3" t="s">
@@ -35245,51 +35327,51 @@
       <c r="S351" s="3">
         <v>0</v>
       </c>
       <c r="T351" s="3">
         <v>126.21</v>
       </c>
       <c r="U351" s="3">
         <v>95.47</v>
       </c>
       <c r="V351" s="3">
         <v>0</v>
       </c>
       <c r="W351" s="3">
         <v>10.98</v>
       </c>
       <c r="X351" s="2">
         <v>0</v>
       </c>
       <c r="Y351" s="2">
         <v>106.45</v>
       </c>
       <c r="Z351" s="2">
         <v>82.77</v>
       </c>
       <c r="AA351" s="2">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="352" spans="1:27">
       <c r="A352" s="2">
         <v>349</v>
       </c>
       <c r="B352" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C352" s="2" t="s">
         <v>1463</v>
       </c>
       <c r="D352" s="2" t="s">
         <v>1464</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1465</v>
       </c>
       <c r="F352" s="2">
         <v>7362766</v>
       </c>
       <c r="G352" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H352" s="3" t="s">
@@ -35326,51 +35408,51 @@
       <c r="S352" s="3">
         <v>0</v>
       </c>
       <c r="T352" s="3">
         <v>70.61</v>
       </c>
       <c r="U352" s="3">
         <v>70.61</v>
       </c>
       <c r="V352" s="3">
         <v>0</v>
       </c>
       <c r="W352" s="3">
         <v>0</v>
       </c>
       <c r="X352" s="2">
         <v>0</v>
       </c>
       <c r="Y352" s="2">
         <v>70.61</v>
       </c>
       <c r="Z352" s="2">
         <v>54.22</v>
       </c>
       <c r="AA352" s="2">
-        <v>60</v>
+        <v>98</v>
       </c>
     </row>
     <row r="353" spans="1:27">
       <c r="A353" s="2">
         <v>350</v>
       </c>
       <c r="B353" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C353" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="D353" s="2" t="s">
         <v>1467</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1468</v>
       </c>
       <c r="F353" s="2">
         <v>7401863</v>
       </c>
       <c r="G353" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H353" s="3" t="s">
@@ -35407,51 +35489,51 @@
       <c r="S353" s="3">
         <v>0</v>
       </c>
       <c r="T353" s="3">
         <v>58.52</v>
       </c>
       <c r="U353" s="3">
         <v>56.59</v>
       </c>
       <c r="V353" s="3">
         <v>0</v>
       </c>
       <c r="W353" s="3">
         <v>0</v>
       </c>
       <c r="X353" s="2">
         <v>0</v>
       </c>
       <c r="Y353" s="2">
         <v>56.59</v>
       </c>
       <c r="Z353" s="2">
         <v>58.97</v>
       </c>
       <c r="AA353" s="2">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="354" spans="1:27">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>1469</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>1470</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="F354" s="2">
         <v>8192790</v>
       </c>
       <c r="G354" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H354" s="3" t="s">
@@ -35488,51 +35570,51 @@
       <c r="S354" s="3">
         <v>0</v>
       </c>
       <c r="T354" s="3">
         <v>168.52</v>
       </c>
       <c r="U354" s="3">
         <v>156.14</v>
       </c>
       <c r="V354" s="3">
         <v>0</v>
       </c>
       <c r="W354" s="3">
         <v>10.98</v>
       </c>
       <c r="X354" s="2">
         <v>0</v>
       </c>
       <c r="Y354" s="2">
         <v>167.12</v>
       </c>
       <c r="Z354" s="2">
         <v>60.07</v>
       </c>
       <c r="AA354" s="2">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="355" spans="1:27">
       <c r="A355" s="2">
         <v>352</v>
       </c>
       <c r="B355" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C355" s="2" t="s">
         <v>1473</v>
       </c>
       <c r="D355" s="2" t="s">
         <v>1474</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1475</v>
       </c>
       <c r="F355" s="2">
         <v>8191532</v>
       </c>
       <c r="G355" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H355" s="3" t="s">
@@ -35569,51 +35651,51 @@
       <c r="S355" s="3">
         <v>0</v>
       </c>
       <c r="T355" s="3">
         <v>190.94</v>
       </c>
       <c r="U355" s="3">
         <v>190.94</v>
       </c>
       <c r="V355" s="3">
         <v>0</v>
       </c>
       <c r="W355" s="3">
         <v>0</v>
       </c>
       <c r="X355" s="2">
         <v>0</v>
       </c>
       <c r="Y355" s="2">
         <v>190.94</v>
       </c>
       <c r="Z355" s="2">
         <v>82.98</v>
       </c>
       <c r="AA355" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="356" spans="1:27">
       <c r="A356" s="2">
         <v>353</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C356" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="D356" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="F356" s="2">
         <v>8199354</v>
       </c>
       <c r="G356" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H356" s="3" t="s">
@@ -35650,51 +35732,51 @@
       <c r="S356" s="3">
         <v>0</v>
       </c>
       <c r="T356" s="3">
         <v>21.83</v>
       </c>
       <c r="U356" s="3">
         <v>21.83</v>
       </c>
       <c r="V356" s="3">
         <v>0</v>
       </c>
       <c r="W356" s="3">
         <v>0</v>
       </c>
       <c r="X356" s="2">
         <v>0</v>
       </c>
       <c r="Y356" s="2">
         <v>21.83</v>
       </c>
       <c r="Z356" s="2">
         <v>66.91</v>
       </c>
       <c r="AA356" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="357" spans="1:27">
       <c r="A357" s="2">
         <v>354</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C357" s="2" t="s">
         <v>1481</v>
       </c>
       <c r="D357" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1483</v>
       </c>
       <c r="F357" s="2">
         <v>7573681</v>
       </c>
       <c r="G357" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H357" s="3" t="s">
@@ -35731,51 +35813,51 @@
       <c r="S357" s="3">
         <v>0</v>
       </c>
       <c r="T357" s="3">
         <v>101.84</v>
       </c>
       <c r="U357" s="3">
         <v>101.84</v>
       </c>
       <c r="V357" s="3">
         <v>0</v>
       </c>
       <c r="W357" s="3">
         <v>0</v>
       </c>
       <c r="X357" s="2">
         <v>0</v>
       </c>
       <c r="Y357" s="2">
         <v>101.84</v>
       </c>
       <c r="Z357" s="2">
         <v>51.62</v>
       </c>
       <c r="AA357" s="2">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="358" spans="1:27">
       <c r="A358" s="2">
         <v>355</v>
       </c>
       <c r="B358" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C358" s="2" t="s">
         <v>1484</v>
       </c>
       <c r="D358" s="2" t="s">
         <v>1485</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="F358" s="2">
         <v>8197021</v>
       </c>
       <c r="G358" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H358" s="3" t="s">
@@ -35812,51 +35894,51 @@
       <c r="S358" s="3">
         <v>0</v>
       </c>
       <c r="T358" s="3">
         <v>179.28</v>
       </c>
       <c r="U358" s="3">
         <v>178.68</v>
       </c>
       <c r="V358" s="3">
         <v>0</v>
       </c>
       <c r="W358" s="3">
         <v>0</v>
       </c>
       <c r="X358" s="2">
         <v>0</v>
       </c>
       <c r="Y358" s="2">
         <v>178.68</v>
       </c>
       <c r="Z358" s="2">
         <v>72.2</v>
       </c>
       <c r="AA358" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="359" spans="1:27">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C359" s="2" t="s">
         <v>1488</v>
       </c>
       <c r="D359" s="2" t="s">
         <v>1489</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1490</v>
       </c>
       <c r="F359" s="2">
         <v>8196987</v>
       </c>
       <c r="G359" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H359" s="3" t="s">
@@ -35893,51 +35975,51 @@
       <c r="S359" s="3">
         <v>0</v>
       </c>
       <c r="T359" s="3">
         <v>99.34</v>
       </c>
       <c r="U359" s="3">
         <v>99.34</v>
       </c>
       <c r="V359" s="3">
         <v>0</v>
       </c>
       <c r="W359" s="3">
         <v>0</v>
       </c>
       <c r="X359" s="2">
         <v>0</v>
       </c>
       <c r="Y359" s="2">
         <v>99.34</v>
       </c>
       <c r="Z359" s="2">
         <v>99.96</v>
       </c>
       <c r="AA359" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="360" spans="1:27">
       <c r="A360" s="2">
         <v>357</v>
       </c>
       <c r="B360" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C360" s="2" t="s">
         <v>1492</v>
       </c>
       <c r="D360" s="2" t="s">
         <v>1493</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="F360" s="2">
         <v>8197868</v>
       </c>
       <c r="G360" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H360" s="3" t="s">
@@ -35974,51 +36056,51 @@
       <c r="S360" s="3">
         <v>0</v>
       </c>
       <c r="T360" s="3">
         <v>46.56</v>
       </c>
       <c r="U360" s="3">
         <v>46.56</v>
       </c>
       <c r="V360" s="3">
         <v>0</v>
       </c>
       <c r="W360" s="3">
         <v>0</v>
       </c>
       <c r="X360" s="2">
         <v>0</v>
       </c>
       <c r="Y360" s="2">
         <v>46.56</v>
       </c>
       <c r="Z360" s="2">
         <v>54.05</v>
       </c>
       <c r="AA360" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="361" spans="1:27">
       <c r="A361" s="2">
         <v>358</v>
       </c>
       <c r="B361" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C361" s="2" t="s">
         <v>1496</v>
       </c>
       <c r="D361" s="2" t="s">
         <v>1497</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="F361" s="2">
         <v>8196994</v>
       </c>
       <c r="G361" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H361" s="3" t="s">
@@ -36055,51 +36137,51 @@
       <c r="S361" s="3">
         <v>0</v>
       </c>
       <c r="T361" s="3">
         <v>96.94</v>
       </c>
       <c r="U361" s="3">
         <v>96.94</v>
       </c>
       <c r="V361" s="3">
         <v>0</v>
       </c>
       <c r="W361" s="3">
         <v>0</v>
       </c>
       <c r="X361" s="2">
         <v>0</v>
       </c>
       <c r="Y361" s="2">
         <v>96.94</v>
       </c>
       <c r="Z361" s="2">
         <v>97.08</v>
       </c>
       <c r="AA361" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="362" spans="1:27">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C362" s="2" t="s">
         <v>1500</v>
       </c>
       <c r="D362" s="2" t="s">
         <v>1501</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="F362" s="2">
         <v>8196823</v>
       </c>
       <c r="G362" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H362" s="3" t="s">
@@ -36136,51 +36218,51 @@
       <c r="S362" s="3">
         <v>0</v>
       </c>
       <c r="T362" s="3">
         <v>57.4</v>
       </c>
       <c r="U362" s="3">
         <v>51.7</v>
       </c>
       <c r="V362" s="3">
         <v>0</v>
       </c>
       <c r="W362" s="3">
         <v>5.7</v>
       </c>
       <c r="X362" s="2">
         <v>0</v>
       </c>
       <c r="Y362" s="2">
         <v>57.4</v>
       </c>
       <c r="Z362" s="2">
         <v>68.65</v>
       </c>
       <c r="AA362" s="2">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="363" spans="1:27">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C363" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="D363" s="2" t="s">
         <v>1505</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>1506</v>
       </c>
       <c r="F363" s="2">
         <v>8197916</v>
       </c>
       <c r="G363" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H363" s="3" t="s">
@@ -36217,51 +36299,51 @@
       <c r="S363" s="3">
         <v>0</v>
       </c>
       <c r="T363" s="3">
         <v>52.12</v>
       </c>
       <c r="U363" s="3">
         <v>52.12</v>
       </c>
       <c r="V363" s="3">
         <v>0</v>
       </c>
       <c r="W363" s="3">
         <v>0</v>
       </c>
       <c r="X363" s="2">
         <v>0</v>
       </c>
       <c r="Y363" s="2">
         <v>52.12</v>
       </c>
       <c r="Z363" s="2">
         <v>91.96</v>
       </c>
       <c r="AA363" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="364" spans="1:27">
       <c r="A364" s="2">
         <v>361</v>
       </c>
       <c r="B364" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C364" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="D364" s="2" t="s">
         <v>1509</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="F364" s="2">
         <v>40002442</v>
       </c>
       <c r="G364" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H364" s="3" t="s">
@@ -36298,51 +36380,51 @@
       <c r="S364" s="3">
         <v>56.76</v>
       </c>
       <c r="T364" s="3">
         <v>285.98</v>
       </c>
       <c r="U364" s="3">
         <v>228.29</v>
       </c>
       <c r="V364" s="3">
         <v>0</v>
       </c>
       <c r="W364" s="3">
         <v>0</v>
       </c>
       <c r="X364" s="2">
         <v>56.76</v>
       </c>
       <c r="Y364" s="2">
         <v>285.06</v>
       </c>
       <c r="Z364" s="2">
         <v>84.57</v>
       </c>
       <c r="AA364" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="365" spans="1:27">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C365" s="2" t="s">
         <v>1511</v>
       </c>
       <c r="D365" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1513</v>
       </c>
       <c r="F365" s="2">
         <v>7940569</v>
       </c>
       <c r="G365" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H365" s="3" t="s">
@@ -36460,51 +36542,51 @@
       <c r="S366" s="3">
         <v>11</v>
       </c>
       <c r="T366" s="3">
         <v>132.86</v>
       </c>
       <c r="U366" s="3">
         <v>121.86</v>
       </c>
       <c r="V366" s="3">
         <v>0</v>
       </c>
       <c r="W366" s="3">
         <v>0</v>
       </c>
       <c r="X366" s="2">
         <v>11</v>
       </c>
       <c r="Y366" s="2">
         <v>132.86</v>
       </c>
       <c r="Z366" s="2">
         <v>97.09</v>
       </c>
       <c r="AA366" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="367" spans="1:27">
       <c r="A367" s="2">
         <v>364</v>
       </c>
       <c r="B367" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C367" s="2" t="s">
         <v>1517</v>
       </c>
       <c r="D367" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="F367" s="2">
         <v>8390229</v>
       </c>
       <c r="G367" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H367" s="3" t="s">
@@ -36541,51 +36623,51 @@
       <c r="S367" s="3">
         <v>0</v>
       </c>
       <c r="T367" s="3">
         <v>25.3</v>
       </c>
       <c r="U367" s="3">
         <v>23.45</v>
       </c>
       <c r="V367" s="3">
         <v>0</v>
       </c>
       <c r="W367" s="3">
         <v>0</v>
       </c>
       <c r="X367" s="2">
         <v>0</v>
       </c>
       <c r="Y367" s="2">
         <v>23.45</v>
       </c>
       <c r="Z367" s="2">
         <v>46.86</v>
       </c>
       <c r="AA367" s="2">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="368" spans="1:27">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="D368" s="2" t="s">
         <v>1521</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1522</v>
       </c>
       <c r="F368" s="2">
         <v>7597918</v>
       </c>
       <c r="G368" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H368" s="3" t="s">
@@ -36622,51 +36704,51 @@
       <c r="S368" s="3">
         <v>0</v>
       </c>
       <c r="T368" s="3">
         <v>33.53</v>
       </c>
       <c r="U368" s="3">
         <v>33.53</v>
       </c>
       <c r="V368" s="3">
         <v>0</v>
       </c>
       <c r="W368" s="3">
         <v>0</v>
       </c>
       <c r="X368" s="2">
         <v>0</v>
       </c>
       <c r="Y368" s="2">
         <v>33.53</v>
       </c>
       <c r="Z368" s="2">
         <v>69.43</v>
       </c>
       <c r="AA368" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="369" spans="1:27">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="D369" s="2" t="s">
         <v>1525</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="F369" s="2">
         <v>8136191</v>
       </c>
       <c r="G369" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H369" s="3" t="s">
@@ -36703,51 +36785,51 @@
       <c r="S369" s="3">
         <v>0</v>
       </c>
       <c r="T369" s="3">
         <v>58.51</v>
       </c>
       <c r="U369" s="3">
         <v>58.51</v>
       </c>
       <c r="V369" s="3">
         <v>0</v>
       </c>
       <c r="W369" s="3">
         <v>0</v>
       </c>
       <c r="X369" s="2">
         <v>0</v>
       </c>
       <c r="Y369" s="2">
         <v>58.51</v>
       </c>
       <c r="Z369" s="2">
         <v>66.7</v>
       </c>
       <c r="AA369" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="370" spans="1:27">
       <c r="A370" s="2">
         <v>367</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C370" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="D370" s="2" t="s">
         <v>1529</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="F370" s="2">
         <v>7401875</v>
       </c>
       <c r="G370" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H370" s="3" t="s">
@@ -36865,51 +36947,51 @@
       <c r="S371" s="3">
         <v>0</v>
       </c>
       <c r="T371" s="3">
         <v>101.92</v>
       </c>
       <c r="U371" s="3">
         <v>101.92</v>
       </c>
       <c r="V371" s="3">
         <v>0</v>
       </c>
       <c r="W371" s="3">
         <v>0</v>
       </c>
       <c r="X371" s="2">
         <v>0</v>
       </c>
       <c r="Y371" s="2">
         <v>101.92</v>
       </c>
       <c r="Z371" s="2">
         <v>71.51</v>
       </c>
       <c r="AA371" s="2">
-        <v>75</v>
+        <v>24</v>
       </c>
     </row>
     <row r="372" spans="1:27">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C372" s="2" t="s">
         <v>1535</v>
       </c>
       <c r="D372" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1537</v>
       </c>
       <c r="F372" s="2">
         <v>8136209</v>
       </c>
       <c r="G372" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H372" s="3" t="s">
@@ -36946,51 +37028,51 @@
       <c r="S372" s="3">
         <v>0</v>
       </c>
       <c r="T372" s="3">
         <v>95.2</v>
       </c>
       <c r="U372" s="3">
         <v>64.62</v>
       </c>
       <c r="V372" s="3">
         <v>0</v>
       </c>
       <c r="W372" s="3">
         <v>0</v>
       </c>
       <c r="X372" s="2">
         <v>0</v>
       </c>
       <c r="Y372" s="2">
         <v>64.62</v>
       </c>
       <c r="Z372" s="2">
         <v>64.94</v>
       </c>
       <c r="AA372" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="373" spans="1:27">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C373" s="2" t="s">
         <v>1539</v>
       </c>
       <c r="D373" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1541</v>
       </c>
       <c r="F373" s="2">
         <v>8136191</v>
       </c>
       <c r="G373" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H373" s="3" t="s">
@@ -37027,51 +37109,51 @@
       <c r="S373" s="3">
         <v>0</v>
       </c>
       <c r="T373" s="3">
         <v>39</v>
       </c>
       <c r="U373" s="3">
         <v>39</v>
       </c>
       <c r="V373" s="3">
         <v>0</v>
       </c>
       <c r="W373" s="3">
         <v>0</v>
       </c>
       <c r="X373" s="2">
         <v>0</v>
       </c>
       <c r="Y373" s="2">
         <v>39</v>
       </c>
       <c r="Z373" s="2">
         <v>96.38</v>
       </c>
       <c r="AA373" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="374" spans="1:27">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C374" s="2" t="s">
         <v>1543</v>
       </c>
       <c r="D374" s="2" t="s">
         <v>1544</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1545</v>
       </c>
       <c r="F374" s="2">
         <v>8136095</v>
       </c>
       <c r="G374" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H374" s="3" t="s">
@@ -37108,51 +37190,51 @@
       <c r="S374" s="3">
         <v>0</v>
       </c>
       <c r="T374" s="3">
         <v>29.43</v>
       </c>
       <c r="U374" s="3">
         <v>29.43</v>
       </c>
       <c r="V374" s="3">
         <v>0</v>
       </c>
       <c r="W374" s="3">
         <v>0</v>
       </c>
       <c r="X374" s="2">
         <v>0</v>
       </c>
       <c r="Y374" s="2">
         <v>29.43</v>
       </c>
       <c r="Z374" s="2">
         <v>39.41</v>
       </c>
       <c r="AA374" s="2">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="375" spans="1:27">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C375" s="2" t="s">
         <v>1547</v>
       </c>
       <c r="D375" s="2" t="s">
         <v>1548</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1549</v>
       </c>
       <c r="F375" s="2">
         <v>40004900</v>
       </c>
       <c r="G375" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H375" s="3" t="s">
@@ -37189,51 +37271,51 @@
       <c r="S375" s="3">
         <v>0</v>
       </c>
       <c r="T375" s="3">
         <v>52.06</v>
       </c>
       <c r="U375" s="3">
         <v>52.06</v>
       </c>
       <c r="V375" s="3">
         <v>0</v>
       </c>
       <c r="W375" s="3">
         <v>0</v>
       </c>
       <c r="X375" s="2">
         <v>0</v>
       </c>
       <c r="Y375" s="2">
         <v>52.06</v>
       </c>
       <c r="Z375" s="2">
         <v>62.33</v>
       </c>
       <c r="AA375" s="2">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="376" spans="1:27">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C376" s="2" t="s">
         <v>1551</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>1552</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1553</v>
       </c>
       <c r="F376" s="2">
         <v>40027926</v>
       </c>
       <c r="G376" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H376" s="3" t="s">
@@ -37270,51 +37352,51 @@
       <c r="S376" s="3">
         <v>0</v>
       </c>
       <c r="T376" s="3">
         <v>31.74</v>
       </c>
       <c r="U376" s="3">
         <v>31.74</v>
       </c>
       <c r="V376" s="3">
         <v>0</v>
       </c>
       <c r="W376" s="3">
         <v>0</v>
       </c>
       <c r="X376" s="2">
         <v>0</v>
       </c>
       <c r="Y376" s="2">
         <v>31.74</v>
       </c>
       <c r="Z376" s="2">
         <v>81.45</v>
       </c>
       <c r="AA376" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="377" spans="1:27">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C377" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="D377" s="2" t="s">
         <v>1556</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>1557</v>
       </c>
       <c r="F377" s="2">
         <v>8136162</v>
       </c>
       <c r="G377" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H377" s="3" t="s">
@@ -37351,51 +37433,51 @@
       <c r="S377" s="3">
         <v>0</v>
       </c>
       <c r="T377" s="3">
         <v>99.95</v>
       </c>
       <c r="U377" s="3">
         <v>97.04</v>
       </c>
       <c r="V377" s="3">
         <v>0</v>
       </c>
       <c r="W377" s="3">
         <v>2.92</v>
       </c>
       <c r="X377" s="2">
         <v>0</v>
       </c>
       <c r="Y377" s="2">
         <v>99.95</v>
       </c>
       <c r="Z377" s="2">
         <v>100</v>
       </c>
       <c r="AA377" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="378" spans="1:27">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C378" s="2" t="s">
         <v>1559</v>
       </c>
       <c r="D378" s="2" t="s">
         <v>1560</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1561</v>
       </c>
       <c r="F378" s="2">
         <v>7355467</v>
       </c>
       <c r="G378" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H378" s="3" t="s">
@@ -37515,51 +37597,51 @@
       <c r="S379" s="3">
         <v>0</v>
       </c>
       <c r="T379" s="3">
         <v>59.87</v>
       </c>
       <c r="U379" s="3">
         <v>48.47</v>
       </c>
       <c r="V379" s="3">
         <v>0</v>
       </c>
       <c r="W379" s="3">
         <v>11.4</v>
       </c>
       <c r="X379" s="2">
         <v>0</v>
       </c>
       <c r="Y379" s="2">
         <v>59.87</v>
       </c>
       <c r="Z379" s="2">
         <v>46.76</v>
       </c>
       <c r="AA379" s="2">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="380" spans="1:27">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="D380" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1569</v>
       </c>
       <c r="F380" s="2">
         <v>40027945</v>
       </c>
       <c r="G380" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H380" s="3" t="s">
@@ -37596,51 +37678,51 @@
       <c r="S380" s="3">
         <v>0</v>
       </c>
       <c r="T380" s="3">
         <v>54.39</v>
       </c>
       <c r="U380" s="3">
         <v>54.39</v>
       </c>
       <c r="V380" s="3">
         <v>0</v>
       </c>
       <c r="W380" s="3">
         <v>0</v>
       </c>
       <c r="X380" s="2">
         <v>0</v>
       </c>
       <c r="Y380" s="2">
         <v>54.39</v>
       </c>
       <c r="Z380" s="2">
         <v>52.35</v>
       </c>
       <c r="AA380" s="2">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="381" spans="1:27">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C381" s="2" t="s">
         <v>1571</v>
       </c>
       <c r="D381" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1573</v>
       </c>
       <c r="F381" s="2">
         <v>40027938</v>
       </c>
       <c r="G381" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H381" s="3" t="s">
@@ -37677,51 +37759,51 @@
       <c r="S381" s="3">
         <v>0</v>
       </c>
       <c r="T381" s="3">
         <v>0.7</v>
       </c>
       <c r="U381" s="3">
         <v>0.7</v>
       </c>
       <c r="V381" s="3">
         <v>0</v>
       </c>
       <c r="W381" s="3">
         <v>0</v>
       </c>
       <c r="X381" s="2">
         <v>0</v>
       </c>
       <c r="Y381" s="2">
         <v>0.7</v>
       </c>
       <c r="Z381" s="2">
         <v>0.5</v>
       </c>
       <c r="AA381" s="2">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="382" spans="1:27">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C382" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="F382" s="2">
         <v>40027946</v>
       </c>
       <c r="G382" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H382" s="3" t="s">
@@ -37758,51 +37840,51 @@
       <c r="S382" s="3">
         <v>0</v>
       </c>
       <c r="T382" s="3">
         <v>80.33</v>
       </c>
       <c r="U382" s="3">
         <v>80.33</v>
       </c>
       <c r="V382" s="3">
         <v>0</v>
       </c>
       <c r="W382" s="3">
         <v>0</v>
       </c>
       <c r="X382" s="2">
         <v>0</v>
       </c>
       <c r="Y382" s="2">
         <v>80.33</v>
       </c>
       <c r="Z382" s="2">
         <v>27.17</v>
       </c>
       <c r="AA382" s="2">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="383" spans="1:27">
       <c r="A383" s="2">
         <v>380</v>
       </c>
       <c r="B383" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C383" s="2" t="s">
         <v>1579</v>
       </c>
       <c r="D383" s="2" t="s">
         <v>1580</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1581</v>
       </c>
       <c r="F383" s="2">
         <v>40026588</v>
       </c>
       <c r="G383" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H383" s="3" t="s">
@@ -37839,51 +37921,51 @@
       <c r="S383" s="3">
         <v>0</v>
       </c>
       <c r="T383" s="3">
         <v>80</v>
       </c>
       <c r="U383" s="3">
         <v>80</v>
       </c>
       <c r="V383" s="3">
         <v>0</v>
       </c>
       <c r="W383" s="3">
         <v>0</v>
       </c>
       <c r="X383" s="2">
         <v>0</v>
       </c>
       <c r="Y383" s="2">
         <v>80</v>
       </c>
       <c r="Z383" s="2">
         <v>19.52</v>
       </c>
       <c r="AA383" s="2">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="384" spans="1:27">
       <c r="A384" s="2">
         <v>381</v>
       </c>
       <c r="B384" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C384" s="2" t="s">
         <v>1584</v>
       </c>
       <c r="D384" s="2" t="s">
         <v>1585</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1586</v>
       </c>
       <c r="F384" s="2">
         <v>6865612</v>
       </c>
       <c r="G384" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H384" s="3" t="s">
@@ -37920,51 +38002,51 @@
       <c r="S384" s="3">
         <v>0</v>
       </c>
       <c r="T384" s="3">
         <v>44.6</v>
       </c>
       <c r="U384" s="3">
         <v>44.6</v>
       </c>
       <c r="V384" s="3">
         <v>0</v>
       </c>
       <c r="W384" s="3">
         <v>0</v>
       </c>
       <c r="X384" s="2">
         <v>0</v>
       </c>
       <c r="Y384" s="2">
         <v>44.6</v>
       </c>
       <c r="Z384" s="2">
         <v>16.4</v>
       </c>
       <c r="AA384" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="385" spans="1:27">
       <c r="A385" s="2">
         <v>382</v>
       </c>
       <c r="B385" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C385" s="2" t="s">
         <v>1589</v>
       </c>
       <c r="D385" s="2" t="s">
         <v>1590</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1591</v>
       </c>
       <c r="F385" s="2">
         <v>40027922</v>
       </c>
       <c r="G385" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H385" s="3" t="s">
@@ -38001,51 +38083,51 @@
       <c r="S385" s="3">
         <v>0</v>
       </c>
       <c r="T385" s="3">
         <v>117.26</v>
       </c>
       <c r="U385" s="3">
         <v>117.26</v>
       </c>
       <c r="V385" s="3">
         <v>0</v>
       </c>
       <c r="W385" s="3">
         <v>0</v>
       </c>
       <c r="X385" s="2">
         <v>0</v>
       </c>
       <c r="Y385" s="2">
         <v>117.26</v>
       </c>
       <c r="Z385" s="2">
         <v>62.94</v>
       </c>
       <c r="AA385" s="2">
-        <v>85</v>
+        <v>98</v>
       </c>
     </row>
     <row r="386" spans="1:27">
       <c r="A386" s="2">
         <v>383</v>
       </c>
       <c r="B386" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C386" s="2" t="s">
         <v>1593</v>
       </c>
       <c r="D386" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1595</v>
       </c>
       <c r="F386" s="2">
         <v>7544501</v>
       </c>
       <c r="G386" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="H386" s="3" t="s">
@@ -38082,51 +38164,51 @@
       <c r="S386" s="3">
         <v>0</v>
       </c>
       <c r="T386" s="3">
         <v>4.69</v>
       </c>
       <c r="U386" s="3">
         <v>4.69</v>
       </c>
       <c r="V386" s="3">
         <v>0</v>
       </c>
       <c r="W386" s="3">
         <v>0</v>
       </c>
       <c r="X386" s="2">
         <v>0</v>
       </c>
       <c r="Y386" s="2">
         <v>4.69</v>
       </c>
       <c r="Z386" s="2">
         <v>6.05</v>
       </c>
       <c r="AA386" s="2">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="387" spans="1:27">
       <c r="A387" s="2">
         <v>384</v>
       </c>
       <c r="B387" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C387" s="2" t="s">
         <v>1597</v>
       </c>
       <c r="D387" s="2" t="s">
         <v>1598</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>1599</v>
       </c>
       <c r="F387" s="2">
         <v>40026984</v>
       </c>
       <c r="G387" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H387" s="3" t="s">
@@ -38165,51 +38247,51 @@
       <c r="S387" s="3">
         <v>0</v>
       </c>
       <c r="T387" s="3">
         <v>394.36</v>
       </c>
       <c r="U387" s="3">
         <v>320.3</v>
       </c>
       <c r="V387" s="3">
         <v>9.32</v>
       </c>
       <c r="W387" s="3">
         <v>38.28</v>
       </c>
       <c r="X387" s="2">
         <v>0</v>
       </c>
       <c r="Y387" s="2">
         <v>367.89</v>
       </c>
       <c r="Z387" s="2">
         <v>60.78</v>
       </c>
       <c r="AA387" s="2">
-        <v>65</v>
+        <v>18</v>
       </c>
     </row>
     <row r="388" spans="1:27">
       <c r="A388" s="2">
         <v>385</v>
       </c>
       <c r="B388" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C388" s="2" t="s">
         <v>1601</v>
       </c>
       <c r="D388" s="2" t="s">
         <v>1602</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>1603</v>
       </c>
       <c r="F388" s="2">
         <v>40032755</v>
       </c>
       <c r="G388" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H388" s="3" t="s">
@@ -38230,69 +38312,69 @@
       <c r="M388" s="3">
         <v>377.67</v>
       </c>
       <c r="N388" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O388" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P388" s="3">
         <v>249.15</v>
       </c>
       <c r="Q388" s="3">
         <v>33.72</v>
       </c>
       <c r="R388" s="3">
         <v>44.71</v>
       </c>
       <c r="S388" s="3">
         <v>0</v>
       </c>
       <c r="T388" s="3">
         <v>327.59</v>
       </c>
       <c r="U388" s="3">
-        <v>249.6</v>
+        <v>249.15</v>
       </c>
       <c r="V388" s="3">
-        <v>40.31</v>
+        <v>33.72</v>
       </c>
       <c r="W388" s="3">
         <v>44.71</v>
       </c>
       <c r="X388" s="2">
         <v>0</v>
       </c>
       <c r="Y388" s="2">
-        <v>334.62</v>
+        <v>327.59</v>
       </c>
       <c r="Z388" s="2">
-        <v>88.6</v>
+        <v>86.74</v>
       </c>
       <c r="AA388" s="2">
-        <v>95</v>
+        <v>79</v>
       </c>
     </row>
     <row r="389" spans="1:27">
       <c r="A389" s="2">
         <v>386</v>
       </c>
       <c r="B389" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C389" s="2" t="s">
         <v>1605</v>
       </c>
       <c r="D389" s="2" t="s">
         <v>1606</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>1607</v>
       </c>
       <c r="F389" s="2">
         <v>40032975</v>
       </c>
       <c r="G389" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H389" s="3" t="s">
@@ -38330,51 +38412,53 @@
       </c>
       <c r="S389" s="3">
         <v>0</v>
       </c>
       <c r="T389" s="3">
         <v>0</v>
       </c>
       <c r="U389" s="3">
         <v>0</v>
       </c>
       <c r="V389" s="3">
         <v>0</v>
       </c>
       <c r="W389" s="3">
         <v>0</v>
       </c>
       <c r="X389" s="2">
         <v>0</v>
       </c>
       <c r="Y389" s="2">
         <v>0</v>
       </c>
       <c r="Z389" s="2">
         <v>0</v>
       </c>
-      <c r="AA389" s="2"/>
+      <c r="AA389" s="2">
+        <v>15</v>
+      </c>
     </row>
     <row r="390" spans="1:27">
       <c r="A390" s="2">
         <v>387</v>
       </c>
       <c r="B390" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C390" s="2" t="s">
         <v>1609</v>
       </c>
       <c r="D390" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>1611</v>
       </c>
       <c r="F390" s="2">
         <v>40033661</v>
       </c>
       <c r="G390" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H390" s="3" t="s">
         <v>29</v>
@@ -38397,66 +38481,66 @@
       <c r="N390" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O390" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P390" s="3">
         <v>163.07</v>
       </c>
       <c r="Q390" s="3">
         <v>7.76</v>
       </c>
       <c r="R390" s="3">
         <v>66.78</v>
       </c>
       <c r="S390" s="3">
         <v>0</v>
       </c>
       <c r="T390" s="3">
         <v>237.61</v>
       </c>
       <c r="U390" s="3">
         <v>163.07</v>
       </c>
       <c r="V390" s="3">
-        <v>8.74</v>
+        <v>7.76</v>
       </c>
       <c r="W390" s="3">
         <v>66.78</v>
       </c>
       <c r="X390" s="2">
         <v>0</v>
       </c>
       <c r="Y390" s="2">
-        <v>238.59</v>
+        <v>237.61</v>
       </c>
       <c r="Z390" s="2">
-        <v>29.44</v>
+        <v>29.32</v>
       </c>
       <c r="AA390" s="2">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="391" spans="1:27">
       <c r="A391" s="2">
         <v>388</v>
       </c>
       <c r="B391" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C391" s="2" t="s">
         <v>1613</v>
       </c>
       <c r="D391" s="2" t="s">
         <v>1614</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>1615</v>
       </c>
       <c r="F391" s="2">
         <v>40033651</v>
       </c>
       <c r="G391" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H391" s="3" t="s">
@@ -38480,65 +38564,67 @@
       <c r="N391" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O391" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P391" s="3">
         <v>208.84</v>
       </c>
       <c r="Q391" s="3">
         <v>11.89</v>
       </c>
       <c r="R391" s="3">
         <v>45.45</v>
       </c>
       <c r="S391" s="3">
         <v>0</v>
       </c>
       <c r="T391" s="3">
         <v>266.18</v>
       </c>
       <c r="U391" s="3">
         <v>208.84</v>
       </c>
       <c r="V391" s="3">
-        <v>11.6</v>
+        <v>7.73</v>
       </c>
       <c r="W391" s="3">
         <v>45.45</v>
       </c>
       <c r="X391" s="2">
         <v>0</v>
       </c>
       <c r="Y391" s="2">
-        <v>265.89</v>
+        <v>262.03</v>
       </c>
       <c r="Z391" s="2">
-        <v>36.57</v>
-[...1 lines deleted...]
-      <c r="AA391" s="2"/>
+        <v>36.04</v>
+      </c>
+      <c r="AA391" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="392" spans="1:27">
       <c r="A392" s="2">
         <v>389</v>
       </c>
       <c r="B392" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C392" s="2" t="s">
         <v>1617</v>
       </c>
       <c r="D392" s="2" t="s">
         <v>1618</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>1619</v>
       </c>
       <c r="F392" s="2">
         <v>40033650</v>
       </c>
       <c r="G392" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H392" s="3" t="s">
         <v>29</v>
@@ -38561,66 +38647,66 @@
       <c r="N392" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O392" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P392" s="3">
         <v>241.58</v>
       </c>
       <c r="Q392" s="3">
         <v>31.18</v>
       </c>
       <c r="R392" s="3">
         <v>5.53</v>
       </c>
       <c r="S392" s="3">
         <v>0</v>
       </c>
       <c r="T392" s="3">
         <v>278.29</v>
       </c>
       <c r="U392" s="3">
         <v>241.58</v>
       </c>
       <c r="V392" s="3">
-        <v>32.49</v>
+        <v>31.18</v>
       </c>
       <c r="W392" s="3">
         <v>5.53</v>
       </c>
       <c r="X392" s="2">
         <v>0</v>
       </c>
       <c r="Y392" s="2">
-        <v>279.6</v>
+        <v>278.29</v>
       </c>
       <c r="Z392" s="2">
-        <v>40.51</v>
+        <v>40.32</v>
       </c>
       <c r="AA392" s="2">
-        <v>50</v>
+        <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:27">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C393" s="2" t="s">
         <v>1621</v>
       </c>
       <c r="D393" s="2" t="s">
         <v>1622</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="F393" s="2">
         <v>40029657</v>
       </c>
       <c r="G393" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H393" s="3" t="s">
@@ -38658,51 +38744,53 @@
       </c>
       <c r="S393" s="3">
         <v>0</v>
       </c>
       <c r="T393" s="3">
         <v>0</v>
       </c>
       <c r="U393" s="3">
         <v>0</v>
       </c>
       <c r="V393" s="3">
         <v>0</v>
       </c>
       <c r="W393" s="3">
         <v>0</v>
       </c>
       <c r="X393" s="2">
         <v>0</v>
       </c>
       <c r="Y393" s="2">
         <v>0</v>
       </c>
       <c r="Z393" s="2">
         <v>0</v>
       </c>
-      <c r="AA393" s="2"/>
+      <c r="AA393" s="2">
+        <v>54</v>
+      </c>
     </row>
     <row r="394" spans="1:27">
       <c r="A394" s="2">
         <v>391</v>
       </c>
       <c r="B394" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C394" s="2" t="s">
         <v>1625</v>
       </c>
       <c r="D394" s="2" t="s">
         <v>1626</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>1627</v>
       </c>
       <c r="F394" s="2">
         <v>40028619</v>
       </c>
       <c r="G394" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H394" s="3" t="s">
         <v>29</v>
@@ -38740,51 +38828,51 @@
       <c r="S394" s="3">
         <v>0</v>
       </c>
       <c r="T394" s="3">
         <v>211.89</v>
       </c>
       <c r="U394" s="3">
         <v>174.03</v>
       </c>
       <c r="V394" s="3">
         <v>0</v>
       </c>
       <c r="W394" s="3">
         <v>37.86</v>
       </c>
       <c r="X394" s="2">
         <v>0</v>
       </c>
       <c r="Y394" s="2">
         <v>211.89</v>
       </c>
       <c r="Z394" s="2">
         <v>27.54</v>
       </c>
       <c r="AA394" s="2">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="395" spans="1:27">
       <c r="A395" s="2">
         <v>392</v>
       </c>
       <c r="B395" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C395" s="2" t="s">
         <v>1629</v>
       </c>
       <c r="D395" s="2" t="s">
         <v>1630</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>1631</v>
       </c>
       <c r="F395" s="2">
         <v>40033654</v>
       </c>
       <c r="G395" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H395" s="3" t="s">
@@ -38823,51 +38911,51 @@
       <c r="S395" s="3">
         <v>0</v>
       </c>
       <c r="T395" s="3">
         <v>40.99</v>
       </c>
       <c r="U395" s="3">
         <v>31.93</v>
       </c>
       <c r="V395" s="3">
         <v>8.49</v>
       </c>
       <c r="W395" s="3">
         <v>0.57</v>
       </c>
       <c r="X395" s="2">
         <v>0</v>
       </c>
       <c r="Y395" s="2">
         <v>40.99</v>
       </c>
       <c r="Z395" s="2">
         <v>97.09</v>
       </c>
       <c r="AA395" s="2">
-        <v>93</v>
+        <v>63</v>
       </c>
     </row>
     <row r="396" spans="1:27">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C396" s="2" t="s">
         <v>1633</v>
       </c>
       <c r="D396" s="2" t="s">
         <v>1634</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1635</v>
       </c>
       <c r="F396" s="2">
         <v>40032972</v>
       </c>
       <c r="G396" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H396" s="3" t="s">
@@ -38905,51 +38993,53 @@
       </c>
       <c r="S396" s="3">
         <v>0</v>
       </c>
       <c r="T396" s="3">
         <v>0</v>
       </c>
       <c r="U396" s="3">
         <v>0</v>
       </c>
       <c r="V396" s="3">
         <v>0</v>
       </c>
       <c r="W396" s="3">
         <v>0</v>
       </c>
       <c r="X396" s="2">
         <v>0</v>
       </c>
       <c r="Y396" s="2">
         <v>0</v>
       </c>
       <c r="Z396" s="2">
         <v>0</v>
       </c>
-      <c r="AA396" s="2"/>
+      <c r="AA396" s="2">
+        <v>55</v>
+      </c>
     </row>
     <row r="397" spans="1:27">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C397" s="2" t="s">
         <v>1637</v>
       </c>
       <c r="D397" s="2" t="s">
         <v>1638</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1639</v>
       </c>
       <c r="F397" s="2">
         <v>40029655</v>
       </c>
       <c r="G397" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H397" s="3" t="s">
         <v>37</v>
@@ -38986,51 +39076,53 @@
       </c>
       <c r="S397" s="3">
         <v>0</v>
       </c>
       <c r="T397" s="3">
         <v>0</v>
       </c>
       <c r="U397" s="3">
         <v>0</v>
       </c>
       <c r="V397" s="3">
         <v>0</v>
       </c>
       <c r="W397" s="3">
         <v>0</v>
       </c>
       <c r="X397" s="2">
         <v>0</v>
       </c>
       <c r="Y397" s="2">
         <v>0</v>
       </c>
       <c r="Z397" s="2">
         <v>0</v>
       </c>
-      <c r="AA397" s="2"/>
+      <c r="AA397" s="2">
+        <v>16</v>
+      </c>
     </row>
     <row r="398" spans="1:27">
       <c r="A398" s="2">
         <v>395</v>
       </c>
       <c r="B398" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C398" s="2" t="s">
         <v>1641</v>
       </c>
       <c r="D398" s="2" t="s">
         <v>1642</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>1643</v>
       </c>
       <c r="F398" s="2">
         <v>40038024</v>
       </c>
       <c r="G398" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H398" s="3" t="s">
         <v>29</v>
@@ -39053,66 +39145,66 @@
       <c r="N398" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O398" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P398" s="3">
         <v>163.28</v>
       </c>
       <c r="Q398" s="3">
         <v>28.64</v>
       </c>
       <c r="R398" s="3">
         <v>58.91</v>
       </c>
       <c r="S398" s="3">
         <v>0</v>
       </c>
       <c r="T398" s="3">
         <v>250.83</v>
       </c>
       <c r="U398" s="3">
         <v>163.28</v>
       </c>
       <c r="V398" s="3">
-        <v>31.58</v>
+        <v>28.64</v>
       </c>
       <c r="W398" s="3">
         <v>58.91</v>
       </c>
       <c r="X398" s="2">
         <v>0</v>
       </c>
       <c r="Y398" s="2">
-        <v>253.77</v>
+        <v>250.83</v>
       </c>
       <c r="Z398" s="2">
-        <v>28.68</v>
+        <v>28.34</v>
       </c>
       <c r="AA398" s="2">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="399" spans="1:27">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C399" s="2" t="s">
         <v>1645</v>
       </c>
       <c r="D399" s="2" t="s">
         <v>1646</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1647</v>
       </c>
       <c r="F399" s="2">
         <v>40038032</v>
       </c>
       <c r="G399" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H399" s="3" t="s">
@@ -39133,69 +39225,69 @@
       <c r="M399" s="3">
         <v>515.59</v>
       </c>
       <c r="N399" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O399" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P399" s="3">
         <v>268.11</v>
       </c>
       <c r="Q399" s="3">
         <v>40.73</v>
       </c>
       <c r="R399" s="3">
         <v>7.76</v>
       </c>
       <c r="S399" s="3">
         <v>0</v>
       </c>
       <c r="T399" s="3">
         <v>316.6</v>
       </c>
       <c r="U399" s="3">
-        <v>271.57</v>
+        <v>268.11</v>
       </c>
       <c r="V399" s="3">
-        <v>43.65</v>
+        <v>40.73</v>
       </c>
       <c r="W399" s="3">
         <v>7.76</v>
       </c>
       <c r="X399" s="2">
         <v>0</v>
       </c>
       <c r="Y399" s="2">
-        <v>322.98</v>
+        <v>316.6</v>
       </c>
       <c r="Z399" s="2">
-        <v>62.64</v>
+        <v>61.41</v>
       </c>
       <c r="AA399" s="2">
-        <v>85</v>
+        <v>47</v>
       </c>
     </row>
     <row r="400" spans="1:27">
       <c r="A400" s="2">
         <v>397</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C400" s="2" t="s">
         <v>1649</v>
       </c>
       <c r="D400" s="2" t="s">
         <v>1650</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1651</v>
       </c>
       <c r="F400" s="2">
         <v>40029644</v>
       </c>
       <c r="G400" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H400" s="3" t="s">
@@ -39234,51 +39326,51 @@
       <c r="S400" s="3">
         <v>0</v>
       </c>
       <c r="T400" s="3">
         <v>38.28</v>
       </c>
       <c r="U400" s="3">
         <v>29.38</v>
       </c>
       <c r="V400" s="3">
         <v>8.49</v>
       </c>
       <c r="W400" s="3">
         <v>0.4</v>
       </c>
       <c r="X400" s="2">
         <v>0</v>
       </c>
       <c r="Y400" s="2">
         <v>38.28</v>
       </c>
       <c r="Z400" s="2">
         <v>97.09</v>
       </c>
       <c r="AA400" s="2">
-        <v>92</v>
+        <v>62</v>
       </c>
     </row>
     <row r="401" spans="1:27">
       <c r="A401" s="2">
         <v>398</v>
       </c>
       <c r="B401" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C401" s="2" t="s">
         <v>1653</v>
       </c>
       <c r="D401" s="2" t="s">
         <v>1654</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1655</v>
       </c>
       <c r="F401" s="2">
         <v>40026988</v>
       </c>
       <c r="G401" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H401" s="3" t="s">
@@ -39317,51 +39409,51 @@
       <c r="S401" s="3">
         <v>0</v>
       </c>
       <c r="T401" s="3">
         <v>377.79</v>
       </c>
       <c r="U401" s="3">
         <v>292.8</v>
       </c>
       <c r="V401" s="3">
         <v>12.27</v>
       </c>
       <c r="W401" s="3">
         <v>21.66</v>
       </c>
       <c r="X401" s="2">
         <v>0</v>
       </c>
       <c r="Y401" s="2">
         <v>326.73</v>
       </c>
       <c r="Z401" s="2">
         <v>50.02</v>
       </c>
       <c r="AA401" s="2">
-        <v>55</v>
+        <v>26</v>
       </c>
     </row>
     <row r="402" spans="1:27">
       <c r="A402" s="2">
         <v>399</v>
       </c>
       <c r="B402" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C402" s="2" t="s">
         <v>1657</v>
       </c>
       <c r="D402" s="2" t="s">
         <v>1658</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1659</v>
       </c>
       <c r="F402" s="2">
         <v>40066233</v>
       </c>
       <c r="G402" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H402" s="3" t="s">
@@ -39385,66 +39477,66 @@
       <c r="N402" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O402" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P402" s="3">
         <v>2.53</v>
       </c>
       <c r="Q402" s="3">
         <v>11.85</v>
       </c>
       <c r="R402" s="3">
         <v>1.42</v>
       </c>
       <c r="S402" s="3">
         <v>0</v>
       </c>
       <c r="T402" s="3">
         <v>15.8</v>
       </c>
       <c r="U402" s="3">
         <v>2.53</v>
       </c>
       <c r="V402" s="3">
-        <v>15.71</v>
+        <v>14.6</v>
       </c>
       <c r="W402" s="3">
         <v>1.42</v>
       </c>
       <c r="X402" s="2">
         <v>0</v>
       </c>
       <c r="Y402" s="2">
-        <v>19.66</v>
+        <v>18.55</v>
       </c>
       <c r="Z402" s="2">
-        <v>10.72</v>
+        <v>10.11</v>
       </c>
       <c r="AA402" s="2">
-        <v>70</v>
+        <v>18</v>
       </c>
     </row>
     <row r="403" spans="1:27">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C403" s="2" t="s">
         <v>1661</v>
       </c>
       <c r="D403" s="2" t="s">
         <v>1662</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1663</v>
       </c>
       <c r="F403" s="2">
         <v>40017466</v>
       </c>
       <c r="G403" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H403" s="3" t="s">
@@ -39468,66 +39560,66 @@
       <c r="N403" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O403" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P403" s="3">
         <v>226.89</v>
       </c>
       <c r="Q403" s="3">
         <v>31.73</v>
       </c>
       <c r="R403" s="3">
         <v>71.54</v>
       </c>
       <c r="S403" s="3">
         <v>0</v>
       </c>
       <c r="T403" s="3">
         <v>330.15</v>
       </c>
       <c r="U403" s="3">
         <v>226.89</v>
       </c>
       <c r="V403" s="3">
-        <v>36.02</v>
+        <v>31.73</v>
       </c>
       <c r="W403" s="3">
         <v>71.54</v>
       </c>
       <c r="X403" s="2">
         <v>0</v>
       </c>
       <c r="Y403" s="2">
-        <v>334.45</v>
+        <v>330.15</v>
       </c>
       <c r="Z403" s="2">
-        <v>41.2</v>
+        <v>40.67</v>
       </c>
       <c r="AA403" s="2">
-        <v>55</v>
+        <v>22</v>
       </c>
     </row>
     <row r="404" spans="1:27">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C404" s="2" t="s">
         <v>1665</v>
       </c>
       <c r="D404" s="2" t="s">
         <v>1666</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1667</v>
       </c>
       <c r="F404" s="2">
         <v>40067350</v>
       </c>
       <c r="G404" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H404" s="3" t="s">
@@ -39566,51 +39658,51 @@
       <c r="S404" s="3">
         <v>0</v>
       </c>
       <c r="T404" s="3">
         <v>1.81</v>
       </c>
       <c r="U404" s="3">
         <v>1.81</v>
       </c>
       <c r="V404" s="3">
         <v>0</v>
       </c>
       <c r="W404" s="3">
         <v>0</v>
       </c>
       <c r="X404" s="2">
         <v>0</v>
       </c>
       <c r="Y404" s="2">
         <v>1.81</v>
       </c>
       <c r="Z404" s="2">
         <v>1.76</v>
       </c>
       <c r="AA404" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="405" spans="1:27">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C405" s="2" t="s">
         <v>1670</v>
       </c>
       <c r="D405" s="2" t="s">
         <v>1671</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1672</v>
       </c>
       <c r="F405" s="2">
         <v>40067437</v>
       </c>
       <c r="G405" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H405" s="3" t="s">
@@ -39649,51 +39741,51 @@
       <c r="S405" s="3">
         <v>0</v>
       </c>
       <c r="T405" s="3">
         <v>33.32</v>
       </c>
       <c r="U405" s="3">
         <v>21.79</v>
       </c>
       <c r="V405" s="3">
         <v>11.53</v>
       </c>
       <c r="W405" s="3">
         <v>0</v>
       </c>
       <c r="X405" s="2">
         <v>0</v>
       </c>
       <c r="Y405" s="2">
         <v>33.32</v>
       </c>
       <c r="Z405" s="2">
         <v>39</v>
       </c>
       <c r="AA405" s="2">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="406" spans="1:27">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C406" s="2" t="s">
         <v>1674</v>
       </c>
       <c r="D406" s="2" t="s">
         <v>1675</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1676</v>
       </c>
       <c r="F406" s="2">
         <v>40028614</v>
       </c>
       <c r="G406" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H406" s="3" t="s">
@@ -39732,51 +39824,51 @@
       <c r="S406" s="3">
         <v>0</v>
       </c>
       <c r="T406" s="3">
         <v>150.23</v>
       </c>
       <c r="U406" s="3">
         <v>105.76</v>
       </c>
       <c r="V406" s="3">
         <v>27.63</v>
       </c>
       <c r="W406" s="3">
         <v>0</v>
       </c>
       <c r="X406" s="2">
         <v>0</v>
       </c>
       <c r="Y406" s="2">
         <v>133.38</v>
       </c>
       <c r="Z406" s="2">
         <v>62.14</v>
       </c>
       <c r="AA406" s="2">
-        <v>99</v>
+        <v>67</v>
       </c>
     </row>
     <row r="407" spans="1:27">
       <c r="A407" s="2">
         <v>404</v>
       </c>
       <c r="B407" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C407" s="2" t="s">
         <v>1678</v>
       </c>
       <c r="D407" s="2" t="s">
         <v>1679</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1680</v>
       </c>
       <c r="F407" s="2">
         <v>40067407</v>
       </c>
       <c r="G407" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H407" s="3" t="s">
@@ -39815,51 +39907,51 @@
       <c r="S407" s="3">
         <v>0</v>
       </c>
       <c r="T407" s="3">
         <v>15.66</v>
       </c>
       <c r="U407" s="3">
         <v>6.57</v>
       </c>
       <c r="V407" s="3">
         <v>9.1</v>
       </c>
       <c r="W407" s="3">
         <v>0</v>
       </c>
       <c r="X407" s="2">
         <v>0</v>
       </c>
       <c r="Y407" s="2">
         <v>15.66</v>
       </c>
       <c r="Z407" s="2">
         <v>10.22</v>
       </c>
       <c r="AA407" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="408" spans="1:27">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>1681</v>
       </c>
       <c r="D408" s="2" t="s">
         <v>1682</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>1683</v>
       </c>
       <c r="F408" s="2">
         <v>40033635</v>
       </c>
       <c r="G408" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H408" s="3" t="s">
@@ -39898,51 +39990,51 @@
       <c r="S408" s="3">
         <v>12</v>
       </c>
       <c r="T408" s="3">
         <v>34.01</v>
       </c>
       <c r="U408" s="3">
         <v>6.73</v>
       </c>
       <c r="V408" s="3">
         <v>15.28</v>
       </c>
       <c r="W408" s="3">
         <v>0</v>
       </c>
       <c r="X408" s="2">
         <v>12</v>
       </c>
       <c r="Y408" s="2">
         <v>34.01</v>
       </c>
       <c r="Z408" s="2">
         <v>77.61</v>
       </c>
       <c r="AA408" s="2">
-        <v>80</v>
+        <v>96</v>
       </c>
     </row>
     <row r="409" spans="1:27">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C409" s="2" t="s">
         <v>1686</v>
       </c>
       <c r="D409" s="2" t="s">
         <v>1687</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>1688</v>
       </c>
       <c r="F409" s="2">
         <v>40053398</v>
       </c>
       <c r="G409" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H409" s="3" t="s">
@@ -39981,51 +40073,51 @@
       <c r="S409" s="3">
         <v>0</v>
       </c>
       <c r="T409" s="3">
         <v>2.8</v>
       </c>
       <c r="U409" s="3">
         <v>0</v>
       </c>
       <c r="V409" s="3">
         <v>2.8</v>
       </c>
       <c r="W409" s="3">
         <v>0</v>
       </c>
       <c r="X409" s="2">
         <v>0</v>
       </c>
       <c r="Y409" s="2">
         <v>2.8</v>
       </c>
       <c r="Z409" s="2">
         <v>1.47</v>
       </c>
       <c r="AA409" s="2">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="410" spans="1:27">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C410" s="2" t="s">
         <v>1690</v>
       </c>
       <c r="D410" s="2" t="s">
         <v>1691</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>1692</v>
       </c>
       <c r="F410" s="2">
         <v>40067440</v>
       </c>
       <c r="G410" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H410" s="3" t="s">
@@ -40046,68 +40138,70 @@
       <c r="M410" s="3">
         <v>188.47</v>
       </c>
       <c r="N410" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O410" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P410" s="3">
         <v>17.08</v>
       </c>
       <c r="Q410" s="3">
         <v>4.01</v>
       </c>
       <c r="R410" s="3">
         <v>0</v>
       </c>
       <c r="S410" s="3">
         <v>0</v>
       </c>
       <c r="T410" s="3">
         <v>21.09</v>
       </c>
       <c r="U410" s="3">
-        <v>21.11</v>
+        <v>17.08</v>
       </c>
       <c r="V410" s="3">
         <v>4.01</v>
       </c>
       <c r="W410" s="3">
         <v>0</v>
       </c>
       <c r="X410" s="2">
         <v>0</v>
       </c>
       <c r="Y410" s="2">
-        <v>25.12</v>
+        <v>21.09</v>
       </c>
       <c r="Z410" s="2">
-        <v>13.33</v>
-[...1 lines deleted...]
-      <c r="AA410" s="2"/>
+        <v>11.19</v>
+      </c>
+      <c r="AA410" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="411" spans="1:27">
       <c r="A411" s="2">
         <v>408</v>
       </c>
       <c r="B411" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C411" s="2" t="s">
         <v>1693</v>
       </c>
       <c r="D411" s="2" t="s">
         <v>1694</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1695</v>
       </c>
       <c r="F411" s="2">
         <v>40067422</v>
       </c>
       <c r="G411" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H411" s="3" t="s">
         <v>29</v>
@@ -40145,51 +40239,51 @@
       <c r="S411" s="3">
         <v>0</v>
       </c>
       <c r="T411" s="3">
         <v>9.55</v>
       </c>
       <c r="U411" s="3">
         <v>0</v>
       </c>
       <c r="V411" s="3">
         <v>9.55</v>
       </c>
       <c r="W411" s="3">
         <v>0</v>
       </c>
       <c r="X411" s="2">
         <v>0</v>
       </c>
       <c r="Y411" s="2">
         <v>9.55</v>
       </c>
       <c r="Z411" s="2">
         <v>6.13</v>
       </c>
       <c r="AA411" s="2">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="412" spans="1:27">
       <c r="A412" s="2">
         <v>409</v>
       </c>
       <c r="B412" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C412" s="2" t="s">
         <v>1697</v>
       </c>
       <c r="D412" s="2" t="s">
         <v>1698</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>1699</v>
       </c>
       <c r="F412" s="2">
         <v>40037221</v>
       </c>
       <c r="G412" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H412" s="3" t="s">
@@ -40228,51 +40322,51 @@
       <c r="S412" s="3">
         <v>0</v>
       </c>
       <c r="T412" s="3">
         <v>113.28</v>
       </c>
       <c r="U412" s="3">
         <v>81.2</v>
       </c>
       <c r="V412" s="3">
         <v>32.07</v>
       </c>
       <c r="W412" s="3">
         <v>0</v>
       </c>
       <c r="X412" s="2">
         <v>0</v>
       </c>
       <c r="Y412" s="2">
         <v>113.28</v>
       </c>
       <c r="Z412" s="2">
         <v>56.2</v>
       </c>
       <c r="AA412" s="2">
-        <v>55</v>
+        <v>29</v>
       </c>
     </row>
     <row r="413" spans="1:27">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C413" s="2" t="s">
         <v>1701</v>
       </c>
       <c r="D413" s="2" t="s">
         <v>1702</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>1703</v>
       </c>
       <c r="F413" s="2">
         <v>40067436</v>
       </c>
       <c r="G413" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H413" s="3" t="s">
@@ -40311,51 +40405,51 @@
       <c r="S413" s="3">
         <v>0</v>
       </c>
       <c r="T413" s="3">
         <v>40.85</v>
       </c>
       <c r="U413" s="3">
         <v>19.22</v>
       </c>
       <c r="V413" s="3">
         <v>21.63</v>
       </c>
       <c r="W413" s="3">
         <v>0</v>
       </c>
       <c r="X413" s="2">
         <v>0</v>
       </c>
       <c r="Y413" s="2">
         <v>40.85</v>
       </c>
       <c r="Z413" s="2">
         <v>21.67</v>
       </c>
       <c r="AA413" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="414" spans="1:27">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C414" s="2" t="s">
         <v>1704</v>
       </c>
       <c r="D414" s="2" t="s">
         <v>1705</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>1706</v>
       </c>
       <c r="F414" s="2">
         <v>40032981</v>
       </c>
       <c r="G414" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H414" s="3" t="s">
@@ -40394,51 +40488,51 @@
       <c r="S414" s="3">
         <v>0</v>
       </c>
       <c r="T414" s="3">
         <v>171.63</v>
       </c>
       <c r="U414" s="3">
         <v>72.5</v>
       </c>
       <c r="V414" s="3">
         <v>61.36</v>
       </c>
       <c r="W414" s="3">
         <v>37.77</v>
       </c>
       <c r="X414" s="2">
         <v>0</v>
       </c>
       <c r="Y414" s="2">
         <v>171.63</v>
       </c>
       <c r="Z414" s="2">
         <v>72.82</v>
       </c>
       <c r="AA414" s="2">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="415" spans="1:27">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C415" s="2" t="s">
         <v>1708</v>
       </c>
       <c r="D415" s="2" t="s">
         <v>1709</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>1710</v>
       </c>
       <c r="F415" s="2">
         <v>40067468</v>
       </c>
       <c r="G415" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H415" s="3" t="s">
@@ -40477,51 +40571,51 @@
       <c r="S415" s="3">
         <v>0</v>
       </c>
       <c r="T415" s="3">
         <v>39.95</v>
       </c>
       <c r="U415" s="3">
         <v>26.32</v>
       </c>
       <c r="V415" s="3">
         <v>13.62</v>
       </c>
       <c r="W415" s="3">
         <v>0</v>
       </c>
       <c r="X415" s="2">
         <v>0</v>
       </c>
       <c r="Y415" s="2">
         <v>39.95</v>
       </c>
       <c r="Z415" s="2">
         <v>22.89</v>
       </c>
       <c r="AA415" s="2">
-        <v>50</v>
+        <v>11</v>
       </c>
     </row>
     <row r="416" spans="1:27">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C416" s="2" t="s">
         <v>1711</v>
       </c>
       <c r="D416" s="2" t="s">
         <v>1712</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>1713</v>
       </c>
       <c r="F416" s="2">
         <v>40067475</v>
       </c>
       <c r="G416" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H416" s="3" t="s">
@@ -40560,51 +40654,51 @@
       <c r="S416" s="3">
         <v>0</v>
       </c>
       <c r="T416" s="3">
         <v>20.32</v>
       </c>
       <c r="U416" s="3">
         <v>9.45</v>
       </c>
       <c r="V416" s="3">
         <v>10.87</v>
       </c>
       <c r="W416" s="3">
         <v>0</v>
       </c>
       <c r="X416" s="2">
         <v>0</v>
       </c>
       <c r="Y416" s="2">
         <v>20.32</v>
       </c>
       <c r="Z416" s="2">
         <v>39.68</v>
       </c>
       <c r="AA416" s="2">
-        <v>85</v>
+        <v>3</v>
       </c>
     </row>
     <row r="417" spans="1:27">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C417" s="2" t="s">
         <v>1716</v>
       </c>
       <c r="D417" s="2" t="s">
         <v>1717</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>1718</v>
       </c>
       <c r="F417" s="2">
         <v>40067472</v>
       </c>
       <c r="G417" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H417" s="3" t="s">
@@ -40643,51 +40737,51 @@
       <c r="S417" s="3">
         <v>0</v>
       </c>
       <c r="T417" s="3">
         <v>9.91</v>
       </c>
       <c r="U417" s="3">
         <v>9.91</v>
       </c>
       <c r="V417" s="3">
         <v>0</v>
       </c>
       <c r="W417" s="3">
         <v>0</v>
       </c>
       <c r="X417" s="2">
         <v>0</v>
       </c>
       <c r="Y417" s="2">
         <v>9.91</v>
       </c>
       <c r="Z417" s="2">
         <v>15.68</v>
       </c>
       <c r="AA417" s="2">
-        <v>90</v>
+        <v>37</v>
       </c>
     </row>
     <row r="418" spans="1:27">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C418" s="2" t="s">
         <v>1721</v>
       </c>
       <c r="D418" s="2" t="s">
         <v>1722</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>1723</v>
       </c>
       <c r="F418" s="2">
         <v>40039078</v>
       </c>
       <c r="G418" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H418" s="3" t="s">
@@ -40726,51 +40820,51 @@
       <c r="S418" s="3">
         <v>0</v>
       </c>
       <c r="T418" s="3">
         <v>22.96</v>
       </c>
       <c r="U418" s="3">
         <v>11.12</v>
       </c>
       <c r="V418" s="3">
         <v>11.84</v>
       </c>
       <c r="W418" s="3">
         <v>0</v>
       </c>
       <c r="X418" s="2">
         <v>0</v>
       </c>
       <c r="Y418" s="2">
         <v>22.96</v>
       </c>
       <c r="Z418" s="2">
         <v>41.62</v>
       </c>
       <c r="AA418" s="2">
-        <v>60</v>
+        <v>13</v>
       </c>
     </row>
     <row r="419" spans="1:27">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C419" s="2" t="s">
         <v>1725</v>
       </c>
       <c r="D419" s="2" t="s">
         <v>1726</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>1727</v>
       </c>
       <c r="F419" s="2">
         <v>40067458</v>
       </c>
       <c r="G419" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H419" s="3" t="s">
@@ -40808,51 +40902,53 @@
       </c>
       <c r="S419" s="3">
         <v>0</v>
       </c>
       <c r="T419" s="3">
         <v>8.27</v>
       </c>
       <c r="U419" s="3">
         <v>0</v>
       </c>
       <c r="V419" s="3">
         <v>8.27</v>
       </c>
       <c r="W419" s="3">
         <v>0</v>
       </c>
       <c r="X419" s="2">
         <v>0</v>
       </c>
       <c r="Y419" s="2">
         <v>8.27</v>
       </c>
       <c r="Z419" s="2">
         <v>4.39</v>
       </c>
-      <c r="AA419" s="2"/>
+      <c r="AA419" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="420" spans="1:27">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C420" s="2" t="s">
         <v>1728</v>
       </c>
       <c r="D420" s="2" t="s">
         <v>1729</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>1730</v>
       </c>
       <c r="F420" s="2">
         <v>40067370</v>
       </c>
       <c r="G420" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H420" s="3" t="s">
         <v>29</v>
@@ -40890,51 +40986,51 @@
       <c r="S420" s="3">
         <v>0</v>
       </c>
       <c r="T420" s="3">
         <v>2.51</v>
       </c>
       <c r="U420" s="3">
         <v>2.51</v>
       </c>
       <c r="V420" s="3">
         <v>0</v>
       </c>
       <c r="W420" s="3">
         <v>0</v>
       </c>
       <c r="X420" s="2">
         <v>0</v>
       </c>
       <c r="Y420" s="2">
         <v>2.51</v>
       </c>
       <c r="Z420" s="2">
         <v>1.33</v>
       </c>
       <c r="AA420" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="421" spans="1:27">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C421" s="2" t="s">
         <v>1731</v>
       </c>
       <c r="D421" s="2" t="s">
         <v>1732</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>1733</v>
       </c>
       <c r="F421" s="2">
         <v>40067473</v>
       </c>
       <c r="G421" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H421" s="3" t="s">
@@ -40973,51 +41069,51 @@
       <c r="S421" s="3">
         <v>0</v>
       </c>
       <c r="T421" s="3">
         <v>20.23</v>
       </c>
       <c r="U421" s="3">
         <v>12.33</v>
       </c>
       <c r="V421" s="3">
         <v>7.9</v>
       </c>
       <c r="W421" s="3">
         <v>0</v>
       </c>
       <c r="X421" s="2">
         <v>0</v>
       </c>
       <c r="Y421" s="2">
         <v>20.23</v>
       </c>
       <c r="Z421" s="2">
         <v>28.01</v>
       </c>
       <c r="AA421" s="2">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="422" spans="1:27">
       <c r="A422" s="2">
         <v>419</v>
       </c>
       <c r="B422" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C422" s="2" t="s">
         <v>1735</v>
       </c>
       <c r="D422" s="2" t="s">
         <v>1736</v>
       </c>
       <c r="E422" s="2" t="s">
         <v>1737</v>
       </c>
       <c r="F422" s="2">
         <v>40039172</v>
       </c>
       <c r="G422" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H422" s="3" t="s">
@@ -41056,51 +41152,51 @@
       <c r="S422" s="3">
         <v>0</v>
       </c>
       <c r="T422" s="3">
         <v>78.26</v>
       </c>
       <c r="U422" s="3">
         <v>21.16</v>
       </c>
       <c r="V422" s="3">
         <v>21.13</v>
       </c>
       <c r="W422" s="3">
         <v>35.98</v>
       </c>
       <c r="X422" s="2">
         <v>0</v>
       </c>
       <c r="Y422" s="2">
         <v>78.26</v>
       </c>
       <c r="Z422" s="2">
         <v>43.8</v>
       </c>
       <c r="AA422" s="2">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="423" spans="1:27">
       <c r="A423" s="2">
         <v>420</v>
       </c>
       <c r="B423" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C423" s="2" t="s">
         <v>1739</v>
       </c>
       <c r="D423" s="2" t="s">
         <v>1740</v>
       </c>
       <c r="E423" s="2" t="s">
         <v>1741</v>
       </c>
       <c r="F423" s="2">
         <v>40067346</v>
       </c>
       <c r="G423" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H423" s="3" t="s">
@@ -41139,51 +41235,51 @@
       <c r="S423" s="3">
         <v>0</v>
       </c>
       <c r="T423" s="3">
         <v>24.07</v>
       </c>
       <c r="U423" s="3">
         <v>24.07</v>
       </c>
       <c r="V423" s="3">
         <v>0</v>
       </c>
       <c r="W423" s="3">
         <v>0</v>
       </c>
       <c r="X423" s="2">
         <v>0</v>
       </c>
       <c r="Y423" s="2">
         <v>24.07</v>
       </c>
       <c r="Z423" s="2">
         <v>53.23</v>
       </c>
       <c r="AA423" s="2">
-        <v>20</v>
+        <v>41</v>
       </c>
     </row>
     <row r="424" spans="1:27">
       <c r="A424" s="2">
         <v>421</v>
       </c>
       <c r="B424" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C424" s="2" t="s">
         <v>1742</v>
       </c>
       <c r="D424" s="2" t="s">
         <v>1743</v>
       </c>
       <c r="E424" s="2" t="s">
         <v>1744</v>
       </c>
       <c r="F424" s="2">
         <v>40067441</v>
       </c>
       <c r="G424" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H424" s="3" t="s">
@@ -41305,51 +41401,51 @@
       <c r="S425" s="3">
         <v>0</v>
       </c>
       <c r="T425" s="3">
         <v>91.25</v>
       </c>
       <c r="U425" s="3">
         <v>75.59</v>
       </c>
       <c r="V425" s="3">
         <v>15.66</v>
       </c>
       <c r="W425" s="3">
         <v>0</v>
       </c>
       <c r="X425" s="2">
         <v>0</v>
       </c>
       <c r="Y425" s="2">
         <v>91.25</v>
       </c>
       <c r="Z425" s="2">
         <v>22.36</v>
       </c>
       <c r="AA425" s="2">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="426" spans="1:27">
       <c r="A426" s="2">
         <v>423</v>
       </c>
       <c r="B426" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C426" s="2" t="s">
         <v>1748</v>
       </c>
       <c r="D426" s="2" t="s">
         <v>1749</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>1750</v>
       </c>
       <c r="F426" s="2">
         <v>40067395</v>
       </c>
       <c r="G426" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H426" s="3" t="s">
@@ -41387,51 +41483,53 @@
       </c>
       <c r="S426" s="3">
         <v>0</v>
       </c>
       <c r="T426" s="3">
         <v>60.09</v>
       </c>
       <c r="U426" s="3">
         <v>38.92</v>
       </c>
       <c r="V426" s="3">
         <v>21.18</v>
       </c>
       <c r="W426" s="3">
         <v>0</v>
       </c>
       <c r="X426" s="2">
         <v>0</v>
       </c>
       <c r="Y426" s="2">
         <v>60.09</v>
       </c>
       <c r="Z426" s="2">
         <v>48.31</v>
       </c>
-      <c r="AA426" s="2"/>
+      <c r="AA426" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="427" spans="1:27">
       <c r="A427" s="2">
         <v>424</v>
       </c>
       <c r="B427" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C427" s="2" t="s">
         <v>1751</v>
       </c>
       <c r="D427" s="2" t="s">
         <v>1752</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>1753</v>
       </c>
       <c r="F427" s="2">
         <v>40067443</v>
       </c>
       <c r="G427" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H427" s="3" t="s">
         <v>29</v>
@@ -41468,51 +41566,53 @@
       </c>
       <c r="S427" s="3">
         <v>0</v>
       </c>
       <c r="T427" s="3">
         <v>19.63</v>
       </c>
       <c r="U427" s="3">
         <v>19.63</v>
       </c>
       <c r="V427" s="3">
         <v>0</v>
       </c>
       <c r="W427" s="3">
         <v>0</v>
       </c>
       <c r="X427" s="2">
         <v>0</v>
       </c>
       <c r="Y427" s="2">
         <v>19.63</v>
       </c>
       <c r="Z427" s="2">
         <v>10.42</v>
       </c>
-      <c r="AA427" s="2"/>
+      <c r="AA427" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="428" spans="1:27">
       <c r="A428" s="2">
         <v>425</v>
       </c>
       <c r="B428" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C428" s="2" t="s">
         <v>1754</v>
       </c>
       <c r="D428" s="2" t="s">
         <v>1755</v>
       </c>
       <c r="E428" s="2" t="s">
         <v>1756</v>
       </c>
       <c r="F428" s="2">
         <v>6904467</v>
       </c>
       <c r="G428" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H428" s="3" t="s">
         <v>29</v>
@@ -41550,51 +41650,51 @@
       <c r="S428" s="3">
         <v>0</v>
       </c>
       <c r="T428" s="3">
         <v>9.76</v>
       </c>
       <c r="U428" s="3">
         <v>0</v>
       </c>
       <c r="V428" s="3">
         <v>0</v>
       </c>
       <c r="W428" s="3">
         <v>9.76</v>
       </c>
       <c r="X428" s="2">
         <v>0</v>
       </c>
       <c r="Y428" s="2">
         <v>9.76</v>
       </c>
       <c r="Z428" s="2">
         <v>12.86</v>
       </c>
       <c r="AA428" s="2">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="429" spans="1:27">
       <c r="A429" s="2">
         <v>426</v>
       </c>
       <c r="B429" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C429" s="2" t="s">
         <v>1758</v>
       </c>
       <c r="D429" s="2" t="s">
         <v>1759</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>1760</v>
       </c>
       <c r="F429" s="2">
         <v>40067369</v>
       </c>
       <c r="G429" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H429" s="3" t="s">
@@ -41633,51 +41733,51 @@
       <c r="S429" s="3">
         <v>0</v>
       </c>
       <c r="T429" s="3">
         <v>80.05</v>
       </c>
       <c r="U429" s="3">
         <v>45.23</v>
       </c>
       <c r="V429" s="3">
         <v>34.82</v>
       </c>
       <c r="W429" s="3">
         <v>0</v>
       </c>
       <c r="X429" s="2">
         <v>0</v>
       </c>
       <c r="Y429" s="2">
         <v>80.05</v>
       </c>
       <c r="Z429" s="2">
         <v>42.47</v>
       </c>
       <c r="AA429" s="2">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="430" spans="1:27">
       <c r="A430" s="2">
         <v>427</v>
       </c>
       <c r="B430" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C430" s="2" t="s">
         <v>1761</v>
       </c>
       <c r="D430" s="2" t="s">
         <v>1762</v>
       </c>
       <c r="E430" s="2" t="s">
         <v>1763</v>
       </c>
       <c r="F430" s="2">
         <v>40067348</v>
       </c>
       <c r="G430" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H430" s="3" t="s">
@@ -41715,51 +41815,53 @@
       </c>
       <c r="S430" s="3">
         <v>0</v>
       </c>
       <c r="T430" s="3">
         <v>9.56</v>
       </c>
       <c r="U430" s="3">
         <v>0</v>
       </c>
       <c r="V430" s="3">
         <v>9.56</v>
       </c>
       <c r="W430" s="3">
         <v>0</v>
       </c>
       <c r="X430" s="2">
         <v>0</v>
       </c>
       <c r="Y430" s="2">
         <v>9.56</v>
       </c>
       <c r="Z430" s="2">
         <v>9.28</v>
       </c>
-      <c r="AA430" s="2"/>
+      <c r="AA430" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="431" spans="1:27">
       <c r="A431" s="2">
         <v>428</v>
       </c>
       <c r="B431" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C431" s="2" t="s">
         <v>1764</v>
       </c>
       <c r="D431" s="2" t="s">
         <v>1765</v>
       </c>
       <c r="E431" s="2" t="s">
         <v>1766</v>
       </c>
       <c r="F431" s="2">
         <v>40067355</v>
       </c>
       <c r="G431" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H431" s="3" t="s">
         <v>29</v>
@@ -41797,51 +41899,51 @@
       <c r="S431" s="3">
         <v>0</v>
       </c>
       <c r="T431" s="3">
         <v>57.25</v>
       </c>
       <c r="U431" s="3">
         <v>34.59</v>
       </c>
       <c r="V431" s="3">
         <v>22.66</v>
       </c>
       <c r="W431" s="3">
         <v>0</v>
       </c>
       <c r="X431" s="2">
         <v>0</v>
       </c>
       <c r="Y431" s="2">
         <v>57.25</v>
       </c>
       <c r="Z431" s="2">
         <v>30.38</v>
       </c>
       <c r="AA431" s="2">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="432" spans="1:27">
       <c r="A432" s="2">
         <v>429</v>
       </c>
       <c r="B432" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C432" s="2" t="s">
         <v>1767</v>
       </c>
       <c r="D432" s="2" t="s">
         <v>1768</v>
       </c>
       <c r="E432" s="2" t="s">
         <v>1769</v>
       </c>
       <c r="F432" s="2">
         <v>40030197</v>
       </c>
       <c r="G432" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H432" s="3" t="s">
@@ -41880,51 +41982,51 @@
       <c r="S432" s="3">
         <v>0</v>
       </c>
       <c r="T432" s="3">
         <v>140.15</v>
       </c>
       <c r="U432" s="3">
         <v>67.16</v>
       </c>
       <c r="V432" s="3">
         <v>35.22</v>
       </c>
       <c r="W432" s="3">
         <v>37.77</v>
       </c>
       <c r="X432" s="2">
         <v>0</v>
       </c>
       <c r="Y432" s="2">
         <v>140.15</v>
       </c>
       <c r="Z432" s="2">
         <v>56.31</v>
       </c>
       <c r="AA432" s="2">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="433" spans="1:27">
       <c r="A433" s="2">
         <v>430</v>
       </c>
       <c r="B433" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C433" s="2" t="s">
         <v>1771</v>
       </c>
       <c r="D433" s="2" t="s">
         <v>1772</v>
       </c>
       <c r="E433" s="2" t="s">
         <v>1773</v>
       </c>
       <c r="F433" s="2">
         <v>40053400</v>
       </c>
       <c r="G433" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H433" s="3" t="s">
@@ -41963,51 +42065,51 @@
       <c r="S433" s="3">
         <v>0</v>
       </c>
       <c r="T433" s="3">
         <v>34.19</v>
       </c>
       <c r="U433" s="3">
         <v>23.17</v>
       </c>
       <c r="V433" s="3">
         <v>11.02</v>
       </c>
       <c r="W433" s="3">
         <v>0</v>
       </c>
       <c r="X433" s="2">
         <v>0</v>
       </c>
       <c r="Y433" s="2">
         <v>34.19</v>
       </c>
       <c r="Z433" s="2">
         <v>19.16</v>
       </c>
       <c r="AA433" s="2">
-        <v>50</v>
+        <v>37</v>
       </c>
     </row>
     <row r="434" spans="1:27">
       <c r="A434" s="2">
         <v>431</v>
       </c>
       <c r="B434" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C434" s="2" t="s">
         <v>1775</v>
       </c>
       <c r="D434" s="2" t="s">
         <v>1776</v>
       </c>
       <c r="E434" s="2" t="s">
         <v>1777</v>
       </c>
       <c r="F434" s="2">
         <v>40067416</v>
       </c>
       <c r="G434" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H434" s="3" t="s">
@@ -42046,51 +42148,51 @@
       <c r="S434" s="3">
         <v>0</v>
       </c>
       <c r="T434" s="3">
         <v>8.76</v>
       </c>
       <c r="U434" s="3">
         <v>0</v>
       </c>
       <c r="V434" s="3">
         <v>8.76</v>
       </c>
       <c r="W434" s="3">
         <v>0</v>
       </c>
       <c r="X434" s="2">
         <v>0</v>
       </c>
       <c r="Y434" s="2">
         <v>8.76</v>
       </c>
       <c r="Z434" s="2">
         <v>11.54</v>
       </c>
       <c r="AA434" s="2">
-        <v>95</v>
+        <v>10</v>
       </c>
     </row>
     <row r="435" spans="1:27">
       <c r="A435" s="2">
         <v>432</v>
       </c>
       <c r="B435" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C435" s="2" t="s">
         <v>1778</v>
       </c>
       <c r="D435" s="2" t="s">
         <v>1779</v>
       </c>
       <c r="E435" s="2" t="s">
         <v>1780</v>
       </c>
       <c r="F435" s="2">
         <v>40032912</v>
       </c>
       <c r="G435" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H435" s="3" t="s">
@@ -42129,51 +42231,51 @@
       <c r="S435" s="3">
         <v>0</v>
       </c>
       <c r="T435" s="3">
         <v>88.48</v>
       </c>
       <c r="U435" s="3">
         <v>47.98</v>
       </c>
       <c r="V435" s="3">
         <v>40.5</v>
       </c>
       <c r="W435" s="3">
         <v>0</v>
       </c>
       <c r="X435" s="2">
         <v>0</v>
       </c>
       <c r="Y435" s="2">
         <v>88.48</v>
       </c>
       <c r="Z435" s="2">
         <v>39.73</v>
       </c>
       <c r="AA435" s="2">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="436" spans="1:27">
       <c r="A436" s="2">
         <v>433</v>
       </c>
       <c r="B436" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C436" s="2" t="s">
         <v>1782</v>
       </c>
       <c r="D436" s="2" t="s">
         <v>1783</v>
       </c>
       <c r="E436" s="2" t="s">
         <v>1784</v>
       </c>
       <c r="F436" s="2">
         <v>40067439</v>
       </c>
       <c r="G436" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H436" s="3" t="s">
@@ -42194,69 +42296,69 @@
       <c r="M436" s="3">
         <v>103.03</v>
       </c>
       <c r="N436" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O436" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P436" s="3">
         <v>31.61</v>
       </c>
       <c r="Q436" s="3">
         <v>8.83</v>
       </c>
       <c r="R436" s="3">
         <v>0</v>
       </c>
       <c r="S436" s="3">
         <v>0</v>
       </c>
       <c r="T436" s="3">
         <v>40.44</v>
       </c>
       <c r="U436" s="3">
-        <v>32.9</v>
+        <v>31.61</v>
       </c>
       <c r="V436" s="3">
         <v>8.83</v>
       </c>
       <c r="W436" s="3">
         <v>0</v>
       </c>
       <c r="X436" s="2">
         <v>0</v>
       </c>
       <c r="Y436" s="2">
-        <v>41.73</v>
+        <v>40.44</v>
       </c>
       <c r="Z436" s="2">
-        <v>40.5</v>
+        <v>39.25</v>
       </c>
       <c r="AA436" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="437" spans="1:27">
       <c r="A437" s="2">
         <v>434</v>
       </c>
       <c r="B437" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C437" s="2" t="s">
         <v>1785</v>
       </c>
       <c r="D437" s="2" t="s">
         <v>1786</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>1787</v>
       </c>
       <c r="F437" s="2">
         <v>40067442</v>
       </c>
       <c r="G437" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H437" s="3" t="s">
@@ -42294,51 +42396,53 @@
       </c>
       <c r="S437" s="3">
         <v>0</v>
       </c>
       <c r="T437" s="3">
         <v>9.61</v>
       </c>
       <c r="U437" s="3">
         <v>0</v>
       </c>
       <c r="V437" s="3">
         <v>9.61</v>
       </c>
       <c r="W437" s="3">
         <v>0</v>
       </c>
       <c r="X437" s="2">
         <v>0</v>
       </c>
       <c r="Y437" s="2">
         <v>9.61</v>
       </c>
       <c r="Z437" s="2">
         <v>5.1</v>
       </c>
-      <c r="AA437" s="2"/>
+      <c r="AA437" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="438" spans="1:27">
       <c r="A438" s="2">
         <v>435</v>
       </c>
       <c r="B438" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C438" s="2" t="s">
         <v>1788</v>
       </c>
       <c r="D438" s="2" t="s">
         <v>1789</v>
       </c>
       <c r="E438" s="2" t="s">
         <v>1790</v>
       </c>
       <c r="F438" s="2">
         <v>40067451</v>
       </c>
       <c r="G438" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H438" s="3" t="s">
         <v>29</v>
@@ -42459,51 +42563,51 @@
       <c r="S439" s="3">
         <v>0</v>
       </c>
       <c r="T439" s="3">
         <v>28.73</v>
       </c>
       <c r="U439" s="3">
         <v>13.26</v>
       </c>
       <c r="V439" s="3">
         <v>3.31</v>
       </c>
       <c r="W439" s="3">
         <v>12.16</v>
       </c>
       <c r="X439" s="2">
         <v>0</v>
       </c>
       <c r="Y439" s="2">
         <v>28.73</v>
       </c>
       <c r="Z439" s="2">
         <v>18.77</v>
       </c>
       <c r="AA439" s="2">
-        <v>95</v>
+        <v>34</v>
       </c>
     </row>
     <row r="440" spans="1:27">
       <c r="A440" s="2">
         <v>437</v>
       </c>
       <c r="B440" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C440" s="2" t="s">
         <v>1795</v>
       </c>
       <c r="D440" s="2" t="s">
         <v>1796</v>
       </c>
       <c r="E440" s="2" t="s">
         <v>1797</v>
       </c>
       <c r="F440" s="2">
         <v>40067423</v>
       </c>
       <c r="G440" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H440" s="3" t="s">
@@ -42542,51 +42646,51 @@
       <c r="S440" s="3">
         <v>0</v>
       </c>
       <c r="T440" s="3">
         <v>41.36</v>
       </c>
       <c r="U440" s="3">
         <v>28.8</v>
       </c>
       <c r="V440" s="3">
         <v>12.57</v>
       </c>
       <c r="W440" s="3">
         <v>0</v>
       </c>
       <c r="X440" s="2">
         <v>0</v>
       </c>
       <c r="Y440" s="2">
         <v>41.36</v>
       </c>
       <c r="Z440" s="2">
         <v>60.97</v>
       </c>
       <c r="AA440" s="2">
-        <v>65</v>
+        <v>8</v>
       </c>
     </row>
     <row r="441" spans="1:27">
       <c r="A441" s="2">
         <v>438</v>
       </c>
       <c r="B441" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C441" s="2" t="s">
         <v>1798</v>
       </c>
       <c r="D441" s="2" t="s">
         <v>1799</v>
       </c>
       <c r="E441" s="2" t="s">
         <v>1800</v>
       </c>
       <c r="F441" s="2">
         <v>40067469</v>
       </c>
       <c r="G441" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H441" s="3" t="s">
@@ -42625,51 +42729,51 @@
       <c r="S441" s="3">
         <v>0</v>
       </c>
       <c r="T441" s="3">
         <v>12.28</v>
       </c>
       <c r="U441" s="3">
         <v>12.28</v>
       </c>
       <c r="V441" s="3">
         <v>0</v>
       </c>
       <c r="W441" s="3">
         <v>0</v>
       </c>
       <c r="X441" s="2">
         <v>0</v>
       </c>
       <c r="Y441" s="2">
         <v>12.28</v>
       </c>
       <c r="Z441" s="2">
         <v>7.03</v>
       </c>
       <c r="AA441" s="2">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="442" spans="1:27">
       <c r="A442" s="2">
         <v>439</v>
       </c>
       <c r="B442" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C442" s="2" t="s">
         <v>1801</v>
       </c>
       <c r="D442" s="2" t="s">
         <v>1802</v>
       </c>
       <c r="E442" s="2" t="s">
         <v>1803</v>
       </c>
       <c r="F442" s="2">
         <v>40037226</v>
       </c>
       <c r="G442" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H442" s="3" t="s">
@@ -42708,51 +42812,51 @@
       <c r="S442" s="3">
         <v>0</v>
       </c>
       <c r="T442" s="3">
         <v>112.84</v>
       </c>
       <c r="U442" s="3">
         <v>53.97</v>
       </c>
       <c r="V442" s="3">
         <v>23.16</v>
       </c>
       <c r="W442" s="3">
         <v>35.71</v>
       </c>
       <c r="X442" s="2">
         <v>0</v>
       </c>
       <c r="Y442" s="2">
         <v>112.84</v>
       </c>
       <c r="Z442" s="2">
         <v>63.15</v>
       </c>
       <c r="AA442" s="2">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="443" spans="1:27">
       <c r="A443" s="2">
         <v>440</v>
       </c>
       <c r="B443" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C443" s="2" t="s">
         <v>1805</v>
       </c>
       <c r="D443" s="2" t="s">
         <v>1806</v>
       </c>
       <c r="E443" s="2" t="s">
         <v>1807</v>
       </c>
       <c r="F443" s="2">
         <v>40067353</v>
       </c>
       <c r="G443" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H443" s="3" t="s">
@@ -42790,51 +42894,53 @@
       </c>
       <c r="S443" s="3">
         <v>0</v>
       </c>
       <c r="T443" s="3">
         <v>0</v>
       </c>
       <c r="U443" s="3">
         <v>0</v>
       </c>
       <c r="V443" s="3">
         <v>0</v>
       </c>
       <c r="W443" s="3">
         <v>0</v>
       </c>
       <c r="X443" s="2">
         <v>0</v>
       </c>
       <c r="Y443" s="2">
         <v>0</v>
       </c>
       <c r="Z443" s="2">
         <v>0</v>
       </c>
-      <c r="AA443" s="2"/>
+      <c r="AA443" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="444" spans="1:27">
       <c r="A444" s="2">
         <v>441</v>
       </c>
       <c r="B444" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C444" s="2" t="s">
         <v>1808</v>
       </c>
       <c r="D444" s="2" t="s">
         <v>1809</v>
       </c>
       <c r="E444" s="2" t="s">
         <v>1810</v>
       </c>
       <c r="F444" s="2">
         <v>40039044</v>
       </c>
       <c r="G444" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H444" s="3" t="s">
         <v>29</v>
@@ -42872,51 +42978,51 @@
       <c r="S444" s="3">
         <v>0</v>
       </c>
       <c r="T444" s="3">
         <v>88.21</v>
       </c>
       <c r="U444" s="3">
         <v>29.04</v>
       </c>
       <c r="V444" s="3">
         <v>21.4</v>
       </c>
       <c r="W444" s="3">
         <v>37.77</v>
       </c>
       <c r="X444" s="2">
         <v>0</v>
       </c>
       <c r="Y444" s="2">
         <v>88.21</v>
       </c>
       <c r="Z444" s="2">
         <v>77.17</v>
       </c>
       <c r="AA444" s="2">
-        <v>80</v>
+        <v>26</v>
       </c>
     </row>
     <row r="445" spans="1:27">
       <c r="A445" s="2">
         <v>442</v>
       </c>
       <c r="B445" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C445" s="2" t="s">
         <v>1812</v>
       </c>
       <c r="D445" s="2" t="s">
         <v>1813</v>
       </c>
       <c r="E445" s="2" t="s">
         <v>1814</v>
       </c>
       <c r="F445" s="2">
         <v>40067408</v>
       </c>
       <c r="G445" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H445" s="3" t="s">
@@ -42955,51 +43061,51 @@
       <c r="S445" s="3">
         <v>0</v>
       </c>
       <c r="T445" s="3">
         <v>36.77</v>
       </c>
       <c r="U445" s="3">
         <v>32.6</v>
       </c>
       <c r="V445" s="3">
         <v>4.17</v>
       </c>
       <c r="W445" s="3">
         <v>0</v>
       </c>
       <c r="X445" s="2">
         <v>0</v>
       </c>
       <c r="Y445" s="2">
         <v>36.77</v>
       </c>
       <c r="Z445" s="2">
         <v>23.99</v>
       </c>
       <c r="AA445" s="2">
-        <v>25</v>
+        <v>9</v>
       </c>
     </row>
     <row r="446" spans="1:27">
       <c r="A446" s="2">
         <v>443</v>
       </c>
       <c r="B446" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C446" s="2" t="s">
         <v>1815</v>
       </c>
       <c r="D446" s="2" t="s">
         <v>1816</v>
       </c>
       <c r="E446" s="2" t="s">
         <v>1817</v>
       </c>
       <c r="F446" s="2">
         <v>40067410</v>
       </c>
       <c r="G446" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H446" s="3" t="s">
@@ -43037,51 +43143,53 @@
       </c>
       <c r="S446" s="3">
         <v>0</v>
       </c>
       <c r="T446" s="3">
         <v>0</v>
       </c>
       <c r="U446" s="3">
         <v>0</v>
       </c>
       <c r="V446" s="3">
         <v>0</v>
       </c>
       <c r="W446" s="3">
         <v>0</v>
       </c>
       <c r="X446" s="2">
         <v>0</v>
       </c>
       <c r="Y446" s="2">
         <v>0</v>
       </c>
       <c r="Z446" s="2">
         <v>0</v>
       </c>
-      <c r="AA446" s="2"/>
+      <c r="AA446" s="2">
+        <v>11</v>
+      </c>
     </row>
     <row r="447" spans="1:27">
       <c r="A447" s="2">
         <v>444</v>
       </c>
       <c r="B447" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C447" s="2" t="s">
         <v>1818</v>
       </c>
       <c r="D447" s="2" t="s">
         <v>1819</v>
       </c>
       <c r="E447" s="2" t="s">
         <v>1820</v>
       </c>
       <c r="F447" s="2">
         <v>40067356</v>
       </c>
       <c r="G447" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H447" s="3" t="s">
         <v>29</v>
@@ -43101,69 +43209,69 @@
       <c r="M447" s="3">
         <v>188.47</v>
       </c>
       <c r="N447" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O447" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P447" s="3">
         <v>26.29</v>
       </c>
       <c r="Q447" s="3">
         <v>26.95</v>
       </c>
       <c r="R447" s="3">
         <v>0</v>
       </c>
       <c r="S447" s="3">
         <v>0</v>
       </c>
       <c r="T447" s="3">
         <v>53.25</v>
       </c>
       <c r="U447" s="3">
-        <v>28.36</v>
+        <v>26.29</v>
       </c>
       <c r="V447" s="3">
         <v>26.95</v>
       </c>
       <c r="W447" s="3">
         <v>0</v>
       </c>
       <c r="X447" s="2">
         <v>0</v>
       </c>
       <c r="Y447" s="2">
-        <v>55.32</v>
+        <v>53.25</v>
       </c>
       <c r="Z447" s="2">
-        <v>29.35</v>
+        <v>28.25</v>
       </c>
       <c r="AA447" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="448" spans="1:27">
       <c r="A448" s="2">
         <v>445</v>
       </c>
       <c r="B448" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C448" s="2" t="s">
         <v>1821</v>
       </c>
       <c r="D448" s="2" t="s">
         <v>1822</v>
       </c>
       <c r="E448" s="2" t="s">
         <v>1823</v>
       </c>
       <c r="F448" s="2">
         <v>40067470</v>
       </c>
       <c r="G448" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H448" s="3" t="s">
@@ -43201,51 +43309,53 @@
       </c>
       <c r="S448" s="3">
         <v>0</v>
       </c>
       <c r="T448" s="3">
         <v>0</v>
       </c>
       <c r="U448" s="3">
         <v>0</v>
       </c>
       <c r="V448" s="3">
         <v>0</v>
       </c>
       <c r="W448" s="3">
         <v>0</v>
       </c>
       <c r="X448" s="2">
         <v>0</v>
       </c>
       <c r="Y448" s="2">
         <v>0</v>
       </c>
       <c r="Z448" s="2">
         <v>0</v>
       </c>
-      <c r="AA448" s="2"/>
+      <c r="AA448" s="2">
+        <v>9</v>
+      </c>
     </row>
     <row r="449" spans="1:27">
       <c r="A449" s="2">
         <v>446</v>
       </c>
       <c r="B449" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C449" s="2" t="s">
         <v>1824</v>
       </c>
       <c r="D449" s="2" t="s">
         <v>1825</v>
       </c>
       <c r="E449" s="2" t="s">
         <v>1826</v>
       </c>
       <c r="F449" s="2">
         <v>40067420</v>
       </c>
       <c r="G449" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H449" s="3" t="s">
         <v>29</v>
@@ -43283,51 +43393,51 @@
       <c r="S449" s="3">
         <v>0</v>
       </c>
       <c r="T449" s="3">
         <v>17.74</v>
       </c>
       <c r="U449" s="3">
         <v>13.72</v>
       </c>
       <c r="V449" s="3">
         <v>4.02</v>
       </c>
       <c r="W449" s="3">
         <v>0</v>
       </c>
       <c r="X449" s="2">
         <v>0</v>
       </c>
       <c r="Y449" s="2">
         <v>17.74</v>
       </c>
       <c r="Z449" s="2">
         <v>26.15</v>
       </c>
       <c r="AA449" s="2">
-        <v>22</v>
+        <v>8</v>
       </c>
     </row>
     <row r="450" spans="1:27">
       <c r="A450" s="2">
         <v>447</v>
       </c>
       <c r="B450" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C450" s="2" t="s">
         <v>1827</v>
       </c>
       <c r="D450" s="2" t="s">
         <v>1828</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>1829</v>
       </c>
       <c r="F450" s="2">
         <v>40067471</v>
       </c>
       <c r="G450" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H450" s="3" t="s">
@@ -43366,51 +43476,51 @@
       <c r="S450" s="3">
         <v>0</v>
       </c>
       <c r="T450" s="3">
         <v>20.9</v>
       </c>
       <c r="U450" s="3">
         <v>0</v>
       </c>
       <c r="V450" s="3">
         <v>20.9</v>
       </c>
       <c r="W450" s="3">
         <v>0</v>
       </c>
       <c r="X450" s="2">
         <v>0</v>
       </c>
       <c r="Y450" s="2">
         <v>20.9</v>
       </c>
       <c r="Z450" s="2">
         <v>12.09</v>
       </c>
       <c r="AA450" s="2">
-        <v>90</v>
+        <v>11</v>
       </c>
     </row>
     <row r="451" spans="1:27">
       <c r="A451" s="2">
         <v>448</v>
       </c>
       <c r="B451" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C451" s="2" t="s">
         <v>1830</v>
       </c>
       <c r="D451" s="2" t="s">
         <v>1831</v>
       </c>
       <c r="E451" s="2" t="s">
         <v>1832</v>
       </c>
       <c r="F451" s="2">
         <v>0</v>
       </c>
       <c r="G451" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H451" s="3" t="s">
@@ -43531,51 +43641,53 @@
       </c>
       <c r="S452" s="3">
         <v>0</v>
       </c>
       <c r="T452" s="3">
         <v>42.14</v>
       </c>
       <c r="U452" s="3">
         <v>28.58</v>
       </c>
       <c r="V452" s="3">
         <v>13.56</v>
       </c>
       <c r="W452" s="3">
         <v>0</v>
       </c>
       <c r="X452" s="2">
         <v>0</v>
       </c>
       <c r="Y452" s="2">
         <v>42.14</v>
       </c>
       <c r="Z452" s="2">
         <v>22.36</v>
       </c>
-      <c r="AA452" s="2"/>
+      <c r="AA452" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="453" spans="1:27">
       <c r="A453" s="2">
         <v>450</v>
       </c>
       <c r="B453" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C453" s="2" t="s">
         <v>1837</v>
       </c>
       <c r="D453" s="2" t="s">
         <v>1838</v>
       </c>
       <c r="E453" s="2" t="s">
         <v>1839</v>
       </c>
       <c r="F453" s="2">
         <v>40053403</v>
       </c>
       <c r="G453" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H453" s="3" t="s">
         <v>29</v>
@@ -43613,51 +43725,51 @@
       <c r="S453" s="3">
         <v>0</v>
       </c>
       <c r="T453" s="3">
         <v>81.9</v>
       </c>
       <c r="U453" s="3">
         <v>31.18</v>
       </c>
       <c r="V453" s="3">
         <v>50.72</v>
       </c>
       <c r="W453" s="3">
         <v>0</v>
       </c>
       <c r="X453" s="2">
         <v>0</v>
       </c>
       <c r="Y453" s="2">
         <v>81.9</v>
       </c>
       <c r="Z453" s="2">
         <v>41.18</v>
       </c>
       <c r="AA453" s="2">
-        <v>95</v>
+        <v>55</v>
       </c>
     </row>
     <row r="454" spans="1:27">
       <c r="A454" s="2">
         <v>451</v>
       </c>
       <c r="B454" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C454" s="2" t="s">
         <v>1841</v>
       </c>
       <c r="D454" s="2" t="s">
         <v>1842</v>
       </c>
       <c r="E454" s="2" t="s">
         <v>1843</v>
       </c>
       <c r="F454" s="2">
         <v>40067435</v>
       </c>
       <c r="G454" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H454" s="3" t="s">
@@ -43695,51 +43807,53 @@
       </c>
       <c r="S454" s="3">
         <v>0</v>
       </c>
       <c r="T454" s="3">
         <v>10.93</v>
       </c>
       <c r="U454" s="3">
         <v>2.7</v>
       </c>
       <c r="V454" s="3">
         <v>8.23</v>
       </c>
       <c r="W454" s="3">
         <v>0</v>
       </c>
       <c r="X454" s="2">
         <v>0</v>
       </c>
       <c r="Y454" s="2">
         <v>10.93</v>
       </c>
       <c r="Z454" s="2">
         <v>5.8</v>
       </c>
-      <c r="AA454" s="2"/>
+      <c r="AA454" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="455" spans="1:27">
       <c r="A455" s="2">
         <v>452</v>
       </c>
       <c r="B455" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C455" s="2" t="s">
         <v>1844</v>
       </c>
       <c r="D455" s="2" t="s">
         <v>1845</v>
       </c>
       <c r="E455" s="2" t="s">
         <v>1846</v>
       </c>
       <c r="F455" s="2">
         <v>40042900</v>
       </c>
       <c r="G455" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H455" s="3" t="s">
         <v>29</v>
@@ -43777,51 +43891,51 @@
       <c r="S455" s="3">
         <v>0</v>
       </c>
       <c r="T455" s="3">
         <v>14.67</v>
       </c>
       <c r="U455" s="3">
         <v>10.72</v>
       </c>
       <c r="V455" s="3">
         <v>3.95</v>
       </c>
       <c r="W455" s="3">
         <v>0</v>
       </c>
       <c r="X455" s="2">
         <v>0</v>
       </c>
       <c r="Y455" s="2">
         <v>14.67</v>
       </c>
       <c r="Z455" s="2">
         <v>18.86</v>
       </c>
       <c r="AA455" s="2">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="456" spans="1:27">
       <c r="A456" s="2">
         <v>453</v>
       </c>
       <c r="B456" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C456" s="2" t="s">
         <v>1848</v>
       </c>
       <c r="D456" s="2" t="s">
         <v>1849</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>1850</v>
       </c>
       <c r="F456" s="2">
         <v>40067409</v>
       </c>
       <c r="G456" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H456" s="3" t="s">
@@ -43860,51 +43974,51 @@
       <c r="S456" s="3">
         <v>0</v>
       </c>
       <c r="T456" s="3">
         <v>44.1</v>
       </c>
       <c r="U456" s="3">
         <v>32.03</v>
       </c>
       <c r="V456" s="3">
         <v>12.07</v>
       </c>
       <c r="W456" s="3">
         <v>0</v>
       </c>
       <c r="X456" s="2">
         <v>0</v>
       </c>
       <c r="Y456" s="2">
         <v>44.1</v>
       </c>
       <c r="Z456" s="2">
         <v>23.4</v>
       </c>
       <c r="AA456" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="457" spans="1:27">
       <c r="A457" s="2">
         <v>454</v>
       </c>
       <c r="B457" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C457" s="2" t="s">
         <v>1851</v>
       </c>
       <c r="D457" s="2" t="s">
         <v>1852</v>
       </c>
       <c r="E457" s="2" t="s">
         <v>1853</v>
       </c>
       <c r="F457" s="2">
         <v>40067462</v>
       </c>
       <c r="G457" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H457" s="3" t="s">
@@ -43943,51 +44057,51 @@
       <c r="S457" s="3">
         <v>0</v>
       </c>
       <c r="T457" s="3">
         <v>4.12</v>
       </c>
       <c r="U457" s="3">
         <v>0</v>
       </c>
       <c r="V457" s="3">
         <v>4.12</v>
       </c>
       <c r="W457" s="3">
         <v>0</v>
       </c>
       <c r="X457" s="2">
         <v>0</v>
       </c>
       <c r="Y457" s="2">
         <v>4.12</v>
       </c>
       <c r="Z457" s="2">
         <v>2.18</v>
       </c>
       <c r="AA457" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="458" spans="1:27">
       <c r="A458" s="2">
         <v>455</v>
       </c>
       <c r="B458" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C458" s="2" t="s">
         <v>1854</v>
       </c>
       <c r="D458" s="2" t="s">
         <v>1855</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>1856</v>
       </c>
       <c r="F458" s="2">
         <v>0</v>
       </c>
       <c r="G458" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H458" s="3" t="s">
@@ -44109,51 +44223,51 @@
       <c r="S459" s="3">
         <v>0</v>
       </c>
       <c r="T459" s="3">
         <v>34.43</v>
       </c>
       <c r="U459" s="3">
         <v>11.07</v>
       </c>
       <c r="V459" s="3">
         <v>23.35</v>
       </c>
       <c r="W459" s="3">
         <v>0</v>
       </c>
       <c r="X459" s="2">
         <v>0</v>
       </c>
       <c r="Y459" s="2">
         <v>34.43</v>
       </c>
       <c r="Z459" s="2">
         <v>26.58</v>
       </c>
       <c r="AA459" s="2">
-        <v>50</v>
+        <v>28</v>
       </c>
     </row>
     <row r="460" spans="1:27">
       <c r="A460" s="2">
         <v>457</v>
       </c>
       <c r="B460" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C460" s="2" t="s">
         <v>1862</v>
       </c>
       <c r="D460" s="2" t="s">
         <v>1863</v>
       </c>
       <c r="E460" s="2" t="s">
         <v>1864</v>
       </c>
       <c r="F460" s="2">
         <v>40067391</v>
       </c>
       <c r="G460" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H460" s="3" t="s">
@@ -44192,51 +44306,51 @@
       <c r="S460" s="3">
         <v>0</v>
       </c>
       <c r="T460" s="3">
         <v>5.81</v>
       </c>
       <c r="U460" s="3">
         <v>5.81</v>
       </c>
       <c r="V460" s="3">
         <v>0</v>
       </c>
       <c r="W460" s="3">
         <v>0</v>
       </c>
       <c r="X460" s="2">
         <v>0</v>
       </c>
       <c r="Y460" s="2">
         <v>5.81</v>
       </c>
       <c r="Z460" s="2">
         <v>8.56</v>
       </c>
       <c r="AA460" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="461" spans="1:27">
       <c r="A461" s="2">
         <v>458</v>
       </c>
       <c r="B461" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C461" s="2" t="s">
         <v>1865</v>
       </c>
       <c r="D461" s="2" t="s">
         <v>1866</v>
       </c>
       <c r="E461" s="2" t="s">
         <v>1867</v>
       </c>
       <c r="F461" s="2">
         <v>40043401</v>
       </c>
       <c r="G461" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H461" s="3" t="s">
@@ -44275,51 +44389,51 @@
       <c r="S461" s="3">
         <v>0</v>
       </c>
       <c r="T461" s="3">
         <v>37.89</v>
       </c>
       <c r="U461" s="3">
         <v>16.12</v>
       </c>
       <c r="V461" s="3">
         <v>15.75</v>
       </c>
       <c r="W461" s="3">
         <v>6.01</v>
       </c>
       <c r="X461" s="2">
         <v>0</v>
       </c>
       <c r="Y461" s="2">
         <v>37.89</v>
       </c>
       <c r="Z461" s="2">
         <v>57.04</v>
       </c>
       <c r="AA461" s="2">
-        <v>70</v>
+        <v>29</v>
       </c>
     </row>
     <row r="462" spans="1:27">
       <c r="A462" s="2">
         <v>459</v>
       </c>
       <c r="B462" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C462" s="2" t="s">
         <v>1869</v>
       </c>
       <c r="D462" s="2" t="s">
         <v>1870</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>1871</v>
       </c>
       <c r="F462" s="2">
         <v>40038980</v>
       </c>
       <c r="G462" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H462" s="3" t="s">
@@ -44358,51 +44472,51 @@
       <c r="S462" s="3">
         <v>0</v>
       </c>
       <c r="T462" s="3">
         <v>83.3</v>
       </c>
       <c r="U462" s="3">
         <v>48.65</v>
       </c>
       <c r="V462" s="3">
         <v>14.26</v>
       </c>
       <c r="W462" s="3">
         <v>20.39</v>
       </c>
       <c r="X462" s="2">
         <v>0</v>
       </c>
       <c r="Y462" s="2">
         <v>83.3</v>
       </c>
       <c r="Z462" s="2">
         <v>72.87</v>
       </c>
       <c r="AA462" s="2">
-        <v>75</v>
+        <v>22</v>
       </c>
     </row>
     <row r="463" spans="1:27">
       <c r="A463" s="2">
         <v>460</v>
       </c>
       <c r="B463" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C463" s="2" t="s">
         <v>1873</v>
       </c>
       <c r="D463" s="2" t="s">
         <v>1874</v>
       </c>
       <c r="E463" s="2" t="s">
         <v>1875</v>
       </c>
       <c r="F463" s="2">
         <v>40028612</v>
       </c>
       <c r="G463" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H463" s="3" t="s">
@@ -44441,51 +44555,51 @@
       <c r="S463" s="3">
         <v>0</v>
       </c>
       <c r="T463" s="3">
         <v>215.31</v>
       </c>
       <c r="U463" s="3">
         <v>140.02</v>
       </c>
       <c r="V463" s="3">
         <v>56.77</v>
       </c>
       <c r="W463" s="3">
         <v>0</v>
       </c>
       <c r="X463" s="2">
         <v>0</v>
       </c>
       <c r="Y463" s="2">
         <v>196.8</v>
       </c>
       <c r="Z463" s="2">
         <v>87.24</v>
       </c>
       <c r="AA463" s="2">
-        <v>95</v>
+        <v>55</v>
       </c>
     </row>
     <row r="464" spans="1:27">
       <c r="A464" s="2">
         <v>461</v>
       </c>
       <c r="B464" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C464" s="2" t="s">
         <v>1877</v>
       </c>
       <c r="D464" s="2" t="s">
         <v>1878</v>
       </c>
       <c r="E464" s="2" t="s">
         <v>1879</v>
       </c>
       <c r="F464" s="2">
         <v>40039057</v>
       </c>
       <c r="G464" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H464" s="3" t="s">
@@ -44524,51 +44638,51 @@
       <c r="S464" s="3">
         <v>0</v>
       </c>
       <c r="T464" s="3">
         <v>43.55</v>
       </c>
       <c r="U464" s="3">
         <v>22.65</v>
       </c>
       <c r="V464" s="3">
         <v>20.9</v>
       </c>
       <c r="W464" s="3">
         <v>0</v>
       </c>
       <c r="X464" s="2">
         <v>0</v>
       </c>
       <c r="Y464" s="2">
         <v>43.55</v>
       </c>
       <c r="Z464" s="2">
         <v>78.95</v>
       </c>
       <c r="AA464" s="2">
-        <v>80</v>
+        <v>34</v>
       </c>
     </row>
     <row r="465" spans="1:27">
       <c r="A465" s="2">
         <v>462</v>
       </c>
       <c r="B465" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C465" s="2" t="s">
         <v>1881</v>
       </c>
       <c r="D465" s="2" t="s">
         <v>1882</v>
       </c>
       <c r="E465" s="2" t="s">
         <v>1883</v>
       </c>
       <c r="F465" s="2">
         <v>40067365</v>
       </c>
       <c r="G465" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H465" s="3" t="s">
@@ -44607,51 +44721,51 @@
       <c r="S465" s="3">
         <v>0</v>
       </c>
       <c r="T465" s="3">
         <v>4.09</v>
       </c>
       <c r="U465" s="3">
         <v>4.09</v>
       </c>
       <c r="V465" s="3">
         <v>0</v>
       </c>
       <c r="W465" s="3">
         <v>0</v>
       </c>
       <c r="X465" s="2">
         <v>0</v>
       </c>
       <c r="Y465" s="2">
         <v>4.09</v>
       </c>
       <c r="Z465" s="2">
         <v>2.17</v>
       </c>
       <c r="AA465" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="466" spans="1:27">
       <c r="A466" s="2">
         <v>463</v>
       </c>
       <c r="B466" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C466" s="2" t="s">
         <v>1884</v>
       </c>
       <c r="D466" s="2" t="s">
         <v>1885</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>1886</v>
       </c>
       <c r="F466" s="2">
         <v>40067400</v>
       </c>
       <c r="G466" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H466" s="3" t="s">
@@ -44690,51 +44804,51 @@
       <c r="S466" s="3">
         <v>0</v>
       </c>
       <c r="T466" s="3">
         <v>66.08</v>
       </c>
       <c r="U466" s="3">
         <v>18.76</v>
       </c>
       <c r="V466" s="3">
         <v>47.32</v>
       </c>
       <c r="W466" s="3">
         <v>0</v>
       </c>
       <c r="X466" s="2">
         <v>0</v>
       </c>
       <c r="Y466" s="2">
         <v>66.08</v>
       </c>
       <c r="Z466" s="2">
         <v>43.11</v>
       </c>
       <c r="AA466" s="2">
-        <v>20</v>
+        <v>9</v>
       </c>
     </row>
     <row r="467" spans="1:27">
       <c r="A467" s="2">
         <v>464</v>
       </c>
       <c r="B467" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C467" s="2" t="s">
         <v>1887</v>
       </c>
       <c r="D467" s="2" t="s">
         <v>1888</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>1889</v>
       </c>
       <c r="F467" s="2">
         <v>40067345</v>
       </c>
       <c r="G467" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H467" s="3" t="s">
@@ -44772,51 +44886,53 @@
       </c>
       <c r="S467" s="3">
         <v>0</v>
       </c>
       <c r="T467" s="3">
         <v>37.37</v>
       </c>
       <c r="U467" s="3">
         <v>13.22</v>
       </c>
       <c r="V467" s="3">
         <v>24.14</v>
       </c>
       <c r="W467" s="3">
         <v>0</v>
       </c>
       <c r="X467" s="2">
         <v>0</v>
       </c>
       <c r="Y467" s="2">
         <v>37.37</v>
       </c>
       <c r="Z467" s="2">
         <v>19.83</v>
       </c>
-      <c r="AA467" s="2"/>
+      <c r="AA467" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="468" spans="1:27">
       <c r="A468" s="2">
         <v>465</v>
       </c>
       <c r="B468" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C468" s="2" t="s">
         <v>1890</v>
       </c>
       <c r="D468" s="2" t="s">
         <v>1891</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>1892</v>
       </c>
       <c r="F468" s="2">
         <v>40067456</v>
       </c>
       <c r="G468" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H468" s="3" t="s">
         <v>37</v>
@@ -44854,51 +44970,51 @@
       <c r="S468" s="3">
         <v>0</v>
       </c>
       <c r="T468" s="3">
         <v>0.95</v>
       </c>
       <c r="U468" s="3">
         <v>0.95</v>
       </c>
       <c r="V468" s="3">
         <v>0</v>
       </c>
       <c r="W468" s="3">
         <v>0</v>
       </c>
       <c r="X468" s="2">
         <v>0</v>
       </c>
       <c r="Y468" s="2">
         <v>0.95</v>
       </c>
       <c r="Z468" s="2">
         <v>0.51</v>
       </c>
       <c r="AA468" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="469" spans="1:27">
       <c r="A469" s="2">
         <v>466</v>
       </c>
       <c r="B469" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C469" s="2" t="s">
         <v>1893</v>
       </c>
       <c r="D469" s="2" t="s">
         <v>1894</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>1895</v>
       </c>
       <c r="F469" s="2">
         <v>40067449</v>
       </c>
       <c r="G469" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H469" s="3" t="s">
@@ -44937,51 +45053,51 @@
       <c r="S469" s="3">
         <v>0</v>
       </c>
       <c r="T469" s="3">
         <v>0.95</v>
       </c>
       <c r="U469" s="3">
         <v>0.95</v>
       </c>
       <c r="V469" s="3">
         <v>0</v>
       </c>
       <c r="W469" s="3">
         <v>0</v>
       </c>
       <c r="X469" s="2">
         <v>0</v>
       </c>
       <c r="Y469" s="2">
         <v>0.95</v>
       </c>
       <c r="Z469" s="2">
         <v>0.51</v>
       </c>
       <c r="AA469" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="470" spans="1:27">
       <c r="A470" s="2">
         <v>467</v>
       </c>
       <c r="B470" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C470" s="2" t="s">
         <v>1896</v>
       </c>
       <c r="D470" s="2" t="s">
         <v>1897</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>1898</v>
       </c>
       <c r="F470" s="2">
         <v>40067411</v>
       </c>
       <c r="G470" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H470" s="3" t="s">
@@ -45020,51 +45136,51 @@
       <c r="S470" s="3">
         <v>0</v>
       </c>
       <c r="T470" s="3">
         <v>28.53</v>
       </c>
       <c r="U470" s="3">
         <v>17.73</v>
       </c>
       <c r="V470" s="3">
         <v>10.8</v>
       </c>
       <c r="W470" s="3">
         <v>0</v>
       </c>
       <c r="X470" s="2">
         <v>0</v>
       </c>
       <c r="Y470" s="2">
         <v>28.53</v>
       </c>
       <c r="Z470" s="2">
         <v>45.05</v>
       </c>
       <c r="AA470" s="2">
-        <v>50</v>
+        <v>9</v>
       </c>
     </row>
     <row r="471" spans="1:27">
       <c r="A471" s="2">
         <v>468</v>
       </c>
       <c r="B471" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C471" s="2" t="s">
         <v>1899</v>
       </c>
       <c r="D471" s="2" t="s">
         <v>1900</v>
       </c>
       <c r="E471" s="2" t="s">
         <v>1901</v>
       </c>
       <c r="F471" s="2">
         <v>40037195</v>
       </c>
       <c r="G471" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H471" s="3" t="s">
@@ -45103,51 +45219,51 @@
       <c r="S471" s="3">
         <v>0</v>
       </c>
       <c r="T471" s="3">
         <v>21.47</v>
       </c>
       <c r="U471" s="3">
         <v>0.38</v>
       </c>
       <c r="V471" s="3">
         <v>21.09</v>
       </c>
       <c r="W471" s="3">
         <v>0</v>
       </c>
       <c r="X471" s="2">
         <v>0</v>
       </c>
       <c r="Y471" s="2">
         <v>21.47</v>
       </c>
       <c r="Z471" s="2">
         <v>29.63</v>
       </c>
       <c r="AA471" s="2">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="472" spans="1:27">
       <c r="A472" s="2">
         <v>469</v>
       </c>
       <c r="B472" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C472" s="2" t="s">
         <v>1904</v>
       </c>
       <c r="D472" s="2" t="s">
         <v>1905</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>1906</v>
       </c>
       <c r="F472" s="2">
         <v>40067460</v>
       </c>
       <c r="G472" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H472" s="3" t="s">
@@ -45185,51 +45301,53 @@
       </c>
       <c r="S472" s="3">
         <v>0</v>
       </c>
       <c r="T472" s="3">
         <v>8.12</v>
       </c>
       <c r="U472" s="3">
         <v>0</v>
       </c>
       <c r="V472" s="3">
         <v>8.12</v>
       </c>
       <c r="W472" s="3">
         <v>0</v>
       </c>
       <c r="X472" s="2">
         <v>0</v>
       </c>
       <c r="Y472" s="2">
         <v>8.12</v>
       </c>
       <c r="Z472" s="2">
         <v>4.31</v>
       </c>
-      <c r="AA472" s="2"/>
+      <c r="AA472" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="473" spans="1:27">
       <c r="A473" s="2">
         <v>470</v>
       </c>
       <c r="B473" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C473" s="2" t="s">
         <v>1907</v>
       </c>
       <c r="D473" s="2" t="s">
         <v>1908</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>1909</v>
       </c>
       <c r="F473" s="2">
         <v>40039062</v>
       </c>
       <c r="G473" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H473" s="3" t="s">
         <v>29</v>
@@ -45267,51 +45385,51 @@
       <c r="S473" s="3">
         <v>0</v>
       </c>
       <c r="T473" s="3">
         <v>87.11</v>
       </c>
       <c r="U473" s="3">
         <v>26.48</v>
       </c>
       <c r="V473" s="3">
         <v>34.57</v>
       </c>
       <c r="W473" s="3">
         <v>26.06</v>
       </c>
       <c r="X473" s="2">
         <v>0</v>
       </c>
       <c r="Y473" s="2">
         <v>87.11</v>
       </c>
       <c r="Z473" s="2">
         <v>78.96</v>
       </c>
       <c r="AA473" s="2">
-        <v>85</v>
+        <v>18</v>
       </c>
     </row>
     <row r="474" spans="1:27">
       <c r="A474" s="2">
         <v>471</v>
       </c>
       <c r="B474" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C474" s="2" t="s">
         <v>1911</v>
       </c>
       <c r="D474" s="2" t="s">
         <v>1912</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>1913</v>
       </c>
       <c r="F474" s="2">
         <v>40039042</v>
       </c>
       <c r="G474" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H474" s="3" t="s">
@@ -45350,51 +45468,51 @@
       <c r="S474" s="3">
         <v>0</v>
       </c>
       <c r="T474" s="3">
         <v>44.54</v>
       </c>
       <c r="U474" s="3">
         <v>25.61</v>
       </c>
       <c r="V474" s="3">
         <v>17.08</v>
       </c>
       <c r="W474" s="3">
         <v>1.85</v>
       </c>
       <c r="X474" s="2">
         <v>0</v>
       </c>
       <c r="Y474" s="2">
         <v>44.54</v>
       </c>
       <c r="Z474" s="2">
         <v>38.96</v>
       </c>
       <c r="AA474" s="2">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="475" spans="1:27">
       <c r="A475" s="2">
         <v>472</v>
       </c>
       <c r="B475" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C475" s="2" t="s">
         <v>1915</v>
       </c>
       <c r="D475" s="2" t="s">
         <v>1916</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>1917</v>
       </c>
       <c r="F475" s="2">
         <v>40043149</v>
       </c>
       <c r="G475" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H475" s="3" t="s">
@@ -45433,51 +45551,51 @@
       <c r="S475" s="3">
         <v>0</v>
       </c>
       <c r="T475" s="3">
         <v>19.52</v>
       </c>
       <c r="U475" s="3">
         <v>9.95</v>
       </c>
       <c r="V475" s="3">
         <v>3.55</v>
       </c>
       <c r="W475" s="3">
         <v>6.01</v>
       </c>
       <c r="X475" s="2">
         <v>0</v>
       </c>
       <c r="Y475" s="2">
         <v>19.52</v>
       </c>
       <c r="Z475" s="2">
         <v>16.94</v>
       </c>
       <c r="AA475" s="2">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="476" spans="1:27">
       <c r="A476" s="2">
         <v>473</v>
       </c>
       <c r="B476" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C476" s="2" t="s">
         <v>1919</v>
       </c>
       <c r="D476" s="2" t="s">
         <v>1920</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>1921</v>
       </c>
       <c r="F476" s="2">
         <v>40067403</v>
       </c>
       <c r="G476" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H476" s="3" t="s">
@@ -45516,51 +45634,51 @@
       <c r="S476" s="3">
         <v>0</v>
       </c>
       <c r="T476" s="3">
         <v>21.64</v>
       </c>
       <c r="U476" s="3">
         <v>14.46</v>
       </c>
       <c r="V476" s="3">
         <v>7.18</v>
       </c>
       <c r="W476" s="3">
         <v>0</v>
       </c>
       <c r="X476" s="2">
         <v>0</v>
       </c>
       <c r="Y476" s="2">
         <v>21.64</v>
       </c>
       <c r="Z476" s="2">
         <v>14.12</v>
       </c>
       <c r="AA476" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="477" spans="1:27">
       <c r="A477" s="2">
         <v>474</v>
       </c>
       <c r="B477" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C477" s="2" t="s">
         <v>1922</v>
       </c>
       <c r="D477" s="2" t="s">
         <v>1923</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>1924</v>
       </c>
       <c r="F477" s="2">
         <v>40039157</v>
       </c>
       <c r="G477" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H477" s="3" t="s">
@@ -45599,51 +45717,51 @@
       <c r="S477" s="3">
         <v>0</v>
       </c>
       <c r="T477" s="3">
         <v>46.27</v>
       </c>
       <c r="U477" s="3">
         <v>11.04</v>
       </c>
       <c r="V477" s="3">
         <v>23.07</v>
       </c>
       <c r="W477" s="3">
         <v>12.16</v>
       </c>
       <c r="X477" s="2">
         <v>0</v>
       </c>
       <c r="Y477" s="2">
         <v>46.27</v>
       </c>
       <c r="Z477" s="2">
         <v>35.88</v>
       </c>
       <c r="AA477" s="2">
-        <v>45</v>
+        <v>28</v>
       </c>
     </row>
     <row r="478" spans="1:27">
       <c r="A478" s="2">
         <v>475</v>
       </c>
       <c r="B478" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C478" s="2" t="s">
         <v>1926</v>
       </c>
       <c r="D478" s="2" t="s">
         <v>1927</v>
       </c>
       <c r="E478" s="2" t="s">
         <v>1928</v>
       </c>
       <c r="F478" s="2">
         <v>40067402</v>
       </c>
       <c r="G478" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H478" s="3" t="s">
@@ -45682,51 +45800,51 @@
       <c r="S478" s="3">
         <v>0</v>
       </c>
       <c r="T478" s="3">
         <v>62.53</v>
       </c>
       <c r="U478" s="3">
         <v>46.79</v>
       </c>
       <c r="V478" s="3">
         <v>15.74</v>
       </c>
       <c r="W478" s="3">
         <v>0</v>
       </c>
       <c r="X478" s="2">
         <v>0</v>
       </c>
       <c r="Y478" s="2">
         <v>62.53</v>
       </c>
       <c r="Z478" s="2">
         <v>40.8</v>
       </c>
       <c r="AA478" s="2">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="479" spans="1:27">
       <c r="A479" s="2">
         <v>476</v>
       </c>
       <c r="B479" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C479" s="2" t="s">
         <v>1929</v>
       </c>
       <c r="D479" s="2" t="s">
         <v>1930</v>
       </c>
       <c r="E479" s="2" t="s">
         <v>1931</v>
       </c>
       <c r="F479" s="2">
         <v>6904457</v>
       </c>
       <c r="G479" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H479" s="3" t="s">
@@ -45750,63 +45868,63 @@
       <c r="N479" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O479" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P479" s="3">
         <v>0</v>
       </c>
       <c r="Q479" s="3">
         <v>0</v>
       </c>
       <c r="R479" s="3">
         <v>6.32</v>
       </c>
       <c r="S479" s="3">
         <v>0</v>
       </c>
       <c r="T479" s="3">
         <v>6.32</v>
       </c>
       <c r="U479" s="3">
         <v>0</v>
       </c>
       <c r="V479" s="3">
-        <v>1.76</v>
+        <v>0</v>
       </c>
       <c r="W479" s="3">
         <v>6.32</v>
       </c>
       <c r="X479" s="2">
         <v>0</v>
       </c>
       <c r="Y479" s="2">
-        <v>8.08</v>
+        <v>6.32</v>
       </c>
       <c r="Z479" s="2">
-        <v>12.28</v>
+        <v>9.6</v>
       </c>
       <c r="AA479" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="480" spans="1:27">
       <c r="A480" s="2">
         <v>477</v>
       </c>
       <c r="B480" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C480" s="2" t="s">
         <v>1933</v>
       </c>
       <c r="D480" s="2" t="s">
         <v>1934</v>
       </c>
       <c r="E480" s="2" t="s">
         <v>1935</v>
       </c>
       <c r="F480" s="2">
         <v>40043096</v>
       </c>
       <c r="G480" s="2" t="s">
@@ -45848,51 +45966,51 @@
       <c r="S480" s="3">
         <v>0</v>
       </c>
       <c r="T480" s="3">
         <v>31.89</v>
       </c>
       <c r="U480" s="3">
         <v>18.4</v>
       </c>
       <c r="V480" s="3">
         <v>13.48</v>
       </c>
       <c r="W480" s="3">
         <v>0</v>
       </c>
       <c r="X480" s="2">
         <v>0</v>
       </c>
       <c r="Y480" s="2">
         <v>31.89</v>
       </c>
       <c r="Z480" s="2">
         <v>49.75</v>
       </c>
       <c r="AA480" s="2">
-        <v>90</v>
+        <v>49</v>
       </c>
     </row>
     <row r="481" spans="1:27">
       <c r="A481" s="2">
         <v>478</v>
       </c>
       <c r="B481" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C481" s="2" t="s">
         <v>1937</v>
       </c>
       <c r="D481" s="2" t="s">
         <v>1938</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>1939</v>
       </c>
       <c r="F481" s="2">
         <v>40032931</v>
       </c>
       <c r="G481" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H481" s="3" t="s">
@@ -45931,51 +46049,51 @@
       <c r="S481" s="3">
         <v>0</v>
       </c>
       <c r="T481" s="3">
         <v>135.79</v>
       </c>
       <c r="U481" s="3">
         <v>97.45</v>
       </c>
       <c r="V481" s="3">
         <v>38.34</v>
       </c>
       <c r="W481" s="3">
         <v>0</v>
       </c>
       <c r="X481" s="2">
         <v>0</v>
       </c>
       <c r="Y481" s="2">
         <v>135.79</v>
       </c>
       <c r="Z481" s="2">
         <v>45.94</v>
       </c>
       <c r="AA481" s="2">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="482" spans="1:27">
       <c r="A482" s="2">
         <v>479</v>
       </c>
       <c r="B482" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C482" s="2" t="s">
         <v>1941</v>
       </c>
       <c r="D482" s="2" t="s">
         <v>1942</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>1943</v>
       </c>
       <c r="F482" s="2">
         <v>40067434</v>
       </c>
       <c r="G482" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H482" s="3" t="s">
@@ -46014,51 +46132,51 @@
       <c r="S482" s="3">
         <v>0</v>
       </c>
       <c r="T482" s="3">
         <v>41.85</v>
       </c>
       <c r="U482" s="3">
         <v>0</v>
       </c>
       <c r="V482" s="3">
         <v>41.85</v>
       </c>
       <c r="W482" s="3">
         <v>0</v>
       </c>
       <c r="X482" s="2">
         <v>0</v>
       </c>
       <c r="Y482" s="2">
         <v>41.85</v>
       </c>
       <c r="Z482" s="2">
         <v>29.7</v>
       </c>
       <c r="AA482" s="2">
-        <v>80</v>
+        <v>9</v>
       </c>
     </row>
     <row r="483" spans="1:27">
       <c r="A483" s="2">
         <v>480</v>
       </c>
       <c r="B483" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C483" s="2" t="s">
         <v>1944</v>
       </c>
       <c r="D483" s="2" t="s">
         <v>1945</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>1946</v>
       </c>
       <c r="F483" s="2">
         <v>40067374</v>
       </c>
       <c r="G483" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H483" s="3" t="s">
@@ -46180,51 +46298,51 @@
       <c r="S484" s="3">
         <v>0</v>
       </c>
       <c r="T484" s="3">
         <v>82.57</v>
       </c>
       <c r="U484" s="3">
         <v>38.57</v>
       </c>
       <c r="V484" s="3">
         <v>44</v>
       </c>
       <c r="W484" s="3">
         <v>0</v>
       </c>
       <c r="X484" s="2">
         <v>0</v>
       </c>
       <c r="Y484" s="2">
         <v>82.57</v>
       </c>
       <c r="Z484" s="2">
         <v>50.45</v>
       </c>
       <c r="AA484" s="2">
-        <v>80</v>
+        <v>52</v>
       </c>
     </row>
     <row r="485" spans="1:27">
       <c r="A485" s="2">
         <v>482</v>
       </c>
       <c r="B485" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C485" s="2" t="s">
         <v>1951</v>
       </c>
       <c r="D485" s="2" t="s">
         <v>1952</v>
       </c>
       <c r="E485" s="2" t="s">
         <v>1953</v>
       </c>
       <c r="F485" s="2">
         <v>40039009</v>
       </c>
       <c r="G485" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H485" s="3" t="s">
@@ -46248,66 +46366,66 @@
       <c r="N485" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O485" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P485" s="3">
         <v>35.18</v>
       </c>
       <c r="Q485" s="3">
         <v>30.98</v>
       </c>
       <c r="R485" s="3">
         <v>37.77</v>
       </c>
       <c r="S485" s="3">
         <v>0</v>
       </c>
       <c r="T485" s="3">
         <v>103.93</v>
       </c>
       <c r="U485" s="3">
         <v>35.18</v>
       </c>
       <c r="V485" s="3">
-        <v>36.18</v>
+        <v>30.98</v>
       </c>
       <c r="W485" s="3">
         <v>37.77</v>
       </c>
       <c r="X485" s="2">
         <v>0</v>
       </c>
       <c r="Y485" s="2">
-        <v>109.13</v>
+        <v>103.93</v>
       </c>
       <c r="Z485" s="2">
-        <v>95.47</v>
+        <v>90.92</v>
       </c>
       <c r="AA485" s="2">
-        <v>95</v>
+        <v>26</v>
       </c>
     </row>
     <row r="486" spans="1:27">
       <c r="A486" s="2">
         <v>483</v>
       </c>
       <c r="B486" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C486" s="2" t="s">
         <v>1955</v>
       </c>
       <c r="D486" s="2" t="s">
         <v>1956</v>
       </c>
       <c r="E486" s="2" t="s">
         <v>1957</v>
       </c>
       <c r="F486" s="2">
         <v>40039084</v>
       </c>
       <c r="G486" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H486" s="3" t="s">
@@ -46345,51 +46463,53 @@
       </c>
       <c r="S486" s="3">
         <v>0</v>
       </c>
       <c r="T486" s="3">
         <v>9.68</v>
       </c>
       <c r="U486" s="3">
         <v>3.57</v>
       </c>
       <c r="V486" s="3">
         <v>6.12</v>
       </c>
       <c r="W486" s="3">
         <v>0</v>
       </c>
       <c r="X486" s="2">
         <v>0</v>
       </c>
       <c r="Y486" s="2">
         <v>9.68</v>
       </c>
       <c r="Z486" s="2">
         <v>18.52</v>
       </c>
-      <c r="AA486" s="2"/>
+      <c r="AA486" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="487" spans="1:27">
       <c r="A487" s="2">
         <v>484</v>
       </c>
       <c r="B487" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C487" s="2" t="s">
         <v>1959</v>
       </c>
       <c r="D487" s="2" t="s">
         <v>1960</v>
       </c>
       <c r="E487" s="2" t="s">
         <v>1961</v>
       </c>
       <c r="F487" s="2">
         <v>40067413</v>
       </c>
       <c r="G487" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H487" s="3" t="s">
         <v>29</v>
@@ -46427,51 +46547,51 @@
       <c r="S487" s="3">
         <v>0</v>
       </c>
       <c r="T487" s="3">
         <v>17.72</v>
       </c>
       <c r="U487" s="3">
         <v>14.3</v>
       </c>
       <c r="V487" s="3">
         <v>3.42</v>
       </c>
       <c r="W487" s="3">
         <v>0</v>
       </c>
       <c r="X487" s="2">
         <v>0</v>
       </c>
       <c r="Y487" s="2">
         <v>17.72</v>
       </c>
       <c r="Z487" s="2">
         <v>9.2</v>
       </c>
       <c r="AA487" s="2">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="488" spans="1:27">
       <c r="A488" s="2">
         <v>485</v>
       </c>
       <c r="B488" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C488" s="2" t="s">
         <v>1962</v>
       </c>
       <c r="D488" s="2" t="s">
         <v>1963</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>1964</v>
       </c>
       <c r="F488" s="2">
         <v>40029480</v>
       </c>
       <c r="G488" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H488" s="3" t="s">
@@ -46510,51 +46630,51 @@
       <c r="S488" s="3">
         <v>0</v>
       </c>
       <c r="T488" s="3">
         <v>102.75</v>
       </c>
       <c r="U488" s="3">
         <v>41.68</v>
       </c>
       <c r="V488" s="3">
         <v>24.68</v>
       </c>
       <c r="W488" s="3">
         <v>36.39</v>
       </c>
       <c r="X488" s="2">
         <v>0</v>
       </c>
       <c r="Y488" s="2">
         <v>102.75</v>
       </c>
       <c r="Z488" s="2">
         <v>50.98</v>
       </c>
       <c r="AA488" s="2">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="489" spans="1:27">
       <c r="A489" s="2">
         <v>486</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C489" s="2" t="s">
         <v>1966</v>
       </c>
       <c r="D489" s="2" t="s">
         <v>1967</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>1968</v>
       </c>
       <c r="F489" s="2">
         <v>7764511</v>
       </c>
       <c r="G489" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H489" s="3" t="s">
@@ -46676,51 +46796,51 @@
       <c r="S490" s="3">
         <v>0</v>
       </c>
       <c r="T490" s="3">
         <v>56.96</v>
       </c>
       <c r="U490" s="3">
         <v>39.87</v>
       </c>
       <c r="V490" s="3">
         <v>17.09</v>
       </c>
       <c r="W490" s="3">
         <v>0</v>
       </c>
       <c r="X490" s="2">
         <v>0</v>
       </c>
       <c r="Y490" s="2">
         <v>56.96</v>
       </c>
       <c r="Z490" s="2">
         <v>30.22</v>
       </c>
       <c r="AA490" s="2">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="491" spans="1:27">
       <c r="A491" s="2">
         <v>488</v>
       </c>
       <c r="B491" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C491" s="2" t="s">
         <v>1973</v>
       </c>
       <c r="D491" s="2" t="s">
         <v>1974</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>1975</v>
       </c>
       <c r="F491" s="2">
         <v>40030029</v>
       </c>
       <c r="G491" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H491" s="3" t="s">
@@ -46759,51 +46879,51 @@
       <c r="S491" s="3">
         <v>0</v>
       </c>
       <c r="T491" s="3">
         <v>138.61</v>
       </c>
       <c r="U491" s="3">
         <v>76.38</v>
       </c>
       <c r="V491" s="3">
         <v>24.46</v>
       </c>
       <c r="W491" s="3">
         <v>37.77</v>
       </c>
       <c r="X491" s="2">
         <v>0</v>
       </c>
       <c r="Y491" s="2">
         <v>138.61</v>
       </c>
       <c r="Z491" s="2">
         <v>70.3</v>
       </c>
       <c r="AA491" s="2">
-        <v>50</v>
+        <v>61</v>
       </c>
     </row>
     <row r="492" spans="1:27">
       <c r="A492" s="2">
         <v>489</v>
       </c>
       <c r="B492" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C492" s="2" t="s">
         <v>1977</v>
       </c>
       <c r="D492" s="2" t="s">
         <v>1978</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>1979</v>
       </c>
       <c r="F492" s="2">
         <v>40067448</v>
       </c>
       <c r="G492" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H492" s="3" t="s">
@@ -46925,51 +47045,51 @@
       <c r="S493" s="3">
         <v>0</v>
       </c>
       <c r="T493" s="3">
         <v>34.53</v>
       </c>
       <c r="U493" s="3">
         <v>28.26</v>
       </c>
       <c r="V493" s="3">
         <v>6.27</v>
       </c>
       <c r="W493" s="3">
         <v>0</v>
       </c>
       <c r="X493" s="2">
         <v>0</v>
       </c>
       <c r="Y493" s="2">
         <v>34.53</v>
       </c>
       <c r="Z493" s="2">
         <v>23.85</v>
       </c>
       <c r="AA493" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="494" spans="1:27">
       <c r="A494" s="2">
         <v>491</v>
       </c>
       <c r="B494" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C494" s="2" t="s">
         <v>1983</v>
       </c>
       <c r="D494" s="2" t="s">
         <v>1984</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>1985</v>
       </c>
       <c r="F494" s="2">
         <v>40029782</v>
       </c>
       <c r="G494" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H494" s="3" t="s">
@@ -47007,51 +47127,53 @@
       </c>
       <c r="S494" s="3">
         <v>0</v>
       </c>
       <c r="T494" s="3">
         <v>0</v>
       </c>
       <c r="U494" s="3">
         <v>0</v>
       </c>
       <c r="V494" s="3">
         <v>0</v>
       </c>
       <c r="W494" s="3">
         <v>0</v>
       </c>
       <c r="X494" s="2">
         <v>0</v>
       </c>
       <c r="Y494" s="2">
         <v>0</v>
       </c>
       <c r="Z494" s="2">
         <v>0</v>
       </c>
-      <c r="AA494" s="2"/>
+      <c r="AA494" s="2">
+        <v>23</v>
+      </c>
     </row>
     <row r="495" spans="1:27">
       <c r="A495" s="2">
         <v>492</v>
       </c>
       <c r="B495" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C495" s="2" t="s">
         <v>1987</v>
       </c>
       <c r="D495" s="2" t="s">
         <v>1988</v>
       </c>
       <c r="E495" s="2" t="s">
         <v>1989</v>
       </c>
       <c r="F495" s="2">
         <v>40033767</v>
       </c>
       <c r="G495" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H495" s="3" t="s">
         <v>29</v>
@@ -47071,69 +47193,69 @@
       <c r="M495" s="3">
         <v>1071.3</v>
       </c>
       <c r="N495" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O495" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P495" s="3">
         <v>357.91</v>
       </c>
       <c r="Q495" s="3">
         <v>41.85</v>
       </c>
       <c r="R495" s="3">
         <v>29.38</v>
       </c>
       <c r="S495" s="3">
         <v>0</v>
       </c>
       <c r="T495" s="3">
         <v>429.13</v>
       </c>
       <c r="U495" s="3">
-        <v>358.64</v>
+        <v>357.91</v>
       </c>
       <c r="V495" s="3">
-        <v>44.2</v>
+        <v>41.85</v>
       </c>
       <c r="W495" s="3">
         <v>29.38</v>
       </c>
       <c r="X495" s="2">
         <v>0</v>
       </c>
       <c r="Y495" s="2">
-        <v>432.22</v>
+        <v>429.13</v>
       </c>
       <c r="Z495" s="2">
-        <v>40.35</v>
+        <v>40.06</v>
       </c>
       <c r="AA495" s="2">
-        <v>70</v>
+        <v>39</v>
       </c>
     </row>
     <row r="496" spans="1:27">
       <c r="A496" s="2">
         <v>493</v>
       </c>
       <c r="B496" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C496" s="2" t="s">
         <v>1990</v>
       </c>
       <c r="D496" s="2" t="s">
         <v>1991</v>
       </c>
       <c r="E496" s="2" t="s">
         <v>1992</v>
       </c>
       <c r="F496" s="2">
         <v>40029743</v>
       </c>
       <c r="G496" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H496" s="3" t="s">
@@ -47172,51 +47294,51 @@
       <c r="S496" s="3">
         <v>0</v>
       </c>
       <c r="T496" s="3">
         <v>40.75</v>
       </c>
       <c r="U496" s="3">
         <v>31.76</v>
       </c>
       <c r="V496" s="3">
         <v>8.49</v>
       </c>
       <c r="W496" s="3">
         <v>0.49</v>
       </c>
       <c r="X496" s="2">
         <v>0</v>
       </c>
       <c r="Y496" s="2">
         <v>40.75</v>
       </c>
       <c r="Z496" s="2">
         <v>97.09</v>
       </c>
       <c r="AA496" s="2">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="497" spans="1:27">
       <c r="A497" s="2">
         <v>494</v>
       </c>
       <c r="B497" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C497" s="2" t="s">
         <v>1994</v>
       </c>
       <c r="D497" s="2" t="s">
         <v>1995</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>1996</v>
       </c>
       <c r="F497" s="2">
         <v>40029315</v>
       </c>
       <c r="G497" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H497" s="3" t="s">
@@ -47254,51 +47376,53 @@
       </c>
       <c r="S497" s="3">
         <v>0</v>
       </c>
       <c r="T497" s="3">
         <v>37.82</v>
       </c>
       <c r="U497" s="3">
         <v>29.33</v>
       </c>
       <c r="V497" s="3">
         <v>8.49</v>
       </c>
       <c r="W497" s="3">
         <v>0</v>
       </c>
       <c r="X497" s="2">
         <v>0</v>
       </c>
       <c r="Y497" s="2">
         <v>37.82</v>
       </c>
       <c r="Z497" s="2">
         <v>96.02</v>
       </c>
-      <c r="AA497" s="2"/>
+      <c r="AA497" s="2">
+        <v>38</v>
+      </c>
     </row>
     <row r="498" spans="1:27">
       <c r="A498" s="2">
         <v>495</v>
       </c>
       <c r="B498" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C498" s="2" t="s">
         <v>1998</v>
       </c>
       <c r="D498" s="2" t="s">
         <v>1999</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>2000</v>
       </c>
       <c r="F498" s="2">
         <v>40033179</v>
       </c>
       <c r="G498" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H498" s="3" t="s">
         <v>29</v>
@@ -47335,51 +47459,53 @@
       </c>
       <c r="S498" s="3">
         <v>0</v>
       </c>
       <c r="T498" s="3">
         <v>142.54</v>
       </c>
       <c r="U498" s="3">
         <v>105.38</v>
       </c>
       <c r="V498" s="3">
         <v>34.08</v>
       </c>
       <c r="W498" s="3">
         <v>3.08</v>
       </c>
       <c r="X498" s="2">
         <v>0</v>
       </c>
       <c r="Y498" s="2">
         <v>142.54</v>
       </c>
       <c r="Z498" s="2">
         <v>13.88</v>
       </c>
-      <c r="AA498" s="2"/>
+      <c r="AA498" s="2">
+        <v>14</v>
+      </c>
     </row>
     <row r="499" spans="1:27">
       <c r="A499" s="2">
         <v>496</v>
       </c>
       <c r="B499" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C499" s="2" t="s">
         <v>2001</v>
       </c>
       <c r="D499" s="2" t="s">
         <v>2002</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>2003</v>
       </c>
       <c r="F499" s="2">
         <v>40032862</v>
       </c>
       <c r="G499" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H499" s="3" t="s">
         <v>29</v>
@@ -47417,51 +47543,51 @@
       <c r="S499" s="3">
         <v>0</v>
       </c>
       <c r="T499" s="3">
         <v>250.48</v>
       </c>
       <c r="U499" s="3">
         <v>203.85</v>
       </c>
       <c r="V499" s="3">
         <v>11.06</v>
       </c>
       <c r="W499" s="3">
         <v>35.58</v>
       </c>
       <c r="X499" s="2">
         <v>0</v>
       </c>
       <c r="Y499" s="2">
         <v>250.48</v>
       </c>
       <c r="Z499" s="2">
         <v>48.97</v>
       </c>
       <c r="AA499" s="2">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="500" spans="1:27">
       <c r="A500" s="2">
         <v>497</v>
       </c>
       <c r="B500" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C500" s="2" t="s">
         <v>2005</v>
       </c>
       <c r="D500" s="2" t="s">
         <v>2006</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>2007</v>
       </c>
       <c r="F500" s="2">
         <v>40032860</v>
       </c>
       <c r="G500" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H500" s="3" t="s">
@@ -47500,51 +47626,51 @@
       <c r="S500" s="3">
         <v>0</v>
       </c>
       <c r="T500" s="3">
         <v>400.16</v>
       </c>
       <c r="U500" s="3">
         <v>324.92</v>
       </c>
       <c r="V500" s="3">
         <v>24.91</v>
       </c>
       <c r="W500" s="3">
         <v>50.32</v>
       </c>
       <c r="X500" s="2">
         <v>0</v>
       </c>
       <c r="Y500" s="2">
         <v>400.16</v>
       </c>
       <c r="Z500" s="2">
         <v>49.23</v>
       </c>
       <c r="AA500" s="2">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="501" spans="1:27">
       <c r="A501" s="2">
         <v>498</v>
       </c>
       <c r="B501" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C501" s="2" t="s">
         <v>2010</v>
       </c>
       <c r="D501" s="2" t="s">
         <v>2011</v>
       </c>
       <c r="E501" s="2" t="s">
         <v>2012</v>
       </c>
       <c r="F501" s="2">
         <v>40029664</v>
       </c>
       <c r="G501" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H501" s="3" t="s">
@@ -47583,109 +47709,109 @@
       <c r="S501" s="3">
         <v>0</v>
       </c>
       <c r="T501" s="3">
         <v>38.11</v>
       </c>
       <c r="U501" s="3">
         <v>29.62</v>
       </c>
       <c r="V501" s="3">
         <v>8.49</v>
       </c>
       <c r="W501" s="3">
         <v>0</v>
       </c>
       <c r="X501" s="2">
         <v>0</v>
       </c>
       <c r="Y501" s="2">
         <v>38.11</v>
       </c>
       <c r="Z501" s="2">
         <v>97.09</v>
       </c>
       <c r="AA501" s="2">
-        <v>80</v>
+        <v>62</v>
       </c>
     </row>
     <row r="502" spans="1:27">
       <c r="A502" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B502" s="6"/>
       <c r="C502" s="6"/>
       <c r="D502" s="6"/>
       <c r="E502" s="6"/>
       <c r="F502" s="6"/>
       <c r="G502" s="6"/>
       <c r="H502" s="7"/>
       <c r="I502" s="7"/>
       <c r="J502" s="7"/>
       <c r="K502" s="7">
         <v>222269.73</v>
       </c>
       <c r="L502" s="7">
         <v>19767.31</v>
       </c>
       <c r="M502" s="7">
         <v>242037.04</v>
       </c>
       <c r="N502" s="7"/>
       <c r="O502" s="7"/>
       <c r="P502" s="7">
         <v>84402.69</v>
       </c>
       <c r="Q502" s="7">
         <v>7887.38</v>
       </c>
       <c r="R502" s="7">
         <v>10575.39</v>
       </c>
       <c r="S502" s="7">
         <v>688.36</v>
       </c>
       <c r="T502" s="7">
         <v>103553.83</v>
       </c>
       <c r="U502" s="7">
-        <v>83855.05</v>
+        <v>83691.99</v>
       </c>
       <c r="V502" s="7">
-        <v>8293.05</v>
+        <v>7896.13</v>
       </c>
       <c r="W502" s="7">
         <v>10575.39</v>
       </c>
       <c r="X502" s="6">
         <v>688.36</v>
       </c>
       <c r="Y502" s="6">
-        <v>103411.86</v>
+        <v>102851.87</v>
       </c>
       <c r="Z502" s="6">
-        <v>42.73</v>
+        <v>42.49</v>
       </c>
       <c r="AA502" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A502:J502"/>
   </mergeCells>