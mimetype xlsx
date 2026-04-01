--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -2315,75 +2315,75 @@
   <si>
     <t>SM/14676</t>
   </si>
   <si>
     <t>KHAGRA PIPED WATER SUPPLY SCHEME OF MAYURESWAR-II BLOCK UNDER BIRBHUM DISTRICT</t>
   </si>
   <si>
     <t>TSM/016205</t>
   </si>
   <si>
     <t>GO2223012750PH</t>
   </si>
   <si>
     <t>SM/13980</t>
   </si>
   <si>
     <t>Khamedda Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/015742</t>
   </si>
   <si>
     <t>GO2223010284PH</t>
   </si>
   <si>
+    <t>SM/13539</t>
+  </si>
+  <si>
+    <t>Khanpur piped water supply scheme.</t>
+  </si>
+  <si>
+    <t>TSM/015101</t>
+  </si>
+  <si>
+    <t>GO2223009379PH</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
     <t>SM/14085</t>
   </si>
   <si>
     <t>Khanpur Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>TSM/015753</t>
   </si>
   <si>
     <t>GO2223010895PH</t>
-  </si>
-[...13 lines deleted...]
-    <t>04/11/2022</t>
   </si>
   <si>
     <t>SM/14677</t>
   </si>
   <si>
     <t>KHAYERBANI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>TSM/016217</t>
   </si>
   <si>
     <t>GO2223012747PH</t>
   </si>
   <si>
     <t>SM/12894</t>
   </si>
   <si>
     <t>KOGRAM PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>TSM/012811</t>
   </si>
   <si>
     <t>GO2223008161PH</t>
   </si>
@@ -5462,63 +5462,63 @@
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>131.41</v>
       </c>
       <c r="Q4" s="3">
         <v>10.52</v>
       </c>
       <c r="R4" s="3">
         <v>41.03</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>182.96</v>
       </c>
       <c r="U4" s="3">
         <v>131.41</v>
       </c>
       <c r="V4" s="3">
-        <v>10.52</v>
+        <v>12.45</v>
       </c>
       <c r="W4" s="3">
         <v>41.03</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>182.96</v>
+        <v>184.89</v>
       </c>
       <c r="Z4" s="2">
-        <v>22.9</v>
+        <v>23.14</v>
       </c>
       <c r="AA4" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40033592</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -6124,63 +6124,63 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>255.1</v>
       </c>
       <c r="Q12" s="3">
         <v>34.52</v>
       </c>
       <c r="R12" s="3">
         <v>99.56</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>389.17</v>
       </c>
       <c r="U12" s="3">
         <v>255.1</v>
       </c>
       <c r="V12" s="3">
-        <v>34.52</v>
+        <v>35.11</v>
       </c>
       <c r="W12" s="3">
         <v>99.56</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>389.17</v>
+        <v>389.77</v>
       </c>
       <c r="Z12" s="2">
-        <v>63.03</v>
+        <v>63.13</v>
       </c>
       <c r="AA12" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="2">
         <v>40035150</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -6290,63 +6290,63 @@
       <c r="N14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="3">
         <v>307.24</v>
       </c>
       <c r="Q14" s="3">
         <v>30</v>
       </c>
       <c r="R14" s="3">
         <v>58.03</v>
       </c>
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>395.27</v>
       </c>
       <c r="U14" s="3">
         <v>307.24</v>
       </c>
       <c r="V14" s="3">
-        <v>30</v>
+        <v>30.3</v>
       </c>
       <c r="W14" s="3">
         <v>58.03</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
-        <v>395.27</v>
+        <v>395.57</v>
       </c>
       <c r="Z14" s="2">
-        <v>39.23</v>
+        <v>39.26</v>
       </c>
       <c r="AA14" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="2">
         <v>40026533</v>
       </c>
       <c r="G15" s="2" t="s">
@@ -6705,63 +6705,63 @@
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>3560.46</v>
       </c>
       <c r="Q19" s="3">
         <v>177.3</v>
       </c>
       <c r="R19" s="3">
         <v>604.9</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>4342.67</v>
       </c>
       <c r="U19" s="3">
         <v>3560.46</v>
       </c>
       <c r="V19" s="3">
-        <v>177.3</v>
+        <v>177.91</v>
       </c>
       <c r="W19" s="3">
         <v>604.9</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>4342.67</v>
+        <v>4343.28</v>
       </c>
       <c r="Z19" s="2">
-        <v>64.97</v>
+        <v>64.98</v>
       </c>
       <c r="AA19" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F20" s="2">
         <v>40005935</v>
       </c>
       <c r="G20" s="2" t="s">
@@ -6871,63 +6871,63 @@
       <c r="N21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="3">
         <v>3113.66</v>
       </c>
       <c r="Q21" s="3">
         <v>242.78</v>
       </c>
       <c r="R21" s="3">
         <v>204.32</v>
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>3560.76</v>
       </c>
       <c r="U21" s="3">
         <v>3113.66</v>
       </c>
       <c r="V21" s="3">
-        <v>244.97</v>
+        <v>248.18</v>
       </c>
       <c r="W21" s="3">
         <v>204.32</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
-        <v>3562.95</v>
+        <v>3566.16</v>
       </c>
       <c r="Z21" s="2">
-        <v>45.06</v>
+        <v>45.1</v>
       </c>
       <c r="AA21" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F22" s="2">
         <v>40060285</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -7037,63 +7037,63 @@
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="3">
         <v>181.16</v>
       </c>
       <c r="Q23" s="3">
         <v>16.46</v>
       </c>
       <c r="R23" s="3">
         <v>0</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>197.62</v>
       </c>
       <c r="U23" s="3">
         <v>182.36</v>
       </c>
       <c r="V23" s="3">
-        <v>16.46</v>
+        <v>17.5</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>198.83</v>
+        <v>199.86</v>
       </c>
       <c r="Z23" s="2">
-        <v>70.25</v>
+        <v>70.61</v>
       </c>
       <c r="AA23" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F24" s="2">
         <v>40026525</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -7369,63 +7369,63 @@
       <c r="N27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="3">
         <v>9481.19</v>
       </c>
       <c r="Q27" s="3">
         <v>274.25</v>
       </c>
       <c r="R27" s="3">
         <v>867.08</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>10622.52</v>
       </c>
       <c r="U27" s="3">
         <v>9481.19</v>
       </c>
       <c r="V27" s="3">
-        <v>274.25</v>
+        <v>279.46</v>
       </c>
       <c r="W27" s="3">
         <v>867.08</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>10622.52</v>
+        <v>10627.73</v>
       </c>
       <c r="Z27" s="2">
-        <v>91.26</v>
+        <v>91.31</v>
       </c>
       <c r="AA27" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F28" s="2">
         <v>40006424</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -7948,63 +7948,63 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>175.39</v>
       </c>
       <c r="Q34" s="3">
         <v>20.72</v>
       </c>
       <c r="R34" s="3">
         <v>21.11</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>217.22</v>
       </c>
       <c r="U34" s="3">
         <v>175.39</v>
       </c>
       <c r="V34" s="3">
-        <v>20.72</v>
+        <v>21.03</v>
       </c>
       <c r="W34" s="3">
         <v>21.11</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>217.22</v>
+        <v>217.53</v>
       </c>
       <c r="Z34" s="2">
-        <v>28.99</v>
+        <v>29.03</v>
       </c>
       <c r="AA34" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F35" s="2">
         <v>40037103</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -8031,63 +8031,63 @@
       <c r="N35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P35" s="3">
         <v>168.33</v>
       </c>
       <c r="Q35" s="3">
         <v>29.01</v>
       </c>
       <c r="R35" s="3">
         <v>6.3</v>
       </c>
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>203.64</v>
       </c>
       <c r="U35" s="3">
         <v>168.33</v>
       </c>
       <c r="V35" s="3">
-        <v>29.01</v>
+        <v>29.92</v>
       </c>
       <c r="W35" s="3">
         <v>6.3</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
-        <v>203.64</v>
+        <v>204.55</v>
       </c>
       <c r="Z35" s="2">
-        <v>45.52</v>
+        <v>45.72</v>
       </c>
       <c r="AA35" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F36" s="2">
         <v>40053974</v>
       </c>
       <c r="G36" s="2" t="s">
@@ -9191,63 +9191,63 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>263.11</v>
       </c>
       <c r="Q49" s="3">
         <v>41.01</v>
       </c>
       <c r="R49" s="3">
         <v>34.79</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>338.91</v>
       </c>
       <c r="U49" s="3">
         <v>263.11</v>
       </c>
       <c r="V49" s="3">
-        <v>41.01</v>
+        <v>42.53</v>
       </c>
       <c r="W49" s="3">
         <v>34.79</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>338.91</v>
+        <v>340.43</v>
       </c>
       <c r="Z49" s="2">
-        <v>31.5</v>
+        <v>31.64</v>
       </c>
       <c r="AA49" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F50" s="2">
         <v>40033737</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -9274,63 +9274,63 @@
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>186.41</v>
       </c>
       <c r="Q50" s="3">
         <v>31.53</v>
       </c>
       <c r="R50" s="3">
         <v>5.49</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>223.43</v>
       </c>
       <c r="U50" s="3">
         <v>186.41</v>
       </c>
       <c r="V50" s="3">
-        <v>31.53</v>
+        <v>32.14</v>
       </c>
       <c r="W50" s="3">
         <v>5.49</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>223.43</v>
+        <v>224.04</v>
       </c>
       <c r="Z50" s="2">
-        <v>66.36</v>
+        <v>66.54</v>
       </c>
       <c r="AA50" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F51" s="2">
         <v>40033576</v>
       </c>
       <c r="G51" s="2" t="s">
@@ -9851,63 +9851,63 @@
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>191.04</v>
       </c>
       <c r="Q57" s="3">
         <v>25.71</v>
       </c>
       <c r="R57" s="3">
         <v>6.95</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>223.71</v>
       </c>
       <c r="U57" s="3">
         <v>191.04</v>
       </c>
       <c r="V57" s="3">
-        <v>25.71</v>
+        <v>26.31</v>
       </c>
       <c r="W57" s="3">
         <v>6.95</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>223.71</v>
+        <v>224.3</v>
       </c>
       <c r="Z57" s="2">
-        <v>50.23</v>
+        <v>50.36</v>
       </c>
       <c r="AA57" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>277</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F58" s="2">
         <v>40032255</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -9934,63 +9934,63 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>90.23</v>
       </c>
       <c r="Q58" s="3">
         <v>28.45</v>
       </c>
       <c r="R58" s="3">
         <v>41.6</v>
       </c>
       <c r="S58" s="3">
         <v>9.04</v>
       </c>
       <c r="T58" s="3">
         <v>169.31</v>
       </c>
       <c r="U58" s="3">
         <v>90.23</v>
       </c>
       <c r="V58" s="3">
-        <v>28.45</v>
+        <v>29.05</v>
       </c>
       <c r="W58" s="3">
         <v>41.6</v>
       </c>
       <c r="X58" s="2">
         <v>9.04</v>
       </c>
       <c r="Y58" s="2">
-        <v>169.31</v>
+        <v>169.91</v>
       </c>
       <c r="Z58" s="2">
-        <v>29.54</v>
+        <v>29.64</v>
       </c>
       <c r="AA58" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F59" s="2">
         <v>40037064</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -10515,63 +10515,63 @@
       <c r="N65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P65" s="3">
         <v>113.69</v>
       </c>
       <c r="Q65" s="3">
         <v>28.43</v>
       </c>
       <c r="R65" s="3">
         <v>21.51</v>
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>163.63</v>
       </c>
       <c r="U65" s="3">
         <v>113.69</v>
       </c>
       <c r="V65" s="3">
-        <v>28.43</v>
+        <v>29.03</v>
       </c>
       <c r="W65" s="3">
         <v>21.51</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
-        <v>163.63</v>
+        <v>164.24</v>
       </c>
       <c r="Z65" s="2">
-        <v>18.97</v>
+        <v>19.04</v>
       </c>
       <c r="AA65" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>312</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F66" s="2">
         <v>40034526</v>
       </c>
       <c r="G66" s="2" t="s">
@@ -11013,63 +11013,63 @@
       <c r="N71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P71" s="3">
         <v>59.42</v>
       </c>
       <c r="Q71" s="3">
         <v>40.17</v>
       </c>
       <c r="R71" s="3">
         <v>34.77</v>
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>134.35</v>
       </c>
       <c r="U71" s="3">
         <v>59.42</v>
       </c>
       <c r="V71" s="3">
-        <v>40.17</v>
+        <v>40.77</v>
       </c>
       <c r="W71" s="3">
         <v>34.77</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
-        <v>134.35</v>
+        <v>134.95</v>
       </c>
       <c r="Z71" s="2">
-        <v>20.96</v>
+        <v>21.06</v>
       </c>
       <c r="AA71" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F72" s="2">
         <v>40033404</v>
       </c>
       <c r="G72" s="2" t="s">
@@ -11262,63 +11262,63 @@
       <c r="N74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="3">
         <v>25</v>
       </c>
       <c r="Q74" s="3">
         <v>0</v>
       </c>
       <c r="R74" s="3">
         <v>486.68</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>511.68</v>
       </c>
       <c r="U74" s="3">
         <v>25</v>
       </c>
       <c r="V74" s="3">
-        <v>0</v>
+        <v>1.74</v>
       </c>
       <c r="W74" s="3">
         <v>486.68</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
-        <v>511.68</v>
+        <v>513.42</v>
       </c>
       <c r="Z74" s="2">
-        <v>33.79</v>
+        <v>33.9</v>
       </c>
       <c r="AA74" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>347</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>348</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F75" s="2">
         <v>40033985</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -11428,63 +11428,63 @@
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>187.17</v>
       </c>
       <c r="Q76" s="3">
         <v>27.03</v>
       </c>
       <c r="R76" s="3">
         <v>10.16</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>224.35</v>
       </c>
       <c r="U76" s="3">
         <v>188.16</v>
       </c>
       <c r="V76" s="3">
-        <v>27.03</v>
+        <v>28.09</v>
       </c>
       <c r="W76" s="3">
         <v>10.16</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>225.34</v>
+        <v>226.41</v>
       </c>
       <c r="Z76" s="2">
-        <v>39.23</v>
+        <v>39.41</v>
       </c>
       <c r="AA76" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F77" s="2">
         <v>40033703</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -11511,63 +11511,63 @@
       <c r="N77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P77" s="3">
         <v>398.51</v>
       </c>
       <c r="Q77" s="3">
         <v>62.54</v>
       </c>
       <c r="R77" s="3">
         <v>25.98</v>
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>487.03</v>
       </c>
       <c r="U77" s="3">
         <v>398.51</v>
       </c>
       <c r="V77" s="3">
-        <v>62.54</v>
+        <v>63.75</v>
       </c>
       <c r="W77" s="3">
         <v>25.98</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
-        <v>487.03</v>
+        <v>488.24</v>
       </c>
       <c r="Z77" s="2">
-        <v>49.7</v>
+        <v>49.82</v>
       </c>
       <c r="AA77" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>361</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F78" s="2">
         <v>40033692</v>
       </c>
       <c r="G78" s="2" t="s">
@@ -12258,63 +12258,63 @@
       <c r="N86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P86" s="3">
         <v>110.71</v>
       </c>
       <c r="Q86" s="3">
         <v>24.46</v>
       </c>
       <c r="R86" s="3">
         <v>25.97</v>
       </c>
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>161.13</v>
       </c>
       <c r="U86" s="3">
         <v>110.71</v>
       </c>
       <c r="V86" s="3">
-        <v>24.46</v>
+        <v>24.64</v>
       </c>
       <c r="W86" s="3">
         <v>25.97</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
-        <v>161.13</v>
+        <v>161.32</v>
       </c>
       <c r="Z86" s="2">
-        <v>30.15</v>
+        <v>30.18</v>
       </c>
       <c r="AA86" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>397</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F87" s="2">
         <v>40033196</v>
       </c>
       <c r="G87" s="2" t="s">
@@ -12341,63 +12341,63 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>205.01</v>
       </c>
       <c r="Q87" s="3">
         <v>35.43</v>
       </c>
       <c r="R87" s="3">
         <v>29</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>269.44</v>
       </c>
       <c r="U87" s="3">
         <v>205.01</v>
       </c>
       <c r="V87" s="3">
-        <v>35.43</v>
+        <v>36.14</v>
       </c>
       <c r="W87" s="3">
         <v>29</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>269.44</v>
+        <v>270.15</v>
       </c>
       <c r="Z87" s="2">
-        <v>45.4</v>
+        <v>45.52</v>
       </c>
       <c r="AA87" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>401</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>402</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F88" s="2">
         <v>40037479</v>
       </c>
       <c r="G88" s="2" t="s">
@@ -13169,63 +13169,63 @@
       <c r="N97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P97" s="3">
         <v>396.88</v>
       </c>
       <c r="Q97" s="3">
         <v>36.78</v>
       </c>
       <c r="R97" s="3">
         <v>31.95</v>
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>465.62</v>
       </c>
       <c r="U97" s="3">
         <v>396.88</v>
       </c>
       <c r="V97" s="3">
-        <v>37.65</v>
+        <v>37.76</v>
       </c>
       <c r="W97" s="3">
         <v>31.95</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
-        <v>466.49</v>
+        <v>466.6</v>
       </c>
       <c r="Z97" s="2">
-        <v>72.55</v>
+        <v>72.57</v>
       </c>
       <c r="AA97" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>440</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>441</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F98" s="2">
         <v>40033580</v>
       </c>
       <c r="G98" s="2" t="s">
@@ -13418,63 +13418,63 @@
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>179.29</v>
       </c>
       <c r="Q100" s="3">
         <v>27.5</v>
       </c>
       <c r="R100" s="3">
         <v>8.53</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>215.32</v>
       </c>
       <c r="U100" s="3">
         <v>179.29</v>
       </c>
       <c r="V100" s="3">
-        <v>27.5</v>
+        <v>28.41</v>
       </c>
       <c r="W100" s="3">
         <v>8.53</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>215.32</v>
+        <v>216.24</v>
       </c>
       <c r="Z100" s="2">
-        <v>45.7</v>
+        <v>45.89</v>
       </c>
       <c r="AA100" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>452</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>453</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F101" s="2">
         <v>40033234</v>
       </c>
       <c r="G101" s="2" t="s">
@@ -13667,63 +13667,63 @@
       <c r="N103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P103" s="3">
         <v>155.26</v>
       </c>
       <c r="Q103" s="3">
         <v>29.17</v>
       </c>
       <c r="R103" s="3">
         <v>8.82</v>
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>193.25</v>
       </c>
       <c r="U103" s="3">
         <v>155.26</v>
       </c>
       <c r="V103" s="3">
-        <v>29.17</v>
+        <v>29.78</v>
       </c>
       <c r="W103" s="3">
         <v>8.82</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
-        <v>193.25</v>
+        <v>193.86</v>
       </c>
       <c r="Z103" s="2">
-        <v>43.33</v>
+        <v>43.47</v>
       </c>
       <c r="AA103" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>464</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>465</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F104" s="2">
         <v>40037062</v>
       </c>
       <c r="G104" s="2" t="s">
@@ -14412,63 +14412,63 @@
       <c r="N112" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O112" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P112" s="3">
         <v>123.15</v>
       </c>
       <c r="Q112" s="3">
         <v>32</v>
       </c>
       <c r="R112" s="3">
         <v>16.2</v>
       </c>
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>171.35</v>
       </c>
       <c r="U112" s="3">
         <v>123.15</v>
       </c>
       <c r="V112" s="3">
-        <v>32</v>
+        <v>33.3</v>
       </c>
       <c r="W112" s="3">
         <v>16.2</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
-        <v>171.35</v>
+        <v>172.65</v>
       </c>
       <c r="Z112" s="2">
-        <v>32.14</v>
+        <v>32.38</v>
       </c>
       <c r="AA112" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>500</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>501</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F113" s="2">
         <v>40037150</v>
       </c>
       <c r="G113" s="2" t="s">
@@ -14744,63 +14744,63 @@
       <c r="N116" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>351</v>
       </c>
       <c r="P116" s="3">
         <v>3.67</v>
       </c>
       <c r="Q116" s="3">
         <v>0</v>
       </c>
       <c r="R116" s="3">
         <v>26.28</v>
       </c>
       <c r="S116" s="3">
         <v>20.05</v>
       </c>
       <c r="T116" s="3">
         <v>50</v>
       </c>
       <c r="U116" s="3">
         <v>3.67</v>
       </c>
       <c r="V116" s="3">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="W116" s="3">
         <v>26.28</v>
       </c>
       <c r="X116" s="2">
         <v>20.05</v>
       </c>
       <c r="Y116" s="2">
-        <v>50</v>
+        <v>50.3</v>
       </c>
       <c r="Z116" s="2">
-        <v>7.69</v>
+        <v>7.74</v>
       </c>
       <c r="AA116" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>517</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F117" s="2">
         <v>40026545</v>
       </c>
       <c r="G117" s="2" t="s">
@@ -15408,63 +15408,63 @@
       <c r="N124" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P124" s="3">
         <v>514.07</v>
       </c>
       <c r="Q124" s="3">
         <v>0</v>
       </c>
       <c r="R124" s="3">
         <v>0</v>
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>514.07</v>
       </c>
       <c r="U124" s="3">
         <v>514.07</v>
       </c>
       <c r="V124" s="3">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="W124" s="3">
         <v>0</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
-        <v>514.07</v>
+        <v>514.8</v>
       </c>
       <c r="Z124" s="2">
-        <v>68.18</v>
+        <v>68.28</v>
       </c>
       <c r="AA124" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>552</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>553</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F125" s="2">
         <v>40034402</v>
       </c>
       <c r="G125" s="2" t="s">
@@ -16985,63 +16985,63 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>297.91</v>
       </c>
       <c r="Q143" s="3">
         <v>26.51</v>
       </c>
       <c r="R143" s="3">
         <v>394.22</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>718.64</v>
       </c>
       <c r="U143" s="3">
         <v>297.91</v>
       </c>
       <c r="V143" s="3">
-        <v>26.51</v>
+        <v>26.85</v>
       </c>
       <c r="W143" s="3">
         <v>394.22</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>718.64</v>
+        <v>718.98</v>
       </c>
       <c r="Z143" s="2">
-        <v>56.69</v>
+        <v>56.72</v>
       </c>
       <c r="AA143" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>628</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F144" s="2">
         <v>40039548</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -17151,63 +17151,63 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>154.37</v>
       </c>
       <c r="Q145" s="3">
         <v>43.63</v>
       </c>
       <c r="R145" s="3">
         <v>42.29</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>240.3</v>
       </c>
       <c r="U145" s="3">
         <v>154.37</v>
       </c>
       <c r="V145" s="3">
-        <v>43.63</v>
+        <v>43.91</v>
       </c>
       <c r="W145" s="3">
         <v>42.29</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>240.3</v>
+        <v>240.58</v>
       </c>
       <c r="Z145" s="2">
-        <v>24.59</v>
+        <v>24.62</v>
       </c>
       <c r="AA145" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>636</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>637</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>638</v>
       </c>
       <c r="F146" s="2">
         <v>40033396</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -17811,63 +17811,63 @@
       <c r="N153" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P153" s="3">
         <v>71.13</v>
       </c>
       <c r="Q153" s="3">
         <v>31.19</v>
       </c>
       <c r="R153" s="3">
         <v>49.12</v>
       </c>
       <c r="S153" s="3">
         <v>7.76</v>
       </c>
       <c r="T153" s="3">
         <v>159.2</v>
       </c>
       <c r="U153" s="3">
         <v>71.13</v>
       </c>
       <c r="V153" s="3">
-        <v>31.19</v>
+        <v>31.5</v>
       </c>
       <c r="W153" s="3">
         <v>49.12</v>
       </c>
       <c r="X153" s="2">
         <v>7.76</v>
       </c>
       <c r="Y153" s="2">
-        <v>159.2</v>
+        <v>159.51</v>
       </c>
       <c r="Z153" s="2">
-        <v>43.74</v>
+        <v>43.82</v>
       </c>
       <c r="AA153" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>669</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>670</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>671</v>
       </c>
       <c r="F154" s="2">
         <v>40033470</v>
       </c>
       <c r="G154" s="2" t="s">
@@ -17894,63 +17894,63 @@
       <c r="N154" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O154" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P154" s="3">
         <v>404.09</v>
       </c>
       <c r="Q154" s="3">
         <v>33.57</v>
       </c>
       <c r="R154" s="3">
         <v>49.15</v>
       </c>
       <c r="S154" s="3">
         <v>16.54</v>
       </c>
       <c r="T154" s="3">
         <v>503.35</v>
       </c>
       <c r="U154" s="3">
         <v>404.09</v>
       </c>
       <c r="V154" s="3">
-        <v>33.57</v>
+        <v>34.18</v>
       </c>
       <c r="W154" s="3">
         <v>49.15</v>
       </c>
       <c r="X154" s="2">
         <v>16.54</v>
       </c>
       <c r="Y154" s="2">
-        <v>503.35</v>
+        <v>503.96</v>
       </c>
       <c r="Z154" s="2">
-        <v>55.91</v>
+        <v>55.97</v>
       </c>
       <c r="AA154" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>673</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>674</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F155" s="2">
         <v>40032343</v>
       </c>
       <c r="G155" s="2" t="s">
@@ -17977,63 +17977,63 @@
       <c r="N155" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P155" s="3">
         <v>157.91</v>
       </c>
       <c r="Q155" s="3">
         <v>22.15</v>
       </c>
       <c r="R155" s="3">
         <v>15.76</v>
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>195.82</v>
       </c>
       <c r="U155" s="3">
         <v>157.91</v>
       </c>
       <c r="V155" s="3">
-        <v>22.15</v>
+        <v>22.75</v>
       </c>
       <c r="W155" s="3">
         <v>15.76</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
-        <v>195.82</v>
+        <v>196.42</v>
       </c>
       <c r="Z155" s="2">
-        <v>32.69</v>
+        <v>32.79</v>
       </c>
       <c r="AA155" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F156" s="2">
         <v>40033508</v>
       </c>
       <c r="G156" s="2" t="s">
@@ -18060,63 +18060,63 @@
       <c r="N156" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3">
         <v>187.3</v>
       </c>
       <c r="Q156" s="3">
         <v>6.41</v>
       </c>
       <c r="R156" s="3">
         <v>8.55</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>202.26</v>
       </c>
       <c r="U156" s="3">
         <v>188.29</v>
       </c>
       <c r="V156" s="3">
-        <v>6.87</v>
+        <v>7.57</v>
       </c>
       <c r="W156" s="3">
         <v>8.55</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>203.71</v>
+        <v>204.42</v>
       </c>
       <c r="Z156" s="2">
-        <v>39.57</v>
+        <v>39.71</v>
       </c>
       <c r="AA156" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>681</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>682</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F157" s="2">
         <v>40032915</v>
       </c>
       <c r="G157" s="2" t="s">
@@ -18143,63 +18143,63 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>62.71</v>
       </c>
       <c r="Q157" s="3">
         <v>31.47</v>
       </c>
       <c r="R157" s="3">
         <v>9.99</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>104.18</v>
       </c>
       <c r="U157" s="3">
         <v>62.71</v>
       </c>
       <c r="V157" s="3">
-        <v>31.47</v>
+        <v>31.77</v>
       </c>
       <c r="W157" s="3">
         <v>9.99</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>104.18</v>
+        <v>104.48</v>
       </c>
       <c r="Z157" s="2">
-        <v>60.05</v>
+        <v>60.22</v>
       </c>
       <c r="AA157" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F158" s="2">
         <v>40037065</v>
       </c>
       <c r="G158" s="2" t="s">
@@ -18475,63 +18475,63 @@
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>31.12</v>
       </c>
       <c r="Q161" s="3">
         <v>15.86</v>
       </c>
       <c r="R161" s="3">
         <v>0</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>46.98</v>
       </c>
       <c r="U161" s="3">
         <v>31.12</v>
       </c>
       <c r="V161" s="3">
-        <v>15.86</v>
+        <v>16.07</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>46.98</v>
+        <v>47.18</v>
       </c>
       <c r="Z161" s="2">
-        <v>6.13</v>
+        <v>6.16</v>
       </c>
       <c r="AA161" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>702</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>703</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F162" s="2">
         <v>40033227</v>
       </c>
       <c r="G162" s="2" t="s">
@@ -18724,63 +18724,63 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>67.19</v>
       </c>
       <c r="Q164" s="3">
         <v>51.32</v>
       </c>
       <c r="R164" s="3">
         <v>0</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>118.5</v>
       </c>
       <c r="U164" s="3">
         <v>67.19</v>
       </c>
       <c r="V164" s="3">
-        <v>51.32</v>
+        <v>51.6</v>
       </c>
       <c r="W164" s="3">
         <v>0</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>118.5</v>
+        <v>118.78</v>
       </c>
       <c r="Z164" s="2">
-        <v>14.55</v>
+        <v>14.59</v>
       </c>
       <c r="AA164" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>715</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>716</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F165" s="2">
         <v>40034053</v>
       </c>
       <c r="G165" s="2" t="s">
@@ -18973,63 +18973,63 @@
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>272.62</v>
       </c>
       <c r="Q167" s="3">
         <v>29.69</v>
       </c>
       <c r="R167" s="3">
         <v>14.24</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>316.56</v>
       </c>
       <c r="U167" s="3">
         <v>272.62</v>
       </c>
       <c r="V167" s="3">
-        <v>29.69</v>
+        <v>30.3</v>
       </c>
       <c r="W167" s="3">
         <v>14.24</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>316.56</v>
+        <v>317.17</v>
       </c>
       <c r="Z167" s="2">
-        <v>52.69</v>
+        <v>52.79</v>
       </c>
       <c r="AA167" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>727</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>728</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F168" s="2">
         <v>40033631</v>
       </c>
       <c r="G168" s="2" t="s">
@@ -19056,63 +19056,63 @@
       <c r="N168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P168" s="3">
         <v>199.53</v>
       </c>
       <c r="Q168" s="3">
         <v>72.63</v>
       </c>
       <c r="R168" s="3">
         <v>199.67</v>
       </c>
       <c r="S168" s="3">
         <v>18.71</v>
       </c>
       <c r="T168" s="3">
         <v>490.54</v>
       </c>
       <c r="U168" s="3">
         <v>199.53</v>
       </c>
       <c r="V168" s="3">
-        <v>72.63</v>
+        <v>72.77</v>
       </c>
       <c r="W168" s="3">
         <v>199.67</v>
       </c>
       <c r="X168" s="2">
         <v>18.71</v>
       </c>
       <c r="Y168" s="2">
-        <v>490.54</v>
+        <v>490.68</v>
       </c>
       <c r="Z168" s="2">
-        <v>41.76</v>
+        <v>41.77</v>
       </c>
       <c r="AA168" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F169" s="2">
         <v>40037645</v>
       </c>
       <c r="G169" s="2" t="s">
@@ -19139,63 +19139,63 @@
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>106.29</v>
       </c>
       <c r="Q169" s="3">
         <v>29.85</v>
       </c>
       <c r="R169" s="3">
         <v>7.62</v>
       </c>
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>143.76</v>
       </c>
       <c r="U169" s="3">
         <v>106.29</v>
       </c>
       <c r="V169" s="3">
-        <v>29.85</v>
+        <v>30.45</v>
       </c>
       <c r="W169" s="3">
         <v>7.62</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
-        <v>143.76</v>
+        <v>144.37</v>
       </c>
       <c r="Z169" s="2">
-        <v>36.03</v>
+        <v>36.18</v>
       </c>
       <c r="AA169" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>734</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>735</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F170" s="2">
         <v>40033655</v>
       </c>
       <c r="G170" s="2" t="s">
@@ -19305,63 +19305,63 @@
       <c r="N171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P171" s="3">
         <v>199.88</v>
       </c>
       <c r="Q171" s="3">
         <v>33.88</v>
       </c>
       <c r="R171" s="3">
         <v>20.98</v>
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>254.74</v>
       </c>
       <c r="U171" s="3">
         <v>199.88</v>
       </c>
       <c r="V171" s="3">
-        <v>33.88</v>
+        <v>34.59</v>
       </c>
       <c r="W171" s="3">
         <v>20.98</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
-        <v>254.74</v>
+        <v>255.45</v>
       </c>
       <c r="Z171" s="2">
-        <v>44.01</v>
+        <v>44.13</v>
       </c>
       <c r="AA171" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>742</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>743</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>744</v>
       </c>
       <c r="F172" s="2">
         <v>40033512</v>
       </c>
       <c r="G172" s="2" t="s">
@@ -19388,63 +19388,63 @@
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>175.52</v>
       </c>
       <c r="Q172" s="3">
         <v>31.1</v>
       </c>
       <c r="R172" s="3">
         <v>11.94</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>218.56</v>
       </c>
       <c r="U172" s="3">
         <v>175.52</v>
       </c>
       <c r="V172" s="3">
-        <v>31.1</v>
+        <v>31.4</v>
       </c>
       <c r="W172" s="3">
         <v>11.94</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>218.56</v>
+        <v>218.87</v>
       </c>
       <c r="Z172" s="2">
-        <v>24.66</v>
+        <v>24.7</v>
       </c>
       <c r="AA172" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>746</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>747</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F173" s="2">
         <v>40037431</v>
       </c>
       <c r="G173" s="2" t="s">
@@ -19637,63 +19637,63 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>55.89</v>
       </c>
       <c r="Q175" s="3">
         <v>3.31</v>
       </c>
       <c r="R175" s="3">
         <v>15.15</v>
       </c>
       <c r="S175" s="3">
         <v>56.34</v>
       </c>
       <c r="T175" s="3">
         <v>130.68</v>
       </c>
       <c r="U175" s="3">
         <v>55.89</v>
       </c>
       <c r="V175" s="3">
-        <v>3.31</v>
+        <v>3.74</v>
       </c>
       <c r="W175" s="3">
         <v>15.15</v>
       </c>
       <c r="X175" s="2">
         <v>56.34</v>
       </c>
       <c r="Y175" s="2">
-        <v>130.68</v>
+        <v>131.11</v>
       </c>
       <c r="Z175" s="2">
-        <v>21.05</v>
+        <v>21.12</v>
       </c>
       <c r="AA175" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F176" s="2">
         <v>40038244</v>
       </c>
       <c r="G176" s="2" t="s">
@@ -19803,232 +19803,232 @@
       <c r="N177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3">
         <v>4.37</v>
       </c>
       <c r="Q177" s="3">
         <v>28.67</v>
       </c>
       <c r="R177" s="3">
         <v>9.09</v>
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>42.12</v>
       </c>
       <c r="U177" s="3">
         <v>4.37</v>
       </c>
       <c r="V177" s="3">
-        <v>28.67</v>
+        <v>29.27</v>
       </c>
       <c r="W177" s="3">
         <v>9.09</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
-        <v>42.12</v>
+        <v>42.73</v>
       </c>
       <c r="Z177" s="2">
-        <v>5.71</v>
+        <v>5.8</v>
       </c>
       <c r="AA177" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>767</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>768</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>769</v>
       </c>
       <c r="F178" s="2">
-        <v>40060407</v>
+        <v>40034827</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>770</v>
       </c>
       <c r="J178" s="3" t="s">
-        <v>53</v>
+        <v>771</v>
       </c>
       <c r="K178" s="3">
-        <v>807.62</v>
+        <v>785.48</v>
       </c>
       <c r="L178" s="3">
-        <v>39.16</v>
+        <v>89.95</v>
       </c>
       <c r="M178" s="3">
-        <v>846.77</v>
+        <v>875.43</v>
       </c>
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
-        <v>187.67</v>
+        <v>193.04</v>
       </c>
       <c r="Q178" s="3">
-        <v>3.35</v>
+        <v>47.42</v>
       </c>
       <c r="R178" s="3">
-        <v>17.4</v>
+        <v>111.03</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
-        <v>208.41</v>
+        <v>351.49</v>
       </c>
       <c r="U178" s="3">
-        <v>187.67</v>
+        <v>193.04</v>
       </c>
       <c r="V178" s="3">
-        <v>3.35</v>
+        <v>47.42</v>
       </c>
       <c r="W178" s="3">
-        <v>17.4</v>
+        <v>111.03</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>208.41</v>
+        <v>351.49</v>
       </c>
       <c r="Z178" s="2">
-        <v>24.61</v>
+        <v>40.15</v>
       </c>
       <c r="AA178" s="2">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F179" s="2">
-        <v>40034827</v>
+        <v>40060407</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I179" s="3" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="J179" s="3" t="s">
-        <v>775</v>
+        <v>53</v>
       </c>
       <c r="K179" s="3">
-        <v>785.48</v>
+        <v>807.62</v>
       </c>
       <c r="L179" s="3">
-        <v>89.95</v>
+        <v>39.16</v>
       </c>
       <c r="M179" s="3">
-        <v>875.43</v>
+        <v>846.77</v>
       </c>
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P179" s="3">
-        <v>193.04</v>
+        <v>187.67</v>
       </c>
       <c r="Q179" s="3">
-        <v>47.42</v>
+        <v>3.35</v>
       </c>
       <c r="R179" s="3">
-        <v>111.03</v>
+        <v>17.4</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
-        <v>351.49</v>
+        <v>208.41</v>
       </c>
       <c r="U179" s="3">
-        <v>193.04</v>
+        <v>187.67</v>
       </c>
       <c r="V179" s="3">
-        <v>47.42</v>
+        <v>3.65</v>
       </c>
       <c r="W179" s="3">
-        <v>111.03</v>
+        <v>17.4</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>351.49</v>
+        <v>208.72</v>
       </c>
       <c r="Z179" s="2">
-        <v>40.15</v>
+        <v>24.65</v>
       </c>
       <c r="AA179" s="2">
-        <v>80</v>
+        <v>5</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>776</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>777</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F180" s="2">
         <v>40037018</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -20135,63 +20135,63 @@
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>304.63</v>
       </c>
       <c r="Q181" s="3">
         <v>24.69</v>
       </c>
       <c r="R181" s="3">
         <v>10.69</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>340.01</v>
       </c>
       <c r="U181" s="3">
         <v>304.63</v>
       </c>
       <c r="V181" s="3">
-        <v>24.69</v>
+        <v>25.06</v>
       </c>
       <c r="W181" s="3">
         <v>10.69</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>340.01</v>
+        <v>340.38</v>
       </c>
       <c r="Z181" s="2">
-        <v>47.13</v>
+        <v>47.18</v>
       </c>
       <c r="AA181" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>784</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>785</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F182" s="2">
         <v>40034883</v>
       </c>
       <c r="G182" s="2" t="s">
@@ -20467,63 +20467,63 @@
       <c r="N185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P185" s="3">
         <v>120.85</v>
       </c>
       <c r="Q185" s="3">
         <v>31.75</v>
       </c>
       <c r="R185" s="3">
         <v>19.64</v>
       </c>
       <c r="S185" s="3">
         <v>18.08</v>
       </c>
       <c r="T185" s="3">
         <v>190.32</v>
       </c>
       <c r="U185" s="3">
         <v>120.85</v>
       </c>
       <c r="V185" s="3">
-        <v>31.75</v>
+        <v>32.33</v>
       </c>
       <c r="W185" s="3">
         <v>19.64</v>
       </c>
       <c r="X185" s="2">
         <v>18.08</v>
       </c>
       <c r="Y185" s="2">
-        <v>190.32</v>
+        <v>190.91</v>
       </c>
       <c r="Z185" s="2">
-        <v>63.08</v>
+        <v>63.28</v>
       </c>
       <c r="AA185" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>800</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F186" s="2">
         <v>40033573</v>
       </c>
       <c r="G186" s="2" t="s">
@@ -20716,63 +20716,63 @@
       <c r="N188" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P188" s="3">
         <v>172.64</v>
       </c>
       <c r="Q188" s="3">
         <v>53.05</v>
       </c>
       <c r="R188" s="3">
         <v>110.15</v>
       </c>
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>335.83</v>
       </c>
       <c r="U188" s="3">
         <v>172.64</v>
       </c>
       <c r="V188" s="3">
-        <v>53.05</v>
+        <v>53.89</v>
       </c>
       <c r="W188" s="3">
         <v>110.15</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
-        <v>335.83</v>
+        <v>336.68</v>
       </c>
       <c r="Z188" s="2">
-        <v>30.23</v>
+        <v>30.31</v>
       </c>
       <c r="AA188" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>811</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>812</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>813</v>
       </c>
       <c r="F189" s="2">
         <v>40033326</v>
       </c>
       <c r="G189" s="2" t="s">
@@ -22125,63 +22125,63 @@
       <c r="N205" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O205" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P205" s="3">
         <v>40.86</v>
       </c>
       <c r="Q205" s="3">
         <v>26.35</v>
       </c>
       <c r="R205" s="3">
         <v>16.57</v>
       </c>
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>83.77</v>
       </c>
       <c r="U205" s="3">
         <v>40.86</v>
       </c>
       <c r="V205" s="3">
-        <v>26.35</v>
+        <v>27.16</v>
       </c>
       <c r="W205" s="3">
         <v>16.57</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
-        <v>83.77</v>
+        <v>84.59</v>
       </c>
       <c r="Z205" s="2">
-        <v>14.85</v>
+        <v>14.99</v>
       </c>
       <c r="AA205" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>875</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>876</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>877</v>
       </c>
       <c r="F206" s="2">
         <v>40032254</v>
       </c>
       <c r="G206" s="2" t="s">
@@ -22704,63 +22704,63 @@
       <c r="N212" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P212" s="3">
         <v>9.82</v>
       </c>
       <c r="Q212" s="3">
         <v>17.06</v>
       </c>
       <c r="R212" s="3">
         <v>73.98</v>
       </c>
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>100.86</v>
       </c>
       <c r="U212" s="3">
         <v>9.82</v>
       </c>
       <c r="V212" s="3">
-        <v>17.06</v>
+        <v>17.34</v>
       </c>
       <c r="W212" s="3">
         <v>73.98</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
-        <v>100.86</v>
+        <v>101.14</v>
       </c>
       <c r="Z212" s="2">
-        <v>8.62</v>
+        <v>8.64</v>
       </c>
       <c r="AA212" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>903</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>904</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>905</v>
       </c>
       <c r="F213" s="2">
         <v>40033698</v>
       </c>
       <c r="G213" s="2" t="s">
@@ -22787,63 +22787,63 @@
       <c r="N213" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O213" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P213" s="3">
         <v>186.47</v>
       </c>
       <c r="Q213" s="3">
         <v>18.1</v>
       </c>
       <c r="R213" s="3">
         <v>12.65</v>
       </c>
       <c r="S213" s="3">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>217.22</v>
       </c>
       <c r="U213" s="3">
         <v>186.47</v>
       </c>
       <c r="V213" s="3">
-        <v>18.3</v>
+        <v>18.84</v>
       </c>
       <c r="W213" s="3">
         <v>12.65</v>
       </c>
       <c r="X213" s="2">
         <v>0</v>
       </c>
       <c r="Y213" s="2">
-        <v>217.43</v>
+        <v>217.96</v>
       </c>
       <c r="Z213" s="2">
-        <v>62.83</v>
+        <v>62.98</v>
       </c>
       <c r="AA213" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>907</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>908</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F214" s="2">
         <v>40037059</v>
       </c>
       <c r="G214" s="2" t="s">
@@ -23202,63 +23202,63 @@
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P218" s="3">
         <v>244.99</v>
       </c>
       <c r="Q218" s="3">
         <v>31.78</v>
       </c>
       <c r="R218" s="3">
         <v>13.19</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>289.96</v>
       </c>
       <c r="U218" s="3">
         <v>244.99</v>
       </c>
       <c r="V218" s="3">
-        <v>31.78</v>
+        <v>31.99</v>
       </c>
       <c r="W218" s="3">
         <v>13.19</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>289.96</v>
+        <v>290.17</v>
       </c>
       <c r="Z218" s="2">
-        <v>70.78</v>
+        <v>70.83</v>
       </c>
       <c r="AA218" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>926</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>927</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>928</v>
       </c>
       <c r="F219" s="2">
         <v>40034115</v>
       </c>
       <c r="G219" s="2" t="s">
@@ -23285,63 +23285,63 @@
       <c r="N219" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O219" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P219" s="3">
         <v>86.7</v>
       </c>
       <c r="Q219" s="3">
         <v>23.53</v>
       </c>
       <c r="R219" s="3">
         <v>24.16</v>
       </c>
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>134.39</v>
       </c>
       <c r="U219" s="3">
         <v>86.7</v>
       </c>
       <c r="V219" s="3">
-        <v>23.53</v>
+        <v>24.13</v>
       </c>
       <c r="W219" s="3">
         <v>24.16</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
-        <v>134.39</v>
+        <v>134.99</v>
       </c>
       <c r="Z219" s="2">
-        <v>21.39</v>
+        <v>21.48</v>
       </c>
       <c r="AA219" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>930</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>931</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F220" s="2">
         <v>40032360</v>
       </c>
       <c r="G220" s="2" t="s">
@@ -23534,63 +23534,63 @@
       <c r="N222" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P222" s="3">
         <v>0</v>
       </c>
       <c r="Q222" s="3">
         <v>27.66</v>
       </c>
       <c r="R222" s="3">
         <v>66.37</v>
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>94.03</v>
       </c>
       <c r="U222" s="3">
         <v>0</v>
       </c>
       <c r="V222" s="3">
-        <v>29.19</v>
+        <v>29.46</v>
       </c>
       <c r="W222" s="3">
         <v>66.37</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
-        <v>95.56</v>
+        <v>95.83</v>
       </c>
       <c r="Z222" s="2">
-        <v>18.18</v>
+        <v>18.23</v>
       </c>
       <c r="AA222" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>942</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>943</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>944</v>
       </c>
       <c r="F223" s="2">
         <v>40037143</v>
       </c>
       <c r="G223" s="2" t="s">
@@ -23783,63 +23783,63 @@
       <c r="N225" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P225" s="3">
         <v>316.48</v>
       </c>
       <c r="Q225" s="3">
         <v>37.6</v>
       </c>
       <c r="R225" s="3">
         <v>10.81</v>
       </c>
       <c r="S225" s="3">
         <v>17.08</v>
       </c>
       <c r="T225" s="3">
         <v>381.96</v>
       </c>
       <c r="U225" s="3">
         <v>316.48</v>
       </c>
       <c r="V225" s="3">
-        <v>37.6</v>
+        <v>37.9</v>
       </c>
       <c r="W225" s="3">
         <v>10.81</v>
       </c>
       <c r="X225" s="2">
         <v>17.08</v>
       </c>
       <c r="Y225" s="2">
-        <v>381.96</v>
+        <v>382.26</v>
       </c>
       <c r="Z225" s="2">
-        <v>76.99</v>
+        <v>77.05</v>
       </c>
       <c r="AA225" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>954</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>955</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F226" s="2">
         <v>40053980</v>
       </c>
       <c r="G226" s="2" t="s">
@@ -24360,63 +24360,63 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>116.72</v>
       </c>
       <c r="Q232" s="3">
         <v>25.02</v>
       </c>
       <c r="R232" s="3">
         <v>6.95</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>148.69</v>
       </c>
       <c r="U232" s="3">
         <v>116.72</v>
       </c>
       <c r="V232" s="3">
-        <v>25.02</v>
+        <v>25.32</v>
       </c>
       <c r="W232" s="3">
         <v>6.95</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>148.69</v>
+        <v>148.99</v>
       </c>
       <c r="Z232" s="2">
-        <v>41.87</v>
+        <v>41.96</v>
       </c>
       <c r="AA232" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>983</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>984</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>985</v>
       </c>
       <c r="F233" s="2">
         <v>40033557</v>
       </c>
       <c r="G233" s="2" t="s">
@@ -24443,63 +24443,63 @@
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>384.84</v>
       </c>
       <c r="Q233" s="3">
         <v>34.58</v>
       </c>
       <c r="R233" s="3">
         <v>4.9</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>424.31</v>
       </c>
       <c r="U233" s="3">
         <v>384.84</v>
       </c>
       <c r="V233" s="3">
-        <v>34.58</v>
+        <v>35.49</v>
       </c>
       <c r="W233" s="3">
         <v>4.9</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>424.31</v>
+        <v>425.23</v>
       </c>
       <c r="Z233" s="2">
-        <v>45.91</v>
+        <v>46</v>
       </c>
       <c r="AA233" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>987</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>988</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>989</v>
       </c>
       <c r="F234" s="2">
         <v>40033588</v>
       </c>
       <c r="G234" s="2" t="s">
@@ -24690,63 +24690,63 @@
       <c r="N236" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P236" s="3">
         <v>87.4</v>
       </c>
       <c r="Q236" s="3">
         <v>26.03</v>
       </c>
       <c r="R236" s="3">
         <v>10.42</v>
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>123.86</v>
       </c>
       <c r="U236" s="3">
         <v>87.4</v>
       </c>
       <c r="V236" s="3">
-        <v>26.03</v>
+        <v>26.7</v>
       </c>
       <c r="W236" s="3">
         <v>10.42</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
-        <v>123.86</v>
+        <v>124.52</v>
       </c>
       <c r="Z236" s="2">
-        <v>22.56</v>
+        <v>22.68</v>
       </c>
       <c r="AA236" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>999</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="F237" s="2">
         <v>40033008</v>
       </c>
       <c r="G237" s="2" t="s">
@@ -25105,63 +25105,63 @@
       <c r="N241" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O241" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P241" s="3">
         <v>86.08</v>
       </c>
       <c r="Q241" s="3">
         <v>51.5</v>
       </c>
       <c r="R241" s="3">
         <v>9.24</v>
       </c>
       <c r="S241" s="3">
         <v>0</v>
       </c>
       <c r="T241" s="3">
         <v>146.82</v>
       </c>
       <c r="U241" s="3">
         <v>86.08</v>
       </c>
       <c r="V241" s="3">
-        <v>51.5</v>
+        <v>52.11</v>
       </c>
       <c r="W241" s="3">
         <v>9.24</v>
       </c>
       <c r="X241" s="2">
         <v>0</v>
       </c>
       <c r="Y241" s="2">
-        <v>146.82</v>
+        <v>147.43</v>
       </c>
       <c r="Z241" s="2">
-        <v>54.08</v>
+        <v>54.3</v>
       </c>
       <c r="AA241" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="F242" s="2">
         <v>40053972</v>
       </c>
       <c r="G242" s="2" t="s">
@@ -25352,63 +25352,63 @@
       <c r="N244" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O244" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P244" s="3">
         <v>281.09</v>
       </c>
       <c r="Q244" s="3">
         <v>32.14</v>
       </c>
       <c r="R244" s="3">
         <v>40.74</v>
       </c>
       <c r="S244" s="3">
         <v>0</v>
       </c>
       <c r="T244" s="3">
         <v>353.98</v>
       </c>
       <c r="U244" s="3">
         <v>281.09</v>
       </c>
       <c r="V244" s="3">
-        <v>32.14</v>
+        <v>32.75</v>
       </c>
       <c r="W244" s="3">
         <v>40.74</v>
       </c>
       <c r="X244" s="2">
         <v>0</v>
       </c>
       <c r="Y244" s="2">
-        <v>353.98</v>
+        <v>354.59</v>
       </c>
       <c r="Z244" s="2">
-        <v>75.82</v>
+        <v>75.95</v>
       </c>
       <c r="AA244" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="245" spans="1:27">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="F245" s="2">
         <v>40045584</v>
       </c>
       <c r="G245" s="2" t="s">
@@ -25682,63 +25682,63 @@
       <c r="N248" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O248" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P248" s="3">
         <v>87.33</v>
       </c>
       <c r="Q248" s="3">
         <v>19.66</v>
       </c>
       <c r="R248" s="3">
         <v>0</v>
       </c>
       <c r="S248" s="3">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>106.99</v>
       </c>
       <c r="U248" s="3">
         <v>87.33</v>
       </c>
       <c r="V248" s="3">
-        <v>19.66</v>
+        <v>19.97</v>
       </c>
       <c r="W248" s="3">
         <v>0</v>
       </c>
       <c r="X248" s="2">
         <v>0</v>
       </c>
       <c r="Y248" s="2">
-        <v>106.99</v>
+        <v>107.3</v>
       </c>
       <c r="Z248" s="2">
-        <v>55.94</v>
+        <v>56.1</v>
       </c>
       <c r="AA248" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="249" spans="1:27">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>1047</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F249" s="2">
         <v>40034173</v>
       </c>
       <c r="G249" s="2" t="s">
@@ -25765,63 +25765,63 @@
       <c r="N249" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P249" s="3">
         <v>81.32</v>
       </c>
       <c r="Q249" s="3">
         <v>47.7</v>
       </c>
       <c r="R249" s="3">
         <v>14.42</v>
       </c>
       <c r="S249" s="3">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>143.44</v>
       </c>
       <c r="U249" s="3">
         <v>81.32</v>
       </c>
       <c r="V249" s="3">
-        <v>47.7</v>
+        <v>48.31</v>
       </c>
       <c r="W249" s="3">
         <v>14.42</v>
       </c>
       <c r="X249" s="2">
         <v>0</v>
       </c>
       <c r="Y249" s="2">
-        <v>143.44</v>
+        <v>144.05</v>
       </c>
       <c r="Z249" s="2">
-        <v>33.82</v>
+        <v>33.97</v>
       </c>
       <c r="AA249" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="F250" s="2">
         <v>40033956</v>
       </c>
       <c r="G250" s="2" t="s">
@@ -26097,63 +26097,63 @@
       <c r="N253" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P253" s="3">
         <v>182.8</v>
       </c>
       <c r="Q253" s="3">
         <v>26.83</v>
       </c>
       <c r="R253" s="3">
         <v>60.25</v>
       </c>
       <c r="S253" s="3">
         <v>0</v>
       </c>
       <c r="T253" s="3">
         <v>269.87</v>
       </c>
       <c r="U253" s="3">
         <v>182.8</v>
       </c>
       <c r="V253" s="3">
-        <v>26.83</v>
+        <v>28.08</v>
       </c>
       <c r="W253" s="3">
         <v>60.25</v>
       </c>
       <c r="X253" s="2">
         <v>0</v>
       </c>
       <c r="Y253" s="2">
-        <v>269.87</v>
+        <v>271.13</v>
       </c>
       <c r="Z253" s="2">
-        <v>46.04</v>
+        <v>46.26</v>
       </c>
       <c r="AA253" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="254" spans="1:27">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="F254" s="2">
         <v>40034256</v>
       </c>
       <c r="G254" s="2" t="s">
@@ -26263,63 +26263,63 @@
       <c r="N255" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O255" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P255" s="3">
         <v>35.05</v>
       </c>
       <c r="Q255" s="3">
         <v>26.24</v>
       </c>
       <c r="R255" s="3">
         <v>17.91</v>
       </c>
       <c r="S255" s="3">
         <v>0</v>
       </c>
       <c r="T255" s="3">
         <v>79.2</v>
       </c>
       <c r="U255" s="3">
         <v>35.05</v>
       </c>
       <c r="V255" s="3">
-        <v>26.24</v>
+        <v>26.83</v>
       </c>
       <c r="W255" s="3">
         <v>17.91</v>
       </c>
       <c r="X255" s="2">
         <v>0</v>
       </c>
       <c r="Y255" s="2">
-        <v>79.2</v>
+        <v>79.78</v>
       </c>
       <c r="Z255" s="2">
-        <v>15.91</v>
+        <v>16.03</v>
       </c>
       <c r="AA255" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="256" spans="1:27">
       <c r="A256" s="2">
         <v>253</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="D256" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="F256" s="2">
         <v>40037293</v>
       </c>
       <c r="G256" s="2" t="s">
@@ -26678,63 +26678,63 @@
       <c r="N260" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P260" s="3">
         <v>267.56</v>
       </c>
       <c r="Q260" s="3">
         <v>68.31</v>
       </c>
       <c r="R260" s="3">
         <v>22.39</v>
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>358.26</v>
       </c>
       <c r="U260" s="3">
         <v>267.56</v>
       </c>
       <c r="V260" s="3">
-        <v>68.31</v>
+        <v>69.1</v>
       </c>
       <c r="W260" s="3">
         <v>22.39</v>
       </c>
       <c r="X260" s="2">
         <v>0</v>
       </c>
       <c r="Y260" s="2">
-        <v>358.26</v>
+        <v>359.05</v>
       </c>
       <c r="Z260" s="2">
-        <v>47.67</v>
+        <v>47.78</v>
       </c>
       <c r="AA260" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F261" s="2">
         <v>40053973</v>
       </c>
       <c r="G261" s="2" t="s">
@@ -34223,63 +34223,63 @@
       <c r="N353" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O353" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P353" s="3">
         <v>178.08</v>
       </c>
       <c r="Q353" s="3">
         <v>28.56</v>
       </c>
       <c r="R353" s="3">
         <v>8.53</v>
       </c>
       <c r="S353" s="3">
         <v>0</v>
       </c>
       <c r="T353" s="3">
         <v>215.17</v>
       </c>
       <c r="U353" s="3">
         <v>178.08</v>
       </c>
       <c r="V353" s="3">
-        <v>28.56</v>
+        <v>28.86</v>
       </c>
       <c r="W353" s="3">
         <v>8.53</v>
       </c>
       <c r="X353" s="2">
         <v>0</v>
       </c>
       <c r="Y353" s="2">
-        <v>215.17</v>
+        <v>215.47</v>
       </c>
       <c r="Z353" s="2">
-        <v>48.02</v>
+        <v>48.09</v>
       </c>
       <c r="AA353" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="354" spans="1:27">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>1467</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1468</v>
       </c>
       <c r="F354" s="2">
         <v>40053981</v>
       </c>
       <c r="G354" s="2" t="s">
@@ -34470,63 +34470,63 @@
       <c r="N356" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O356" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P356" s="3">
         <v>146.59</v>
       </c>
       <c r="Q356" s="3">
         <v>0</v>
       </c>
       <c r="R356" s="3">
         <v>144.79</v>
       </c>
       <c r="S356" s="3">
         <v>0</v>
       </c>
       <c r="T356" s="3">
         <v>291.38</v>
       </c>
       <c r="U356" s="3">
         <v>146.59</v>
       </c>
       <c r="V356" s="3">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="W356" s="3">
         <v>144.79</v>
       </c>
       <c r="X356" s="2">
         <v>0</v>
       </c>
       <c r="Y356" s="2">
-        <v>291.38</v>
+        <v>291.88</v>
       </c>
       <c r="Z356" s="2">
-        <v>29.46</v>
+        <v>29.51</v>
       </c>
       <c r="AA356" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="357" spans="1:27">
       <c r="A357" s="2">
         <v>354</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C357" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="D357" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="F357" s="2">
         <v>40037215</v>
       </c>
       <c r="G357" s="2" t="s">
@@ -35134,63 +35134,63 @@
       <c r="N364" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O364" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P364" s="3">
         <v>53.63</v>
       </c>
       <c r="Q364" s="3">
         <v>28.82</v>
       </c>
       <c r="R364" s="3">
         <v>25.56</v>
       </c>
       <c r="S364" s="3">
         <v>0</v>
       </c>
       <c r="T364" s="3">
         <v>108.01</v>
       </c>
       <c r="U364" s="3">
         <v>53.63</v>
       </c>
       <c r="V364" s="3">
-        <v>28.82</v>
+        <v>29.43</v>
       </c>
       <c r="W364" s="3">
         <v>25.56</v>
       </c>
       <c r="X364" s="2">
         <v>0</v>
       </c>
       <c r="Y364" s="2">
-        <v>108.01</v>
+        <v>108.62</v>
       </c>
       <c r="Z364" s="2">
-        <v>20.5</v>
+        <v>20.62</v>
       </c>
       <c r="AA364" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="365" spans="1:27">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C365" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="D365" s="2" t="s">
         <v>1511</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="F365" s="2">
         <v>40033730</v>
       </c>
       <c r="G365" s="2" t="s">
@@ -35466,63 +35466,63 @@
       <c r="N368" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O368" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P368" s="3">
         <v>57.02</v>
       </c>
       <c r="Q368" s="3">
         <v>28.04</v>
       </c>
       <c r="R368" s="3">
         <v>98.49</v>
       </c>
       <c r="S368" s="3">
         <v>0</v>
       </c>
       <c r="T368" s="3">
         <v>183.55</v>
       </c>
       <c r="U368" s="3">
         <v>57.02</v>
       </c>
       <c r="V368" s="3">
-        <v>28.04</v>
+        <v>28.64</v>
       </c>
       <c r="W368" s="3">
         <v>98.49</v>
       </c>
       <c r="X368" s="2">
         <v>0</v>
       </c>
       <c r="Y368" s="2">
-        <v>183.55</v>
+        <v>184.14</v>
       </c>
       <c r="Z368" s="2">
-        <v>23.09</v>
+        <v>23.17</v>
       </c>
       <c r="AA368" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="369" spans="1:27">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="D369" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="F369" s="2">
         <v>40037063</v>
       </c>
       <c r="G369" s="2" t="s">
@@ -36294,63 +36294,63 @@
       <c r="N378" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O378" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P378" s="3">
         <v>323.22</v>
       </c>
       <c r="Q378" s="3">
         <v>56.45</v>
       </c>
       <c r="R378" s="3">
         <v>57.71</v>
       </c>
       <c r="S378" s="3">
         <v>0</v>
       </c>
       <c r="T378" s="3">
         <v>437.37</v>
       </c>
       <c r="U378" s="3">
         <v>323.22</v>
       </c>
       <c r="V378" s="3">
-        <v>56.45</v>
+        <v>57.36</v>
       </c>
       <c r="W378" s="3">
         <v>57.71</v>
       </c>
       <c r="X378" s="2">
         <v>0</v>
       </c>
       <c r="Y378" s="2">
-        <v>437.37</v>
+        <v>438.29</v>
       </c>
       <c r="Z378" s="2">
-        <v>48.39</v>
+        <v>48.49</v>
       </c>
       <c r="AA378" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="379" spans="1:27">
       <c r="A379" s="2">
         <v>376</v>
       </c>
       <c r="B379" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C379" s="2" t="s">
         <v>1566</v>
       </c>
       <c r="D379" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="F379" s="2">
         <v>40033709</v>
       </c>
       <c r="G379" s="2" t="s">
@@ -37039,124 +37039,124 @@
       <c r="N387" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O387" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P387" s="3">
         <v>87.31</v>
       </c>
       <c r="Q387" s="3">
         <v>35.95</v>
       </c>
       <c r="R387" s="3">
         <v>39.46</v>
       </c>
       <c r="S387" s="3">
         <v>0</v>
       </c>
       <c r="T387" s="3">
         <v>162.72</v>
       </c>
       <c r="U387" s="3">
         <v>87.31</v>
       </c>
       <c r="V387" s="3">
-        <v>38.89</v>
+        <v>39.3</v>
       </c>
       <c r="W387" s="3">
         <v>39.46</v>
       </c>
       <c r="X387" s="2">
         <v>0</v>
       </c>
       <c r="Y387" s="2">
-        <v>165.67</v>
+        <v>166.07</v>
       </c>
       <c r="Z387" s="2">
-        <v>34.63</v>
+        <v>34.72</v>
       </c>
       <c r="AA387" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="388" spans="1:27">
       <c r="A388" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B388" s="6"/>
       <c r="C388" s="6"/>
       <c r="D388" s="6"/>
       <c r="E388" s="6"/>
       <c r="F388" s="6"/>
       <c r="G388" s="6"/>
       <c r="H388" s="7"/>
       <c r="I388" s="7"/>
       <c r="J388" s="7"/>
       <c r="K388" s="7">
         <v>233704.17</v>
       </c>
       <c r="L388" s="7">
         <v>20728.58</v>
       </c>
       <c r="M388" s="7">
         <v>254432.75</v>
       </c>
       <c r="N388" s="7"/>
       <c r="O388" s="7"/>
       <c r="P388" s="7">
         <v>58096.57</v>
       </c>
       <c r="Q388" s="7">
         <v>7163.28</v>
       </c>
       <c r="R388" s="7">
         <v>18652.55</v>
       </c>
       <c r="S388" s="7">
         <v>1193.51</v>
       </c>
       <c r="T388" s="7">
         <v>85105.92</v>
       </c>
       <c r="U388" s="7">
         <v>58058.48</v>
       </c>
       <c r="V388" s="7">
-        <v>7136.91</v>
+        <v>7186.53</v>
       </c>
       <c r="W388" s="7">
         <v>18652.55</v>
       </c>
       <c r="X388" s="6">
         <v>1193.51</v>
       </c>
       <c r="Y388" s="6">
-        <v>85041.45</v>
+        <v>85091.07</v>
       </c>
       <c r="Z388" s="6">
-        <v>33.42</v>
+        <v>33.44</v>
       </c>
       <c r="AA388" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A388:J388"/>
   </mergeCells>