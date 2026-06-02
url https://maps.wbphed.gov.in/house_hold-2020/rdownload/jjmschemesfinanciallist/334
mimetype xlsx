--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -4424,69 +4424,69 @@
   <si>
     <t>SM/13648</t>
   </si>
   <si>
     <t>Sadanandapur piped water supply scheme.</t>
   </si>
   <si>
     <t>TSM/015506</t>
   </si>
   <si>
     <t>GO2223009602PH</t>
   </si>
   <si>
     <t>SM/16270</t>
   </si>
   <si>
     <t>Sagarbhanga Piped Water Supply Scheme (Khoyrasole Block)</t>
   </si>
   <si>
     <t>TSM/017780</t>
   </si>
   <si>
     <t>GO2223014880PH</t>
   </si>
   <si>
+    <t>SM/13649</t>
+  </si>
+  <si>
+    <t>Sahapur Piped water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>TSM/015328</t>
+  </si>
+  <si>
+    <t>GO2223009595PH</t>
+  </si>
+  <si>
     <t>SM/18520</t>
   </si>
   <si>
     <t>Sahapur Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>TSM/013004</t>
-  </si>
-[...10 lines deleted...]
-    <t>GO2223009595PH</t>
   </si>
   <si>
     <t>SM/14678</t>
   </si>
   <si>
     <t>SAJNOR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>TSM/016227</t>
   </si>
   <si>
     <t>GO2223012748PH</t>
   </si>
   <si>
     <t>SM/14207</t>
   </si>
   <si>
     <t>Salan Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>TSM/015574</t>
   </si>
   <si>
     <t>GO2223011788PH</t>
   </si>
@@ -5462,63 +5462,63 @@
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>131.41</v>
       </c>
       <c r="Q4" s="3">
         <v>10.52</v>
       </c>
       <c r="R4" s="3">
         <v>41.03</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>182.96</v>
       </c>
       <c r="U4" s="3">
         <v>131.41</v>
       </c>
       <c r="V4" s="3">
-        <v>12.45</v>
+        <v>17.35</v>
       </c>
       <c r="W4" s="3">
         <v>41.03</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>184.89</v>
+        <v>189.79</v>
       </c>
       <c r="Z4" s="2">
-        <v>23.14</v>
+        <v>23.75</v>
       </c>
       <c r="AA4" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40033592</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -5628,63 +5628,63 @@
       <c r="N6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="3">
         <v>256.41</v>
       </c>
       <c r="Q6" s="3">
         <v>87.53</v>
       </c>
       <c r="R6" s="3">
         <v>174.72</v>
       </c>
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>518.67</v>
       </c>
       <c r="U6" s="3">
         <v>256.41</v>
       </c>
       <c r="V6" s="3">
-        <v>87.53</v>
+        <v>90.66</v>
       </c>
       <c r="W6" s="3">
         <v>174.72</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
-        <v>518.67</v>
+        <v>521.8</v>
       </c>
       <c r="Z6" s="2">
-        <v>57.83</v>
+        <v>58.18</v>
       </c>
       <c r="AA6" s="2">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="2">
         <v>40033618</v>
       </c>
       <c r="G7" s="2" t="s">
@@ -5875,63 +5875,63 @@
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>179.77</v>
       </c>
       <c r="Q9" s="3">
         <v>63.38</v>
       </c>
       <c r="R9" s="3">
         <v>19.65</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>262.8</v>
       </c>
       <c r="U9" s="3">
         <v>179.77</v>
       </c>
       <c r="V9" s="3">
-        <v>63.38</v>
+        <v>64.42</v>
       </c>
       <c r="W9" s="3">
         <v>19.65</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>262.8</v>
+        <v>263.84</v>
       </c>
       <c r="Z9" s="2">
-        <v>29.04</v>
+        <v>29.16</v>
       </c>
       <c r="AA9" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F10" s="2">
         <v>40033119</v>
       </c>
       <c r="G10" s="2" t="s">
@@ -5955,66 +5955,66 @@
       <c r="M10" s="3">
         <v>300.02</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>205.7</v>
       </c>
       <c r="Q10" s="3">
         <v>28.38</v>
       </c>
       <c r="R10" s="3">
         <v>15.9</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>249.99</v>
       </c>
       <c r="U10" s="3">
-        <v>207.49</v>
+        <v>209.26</v>
       </c>
       <c r="V10" s="3">
-        <v>28.38</v>
+        <v>31.39</v>
       </c>
       <c r="W10" s="3">
         <v>15.9</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>251.77</v>
+        <v>256.56</v>
       </c>
       <c r="Z10" s="2">
-        <v>83.92</v>
+        <v>85.51</v>
       </c>
       <c r="AA10" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="2">
         <v>40037162</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -6124,63 +6124,63 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>255.1</v>
       </c>
       <c r="Q12" s="3">
         <v>34.52</v>
       </c>
       <c r="R12" s="3">
         <v>99.56</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>389.17</v>
       </c>
       <c r="U12" s="3">
         <v>255.1</v>
       </c>
       <c r="V12" s="3">
-        <v>35.11</v>
+        <v>36.25</v>
       </c>
       <c r="W12" s="3">
         <v>99.56</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>389.77</v>
+        <v>390.91</v>
       </c>
       <c r="Z12" s="2">
-        <v>63.13</v>
+        <v>63.32</v>
       </c>
       <c r="AA12" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="2">
         <v>40035150</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -6207,63 +6207,63 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>154.9</v>
       </c>
       <c r="Q13" s="3">
         <v>31.2</v>
       </c>
       <c r="R13" s="3">
         <v>8.96</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>195.06</v>
       </c>
       <c r="U13" s="3">
         <v>154.9</v>
       </c>
       <c r="V13" s="3">
-        <v>31.2</v>
+        <v>32.42</v>
       </c>
       <c r="W13" s="3">
         <v>8.96</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>195.06</v>
+        <v>196.28</v>
       </c>
       <c r="Z13" s="2">
-        <v>24.57</v>
+        <v>24.72</v>
       </c>
       <c r="AA13" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F14" s="2">
         <v>40033931</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -6290,63 +6290,63 @@
       <c r="N14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="3">
         <v>307.24</v>
       </c>
       <c r="Q14" s="3">
         <v>30</v>
       </c>
       <c r="R14" s="3">
         <v>58.03</v>
       </c>
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>395.27</v>
       </c>
       <c r="U14" s="3">
         <v>307.24</v>
       </c>
       <c r="V14" s="3">
-        <v>30.3</v>
+        <v>31.48</v>
       </c>
       <c r="W14" s="3">
         <v>58.03</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
-        <v>395.57</v>
+        <v>396.75</v>
       </c>
       <c r="Z14" s="2">
-        <v>39.26</v>
+        <v>39.37</v>
       </c>
       <c r="AA14" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="2">
         <v>40026533</v>
       </c>
       <c r="G15" s="2" t="s">
@@ -6456,63 +6456,63 @@
       <c r="N16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="3">
         <v>76.59</v>
       </c>
       <c r="Q16" s="3">
         <v>101.01</v>
       </c>
       <c r="R16" s="3">
         <v>0</v>
       </c>
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>177.6</v>
       </c>
       <c r="U16" s="3">
         <v>76.59</v>
       </c>
       <c r="V16" s="3">
-        <v>101.01</v>
+        <v>103.39</v>
       </c>
       <c r="W16" s="3">
         <v>0</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
-        <v>177.6</v>
+        <v>179.98</v>
       </c>
       <c r="Z16" s="2">
-        <v>20.17</v>
+        <v>20.44</v>
       </c>
       <c r="AA16" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F17" s="2">
         <v>40060309</v>
       </c>
       <c r="G17" s="2" t="s">
@@ -6622,63 +6622,63 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>139.4</v>
       </c>
       <c r="Q18" s="3">
         <v>58.58</v>
       </c>
       <c r="R18" s="3">
         <v>87.67</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>285.65</v>
       </c>
       <c r="U18" s="3">
         <v>139.4</v>
       </c>
       <c r="V18" s="3">
-        <v>58.58</v>
+        <v>59.75</v>
       </c>
       <c r="W18" s="3">
         <v>87.67</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>285.65</v>
+        <v>286.82</v>
       </c>
       <c r="Z18" s="2">
-        <v>38.68</v>
+        <v>38.84</v>
       </c>
       <c r="AA18" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F19" s="2">
         <v>40009546</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -6702,66 +6702,66 @@
       <c r="M19" s="3">
         <v>6683.63</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>3560.46</v>
       </c>
       <c r="Q19" s="3">
         <v>177.3</v>
       </c>
       <c r="R19" s="3">
         <v>604.9</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>4342.67</v>
       </c>
       <c r="U19" s="3">
-        <v>3560.46</v>
+        <v>3562.37</v>
       </c>
       <c r="V19" s="3">
-        <v>177.91</v>
+        <v>189.25</v>
       </c>
       <c r="W19" s="3">
         <v>604.9</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>4343.28</v>
+        <v>4356.52</v>
       </c>
       <c r="Z19" s="2">
-        <v>64.98</v>
+        <v>65.18</v>
       </c>
       <c r="AA19" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F20" s="2">
         <v>40005935</v>
       </c>
       <c r="G20" s="2" t="s">
@@ -6871,63 +6871,63 @@
       <c r="N21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="3">
         <v>3113.66</v>
       </c>
       <c r="Q21" s="3">
         <v>242.78</v>
       </c>
       <c r="R21" s="3">
         <v>204.32</v>
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>3560.76</v>
       </c>
       <c r="U21" s="3">
         <v>3113.66</v>
       </c>
       <c r="V21" s="3">
-        <v>248.18</v>
+        <v>268.72</v>
       </c>
       <c r="W21" s="3">
         <v>204.32</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
-        <v>3566.16</v>
+        <v>3586.7</v>
       </c>
       <c r="Z21" s="2">
-        <v>45.1</v>
+        <v>45.36</v>
       </c>
       <c r="AA21" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F22" s="2">
         <v>40060285</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -6954,63 +6954,63 @@
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="3">
         <v>73.54</v>
       </c>
       <c r="Q22" s="3">
         <v>69.28</v>
       </c>
       <c r="R22" s="3">
         <v>0</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>142.82</v>
       </c>
       <c r="U22" s="3">
         <v>73.54</v>
       </c>
       <c r="V22" s="3">
-        <v>69.28</v>
+        <v>71.48</v>
       </c>
       <c r="W22" s="3">
         <v>0</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
-        <v>142.82</v>
+        <v>145.02</v>
       </c>
       <c r="Z22" s="2">
-        <v>7.21</v>
+        <v>7.33</v>
       </c>
       <c r="AA22" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F23" s="2">
         <v>40015003</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -7034,66 +7034,66 @@
       <c r="M23" s="3">
         <v>283.04</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="3">
         <v>181.16</v>
       </c>
       <c r="Q23" s="3">
         <v>16.46</v>
       </c>
       <c r="R23" s="3">
         <v>0</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>197.62</v>
       </c>
       <c r="U23" s="3">
-        <v>182.36</v>
+        <v>183.57</v>
       </c>
       <c r="V23" s="3">
-        <v>17.5</v>
+        <v>19.64</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>199.86</v>
+        <v>203.21</v>
       </c>
       <c r="Z23" s="2">
-        <v>70.61</v>
+        <v>71.79</v>
       </c>
       <c r="AA23" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F24" s="2">
         <v>40026525</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -7366,66 +7366,66 @@
       <c r="M27" s="3">
         <v>11639.45</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="3">
         <v>9481.19</v>
       </c>
       <c r="Q27" s="3">
         <v>274.25</v>
       </c>
       <c r="R27" s="3">
         <v>867.08</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>10622.52</v>
       </c>
       <c r="U27" s="3">
-        <v>9481.19</v>
+        <v>9485.27</v>
       </c>
       <c r="V27" s="3">
-        <v>279.46</v>
+        <v>294.46</v>
       </c>
       <c r="W27" s="3">
         <v>867.08</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>10627.73</v>
+        <v>10646.82</v>
       </c>
       <c r="Z27" s="2">
-        <v>91.31</v>
+        <v>91.47</v>
       </c>
       <c r="AA27" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F28" s="2">
         <v>40006424</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -7618,63 +7618,63 @@
       <c r="N30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P30" s="3">
         <v>182.63</v>
       </c>
       <c r="Q30" s="3">
         <v>24.65</v>
       </c>
       <c r="R30" s="3">
         <v>142.06</v>
       </c>
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>349.35</v>
       </c>
       <c r="U30" s="3">
         <v>182.63</v>
       </c>
       <c r="V30" s="3">
-        <v>24.65</v>
+        <v>25.7</v>
       </c>
       <c r="W30" s="3">
         <v>142.06</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
-        <v>349.35</v>
+        <v>350.39</v>
       </c>
       <c r="Z30" s="2">
-        <v>33.57</v>
+        <v>33.67</v>
       </c>
       <c r="AA30" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F31" s="2">
         <v>40005932</v>
       </c>
       <c r="G31" s="2" t="s">
@@ -7948,63 +7948,63 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>175.39</v>
       </c>
       <c r="Q34" s="3">
         <v>20.72</v>
       </c>
       <c r="R34" s="3">
         <v>21.11</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>217.22</v>
       </c>
       <c r="U34" s="3">
         <v>175.39</v>
       </c>
       <c r="V34" s="3">
-        <v>21.03</v>
+        <v>22.22</v>
       </c>
       <c r="W34" s="3">
         <v>21.11</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>217.53</v>
+        <v>218.72</v>
       </c>
       <c r="Z34" s="2">
-        <v>29.03</v>
+        <v>29.19</v>
       </c>
       <c r="AA34" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F35" s="2">
         <v>40037103</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -8028,66 +8028,66 @@
       <c r="M35" s="3">
         <v>447.36</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P35" s="3">
         <v>168.33</v>
       </c>
       <c r="Q35" s="3">
         <v>29.01</v>
       </c>
       <c r="R35" s="3">
         <v>6.3</v>
       </c>
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>203.64</v>
       </c>
       <c r="U35" s="3">
-        <v>168.33</v>
+        <v>169.55</v>
       </c>
       <c r="V35" s="3">
-        <v>29.92</v>
+        <v>33.78</v>
       </c>
       <c r="W35" s="3">
         <v>6.3</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
-        <v>204.55</v>
+        <v>209.63</v>
       </c>
       <c r="Z35" s="2">
-        <v>45.72</v>
+        <v>46.86</v>
       </c>
       <c r="AA35" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F36" s="2">
         <v>40053974</v>
       </c>
       <c r="G36" s="2" t="s">
@@ -8360,66 +8360,66 @@
       <c r="M39" s="3">
         <v>484.07</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>244.5</v>
       </c>
       <c r="Q39" s="3">
         <v>24.2</v>
       </c>
       <c r="R39" s="3">
         <v>12.43</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>281.12</v>
       </c>
       <c r="U39" s="3">
-        <v>244.5</v>
+        <v>245.71</v>
       </c>
       <c r="V39" s="3">
-        <v>24.2</v>
+        <v>25.56</v>
       </c>
       <c r="W39" s="3">
         <v>12.43</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>281.12</v>
+        <v>283.7</v>
       </c>
       <c r="Z39" s="2">
-        <v>58.07</v>
+        <v>58.61</v>
       </c>
       <c r="AA39" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>199</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F40" s="2">
         <v>40060381</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -8544,51 +8544,51 @@
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>72.65</v>
       </c>
       <c r="U41" s="3">
         <v>33.13</v>
       </c>
       <c r="V41" s="3">
         <v>34.3</v>
       </c>
       <c r="W41" s="3">
         <v>5.22</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
         <v>72.65</v>
       </c>
       <c r="Z41" s="2">
         <v>18.82</v>
       </c>
       <c r="AA41" s="2">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F42" s="2">
         <v>40039516</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -9191,63 +9191,63 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>263.11</v>
       </c>
       <c r="Q49" s="3">
         <v>41.01</v>
       </c>
       <c r="R49" s="3">
         <v>34.79</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>338.91</v>
       </c>
       <c r="U49" s="3">
         <v>263.11</v>
       </c>
       <c r="V49" s="3">
-        <v>42.53</v>
+        <v>47.29</v>
       </c>
       <c r="W49" s="3">
         <v>34.79</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>340.43</v>
+        <v>345.19</v>
       </c>
       <c r="Z49" s="2">
-        <v>31.64</v>
+        <v>32.08</v>
       </c>
       <c r="AA49" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F50" s="2">
         <v>40033737</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -9271,66 +9271,66 @@
       <c r="M50" s="3">
         <v>336.69</v>
       </c>
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>186.41</v>
       </c>
       <c r="Q50" s="3">
         <v>31.53</v>
       </c>
       <c r="R50" s="3">
         <v>5.49</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>223.43</v>
       </c>
       <c r="U50" s="3">
-        <v>186.41</v>
+        <v>187.6</v>
       </c>
       <c r="V50" s="3">
-        <v>32.14</v>
+        <v>34.53</v>
       </c>
       <c r="W50" s="3">
         <v>5.49</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>224.04</v>
+        <v>227.62</v>
       </c>
       <c r="Z50" s="2">
-        <v>66.54</v>
+        <v>67.61</v>
       </c>
       <c r="AA50" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F51" s="2">
         <v>40033576</v>
       </c>
       <c r="G51" s="2" t="s">
@@ -9848,66 +9848,66 @@
       <c r="M57" s="3">
         <v>445.39</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>191.04</v>
       </c>
       <c r="Q57" s="3">
         <v>25.71</v>
       </c>
       <c r="R57" s="3">
         <v>6.95</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>223.71</v>
       </c>
       <c r="U57" s="3">
-        <v>191.04</v>
+        <v>192.24</v>
       </c>
       <c r="V57" s="3">
-        <v>26.31</v>
+        <v>27.47</v>
       </c>
       <c r="W57" s="3">
         <v>6.95</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>224.3</v>
+        <v>226.65</v>
       </c>
       <c r="Z57" s="2">
-        <v>50.36</v>
+        <v>50.89</v>
       </c>
       <c r="AA57" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>277</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F58" s="2">
         <v>40032255</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -9934,63 +9934,63 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>90.23</v>
       </c>
       <c r="Q58" s="3">
         <v>28.45</v>
       </c>
       <c r="R58" s="3">
         <v>41.6</v>
       </c>
       <c r="S58" s="3">
         <v>9.04</v>
       </c>
       <c r="T58" s="3">
         <v>169.31</v>
       </c>
       <c r="U58" s="3">
         <v>90.23</v>
       </c>
       <c r="V58" s="3">
-        <v>29.05</v>
+        <v>30.81</v>
       </c>
       <c r="W58" s="3">
         <v>41.6</v>
       </c>
       <c r="X58" s="2">
         <v>9.04</v>
       </c>
       <c r="Y58" s="2">
-        <v>169.91</v>
+        <v>171.67</v>
       </c>
       <c r="Z58" s="2">
-        <v>29.64</v>
+        <v>29.95</v>
       </c>
       <c r="AA58" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F59" s="2">
         <v>40037064</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -10512,66 +10512,66 @@
       <c r="M65" s="3">
         <v>862.54</v>
       </c>
       <c r="N65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P65" s="3">
         <v>113.69</v>
       </c>
       <c r="Q65" s="3">
         <v>28.43</v>
       </c>
       <c r="R65" s="3">
         <v>21.51</v>
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>163.63</v>
       </c>
       <c r="U65" s="3">
-        <v>113.69</v>
+        <v>114.63</v>
       </c>
       <c r="V65" s="3">
-        <v>29.03</v>
+        <v>31.43</v>
       </c>
       <c r="W65" s="3">
         <v>21.51</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
-        <v>164.24</v>
+        <v>167.57</v>
       </c>
       <c r="Z65" s="2">
-        <v>19.04</v>
+        <v>19.43</v>
       </c>
       <c r="AA65" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>312</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F66" s="2">
         <v>40034526</v>
       </c>
       <c r="G66" s="2" t="s">
@@ -10598,63 +10598,63 @@
       <c r="N66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P66" s="3">
         <v>167.79</v>
       </c>
       <c r="Q66" s="3">
         <v>63.59</v>
       </c>
       <c r="R66" s="3">
         <v>52.38</v>
       </c>
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>283.77</v>
       </c>
       <c r="U66" s="3">
         <v>167.79</v>
       </c>
       <c r="V66" s="3">
-        <v>63.59</v>
+        <v>64.78</v>
       </c>
       <c r="W66" s="3">
         <v>52.38</v>
       </c>
       <c r="X66" s="2">
         <v>0</v>
       </c>
       <c r="Y66" s="2">
-        <v>283.77</v>
+        <v>284.96</v>
       </c>
       <c r="Z66" s="2">
-        <v>23.51</v>
+        <v>23.61</v>
       </c>
       <c r="AA66" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>315</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>316</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F67" s="2">
         <v>40032316</v>
       </c>
       <c r="G67" s="2" t="s">
@@ -10764,63 +10764,63 @@
       <c r="N68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P68" s="3">
         <v>119.81</v>
       </c>
       <c r="Q68" s="3">
         <v>29.39</v>
       </c>
       <c r="R68" s="3">
         <v>53.4</v>
       </c>
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>202.6</v>
       </c>
       <c r="U68" s="3">
         <v>119.81</v>
       </c>
       <c r="V68" s="3">
-        <v>29.39</v>
+        <v>31.78</v>
       </c>
       <c r="W68" s="3">
         <v>53.4</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
-        <v>202.6</v>
+        <v>204.99</v>
       </c>
       <c r="Z68" s="2">
-        <v>37.18</v>
+        <v>37.62</v>
       </c>
       <c r="AA68" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>323</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>324</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F69" s="2">
         <v>40033990</v>
       </c>
       <c r="G69" s="2" t="s">
@@ -11013,63 +11013,63 @@
       <c r="N71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P71" s="3">
         <v>59.42</v>
       </c>
       <c r="Q71" s="3">
         <v>40.17</v>
       </c>
       <c r="R71" s="3">
         <v>34.77</v>
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>134.35</v>
       </c>
       <c r="U71" s="3">
         <v>59.42</v>
       </c>
       <c r="V71" s="3">
-        <v>40.77</v>
+        <v>43.14</v>
       </c>
       <c r="W71" s="3">
         <v>34.77</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
-        <v>134.95</v>
+        <v>137.33</v>
       </c>
       <c r="Z71" s="2">
-        <v>21.06</v>
+        <v>21.43</v>
       </c>
       <c r="AA71" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F72" s="2">
         <v>40033404</v>
       </c>
       <c r="G72" s="2" t="s">
@@ -11179,63 +11179,63 @@
       <c r="N73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>279.36</v>
       </c>
       <c r="Q73" s="3">
         <v>42.71</v>
       </c>
       <c r="R73" s="3">
         <v>115.86</v>
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>437.93</v>
       </c>
       <c r="U73" s="3">
         <v>279.36</v>
       </c>
       <c r="V73" s="3">
-        <v>42.71</v>
+        <v>43.72</v>
       </c>
       <c r="W73" s="3">
         <v>115.86</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
-        <v>437.93</v>
+        <v>438.94</v>
       </c>
       <c r="Z73" s="2">
-        <v>67.04</v>
+        <v>67.2</v>
       </c>
       <c r="AA73" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>344</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>345</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F74" s="2">
         <v>40038391</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -11262,63 +11262,63 @@
       <c r="N74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="3">
         <v>25</v>
       </c>
       <c r="Q74" s="3">
         <v>0</v>
       </c>
       <c r="R74" s="3">
         <v>486.68</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>511.68</v>
       </c>
       <c r="U74" s="3">
         <v>25</v>
       </c>
       <c r="V74" s="3">
-        <v>1.74</v>
+        <v>5.1</v>
       </c>
       <c r="W74" s="3">
         <v>486.68</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
-        <v>513.42</v>
+        <v>516.78</v>
       </c>
       <c r="Z74" s="2">
-        <v>33.9</v>
+        <v>34.12</v>
       </c>
       <c r="AA74" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>347</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>348</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F75" s="2">
         <v>40033985</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -11425,66 +11425,66 @@
       <c r="M76" s="3">
         <v>574.46</v>
       </c>
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>187.17</v>
       </c>
       <c r="Q76" s="3">
         <v>27.03</v>
       </c>
       <c r="R76" s="3">
         <v>10.16</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>224.35</v>
       </c>
       <c r="U76" s="3">
-        <v>188.16</v>
+        <v>189.06</v>
       </c>
       <c r="V76" s="3">
-        <v>28.09</v>
+        <v>31.37</v>
       </c>
       <c r="W76" s="3">
         <v>10.16</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>226.41</v>
+        <v>230.59</v>
       </c>
       <c r="Z76" s="2">
-        <v>39.41</v>
+        <v>40.14</v>
       </c>
       <c r="AA76" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F77" s="2">
         <v>40033703</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -11511,66 +11511,66 @@
       <c r="N77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P77" s="3">
         <v>398.51</v>
       </c>
       <c r="Q77" s="3">
         <v>62.54</v>
       </c>
       <c r="R77" s="3">
         <v>25.98</v>
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>487.03</v>
       </c>
       <c r="U77" s="3">
         <v>398.51</v>
       </c>
       <c r="V77" s="3">
-        <v>63.75</v>
+        <v>67.3</v>
       </c>
       <c r="W77" s="3">
         <v>25.98</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
-        <v>488.24</v>
+        <v>491.79</v>
       </c>
       <c r="Z77" s="2">
-        <v>49.82</v>
+        <v>50.18</v>
       </c>
       <c r="AA77" s="2">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>361</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F78" s="2">
         <v>40033692</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -11677,66 +11677,66 @@
       <c r="N79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P79" s="3">
         <v>0</v>
       </c>
       <c r="Q79" s="3">
         <v>23.74</v>
       </c>
       <c r="R79" s="3">
         <v>21.49</v>
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>45.23</v>
       </c>
       <c r="U79" s="3">
         <v>0</v>
       </c>
       <c r="V79" s="3">
-        <v>23.74</v>
+        <v>26.66</v>
       </c>
       <c r="W79" s="3">
         <v>21.49</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
-        <v>45.23</v>
+        <v>48.15</v>
       </c>
       <c r="Z79" s="2">
-        <v>9.09</v>
+        <v>9.68</v>
       </c>
       <c r="AA79" s="2">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>368</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F80" s="2">
         <v>40038263</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -11760,63 +11760,63 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>5.69</v>
       </c>
       <c r="Q80" s="3">
         <v>91.27</v>
       </c>
       <c r="R80" s="3">
         <v>83.34</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>180.3</v>
       </c>
       <c r="U80" s="3">
         <v>5.69</v>
       </c>
       <c r="V80" s="3">
-        <v>91.27</v>
+        <v>93.09</v>
       </c>
       <c r="W80" s="3">
         <v>83.34</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>180.3</v>
+        <v>182.12</v>
       </c>
       <c r="Z80" s="2">
-        <v>16.06</v>
+        <v>16.22</v>
       </c>
       <c r="AA80" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>370</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>371</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F81" s="2">
         <v>40036891</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -12258,63 +12258,63 @@
       <c r="N86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P86" s="3">
         <v>110.71</v>
       </c>
       <c r="Q86" s="3">
         <v>24.46</v>
       </c>
       <c r="R86" s="3">
         <v>25.97</v>
       </c>
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>161.13</v>
       </c>
       <c r="U86" s="3">
         <v>110.71</v>
       </c>
       <c r="V86" s="3">
-        <v>24.64</v>
+        <v>25.62</v>
       </c>
       <c r="W86" s="3">
         <v>25.97</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
-        <v>161.32</v>
+        <v>162.29</v>
       </c>
       <c r="Z86" s="2">
-        <v>30.18</v>
+        <v>30.36</v>
       </c>
       <c r="AA86" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>397</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F87" s="2">
         <v>40033196</v>
       </c>
       <c r="G87" s="2" t="s">
@@ -12338,66 +12338,66 @@
       <c r="M87" s="3">
         <v>593.51</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>205.01</v>
       </c>
       <c r="Q87" s="3">
         <v>35.43</v>
       </c>
       <c r="R87" s="3">
         <v>29</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>269.44</v>
       </c>
       <c r="U87" s="3">
-        <v>205.01</v>
+        <v>205.92</v>
       </c>
       <c r="V87" s="3">
-        <v>36.14</v>
+        <v>38.73</v>
       </c>
       <c r="W87" s="3">
         <v>29</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>270.15</v>
+        <v>273.65</v>
       </c>
       <c r="Z87" s="2">
-        <v>45.52</v>
+        <v>46.11</v>
       </c>
       <c r="AA87" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>401</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>402</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F88" s="2">
         <v>40037479</v>
       </c>
       <c r="G88" s="2" t="s">
@@ -12439,51 +12439,51 @@
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>193.33</v>
       </c>
       <c r="U88" s="3">
         <v>25</v>
       </c>
       <c r="V88" s="3">
         <v>127.96</v>
       </c>
       <c r="W88" s="3">
         <v>40.37</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
         <v>193.33</v>
       </c>
       <c r="Z88" s="2">
         <v>7.57</v>
       </c>
       <c r="AA88" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>405</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>406</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F89" s="2">
         <v>40032929</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H89" s="3" t="s">
@@ -12507,63 +12507,63 @@
       <c r="N89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P89" s="3">
         <v>0</v>
       </c>
       <c r="Q89" s="3">
         <v>21.12</v>
       </c>
       <c r="R89" s="3">
         <v>43.74</v>
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>64.87</v>
       </c>
       <c r="U89" s="3">
         <v>0</v>
       </c>
       <c r="V89" s="3">
-        <v>21.12</v>
+        <v>21.73</v>
       </c>
       <c r="W89" s="3">
         <v>43.74</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
-        <v>64.87</v>
+        <v>65.48</v>
       </c>
       <c r="Z89" s="2">
-        <v>11.65</v>
+        <v>11.76</v>
       </c>
       <c r="AA89" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>409</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>410</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F90" s="2">
         <v>40033778</v>
       </c>
       <c r="G90" s="2" t="s">
@@ -12590,63 +12590,63 @@
       <c r="N90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P90" s="3">
         <v>218.18</v>
       </c>
       <c r="Q90" s="3">
         <v>46.3</v>
       </c>
       <c r="R90" s="3">
         <v>92.12</v>
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>356.61</v>
       </c>
       <c r="U90" s="3">
         <v>218.18</v>
       </c>
       <c r="V90" s="3">
-        <v>46.3</v>
+        <v>50.19</v>
       </c>
       <c r="W90" s="3">
         <v>92.12</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
-        <v>356.61</v>
+        <v>360.5</v>
       </c>
       <c r="Z90" s="2">
-        <v>34.16</v>
+        <v>34.53</v>
       </c>
       <c r="AA90" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>412</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>413</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F91" s="2">
         <v>40033210</v>
       </c>
       <c r="G91" s="2" t="s">
@@ -13005,63 +13005,63 @@
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>19.82</v>
       </c>
       <c r="Q95" s="3">
         <v>0.44</v>
       </c>
       <c r="R95" s="3">
         <v>10.55</v>
       </c>
       <c r="S95" s="3">
         <v>29.72</v>
       </c>
       <c r="T95" s="3">
         <v>60.52</v>
       </c>
       <c r="U95" s="3">
         <v>19.82</v>
       </c>
       <c r="V95" s="3">
-        <v>0.44</v>
+        <v>0.74</v>
       </c>
       <c r="W95" s="3">
         <v>10.55</v>
       </c>
       <c r="X95" s="2">
         <v>29.72</v>
       </c>
       <c r="Y95" s="2">
-        <v>60.52</v>
+        <v>60.82</v>
       </c>
       <c r="Z95" s="2">
-        <v>15.59</v>
+        <v>15.67</v>
       </c>
       <c r="AA95" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>432</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>433</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F96" s="2">
         <v>40036963</v>
       </c>
       <c r="G96" s="2" t="s">
@@ -13169,63 +13169,63 @@
       <c r="N97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P97" s="3">
         <v>396.88</v>
       </c>
       <c r="Q97" s="3">
         <v>36.78</v>
       </c>
       <c r="R97" s="3">
         <v>31.95</v>
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>465.62</v>
       </c>
       <c r="U97" s="3">
         <v>396.88</v>
       </c>
       <c r="V97" s="3">
-        <v>37.76</v>
+        <v>37.97</v>
       </c>
       <c r="W97" s="3">
         <v>31.95</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
-        <v>466.6</v>
+        <v>466.81</v>
       </c>
       <c r="Z97" s="2">
-        <v>72.57</v>
+        <v>72.6</v>
       </c>
       <c r="AA97" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>440</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>441</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F98" s="2">
         <v>40033580</v>
       </c>
       <c r="G98" s="2" t="s">
@@ -13418,63 +13418,63 @@
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>179.29</v>
       </c>
       <c r="Q100" s="3">
         <v>27.5</v>
       </c>
       <c r="R100" s="3">
         <v>8.53</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>215.32</v>
       </c>
       <c r="U100" s="3">
         <v>179.29</v>
       </c>
       <c r="V100" s="3">
-        <v>28.41</v>
+        <v>32.3</v>
       </c>
       <c r="W100" s="3">
         <v>8.53</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>216.24</v>
+        <v>220.13</v>
       </c>
       <c r="Z100" s="2">
-        <v>45.89</v>
+        <v>46.72</v>
       </c>
       <c r="AA100" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>452</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>453</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F101" s="2">
         <v>40033234</v>
       </c>
       <c r="G101" s="2" t="s">
@@ -13664,66 +13664,66 @@
       <c r="M103" s="3">
         <v>445.95</v>
       </c>
       <c r="N103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P103" s="3">
         <v>155.26</v>
       </c>
       <c r="Q103" s="3">
         <v>29.17</v>
       </c>
       <c r="R103" s="3">
         <v>8.82</v>
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>193.25</v>
       </c>
       <c r="U103" s="3">
-        <v>155.26</v>
+        <v>155.91</v>
       </c>
       <c r="V103" s="3">
-        <v>29.78</v>
+        <v>32.18</v>
       </c>
       <c r="W103" s="3">
         <v>8.82</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
-        <v>193.86</v>
+        <v>196.9</v>
       </c>
       <c r="Z103" s="2">
-        <v>43.47</v>
+        <v>44.15</v>
       </c>
       <c r="AA103" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>464</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>465</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F104" s="2">
         <v>40037062</v>
       </c>
       <c r="G104" s="2" t="s">
@@ -14412,63 +14412,63 @@
       <c r="N112" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O112" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P112" s="3">
         <v>123.15</v>
       </c>
       <c r="Q112" s="3">
         <v>32</v>
       </c>
       <c r="R112" s="3">
         <v>16.2</v>
       </c>
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>171.35</v>
       </c>
       <c r="U112" s="3">
         <v>123.15</v>
       </c>
       <c r="V112" s="3">
-        <v>33.3</v>
+        <v>37.04</v>
       </c>
       <c r="W112" s="3">
         <v>16.2</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
-        <v>172.65</v>
+        <v>176.39</v>
       </c>
       <c r="Z112" s="2">
-        <v>32.38</v>
+        <v>33.08</v>
       </c>
       <c r="AA112" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>500</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>501</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F113" s="2">
         <v>40037150</v>
       </c>
       <c r="G113" s="2" t="s">
@@ -14744,63 +14744,63 @@
       <c r="N116" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>351</v>
       </c>
       <c r="P116" s="3">
         <v>3.67</v>
       </c>
       <c r="Q116" s="3">
         <v>0</v>
       </c>
       <c r="R116" s="3">
         <v>26.28</v>
       </c>
       <c r="S116" s="3">
         <v>20.05</v>
       </c>
       <c r="T116" s="3">
         <v>50</v>
       </c>
       <c r="U116" s="3">
         <v>3.67</v>
       </c>
       <c r="V116" s="3">
-        <v>0.3</v>
+        <v>0.88</v>
       </c>
       <c r="W116" s="3">
         <v>26.28</v>
       </c>
       <c r="X116" s="2">
         <v>20.05</v>
       </c>
       <c r="Y116" s="2">
-        <v>50.3</v>
+        <v>50.88</v>
       </c>
       <c r="Z116" s="2">
-        <v>7.74</v>
+        <v>7.83</v>
       </c>
       <c r="AA116" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>517</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F117" s="2">
         <v>40026545</v>
       </c>
       <c r="G117" s="2" t="s">
@@ -14990,66 +14990,66 @@
       <c r="M119" s="3">
         <v>206</v>
       </c>
       <c r="N119" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P119" s="3">
         <v>104.19</v>
       </c>
       <c r="Q119" s="3">
         <v>0</v>
       </c>
       <c r="R119" s="3">
         <v>0</v>
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>104.19</v>
       </c>
       <c r="U119" s="3">
-        <v>104.19</v>
+        <v>106.74</v>
       </c>
       <c r="V119" s="3">
         <v>0</v>
       </c>
       <c r="W119" s="3">
         <v>0</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
-        <v>104.19</v>
+        <v>106.74</v>
       </c>
       <c r="Z119" s="2">
-        <v>50.58</v>
+        <v>51.81</v>
       </c>
       <c r="AA119" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>530</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>531</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F120" s="2">
         <v>40034454</v>
       </c>
       <c r="G120" s="2" t="s">
@@ -15091,51 +15091,51 @@
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>186.46</v>
       </c>
       <c r="U120" s="3">
         <v>186.46</v>
       </c>
       <c r="V120" s="3">
         <v>0</v>
       </c>
       <c r="W120" s="3">
         <v>0</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
         <v>186.46</v>
       </c>
       <c r="Z120" s="2">
         <v>59.57</v>
       </c>
       <c r="AA120" s="2">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>536</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F121" s="2">
         <v>40026531</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="3" t="s">
@@ -15239,66 +15239,66 @@
       <c r="M122" s="3">
         <v>998</v>
       </c>
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P122" s="3">
         <v>305.51</v>
       </c>
       <c r="Q122" s="3">
         <v>0</v>
       </c>
       <c r="R122" s="3">
         <v>0</v>
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>305.51</v>
       </c>
       <c r="U122" s="3">
-        <v>305.51</v>
+        <v>319.79</v>
       </c>
       <c r="V122" s="3">
         <v>0</v>
       </c>
       <c r="W122" s="3">
         <v>0</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
-        <v>305.51</v>
+        <v>319.79</v>
       </c>
       <c r="Z122" s="2">
-        <v>30.61</v>
+        <v>32.04</v>
       </c>
       <c r="AA122" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>544</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>545</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F123" s="2">
         <v>40034301</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -15405,66 +15405,66 @@
       <c r="M124" s="3">
         <v>754</v>
       </c>
       <c r="N124" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P124" s="3">
         <v>514.07</v>
       </c>
       <c r="Q124" s="3">
         <v>0</v>
       </c>
       <c r="R124" s="3">
         <v>0</v>
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>514.07</v>
       </c>
       <c r="U124" s="3">
-        <v>514.07</v>
+        <v>514.32</v>
       </c>
       <c r="V124" s="3">
-        <v>0.73</v>
+        <v>2.14</v>
       </c>
       <c r="W124" s="3">
         <v>0</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
-        <v>514.8</v>
+        <v>516.47</v>
       </c>
       <c r="Z124" s="2">
-        <v>68.28</v>
+        <v>68.5</v>
       </c>
       <c r="AA124" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>552</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>553</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F125" s="2">
         <v>40034402</v>
       </c>
       <c r="G125" s="2" t="s">
@@ -15589,51 +15589,51 @@
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>2.8</v>
       </c>
       <c r="U126" s="3">
         <v>2.8</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>2.8</v>
       </c>
       <c r="Z126" s="2">
         <v>3.3</v>
       </c>
       <c r="AA126" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>560</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>561</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F127" s="2">
         <v>40026538</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="3" t="s">
@@ -15903,66 +15903,66 @@
       <c r="M130" s="3">
         <v>901</v>
       </c>
       <c r="N130" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O130" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P130" s="3">
         <v>623.54</v>
       </c>
       <c r="Q130" s="3">
         <v>0</v>
       </c>
       <c r="R130" s="3">
         <v>0</v>
       </c>
       <c r="S130" s="3">
         <v>0</v>
       </c>
       <c r="T130" s="3">
         <v>623.54</v>
       </c>
       <c r="U130" s="3">
-        <v>623.54</v>
+        <v>628.85</v>
       </c>
       <c r="V130" s="3">
         <v>0</v>
       </c>
       <c r="W130" s="3">
         <v>0</v>
       </c>
       <c r="X130" s="2">
         <v>0</v>
       </c>
       <c r="Y130" s="2">
-        <v>623.54</v>
+        <v>628.85</v>
       </c>
       <c r="Z130" s="2">
-        <v>69.21</v>
+        <v>69.79</v>
       </c>
       <c r="AA130" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>576</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>577</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F131" s="2">
         <v>40034381</v>
       </c>
       <c r="G131" s="2" t="s">
@@ -16318,66 +16318,66 @@
       <c r="M135" s="3">
         <v>831.2</v>
       </c>
       <c r="N135" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O135" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P135" s="3">
         <v>259.74</v>
       </c>
       <c r="Q135" s="3">
         <v>0</v>
       </c>
       <c r="R135" s="3">
         <v>0</v>
       </c>
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>259.74</v>
       </c>
       <c r="U135" s="3">
-        <v>259.74</v>
+        <v>261.06</v>
       </c>
       <c r="V135" s="3">
         <v>0</v>
       </c>
       <c r="W135" s="3">
         <v>0</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
-        <v>259.74</v>
+        <v>261.06</v>
       </c>
       <c r="Z135" s="2">
-        <v>31.25</v>
+        <v>31.41</v>
       </c>
       <c r="AA135" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>596</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>597</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F136" s="2">
         <v>40034022</v>
       </c>
       <c r="G136" s="2" t="s">
@@ -16985,63 +16985,63 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>297.91</v>
       </c>
       <c r="Q143" s="3">
         <v>26.51</v>
       </c>
       <c r="R143" s="3">
         <v>394.22</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>718.64</v>
       </c>
       <c r="U143" s="3">
         <v>297.91</v>
       </c>
       <c r="V143" s="3">
-        <v>26.85</v>
+        <v>28.55</v>
       </c>
       <c r="W143" s="3">
         <v>394.22</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>718.98</v>
+        <v>720.68</v>
       </c>
       <c r="Z143" s="2">
-        <v>56.72</v>
+        <v>56.85</v>
       </c>
       <c r="AA143" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>628</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F144" s="2">
         <v>40039548</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -17148,66 +17148,66 @@
       <c r="M145" s="3">
         <v>977.13</v>
       </c>
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>154.37</v>
       </c>
       <c r="Q145" s="3">
         <v>43.63</v>
       </c>
       <c r="R145" s="3">
         <v>42.29</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>240.3</v>
       </c>
       <c r="U145" s="3">
-        <v>154.37</v>
+        <v>155.25</v>
       </c>
       <c r="V145" s="3">
-        <v>43.91</v>
+        <v>44.45</v>
       </c>
       <c r="W145" s="3">
         <v>42.29</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>240.58</v>
+        <v>241.99</v>
       </c>
       <c r="Z145" s="2">
-        <v>24.62</v>
+        <v>24.77</v>
       </c>
       <c r="AA145" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>636</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>637</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>638</v>
       </c>
       <c r="F146" s="2">
         <v>40033396</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -17645,63 +17645,63 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P151" s="3">
         <v>16.03</v>
       </c>
       <c r="Q151" s="3">
         <v>52.82</v>
       </c>
       <c r="R151" s="3">
         <v>24.88</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>93.73</v>
       </c>
       <c r="U151" s="3">
         <v>16.03</v>
       </c>
       <c r="V151" s="3">
-        <v>52.82</v>
+        <v>53.43</v>
       </c>
       <c r="W151" s="3">
         <v>24.88</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>93.73</v>
+        <v>94.34</v>
       </c>
       <c r="Z151" s="2">
-        <v>12.25</v>
+        <v>12.33</v>
       </c>
       <c r="AA151" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>661</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>662</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>663</v>
       </c>
       <c r="F152" s="2">
         <v>40033065</v>
       </c>
       <c r="G152" s="2" t="s">
@@ -17811,63 +17811,63 @@
       <c r="N153" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P153" s="3">
         <v>71.13</v>
       </c>
       <c r="Q153" s="3">
         <v>31.19</v>
       </c>
       <c r="R153" s="3">
         <v>49.12</v>
       </c>
       <c r="S153" s="3">
         <v>7.76</v>
       </c>
       <c r="T153" s="3">
         <v>159.2</v>
       </c>
       <c r="U153" s="3">
         <v>71.13</v>
       </c>
       <c r="V153" s="3">
-        <v>31.5</v>
+        <v>32.7</v>
       </c>
       <c r="W153" s="3">
         <v>49.12</v>
       </c>
       <c r="X153" s="2">
         <v>7.76</v>
       </c>
       <c r="Y153" s="2">
-        <v>159.51</v>
+        <v>160.7</v>
       </c>
       <c r="Z153" s="2">
-        <v>43.82</v>
+        <v>44.15</v>
       </c>
       <c r="AA153" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>669</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>670</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>671</v>
       </c>
       <c r="F154" s="2">
         <v>40033470</v>
       </c>
       <c r="G154" s="2" t="s">
@@ -17891,70 +17891,68 @@
       <c r="M154" s="3">
         <v>900.37</v>
       </c>
       <c r="N154" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O154" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P154" s="3">
         <v>404.09</v>
       </c>
       <c r="Q154" s="3">
         <v>33.57</v>
       </c>
       <c r="R154" s="3">
         <v>49.15</v>
       </c>
       <c r="S154" s="3">
         <v>16.54</v>
       </c>
       <c r="T154" s="3">
         <v>503.35</v>
       </c>
       <c r="U154" s="3">
-        <v>404.09</v>
+        <v>405.03</v>
       </c>
       <c r="V154" s="3">
-        <v>34.18</v>
+        <v>36.57</v>
       </c>
       <c r="W154" s="3">
         <v>49.15</v>
       </c>
       <c r="X154" s="2">
         <v>16.54</v>
       </c>
       <c r="Y154" s="2">
-        <v>503.96</v>
+        <v>507.29</v>
       </c>
       <c r="Z154" s="2">
-        <v>55.97</v>
-[...3 lines deleted...]
-      </c>
+        <v>56.34</v>
+      </c>
+      <c r="AA154" s="2"/>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>673</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>674</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F155" s="2">
         <v>40032343</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>29</v>
@@ -17977,63 +17975,63 @@
       <c r="N155" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P155" s="3">
         <v>157.91</v>
       </c>
       <c r="Q155" s="3">
         <v>22.15</v>
       </c>
       <c r="R155" s="3">
         <v>15.76</v>
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>195.82</v>
       </c>
       <c r="U155" s="3">
         <v>157.91</v>
       </c>
       <c r="V155" s="3">
-        <v>22.75</v>
+        <v>25.12</v>
       </c>
       <c r="W155" s="3">
         <v>15.76</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
-        <v>196.42</v>
+        <v>198.79</v>
       </c>
       <c r="Z155" s="2">
-        <v>32.79</v>
+        <v>33.18</v>
       </c>
       <c r="AA155" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F156" s="2">
         <v>40033508</v>
       </c>
       <c r="G156" s="2" t="s">
@@ -18057,66 +18055,66 @@
       <c r="M156" s="3">
         <v>514.78</v>
       </c>
       <c r="N156" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3">
         <v>187.3</v>
       </c>
       <c r="Q156" s="3">
         <v>6.41</v>
       </c>
       <c r="R156" s="3">
         <v>8.55</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>202.26</v>
       </c>
       <c r="U156" s="3">
-        <v>188.29</v>
+        <v>188.49</v>
       </c>
       <c r="V156" s="3">
-        <v>7.57</v>
+        <v>9.55</v>
       </c>
       <c r="W156" s="3">
         <v>8.55</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>204.42</v>
+        <v>206.6</v>
       </c>
       <c r="Z156" s="2">
-        <v>39.71</v>
+        <v>40.13</v>
       </c>
       <c r="AA156" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>681</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>682</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F157" s="2">
         <v>40032915</v>
       </c>
       <c r="G157" s="2" t="s">
@@ -18143,63 +18141,63 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>62.71</v>
       </c>
       <c r="Q157" s="3">
         <v>31.47</v>
       </c>
       <c r="R157" s="3">
         <v>9.99</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>104.18</v>
       </c>
       <c r="U157" s="3">
         <v>62.71</v>
       </c>
       <c r="V157" s="3">
-        <v>31.77</v>
+        <v>32.96</v>
       </c>
       <c r="W157" s="3">
         <v>9.99</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>104.48</v>
+        <v>105.66</v>
       </c>
       <c r="Z157" s="2">
-        <v>60.22</v>
+        <v>60.9</v>
       </c>
       <c r="AA157" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F158" s="2">
         <v>40037065</v>
       </c>
       <c r="G158" s="2" t="s">
@@ -18475,63 +18473,63 @@
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>31.12</v>
       </c>
       <c r="Q161" s="3">
         <v>15.86</v>
       </c>
       <c r="R161" s="3">
         <v>0</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>46.98</v>
       </c>
       <c r="U161" s="3">
         <v>31.12</v>
       </c>
       <c r="V161" s="3">
-        <v>16.07</v>
+        <v>17.07</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>47.18</v>
+        <v>48.19</v>
       </c>
       <c r="Z161" s="2">
-        <v>6.16</v>
+        <v>6.29</v>
       </c>
       <c r="AA161" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>702</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>703</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F162" s="2">
         <v>40033227</v>
       </c>
       <c r="G162" s="2" t="s">
@@ -18558,63 +18556,63 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>124.64</v>
       </c>
       <c r="Q162" s="3">
         <v>27.97</v>
       </c>
       <c r="R162" s="3">
         <v>12.43</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>165.04</v>
       </c>
       <c r="U162" s="3">
         <v>124.64</v>
       </c>
       <c r="V162" s="3">
-        <v>27.97</v>
+        <v>28.58</v>
       </c>
       <c r="W162" s="3">
         <v>12.43</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>165.04</v>
+        <v>165.65</v>
       </c>
       <c r="Z162" s="2">
-        <v>34.66</v>
+        <v>34.79</v>
       </c>
       <c r="AA162" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>706</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>707</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F163" s="2">
         <v>40032518</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -18724,63 +18722,63 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>67.19</v>
       </c>
       <c r="Q164" s="3">
         <v>51.32</v>
       </c>
       <c r="R164" s="3">
         <v>0</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>118.5</v>
       </c>
       <c r="U164" s="3">
         <v>67.19</v>
       </c>
       <c r="V164" s="3">
-        <v>51.6</v>
+        <v>53.05</v>
       </c>
       <c r="W164" s="3">
         <v>0</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>118.78</v>
+        <v>120.23</v>
       </c>
       <c r="Z164" s="2">
-        <v>14.59</v>
+        <v>14.77</v>
       </c>
       <c r="AA164" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>715</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>716</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F165" s="2">
         <v>40034053</v>
       </c>
       <c r="G165" s="2" t="s">
@@ -18807,63 +18805,63 @@
       <c r="N165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P165" s="3">
         <v>143.24</v>
       </c>
       <c r="Q165" s="3">
         <v>60.23</v>
       </c>
       <c r="R165" s="3">
         <v>63.42</v>
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>266.88</v>
       </c>
       <c r="U165" s="3">
         <v>143.24</v>
       </c>
       <c r="V165" s="3">
-        <v>60.23</v>
+        <v>61.14</v>
       </c>
       <c r="W165" s="3">
         <v>63.42</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
-        <v>266.88</v>
+        <v>267.79</v>
       </c>
       <c r="Z165" s="2">
-        <v>33.31</v>
+        <v>33.42</v>
       </c>
       <c r="AA165" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>719</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F166" s="2">
         <v>40037311</v>
       </c>
       <c r="G166" s="2" t="s">
@@ -18905,51 +18903,51 @@
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>54.1</v>
       </c>
       <c r="U166" s="3">
         <v>25</v>
       </c>
       <c r="V166" s="3">
         <v>7.85</v>
       </c>
       <c r="W166" s="3">
         <v>21.25</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
         <v>54.1</v>
       </c>
       <c r="Z166" s="2">
         <v>9.96</v>
       </c>
       <c r="AA166" s="2">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>723</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>724</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F167" s="2">
         <v>40032536</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="3" t="s">
@@ -18970,66 +18968,66 @@
       <c r="M167" s="3">
         <v>600.79</v>
       </c>
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>272.62</v>
       </c>
       <c r="Q167" s="3">
         <v>29.69</v>
       </c>
       <c r="R167" s="3">
         <v>14.24</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>316.56</v>
       </c>
       <c r="U167" s="3">
-        <v>272.62</v>
+        <v>273.85</v>
       </c>
       <c r="V167" s="3">
-        <v>30.3</v>
+        <v>32.7</v>
       </c>
       <c r="W167" s="3">
         <v>14.24</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>317.17</v>
+        <v>320.79</v>
       </c>
       <c r="Z167" s="2">
-        <v>52.79</v>
+        <v>53.39</v>
       </c>
       <c r="AA167" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>727</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>728</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F168" s="2">
         <v>40033631</v>
       </c>
       <c r="G168" s="2" t="s">
@@ -19056,63 +19054,63 @@
       <c r="N168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P168" s="3">
         <v>199.53</v>
       </c>
       <c r="Q168" s="3">
         <v>72.63</v>
       </c>
       <c r="R168" s="3">
         <v>199.67</v>
       </c>
       <c r="S168" s="3">
         <v>18.71</v>
       </c>
       <c r="T168" s="3">
         <v>490.54</v>
       </c>
       <c r="U168" s="3">
         <v>199.53</v>
       </c>
       <c r="V168" s="3">
-        <v>72.77</v>
+        <v>73.05</v>
       </c>
       <c r="W168" s="3">
         <v>199.67</v>
       </c>
       <c r="X168" s="2">
         <v>18.71</v>
       </c>
       <c r="Y168" s="2">
-        <v>490.68</v>
+        <v>490.96</v>
       </c>
       <c r="Z168" s="2">
-        <v>41.77</v>
+        <v>41.79</v>
       </c>
       <c r="AA168" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F169" s="2">
         <v>40037645</v>
       </c>
       <c r="G169" s="2" t="s">
@@ -19136,69 +19134,69 @@
       <c r="M169" s="3">
         <v>399.02</v>
       </c>
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>106.29</v>
       </c>
       <c r="Q169" s="3">
         <v>29.85</v>
       </c>
       <c r="R169" s="3">
         <v>7.62</v>
       </c>
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>143.76</v>
       </c>
       <c r="U169" s="3">
-        <v>106.29</v>
+        <v>107.49</v>
       </c>
       <c r="V169" s="3">
-        <v>30.45</v>
+        <v>32.85</v>
       </c>
       <c r="W169" s="3">
         <v>7.62</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
-        <v>144.37</v>
+        <v>147.97</v>
       </c>
       <c r="Z169" s="2">
-        <v>36.18</v>
+        <v>37.08</v>
       </c>
       <c r="AA169" s="2">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>734</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>735</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F170" s="2">
         <v>40033655</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H170" s="3" t="s">
@@ -19305,63 +19303,63 @@
       <c r="N171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P171" s="3">
         <v>199.88</v>
       </c>
       <c r="Q171" s="3">
         <v>33.88</v>
       </c>
       <c r="R171" s="3">
         <v>20.98</v>
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>254.74</v>
       </c>
       <c r="U171" s="3">
         <v>199.88</v>
       </c>
       <c r="V171" s="3">
-        <v>34.59</v>
+        <v>37.19</v>
       </c>
       <c r="W171" s="3">
         <v>20.98</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
-        <v>255.45</v>
+        <v>258.04</v>
       </c>
       <c r="Z171" s="2">
-        <v>44.13</v>
+        <v>44.58</v>
       </c>
       <c r="AA171" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>742</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>743</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>744</v>
       </c>
       <c r="F172" s="2">
         <v>40033512</v>
       </c>
       <c r="G172" s="2" t="s">
@@ -19388,63 +19386,63 @@
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>175.52</v>
       </c>
       <c r="Q172" s="3">
         <v>31.1</v>
       </c>
       <c r="R172" s="3">
         <v>11.94</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>218.56</v>
       </c>
       <c r="U172" s="3">
         <v>175.52</v>
       </c>
       <c r="V172" s="3">
-        <v>31.4</v>
+        <v>31.99</v>
       </c>
       <c r="W172" s="3">
         <v>11.94</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>218.87</v>
+        <v>219.46</v>
       </c>
       <c r="Z172" s="2">
-        <v>24.7</v>
+        <v>24.77</v>
       </c>
       <c r="AA172" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>746</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>747</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F173" s="2">
         <v>40037431</v>
       </c>
       <c r="G173" s="2" t="s">
@@ -19637,63 +19635,63 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>55.89</v>
       </c>
       <c r="Q175" s="3">
         <v>3.31</v>
       </c>
       <c r="R175" s="3">
         <v>15.15</v>
       </c>
       <c r="S175" s="3">
         <v>56.34</v>
       </c>
       <c r="T175" s="3">
         <v>130.68</v>
       </c>
       <c r="U175" s="3">
         <v>55.89</v>
       </c>
       <c r="V175" s="3">
-        <v>3.74</v>
+        <v>5.18</v>
       </c>
       <c r="W175" s="3">
         <v>15.15</v>
       </c>
       <c r="X175" s="2">
         <v>56.34</v>
       </c>
       <c r="Y175" s="2">
-        <v>131.11</v>
+        <v>132.55</v>
       </c>
       <c r="Z175" s="2">
-        <v>21.12</v>
+        <v>21.35</v>
       </c>
       <c r="AA175" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F176" s="2">
         <v>40038244</v>
       </c>
       <c r="G176" s="2" t="s">
@@ -19720,66 +19718,66 @@
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>133.7</v>
       </c>
       <c r="Q176" s="3">
         <v>31.77</v>
       </c>
       <c r="R176" s="3">
         <v>12.03</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>177.5</v>
       </c>
       <c r="U176" s="3">
         <v>133.7</v>
       </c>
       <c r="V176" s="3">
-        <v>31.77</v>
+        <v>32.37</v>
       </c>
       <c r="W176" s="3">
         <v>12.03</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>177.5</v>
+        <v>178.11</v>
       </c>
       <c r="Z176" s="2">
-        <v>40.75</v>
+        <v>40.88</v>
       </c>
       <c r="AA176" s="2">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>764</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>765</v>
       </c>
       <c r="F177" s="2">
         <v>40039472</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="3" t="s">
@@ -19803,63 +19801,63 @@
       <c r="N177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3">
         <v>4.37</v>
       </c>
       <c r="Q177" s="3">
         <v>28.67</v>
       </c>
       <c r="R177" s="3">
         <v>9.09</v>
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>42.12</v>
       </c>
       <c r="U177" s="3">
         <v>4.37</v>
       </c>
       <c r="V177" s="3">
-        <v>29.27</v>
+        <v>31.67</v>
       </c>
       <c r="W177" s="3">
         <v>9.09</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
-        <v>42.73</v>
+        <v>45.13</v>
       </c>
       <c r="Z177" s="2">
-        <v>5.8</v>
+        <v>6.12</v>
       </c>
       <c r="AA177" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>767</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>768</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>769</v>
       </c>
       <c r="F178" s="2">
         <v>40034827</v>
       </c>
       <c r="G178" s="2" t="s">
@@ -19886,63 +19884,63 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>193.04</v>
       </c>
       <c r="Q178" s="3">
         <v>47.42</v>
       </c>
       <c r="R178" s="3">
         <v>111.03</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>351.49</v>
       </c>
       <c r="U178" s="3">
         <v>193.04</v>
       </c>
       <c r="V178" s="3">
-        <v>47.42</v>
+        <v>48.03</v>
       </c>
       <c r="W178" s="3">
         <v>111.03</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>351.49</v>
+        <v>352.1</v>
       </c>
       <c r="Z178" s="2">
-        <v>40.15</v>
+        <v>40.22</v>
       </c>
       <c r="AA178" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>772</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>773</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F179" s="2">
         <v>40060407</v>
       </c>
       <c r="G179" s="2" t="s">
@@ -19969,63 +19967,63 @@
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P179" s="3">
         <v>187.67</v>
       </c>
       <c r="Q179" s="3">
         <v>3.35</v>
       </c>
       <c r="R179" s="3">
         <v>17.4</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>208.41</v>
       </c>
       <c r="U179" s="3">
         <v>187.67</v>
       </c>
       <c r="V179" s="3">
-        <v>3.65</v>
+        <v>4.24</v>
       </c>
       <c r="W179" s="3">
         <v>17.4</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>208.72</v>
+        <v>209.31</v>
       </c>
       <c r="Z179" s="2">
-        <v>24.65</v>
+        <v>24.72</v>
       </c>
       <c r="AA179" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>776</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>777</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F180" s="2">
         <v>40037018</v>
       </c>
       <c r="G180" s="2" t="s">
@@ -20132,66 +20130,66 @@
       <c r="M181" s="3">
         <v>721.43</v>
       </c>
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>304.63</v>
       </c>
       <c r="Q181" s="3">
         <v>24.69</v>
       </c>
       <c r="R181" s="3">
         <v>10.69</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>340.01</v>
       </c>
       <c r="U181" s="3">
-        <v>304.63</v>
+        <v>305.54</v>
       </c>
       <c r="V181" s="3">
-        <v>25.06</v>
+        <v>26.35</v>
       </c>
       <c r="W181" s="3">
         <v>10.69</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>340.38</v>
+        <v>342.58</v>
       </c>
       <c r="Z181" s="2">
-        <v>47.18</v>
+        <v>47.49</v>
       </c>
       <c r="AA181" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>784</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>785</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F182" s="2">
         <v>40034883</v>
       </c>
       <c r="G182" s="2" t="s">
@@ -20467,63 +20465,63 @@
       <c r="N185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P185" s="3">
         <v>120.85</v>
       </c>
       <c r="Q185" s="3">
         <v>31.75</v>
       </c>
       <c r="R185" s="3">
         <v>19.64</v>
       </c>
       <c r="S185" s="3">
         <v>18.08</v>
       </c>
       <c r="T185" s="3">
         <v>190.32</v>
       </c>
       <c r="U185" s="3">
         <v>120.85</v>
       </c>
       <c r="V185" s="3">
-        <v>32.33</v>
+        <v>34.69</v>
       </c>
       <c r="W185" s="3">
         <v>19.64</v>
       </c>
       <c r="X185" s="2">
         <v>18.08</v>
       </c>
       <c r="Y185" s="2">
-        <v>190.91</v>
+        <v>193.27</v>
       </c>
       <c r="Z185" s="2">
-        <v>63.28</v>
+        <v>64.06</v>
       </c>
       <c r="AA185" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>800</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F186" s="2">
         <v>40033573</v>
       </c>
       <c r="G186" s="2" t="s">
@@ -20547,66 +20545,66 @@
       <c r="M186" s="3">
         <v>667.02</v>
       </c>
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>245.36</v>
       </c>
       <c r="Q186" s="3">
         <v>37.61</v>
       </c>
       <c r="R186" s="3">
         <v>6.46</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>289.42</v>
       </c>
       <c r="U186" s="3">
-        <v>245.36</v>
+        <v>246.27</v>
       </c>
       <c r="V186" s="3">
         <v>37.61</v>
       </c>
       <c r="W186" s="3">
         <v>6.46</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>289.42</v>
+        <v>290.34</v>
       </c>
       <c r="Z186" s="2">
-        <v>43.39</v>
+        <v>43.53</v>
       </c>
       <c r="AA186" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>804</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>805</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F187" s="2">
         <v>40037118</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -20648,51 +20646,51 @@
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>64.05</v>
       </c>
       <c r="U187" s="3">
         <v>0</v>
       </c>
       <c r="V187" s="3">
         <v>28.33</v>
       </c>
       <c r="W187" s="3">
         <v>35.72</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
         <v>64.05</v>
       </c>
       <c r="Z187" s="2">
         <v>5.46</v>
       </c>
       <c r="AA187" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>807</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>808</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F188" s="2">
         <v>40033748</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H188" s="3" t="s">
@@ -20716,63 +20714,63 @@
       <c r="N188" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P188" s="3">
         <v>172.64</v>
       </c>
       <c r="Q188" s="3">
         <v>53.05</v>
       </c>
       <c r="R188" s="3">
         <v>110.15</v>
       </c>
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>335.83</v>
       </c>
       <c r="U188" s="3">
         <v>172.64</v>
       </c>
       <c r="V188" s="3">
-        <v>53.89</v>
+        <v>59.46</v>
       </c>
       <c r="W188" s="3">
         <v>110.15</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
-        <v>336.68</v>
+        <v>342.24</v>
       </c>
       <c r="Z188" s="2">
-        <v>30.31</v>
+        <v>30.81</v>
       </c>
       <c r="AA188" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>811</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>812</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>813</v>
       </c>
       <c r="F189" s="2">
         <v>40033326</v>
       </c>
       <c r="G189" s="2" t="s">
@@ -21212,63 +21210,63 @@
       <c r="N194" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P194" s="3">
         <v>274.95</v>
       </c>
       <c r="Q194" s="3">
         <v>25.11</v>
       </c>
       <c r="R194" s="3">
         <v>110.4</v>
       </c>
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>410.46</v>
       </c>
       <c r="U194" s="3">
         <v>274.95</v>
       </c>
       <c r="V194" s="3">
-        <v>25.11</v>
+        <v>28.11</v>
       </c>
       <c r="W194" s="3">
         <v>110.4</v>
       </c>
       <c r="X194" s="2">
         <v>0</v>
       </c>
       <c r="Y194" s="2">
-        <v>410.46</v>
+        <v>413.46</v>
       </c>
       <c r="Z194" s="2">
-        <v>52.57</v>
+        <v>52.95</v>
       </c>
       <c r="AA194" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>834</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>835</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F195" s="2">
         <v>40045415</v>
       </c>
       <c r="G195" s="2" t="s">
@@ -21310,51 +21308,51 @@
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>135.29</v>
       </c>
       <c r="U195" s="3">
         <v>49.04</v>
       </c>
       <c r="V195" s="3">
         <v>23.73</v>
       </c>
       <c r="W195" s="3">
         <v>62.53</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
         <v>135.29</v>
       </c>
       <c r="Z195" s="2">
         <v>11.38</v>
       </c>
       <c r="AA195" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>837</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>838</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F196" s="2">
         <v>40034514</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H196" s="3" t="s">
@@ -22122,66 +22120,66 @@
       <c r="M205" s="3">
         <v>564.3</v>
       </c>
       <c r="N205" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O205" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P205" s="3">
         <v>40.86</v>
       </c>
       <c r="Q205" s="3">
         <v>26.35</v>
       </c>
       <c r="R205" s="3">
         <v>16.57</v>
       </c>
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>83.77</v>
       </c>
       <c r="U205" s="3">
-        <v>40.86</v>
+        <v>43.29</v>
       </c>
       <c r="V205" s="3">
-        <v>27.16</v>
+        <v>29.95</v>
       </c>
       <c r="W205" s="3">
         <v>16.57</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
-        <v>84.59</v>
+        <v>89.81</v>
       </c>
       <c r="Z205" s="2">
-        <v>14.99</v>
+        <v>15.92</v>
       </c>
       <c r="AA205" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>875</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>876</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>877</v>
       </c>
       <c r="F206" s="2">
         <v>40032254</v>
       </c>
       <c r="G206" s="2" t="s">
@@ -22291,63 +22289,63 @@
       <c r="N207" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O207" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P207" s="3">
         <v>9.55</v>
       </c>
       <c r="Q207" s="3">
         <v>3.04</v>
       </c>
       <c r="R207" s="3">
         <v>13.79</v>
       </c>
       <c r="S207" s="3">
         <v>54.53</v>
       </c>
       <c r="T207" s="3">
         <v>80.91</v>
       </c>
       <c r="U207" s="3">
         <v>9.55</v>
       </c>
       <c r="V207" s="3">
-        <v>3.04</v>
+        <v>3.65</v>
       </c>
       <c r="W207" s="3">
         <v>13.79</v>
       </c>
       <c r="X207" s="2">
         <v>54.53</v>
       </c>
       <c r="Y207" s="2">
-        <v>80.91</v>
+        <v>81.52</v>
       </c>
       <c r="Z207" s="2">
-        <v>9.4</v>
+        <v>9.47</v>
       </c>
       <c r="AA207" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>883</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>884</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>885</v>
       </c>
       <c r="F208" s="2">
         <v>40054104</v>
       </c>
       <c r="G208" s="2" t="s">
@@ -22704,63 +22702,63 @@
       <c r="N212" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P212" s="3">
         <v>9.82</v>
       </c>
       <c r="Q212" s="3">
         <v>17.06</v>
       </c>
       <c r="R212" s="3">
         <v>73.98</v>
       </c>
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>100.86</v>
       </c>
       <c r="U212" s="3">
         <v>9.82</v>
       </c>
       <c r="V212" s="3">
-        <v>17.34</v>
+        <v>19.18</v>
       </c>
       <c r="W212" s="3">
         <v>73.98</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
-        <v>101.14</v>
+        <v>102.98</v>
       </c>
       <c r="Z212" s="2">
-        <v>8.64</v>
+        <v>8.8</v>
       </c>
       <c r="AA212" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>903</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>904</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>905</v>
       </c>
       <c r="F213" s="2">
         <v>40033698</v>
       </c>
       <c r="G213" s="2" t="s">
@@ -22787,63 +22785,63 @@
       <c r="N213" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O213" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P213" s="3">
         <v>186.47</v>
       </c>
       <c r="Q213" s="3">
         <v>18.1</v>
       </c>
       <c r="R213" s="3">
         <v>12.65</v>
       </c>
       <c r="S213" s="3">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>217.22</v>
       </c>
       <c r="U213" s="3">
         <v>186.47</v>
       </c>
       <c r="V213" s="3">
-        <v>18.84</v>
+        <v>19.87</v>
       </c>
       <c r="W213" s="3">
         <v>12.65</v>
       </c>
       <c r="X213" s="2">
         <v>0</v>
       </c>
       <c r="Y213" s="2">
-        <v>217.96</v>
+        <v>218.99</v>
       </c>
       <c r="Z213" s="2">
-        <v>62.98</v>
+        <v>63.28</v>
       </c>
       <c r="AA213" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>907</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>908</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F214" s="2">
         <v>40037059</v>
       </c>
       <c r="G214" s="2" t="s">
@@ -23199,66 +23197,66 @@
       <c r="M218" s="3">
         <v>409.66</v>
       </c>
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P218" s="3">
         <v>244.99</v>
       </c>
       <c r="Q218" s="3">
         <v>31.78</v>
       </c>
       <c r="R218" s="3">
         <v>13.19</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>289.96</v>
       </c>
       <c r="U218" s="3">
-        <v>244.99</v>
+        <v>246.02</v>
       </c>
       <c r="V218" s="3">
-        <v>31.99</v>
+        <v>32.4</v>
       </c>
       <c r="W218" s="3">
         <v>13.19</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>290.17</v>
+        <v>291.61</v>
       </c>
       <c r="Z218" s="2">
-        <v>70.83</v>
+        <v>71.18</v>
       </c>
       <c r="AA218" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>926</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>927</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>928</v>
       </c>
       <c r="F219" s="2">
         <v>40034115</v>
       </c>
       <c r="G219" s="2" t="s">
@@ -23285,66 +23283,66 @@
       <c r="N219" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O219" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P219" s="3">
         <v>86.7</v>
       </c>
       <c r="Q219" s="3">
         <v>23.53</v>
       </c>
       <c r="R219" s="3">
         <v>24.16</v>
       </c>
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>134.39</v>
       </c>
       <c r="U219" s="3">
         <v>86.7</v>
       </c>
       <c r="V219" s="3">
-        <v>24.13</v>
+        <v>26.52</v>
       </c>
       <c r="W219" s="3">
         <v>24.16</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
-        <v>134.99</v>
+        <v>137.38</v>
       </c>
       <c r="Z219" s="2">
-        <v>21.48</v>
+        <v>21.86</v>
       </c>
       <c r="AA219" s="2">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>930</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>931</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F220" s="2">
         <v>40032360</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H220" s="3" t="s">
@@ -23534,63 +23532,63 @@
       <c r="N222" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P222" s="3">
         <v>0</v>
       </c>
       <c r="Q222" s="3">
         <v>27.66</v>
       </c>
       <c r="R222" s="3">
         <v>66.37</v>
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>94.03</v>
       </c>
       <c r="U222" s="3">
         <v>0</v>
       </c>
       <c r="V222" s="3">
-        <v>29.46</v>
+        <v>30.59</v>
       </c>
       <c r="W222" s="3">
         <v>66.37</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
-        <v>95.83</v>
+        <v>96.96</v>
       </c>
       <c r="Z222" s="2">
-        <v>18.23</v>
+        <v>18.44</v>
       </c>
       <c r="AA222" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>942</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>943</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>944</v>
       </c>
       <c r="F223" s="2">
         <v>40037143</v>
       </c>
       <c r="G223" s="2" t="s">
@@ -23783,63 +23781,63 @@
       <c r="N225" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P225" s="3">
         <v>316.48</v>
       </c>
       <c r="Q225" s="3">
         <v>37.6</v>
       </c>
       <c r="R225" s="3">
         <v>10.81</v>
       </c>
       <c r="S225" s="3">
         <v>17.08</v>
       </c>
       <c r="T225" s="3">
         <v>381.96</v>
       </c>
       <c r="U225" s="3">
         <v>316.48</v>
       </c>
       <c r="V225" s="3">
-        <v>37.9</v>
+        <v>39.69</v>
       </c>
       <c r="W225" s="3">
         <v>10.81</v>
       </c>
       <c r="X225" s="2">
         <v>17.08</v>
       </c>
       <c r="Y225" s="2">
-        <v>382.26</v>
+        <v>384.05</v>
       </c>
       <c r="Z225" s="2">
-        <v>77.05</v>
+        <v>77.41</v>
       </c>
       <c r="AA225" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>954</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>955</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F226" s="2">
         <v>40053980</v>
       </c>
       <c r="G226" s="2" t="s">
@@ -23962,51 +23960,51 @@
       <c r="S227" s="3">
         <v>0</v>
       </c>
       <c r="T227" s="3">
         <v>62.17</v>
       </c>
       <c r="U227" s="3">
         <v>5.06</v>
       </c>
       <c r="V227" s="3">
         <v>0</v>
       </c>
       <c r="W227" s="3">
         <v>57.11</v>
       </c>
       <c r="X227" s="2">
         <v>0</v>
       </c>
       <c r="Y227" s="2">
         <v>62.17</v>
       </c>
       <c r="Z227" s="2">
         <v>7.36</v>
       </c>
       <c r="AA227" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:27">
       <c r="A228" s="2">
         <v>225</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>963</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>964</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>965</v>
       </c>
       <c r="F228" s="2">
         <v>40053971</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H228" s="3" t="s">
@@ -24360,63 +24358,63 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>116.72</v>
       </c>
       <c r="Q232" s="3">
         <v>25.02</v>
       </c>
       <c r="R232" s="3">
         <v>6.95</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>148.69</v>
       </c>
       <c r="U232" s="3">
         <v>116.72</v>
       </c>
       <c r="V232" s="3">
-        <v>25.32</v>
+        <v>27.13</v>
       </c>
       <c r="W232" s="3">
         <v>6.95</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>148.99</v>
+        <v>150.8</v>
       </c>
       <c r="Z232" s="2">
-        <v>41.96</v>
+        <v>42.47</v>
       </c>
       <c r="AA232" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>983</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>984</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>985</v>
       </c>
       <c r="F233" s="2">
         <v>40033557</v>
       </c>
       <c r="G233" s="2" t="s">
@@ -24440,66 +24438,66 @@
       <c r="M233" s="3">
         <v>924.31</v>
       </c>
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>384.84</v>
       </c>
       <c r="Q233" s="3">
         <v>34.58</v>
       </c>
       <c r="R233" s="3">
         <v>4.9</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>424.31</v>
       </c>
       <c r="U233" s="3">
-        <v>384.84</v>
+        <v>385.75</v>
       </c>
       <c r="V233" s="3">
-        <v>35.49</v>
+        <v>38.47</v>
       </c>
       <c r="W233" s="3">
         <v>4.9</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>425.23</v>
+        <v>429.12</v>
       </c>
       <c r="Z233" s="2">
-        <v>46</v>
+        <v>46.43</v>
       </c>
       <c r="AA233" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>987</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>988</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>989</v>
       </c>
       <c r="F234" s="2">
         <v>40033588</v>
       </c>
       <c r="G234" s="2" t="s">
@@ -24690,63 +24688,63 @@
       <c r="N236" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P236" s="3">
         <v>87.4</v>
       </c>
       <c r="Q236" s="3">
         <v>26.03</v>
       </c>
       <c r="R236" s="3">
         <v>10.42</v>
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>123.86</v>
       </c>
       <c r="U236" s="3">
         <v>87.4</v>
       </c>
       <c r="V236" s="3">
-        <v>26.7</v>
+        <v>28.76</v>
       </c>
       <c r="W236" s="3">
         <v>10.42</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
-        <v>124.52</v>
+        <v>126.58</v>
       </c>
       <c r="Z236" s="2">
-        <v>22.68</v>
+        <v>23.05</v>
       </c>
       <c r="AA236" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>999</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="F237" s="2">
         <v>40033008</v>
       </c>
       <c r="G237" s="2" t="s">
@@ -25102,69 +25100,69 @@
       <c r="M241" s="3">
         <v>271.5</v>
       </c>
       <c r="N241" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O241" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P241" s="3">
         <v>86.08</v>
       </c>
       <c r="Q241" s="3">
         <v>51.5</v>
       </c>
       <c r="R241" s="3">
         <v>9.24</v>
       </c>
       <c r="S241" s="3">
         <v>0</v>
       </c>
       <c r="T241" s="3">
         <v>146.82</v>
       </c>
       <c r="U241" s="3">
-        <v>86.08</v>
+        <v>87.69</v>
       </c>
       <c r="V241" s="3">
-        <v>52.11</v>
+        <v>54.5</v>
       </c>
       <c r="W241" s="3">
         <v>9.24</v>
       </c>
       <c r="X241" s="2">
         <v>0</v>
       </c>
       <c r="Y241" s="2">
-        <v>147.43</v>
+        <v>151.43</v>
       </c>
       <c r="Z241" s="2">
-        <v>54.3</v>
+        <v>55.78</v>
       </c>
       <c r="AA241" s="2">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="F242" s="2">
         <v>40053972</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H242" s="3" t="s">
@@ -25352,63 +25350,63 @@
       <c r="N244" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O244" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P244" s="3">
         <v>281.09</v>
       </c>
       <c r="Q244" s="3">
         <v>32.14</v>
       </c>
       <c r="R244" s="3">
         <v>40.74</v>
       </c>
       <c r="S244" s="3">
         <v>0</v>
       </c>
       <c r="T244" s="3">
         <v>353.98</v>
       </c>
       <c r="U244" s="3">
         <v>281.09</v>
       </c>
       <c r="V244" s="3">
-        <v>32.75</v>
+        <v>35.15</v>
       </c>
       <c r="W244" s="3">
         <v>40.74</v>
       </c>
       <c r="X244" s="2">
         <v>0</v>
       </c>
       <c r="Y244" s="2">
-        <v>354.59</v>
+        <v>356.99</v>
       </c>
       <c r="Z244" s="2">
-        <v>75.95</v>
+        <v>76.47</v>
       </c>
       <c r="AA244" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="245" spans="1:27">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="F245" s="2">
         <v>40045584</v>
       </c>
       <c r="G245" s="2" t="s">
@@ -25679,66 +25677,66 @@
       <c r="M248" s="3">
         <v>191.26</v>
       </c>
       <c r="N248" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O248" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P248" s="3">
         <v>87.33</v>
       </c>
       <c r="Q248" s="3">
         <v>19.66</v>
       </c>
       <c r="R248" s="3">
         <v>0</v>
       </c>
       <c r="S248" s="3">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>106.99</v>
       </c>
       <c r="U248" s="3">
-        <v>87.33</v>
+        <v>90.06</v>
       </c>
       <c r="V248" s="3">
-        <v>19.97</v>
+        <v>20.55</v>
       </c>
       <c r="W248" s="3">
         <v>0</v>
       </c>
       <c r="X248" s="2">
         <v>0</v>
       </c>
       <c r="Y248" s="2">
-        <v>107.3</v>
+        <v>110.62</v>
       </c>
       <c r="Z248" s="2">
-        <v>56.1</v>
+        <v>57.84</v>
       </c>
       <c r="AA248" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="249" spans="1:27">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>1047</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F249" s="2">
         <v>40034173</v>
       </c>
       <c r="G249" s="2" t="s">
@@ -25762,66 +25760,66 @@
       <c r="M249" s="3">
         <v>424.09</v>
       </c>
       <c r="N249" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P249" s="3">
         <v>81.32</v>
       </c>
       <c r="Q249" s="3">
         <v>47.7</v>
       </c>
       <c r="R249" s="3">
         <v>14.42</v>
       </c>
       <c r="S249" s="3">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>143.44</v>
       </c>
       <c r="U249" s="3">
-        <v>81.32</v>
+        <v>84.04</v>
       </c>
       <c r="V249" s="3">
-        <v>48.31</v>
+        <v>50.7</v>
       </c>
       <c r="W249" s="3">
         <v>14.42</v>
       </c>
       <c r="X249" s="2">
         <v>0</v>
       </c>
       <c r="Y249" s="2">
-        <v>144.05</v>
+        <v>149.16</v>
       </c>
       <c r="Z249" s="2">
-        <v>33.97</v>
+        <v>35.17</v>
       </c>
       <c r="AA249" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="F250" s="2">
         <v>40033956</v>
       </c>
       <c r="G250" s="2" t="s">
@@ -25931,66 +25929,66 @@
       <c r="N251" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P251" s="3">
         <v>200.95</v>
       </c>
       <c r="Q251" s="3">
         <v>11.3</v>
       </c>
       <c r="R251" s="3">
         <v>39.34</v>
       </c>
       <c r="S251" s="3">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>251.59</v>
       </c>
       <c r="U251" s="3">
         <v>200.95</v>
       </c>
       <c r="V251" s="3">
-        <v>11.3</v>
+        <v>13.13</v>
       </c>
       <c r="W251" s="3">
         <v>39.34</v>
       </c>
       <c r="X251" s="2">
         <v>0</v>
       </c>
       <c r="Y251" s="2">
-        <v>251.59</v>
+        <v>253.42</v>
       </c>
       <c r="Z251" s="2">
-        <v>27.53</v>
+        <v>27.73</v>
       </c>
       <c r="AA251" s="2">
-        <v>55</v>
+        <v>32</v>
       </c>
     </row>
     <row r="252" spans="1:27">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="F252" s="2">
         <v>40037006</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H252" s="3" t="s">
@@ -26094,66 +26092,66 @@
       <c r="M253" s="3">
         <v>586.12</v>
       </c>
       <c r="N253" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P253" s="3">
         <v>182.8</v>
       </c>
       <c r="Q253" s="3">
         <v>26.83</v>
       </c>
       <c r="R253" s="3">
         <v>60.25</v>
       </c>
       <c r="S253" s="3">
         <v>0</v>
       </c>
       <c r="T253" s="3">
         <v>269.87</v>
       </c>
       <c r="U253" s="3">
-        <v>182.8</v>
+        <v>183.98</v>
       </c>
       <c r="V253" s="3">
-        <v>28.08</v>
+        <v>33.89</v>
       </c>
       <c r="W253" s="3">
         <v>60.25</v>
       </c>
       <c r="X253" s="2">
         <v>0</v>
       </c>
       <c r="Y253" s="2">
-        <v>271.13</v>
+        <v>278.13</v>
       </c>
       <c r="Z253" s="2">
-        <v>46.26</v>
+        <v>47.45</v>
       </c>
       <c r="AA253" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="254" spans="1:27">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="F254" s="2">
         <v>40034256</v>
       </c>
       <c r="G254" s="2" t="s">
@@ -26180,63 +26178,63 @@
       <c r="N254" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O254" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P254" s="3">
         <v>102.14</v>
       </c>
       <c r="Q254" s="3">
         <v>17.16</v>
       </c>
       <c r="R254" s="3">
         <v>7.77</v>
       </c>
       <c r="S254" s="3">
         <v>0</v>
       </c>
       <c r="T254" s="3">
         <v>127.06</v>
       </c>
       <c r="U254" s="3">
         <v>102.14</v>
       </c>
       <c r="V254" s="3">
-        <v>17.16</v>
+        <v>18.65</v>
       </c>
       <c r="W254" s="3">
         <v>7.77</v>
       </c>
       <c r="X254" s="2">
         <v>0</v>
       </c>
       <c r="Y254" s="2">
-        <v>127.06</v>
+        <v>128.55</v>
       </c>
       <c r="Z254" s="2">
-        <v>71.07</v>
+        <v>71.9</v>
       </c>
       <c r="AA254" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="255" spans="1:27">
       <c r="A255" s="2">
         <v>252</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="D255" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="F255" s="2">
         <v>40033586</v>
       </c>
       <c r="G255" s="2" t="s">
@@ -26263,63 +26261,63 @@
       <c r="N255" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O255" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P255" s="3">
         <v>35.05</v>
       </c>
       <c r="Q255" s="3">
         <v>26.24</v>
       </c>
       <c r="R255" s="3">
         <v>17.91</v>
       </c>
       <c r="S255" s="3">
         <v>0</v>
       </c>
       <c r="T255" s="3">
         <v>79.2</v>
       </c>
       <c r="U255" s="3">
         <v>35.05</v>
       </c>
       <c r="V255" s="3">
-        <v>26.83</v>
+        <v>29.13</v>
       </c>
       <c r="W255" s="3">
         <v>17.91</v>
       </c>
       <c r="X255" s="2">
         <v>0</v>
       </c>
       <c r="Y255" s="2">
-        <v>79.78</v>
+        <v>82.08</v>
       </c>
       <c r="Z255" s="2">
-        <v>16.03</v>
+        <v>16.49</v>
       </c>
       <c r="AA255" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="256" spans="1:27">
       <c r="A256" s="2">
         <v>253</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="D256" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="F256" s="2">
         <v>40037293</v>
       </c>
       <c r="G256" s="2" t="s">
@@ -26678,63 +26676,63 @@
       <c r="N260" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P260" s="3">
         <v>267.56</v>
       </c>
       <c r="Q260" s="3">
         <v>68.31</v>
       </c>
       <c r="R260" s="3">
         <v>22.39</v>
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>358.26</v>
       </c>
       <c r="U260" s="3">
         <v>267.56</v>
       </c>
       <c r="V260" s="3">
-        <v>69.1</v>
+        <v>71.86</v>
       </c>
       <c r="W260" s="3">
         <v>22.39</v>
       </c>
       <c r="X260" s="2">
         <v>0</v>
       </c>
       <c r="Y260" s="2">
-        <v>359.05</v>
+        <v>361.81</v>
       </c>
       <c r="Z260" s="2">
-        <v>47.78</v>
+        <v>48.14</v>
       </c>
       <c r="AA260" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F261" s="2">
         <v>40053973</v>
       </c>
       <c r="G261" s="2" t="s">
@@ -27007,66 +27005,66 @@
       <c r="M264" s="3">
         <v>326.46</v>
       </c>
       <c r="N264" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O264" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P264" s="3">
         <v>154.02</v>
       </c>
       <c r="Q264" s="3">
         <v>34.92</v>
       </c>
       <c r="R264" s="3">
         <v>3.8</v>
       </c>
       <c r="S264" s="3">
         <v>0</v>
       </c>
       <c r="T264" s="3">
         <v>192.73</v>
       </c>
       <c r="U264" s="3">
-        <v>154.02</v>
+        <v>155.2</v>
       </c>
       <c r="V264" s="3">
-        <v>34.92</v>
+        <v>37.31</v>
       </c>
       <c r="W264" s="3">
         <v>3.8</v>
       </c>
       <c r="X264" s="2">
         <v>0</v>
       </c>
       <c r="Y264" s="2">
-        <v>192.73</v>
+        <v>196.31</v>
       </c>
       <c r="Z264" s="2">
-        <v>59.04</v>
+        <v>60.13</v>
       </c>
       <c r="AA264" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265" s="2">
         <v>262</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F265" s="2">
         <v>40037222</v>
       </c>
       <c r="G265" s="2" t="s">
@@ -27758,51 +27756,51 @@
       <c r="S273" s="3">
         <v>0</v>
       </c>
       <c r="T273" s="3">
         <v>95.17</v>
       </c>
       <c r="U273" s="3">
         <v>95.17</v>
       </c>
       <c r="V273" s="3">
         <v>0</v>
       </c>
       <c r="W273" s="3">
         <v>0</v>
       </c>
       <c r="X273" s="2">
         <v>0</v>
       </c>
       <c r="Y273" s="2">
         <v>95.17</v>
       </c>
       <c r="Z273" s="2">
         <v>95.24</v>
       </c>
       <c r="AA273" s="2">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="274" spans="1:27">
       <c r="A274" s="2">
         <v>271</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1155</v>
       </c>
       <c r="F274" s="2">
         <v>8223420</v>
       </c>
       <c r="G274" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H274" s="3" t="s">
@@ -28712,66 +28710,66 @@
         <v>0</v>
       </c>
       <c r="M285" s="3">
         <v>865</v>
       </c>
       <c r="N285" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O285" s="3"/>
       <c r="P285" s="3">
         <v>813.49</v>
       </c>
       <c r="Q285" s="3">
         <v>0</v>
       </c>
       <c r="R285" s="3">
         <v>0</v>
       </c>
       <c r="S285" s="3">
         <v>0</v>
       </c>
       <c r="T285" s="3">
         <v>813.49</v>
       </c>
       <c r="U285" s="3">
-        <v>813.49</v>
+        <v>815.82</v>
       </c>
       <c r="V285" s="3">
         <v>0</v>
       </c>
       <c r="W285" s="3">
         <v>0</v>
       </c>
       <c r="X285" s="2">
         <v>0</v>
       </c>
       <c r="Y285" s="2">
-        <v>813.49</v>
+        <v>815.82</v>
       </c>
       <c r="Z285" s="2">
-        <v>94.05</v>
+        <v>94.31</v>
       </c>
       <c r="AA285" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="286" spans="1:27">
       <c r="A286" s="2">
         <v>283</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="D286" s="2" t="s">
         <v>1206</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="F286" s="2">
         <v>7940543</v>
       </c>
       <c r="G286" s="2" t="s">
@@ -30836,51 +30834,51 @@
       <c r="S311" s="3">
         <v>0</v>
       </c>
       <c r="T311" s="3">
         <v>7.57</v>
       </c>
       <c r="U311" s="3">
         <v>7.57</v>
       </c>
       <c r="V311" s="3">
         <v>0</v>
       </c>
       <c r="W311" s="3">
         <v>0</v>
       </c>
       <c r="X311" s="2">
         <v>0</v>
       </c>
       <c r="Y311" s="2">
         <v>7.57</v>
       </c>
       <c r="Z311" s="2">
         <v>17.62</v>
       </c>
       <c r="AA311" s="2">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="312" spans="1:27">
       <c r="A312" s="2">
         <v>309</v>
       </c>
       <c r="B312" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C312" s="2" t="s">
         <v>1299</v>
       </c>
       <c r="D312" s="2" t="s">
         <v>1300</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="F312" s="2">
         <v>40035504</v>
       </c>
       <c r="G312" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H312" s="3" t="s">
@@ -31018,51 +31016,51 @@
       </c>
       <c r="Z313" s="2">
         <v>82.39</v>
       </c>
       <c r="AA313" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="314" spans="1:27">
       <c r="A314" s="2">
         <v>311</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>1307</v>
       </c>
       <c r="D314" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="F314" s="2">
-        <v>0</v>
+        <v>6323768</v>
       </c>
       <c r="G314" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H314" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I314" s="3" t="s">
         <v>1310</v>
       </c>
       <c r="J314" s="3" t="s">
         <v>1311</v>
       </c>
       <c r="K314" s="3">
         <v>771.82</v>
       </c>
       <c r="L314" s="3">
         <v>0</v>
       </c>
       <c r="M314" s="3">
         <v>771.82</v>
       </c>
       <c r="N314" s="3" t="s">
         <v>32</v>
       </c>
@@ -32209,51 +32207,51 @@
       <c r="S328" s="3">
         <v>0</v>
       </c>
       <c r="T328" s="3">
         <v>85.77</v>
       </c>
       <c r="U328" s="3">
         <v>85.77</v>
       </c>
       <c r="V328" s="3">
         <v>0</v>
       </c>
       <c r="W328" s="3">
         <v>0</v>
       </c>
       <c r="X328" s="2">
         <v>0</v>
       </c>
       <c r="Y328" s="2">
         <v>85.77</v>
       </c>
       <c r="Z328" s="2">
         <v>58.02</v>
       </c>
       <c r="AA328" s="2">
-        <v>65</v>
+        <v>97</v>
       </c>
     </row>
     <row r="329" spans="1:27">
       <c r="A329" s="2">
         <v>326</v>
       </c>
       <c r="B329" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C329" s="2" t="s">
         <v>1368</v>
       </c>
       <c r="D329" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1370</v>
       </c>
       <c r="F329" s="2">
         <v>40003749</v>
       </c>
       <c r="G329" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H329" s="3" t="s">
@@ -33343,51 +33341,51 @@
       <c r="S342" s="3">
         <v>0</v>
       </c>
       <c r="T342" s="3">
         <v>94.53</v>
       </c>
       <c r="U342" s="3">
         <v>55.19</v>
       </c>
       <c r="V342" s="3">
         <v>0</v>
       </c>
       <c r="W342" s="3">
         <v>0</v>
       </c>
       <c r="X342" s="2">
         <v>0</v>
       </c>
       <c r="Y342" s="2">
         <v>55.19</v>
       </c>
       <c r="Z342" s="2">
         <v>56.68</v>
       </c>
       <c r="AA342" s="2">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="343" spans="1:27">
       <c r="A343" s="2">
         <v>340</v>
       </c>
       <c r="B343" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>1422</v>
       </c>
       <c r="D343" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1424</v>
       </c>
       <c r="F343" s="2">
         <v>6169086</v>
       </c>
       <c r="G343" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H343" s="3" t="s">
@@ -34223,63 +34221,63 @@
       <c r="N353" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O353" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P353" s="3">
         <v>178.08</v>
       </c>
       <c r="Q353" s="3">
         <v>28.56</v>
       </c>
       <c r="R353" s="3">
         <v>8.53</v>
       </c>
       <c r="S353" s="3">
         <v>0</v>
       </c>
       <c r="T353" s="3">
         <v>215.17</v>
       </c>
       <c r="U353" s="3">
         <v>178.08</v>
       </c>
       <c r="V353" s="3">
-        <v>28.86</v>
+        <v>30.67</v>
       </c>
       <c r="W353" s="3">
         <v>8.53</v>
       </c>
       <c r="X353" s="2">
         <v>0</v>
       </c>
       <c r="Y353" s="2">
-        <v>215.47</v>
+        <v>217.28</v>
       </c>
       <c r="Z353" s="2">
-        <v>48.09</v>
+        <v>48.49</v>
       </c>
       <c r="AA353" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="354" spans="1:27">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>1467</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1468</v>
       </c>
       <c r="F354" s="2">
         <v>40053981</v>
       </c>
       <c r="G354" s="2" t="s">
@@ -34339,197 +34337,197 @@
       </c>
       <c r="Z354" s="2">
         <v>9.33</v>
       </c>
       <c r="AA354" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="355" spans="1:27">
       <c r="A355" s="2">
         <v>352</v>
       </c>
       <c r="B355" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C355" s="2" t="s">
         <v>1470</v>
       </c>
       <c r="D355" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1472</v>
       </c>
       <c r="F355" s="2">
-        <v>40064144</v>
+        <v>40034087</v>
       </c>
       <c r="G355" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H355" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I355" s="3" t="s">
-        <v>240</v>
+        <v>1473</v>
       </c>
       <c r="J355" s="3" t="s">
-        <v>211</v>
+        <v>245</v>
       </c>
       <c r="K355" s="3">
-        <v>1496.79</v>
+        <v>911.19</v>
       </c>
       <c r="L355" s="3">
-        <v>112.69</v>
+        <v>77.77</v>
       </c>
       <c r="M355" s="3">
-        <v>1609.49</v>
+        <v>988.96</v>
       </c>
       <c r="N355" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O355" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P355" s="3">
-        <v>5.91</v>
+        <v>146.59</v>
       </c>
       <c r="Q355" s="3">
-        <v>50.06</v>
+        <v>0</v>
       </c>
       <c r="R355" s="3">
-        <v>176.34</v>
+        <v>144.79</v>
       </c>
       <c r="S355" s="3">
         <v>0</v>
       </c>
       <c r="T355" s="3">
-        <v>232.31</v>
+        <v>291.38</v>
       </c>
       <c r="U355" s="3">
-        <v>5.91</v>
+        <v>146.59</v>
       </c>
       <c r="V355" s="3">
-        <v>50.06</v>
+        <v>2.68</v>
       </c>
       <c r="W355" s="3">
-        <v>176.34</v>
+        <v>144.79</v>
       </c>
       <c r="X355" s="2">
         <v>0</v>
       </c>
       <c r="Y355" s="2">
-        <v>232.31</v>
+        <v>294.07</v>
       </c>
       <c r="Z355" s="2">
-        <v>14.43</v>
+        <v>29.74</v>
       </c>
       <c r="AA355" s="2">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="356" spans="1:27">
       <c r="A356" s="2">
         <v>353</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C356" s="2" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="D356" s="2" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="E356" s="2" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="F356" s="2">
-        <v>40034087</v>
+        <v>40064144</v>
       </c>
       <c r="G356" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H356" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I356" s="3" t="s">
-        <v>1476</v>
+        <v>240</v>
       </c>
       <c r="J356" s="3" t="s">
-        <v>245</v>
+        <v>211</v>
       </c>
       <c r="K356" s="3">
-        <v>911.19</v>
+        <v>1496.79</v>
       </c>
       <c r="L356" s="3">
-        <v>77.77</v>
+        <v>112.69</v>
       </c>
       <c r="M356" s="3">
-        <v>988.96</v>
+        <v>1609.49</v>
       </c>
       <c r="N356" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O356" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P356" s="3">
-        <v>146.59</v>
+        <v>5.91</v>
       </c>
       <c r="Q356" s="3">
-        <v>0</v>
+        <v>50.06</v>
       </c>
       <c r="R356" s="3">
-        <v>144.79</v>
+        <v>176.34</v>
       </c>
       <c r="S356" s="3">
         <v>0</v>
       </c>
       <c r="T356" s="3">
-        <v>291.38</v>
+        <v>232.31</v>
       </c>
       <c r="U356" s="3">
-        <v>146.59</v>
+        <v>5.91</v>
       </c>
       <c r="V356" s="3">
-        <v>0.5</v>
+        <v>50.06</v>
       </c>
       <c r="W356" s="3">
-        <v>144.79</v>
+        <v>176.34</v>
       </c>
       <c r="X356" s="2">
         <v>0</v>
       </c>
       <c r="Y356" s="2">
-        <v>291.88</v>
+        <v>232.31</v>
       </c>
       <c r="Z356" s="2">
-        <v>29.51</v>
+        <v>14.43</v>
       </c>
       <c r="AA356" s="2">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:27">
       <c r="A357" s="2">
         <v>354</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C357" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="D357" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="F357" s="2">
         <v>40037215</v>
       </c>
       <c r="G357" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H357" s="3" t="s">
@@ -34817,51 +34815,51 @@
       <c r="S360" s="3">
         <v>0</v>
       </c>
       <c r="T360" s="3">
         <v>72.99</v>
       </c>
       <c r="U360" s="3">
         <v>4.58</v>
       </c>
       <c r="V360" s="3">
         <v>10.24</v>
       </c>
       <c r="W360" s="3">
         <v>58.16</v>
       </c>
       <c r="X360" s="2">
         <v>0</v>
       </c>
       <c r="Y360" s="2">
         <v>72.99</v>
       </c>
       <c r="Z360" s="2">
         <v>9.42</v>
       </c>
       <c r="AA360" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="361" spans="1:27">
       <c r="A361" s="2">
         <v>358</v>
       </c>
       <c r="B361" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C361" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="D361" s="2" t="s">
         <v>1495</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>1496</v>
       </c>
       <c r="F361" s="2">
         <v>40037217</v>
       </c>
       <c r="G361" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H361" s="3" t="s">
@@ -35134,63 +35132,63 @@
       <c r="N364" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O364" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P364" s="3">
         <v>53.63</v>
       </c>
       <c r="Q364" s="3">
         <v>28.82</v>
       </c>
       <c r="R364" s="3">
         <v>25.56</v>
       </c>
       <c r="S364" s="3">
         <v>0</v>
       </c>
       <c r="T364" s="3">
         <v>108.01</v>
       </c>
       <c r="U364" s="3">
         <v>53.63</v>
       </c>
       <c r="V364" s="3">
-        <v>29.43</v>
+        <v>31.82</v>
       </c>
       <c r="W364" s="3">
         <v>25.56</v>
       </c>
       <c r="X364" s="2">
         <v>0</v>
       </c>
       <c r="Y364" s="2">
-        <v>108.62</v>
+        <v>111.01</v>
       </c>
       <c r="Z364" s="2">
-        <v>20.62</v>
+        <v>21.07</v>
       </c>
       <c r="AA364" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="365" spans="1:27">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C365" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="D365" s="2" t="s">
         <v>1511</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="F365" s="2">
         <v>40033730</v>
       </c>
       <c r="G365" s="2" t="s">
@@ -35383,63 +35381,63 @@
       <c r="N367" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O367" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P367" s="3">
         <v>112.45</v>
       </c>
       <c r="Q367" s="3">
         <v>41.76</v>
       </c>
       <c r="R367" s="3">
         <v>113.26</v>
       </c>
       <c r="S367" s="3">
         <v>0</v>
       </c>
       <c r="T367" s="3">
         <v>267.48</v>
       </c>
       <c r="U367" s="3">
         <v>112.45</v>
       </c>
       <c r="V367" s="3">
-        <v>42.6</v>
+        <v>43.21</v>
       </c>
       <c r="W367" s="3">
         <v>113.26</v>
       </c>
       <c r="X367" s="2">
         <v>0</v>
       </c>
       <c r="Y367" s="2">
-        <v>268.32</v>
+        <v>268.93</v>
       </c>
       <c r="Z367" s="2">
-        <v>37.38</v>
+        <v>37.47</v>
       </c>
       <c r="AA367" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="368" spans="1:27">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>1522</v>
       </c>
       <c r="D368" s="2" t="s">
         <v>1523</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="F368" s="2">
         <v>40034102</v>
       </c>
       <c r="G368" s="2" t="s">
@@ -35466,66 +35464,66 @@
       <c r="N368" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O368" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P368" s="3">
         <v>57.02</v>
       </c>
       <c r="Q368" s="3">
         <v>28.04</v>
       </c>
       <c r="R368" s="3">
         <v>98.49</v>
       </c>
       <c r="S368" s="3">
         <v>0</v>
       </c>
       <c r="T368" s="3">
         <v>183.55</v>
       </c>
       <c r="U368" s="3">
         <v>57.02</v>
       </c>
       <c r="V368" s="3">
-        <v>28.64</v>
+        <v>31.01</v>
       </c>
       <c r="W368" s="3">
         <v>98.49</v>
       </c>
       <c r="X368" s="2">
         <v>0</v>
       </c>
       <c r="Y368" s="2">
-        <v>184.14</v>
+        <v>186.52</v>
       </c>
       <c r="Z368" s="2">
-        <v>23.17</v>
+        <v>23.47</v>
       </c>
       <c r="AA368" s="2">
-        <v>45</v>
+        <v>27</v>
       </c>
     </row>
     <row r="369" spans="1:27">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="D369" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="F369" s="2">
         <v>40037063</v>
       </c>
       <c r="G369" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H369" s="3" t="s">
@@ -35647,51 +35645,51 @@
       <c r="S370" s="3">
         <v>0</v>
       </c>
       <c r="T370" s="3">
         <v>164.07</v>
       </c>
       <c r="U370" s="3">
         <v>153.02</v>
       </c>
       <c r="V370" s="3">
         <v>7.05</v>
       </c>
       <c r="W370" s="3">
         <v>4</v>
       </c>
       <c r="X370" s="2">
         <v>0</v>
       </c>
       <c r="Y370" s="2">
         <v>164.07</v>
       </c>
       <c r="Z370" s="2">
         <v>21.74</v>
       </c>
       <c r="AA370" s="2">
-        <v>60</v>
+        <v>37</v>
       </c>
     </row>
     <row r="371" spans="1:27">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C371" s="2" t="s">
         <v>1534</v>
       </c>
       <c r="D371" s="2" t="s">
         <v>1535</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="F371" s="2">
         <v>40034490</v>
       </c>
       <c r="G371" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H371" s="3" t="s">
@@ -35798,63 +35796,63 @@
       <c r="N372" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O372" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P372" s="3">
         <v>192.94</v>
       </c>
       <c r="Q372" s="3">
         <v>35.04</v>
       </c>
       <c r="R372" s="3">
         <v>19.51</v>
       </c>
       <c r="S372" s="3">
         <v>0</v>
       </c>
       <c r="T372" s="3">
         <v>247.49</v>
       </c>
       <c r="U372" s="3">
         <v>192.94</v>
       </c>
       <c r="V372" s="3">
-        <v>35.04</v>
+        <v>36.55</v>
       </c>
       <c r="W372" s="3">
         <v>19.51</v>
       </c>
       <c r="X372" s="2">
         <v>0</v>
       </c>
       <c r="Y372" s="2">
-        <v>247.49</v>
+        <v>249</v>
       </c>
       <c r="Z372" s="2">
-        <v>42.28</v>
+        <v>42.54</v>
       </c>
       <c r="AA372" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="373" spans="1:27">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C373" s="2" t="s">
         <v>1542</v>
       </c>
       <c r="D373" s="2" t="s">
         <v>1543</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1544</v>
       </c>
       <c r="F373" s="2">
         <v>40034469</v>
       </c>
       <c r="G373" s="2" t="s">
@@ -35881,63 +35879,63 @@
       <c r="N373" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O373" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P373" s="3">
         <v>41.63</v>
       </c>
       <c r="Q373" s="3">
         <v>11.33</v>
       </c>
       <c r="R373" s="3">
         <v>0</v>
       </c>
       <c r="S373" s="3">
         <v>60.4</v>
       </c>
       <c r="T373" s="3">
         <v>113.37</v>
       </c>
       <c r="U373" s="3">
         <v>41.63</v>
       </c>
       <c r="V373" s="3">
-        <v>11.33</v>
+        <v>11.94</v>
       </c>
       <c r="W373" s="3">
         <v>0</v>
       </c>
       <c r="X373" s="2">
         <v>60.4</v>
       </c>
       <c r="Y373" s="2">
-        <v>113.37</v>
+        <v>113.98</v>
       </c>
       <c r="Z373" s="2">
-        <v>39.32</v>
+        <v>39.53</v>
       </c>
       <c r="AA373" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="374" spans="1:27">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C374" s="2" t="s">
         <v>1546</v>
       </c>
       <c r="D374" s="2" t="s">
         <v>1547</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1548</v>
       </c>
       <c r="F374" s="2">
         <v>40053983</v>
       </c>
       <c r="G374" s="2" t="s">
@@ -36042,66 +36040,66 @@
       <c r="M375" s="3">
         <v>125.88</v>
       </c>
       <c r="N375" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O375" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P375" s="3">
         <v>40.44</v>
       </c>
       <c r="Q375" s="3">
         <v>25.49</v>
       </c>
       <c r="R375" s="3">
         <v>9.97</v>
       </c>
       <c r="S375" s="3">
         <v>0</v>
       </c>
       <c r="T375" s="3">
         <v>75.9</v>
       </c>
       <c r="U375" s="3">
-        <v>40.44</v>
+        <v>42.26</v>
       </c>
       <c r="V375" s="3">
         <v>25.49</v>
       </c>
       <c r="W375" s="3">
         <v>9.97</v>
       </c>
       <c r="X375" s="2">
         <v>0</v>
       </c>
       <c r="Y375" s="2">
-        <v>75.9</v>
+        <v>77.72</v>
       </c>
       <c r="Z375" s="2">
-        <v>60.3</v>
+        <v>61.74</v>
       </c>
       <c r="AA375" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="376" spans="1:27">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C376" s="2" t="s">
         <v>1554</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1556</v>
       </c>
       <c r="F376" s="2">
         <v>40033741</v>
       </c>
       <c r="G376" s="2" t="s">
@@ -36294,66 +36292,66 @@
       <c r="N378" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O378" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P378" s="3">
         <v>323.22</v>
       </c>
       <c r="Q378" s="3">
         <v>56.45</v>
       </c>
       <c r="R378" s="3">
         <v>57.71</v>
       </c>
       <c r="S378" s="3">
         <v>0</v>
       </c>
       <c r="T378" s="3">
         <v>437.37</v>
       </c>
       <c r="U378" s="3">
         <v>323.22</v>
       </c>
       <c r="V378" s="3">
-        <v>57.36</v>
+        <v>60.96</v>
       </c>
       <c r="W378" s="3">
         <v>57.71</v>
       </c>
       <c r="X378" s="2">
         <v>0</v>
       </c>
       <c r="Y378" s="2">
-        <v>438.29</v>
+        <v>441.89</v>
       </c>
       <c r="Z378" s="2">
-        <v>48.49</v>
+        <v>48.89</v>
       </c>
       <c r="AA378" s="2">
-        <v>75</v>
+        <v>68</v>
       </c>
     </row>
     <row r="379" spans="1:27">
       <c r="A379" s="2">
         <v>376</v>
       </c>
       <c r="B379" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C379" s="2" t="s">
         <v>1566</v>
       </c>
       <c r="D379" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="F379" s="2">
         <v>40033709</v>
       </c>
       <c r="G379" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H379" s="3" t="s">
@@ -36460,66 +36458,66 @@
       <c r="N380" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O380" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P380" s="3">
         <v>102.08</v>
       </c>
       <c r="Q380" s="3">
         <v>85.98</v>
       </c>
       <c r="R380" s="3">
         <v>11.38</v>
       </c>
       <c r="S380" s="3">
         <v>0</v>
       </c>
       <c r="T380" s="3">
         <v>199.43</v>
       </c>
       <c r="U380" s="3">
         <v>102.08</v>
       </c>
       <c r="V380" s="3">
-        <v>85.98</v>
+        <v>86.9</v>
       </c>
       <c r="W380" s="3">
         <v>11.38</v>
       </c>
       <c r="X380" s="2">
         <v>0</v>
       </c>
       <c r="Y380" s="2">
-        <v>199.43</v>
+        <v>200.35</v>
       </c>
       <c r="Z380" s="2">
-        <v>16.82</v>
+        <v>16.9</v>
       </c>
       <c r="AA380" s="2">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="381" spans="1:27">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C381" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="D381" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="F381" s="2">
         <v>40034519</v>
       </c>
       <c r="G381" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H381" s="3" t="s">
@@ -37039,124 +37037,124 @@
       <c r="N387" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O387" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P387" s="3">
         <v>87.31</v>
       </c>
       <c r="Q387" s="3">
         <v>35.95</v>
       </c>
       <c r="R387" s="3">
         <v>39.46</v>
       </c>
       <c r="S387" s="3">
         <v>0</v>
       </c>
       <c r="T387" s="3">
         <v>162.72</v>
       </c>
       <c r="U387" s="3">
         <v>87.31</v>
       </c>
       <c r="V387" s="3">
-        <v>39.3</v>
+        <v>40.08</v>
       </c>
       <c r="W387" s="3">
         <v>39.46</v>
       </c>
       <c r="X387" s="2">
         <v>0</v>
       </c>
       <c r="Y387" s="2">
-        <v>166.07</v>
+        <v>166.86</v>
       </c>
       <c r="Z387" s="2">
-        <v>34.72</v>
+        <v>34.88</v>
       </c>
       <c r="AA387" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="388" spans="1:27">
       <c r="A388" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B388" s="6"/>
       <c r="C388" s="6"/>
       <c r="D388" s="6"/>
       <c r="E388" s="6"/>
       <c r="F388" s="6"/>
       <c r="G388" s="6"/>
       <c r="H388" s="7"/>
       <c r="I388" s="7"/>
       <c r="J388" s="7"/>
       <c r="K388" s="7">
         <v>233704.17</v>
       </c>
       <c r="L388" s="7">
         <v>20728.58</v>
       </c>
       <c r="M388" s="7">
         <v>254432.75</v>
       </c>
       <c r="N388" s="7"/>
       <c r="O388" s="7"/>
       <c r="P388" s="7">
         <v>58096.57</v>
       </c>
       <c r="Q388" s="7">
         <v>7163.28</v>
       </c>
       <c r="R388" s="7">
         <v>18652.55</v>
       </c>
       <c r="S388" s="7">
         <v>1193.51</v>
       </c>
       <c r="T388" s="7">
         <v>85105.92</v>
       </c>
       <c r="U388" s="7">
-        <v>58058.48</v>
+        <v>58123.57</v>
       </c>
       <c r="V388" s="7">
-        <v>7186.53</v>
+        <v>7421.43</v>
       </c>
       <c r="W388" s="7">
         <v>18652.55</v>
       </c>
       <c r="X388" s="6">
         <v>1193.51</v>
       </c>
       <c r="Y388" s="6">
-        <v>85091.07</v>
+        <v>85391.06</v>
       </c>
       <c r="Z388" s="6">
-        <v>33.44</v>
+        <v>33.56</v>
       </c>
       <c r="AA388" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A388:J388"/>
   </mergeCells>