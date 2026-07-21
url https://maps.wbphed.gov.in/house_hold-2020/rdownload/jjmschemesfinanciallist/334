--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -2315,77 +2315,77 @@
   <si>
     <t>SM/14676</t>
   </si>
   <si>
     <t>KHAGRA PIPED WATER SUPPLY SCHEME OF MAYURESWAR-II BLOCK UNDER BIRBHUM DISTRICT</t>
   </si>
   <si>
     <t>TSM/016205</t>
   </si>
   <si>
     <t>GO2223012750PH</t>
   </si>
   <si>
     <t>SM/13980</t>
   </si>
   <si>
     <t>Khamedda Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/015742</t>
   </si>
   <si>
     <t>GO2223010284PH</t>
   </si>
   <si>
+    <t>SM/14085</t>
+  </si>
+  <si>
+    <t>Khanpur Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>TSM/015753</t>
+  </si>
+  <si>
+    <t>GO2223010895PH</t>
+  </si>
+  <si>
     <t>SM/13539</t>
   </si>
   <si>
     <t>Khanpur piped water supply scheme.</t>
   </si>
   <si>
     <t>TSM/015101</t>
   </si>
   <si>
     <t>GO2223009379PH</t>
   </si>
   <si>
     <t>04/11/2022</t>
   </si>
   <si>
-    <t>SM/14085</t>
-[...10 lines deleted...]
-  <si>
     <t>SM/14677</t>
   </si>
   <si>
     <t>KHAYERBANI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>TSM/016217</t>
   </si>
   <si>
     <t>GO2223012747PH</t>
   </si>
   <si>
     <t>SM/12894</t>
   </si>
   <si>
     <t>KOGRAM PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>TSM/012811</t>
   </si>
   <si>
     <t>GO2223008161PH</t>
   </si>
   <si>
     <t>SM/13601</t>
@@ -4424,69 +4424,69 @@
   <si>
     <t>SM/13648</t>
   </si>
   <si>
     <t>Sadanandapur piped water supply scheme.</t>
   </si>
   <si>
     <t>TSM/015506</t>
   </si>
   <si>
     <t>GO2223009602PH</t>
   </si>
   <si>
     <t>SM/16270</t>
   </si>
   <si>
     <t>Sagarbhanga Piped Water Supply Scheme (Khoyrasole Block)</t>
   </si>
   <si>
     <t>TSM/017780</t>
   </si>
   <si>
     <t>GO2223014880PH</t>
   </si>
   <si>
+    <t>SM/18520</t>
+  </si>
+  <si>
+    <t>Sahapur Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>TSM/013004</t>
+  </si>
+  <si>
     <t>SM/13649</t>
   </si>
   <si>
     <t>Sahapur Piped water Supply Scheme.</t>
   </si>
   <si>
     <t>TSM/015328</t>
   </si>
   <si>
     <t>GO2223009595PH</t>
-  </si>
-[...7 lines deleted...]
-    <t>TSM/013004</t>
   </si>
   <si>
     <t>SM/14678</t>
   </si>
   <si>
     <t>SAJNOR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>TSM/016227</t>
   </si>
   <si>
     <t>GO2223012748PH</t>
   </si>
   <si>
     <t>SM/14207</t>
   </si>
   <si>
     <t>Salan Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>TSM/015574</t>
   </si>
   <si>
     <t>GO2223011788PH</t>
   </si>
@@ -19836,197 +19836,197 @@
       </c>
       <c r="Z177" s="2">
         <v>6.12</v>
       </c>
       <c r="AA177" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>767</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>768</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>769</v>
       </c>
       <c r="F178" s="2">
-        <v>40034827</v>
+        <v>40060407</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>770</v>
       </c>
       <c r="J178" s="3" t="s">
-        <v>771</v>
+        <v>53</v>
       </c>
       <c r="K178" s="3">
-        <v>785.48</v>
+        <v>807.62</v>
       </c>
       <c r="L178" s="3">
-        <v>89.95</v>
+        <v>39.16</v>
       </c>
       <c r="M178" s="3">
-        <v>875.43</v>
+        <v>846.77</v>
       </c>
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
-        <v>193.04</v>
+        <v>187.67</v>
       </c>
       <c r="Q178" s="3">
-        <v>47.42</v>
+        <v>3.35</v>
       </c>
       <c r="R178" s="3">
-        <v>111.03</v>
+        <v>17.4</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
-        <v>351.49</v>
+        <v>208.41</v>
       </c>
       <c r="U178" s="3">
-        <v>193.04</v>
+        <v>187.67</v>
       </c>
       <c r="V178" s="3">
-        <v>48.03</v>
+        <v>4.24</v>
       </c>
       <c r="W178" s="3">
-        <v>111.03</v>
+        <v>17.4</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>352.1</v>
+        <v>209.31</v>
       </c>
       <c r="Z178" s="2">
-        <v>40.22</v>
+        <v>24.72</v>
       </c>
       <c r="AA178" s="2">
-        <v>80</v>
+        <v>5</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="D179" s="2" t="s">
         <v>772</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="E179" s="2" t="s">
         <v>773</v>
       </c>
-      <c r="E179" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F179" s="2">
-        <v>40060407</v>
+        <v>40034827</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I179" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="J179" s="3" t="s">
         <v>775</v>
       </c>
-      <c r="J179" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K179" s="3">
-        <v>807.62</v>
+        <v>785.48</v>
       </c>
       <c r="L179" s="3">
-        <v>39.16</v>
+        <v>89.95</v>
       </c>
       <c r="M179" s="3">
-        <v>846.77</v>
+        <v>875.43</v>
       </c>
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P179" s="3">
-        <v>187.67</v>
+        <v>193.04</v>
       </c>
       <c r="Q179" s="3">
-        <v>3.35</v>
+        <v>47.42</v>
       </c>
       <c r="R179" s="3">
-        <v>17.4</v>
+        <v>111.03</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
-        <v>208.41</v>
+        <v>351.49</v>
       </c>
       <c r="U179" s="3">
-        <v>187.67</v>
+        <v>193.04</v>
       </c>
       <c r="V179" s="3">
-        <v>4.24</v>
+        <v>48.03</v>
       </c>
       <c r="W179" s="3">
-        <v>17.4</v>
+        <v>111.03</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>209.31</v>
+        <v>352.1</v>
       </c>
       <c r="Z179" s="2">
-        <v>24.72</v>
+        <v>40.22</v>
       </c>
       <c r="AA179" s="2">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>776</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>777</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F180" s="2">
         <v>40037018</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -34337,197 +34337,197 @@
       </c>
       <c r="Z354" s="2">
         <v>9.33</v>
       </c>
       <c r="AA354" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="355" spans="1:27">
       <c r="A355" s="2">
         <v>352</v>
       </c>
       <c r="B355" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C355" s="2" t="s">
         <v>1470</v>
       </c>
       <c r="D355" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1472</v>
       </c>
       <c r="F355" s="2">
-        <v>40034087</v>
+        <v>40064144</v>
       </c>
       <c r="G355" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H355" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I355" s="3" t="s">
-        <v>1473</v>
+        <v>240</v>
       </c>
       <c r="J355" s="3" t="s">
-        <v>245</v>
+        <v>211</v>
       </c>
       <c r="K355" s="3">
-        <v>911.19</v>
+        <v>1496.79</v>
       </c>
       <c r="L355" s="3">
-        <v>77.77</v>
+        <v>112.69</v>
       </c>
       <c r="M355" s="3">
-        <v>988.96</v>
+        <v>1609.49</v>
       </c>
       <c r="N355" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O355" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P355" s="3">
-        <v>146.59</v>
+        <v>5.91</v>
       </c>
       <c r="Q355" s="3">
-        <v>0</v>
+        <v>50.06</v>
       </c>
       <c r="R355" s="3">
-        <v>144.79</v>
+        <v>176.34</v>
       </c>
       <c r="S355" s="3">
         <v>0</v>
       </c>
       <c r="T355" s="3">
-        <v>291.38</v>
+        <v>232.31</v>
       </c>
       <c r="U355" s="3">
-        <v>146.59</v>
+        <v>5.91</v>
       </c>
       <c r="V355" s="3">
-        <v>2.68</v>
+        <v>50.06</v>
       </c>
       <c r="W355" s="3">
-        <v>144.79</v>
+        <v>176.34</v>
       </c>
       <c r="X355" s="2">
         <v>0</v>
       </c>
       <c r="Y355" s="2">
-        <v>294.07</v>
+        <v>232.31</v>
       </c>
       <c r="Z355" s="2">
-        <v>29.74</v>
+        <v>14.43</v>
       </c>
       <c r="AA355" s="2">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="356" spans="1:27">
       <c r="A356" s="2">
         <v>353</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C356" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D356" s="2" t="s">
         <v>1474</v>
       </c>
-      <c r="D356" s="2" t="s">
+      <c r="E356" s="2" t="s">
         <v>1475</v>
       </c>
-      <c r="E356" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F356" s="2">
-        <v>40064144</v>
+        <v>40034087</v>
       </c>
       <c r="G356" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H356" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I356" s="3" t="s">
-        <v>240</v>
+        <v>1476</v>
       </c>
       <c r="J356" s="3" t="s">
-        <v>211</v>
+        <v>245</v>
       </c>
       <c r="K356" s="3">
-        <v>1496.79</v>
+        <v>911.19</v>
       </c>
       <c r="L356" s="3">
-        <v>112.69</v>
+        <v>77.77</v>
       </c>
       <c r="M356" s="3">
-        <v>1609.49</v>
+        <v>988.96</v>
       </c>
       <c r="N356" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O356" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P356" s="3">
-        <v>5.91</v>
+        <v>146.59</v>
       </c>
       <c r="Q356" s="3">
-        <v>50.06</v>
+        <v>0</v>
       </c>
       <c r="R356" s="3">
-        <v>176.34</v>
+        <v>144.79</v>
       </c>
       <c r="S356" s="3">
         <v>0</v>
       </c>
       <c r="T356" s="3">
-        <v>232.31</v>
+        <v>291.38</v>
       </c>
       <c r="U356" s="3">
-        <v>5.91</v>
+        <v>146.59</v>
       </c>
       <c r="V356" s="3">
-        <v>50.06</v>
+        <v>2.68</v>
       </c>
       <c r="W356" s="3">
-        <v>176.34</v>
+        <v>144.79</v>
       </c>
       <c r="X356" s="2">
         <v>0</v>
       </c>
       <c r="Y356" s="2">
-        <v>232.31</v>
+        <v>294.07</v>
       </c>
       <c r="Z356" s="2">
-        <v>14.43</v>
+        <v>29.74</v>
       </c>
       <c r="AA356" s="2">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="357" spans="1:27">
       <c r="A357" s="2">
         <v>354</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C357" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="D357" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="F357" s="2">
         <v>40037215</v>
       </c>
       <c r="G357" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H357" s="3" t="s">