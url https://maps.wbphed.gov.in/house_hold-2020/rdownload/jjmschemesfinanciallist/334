--- v4 (2026-07-21)
+++ v5 (2026-09-18)
@@ -5462,66 +5462,66 @@
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>131.41</v>
       </c>
       <c r="Q4" s="3">
         <v>10.52</v>
       </c>
       <c r="R4" s="3">
         <v>41.03</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>182.96</v>
       </c>
       <c r="U4" s="3">
         <v>131.41</v>
       </c>
       <c r="V4" s="3">
-        <v>17.35</v>
+        <v>10.52</v>
       </c>
       <c r="W4" s="3">
         <v>41.03</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>189.79</v>
+        <v>182.96</v>
       </c>
       <c r="Z4" s="2">
-        <v>23.75</v>
+        <v>22.9</v>
       </c>
       <c r="AA4" s="2">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40033592</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -5560,51 +5560,51 @@
       <c r="S5" s="3">
         <v>0</v>
       </c>
       <c r="T5" s="3">
         <v>188.02</v>
       </c>
       <c r="U5" s="3">
         <v>113.08</v>
       </c>
       <c r="V5" s="3">
         <v>23.63</v>
       </c>
       <c r="W5" s="3">
         <v>51.31</v>
       </c>
       <c r="X5" s="2">
         <v>0</v>
       </c>
       <c r="Y5" s="2">
         <v>188.02</v>
       </c>
       <c r="Z5" s="2">
         <v>49.8</v>
       </c>
       <c r="AA5" s="2">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="2">
         <v>40037228</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="3" t="s">
@@ -5628,66 +5628,66 @@
       <c r="N6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="3">
         <v>256.41</v>
       </c>
       <c r="Q6" s="3">
         <v>87.53</v>
       </c>
       <c r="R6" s="3">
         <v>174.72</v>
       </c>
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>518.67</v>
       </c>
       <c r="U6" s="3">
         <v>256.41</v>
       </c>
       <c r="V6" s="3">
-        <v>90.66</v>
+        <v>87.53</v>
       </c>
       <c r="W6" s="3">
         <v>174.72</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
-        <v>521.8</v>
+        <v>518.67</v>
       </c>
       <c r="Z6" s="2">
-        <v>58.18</v>
+        <v>57.83</v>
       </c>
       <c r="AA6" s="2">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="2">
         <v>40033618</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="3" t="s">
@@ -5726,51 +5726,51 @@
       <c r="S7" s="3">
         <v>11.11</v>
       </c>
       <c r="T7" s="3">
         <v>457.64</v>
       </c>
       <c r="U7" s="3">
         <v>193.7</v>
       </c>
       <c r="V7" s="3">
         <v>49.02</v>
       </c>
       <c r="W7" s="3">
         <v>203.81</v>
       </c>
       <c r="X7" s="2">
         <v>11.11</v>
       </c>
       <c r="Y7" s="2">
         <v>457.64</v>
       </c>
       <c r="Z7" s="2">
         <v>36.68</v>
       </c>
       <c r="AA7" s="2">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="2">
         <v>40036905</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -5807,51 +5807,51 @@
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>70.04</v>
       </c>
       <c r="U8" s="3">
         <v>2.37</v>
       </c>
       <c r="V8" s="3">
         <v>0</v>
       </c>
       <c r="W8" s="3">
         <v>67.67</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
         <v>70.04</v>
       </c>
       <c r="Z8" s="2">
         <v>16.89</v>
       </c>
       <c r="AA8" s="2">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="2">
         <v>40053979</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="3" t="s">
@@ -5875,66 +5875,66 @@
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>179.77</v>
       </c>
       <c r="Q9" s="3">
         <v>63.38</v>
       </c>
       <c r="R9" s="3">
         <v>19.65</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>262.8</v>
       </c>
       <c r="U9" s="3">
         <v>179.77</v>
       </c>
       <c r="V9" s="3">
-        <v>64.42</v>
+        <v>63.38</v>
       </c>
       <c r="W9" s="3">
         <v>19.65</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>263.84</v>
+        <v>262.8</v>
       </c>
       <c r="Z9" s="2">
-        <v>29.16</v>
+        <v>29.04</v>
       </c>
       <c r="AA9" s="2">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F10" s="2">
         <v>40033119</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -5955,69 +5955,69 @@
       <c r="M10" s="3">
         <v>300.02</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>205.7</v>
       </c>
       <c r="Q10" s="3">
         <v>28.38</v>
       </c>
       <c r="R10" s="3">
         <v>15.9</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>249.99</v>
       </c>
       <c r="U10" s="3">
-        <v>209.26</v>
+        <v>205.7</v>
       </c>
       <c r="V10" s="3">
-        <v>31.39</v>
+        <v>28.38</v>
       </c>
       <c r="W10" s="3">
         <v>15.9</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>256.56</v>
+        <v>249.99</v>
       </c>
       <c r="Z10" s="2">
-        <v>85.51</v>
+        <v>83.32</v>
       </c>
       <c r="AA10" s="2">
-        <v>90</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="2">
         <v>40037162</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -6056,51 +6056,51 @@
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>31.37</v>
       </c>
       <c r="U11" s="3">
         <v>4.89</v>
       </c>
       <c r="V11" s="3">
         <v>14.77</v>
       </c>
       <c r="W11" s="3">
         <v>11.71</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
         <v>31.37</v>
       </c>
       <c r="Z11" s="2">
         <v>3.44</v>
       </c>
       <c r="AA11" s="2">
-        <v>5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="2">
         <v>40030025</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="3" t="s">
@@ -6124,66 +6124,66 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>255.1</v>
       </c>
       <c r="Q12" s="3">
         <v>34.52</v>
       </c>
       <c r="R12" s="3">
         <v>99.56</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>389.17</v>
       </c>
       <c r="U12" s="3">
         <v>255.1</v>
       </c>
       <c r="V12" s="3">
-        <v>36.25</v>
+        <v>34.52</v>
       </c>
       <c r="W12" s="3">
         <v>99.56</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>390.91</v>
+        <v>389.17</v>
       </c>
       <c r="Z12" s="2">
-        <v>63.32</v>
+        <v>63.03</v>
       </c>
       <c r="AA12" s="2">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="2">
         <v>40035150</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="3" t="s">
@@ -6207,66 +6207,66 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>154.9</v>
       </c>
       <c r="Q13" s="3">
         <v>31.2</v>
       </c>
       <c r="R13" s="3">
         <v>8.96</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>195.06</v>
       </c>
       <c r="U13" s="3">
         <v>154.9</v>
       </c>
       <c r="V13" s="3">
-        <v>32.42</v>
+        <v>31.2</v>
       </c>
       <c r="W13" s="3">
         <v>8.96</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>196.28</v>
+        <v>195.06</v>
       </c>
       <c r="Z13" s="2">
-        <v>24.72</v>
+        <v>24.57</v>
       </c>
       <c r="AA13" s="2">
-        <v>65</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F14" s="2">
         <v>40033931</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="3" t="s">
@@ -6290,66 +6290,66 @@
       <c r="N14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="3">
         <v>307.24</v>
       </c>
       <c r="Q14" s="3">
         <v>30</v>
       </c>
       <c r="R14" s="3">
         <v>58.03</v>
       </c>
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>395.27</v>
       </c>
       <c r="U14" s="3">
         <v>307.24</v>
       </c>
       <c r="V14" s="3">
-        <v>31.48</v>
+        <v>30</v>
       </c>
       <c r="W14" s="3">
         <v>58.03</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
-        <v>396.75</v>
+        <v>395.27</v>
       </c>
       <c r="Z14" s="2">
-        <v>39.37</v>
+        <v>39.23</v>
       </c>
       <c r="AA14" s="2">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="2">
         <v>40026533</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H15" s="3" t="s">
@@ -6388,51 +6388,51 @@
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>491.23</v>
       </c>
       <c r="U15" s="3">
         <v>468.06</v>
       </c>
       <c r="V15" s="3">
         <v>18.27</v>
       </c>
       <c r="W15" s="3">
         <v>4.89</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
         <v>491.23</v>
       </c>
       <c r="Z15" s="2">
         <v>64.1</v>
       </c>
       <c r="AA15" s="2">
-        <v>70</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F16" s="2">
         <v>40064179</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H16" s="3" t="s">
@@ -6456,66 +6456,66 @@
       <c r="N16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="3">
         <v>76.59</v>
       </c>
       <c r="Q16" s="3">
         <v>101.01</v>
       </c>
       <c r="R16" s="3">
         <v>0</v>
       </c>
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>177.6</v>
       </c>
       <c r="U16" s="3">
         <v>76.59</v>
       </c>
       <c r="V16" s="3">
-        <v>103.39</v>
+        <v>101.01</v>
       </c>
       <c r="W16" s="3">
         <v>0</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
-        <v>179.98</v>
+        <v>177.6</v>
       </c>
       <c r="Z16" s="2">
-        <v>20.44</v>
+        <v>20.17</v>
       </c>
       <c r="AA16" s="2">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F17" s="2">
         <v>40060309</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H17" s="3" t="s">
@@ -6554,51 +6554,51 @@
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>214.42</v>
       </c>
       <c r="U17" s="3">
         <v>0</v>
       </c>
       <c r="V17" s="3">
         <v>53.88</v>
       </c>
       <c r="W17" s="3">
         <v>160.54</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <v>214.42</v>
       </c>
       <c r="Z17" s="2">
         <v>29.97</v>
       </c>
       <c r="AA17" s="2">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F18" s="2">
         <v>40060292</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H18" s="3" t="s">
@@ -6622,66 +6622,66 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>139.4</v>
       </c>
       <c r="Q18" s="3">
         <v>58.58</v>
       </c>
       <c r="R18" s="3">
         <v>87.67</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>285.65</v>
       </c>
       <c r="U18" s="3">
         <v>139.4</v>
       </c>
       <c r="V18" s="3">
-        <v>59.75</v>
+        <v>58.58</v>
       </c>
       <c r="W18" s="3">
         <v>87.67</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>286.82</v>
+        <v>285.65</v>
       </c>
       <c r="Z18" s="2">
-        <v>38.84</v>
+        <v>38.68</v>
       </c>
       <c r="AA18" s="2">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F19" s="2">
         <v>40009546</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H19" s="3" t="s">
@@ -6702,69 +6702,69 @@
       <c r="M19" s="3">
         <v>6683.63</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>3560.46</v>
       </c>
       <c r="Q19" s="3">
         <v>177.3</v>
       </c>
       <c r="R19" s="3">
         <v>604.9</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>4342.67</v>
       </c>
       <c r="U19" s="3">
-        <v>3562.37</v>
+        <v>3560.46</v>
       </c>
       <c r="V19" s="3">
-        <v>189.25</v>
+        <v>177.3</v>
       </c>
       <c r="W19" s="3">
         <v>604.9</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>4356.52</v>
+        <v>4342.67</v>
       </c>
       <c r="Z19" s="2">
-        <v>65.18</v>
+        <v>64.97</v>
       </c>
       <c r="AA19" s="2">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F20" s="2">
         <v>40005935</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H20" s="3" t="s">
@@ -6803,51 +6803,51 @@
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>930.36</v>
       </c>
       <c r="U20" s="3">
         <v>930.36</v>
       </c>
       <c r="V20" s="3">
         <v>0</v>
       </c>
       <c r="W20" s="3">
         <v>0</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
         <v>930.36</v>
       </c>
       <c r="Z20" s="2">
         <v>73.49</v>
       </c>
       <c r="AA20" s="2">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F21" s="2">
         <v>40009544</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H21" s="3" t="s">
@@ -6871,66 +6871,66 @@
       <c r="N21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="3">
         <v>3113.66</v>
       </c>
       <c r="Q21" s="3">
         <v>242.78</v>
       </c>
       <c r="R21" s="3">
         <v>204.32</v>
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>3560.76</v>
       </c>
       <c r="U21" s="3">
         <v>3113.66</v>
       </c>
       <c r="V21" s="3">
-        <v>268.72</v>
+        <v>242.78</v>
       </c>
       <c r="W21" s="3">
         <v>204.32</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
-        <v>3586.7</v>
+        <v>3560.76</v>
       </c>
       <c r="Z21" s="2">
-        <v>45.36</v>
+        <v>45.03</v>
       </c>
       <c r="AA21" s="2">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F22" s="2">
         <v>40060285</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -6954,66 +6954,66 @@
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="3">
         <v>73.54</v>
       </c>
       <c r="Q22" s="3">
         <v>69.28</v>
       </c>
       <c r="R22" s="3">
         <v>0</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>142.82</v>
       </c>
       <c r="U22" s="3">
         <v>73.54</v>
       </c>
       <c r="V22" s="3">
-        <v>71.48</v>
+        <v>69.28</v>
       </c>
       <c r="W22" s="3">
         <v>0</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
-        <v>145.02</v>
+        <v>142.82</v>
       </c>
       <c r="Z22" s="2">
-        <v>7.33</v>
+        <v>7.21</v>
       </c>
       <c r="AA22" s="2">
-        <v>65</v>
+        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F23" s="2">
         <v>40015003</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H23" s="3" t="s">
@@ -7034,69 +7034,69 @@
       <c r="M23" s="3">
         <v>283.04</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="3">
         <v>181.16</v>
       </c>
       <c r="Q23" s="3">
         <v>16.46</v>
       </c>
       <c r="R23" s="3">
         <v>0</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>197.62</v>
       </c>
       <c r="U23" s="3">
-        <v>183.57</v>
+        <v>182.77</v>
       </c>
       <c r="V23" s="3">
-        <v>19.64</v>
+        <v>16.46</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>203.21</v>
+        <v>199.24</v>
       </c>
       <c r="Z23" s="2">
-        <v>71.79</v>
+        <v>70.39</v>
       </c>
       <c r="AA23" s="2">
-        <v>72</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F24" s="2">
         <v>40026525</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H24" s="3" t="s">
@@ -7135,51 +7135,51 @@
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>172.28</v>
       </c>
       <c r="U24" s="3">
         <v>138.87</v>
       </c>
       <c r="V24" s="3">
         <v>23.22</v>
       </c>
       <c r="W24" s="3">
         <v>10.19</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
         <v>172.28</v>
       </c>
       <c r="Z24" s="2">
         <v>63.15</v>
       </c>
       <c r="AA24" s="2">
-        <v>80</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F25" s="2">
         <v>40024023</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H25" s="3" t="s">
@@ -7218,51 +7218,51 @@
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>611.82</v>
       </c>
       <c r="U25" s="3">
         <v>392.12</v>
       </c>
       <c r="V25" s="3">
         <v>78.07</v>
       </c>
       <c r="W25" s="3">
         <v>141.63</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
         <v>611.82</v>
       </c>
       <c r="Z25" s="2">
         <v>66.4</v>
       </c>
       <c r="AA25" s="2">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="2">
         <v>40006349</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -7286,66 +7286,66 @@
       <c r="N26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P26" s="3">
         <v>480.54</v>
       </c>
       <c r="Q26" s="3">
         <v>31.68</v>
       </c>
       <c r="R26" s="3">
         <v>81.08</v>
       </c>
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>593.3</v>
       </c>
       <c r="U26" s="3">
         <v>480.54</v>
       </c>
       <c r="V26" s="3">
-        <v>34.12</v>
+        <v>31.68</v>
       </c>
       <c r="W26" s="3">
         <v>81.08</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
-        <v>595.74</v>
+        <v>593.3</v>
       </c>
       <c r="Z26" s="2">
-        <v>87.69</v>
+        <v>87.33</v>
       </c>
       <c r="AA26" s="2">
-        <v>88</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F27" s="2">
         <v>40009541</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H27" s="3" t="s">
@@ -7366,69 +7366,69 @@
       <c r="M27" s="3">
         <v>11639.45</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="3">
         <v>9481.19</v>
       </c>
       <c r="Q27" s="3">
         <v>274.25</v>
       </c>
       <c r="R27" s="3">
         <v>867.08</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>10622.52</v>
       </c>
       <c r="U27" s="3">
-        <v>9485.27</v>
+        <v>9481.19</v>
       </c>
       <c r="V27" s="3">
-        <v>294.46</v>
+        <v>274.25</v>
       </c>
       <c r="W27" s="3">
         <v>867.08</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>10646.82</v>
+        <v>10622.52</v>
       </c>
       <c r="Z27" s="2">
-        <v>91.47</v>
+        <v>91.26</v>
       </c>
       <c r="AA27" s="2">
-        <v>85</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F28" s="2">
         <v>40006424</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H28" s="3" t="s">
@@ -7467,51 +7467,51 @@
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>553.23</v>
       </c>
       <c r="U28" s="3">
         <v>374.45</v>
       </c>
       <c r="V28" s="3">
         <v>136.28</v>
       </c>
       <c r="W28" s="3">
         <v>42.5</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
         <v>553.23</v>
       </c>
       <c r="Z28" s="2">
         <v>72.58</v>
       </c>
       <c r="AA28" s="2">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>150</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F29" s="2">
         <v>40060314</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H29" s="3" t="s">
@@ -7550,51 +7550,51 @@
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>299.65</v>
       </c>
       <c r="U29" s="3">
         <v>0</v>
       </c>
       <c r="V29" s="3">
         <v>198.16</v>
       </c>
       <c r="W29" s="3">
         <v>101.49</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
         <v>299.65</v>
       </c>
       <c r="Z29" s="2">
         <v>33.03</v>
       </c>
       <c r="AA29" s="2">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F30" s="2">
         <v>40060415</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -7618,66 +7618,66 @@
       <c r="N30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P30" s="3">
         <v>182.63</v>
       </c>
       <c r="Q30" s="3">
         <v>24.65</v>
       </c>
       <c r="R30" s="3">
         <v>142.06</v>
       </c>
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>349.35</v>
       </c>
       <c r="U30" s="3">
         <v>182.63</v>
       </c>
       <c r="V30" s="3">
-        <v>25.7</v>
+        <v>24.65</v>
       </c>
       <c r="W30" s="3">
         <v>142.06</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
-        <v>350.39</v>
+        <v>349.35</v>
       </c>
       <c r="Z30" s="2">
-        <v>33.67</v>
+        <v>33.57</v>
       </c>
       <c r="AA30" s="2">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F31" s="2">
         <v>40005932</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H31" s="3" t="s">
@@ -7716,51 +7716,51 @@
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>255.52</v>
       </c>
       <c r="U31" s="3">
         <v>226.26</v>
       </c>
       <c r="V31" s="3">
         <v>20.82</v>
       </c>
       <c r="W31" s="3">
         <v>8.44</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
         <v>255.52</v>
       </c>
       <c r="Z31" s="2">
         <v>69.47</v>
       </c>
       <c r="AA31" s="2">
-        <v>85</v>
+        <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F32" s="2">
         <v>40037346</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H32" s="3" t="s">
@@ -7799,51 +7799,51 @@
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>377.62</v>
       </c>
       <c r="U32" s="3">
         <v>0</v>
       </c>
       <c r="V32" s="3">
         <v>99.01</v>
       </c>
       <c r="W32" s="3">
         <v>278.61</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
         <v>377.62</v>
       </c>
       <c r="Z32" s="2">
         <v>16.77</v>
       </c>
       <c r="AA32" s="2">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F33" s="2">
         <v>40036894</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -7880,51 +7880,51 @@
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>81.9</v>
       </c>
       <c r="U33" s="3">
         <v>12.76</v>
       </c>
       <c r="V33" s="3">
         <v>0</v>
       </c>
       <c r="W33" s="3">
         <v>69.14</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
         <v>81.9</v>
       </c>
       <c r="Z33" s="2">
         <v>21.04</v>
       </c>
       <c r="AA33" s="2">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>172</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>173</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F34" s="2">
         <v>40033337</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H34" s="3" t="s">
@@ -7948,66 +7948,66 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>175.39</v>
       </c>
       <c r="Q34" s="3">
         <v>20.72</v>
       </c>
       <c r="R34" s="3">
         <v>21.11</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>217.22</v>
       </c>
       <c r="U34" s="3">
         <v>175.39</v>
       </c>
       <c r="V34" s="3">
-        <v>22.22</v>
+        <v>20.72</v>
       </c>
       <c r="W34" s="3">
         <v>21.11</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>218.72</v>
+        <v>217.22</v>
       </c>
       <c r="Z34" s="2">
-        <v>29.19</v>
+        <v>28.99</v>
       </c>
       <c r="AA34" s="2">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F35" s="2">
         <v>40037103</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="3" t="s">
@@ -8028,69 +8028,69 @@
       <c r="M35" s="3">
         <v>447.36</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P35" s="3">
         <v>168.33</v>
       </c>
       <c r="Q35" s="3">
         <v>29.01</v>
       </c>
       <c r="R35" s="3">
         <v>6.3</v>
       </c>
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>203.64</v>
       </c>
       <c r="U35" s="3">
-        <v>169.55</v>
+        <v>168.33</v>
       </c>
       <c r="V35" s="3">
-        <v>33.78</v>
+        <v>29.01</v>
       </c>
       <c r="W35" s="3">
         <v>6.3</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
-        <v>209.63</v>
+        <v>203.64</v>
       </c>
       <c r="Z35" s="2">
-        <v>46.86</v>
+        <v>45.52</v>
       </c>
       <c r="AA35" s="2">
-        <v>90</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F36" s="2">
         <v>40053974</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="3" t="s">
@@ -8129,51 +8129,51 @@
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>27.87</v>
       </c>
       <c r="U36" s="3">
         <v>4.19</v>
       </c>
       <c r="V36" s="3">
         <v>0</v>
       </c>
       <c r="W36" s="3">
         <v>23.68</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
         <v>27.87</v>
       </c>
       <c r="Z36" s="2">
         <v>3.93</v>
       </c>
       <c r="AA36" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F37" s="2">
         <v>40033308</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="3" t="s">
@@ -8211,53 +8211,51 @@
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>134.51</v>
       </c>
       <c r="U37" s="3">
         <v>0</v>
       </c>
       <c r="V37" s="3">
         <v>0</v>
       </c>
       <c r="W37" s="3">
         <v>134.51</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
         <v>134.51</v>
       </c>
       <c r="Z37" s="2">
         <v>14.31</v>
       </c>
-      <c r="AA37" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37" s="2"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F38" s="2">
         <v>40032377</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>29</v>
@@ -8295,51 +8293,51 @@
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>59.38</v>
       </c>
       <c r="U38" s="3">
         <v>14.46</v>
       </c>
       <c r="V38" s="3">
         <v>29.77</v>
       </c>
       <c r="W38" s="3">
         <v>15.14</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
         <v>59.38</v>
       </c>
       <c r="Z38" s="2">
         <v>12.14</v>
       </c>
       <c r="AA38" s="2">
-        <v>60</v>
+        <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F39" s="2">
         <v>40037285</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -8360,69 +8358,69 @@
       <c r="M39" s="3">
         <v>484.07</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>244.5</v>
       </c>
       <c r="Q39" s="3">
         <v>24.2</v>
       </c>
       <c r="R39" s="3">
         <v>12.43</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>281.12</v>
       </c>
       <c r="U39" s="3">
-        <v>245.71</v>
+        <v>244.5</v>
       </c>
       <c r="V39" s="3">
-        <v>25.56</v>
+        <v>24.2</v>
       </c>
       <c r="W39" s="3">
         <v>12.43</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>283.7</v>
+        <v>281.12</v>
       </c>
       <c r="Z39" s="2">
-        <v>58.61</v>
+        <v>58.07</v>
       </c>
       <c r="AA39" s="2">
-        <v>90</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>199</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F40" s="2">
         <v>40060381</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -8461,51 +8459,51 @@
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>837.37</v>
       </c>
       <c r="U40" s="3">
         <v>50.74</v>
       </c>
       <c r="V40" s="3">
         <v>131.06</v>
       </c>
       <c r="W40" s="3">
         <v>655.58</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
         <v>837.37</v>
       </c>
       <c r="Z40" s="2">
         <v>29.45</v>
       </c>
       <c r="AA40" s="2">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>202</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>203</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F41" s="2">
         <v>40032403</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -8544,51 +8542,51 @@
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>72.65</v>
       </c>
       <c r="U41" s="3">
         <v>33.13</v>
       </c>
       <c r="V41" s="3">
         <v>34.3</v>
       </c>
       <c r="W41" s="3">
         <v>5.22</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
         <v>72.65</v>
       </c>
       <c r="Z41" s="2">
         <v>18.82</v>
       </c>
       <c r="AA41" s="2">
-        <v>25</v>
+        <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F42" s="2">
         <v>40039516</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -8708,51 +8706,51 @@
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>124.38</v>
       </c>
       <c r="U43" s="3">
         <v>22.53</v>
       </c>
       <c r="V43" s="3">
         <v>0</v>
       </c>
       <c r="W43" s="3">
         <v>101.85</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
         <v>124.38</v>
       </c>
       <c r="Z43" s="2">
         <v>21.24</v>
       </c>
       <c r="AA43" s="2">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F44" s="2">
         <v>40034522</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -8791,51 +8789,51 @@
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>292.23</v>
       </c>
       <c r="U44" s="3">
         <v>46.22</v>
       </c>
       <c r="V44" s="3">
         <v>35.13</v>
       </c>
       <c r="W44" s="3">
         <v>210.87</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
         <v>292.23</v>
       </c>
       <c r="Z44" s="2">
         <v>19.27</v>
       </c>
       <c r="AA44" s="2">
-        <v>25</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>221</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>222</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F45" s="2">
         <v>40034065</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="3" t="s">
@@ -8874,51 +8872,51 @@
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>563.13</v>
       </c>
       <c r="U45" s="3">
         <v>143.91</v>
       </c>
       <c r="V45" s="3">
         <v>35.1</v>
       </c>
       <c r="W45" s="3">
         <v>384.12</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
         <v>563.13</v>
       </c>
       <c r="Z45" s="2">
         <v>31.84</v>
       </c>
       <c r="AA45" s="2">
-        <v>30</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>226</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F46" s="2">
         <v>40033809</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -8956,53 +8954,51 @@
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>139.98</v>
       </c>
       <c r="U46" s="3">
         <v>0</v>
       </c>
       <c r="V46" s="3">
         <v>0</v>
       </c>
       <c r="W46" s="3">
         <v>139.98</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
         <v>139.98</v>
       </c>
       <c r="Z46" s="2">
         <v>10.87</v>
       </c>
-      <c r="AA46" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA46" s="2"/>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>229</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F47" s="2">
         <v>40033882</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>29</v>
@@ -9040,51 +9036,51 @@
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>457.12</v>
       </c>
       <c r="U47" s="3">
         <v>21.66</v>
       </c>
       <c r="V47" s="3">
         <v>11.31</v>
       </c>
       <c r="W47" s="3">
         <v>410.11</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
         <v>443.08</v>
       </c>
       <c r="Z47" s="2">
         <v>30.19</v>
       </c>
       <c r="AA47" s="2">
-        <v>30</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>234</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F48" s="2">
         <v>40033594</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="3" t="s">
@@ -9123,51 +9119,51 @@
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>84.41</v>
       </c>
       <c r="U48" s="3">
         <v>52.05</v>
       </c>
       <c r="V48" s="3">
         <v>10.1</v>
       </c>
       <c r="W48" s="3">
         <v>22.26</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
         <v>84.41</v>
       </c>
       <c r="Z48" s="2">
         <v>26.89</v>
       </c>
       <c r="AA48" s="2">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F49" s="2">
         <v>40033909</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="3" t="s">
@@ -9191,66 +9187,66 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>263.11</v>
       </c>
       <c r="Q49" s="3">
         <v>41.01</v>
       </c>
       <c r="R49" s="3">
         <v>34.79</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>338.91</v>
       </c>
       <c r="U49" s="3">
         <v>263.11</v>
       </c>
       <c r="V49" s="3">
-        <v>47.29</v>
+        <v>41.01</v>
       </c>
       <c r="W49" s="3">
         <v>34.79</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>345.19</v>
+        <v>338.91</v>
       </c>
       <c r="Z49" s="2">
-        <v>32.08</v>
+        <v>31.5</v>
       </c>
       <c r="AA49" s="2">
-        <v>50</v>
+        <v>81</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F50" s="2">
         <v>40033737</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -9271,69 +9267,69 @@
       <c r="M50" s="3">
         <v>336.69</v>
       </c>
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>186.41</v>
       </c>
       <c r="Q50" s="3">
         <v>31.53</v>
       </c>
       <c r="R50" s="3">
         <v>5.49</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>223.43</v>
       </c>
       <c r="U50" s="3">
-        <v>187.6</v>
+        <v>186.41</v>
       </c>
       <c r="V50" s="3">
-        <v>34.53</v>
+        <v>31.53</v>
       </c>
       <c r="W50" s="3">
         <v>5.49</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>227.62</v>
+        <v>223.43</v>
       </c>
       <c r="Z50" s="2">
-        <v>67.61</v>
+        <v>66.36</v>
       </c>
       <c r="AA50" s="2">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F51" s="2">
         <v>40033576</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="3" t="s">
@@ -9372,51 +9368,51 @@
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>50.24</v>
       </c>
       <c r="U51" s="3">
         <v>3.62</v>
       </c>
       <c r="V51" s="3">
         <v>0</v>
       </c>
       <c r="W51" s="3">
         <v>46.62</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
         <v>50.24</v>
       </c>
       <c r="Z51" s="2">
         <v>8.04</v>
       </c>
       <c r="AA51" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>250</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>251</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F52" s="2">
         <v>40033575</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -9455,51 +9451,51 @@
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>35.13</v>
       </c>
       <c r="U52" s="3">
         <v>4.16</v>
       </c>
       <c r="V52" s="3">
         <v>0</v>
       </c>
       <c r="W52" s="3">
         <v>30.97</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
         <v>35.13</v>
       </c>
       <c r="Z52" s="2">
         <v>4.9</v>
       </c>
       <c r="AA52" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>255</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>256</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F53" s="2">
         <v>40034627</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="3" t="s">
@@ -9538,51 +9534,51 @@
       <c r="S53" s="3">
         <v>19.48</v>
       </c>
       <c r="T53" s="3">
         <v>60.92</v>
       </c>
       <c r="U53" s="3">
         <v>0</v>
       </c>
       <c r="V53" s="3">
         <v>9.24</v>
       </c>
       <c r="W53" s="3">
         <v>32.2</v>
       </c>
       <c r="X53" s="2">
         <v>19.48</v>
       </c>
       <c r="Y53" s="2">
         <v>60.92</v>
       </c>
       <c r="Z53" s="2">
         <v>11.55</v>
       </c>
       <c r="AA53" s="2">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>259</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>260</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F54" s="2">
         <v>40033657</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H54" s="3" t="s">
@@ -9621,51 +9617,51 @@
       <c r="S54" s="3">
         <v>54.81</v>
       </c>
       <c r="T54" s="3">
         <v>173.94</v>
       </c>
       <c r="U54" s="3">
         <v>114.2</v>
       </c>
       <c r="V54" s="3">
         <v>4.93</v>
       </c>
       <c r="W54" s="3">
         <v>0</v>
       </c>
       <c r="X54" s="2">
         <v>54.81</v>
       </c>
       <c r="Y54" s="2">
         <v>173.94</v>
       </c>
       <c r="Z54" s="2">
         <v>11.98</v>
       </c>
       <c r="AA54" s="2">
-        <v>30</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F55" s="2">
         <v>40036878</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="3" t="s">
@@ -9702,51 +9698,51 @@
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>94.64</v>
       </c>
       <c r="U55" s="3">
         <v>25.5</v>
       </c>
       <c r="V55" s="3">
         <v>0</v>
       </c>
       <c r="W55" s="3">
         <v>69.14</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
         <v>94.64</v>
       </c>
       <c r="Z55" s="2">
         <v>22.39</v>
       </c>
       <c r="AA55" s="2">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F56" s="2">
         <v>40060340</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
@@ -9783,51 +9779,51 @@
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>77.03</v>
       </c>
       <c r="U56" s="3">
         <v>2.71</v>
       </c>
       <c r="V56" s="3">
         <v>0</v>
       </c>
       <c r="W56" s="3">
         <v>74.31</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
         <v>77.03</v>
       </c>
       <c r="Z56" s="2">
         <v>16.23</v>
       </c>
       <c r="AA56" s="2">
-        <v>15</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>272</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>273</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F57" s="2">
         <v>40033753</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H57" s="3" t="s">
@@ -9848,69 +9844,69 @@
       <c r="M57" s="3">
         <v>445.39</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>191.04</v>
       </c>
       <c r="Q57" s="3">
         <v>25.71</v>
       </c>
       <c r="R57" s="3">
         <v>6.95</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>223.71</v>
       </c>
       <c r="U57" s="3">
-        <v>192.24</v>
+        <v>191.04</v>
       </c>
       <c r="V57" s="3">
-        <v>27.47</v>
+        <v>25.71</v>
       </c>
       <c r="W57" s="3">
         <v>6.95</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>226.65</v>
+        <v>223.71</v>
       </c>
       <c r="Z57" s="2">
-        <v>50.89</v>
+        <v>50.23</v>
       </c>
       <c r="AA57" s="2">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>277</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F58" s="2">
         <v>40032255</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="3" t="s">
@@ -9934,66 +9930,66 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>90.23</v>
       </c>
       <c r="Q58" s="3">
         <v>28.45</v>
       </c>
       <c r="R58" s="3">
         <v>41.6</v>
       </c>
       <c r="S58" s="3">
         <v>9.04</v>
       </c>
       <c r="T58" s="3">
         <v>169.31</v>
       </c>
       <c r="U58" s="3">
         <v>90.23</v>
       </c>
       <c r="V58" s="3">
-        <v>30.81</v>
+        <v>28.45</v>
       </c>
       <c r="W58" s="3">
         <v>41.6</v>
       </c>
       <c r="X58" s="2">
         <v>9.04</v>
       </c>
       <c r="Y58" s="2">
-        <v>171.67</v>
+        <v>169.31</v>
       </c>
       <c r="Z58" s="2">
-        <v>29.95</v>
+        <v>29.54</v>
       </c>
       <c r="AA58" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F59" s="2">
         <v>40037064</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -10032,51 +10028,51 @@
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>75.58</v>
       </c>
       <c r="U59" s="3">
         <v>3.72</v>
       </c>
       <c r="V59" s="3">
         <v>0</v>
       </c>
       <c r="W59" s="3">
         <v>71.86</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
         <v>75.58</v>
       </c>
       <c r="Z59" s="2">
         <v>9.62</v>
       </c>
       <c r="AA59" s="2">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F60" s="2">
         <v>40033111</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -10115,51 +10111,51 @@
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>130.2</v>
       </c>
       <c r="U60" s="3">
         <v>82.69</v>
       </c>
       <c r="V60" s="3">
         <v>25.06</v>
       </c>
       <c r="W60" s="3">
         <v>22.45</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
         <v>130.2</v>
       </c>
       <c r="Z60" s="2">
         <v>53.25</v>
       </c>
       <c r="AA60" s="2">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>288</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F61" s="2">
         <v>40033972</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -10198,51 +10194,51 @@
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>37.22</v>
       </c>
       <c r="U61" s="3">
         <v>4.1</v>
       </c>
       <c r="V61" s="3">
         <v>17.02</v>
       </c>
       <c r="W61" s="3">
         <v>16.1</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
         <v>37.22</v>
       </c>
       <c r="Z61" s="2">
         <v>5.27</v>
       </c>
       <c r="AA61" s="2">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>294</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F62" s="2">
         <v>40053975</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H62" s="3" t="s">
@@ -10281,51 +10277,51 @@
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>38.44</v>
       </c>
       <c r="U62" s="3">
         <v>3.14</v>
       </c>
       <c r="V62" s="3">
         <v>0</v>
       </c>
       <c r="W62" s="3">
         <v>35.3</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
         <v>38.44</v>
       </c>
       <c r="Z62" s="2">
         <v>7.57</v>
       </c>
       <c r="AA62" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>298</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F63" s="2">
         <v>40035032</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="3" t="s">
@@ -10364,51 +10360,51 @@
       <c r="S63" s="3">
         <v>44.45</v>
       </c>
       <c r="T63" s="3">
         <v>183.77</v>
       </c>
       <c r="U63" s="3">
         <v>5.19</v>
       </c>
       <c r="V63" s="3">
         <v>16.61</v>
       </c>
       <c r="W63" s="3">
         <v>117.52</v>
       </c>
       <c r="X63" s="2">
         <v>44.45</v>
       </c>
       <c r="Y63" s="2">
         <v>183.77</v>
       </c>
       <c r="Z63" s="2">
         <v>20.16</v>
       </c>
       <c r="AA63" s="2">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>301</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>302</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F64" s="2">
         <v>40033646</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -10447,51 +10443,51 @@
       <c r="S64" s="3">
         <v>30.35</v>
       </c>
       <c r="T64" s="3">
         <v>53.25</v>
       </c>
       <c r="U64" s="3">
         <v>0</v>
       </c>
       <c r="V64" s="3">
         <v>9.59</v>
       </c>
       <c r="W64" s="3">
         <v>13.32</v>
       </c>
       <c r="X64" s="2">
         <v>30.35</v>
       </c>
       <c r="Y64" s="2">
         <v>53.25</v>
       </c>
       <c r="Z64" s="2">
         <v>8.57</v>
       </c>
       <c r="AA64" s="2">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>306</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>307</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F65" s="2">
         <v>40033489</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -10512,66 +10508,66 @@
       <c r="M65" s="3">
         <v>862.54</v>
       </c>
       <c r="N65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P65" s="3">
         <v>113.69</v>
       </c>
       <c r="Q65" s="3">
         <v>28.43</v>
       </c>
       <c r="R65" s="3">
         <v>21.51</v>
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>163.63</v>
       </c>
       <c r="U65" s="3">
-        <v>114.63</v>
+        <v>113.69</v>
       </c>
       <c r="V65" s="3">
-        <v>31.43</v>
+        <v>28.43</v>
       </c>
       <c r="W65" s="3">
         <v>21.51</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
-        <v>167.57</v>
+        <v>163.63</v>
       </c>
       <c r="Z65" s="2">
-        <v>19.43</v>
+        <v>18.97</v>
       </c>
       <c r="AA65" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>312</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F66" s="2">
         <v>40034526</v>
       </c>
       <c r="G66" s="2" t="s">
@@ -10598,66 +10594,66 @@
       <c r="N66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P66" s="3">
         <v>167.79</v>
       </c>
       <c r="Q66" s="3">
         <v>63.59</v>
       </c>
       <c r="R66" s="3">
         <v>52.38</v>
       </c>
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>283.77</v>
       </c>
       <c r="U66" s="3">
         <v>167.79</v>
       </c>
       <c r="V66" s="3">
-        <v>64.78</v>
+        <v>63.59</v>
       </c>
       <c r="W66" s="3">
         <v>52.38</v>
       </c>
       <c r="X66" s="2">
         <v>0</v>
       </c>
       <c r="Y66" s="2">
-        <v>284.96</v>
+        <v>283.77</v>
       </c>
       <c r="Z66" s="2">
-        <v>23.61</v>
+        <v>23.51</v>
       </c>
       <c r="AA66" s="2">
-        <v>50</v>
+        <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>315</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>316</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F67" s="2">
         <v>40032316</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="3" t="s">
@@ -10681,66 +10677,66 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="3">
         <v>56.08</v>
       </c>
       <c r="Q67" s="3">
         <v>29.34</v>
       </c>
       <c r="R67" s="3">
         <v>6.18</v>
       </c>
       <c r="S67" s="3">
         <v>17.48</v>
       </c>
       <c r="T67" s="3">
         <v>109.08</v>
       </c>
       <c r="U67" s="3">
         <v>56.08</v>
       </c>
       <c r="V67" s="3">
-        <v>29.96</v>
+        <v>29.34</v>
       </c>
       <c r="W67" s="3">
         <v>6.18</v>
       </c>
       <c r="X67" s="2">
         <v>17.48</v>
       </c>
       <c r="Y67" s="2">
-        <v>109.7</v>
+        <v>109.08</v>
       </c>
       <c r="Z67" s="2">
-        <v>26.65</v>
+        <v>26.49</v>
       </c>
       <c r="AA67" s="2">
-        <v>40</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>319</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>320</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F68" s="2">
         <v>40033478</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -10764,66 +10760,66 @@
       <c r="N68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P68" s="3">
         <v>119.81</v>
       </c>
       <c r="Q68" s="3">
         <v>29.39</v>
       </c>
       <c r="R68" s="3">
         <v>53.4</v>
       </c>
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>202.6</v>
       </c>
       <c r="U68" s="3">
         <v>119.81</v>
       </c>
       <c r="V68" s="3">
-        <v>31.78</v>
+        <v>29.39</v>
       </c>
       <c r="W68" s="3">
         <v>53.4</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
-        <v>204.99</v>
+        <v>202.6</v>
       </c>
       <c r="Z68" s="2">
-        <v>37.62</v>
+        <v>37.18</v>
       </c>
       <c r="AA68" s="2">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>323</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>324</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F69" s="2">
         <v>40033990</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -10862,51 +10858,51 @@
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>46.75</v>
       </c>
       <c r="U69" s="3">
         <v>5.83</v>
       </c>
       <c r="V69" s="3">
         <v>0</v>
       </c>
       <c r="W69" s="3">
         <v>40.92</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
         <v>46.75</v>
       </c>
       <c r="Z69" s="2">
         <v>4.36</v>
       </c>
       <c r="AA69" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>327</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>328</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F70" s="2">
         <v>40039436</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H70" s="3" t="s">
@@ -10945,51 +10941,51 @@
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>38.61</v>
       </c>
       <c r="U70" s="3">
         <v>4.51</v>
       </c>
       <c r="V70" s="3">
         <v>18.66</v>
       </c>
       <c r="W70" s="3">
         <v>15.45</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
         <v>38.61</v>
       </c>
       <c r="Z70" s="2">
         <v>5.06</v>
       </c>
       <c r="AA70" s="2">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F71" s="2">
         <v>40034058</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -11013,66 +11009,66 @@
       <c r="N71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P71" s="3">
         <v>59.42</v>
       </c>
       <c r="Q71" s="3">
         <v>40.17</v>
       </c>
       <c r="R71" s="3">
         <v>34.77</v>
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>134.35</v>
       </c>
       <c r="U71" s="3">
         <v>59.42</v>
       </c>
       <c r="V71" s="3">
-        <v>43.14</v>
+        <v>40.17</v>
       </c>
       <c r="W71" s="3">
         <v>34.77</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
-        <v>137.33</v>
+        <v>134.35</v>
       </c>
       <c r="Z71" s="2">
-        <v>21.43</v>
+        <v>20.96</v>
       </c>
       <c r="AA71" s="2">
-        <v>65</v>
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F72" s="2">
         <v>40033404</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H72" s="3" t="s">
@@ -11111,51 +11107,51 @@
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>433.17</v>
       </c>
       <c r="U72" s="3">
         <v>245.55</v>
       </c>
       <c r="V72" s="3">
         <v>26.06</v>
       </c>
       <c r="W72" s="3">
         <v>161.56</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
         <v>433.17</v>
       </c>
       <c r="Z72" s="2">
         <v>41.88</v>
       </c>
       <c r="AA72" s="2">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F73" s="2">
         <v>40045566</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H73" s="3" t="s">
@@ -11179,66 +11175,66 @@
       <c r="N73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>279.36</v>
       </c>
       <c r="Q73" s="3">
         <v>42.71</v>
       </c>
       <c r="R73" s="3">
         <v>115.86</v>
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>437.93</v>
       </c>
       <c r="U73" s="3">
         <v>279.36</v>
       </c>
       <c r="V73" s="3">
-        <v>43.72</v>
+        <v>42.71</v>
       </c>
       <c r="W73" s="3">
         <v>115.86</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
-        <v>438.94</v>
+        <v>437.93</v>
       </c>
       <c r="Z73" s="2">
-        <v>67.2</v>
+        <v>67.04</v>
       </c>
       <c r="AA73" s="2">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>344</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>345</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F74" s="2">
         <v>40038391</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H74" s="3" t="s">
@@ -11262,67 +11258,65 @@
       <c r="N74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="3">
         <v>25</v>
       </c>
       <c r="Q74" s="3">
         <v>0</v>
       </c>
       <c r="R74" s="3">
         <v>486.68</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>511.68</v>
       </c>
       <c r="U74" s="3">
         <v>25</v>
       </c>
       <c r="V74" s="3">
-        <v>5.1</v>
+        <v>0</v>
       </c>
       <c r="W74" s="3">
         <v>486.68</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
-        <v>516.78</v>
+        <v>511.68</v>
       </c>
       <c r="Z74" s="2">
-        <v>34.12</v>
-[...3 lines deleted...]
-      </c>
+        <v>33.79</v>
+      </c>
+      <c r="AA74" s="2"/>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>347</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>348</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F75" s="2">
         <v>40033985</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>29</v>
@@ -11425,69 +11419,69 @@
       <c r="M76" s="3">
         <v>574.46</v>
       </c>
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>187.17</v>
       </c>
       <c r="Q76" s="3">
         <v>27.03</v>
       </c>
       <c r="R76" s="3">
         <v>10.16</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>224.35</v>
       </c>
       <c r="U76" s="3">
-        <v>189.06</v>
+        <v>187.17</v>
       </c>
       <c r="V76" s="3">
-        <v>31.37</v>
+        <v>27.03</v>
       </c>
       <c r="W76" s="3">
         <v>10.16</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>230.59</v>
+        <v>224.35</v>
       </c>
       <c r="Z76" s="2">
-        <v>40.14</v>
+        <v>39.05</v>
       </c>
       <c r="AA76" s="2">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F77" s="2">
         <v>40033703</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H77" s="3" t="s">
@@ -11511,66 +11505,66 @@
       <c r="N77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P77" s="3">
         <v>398.51</v>
       </c>
       <c r="Q77" s="3">
         <v>62.54</v>
       </c>
       <c r="R77" s="3">
         <v>25.98</v>
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>487.03</v>
       </c>
       <c r="U77" s="3">
         <v>398.51</v>
       </c>
       <c r="V77" s="3">
-        <v>67.3</v>
+        <v>62.54</v>
       </c>
       <c r="W77" s="3">
         <v>25.98</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
-        <v>491.79</v>
+        <v>487.03</v>
       </c>
       <c r="Z77" s="2">
-        <v>50.18</v>
+        <v>49.7</v>
       </c>
       <c r="AA77" s="2">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>361</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F78" s="2">
         <v>40033692</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -11609,51 +11603,51 @@
       <c r="S78" s="3">
         <v>31.88</v>
       </c>
       <c r="T78" s="3">
         <v>159.23</v>
       </c>
       <c r="U78" s="3">
         <v>90.91</v>
       </c>
       <c r="V78" s="3">
         <v>4.83</v>
       </c>
       <c r="W78" s="3">
         <v>31.62</v>
       </c>
       <c r="X78" s="2">
         <v>31.88</v>
       </c>
       <c r="Y78" s="2">
         <v>159.23</v>
       </c>
       <c r="Z78" s="2">
         <v>15.59</v>
       </c>
       <c r="AA78" s="2">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>363</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>364</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F79" s="2">
         <v>40037395</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H79" s="3" t="s">
@@ -11677,66 +11671,66 @@
       <c r="N79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P79" s="3">
         <v>0</v>
       </c>
       <c r="Q79" s="3">
         <v>23.74</v>
       </c>
       <c r="R79" s="3">
         <v>21.49</v>
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>45.23</v>
       </c>
       <c r="U79" s="3">
         <v>0</v>
       </c>
       <c r="V79" s="3">
-        <v>26.66</v>
+        <v>23.74</v>
       </c>
       <c r="W79" s="3">
         <v>21.49</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
-        <v>48.15</v>
+        <v>45.23</v>
       </c>
       <c r="Z79" s="2">
-        <v>9.68</v>
+        <v>9.09</v>
       </c>
       <c r="AA79" s="2">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>368</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F80" s="2">
         <v>40038263</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -11760,66 +11754,66 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>5.69</v>
       </c>
       <c r="Q80" s="3">
         <v>91.27</v>
       </c>
       <c r="R80" s="3">
         <v>83.34</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>180.3</v>
       </c>
       <c r="U80" s="3">
         <v>5.69</v>
       </c>
       <c r="V80" s="3">
-        <v>93.09</v>
+        <v>91.27</v>
       </c>
       <c r="W80" s="3">
         <v>83.34</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>182.12</v>
+        <v>180.3</v>
       </c>
       <c r="Z80" s="2">
-        <v>16.22</v>
+        <v>16.06</v>
       </c>
       <c r="AA80" s="2">
-        <v>45</v>
+        <v>81</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>370</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>371</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F81" s="2">
         <v>40036891</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="3" t="s">
@@ -11858,51 +11852,51 @@
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>541.24</v>
       </c>
       <c r="U81" s="3">
         <v>267.6</v>
       </c>
       <c r="V81" s="3">
         <v>90.34</v>
       </c>
       <c r="W81" s="3">
         <v>183.3</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
         <v>541.24</v>
       </c>
       <c r="Z81" s="2">
         <v>37.48</v>
       </c>
       <c r="AA81" s="2">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>375</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>376</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F82" s="2">
         <v>40036896</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -11941,51 +11935,51 @@
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>25.17</v>
       </c>
       <c r="U82" s="3">
         <v>1.41</v>
       </c>
       <c r="V82" s="3">
         <v>0</v>
       </c>
       <c r="W82" s="3">
         <v>23.75</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
         <v>25.17</v>
       </c>
       <c r="Z82" s="2">
         <v>10.15</v>
       </c>
       <c r="AA82" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>380</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>381</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F83" s="2">
         <v>40039089</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="3" t="s">
@@ -12024,51 +12018,51 @@
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>32.12</v>
       </c>
       <c r="U83" s="3">
         <v>17.24</v>
       </c>
       <c r="V83" s="3">
         <v>1.3</v>
       </c>
       <c r="W83" s="3">
         <v>13.58</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
         <v>32.12</v>
       </c>
       <c r="Z83" s="2">
         <v>7.97</v>
       </c>
       <c r="AA83" s="2">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>384</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>386</v>
       </c>
       <c r="F84" s="2">
         <v>40033689</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -12107,51 +12101,51 @@
       <c r="S84" s="3">
         <v>23.04</v>
       </c>
       <c r="T84" s="3">
         <v>54.26</v>
       </c>
       <c r="U84" s="3">
         <v>4.21</v>
       </c>
       <c r="V84" s="3">
         <v>0</v>
       </c>
       <c r="W84" s="3">
         <v>27.01</v>
       </c>
       <c r="X84" s="2">
         <v>23.04</v>
       </c>
       <c r="Y84" s="2">
         <v>54.26</v>
       </c>
       <c r="Z84" s="2">
         <v>7.33</v>
       </c>
       <c r="AA84" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>389</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F85" s="2">
         <v>40063537</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -12190,51 +12184,51 @@
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>3378.75</v>
       </c>
       <c r="U85" s="3">
         <v>1670.16</v>
       </c>
       <c r="V85" s="3">
         <v>78.51</v>
       </c>
       <c r="W85" s="3">
         <v>1630.08</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
         <v>3378.75</v>
       </c>
       <c r="Z85" s="2">
         <v>68.93</v>
       </c>
       <c r="AA85" s="2">
-        <v>65</v>
+        <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>393</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>394</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F86" s="2">
         <v>40033803</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H86" s="3" t="s">
@@ -12258,66 +12252,66 @@
       <c r="N86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P86" s="3">
         <v>110.71</v>
       </c>
       <c r="Q86" s="3">
         <v>24.46</v>
       </c>
       <c r="R86" s="3">
         <v>25.97</v>
       </c>
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>161.13</v>
       </c>
       <c r="U86" s="3">
         <v>110.71</v>
       </c>
       <c r="V86" s="3">
-        <v>25.62</v>
+        <v>24.46</v>
       </c>
       <c r="W86" s="3">
         <v>25.97</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
-        <v>162.29</v>
+        <v>161.13</v>
       </c>
       <c r="Z86" s="2">
-        <v>30.36</v>
+        <v>30.15</v>
       </c>
       <c r="AA86" s="2">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>397</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F87" s="2">
         <v>40033196</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="3" t="s">
@@ -12338,69 +12332,69 @@
       <c r="M87" s="3">
         <v>593.51</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>205.01</v>
       </c>
       <c r="Q87" s="3">
         <v>35.43</v>
       </c>
       <c r="R87" s="3">
         <v>29</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>269.44</v>
       </c>
       <c r="U87" s="3">
-        <v>205.92</v>
+        <v>205.01</v>
       </c>
       <c r="V87" s="3">
-        <v>38.73</v>
+        <v>35.43</v>
       </c>
       <c r="W87" s="3">
         <v>29</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>273.65</v>
+        <v>269.44</v>
       </c>
       <c r="Z87" s="2">
-        <v>46.11</v>
+        <v>45.4</v>
       </c>
       <c r="AA87" s="2">
-        <v>70</v>
+        <v>78</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>401</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>402</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F88" s="2">
         <v>40037479</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
@@ -12439,51 +12433,51 @@
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>193.33</v>
       </c>
       <c r="U88" s="3">
         <v>25</v>
       </c>
       <c r="V88" s="3">
         <v>127.96</v>
       </c>
       <c r="W88" s="3">
         <v>40.37</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
         <v>193.33</v>
       </c>
       <c r="Z88" s="2">
         <v>7.57</v>
       </c>
       <c r="AA88" s="2">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>405</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>406</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F89" s="2">
         <v>40032929</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H89" s="3" t="s">
@@ -12507,66 +12501,66 @@
       <c r="N89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P89" s="3">
         <v>0</v>
       </c>
       <c r="Q89" s="3">
         <v>21.12</v>
       </c>
       <c r="R89" s="3">
         <v>43.74</v>
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>64.87</v>
       </c>
       <c r="U89" s="3">
         <v>0</v>
       </c>
       <c r="V89" s="3">
-        <v>21.73</v>
+        <v>21.12</v>
       </c>
       <c r="W89" s="3">
         <v>43.74</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
-        <v>65.48</v>
+        <v>64.87</v>
       </c>
       <c r="Z89" s="2">
-        <v>11.76</v>
+        <v>11.65</v>
       </c>
       <c r="AA89" s="2">
-        <v>55</v>
+        <v>37</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>409</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>410</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F90" s="2">
         <v>40033778</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H90" s="3" t="s">
@@ -12590,66 +12584,66 @@
       <c r="N90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P90" s="3">
         <v>218.18</v>
       </c>
       <c r="Q90" s="3">
         <v>46.3</v>
       </c>
       <c r="R90" s="3">
         <v>92.12</v>
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>356.61</v>
       </c>
       <c r="U90" s="3">
         <v>218.18</v>
       </c>
       <c r="V90" s="3">
-        <v>50.19</v>
+        <v>46.3</v>
       </c>
       <c r="W90" s="3">
         <v>92.12</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
-        <v>360.5</v>
+        <v>356.61</v>
       </c>
       <c r="Z90" s="2">
-        <v>34.53</v>
+        <v>34.16</v>
       </c>
       <c r="AA90" s="2">
-        <v>70</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>412</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>413</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F91" s="2">
         <v>40033210</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H91" s="3" t="s">
@@ -12770,53 +12764,51 @@
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>31.24</v>
       </c>
       <c r="U92" s="3">
         <v>0</v>
       </c>
       <c r="V92" s="3">
         <v>0</v>
       </c>
       <c r="W92" s="3">
         <v>31.24</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
         <v>31.24</v>
       </c>
       <c r="Z92" s="2">
         <v>6.6</v>
       </c>
-      <c r="AA92" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA92" s="2"/>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>420</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>421</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F93" s="2">
         <v>40033161</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>29</v>
@@ -12854,51 +12846,51 @@
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>75.45</v>
       </c>
       <c r="U93" s="3">
         <v>15.08</v>
       </c>
       <c r="V93" s="3">
         <v>23.89</v>
       </c>
       <c r="W93" s="3">
         <v>36.48</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
         <v>75.45</v>
       </c>
       <c r="Z93" s="2">
         <v>11.39</v>
       </c>
       <c r="AA93" s="2">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>424</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F94" s="2">
         <v>40034001</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
@@ -12937,51 +12929,51 @@
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>90.53</v>
       </c>
       <c r="U94" s="3">
         <v>6.57</v>
       </c>
       <c r="V94" s="3">
         <v>0</v>
       </c>
       <c r="W94" s="3">
         <v>83.96</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
         <v>90.53</v>
       </c>
       <c r="Z94" s="2">
         <v>7.56</v>
       </c>
       <c r="AA94" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>427</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>428</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F95" s="2">
         <v>40033701</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="3" t="s">
@@ -13005,66 +12997,66 @@
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>19.82</v>
       </c>
       <c r="Q95" s="3">
         <v>0.44</v>
       </c>
       <c r="R95" s="3">
         <v>10.55</v>
       </c>
       <c r="S95" s="3">
         <v>29.72</v>
       </c>
       <c r="T95" s="3">
         <v>60.52</v>
       </c>
       <c r="U95" s="3">
         <v>19.82</v>
       </c>
       <c r="V95" s="3">
-        <v>0.74</v>
+        <v>0.44</v>
       </c>
       <c r="W95" s="3">
         <v>10.55</v>
       </c>
       <c r="X95" s="2">
         <v>29.72</v>
       </c>
       <c r="Y95" s="2">
-        <v>60.82</v>
+        <v>60.52</v>
       </c>
       <c r="Z95" s="2">
-        <v>15.67</v>
+        <v>15.59</v>
       </c>
       <c r="AA95" s="2">
-        <v>45</v>
+        <v>58</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>432</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>433</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F96" s="2">
         <v>40036963</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -13101,51 +13093,51 @@
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>27.52</v>
       </c>
       <c r="U96" s="3">
         <v>2.53</v>
       </c>
       <c r="V96" s="3">
         <v>0</v>
       </c>
       <c r="W96" s="3">
         <v>25</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
         <v>27.52</v>
       </c>
       <c r="Z96" s="2">
         <v>9.85</v>
       </c>
       <c r="AA96" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>436</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>437</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F97" s="2">
         <v>40032454</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H97" s="3" t="s">
@@ -13169,66 +13161,66 @@
       <c r="N97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P97" s="3">
         <v>396.88</v>
       </c>
       <c r="Q97" s="3">
         <v>36.78</v>
       </c>
       <c r="R97" s="3">
         <v>31.95</v>
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>465.62</v>
       </c>
       <c r="U97" s="3">
         <v>396.88</v>
       </c>
       <c r="V97" s="3">
-        <v>37.97</v>
+        <v>36.78</v>
       </c>
       <c r="W97" s="3">
         <v>31.95</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
-        <v>466.81</v>
+        <v>465.62</v>
       </c>
       <c r="Z97" s="2">
-        <v>72.6</v>
+        <v>72.41</v>
       </c>
       <c r="AA97" s="2">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>440</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>441</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F98" s="2">
         <v>40033580</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H98" s="3" t="s">
@@ -13267,51 +13259,51 @@
       <c r="S98" s="3">
         <v>44.91</v>
       </c>
       <c r="T98" s="3">
         <v>355.22</v>
       </c>
       <c r="U98" s="3">
         <v>252.32</v>
       </c>
       <c r="V98" s="3">
         <v>34.6</v>
       </c>
       <c r="W98" s="3">
         <v>23.39</v>
       </c>
       <c r="X98" s="2">
         <v>44.91</v>
       </c>
       <c r="Y98" s="2">
         <v>355.22</v>
       </c>
       <c r="Z98" s="2">
         <v>74.39</v>
       </c>
       <c r="AA98" s="2">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>444</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>445</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F99" s="2">
         <v>40039237</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
@@ -13350,51 +13342,51 @@
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>96.96</v>
       </c>
       <c r="U99" s="3">
         <v>5.73</v>
       </c>
       <c r="V99" s="3">
         <v>22.39</v>
       </c>
       <c r="W99" s="3">
         <v>68.85</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
         <v>96.96</v>
       </c>
       <c r="Z99" s="2">
         <v>10.1</v>
       </c>
       <c r="AA99" s="2">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>448</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>449</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F100" s="2">
         <v>40038398</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H100" s="3" t="s">
@@ -13418,66 +13410,66 @@
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>179.29</v>
       </c>
       <c r="Q100" s="3">
         <v>27.5</v>
       </c>
       <c r="R100" s="3">
         <v>8.53</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>215.32</v>
       </c>
       <c r="U100" s="3">
         <v>179.29</v>
       </c>
       <c r="V100" s="3">
-        <v>32.3</v>
+        <v>27.5</v>
       </c>
       <c r="W100" s="3">
         <v>8.53</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>220.13</v>
+        <v>215.32</v>
       </c>
       <c r="Z100" s="2">
-        <v>46.72</v>
+        <v>45.7</v>
       </c>
       <c r="AA100" s="2">
-        <v>85</v>
+        <v>71</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>452</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>453</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F101" s="2">
         <v>40033234</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="3" t="s">
@@ -13515,53 +13507,51 @@
       </c>
       <c r="S101" s="3">
         <v>0</v>
       </c>
       <c r="T101" s="3">
         <v>31.3</v>
       </c>
       <c r="U101" s="3">
         <v>0</v>
       </c>
       <c r="V101" s="3">
         <v>0</v>
       </c>
       <c r="W101" s="3">
         <v>31.3</v>
       </c>
       <c r="X101" s="2">
         <v>0</v>
       </c>
       <c r="Y101" s="2">
         <v>31.3</v>
       </c>
       <c r="Z101" s="2">
         <v>4.46</v>
       </c>
-      <c r="AA101" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA101" s="2"/>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>456</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>457</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F102" s="2">
         <v>40034340</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>29</v>
@@ -13599,51 +13589,51 @@
       <c r="S102" s="3">
         <v>53.89</v>
       </c>
       <c r="T102" s="3">
         <v>266.55</v>
       </c>
       <c r="U102" s="3">
         <v>32.83</v>
       </c>
       <c r="V102" s="3">
         <v>3.52</v>
       </c>
       <c r="W102" s="3">
         <v>176.31</v>
       </c>
       <c r="X102" s="2">
         <v>53.89</v>
       </c>
       <c r="Y102" s="2">
         <v>266.55</v>
       </c>
       <c r="Z102" s="2">
         <v>22.17</v>
       </c>
       <c r="AA102" s="2">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>459</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>460</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F103" s="2">
         <v>40033830</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -13664,69 +13654,69 @@
       <c r="M103" s="3">
         <v>445.95</v>
       </c>
       <c r="N103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P103" s="3">
         <v>155.26</v>
       </c>
       <c r="Q103" s="3">
         <v>29.17</v>
       </c>
       <c r="R103" s="3">
         <v>8.82</v>
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>193.25</v>
       </c>
       <c r="U103" s="3">
-        <v>155.91</v>
+        <v>155.26</v>
       </c>
       <c r="V103" s="3">
-        <v>32.18</v>
+        <v>29.17</v>
       </c>
       <c r="W103" s="3">
         <v>8.82</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
-        <v>196.9</v>
+        <v>193.25</v>
       </c>
       <c r="Z103" s="2">
-        <v>44.15</v>
+        <v>43.33</v>
       </c>
       <c r="AA103" s="2">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>464</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>465</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F104" s="2">
         <v>40037062</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
@@ -13765,51 +13755,51 @@
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>28.34</v>
       </c>
       <c r="U104" s="3">
         <v>5.26</v>
       </c>
       <c r="V104" s="3">
         <v>0</v>
       </c>
       <c r="W104" s="3">
         <v>23.08</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
         <v>28.34</v>
       </c>
       <c r="Z104" s="2">
         <v>2.84</v>
       </c>
       <c r="AA104" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>468</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>469</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F105" s="2">
         <v>40033184</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H105" s="3" t="s">
@@ -13930,51 +13920,53 @@
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>83.8</v>
       </c>
       <c r="U106" s="3">
         <v>38.95</v>
       </c>
       <c r="V106" s="3">
         <v>11.98</v>
       </c>
       <c r="W106" s="3">
         <v>32.87</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
         <v>83.8</v>
       </c>
       <c r="Z106" s="2">
         <v>8.82</v>
       </c>
-      <c r="AA106" s="2"/>
+      <c r="AA106" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>476</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>477</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F107" s="2">
         <v>40035165</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>121</v>
@@ -14012,51 +14004,51 @@
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>27.49</v>
       </c>
       <c r="U107" s="3">
         <v>0</v>
       </c>
       <c r="V107" s="3">
         <v>18.35</v>
       </c>
       <c r="W107" s="3">
         <v>9.14</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
         <v>27.49</v>
       </c>
       <c r="Z107" s="2">
         <v>9.49</v>
       </c>
       <c r="AA107" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>480</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>481</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F108" s="2">
         <v>40036931</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
@@ -14095,51 +14087,51 @@
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>71.78</v>
       </c>
       <c r="U108" s="3">
         <v>2.64</v>
       </c>
       <c r="V108" s="3">
         <v>0</v>
       </c>
       <c r="W108" s="3">
         <v>69.14</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
         <v>71.78</v>
       </c>
       <c r="Z108" s="2">
         <v>15.54</v>
       </c>
       <c r="AA108" s="2">
-        <v>18</v>
+        <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>484</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>485</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F109" s="2">
         <v>40037057</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="3" t="s">
@@ -14178,51 +14170,51 @@
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>79.93</v>
       </c>
       <c r="U109" s="3">
         <v>3.69</v>
       </c>
       <c r="V109" s="3">
         <v>0</v>
       </c>
       <c r="W109" s="3">
         <v>76.24</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
         <v>79.93</v>
       </c>
       <c r="Z109" s="2">
         <v>11.02</v>
       </c>
       <c r="AA109" s="2">
-        <v>15</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>488</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>489</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F110" s="2">
         <v>40033995</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -14261,51 +14253,51 @@
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>47.9</v>
       </c>
       <c r="U110" s="3">
         <v>4.73</v>
       </c>
       <c r="V110" s="3">
         <v>8.46</v>
       </c>
       <c r="W110" s="3">
         <v>34.7</v>
       </c>
       <c r="X110" s="2">
         <v>0</v>
       </c>
       <c r="Y110" s="2">
         <v>47.9</v>
       </c>
       <c r="Z110" s="2">
         <v>5.89</v>
       </c>
       <c r="AA110" s="2">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>492</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>493</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F111" s="2">
         <v>40033545</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H111" s="3" t="s">
@@ -14344,51 +14336,51 @@
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>243.86</v>
       </c>
       <c r="U111" s="3">
         <v>141.05</v>
       </c>
       <c r="V111" s="3">
         <v>26.34</v>
       </c>
       <c r="W111" s="3">
         <v>76.48</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
         <v>243.86</v>
       </c>
       <c r="Z111" s="2">
         <v>26.7</v>
       </c>
       <c r="AA111" s="2">
-        <v>60</v>
+        <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>496</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>497</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F112" s="2">
         <v>40034133</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H112" s="3" t="s">
@@ -14412,63 +14404,63 @@
       <c r="N112" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O112" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P112" s="3">
         <v>123.15</v>
       </c>
       <c r="Q112" s="3">
         <v>32</v>
       </c>
       <c r="R112" s="3">
         <v>16.2</v>
       </c>
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>171.35</v>
       </c>
       <c r="U112" s="3">
         <v>123.15</v>
       </c>
       <c r="V112" s="3">
-        <v>37.04</v>
+        <v>32</v>
       </c>
       <c r="W112" s="3">
         <v>16.2</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
-        <v>176.39</v>
+        <v>171.35</v>
       </c>
       <c r="Z112" s="2">
-        <v>33.08</v>
+        <v>32.14</v>
       </c>
       <c r="AA112" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>500</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>501</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F113" s="2">
         <v>40037150</v>
       </c>
       <c r="G113" s="2" t="s">
@@ -14510,51 +14502,51 @@
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>13.37</v>
       </c>
       <c r="U113" s="3">
         <v>3.03</v>
       </c>
       <c r="V113" s="3">
         <v>0</v>
       </c>
       <c r="W113" s="3">
         <v>10.34</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
         <v>13.37</v>
       </c>
       <c r="Z113" s="2">
         <v>2.56</v>
       </c>
       <c r="AA113" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>505</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>506</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F114" s="2">
         <v>40030009</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H114" s="3" t="s">
@@ -14592,53 +14584,51 @@
       </c>
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>60.12</v>
       </c>
       <c r="U114" s="3">
         <v>0</v>
       </c>
       <c r="V114" s="3">
         <v>0</v>
       </c>
       <c r="W114" s="3">
         <v>60.12</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
         <v>60.12</v>
       </c>
       <c r="Z114" s="2">
         <v>14.09</v>
       </c>
-      <c r="AA114" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA114" s="2"/>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>509</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F115" s="2">
         <v>40037052</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>29</v>
@@ -14676,51 +14666,51 @@
       <c r="S115" s="3">
         <v>1.68</v>
       </c>
       <c r="T115" s="3">
         <v>24.09</v>
       </c>
       <c r="U115" s="3">
         <v>3.7</v>
       </c>
       <c r="V115" s="3">
         <v>0</v>
       </c>
       <c r="W115" s="3">
         <v>18.71</v>
       </c>
       <c r="X115" s="2">
         <v>1.68</v>
       </c>
       <c r="Y115" s="2">
         <v>24.09</v>
       </c>
       <c r="Z115" s="2">
         <v>3.31</v>
       </c>
       <c r="AA115" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>513</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F116" s="2">
         <v>40034507</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
@@ -14744,66 +14734,66 @@
       <c r="N116" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>351</v>
       </c>
       <c r="P116" s="3">
         <v>3.67</v>
       </c>
       <c r="Q116" s="3">
         <v>0</v>
       </c>
       <c r="R116" s="3">
         <v>26.28</v>
       </c>
       <c r="S116" s="3">
         <v>20.05</v>
       </c>
       <c r="T116" s="3">
         <v>50</v>
       </c>
       <c r="U116" s="3">
         <v>3.67</v>
       </c>
       <c r="V116" s="3">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="W116" s="3">
         <v>26.28</v>
       </c>
       <c r="X116" s="2">
         <v>20.05</v>
       </c>
       <c r="Y116" s="2">
-        <v>50.88</v>
+        <v>50</v>
       </c>
       <c r="Z116" s="2">
-        <v>7.83</v>
+        <v>7.69</v>
       </c>
       <c r="AA116" s="2">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>517</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F117" s="2">
         <v>40026545</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H117" s="3" t="s">
@@ -14842,51 +14832,51 @@
       <c r="S117" s="3">
         <v>0</v>
       </c>
       <c r="T117" s="3">
         <v>100.03</v>
       </c>
       <c r="U117" s="3">
         <v>100.03</v>
       </c>
       <c r="V117" s="3">
         <v>0</v>
       </c>
       <c r="W117" s="3">
         <v>0</v>
       </c>
       <c r="X117" s="2">
         <v>0</v>
       </c>
       <c r="Y117" s="2">
         <v>100.03</v>
       </c>
       <c r="Z117" s="2">
         <v>78.76</v>
       </c>
       <c r="AA117" s="2">
-        <v>90</v>
+        <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>522</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>523</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F118" s="2">
         <v>40026550</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H118" s="3" t="s">
@@ -14925,51 +14915,51 @@
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>80.27</v>
       </c>
       <c r="U118" s="3">
         <v>80.27</v>
       </c>
       <c r="V118" s="3">
         <v>0</v>
       </c>
       <c r="W118" s="3">
         <v>0</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
         <v>80.27</v>
       </c>
       <c r="Z118" s="2">
         <v>78.7</v>
       </c>
       <c r="AA118" s="2">
-        <v>85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>526</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>527</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F119" s="2">
         <v>40026542</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="3" t="s">
@@ -14990,69 +14980,69 @@
       <c r="M119" s="3">
         <v>206</v>
       </c>
       <c r="N119" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P119" s="3">
         <v>104.19</v>
       </c>
       <c r="Q119" s="3">
         <v>0</v>
       </c>
       <c r="R119" s="3">
         <v>0</v>
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>104.19</v>
       </c>
       <c r="U119" s="3">
-        <v>106.74</v>
+        <v>104.19</v>
       </c>
       <c r="V119" s="3">
         <v>0</v>
       </c>
       <c r="W119" s="3">
         <v>0</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
-        <v>106.74</v>
+        <v>104.19</v>
       </c>
       <c r="Z119" s="2">
-        <v>51.81</v>
+        <v>50.58</v>
       </c>
       <c r="AA119" s="2">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>530</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>531</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F120" s="2">
         <v>40034454</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H120" s="3" t="s">
@@ -15091,51 +15081,51 @@
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>186.46</v>
       </c>
       <c r="U120" s="3">
         <v>186.46</v>
       </c>
       <c r="V120" s="3">
         <v>0</v>
       </c>
       <c r="W120" s="3">
         <v>0</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
         <v>186.46</v>
       </c>
       <c r="Z120" s="2">
         <v>59.57</v>
       </c>
       <c r="AA120" s="2">
-        <v>50</v>
+        <v>43</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>536</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F121" s="2">
         <v>40026531</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="3" t="s">
@@ -15239,69 +15229,69 @@
       <c r="M122" s="3">
         <v>998</v>
       </c>
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P122" s="3">
         <v>305.51</v>
       </c>
       <c r="Q122" s="3">
         <v>0</v>
       </c>
       <c r="R122" s="3">
         <v>0</v>
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>305.51</v>
       </c>
       <c r="U122" s="3">
-        <v>319.79</v>
+        <v>305.51</v>
       </c>
       <c r="V122" s="3">
         <v>0</v>
       </c>
       <c r="W122" s="3">
         <v>0</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
-        <v>319.79</v>
+        <v>305.51</v>
       </c>
       <c r="Z122" s="2">
-        <v>32.04</v>
+        <v>30.61</v>
       </c>
       <c r="AA122" s="2">
-        <v>35</v>
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>544</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>545</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F123" s="2">
         <v>40034301</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H123" s="3" t="s">
@@ -15340,51 +15330,51 @@
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" s="3">
         <v>20.58</v>
       </c>
       <c r="U123" s="3">
         <v>20.58</v>
       </c>
       <c r="V123" s="3">
         <v>0</v>
       </c>
       <c r="W123" s="3">
         <v>0</v>
       </c>
       <c r="X123" s="2">
         <v>0</v>
       </c>
       <c r="Y123" s="2">
         <v>20.58</v>
       </c>
       <c r="Z123" s="2">
         <v>9.15</v>
       </c>
       <c r="AA123" s="2">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>548</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>549</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F124" s="2">
         <v>40026527</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H124" s="3" t="s">
@@ -15405,69 +15395,69 @@
       <c r="M124" s="3">
         <v>754</v>
       </c>
       <c r="N124" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P124" s="3">
         <v>514.07</v>
       </c>
       <c r="Q124" s="3">
         <v>0</v>
       </c>
       <c r="R124" s="3">
         <v>0</v>
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>514.07</v>
       </c>
       <c r="U124" s="3">
-        <v>514.32</v>
+        <v>514.07</v>
       </c>
       <c r="V124" s="3">
-        <v>2.14</v>
+        <v>0</v>
       </c>
       <c r="W124" s="3">
         <v>0</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
-        <v>516.47</v>
+        <v>514.07</v>
       </c>
       <c r="Z124" s="2">
-        <v>68.5</v>
+        <v>68.18</v>
       </c>
       <c r="AA124" s="2">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>552</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>553</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F125" s="2">
         <v>40034402</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H125" s="3" t="s">
@@ -15589,51 +15579,51 @@
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>2.8</v>
       </c>
       <c r="U126" s="3">
         <v>2.8</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>2.8</v>
       </c>
       <c r="Z126" s="2">
         <v>3.3</v>
       </c>
       <c r="AA126" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>560</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>561</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F127" s="2">
         <v>40026538</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="3" t="s">
@@ -15755,51 +15745,51 @@
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" s="3">
         <v>201.54</v>
       </c>
       <c r="U128" s="3">
         <v>201.54</v>
       </c>
       <c r="V128" s="3">
         <v>0</v>
       </c>
       <c r="W128" s="3">
         <v>0</v>
       </c>
       <c r="X128" s="2">
         <v>0</v>
       </c>
       <c r="Y128" s="2">
         <v>201.54</v>
       </c>
       <c r="Z128" s="2">
         <v>90.78</v>
       </c>
       <c r="AA128" s="2">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>568</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>569</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F129" s="2">
         <v>40034198</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H129" s="3" t="s">
@@ -15838,51 +15828,51 @@
       <c r="S129" s="3">
         <v>0</v>
       </c>
       <c r="T129" s="3">
         <v>342.83</v>
       </c>
       <c r="U129" s="3">
         <v>342.83</v>
       </c>
       <c r="V129" s="3">
         <v>0</v>
       </c>
       <c r="W129" s="3">
         <v>0</v>
       </c>
       <c r="X129" s="2">
         <v>0</v>
       </c>
       <c r="Y129" s="2">
         <v>342.83</v>
       </c>
       <c r="Z129" s="2">
         <v>63.37</v>
       </c>
       <c r="AA129" s="2">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>572</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>573</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F130" s="2">
         <v>40033933</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H130" s="3" t="s">
@@ -15903,69 +15893,69 @@
       <c r="M130" s="3">
         <v>901</v>
       </c>
       <c r="N130" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O130" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P130" s="3">
         <v>623.54</v>
       </c>
       <c r="Q130" s="3">
         <v>0</v>
       </c>
       <c r="R130" s="3">
         <v>0</v>
       </c>
       <c r="S130" s="3">
         <v>0</v>
       </c>
       <c r="T130" s="3">
         <v>623.54</v>
       </c>
       <c r="U130" s="3">
-        <v>628.85</v>
+        <v>623.54</v>
       </c>
       <c r="V130" s="3">
         <v>0</v>
       </c>
       <c r="W130" s="3">
         <v>0</v>
       </c>
       <c r="X130" s="2">
         <v>0</v>
       </c>
       <c r="Y130" s="2">
-        <v>628.85</v>
+        <v>623.54</v>
       </c>
       <c r="Z130" s="2">
-        <v>69.79</v>
+        <v>69.21</v>
       </c>
       <c r="AA130" s="2">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>576</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>577</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F131" s="2">
         <v>40034381</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="3" t="s">
@@ -16004,51 +15994,51 @@
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>100.42</v>
       </c>
       <c r="U131" s="3">
         <v>100.42</v>
       </c>
       <c r="V131" s="3">
         <v>0</v>
       </c>
       <c r="W131" s="3">
         <v>0</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>100.42</v>
       </c>
       <c r="Z131" s="2">
         <v>46.28</v>
       </c>
       <c r="AA131" s="2">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>580</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>581</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F132" s="2">
         <v>40026553</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="3" t="s">
@@ -16087,51 +16077,51 @@
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>472.26</v>
       </c>
       <c r="U132" s="3">
         <v>472.26</v>
       </c>
       <c r="V132" s="3">
         <v>0</v>
       </c>
       <c r="W132" s="3">
         <v>0</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
         <v>472.26</v>
       </c>
       <c r="Z132" s="2">
         <v>56.22</v>
       </c>
       <c r="AA132" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>584</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>585</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F133" s="2">
         <v>40026529</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="3" t="s">
@@ -16253,51 +16243,51 @@
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>433.29</v>
       </c>
       <c r="U134" s="3">
         <v>433.29</v>
       </c>
       <c r="V134" s="3">
         <v>0</v>
       </c>
       <c r="W134" s="3">
         <v>0</v>
       </c>
       <c r="X134" s="2">
         <v>0</v>
       </c>
       <c r="Y134" s="2">
         <v>433.29</v>
       </c>
       <c r="Z134" s="2">
         <v>94.61</v>
       </c>
       <c r="AA134" s="2">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>592</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>593</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F135" s="2">
         <v>40060546</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="3" t="s">
@@ -16318,69 +16308,69 @@
       <c r="M135" s="3">
         <v>831.2</v>
       </c>
       <c r="N135" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O135" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P135" s="3">
         <v>259.74</v>
       </c>
       <c r="Q135" s="3">
         <v>0</v>
       </c>
       <c r="R135" s="3">
         <v>0</v>
       </c>
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>259.74</v>
       </c>
       <c r="U135" s="3">
-        <v>261.06</v>
+        <v>259.74</v>
       </c>
       <c r="V135" s="3">
         <v>0</v>
       </c>
       <c r="W135" s="3">
         <v>0</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
-        <v>261.06</v>
+        <v>259.74</v>
       </c>
       <c r="Z135" s="2">
-        <v>31.41</v>
+        <v>31.25</v>
       </c>
       <c r="AA135" s="2">
-        <v>80</v>
+        <v>51</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>596</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>597</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F136" s="2">
         <v>40034022</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="3" t="s">
@@ -16419,51 +16409,51 @@
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>392.72</v>
       </c>
       <c r="U136" s="3">
         <v>392.72</v>
       </c>
       <c r="V136" s="3">
         <v>0</v>
       </c>
       <c r="W136" s="3">
         <v>0</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
         <v>392.72</v>
       </c>
       <c r="Z136" s="2">
         <v>68.9</v>
       </c>
       <c r="AA136" s="2">
-        <v>70</v>
+        <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>600</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>601</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F137" s="2">
         <v>40034004</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="3" t="s">
@@ -16502,51 +16492,51 @@
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>281.43</v>
       </c>
       <c r="U137" s="3">
         <v>281.43</v>
       </c>
       <c r="V137" s="3">
         <v>0</v>
       </c>
       <c r="W137" s="3">
         <v>0</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
         <v>281.43</v>
       </c>
       <c r="Z137" s="2">
         <v>36.31</v>
       </c>
       <c r="AA137" s="2">
-        <v>65</v>
+        <v>5</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>604</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>605</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F138" s="2">
         <v>40026536</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="3" t="s">
@@ -16585,51 +16575,51 @@
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>123.22</v>
       </c>
       <c r="U138" s="3">
         <v>123.22</v>
       </c>
       <c r="V138" s="3">
         <v>0</v>
       </c>
       <c r="W138" s="3">
         <v>0</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
         <v>123.22</v>
       </c>
       <c r="Z138" s="2">
         <v>81.6</v>
       </c>
       <c r="AA138" s="2">
-        <v>85</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>608</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>609</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F139" s="2">
         <v>40060464</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="3" t="s">
@@ -16653,66 +16643,66 @@
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>348.78</v>
       </c>
       <c r="Q139" s="3">
         <v>0</v>
       </c>
       <c r="R139" s="3">
         <v>0</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>348.78</v>
       </c>
       <c r="U139" s="3">
         <v>348.78</v>
       </c>
       <c r="V139" s="3">
-        <v>0.71</v>
+        <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>0</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>349.49</v>
+        <v>348.78</v>
       </c>
       <c r="Z139" s="2">
-        <v>49.09</v>
+        <v>48.99</v>
       </c>
       <c r="AA139" s="2">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>612</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>613</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F140" s="2">
         <v>40060431</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
@@ -16917,51 +16907,51 @@
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>237.69</v>
       </c>
       <c r="U142" s="3">
         <v>237.69</v>
       </c>
       <c r="V142" s="3">
         <v>0</v>
       </c>
       <c r="W142" s="3">
         <v>0</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
         <v>237.69</v>
       </c>
       <c r="Z142" s="2">
         <v>69.3</v>
       </c>
       <c r="AA142" s="2">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>624</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>625</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F143" s="2">
         <v>40053978</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="3" t="s">
@@ -16985,66 +16975,66 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>297.91</v>
       </c>
       <c r="Q143" s="3">
         <v>26.51</v>
       </c>
       <c r="R143" s="3">
         <v>394.22</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>718.64</v>
       </c>
       <c r="U143" s="3">
         <v>297.91</v>
       </c>
       <c r="V143" s="3">
-        <v>28.55</v>
+        <v>26.51</v>
       </c>
       <c r="W143" s="3">
         <v>394.22</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>720.68</v>
+        <v>718.64</v>
       </c>
       <c r="Z143" s="2">
-        <v>56.85</v>
+        <v>56.69</v>
       </c>
       <c r="AA143" s="2">
-        <v>65</v>
+        <v>81</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>628</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F144" s="2">
         <v>40039548</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
@@ -17083,51 +17073,51 @@
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>80.16</v>
       </c>
       <c r="U144" s="3">
         <v>28.07</v>
       </c>
       <c r="V144" s="3">
         <v>16.03</v>
       </c>
       <c r="W144" s="3">
         <v>36.06</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
         <v>80.16</v>
       </c>
       <c r="Z144" s="2">
         <v>8.9</v>
       </c>
       <c r="AA144" s="2">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>632</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>633</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>634</v>
       </c>
       <c r="F145" s="2">
         <v>40045435</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H145" s="3" t="s">
@@ -17148,69 +17138,69 @@
       <c r="M145" s="3">
         <v>977.13</v>
       </c>
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>154.37</v>
       </c>
       <c r="Q145" s="3">
         <v>43.63</v>
       </c>
       <c r="R145" s="3">
         <v>42.29</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>240.3</v>
       </c>
       <c r="U145" s="3">
-        <v>155.25</v>
+        <v>154.37</v>
       </c>
       <c r="V145" s="3">
-        <v>44.45</v>
+        <v>43.63</v>
       </c>
       <c r="W145" s="3">
         <v>42.29</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>241.99</v>
+        <v>240.3</v>
       </c>
       <c r="Z145" s="2">
-        <v>24.77</v>
+        <v>24.59</v>
       </c>
       <c r="AA145" s="2">
-        <v>80</v>
+        <v>7</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>636</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>637</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>638</v>
       </c>
       <c r="F146" s="2">
         <v>40033396</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
@@ -17249,51 +17239,51 @@
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>69.26</v>
       </c>
       <c r="U146" s="3">
         <v>42.93</v>
       </c>
       <c r="V146" s="3">
         <v>0</v>
       </c>
       <c r="W146" s="3">
         <v>26.33</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
         <v>69.26</v>
       </c>
       <c r="Z146" s="2">
         <v>9.37</v>
       </c>
       <c r="AA146" s="2">
-        <v>10</v>
+        <v>38</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>640</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>641</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>642</v>
       </c>
       <c r="F147" s="2">
         <v>40053970</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="3" t="s">
@@ -17330,51 +17320,51 @@
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>319.16</v>
       </c>
       <c r="U147" s="3">
         <v>5.4</v>
       </c>
       <c r="V147" s="3">
         <v>0</v>
       </c>
       <c r="W147" s="3">
         <v>313.76</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
         <v>319.16</v>
       </c>
       <c r="Z147" s="2">
         <v>34.17</v>
       </c>
       <c r="AA147" s="2">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>644</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>645</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F148" s="2">
         <v>40054105</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
@@ -17411,51 +17401,51 @@
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>14.48</v>
       </c>
       <c r="U148" s="3">
         <v>1.88</v>
       </c>
       <c r="V148" s="3">
         <v>0</v>
       </c>
       <c r="W148" s="3">
         <v>12.61</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
         <v>14.48</v>
       </c>
       <c r="Z148" s="2">
         <v>4.98</v>
       </c>
       <c r="AA148" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>649</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>650</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>651</v>
       </c>
       <c r="F149" s="2">
         <v>40032886</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H149" s="3" t="s">
@@ -17494,51 +17484,51 @@
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>97.4</v>
       </c>
       <c r="U149" s="3">
         <v>60.85</v>
       </c>
       <c r="V149" s="3">
         <v>18.98</v>
       </c>
       <c r="W149" s="3">
         <v>17.57</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
         <v>97.4</v>
       </c>
       <c r="Z149" s="2">
         <v>21.14</v>
       </c>
       <c r="AA149" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>653</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>654</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F150" s="2">
         <v>40037049</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H150" s="3" t="s">
@@ -17577,51 +17567,51 @@
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>107.48</v>
       </c>
       <c r="U150" s="3">
         <v>80.15</v>
       </c>
       <c r="V150" s="3">
         <v>8.62</v>
       </c>
       <c r="W150" s="3">
         <v>18.71</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
         <v>107.48</v>
       </c>
       <c r="Z150" s="2">
         <v>15.94</v>
       </c>
       <c r="AA150" s="2">
-        <v>20</v>
+        <v>41</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>657</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>658</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F151" s="2">
         <v>40037114</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="3" t="s">
@@ -17645,66 +17635,66 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P151" s="3">
         <v>16.03</v>
       </c>
       <c r="Q151" s="3">
         <v>52.82</v>
       </c>
       <c r="R151" s="3">
         <v>24.88</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>93.73</v>
       </c>
       <c r="U151" s="3">
         <v>16.03</v>
       </c>
       <c r="V151" s="3">
-        <v>53.43</v>
+        <v>52.82</v>
       </c>
       <c r="W151" s="3">
         <v>24.88</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>94.34</v>
+        <v>93.73</v>
       </c>
       <c r="Z151" s="2">
-        <v>12.33</v>
+        <v>12.25</v>
       </c>
       <c r="AA151" s="2">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>661</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>662</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>663</v>
       </c>
       <c r="F152" s="2">
         <v>40033065</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
@@ -17743,51 +17733,51 @@
       <c r="S152" s="3">
         <v>35.51</v>
       </c>
       <c r="T152" s="3">
         <v>629.34</v>
       </c>
       <c r="U152" s="3">
         <v>416.38</v>
       </c>
       <c r="V152" s="3">
         <v>55.96</v>
       </c>
       <c r="W152" s="3">
         <v>121.48</v>
       </c>
       <c r="X152" s="2">
         <v>35.51</v>
       </c>
       <c r="Y152" s="2">
         <v>629.34</v>
       </c>
       <c r="Z152" s="2">
         <v>63.07</v>
       </c>
       <c r="AA152" s="2">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>665</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>666</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>667</v>
       </c>
       <c r="F153" s="2">
         <v>40032251</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="3" t="s">
@@ -17811,66 +17801,66 @@
       <c r="N153" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P153" s="3">
         <v>71.13</v>
       </c>
       <c r="Q153" s="3">
         <v>31.19</v>
       </c>
       <c r="R153" s="3">
         <v>49.12</v>
       </c>
       <c r="S153" s="3">
         <v>7.76</v>
       </c>
       <c r="T153" s="3">
         <v>159.2</v>
       </c>
       <c r="U153" s="3">
         <v>71.13</v>
       </c>
       <c r="V153" s="3">
-        <v>32.7</v>
+        <v>31.19</v>
       </c>
       <c r="W153" s="3">
         <v>49.12</v>
       </c>
       <c r="X153" s="2">
         <v>7.76</v>
       </c>
       <c r="Y153" s="2">
-        <v>160.7</v>
+        <v>159.2</v>
       </c>
       <c r="Z153" s="2">
-        <v>44.15</v>
+        <v>43.74</v>
       </c>
       <c r="AA153" s="2">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>669</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>670</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>671</v>
       </c>
       <c r="F154" s="2">
         <v>40033470</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H154" s="3" t="s">
@@ -17891,68 +17881,70 @@
       <c r="M154" s="3">
         <v>900.37</v>
       </c>
       <c r="N154" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O154" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P154" s="3">
         <v>404.09</v>
       </c>
       <c r="Q154" s="3">
         <v>33.57</v>
       </c>
       <c r="R154" s="3">
         <v>49.15</v>
       </c>
       <c r="S154" s="3">
         <v>16.54</v>
       </c>
       <c r="T154" s="3">
         <v>503.35</v>
       </c>
       <c r="U154" s="3">
-        <v>405.03</v>
+        <v>404.09</v>
       </c>
       <c r="V154" s="3">
-        <v>36.57</v>
+        <v>33.57</v>
       </c>
       <c r="W154" s="3">
         <v>49.15</v>
       </c>
       <c r="X154" s="2">
         <v>16.54</v>
       </c>
       <c r="Y154" s="2">
-        <v>507.29</v>
+        <v>503.35</v>
       </c>
       <c r="Z154" s="2">
-        <v>56.34</v>
-[...1 lines deleted...]
-      <c r="AA154" s="2"/>
+        <v>55.91</v>
+      </c>
+      <c r="AA154" s="2">
+        <v>88</v>
+      </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>673</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>674</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F155" s="2">
         <v>40032343</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>29</v>
@@ -17975,66 +17967,66 @@
       <c r="N155" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P155" s="3">
         <v>157.91</v>
       </c>
       <c r="Q155" s="3">
         <v>22.15</v>
       </c>
       <c r="R155" s="3">
         <v>15.76</v>
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>195.82</v>
       </c>
       <c r="U155" s="3">
         <v>157.91</v>
       </c>
       <c r="V155" s="3">
-        <v>25.12</v>
+        <v>22.15</v>
       </c>
       <c r="W155" s="3">
         <v>15.76</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
-        <v>198.79</v>
+        <v>195.82</v>
       </c>
       <c r="Z155" s="2">
-        <v>33.18</v>
+        <v>32.69</v>
       </c>
       <c r="AA155" s="2">
-        <v>75</v>
+        <v>7</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F156" s="2">
         <v>40033508</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
@@ -18055,69 +18047,69 @@
       <c r="M156" s="3">
         <v>514.78</v>
       </c>
       <c r="N156" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3">
         <v>187.3</v>
       </c>
       <c r="Q156" s="3">
         <v>6.41</v>
       </c>
       <c r="R156" s="3">
         <v>8.55</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>202.26</v>
       </c>
       <c r="U156" s="3">
-        <v>188.49</v>
+        <v>187.3</v>
       </c>
       <c r="V156" s="3">
-        <v>9.55</v>
+        <v>6.41</v>
       </c>
       <c r="W156" s="3">
         <v>8.55</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>206.6</v>
+        <v>202.26</v>
       </c>
       <c r="Z156" s="2">
-        <v>40.13</v>
+        <v>39.29</v>
       </c>
       <c r="AA156" s="2">
-        <v>75</v>
+        <v>91</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>681</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>682</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F157" s="2">
         <v>40032915</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="3" t="s">
@@ -18141,66 +18133,66 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>62.71</v>
       </c>
       <c r="Q157" s="3">
         <v>31.47</v>
       </c>
       <c r="R157" s="3">
         <v>9.99</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>104.18</v>
       </c>
       <c r="U157" s="3">
         <v>62.71</v>
       </c>
       <c r="V157" s="3">
-        <v>32.96</v>
+        <v>31.47</v>
       </c>
       <c r="W157" s="3">
         <v>9.99</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>105.66</v>
+        <v>104.18</v>
       </c>
       <c r="Z157" s="2">
-        <v>60.9</v>
+        <v>60.05</v>
       </c>
       <c r="AA157" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F158" s="2">
         <v>40037065</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
@@ -18239,51 +18231,51 @@
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>37.52</v>
       </c>
       <c r="U158" s="3">
         <v>2.94</v>
       </c>
       <c r="V158" s="3">
         <v>0</v>
       </c>
       <c r="W158" s="3">
         <v>34.58</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
         <v>37.52</v>
       </c>
       <c r="Z158" s="2">
         <v>6.31</v>
       </c>
       <c r="AA158" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>690</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F159" s="2">
         <v>40033149</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="3" t="s">
@@ -18322,51 +18314,51 @@
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>12.05</v>
       </c>
       <c r="U159" s="3">
         <v>2.82</v>
       </c>
       <c r="V159" s="3">
         <v>0</v>
       </c>
       <c r="W159" s="3">
         <v>9.24</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
         <v>12.05</v>
       </c>
       <c r="Z159" s="2">
         <v>1.49</v>
       </c>
       <c r="AA159" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>694</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>695</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F160" s="2">
         <v>40032944</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H160" s="3" t="s">
@@ -18405,51 +18397,51 @@
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>131.25</v>
       </c>
       <c r="U160" s="3">
         <v>91.79</v>
       </c>
       <c r="V160" s="3">
         <v>23.7</v>
       </c>
       <c r="W160" s="3">
         <v>15.77</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
         <v>131.25</v>
       </c>
       <c r="Z160" s="2">
         <v>55.13</v>
       </c>
       <c r="AA160" s="2">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>698</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>699</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F161" s="2">
         <v>40033550</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="3" t="s">
@@ -18473,66 +18465,66 @@
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>31.12</v>
       </c>
       <c r="Q161" s="3">
         <v>15.86</v>
       </c>
       <c r="R161" s="3">
         <v>0</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>46.98</v>
       </c>
       <c r="U161" s="3">
         <v>31.12</v>
       </c>
       <c r="V161" s="3">
-        <v>17.07</v>
+        <v>15.86</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>48.19</v>
+        <v>46.98</v>
       </c>
       <c r="Z161" s="2">
-        <v>6.29</v>
+        <v>6.13</v>
       </c>
       <c r="AA161" s="2">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>702</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>703</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F162" s="2">
         <v>40033227</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
@@ -18556,66 +18548,66 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>124.64</v>
       </c>
       <c r="Q162" s="3">
         <v>27.97</v>
       </c>
       <c r="R162" s="3">
         <v>12.43</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>165.04</v>
       </c>
       <c r="U162" s="3">
         <v>124.64</v>
       </c>
       <c r="V162" s="3">
-        <v>28.58</v>
+        <v>27.97</v>
       </c>
       <c r="W162" s="3">
         <v>12.43</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>165.65</v>
+        <v>165.04</v>
       </c>
       <c r="Z162" s="2">
-        <v>34.79</v>
+        <v>34.66</v>
       </c>
       <c r="AA162" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>706</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>707</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F163" s="2">
         <v>40032518</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H163" s="3" t="s">
@@ -18654,51 +18646,51 @@
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>401.95</v>
       </c>
       <c r="U163" s="3">
         <v>357.04</v>
       </c>
       <c r="V163" s="3">
         <v>31.15</v>
       </c>
       <c r="W163" s="3">
         <v>13.76</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
         <v>401.95</v>
       </c>
       <c r="Z163" s="2">
         <v>47.6</v>
       </c>
       <c r="AA163" s="2">
-        <v>80</v>
+        <v>88</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F164" s="2">
         <v>40067386</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
@@ -18722,66 +18714,66 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>67.19</v>
       </c>
       <c r="Q164" s="3">
         <v>51.32</v>
       </c>
       <c r="R164" s="3">
         <v>0</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>118.5</v>
       </c>
       <c r="U164" s="3">
         <v>67.19</v>
       </c>
       <c r="V164" s="3">
-        <v>53.05</v>
+        <v>51.32</v>
       </c>
       <c r="W164" s="3">
         <v>0</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>120.23</v>
+        <v>118.5</v>
       </c>
       <c r="Z164" s="2">
-        <v>14.77</v>
+        <v>14.55</v>
       </c>
       <c r="AA164" s="2">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>715</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>716</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F165" s="2">
         <v>40034053</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="3" t="s">
@@ -18805,66 +18797,66 @@
       <c r="N165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P165" s="3">
         <v>143.24</v>
       </c>
       <c r="Q165" s="3">
         <v>60.23</v>
       </c>
       <c r="R165" s="3">
         <v>63.42</v>
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>266.88</v>
       </c>
       <c r="U165" s="3">
         <v>143.24</v>
       </c>
       <c r="V165" s="3">
-        <v>61.14</v>
+        <v>60.23</v>
       </c>
       <c r="W165" s="3">
         <v>63.42</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
-        <v>267.79</v>
+        <v>266.88</v>
       </c>
       <c r="Z165" s="2">
-        <v>33.42</v>
+        <v>33.31</v>
       </c>
       <c r="AA165" s="2">
-        <v>60</v>
+        <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>719</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F166" s="2">
         <v>40037311</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H166" s="3" t="s">
@@ -18903,51 +18895,51 @@
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>54.1</v>
       </c>
       <c r="U166" s="3">
         <v>25</v>
       </c>
       <c r="V166" s="3">
         <v>7.85</v>
       </c>
       <c r="W166" s="3">
         <v>21.25</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
         <v>54.1</v>
       </c>
       <c r="Z166" s="2">
         <v>9.96</v>
       </c>
       <c r="AA166" s="2">
-        <v>32</v>
+        <v>59</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>723</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>724</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F167" s="2">
         <v>40032536</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="3" t="s">
@@ -18968,69 +18960,69 @@
       <c r="M167" s="3">
         <v>600.79</v>
       </c>
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>272.62</v>
       </c>
       <c r="Q167" s="3">
         <v>29.69</v>
       </c>
       <c r="R167" s="3">
         <v>14.24</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>316.56</v>
       </c>
       <c r="U167" s="3">
-        <v>273.85</v>
+        <v>272.62</v>
       </c>
       <c r="V167" s="3">
-        <v>32.7</v>
+        <v>29.69</v>
       </c>
       <c r="W167" s="3">
         <v>14.24</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>320.79</v>
+        <v>316.56</v>
       </c>
       <c r="Z167" s="2">
-        <v>53.39</v>
+        <v>52.69</v>
       </c>
       <c r="AA167" s="2">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>727</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>728</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F168" s="2">
         <v>40033631</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H168" s="3" t="s">
@@ -19054,66 +19046,66 @@
       <c r="N168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P168" s="3">
         <v>199.53</v>
       </c>
       <c r="Q168" s="3">
         <v>72.63</v>
       </c>
       <c r="R168" s="3">
         <v>199.67</v>
       </c>
       <c r="S168" s="3">
         <v>18.71</v>
       </c>
       <c r="T168" s="3">
         <v>490.54</v>
       </c>
       <c r="U168" s="3">
         <v>199.53</v>
       </c>
       <c r="V168" s="3">
-        <v>73.05</v>
+        <v>72.63</v>
       </c>
       <c r="W168" s="3">
         <v>199.67</v>
       </c>
       <c r="X168" s="2">
         <v>18.71</v>
       </c>
       <c r="Y168" s="2">
-        <v>490.96</v>
+        <v>490.54</v>
       </c>
       <c r="Z168" s="2">
-        <v>41.79</v>
+        <v>41.76</v>
       </c>
       <c r="AA168" s="2">
-        <v>70</v>
+        <v>62</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F169" s="2">
         <v>40037645</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="3" t="s">
@@ -19134,66 +19126,66 @@
       <c r="M169" s="3">
         <v>399.02</v>
       </c>
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>106.29</v>
       </c>
       <c r="Q169" s="3">
         <v>29.85</v>
       </c>
       <c r="R169" s="3">
         <v>7.62</v>
       </c>
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>143.76</v>
       </c>
       <c r="U169" s="3">
-        <v>107.49</v>
+        <v>106.29</v>
       </c>
       <c r="V169" s="3">
-        <v>32.85</v>
+        <v>29.85</v>
       </c>
       <c r="W169" s="3">
         <v>7.62</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
-        <v>147.97</v>
+        <v>143.76</v>
       </c>
       <c r="Z169" s="2">
-        <v>37.08</v>
+        <v>36.03</v>
       </c>
       <c r="AA169" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>734</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>735</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F170" s="2">
         <v>40033655</v>
       </c>
       <c r="G170" s="2" t="s">
@@ -19235,51 +19227,51 @@
       <c r="S170" s="3">
         <v>27.85</v>
       </c>
       <c r="T170" s="3">
         <v>53.07</v>
       </c>
       <c r="U170" s="3">
         <v>4.29</v>
       </c>
       <c r="V170" s="3">
         <v>8.98</v>
       </c>
       <c r="W170" s="3">
         <v>11.94</v>
       </c>
       <c r="X170" s="2">
         <v>27.85</v>
       </c>
       <c r="Y170" s="2">
         <v>53.07</v>
       </c>
       <c r="Z170" s="2">
         <v>6.81</v>
       </c>
       <c r="AA170" s="2">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>738</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>739</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>740</v>
       </c>
       <c r="F171" s="2">
         <v>40032394</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H171" s="3" t="s">
@@ -19303,66 +19295,66 @@
       <c r="N171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P171" s="3">
         <v>199.88</v>
       </c>
       <c r="Q171" s="3">
         <v>33.88</v>
       </c>
       <c r="R171" s="3">
         <v>20.98</v>
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>254.74</v>
       </c>
       <c r="U171" s="3">
         <v>199.88</v>
       </c>
       <c r="V171" s="3">
-        <v>37.19</v>
+        <v>33.88</v>
       </c>
       <c r="W171" s="3">
         <v>20.98</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
-        <v>258.04</v>
+        <v>254.74</v>
       </c>
       <c r="Z171" s="2">
-        <v>44.58</v>
+        <v>44.01</v>
       </c>
       <c r="AA171" s="2">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>742</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>743</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>744</v>
       </c>
       <c r="F172" s="2">
         <v>40033512</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H172" s="3" t="s">
@@ -19386,66 +19378,66 @@
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>175.52</v>
       </c>
       <c r="Q172" s="3">
         <v>31.1</v>
       </c>
       <c r="R172" s="3">
         <v>11.94</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>218.56</v>
       </c>
       <c r="U172" s="3">
         <v>175.52</v>
       </c>
       <c r="V172" s="3">
-        <v>31.99</v>
+        <v>31.1</v>
       </c>
       <c r="W172" s="3">
         <v>11.94</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>219.46</v>
+        <v>218.56</v>
       </c>
       <c r="Z172" s="2">
-        <v>24.77</v>
+        <v>24.66</v>
       </c>
       <c r="AA172" s="2">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>746</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>747</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F173" s="2">
         <v>40037431</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H173" s="3" t="s">
@@ -19484,51 +19476,51 @@
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>17.3</v>
       </c>
       <c r="U173" s="3">
         <v>0</v>
       </c>
       <c r="V173" s="3">
         <v>6.21</v>
       </c>
       <c r="W173" s="3">
         <v>11.09</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
         <v>17.3</v>
       </c>
       <c r="Z173" s="2">
         <v>1.37</v>
       </c>
       <c r="AA173" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F174" s="2">
         <v>40033664</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H174" s="3" t="s">
@@ -19567,51 +19559,51 @@
       <c r="S174" s="3">
         <v>31.19</v>
       </c>
       <c r="T174" s="3">
         <v>108.22</v>
       </c>
       <c r="U174" s="3">
         <v>58.91</v>
       </c>
       <c r="V174" s="3">
         <v>6.37</v>
       </c>
       <c r="W174" s="3">
         <v>11.76</v>
       </c>
       <c r="X174" s="2">
         <v>31.19</v>
       </c>
       <c r="Y174" s="2">
         <v>108.22</v>
       </c>
       <c r="Z174" s="2">
         <v>22.17</v>
       </c>
       <c r="AA174" s="2">
-        <v>45</v>
+        <v>52</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>755</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>756</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F175" s="2">
         <v>40034704</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H175" s="3" t="s">
@@ -19635,66 +19627,66 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>55.89</v>
       </c>
       <c r="Q175" s="3">
         <v>3.31</v>
       </c>
       <c r="R175" s="3">
         <v>15.15</v>
       </c>
       <c r="S175" s="3">
         <v>56.34</v>
       </c>
       <c r="T175" s="3">
         <v>130.68</v>
       </c>
       <c r="U175" s="3">
         <v>55.89</v>
       </c>
       <c r="V175" s="3">
-        <v>5.18</v>
+        <v>3.31</v>
       </c>
       <c r="W175" s="3">
         <v>15.15</v>
       </c>
       <c r="X175" s="2">
         <v>56.34</v>
       </c>
       <c r="Y175" s="2">
-        <v>132.55</v>
+        <v>130.68</v>
       </c>
       <c r="Z175" s="2">
-        <v>21.35</v>
+        <v>21.05</v>
       </c>
       <c r="AA175" s="2">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F176" s="2">
         <v>40038244</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="3" t="s">
@@ -19718,66 +19710,66 @@
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>133.7</v>
       </c>
       <c r="Q176" s="3">
         <v>31.77</v>
       </c>
       <c r="R176" s="3">
         <v>12.03</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>177.5</v>
       </c>
       <c r="U176" s="3">
         <v>133.7</v>
       </c>
       <c r="V176" s="3">
-        <v>32.37</v>
+        <v>31.77</v>
       </c>
       <c r="W176" s="3">
         <v>12.03</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>178.11</v>
+        <v>177.5</v>
       </c>
       <c r="Z176" s="2">
-        <v>40.88</v>
+        <v>40.75</v>
       </c>
       <c r="AA176" s="2">
-        <v>58</v>
+        <v>66</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>764</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>765</v>
       </c>
       <c r="F177" s="2">
         <v>40039472</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="3" t="s">
@@ -19801,66 +19793,66 @@
       <c r="N177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3">
         <v>4.37</v>
       </c>
       <c r="Q177" s="3">
         <v>28.67</v>
       </c>
       <c r="R177" s="3">
         <v>9.09</v>
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>42.12</v>
       </c>
       <c r="U177" s="3">
         <v>4.37</v>
       </c>
       <c r="V177" s="3">
-        <v>31.67</v>
+        <v>28.67</v>
       </c>
       <c r="W177" s="3">
         <v>9.09</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
-        <v>45.13</v>
+        <v>42.12</v>
       </c>
       <c r="Z177" s="2">
-        <v>6.12</v>
+        <v>5.71</v>
       </c>
       <c r="AA177" s="2">
-        <v>45</v>
+        <v>61</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>767</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>768</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>769</v>
       </c>
       <c r="F178" s="2">
         <v>40060407</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="3" t="s">
@@ -19884,66 +19876,66 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>187.67</v>
       </c>
       <c r="Q178" s="3">
         <v>3.35</v>
       </c>
       <c r="R178" s="3">
         <v>17.4</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>208.41</v>
       </c>
       <c r="U178" s="3">
         <v>187.67</v>
       </c>
       <c r="V178" s="3">
-        <v>4.24</v>
+        <v>3.35</v>
       </c>
       <c r="W178" s="3">
         <v>17.4</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>209.31</v>
+        <v>208.41</v>
       </c>
       <c r="Z178" s="2">
-        <v>24.72</v>
+        <v>24.61</v>
       </c>
       <c r="AA178" s="2">
-        <v>5</v>
+        <v>36</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>771</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>772</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>773</v>
       </c>
       <c r="F179" s="2">
         <v>40034827</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="3" t="s">
@@ -19967,66 +19959,66 @@
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P179" s="3">
         <v>193.04</v>
       </c>
       <c r="Q179" s="3">
         <v>47.42</v>
       </c>
       <c r="R179" s="3">
         <v>111.03</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>351.49</v>
       </c>
       <c r="U179" s="3">
         <v>193.04</v>
       </c>
       <c r="V179" s="3">
-        <v>48.03</v>
+        <v>47.42</v>
       </c>
       <c r="W179" s="3">
         <v>111.03</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>352.1</v>
+        <v>351.49</v>
       </c>
       <c r="Z179" s="2">
-        <v>40.22</v>
+        <v>40.15</v>
       </c>
       <c r="AA179" s="2">
-        <v>80</v>
+        <v>7</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>776</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>777</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F180" s="2">
         <v>40037018</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -20065,51 +20057,51 @@
       <c r="S180" s="3">
         <v>0</v>
       </c>
       <c r="T180" s="3">
         <v>27.89</v>
       </c>
       <c r="U180" s="3">
         <v>2.53</v>
       </c>
       <c r="V180" s="3">
         <v>0</v>
       </c>
       <c r="W180" s="3">
         <v>25.36</v>
       </c>
       <c r="X180" s="2">
         <v>0</v>
       </c>
       <c r="Y180" s="2">
         <v>27.89</v>
       </c>
       <c r="Z180" s="2">
         <v>5.33</v>
       </c>
       <c r="AA180" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181" s="2">
         <v>178</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>780</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>781</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F181" s="2">
         <v>40033564</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H181" s="3" t="s">
@@ -20130,69 +20122,69 @@
       <c r="M181" s="3">
         <v>721.43</v>
       </c>
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>304.63</v>
       </c>
       <c r="Q181" s="3">
         <v>24.69</v>
       </c>
       <c r="R181" s="3">
         <v>10.69</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>340.01</v>
       </c>
       <c r="U181" s="3">
-        <v>305.54</v>
+        <v>304.63</v>
       </c>
       <c r="V181" s="3">
-        <v>26.35</v>
+        <v>24.69</v>
       </c>
       <c r="W181" s="3">
         <v>10.69</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>342.58</v>
+        <v>340.01</v>
       </c>
       <c r="Z181" s="2">
-        <v>47.49</v>
+        <v>47.13</v>
       </c>
       <c r="AA181" s="2">
-        <v>60</v>
+        <v>27</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>784</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>785</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F182" s="2">
         <v>40034883</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H182" s="3" t="s">
@@ -20231,51 +20223,51 @@
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>83.49</v>
       </c>
       <c r="U182" s="3">
         <v>0</v>
       </c>
       <c r="V182" s="3">
         <v>8.54</v>
       </c>
       <c r="W182" s="3">
         <v>74.96</v>
       </c>
       <c r="X182" s="2">
         <v>0</v>
       </c>
       <c r="Y182" s="2">
         <v>83.49</v>
       </c>
       <c r="Z182" s="2">
         <v>15.19</v>
       </c>
       <c r="AA182" s="2">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>788</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>789</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F183" s="2">
         <v>40033518</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H183" s="3" t="s">
@@ -20314,51 +20306,51 @@
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>181.49</v>
       </c>
       <c r="U183" s="3">
         <v>142.28</v>
       </c>
       <c r="V183" s="3">
         <v>31.62</v>
       </c>
       <c r="W183" s="3">
         <v>7.59</v>
       </c>
       <c r="X183" s="2">
         <v>0</v>
       </c>
       <c r="Y183" s="2">
         <v>181.49</v>
       </c>
       <c r="Z183" s="2">
         <v>37.69</v>
       </c>
       <c r="AA183" s="2">
-        <v>60</v>
+        <v>34</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184" s="2">
         <v>181</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>792</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>793</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>794</v>
       </c>
       <c r="F184" s="2">
         <v>40037035</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H184" s="3" t="s">
@@ -20397,51 +20389,51 @@
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>68.06</v>
       </c>
       <c r="U184" s="3">
         <v>10.78</v>
       </c>
       <c r="V184" s="3">
         <v>5.57</v>
       </c>
       <c r="W184" s="3">
         <v>51.71</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
         <v>68.06</v>
       </c>
       <c r="Z184" s="2">
         <v>10.1</v>
       </c>
       <c r="AA184" s="2">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>796</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>797</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F185" s="2">
         <v>40034237</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H185" s="3" t="s">
@@ -20465,66 +20457,66 @@
       <c r="N185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P185" s="3">
         <v>120.85</v>
       </c>
       <c r="Q185" s="3">
         <v>31.75</v>
       </c>
       <c r="R185" s="3">
         <v>19.64</v>
       </c>
       <c r="S185" s="3">
         <v>18.08</v>
       </c>
       <c r="T185" s="3">
         <v>190.32</v>
       </c>
       <c r="U185" s="3">
         <v>120.85</v>
       </c>
       <c r="V185" s="3">
-        <v>34.69</v>
+        <v>31.75</v>
       </c>
       <c r="W185" s="3">
         <v>19.64</v>
       </c>
       <c r="X185" s="2">
         <v>18.08</v>
       </c>
       <c r="Y185" s="2">
-        <v>193.27</v>
+        <v>190.32</v>
       </c>
       <c r="Z185" s="2">
-        <v>64.06</v>
+        <v>63.08</v>
       </c>
       <c r="AA185" s="2">
-        <v>80</v>
+        <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>800</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F186" s="2">
         <v>40033573</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H186" s="3" t="s">
@@ -20545,69 +20537,69 @@
       <c r="M186" s="3">
         <v>667.02</v>
       </c>
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>245.36</v>
       </c>
       <c r="Q186" s="3">
         <v>37.61</v>
       </c>
       <c r="R186" s="3">
         <v>6.46</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>289.42</v>
       </c>
       <c r="U186" s="3">
-        <v>246.27</v>
+        <v>245.36</v>
       </c>
       <c r="V186" s="3">
         <v>37.61</v>
       </c>
       <c r="W186" s="3">
         <v>6.46</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>290.34</v>
+        <v>289.42</v>
       </c>
       <c r="Z186" s="2">
-        <v>43.53</v>
+        <v>43.39</v>
       </c>
       <c r="AA186" s="2">
-        <v>60</v>
+        <v>31</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>804</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>805</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F187" s="2">
         <v>40037118</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H187" s="3" t="s">
@@ -20646,51 +20638,51 @@
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>64.05</v>
       </c>
       <c r="U187" s="3">
         <v>0</v>
       </c>
       <c r="V187" s="3">
         <v>28.33</v>
       </c>
       <c r="W187" s="3">
         <v>35.72</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
         <v>64.05</v>
       </c>
       <c r="Z187" s="2">
         <v>5.46</v>
       </c>
       <c r="AA187" s="2">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>807</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>808</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F188" s="2">
         <v>40033748</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H188" s="3" t="s">
@@ -20714,66 +20706,66 @@
       <c r="N188" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P188" s="3">
         <v>172.64</v>
       </c>
       <c r="Q188" s="3">
         <v>53.05</v>
       </c>
       <c r="R188" s="3">
         <v>110.15</v>
       </c>
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>335.83</v>
       </c>
       <c r="U188" s="3">
         <v>172.64</v>
       </c>
       <c r="V188" s="3">
-        <v>59.46</v>
+        <v>53.05</v>
       </c>
       <c r="W188" s="3">
         <v>110.15</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
-        <v>342.24</v>
+        <v>335.83</v>
       </c>
       <c r="Z188" s="2">
-        <v>30.81</v>
+        <v>30.23</v>
       </c>
       <c r="AA188" s="2">
-        <v>90</v>
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>811</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>812</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>813</v>
       </c>
       <c r="F189" s="2">
         <v>40033326</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H189" s="3" t="s">
@@ -20812,51 +20804,51 @@
       <c r="S189" s="3">
         <v>0</v>
       </c>
       <c r="T189" s="3">
         <v>166.99</v>
       </c>
       <c r="U189" s="3">
         <v>0</v>
       </c>
       <c r="V189" s="3">
         <v>3.2</v>
       </c>
       <c r="W189" s="3">
         <v>163.79</v>
       </c>
       <c r="X189" s="2">
         <v>0</v>
       </c>
       <c r="Y189" s="2">
         <v>166.99</v>
       </c>
       <c r="Z189" s="2">
         <v>19.72</v>
       </c>
       <c r="AA189" s="2">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>815</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>816</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>817</v>
       </c>
       <c r="F190" s="2">
         <v>40033002</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H190" s="3" t="s">
@@ -20976,51 +20968,51 @@
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>746.03</v>
       </c>
       <c r="U191" s="3">
         <v>230.59</v>
       </c>
       <c r="V191" s="3">
         <v>86.57</v>
       </c>
       <c r="W191" s="3">
         <v>428.87</v>
       </c>
       <c r="X191" s="2">
         <v>0</v>
       </c>
       <c r="Y191" s="2">
         <v>746.03</v>
       </c>
       <c r="Z191" s="2">
         <v>31.31</v>
       </c>
       <c r="AA191" s="2">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>822</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>823</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>824</v>
       </c>
       <c r="F192" s="2">
         <v>40037191</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H192" s="3" t="s">
@@ -21059,51 +21051,51 @@
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>12.26</v>
       </c>
       <c r="U192" s="3">
         <v>3.72</v>
       </c>
       <c r="V192" s="3">
         <v>0</v>
       </c>
       <c r="W192" s="3">
         <v>8.55</v>
       </c>
       <c r="X192" s="2">
         <v>0</v>
       </c>
       <c r="Y192" s="2">
         <v>12.26</v>
       </c>
       <c r="Z192" s="2">
         <v>1.92</v>
       </c>
       <c r="AA192" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>826</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>827</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>828</v>
       </c>
       <c r="F193" s="2">
         <v>40034075</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H193" s="3" t="s">
@@ -21142,51 +21134,51 @@
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>104.39</v>
       </c>
       <c r="U193" s="3">
         <v>27.27</v>
       </c>
       <c r="V193" s="3">
         <v>9.64</v>
       </c>
       <c r="W193" s="3">
         <v>67.47</v>
       </c>
       <c r="X193" s="2">
         <v>0</v>
       </c>
       <c r="Y193" s="2">
         <v>104.39</v>
       </c>
       <c r="Z193" s="2">
         <v>15.44</v>
       </c>
       <c r="AA193" s="2">
-        <v>25</v>
+        <v>54</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>830</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>831</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>832</v>
       </c>
       <c r="F194" s="2">
         <v>40033574</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H194" s="3" t="s">
@@ -21210,66 +21202,66 @@
       <c r="N194" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P194" s="3">
         <v>274.95</v>
       </c>
       <c r="Q194" s="3">
         <v>25.11</v>
       </c>
       <c r="R194" s="3">
         <v>110.4</v>
       </c>
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>410.46</v>
       </c>
       <c r="U194" s="3">
         <v>274.95</v>
       </c>
       <c r="V194" s="3">
-        <v>28.11</v>
+        <v>25.11</v>
       </c>
       <c r="W194" s="3">
         <v>110.4</v>
       </c>
       <c r="X194" s="2">
         <v>0</v>
       </c>
       <c r="Y194" s="2">
-        <v>413.46</v>
+        <v>410.46</v>
       </c>
       <c r="Z194" s="2">
-        <v>52.95</v>
+        <v>52.57</v>
       </c>
       <c r="AA194" s="2">
-        <v>80</v>
+        <v>27</v>
       </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>834</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>835</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F195" s="2">
         <v>40045415</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H195" s="3" t="s">
@@ -21308,51 +21300,51 @@
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>135.29</v>
       </c>
       <c r="U195" s="3">
         <v>49.04</v>
       </c>
       <c r="V195" s="3">
         <v>23.73</v>
       </c>
       <c r="W195" s="3">
         <v>62.53</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
         <v>135.29</v>
       </c>
       <c r="Z195" s="2">
         <v>11.38</v>
       </c>
       <c r="AA195" s="2">
-        <v>19</v>
+        <v>68</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>837</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>838</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F196" s="2">
         <v>40034514</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H196" s="3" t="s">
@@ -21391,51 +21383,51 @@
       <c r="S196" s="3">
         <v>54.43</v>
       </c>
       <c r="T196" s="3">
         <v>141.31</v>
       </c>
       <c r="U196" s="3">
         <v>52.15</v>
       </c>
       <c r="V196" s="3">
         <v>14.01</v>
       </c>
       <c r="W196" s="3">
         <v>20.71</v>
       </c>
       <c r="X196" s="2">
         <v>54.43</v>
       </c>
       <c r="Y196" s="2">
         <v>141.31</v>
       </c>
       <c r="Z196" s="2">
         <v>29.96</v>
       </c>
       <c r="AA196" s="2">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>841</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>842</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>843</v>
       </c>
       <c r="F197" s="2">
         <v>40033170</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H197" s="3" t="s">
@@ -21474,51 +21466,51 @@
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>139.97</v>
       </c>
       <c r="U197" s="3">
         <v>78.84</v>
       </c>
       <c r="V197" s="3">
         <v>11.81</v>
       </c>
       <c r="W197" s="3">
         <v>49.31</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
         <v>139.97</v>
       </c>
       <c r="Z197" s="2">
         <v>13.12</v>
       </c>
       <c r="AA197" s="2">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>845</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>846</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>847</v>
       </c>
       <c r="F198" s="2">
         <v>40033539</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H198" s="3" t="s">
@@ -21557,51 +21549,51 @@
       <c r="S198" s="3">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>42.92</v>
       </c>
       <c r="U198" s="3">
         <v>0</v>
       </c>
       <c r="V198" s="3">
         <v>25.15</v>
       </c>
       <c r="W198" s="3">
         <v>17.77</v>
       </c>
       <c r="X198" s="2">
         <v>0</v>
       </c>
       <c r="Y198" s="2">
         <v>42.92</v>
       </c>
       <c r="Z198" s="2">
         <v>9.68</v>
       </c>
       <c r="AA198" s="2">
-        <v>20</v>
+        <v>41</v>
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>849</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>850</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>851</v>
       </c>
       <c r="F199" s="2">
         <v>40032498</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H199" s="3" t="s">
@@ -21723,51 +21715,51 @@
       <c r="S200" s="3">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>45.86</v>
       </c>
       <c r="U200" s="3">
         <v>0</v>
       </c>
       <c r="V200" s="3">
         <v>17.15</v>
       </c>
       <c r="W200" s="3">
         <v>28.72</v>
       </c>
       <c r="X200" s="2">
         <v>0</v>
       </c>
       <c r="Y200" s="2">
         <v>45.86</v>
       </c>
       <c r="Z200" s="2">
         <v>7.01</v>
       </c>
       <c r="AA200" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>857</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>858</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>859</v>
       </c>
       <c r="F201" s="2">
         <v>40034911</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H201" s="3" t="s">
@@ -21805,53 +21797,51 @@
       </c>
       <c r="S201" s="3">
         <v>0</v>
       </c>
       <c r="T201" s="3">
         <v>191.87</v>
       </c>
       <c r="U201" s="3">
         <v>0</v>
       </c>
       <c r="V201" s="3">
         <v>0</v>
       </c>
       <c r="W201" s="3">
         <v>191.87</v>
       </c>
       <c r="X201" s="2">
         <v>0</v>
       </c>
       <c r="Y201" s="2">
         <v>191.87</v>
       </c>
       <c r="Z201" s="2">
         <v>19.22</v>
       </c>
-      <c r="AA201" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA201" s="2"/>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>861</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>862</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>863</v>
       </c>
       <c r="F202" s="2">
         <v>40036996</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>29</v>
@@ -21889,51 +21879,51 @@
       <c r="S202" s="3">
         <v>32.43</v>
       </c>
       <c r="T202" s="3">
         <v>139.02</v>
       </c>
       <c r="U202" s="3">
         <v>0</v>
       </c>
       <c r="V202" s="3">
         <v>6.1</v>
       </c>
       <c r="W202" s="3">
         <v>100.48</v>
       </c>
       <c r="X202" s="2">
         <v>32.43</v>
       </c>
       <c r="Y202" s="2">
         <v>139.02</v>
       </c>
       <c r="Z202" s="2">
         <v>12.35</v>
       </c>
       <c r="AA202" s="2">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>864</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>865</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>866</v>
       </c>
       <c r="F203" s="2">
         <v>40037441</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H203" s="3" t="s">
@@ -21971,53 +21961,51 @@
       </c>
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>0</v>
       </c>
       <c r="U203" s="3">
         <v>0</v>
       </c>
       <c r="V203" s="3">
         <v>0</v>
       </c>
       <c r="W203" s="3">
         <v>0</v>
       </c>
       <c r="X203" s="2">
         <v>0</v>
       </c>
       <c r="Y203" s="2">
         <v>0</v>
       </c>
       <c r="Z203" s="2">
         <v>0</v>
       </c>
-      <c r="AA203" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA203" s="2"/>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>867</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>868</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>869</v>
       </c>
       <c r="F204" s="2">
         <v>40053976</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H204" s="3" t="s">
         <v>29</v>
@@ -22055,51 +22043,51 @@
       <c r="S204" s="3">
         <v>26.35</v>
       </c>
       <c r="T204" s="3">
         <v>163.67</v>
       </c>
       <c r="U204" s="3">
         <v>128.13</v>
       </c>
       <c r="V204" s="3">
         <v>9.19</v>
       </c>
       <c r="W204" s="3">
         <v>0</v>
       </c>
       <c r="X204" s="2">
         <v>26.35</v>
       </c>
       <c r="Y204" s="2">
         <v>163.67</v>
       </c>
       <c r="Z204" s="2">
         <v>33.63</v>
       </c>
       <c r="AA204" s="2">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>871</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>872</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>873</v>
       </c>
       <c r="F205" s="2">
         <v>40033871</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H205" s="3" t="s">
@@ -22120,69 +22108,69 @@
       <c r="M205" s="3">
         <v>564.3</v>
       </c>
       <c r="N205" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O205" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P205" s="3">
         <v>40.86</v>
       </c>
       <c r="Q205" s="3">
         <v>26.35</v>
       </c>
       <c r="R205" s="3">
         <v>16.57</v>
       </c>
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>83.77</v>
       </c>
       <c r="U205" s="3">
-        <v>43.29</v>
+        <v>40.86</v>
       </c>
       <c r="V205" s="3">
-        <v>29.95</v>
+        <v>26.35</v>
       </c>
       <c r="W205" s="3">
         <v>16.57</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
-        <v>89.81</v>
+        <v>83.77</v>
       </c>
       <c r="Z205" s="2">
-        <v>15.92</v>
+        <v>14.85</v>
       </c>
       <c r="AA205" s="2">
-        <v>50</v>
+        <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>875</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>876</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>877</v>
       </c>
       <c r="F206" s="2">
         <v>40032254</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H206" s="3" t="s">
@@ -22221,51 +22209,51 @@
       <c r="S206" s="3">
         <v>0</v>
       </c>
       <c r="T206" s="3">
         <v>36.07</v>
       </c>
       <c r="U206" s="3">
         <v>2.66</v>
       </c>
       <c r="V206" s="3">
         <v>20.85</v>
       </c>
       <c r="W206" s="3">
         <v>12.56</v>
       </c>
       <c r="X206" s="2">
         <v>0</v>
       </c>
       <c r="Y206" s="2">
         <v>36.07</v>
       </c>
       <c r="Z206" s="2">
         <v>9.32</v>
       </c>
       <c r="AA206" s="2">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>879</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>880</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>881</v>
       </c>
       <c r="F207" s="2">
         <v>40034458</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H207" s="3" t="s">
@@ -22289,66 +22277,66 @@
       <c r="N207" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O207" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P207" s="3">
         <v>9.55</v>
       </c>
       <c r="Q207" s="3">
         <v>3.04</v>
       </c>
       <c r="R207" s="3">
         <v>13.79</v>
       </c>
       <c r="S207" s="3">
         <v>54.53</v>
       </c>
       <c r="T207" s="3">
         <v>80.91</v>
       </c>
       <c r="U207" s="3">
         <v>9.55</v>
       </c>
       <c r="V207" s="3">
-        <v>3.65</v>
+        <v>3.04</v>
       </c>
       <c r="W207" s="3">
         <v>13.79</v>
       </c>
       <c r="X207" s="2">
         <v>54.53</v>
       </c>
       <c r="Y207" s="2">
-        <v>81.52</v>
+        <v>80.91</v>
       </c>
       <c r="Z207" s="2">
-        <v>9.47</v>
+        <v>9.4</v>
       </c>
       <c r="AA207" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>883</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>884</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>885</v>
       </c>
       <c r="F208" s="2">
         <v>40054104</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H208" s="3" t="s">
@@ -22385,51 +22373,51 @@
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>11.82</v>
       </c>
       <c r="U208" s="3">
         <v>1.22</v>
       </c>
       <c r="V208" s="3">
         <v>0</v>
       </c>
       <c r="W208" s="3">
         <v>10.59</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
         <v>11.82</v>
       </c>
       <c r="Z208" s="2">
         <v>7.46</v>
       </c>
       <c r="AA208" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>887</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>888</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>889</v>
       </c>
       <c r="F209" s="2">
         <v>40033593</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H209" s="3" t="s">
@@ -22468,51 +22456,51 @@
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>48.68</v>
       </c>
       <c r="U209" s="3">
         <v>0</v>
       </c>
       <c r="V209" s="3">
         <v>17.81</v>
       </c>
       <c r="W209" s="3">
         <v>30.87</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
         <v>48.68</v>
       </c>
       <c r="Z209" s="2">
         <v>9.97</v>
       </c>
       <c r="AA209" s="2">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>891</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>892</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>893</v>
       </c>
       <c r="F210" s="2">
         <v>40032370</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H210" s="3" t="s">
@@ -22551,51 +22539,51 @@
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>247.67</v>
       </c>
       <c r="U210" s="3">
         <v>199.32</v>
       </c>
       <c r="V210" s="3">
         <v>29.84</v>
       </c>
       <c r="W210" s="3">
         <v>18.51</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
         <v>247.67</v>
       </c>
       <c r="Z210" s="2">
         <v>47.38</v>
       </c>
       <c r="AA210" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>895</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>896</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>897</v>
       </c>
       <c r="F211" s="2">
         <v>40033302</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H211" s="3" t="s">
@@ -22634,51 +22622,51 @@
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>120.69</v>
       </c>
       <c r="U211" s="3">
         <v>9.2</v>
       </c>
       <c r="V211" s="3">
         <v>0</v>
       </c>
       <c r="W211" s="3">
         <v>111.5</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
         <v>120.69</v>
       </c>
       <c r="Z211" s="2">
         <v>18.46</v>
       </c>
       <c r="AA211" s="2">
-        <v>20</v>
+        <v>4</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>899</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>900</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>901</v>
       </c>
       <c r="F212" s="2">
         <v>40033415</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H212" s="3" t="s">
@@ -22702,66 +22690,66 @@
       <c r="N212" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P212" s="3">
         <v>9.82</v>
       </c>
       <c r="Q212" s="3">
         <v>17.06</v>
       </c>
       <c r="R212" s="3">
         <v>73.98</v>
       </c>
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>100.86</v>
       </c>
       <c r="U212" s="3">
         <v>9.82</v>
       </c>
       <c r="V212" s="3">
-        <v>19.18</v>
+        <v>17.06</v>
       </c>
       <c r="W212" s="3">
         <v>73.98</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
-        <v>102.98</v>
+        <v>100.86</v>
       </c>
       <c r="Z212" s="2">
-        <v>8.8</v>
+        <v>8.62</v>
       </c>
       <c r="AA212" s="2">
-        <v>45</v>
+        <v>7</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>903</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>904</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>905</v>
       </c>
       <c r="F213" s="2">
         <v>40033698</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H213" s="3" t="s">
@@ -22785,66 +22773,66 @@
       <c r="N213" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O213" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P213" s="3">
         <v>186.47</v>
       </c>
       <c r="Q213" s="3">
         <v>18.1</v>
       </c>
       <c r="R213" s="3">
         <v>12.65</v>
       </c>
       <c r="S213" s="3">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>217.22</v>
       </c>
       <c r="U213" s="3">
         <v>186.47</v>
       </c>
       <c r="V213" s="3">
-        <v>19.87</v>
+        <v>18.1</v>
       </c>
       <c r="W213" s="3">
         <v>12.65</v>
       </c>
       <c r="X213" s="2">
         <v>0</v>
       </c>
       <c r="Y213" s="2">
-        <v>218.99</v>
+        <v>217.22</v>
       </c>
       <c r="Z213" s="2">
-        <v>63.28</v>
+        <v>62.77</v>
       </c>
       <c r="AA213" s="2">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>907</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>908</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F214" s="2">
         <v>40037059</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H214" s="3" t="s">
@@ -22883,51 +22871,51 @@
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>4.39</v>
       </c>
       <c r="U214" s="3">
         <v>4.39</v>
       </c>
       <c r="V214" s="3">
         <v>0</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
         <v>4.39</v>
       </c>
       <c r="Z214" s="2">
         <v>0.52</v>
       </c>
       <c r="AA214" s="2">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>911</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>912</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F215" s="2">
         <v>40031823</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H215" s="3" t="s">
@@ -22951,66 +22939,66 @@
       <c r="N215" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O215" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P215" s="3">
         <v>99.74</v>
       </c>
       <c r="Q215" s="3">
         <v>33.29</v>
       </c>
       <c r="R215" s="3">
         <v>20.39</v>
       </c>
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>153.42</v>
       </c>
       <c r="U215" s="3">
         <v>99.74</v>
       </c>
       <c r="V215" s="3">
-        <v>33.43</v>
+        <v>33.29</v>
       </c>
       <c r="W215" s="3">
         <v>20.39</v>
       </c>
       <c r="X215" s="2">
         <v>0</v>
       </c>
       <c r="Y215" s="2">
-        <v>153.56</v>
+        <v>153.42</v>
       </c>
       <c r="Z215" s="2">
-        <v>35.12</v>
+        <v>35.09</v>
       </c>
       <c r="AA215" s="2">
-        <v>80</v>
+        <v>64</v>
       </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>915</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>916</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>917</v>
       </c>
       <c r="F216" s="2">
         <v>40034652</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H216" s="3" t="s">
@@ -23049,51 +23037,51 @@
       <c r="S216" s="3">
         <v>55.5</v>
       </c>
       <c r="T216" s="3">
         <v>78.35</v>
       </c>
       <c r="U216" s="3">
         <v>0</v>
       </c>
       <c r="V216" s="3">
         <v>6.81</v>
       </c>
       <c r="W216" s="3">
         <v>16.04</v>
       </c>
       <c r="X216" s="2">
         <v>55.5</v>
       </c>
       <c r="Y216" s="2">
         <v>78.35</v>
       </c>
       <c r="Z216" s="2">
         <v>20.01</v>
       </c>
       <c r="AA216" s="2">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>919</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>920</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>921</v>
       </c>
       <c r="F217" s="2">
         <v>40033043</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H217" s="3" t="s">
@@ -23132,51 +23120,51 @@
       <c r="S217" s="3">
         <v>43.84</v>
       </c>
       <c r="T217" s="3">
         <v>369.72</v>
       </c>
       <c r="U217" s="3">
         <v>121.73</v>
       </c>
       <c r="V217" s="3">
         <v>70.64</v>
       </c>
       <c r="W217" s="3">
         <v>133.52</v>
       </c>
       <c r="X217" s="2">
         <v>43.84</v>
       </c>
       <c r="Y217" s="2">
         <v>369.72</v>
       </c>
       <c r="Z217" s="2">
         <v>30.56</v>
       </c>
       <c r="AA217" s="2">
-        <v>35</v>
+        <v>43</v>
       </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>922</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>923</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F218" s="2">
         <v>40045493</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H218" s="3" t="s">
@@ -23197,69 +23185,69 @@
       <c r="M218" s="3">
         <v>409.66</v>
       </c>
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P218" s="3">
         <v>244.99</v>
       </c>
       <c r="Q218" s="3">
         <v>31.78</v>
       </c>
       <c r="R218" s="3">
         <v>13.19</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>289.96</v>
       </c>
       <c r="U218" s="3">
-        <v>246.02</v>
+        <v>244.99</v>
       </c>
       <c r="V218" s="3">
-        <v>32.4</v>
+        <v>31.78</v>
       </c>
       <c r="W218" s="3">
         <v>13.19</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>291.61</v>
+        <v>289.96</v>
       </c>
       <c r="Z218" s="2">
-        <v>71.18</v>
+        <v>70.78</v>
       </c>
       <c r="AA218" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>926</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>927</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>928</v>
       </c>
       <c r="F219" s="2">
         <v>40034115</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H219" s="3" t="s">
@@ -23283,66 +23271,66 @@
       <c r="N219" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O219" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P219" s="3">
         <v>86.7</v>
       </c>
       <c r="Q219" s="3">
         <v>23.53</v>
       </c>
       <c r="R219" s="3">
         <v>24.16</v>
       </c>
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>134.39</v>
       </c>
       <c r="U219" s="3">
         <v>86.7</v>
       </c>
       <c r="V219" s="3">
-        <v>26.52</v>
+        <v>23.53</v>
       </c>
       <c r="W219" s="3">
         <v>24.16</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
-        <v>137.38</v>
+        <v>134.39</v>
       </c>
       <c r="Z219" s="2">
-        <v>21.86</v>
+        <v>21.39</v>
       </c>
       <c r="AA219" s="2">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>930</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>931</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F220" s="2">
         <v>40032360</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H220" s="3" t="s">
@@ -23381,51 +23369,51 @@
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>146.54</v>
       </c>
       <c r="U220" s="3">
         <v>0</v>
       </c>
       <c r="V220" s="3">
         <v>20.29</v>
       </c>
       <c r="W220" s="3">
         <v>126.25</v>
       </c>
       <c r="X220" s="2">
         <v>0</v>
       </c>
       <c r="Y220" s="2">
         <v>146.54</v>
       </c>
       <c r="Z220" s="2">
         <v>23.81</v>
       </c>
       <c r="AA220" s="2">
-        <v>25</v>
+        <v>41</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>934</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>935</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>936</v>
       </c>
       <c r="F221" s="2">
         <v>40033314</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H221" s="3" t="s">
@@ -23464,51 +23452,51 @@
       <c r="S221" s="3">
         <v>0</v>
       </c>
       <c r="T221" s="3">
         <v>442.57</v>
       </c>
       <c r="U221" s="3">
         <v>161.13</v>
       </c>
       <c r="V221" s="3">
         <v>39.73</v>
       </c>
       <c r="W221" s="3">
         <v>241.71</v>
       </c>
       <c r="X221" s="2">
         <v>0</v>
       </c>
       <c r="Y221" s="2">
         <v>442.57</v>
       </c>
       <c r="Z221" s="2">
         <v>61.29</v>
       </c>
       <c r="AA221" s="2">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222" s="2">
         <v>219</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>938</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>939</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>940</v>
       </c>
       <c r="F222" s="2">
         <v>40034183</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H222" s="3" t="s">
@@ -23532,66 +23520,66 @@
       <c r="N222" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P222" s="3">
         <v>0</v>
       </c>
       <c r="Q222" s="3">
         <v>27.66</v>
       </c>
       <c r="R222" s="3">
         <v>66.37</v>
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>94.03</v>
       </c>
       <c r="U222" s="3">
         <v>0</v>
       </c>
       <c r="V222" s="3">
-        <v>30.59</v>
+        <v>27.66</v>
       </c>
       <c r="W222" s="3">
         <v>66.37</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
-        <v>96.96</v>
+        <v>94.03</v>
       </c>
       <c r="Z222" s="2">
-        <v>18.44</v>
+        <v>17.89</v>
       </c>
       <c r="AA222" s="2">
-        <v>60</v>
+        <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>942</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>943</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>944</v>
       </c>
       <c r="F223" s="2">
         <v>40037143</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H223" s="3" t="s">
@@ -23630,51 +23618,51 @@
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>43.16</v>
       </c>
       <c r="U223" s="3">
         <v>5.57</v>
       </c>
       <c r="V223" s="3">
         <v>0</v>
       </c>
       <c r="W223" s="3">
         <v>37.59</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
         <v>43.16</v>
       </c>
       <c r="Z223" s="2">
         <v>4.19</v>
       </c>
       <c r="AA223" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>946</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>947</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>948</v>
       </c>
       <c r="F224" s="2">
         <v>40033951</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H224" s="3" t="s">
@@ -23713,51 +23701,51 @@
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>205.17</v>
       </c>
       <c r="U224" s="3">
         <v>135.35</v>
       </c>
       <c r="V224" s="3">
         <v>24.57</v>
       </c>
       <c r="W224" s="3">
         <v>45.25</v>
       </c>
       <c r="X224" s="2">
         <v>0</v>
       </c>
       <c r="Y224" s="2">
         <v>205.17</v>
       </c>
       <c r="Z224" s="2">
         <v>28.49</v>
       </c>
       <c r="AA224" s="2">
-        <v>40</v>
+        <v>8</v>
       </c>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>950</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>951</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>952</v>
       </c>
       <c r="F225" s="2">
         <v>40032256</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H225" s="3" t="s">
@@ -23781,66 +23769,66 @@
       <c r="N225" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P225" s="3">
         <v>316.48</v>
       </c>
       <c r="Q225" s="3">
         <v>37.6</v>
       </c>
       <c r="R225" s="3">
         <v>10.81</v>
       </c>
       <c r="S225" s="3">
         <v>17.08</v>
       </c>
       <c r="T225" s="3">
         <v>381.96</v>
       </c>
       <c r="U225" s="3">
         <v>316.48</v>
       </c>
       <c r="V225" s="3">
-        <v>39.69</v>
+        <v>37.6</v>
       </c>
       <c r="W225" s="3">
         <v>10.81</v>
       </c>
       <c r="X225" s="2">
         <v>17.08</v>
       </c>
       <c r="Y225" s="2">
-        <v>384.05</v>
+        <v>381.96</v>
       </c>
       <c r="Z225" s="2">
-        <v>77.41</v>
+        <v>76.99</v>
       </c>
       <c r="AA225" s="2">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>954</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>955</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F226" s="2">
         <v>40053980</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H226" s="3" t="s">
@@ -23877,51 +23865,51 @@
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>0.82</v>
       </c>
       <c r="U226" s="3">
         <v>0.82</v>
       </c>
       <c r="V226" s="3">
         <v>0</v>
       </c>
       <c r="W226" s="3">
         <v>0</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
         <v>0.82</v>
       </c>
       <c r="Z226" s="2">
         <v>0.56</v>
       </c>
       <c r="AA226" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="2">
         <v>224</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>959</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>960</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>961</v>
       </c>
       <c r="F227" s="2">
         <v>40039204</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H227" s="3" t="s">
@@ -23960,51 +23948,51 @@
       <c r="S227" s="3">
         <v>0</v>
       </c>
       <c r="T227" s="3">
         <v>62.17</v>
       </c>
       <c r="U227" s="3">
         <v>5.06</v>
       </c>
       <c r="V227" s="3">
         <v>0</v>
       </c>
       <c r="W227" s="3">
         <v>57.11</v>
       </c>
       <c r="X227" s="2">
         <v>0</v>
       </c>
       <c r="Y227" s="2">
         <v>62.17</v>
       </c>
       <c r="Z227" s="2">
         <v>7.36</v>
       </c>
       <c r="AA227" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:27">
       <c r="A228" s="2">
         <v>225</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>963</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>964</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>965</v>
       </c>
       <c r="F228" s="2">
         <v>40053971</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H228" s="3" t="s">
@@ -24041,51 +24029,51 @@
       <c r="S228" s="3">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>127.52</v>
       </c>
       <c r="U228" s="3">
         <v>34.59</v>
       </c>
       <c r="V228" s="3">
         <v>0</v>
       </c>
       <c r="W228" s="3">
         <v>92.93</v>
       </c>
       <c r="X228" s="2">
         <v>0</v>
       </c>
       <c r="Y228" s="2">
         <v>127.52</v>
       </c>
       <c r="Z228" s="2">
         <v>21.9</v>
       </c>
       <c r="AA228" s="2">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>967</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>968</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>969</v>
       </c>
       <c r="F229" s="2">
         <v>40033591</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H229" s="3" t="s">
@@ -24124,51 +24112,51 @@
       <c r="S229" s="3">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>122.29</v>
       </c>
       <c r="U229" s="3">
         <v>100.85</v>
       </c>
       <c r="V229" s="3">
         <v>11.95</v>
       </c>
       <c r="W229" s="3">
         <v>9.49</v>
       </c>
       <c r="X229" s="2">
         <v>0</v>
       </c>
       <c r="Y229" s="2">
         <v>122.29</v>
       </c>
       <c r="Z229" s="2">
         <v>40.59</v>
       </c>
       <c r="AA229" s="2">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>971</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>972</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>973</v>
       </c>
       <c r="F230" s="2">
         <v>40034357</v>
       </c>
       <c r="G230" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H230" s="3" t="s">
@@ -24207,51 +24195,51 @@
       <c r="S230" s="3">
         <v>54.96</v>
       </c>
       <c r="T230" s="3">
         <v>301.82</v>
       </c>
       <c r="U230" s="3">
         <v>105.15</v>
       </c>
       <c r="V230" s="3">
         <v>18</v>
       </c>
       <c r="W230" s="3">
         <v>123.73</v>
       </c>
       <c r="X230" s="2">
         <v>54.96</v>
       </c>
       <c r="Y230" s="2">
         <v>301.82</v>
       </c>
       <c r="Z230" s="2">
         <v>37.11</v>
       </c>
       <c r="AA230" s="2">
-        <v>40</v>
+        <v>65</v>
       </c>
     </row>
     <row r="231" spans="1:27">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>975</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>976</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>977</v>
       </c>
       <c r="F231" s="2">
         <v>40034781</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H231" s="3" t="s">
@@ -24290,51 +24278,51 @@
       <c r="S231" s="3">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>109.55</v>
       </c>
       <c r="U231" s="3">
         <v>60.89</v>
       </c>
       <c r="V231" s="3">
         <v>48.67</v>
       </c>
       <c r="W231" s="3">
         <v>0</v>
       </c>
       <c r="X231" s="2">
         <v>0</v>
       </c>
       <c r="Y231" s="2">
         <v>109.55</v>
       </c>
       <c r="Z231" s="2">
         <v>6.8</v>
       </c>
       <c r="AA231" s="2">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:27">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>979</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>980</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>981</v>
       </c>
       <c r="F232" s="2">
         <v>40060535</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H232" s="3" t="s">
@@ -24358,66 +24346,66 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>116.72</v>
       </c>
       <c r="Q232" s="3">
         <v>25.02</v>
       </c>
       <c r="R232" s="3">
         <v>6.95</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>148.69</v>
       </c>
       <c r="U232" s="3">
         <v>116.72</v>
       </c>
       <c r="V232" s="3">
-        <v>27.13</v>
+        <v>25.02</v>
       </c>
       <c r="W232" s="3">
         <v>6.95</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>150.8</v>
+        <v>148.69</v>
       </c>
       <c r="Z232" s="2">
-        <v>42.47</v>
+        <v>41.87</v>
       </c>
       <c r="AA232" s="2">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>983</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>984</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>985</v>
       </c>
       <c r="F233" s="2">
         <v>40033557</v>
       </c>
       <c r="G233" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H233" s="3" t="s">
@@ -24438,69 +24426,69 @@
       <c r="M233" s="3">
         <v>924.31</v>
       </c>
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>384.84</v>
       </c>
       <c r="Q233" s="3">
         <v>34.58</v>
       </c>
       <c r="R233" s="3">
         <v>4.9</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>424.31</v>
       </c>
       <c r="U233" s="3">
-        <v>385.75</v>
+        <v>384.84</v>
       </c>
       <c r="V233" s="3">
-        <v>38.47</v>
+        <v>34.58</v>
       </c>
       <c r="W233" s="3">
         <v>4.9</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>429.12</v>
+        <v>424.31</v>
       </c>
       <c r="Z233" s="2">
-        <v>46.43</v>
+        <v>45.91</v>
       </c>
       <c r="AA233" s="2">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>987</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>988</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>989</v>
       </c>
       <c r="F234" s="2">
         <v>40033588</v>
       </c>
       <c r="G234" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H234" s="3" t="s">
@@ -24539,51 +24527,51 @@
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>240.66</v>
       </c>
       <c r="U234" s="3">
         <v>193.28</v>
       </c>
       <c r="V234" s="3">
         <v>30.97</v>
       </c>
       <c r="W234" s="3">
         <v>16.42</v>
       </c>
       <c r="X234" s="2">
         <v>0</v>
       </c>
       <c r="Y234" s="2">
         <v>240.66</v>
       </c>
       <c r="Z234" s="2">
         <v>41.6</v>
       </c>
       <c r="AA234" s="2">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>991</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>992</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>993</v>
       </c>
       <c r="F235" s="2">
         <v>40053968</v>
       </c>
       <c r="G235" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H235" s="3" t="s">
@@ -24620,51 +24608,51 @@
       <c r="S235" s="3">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>91.64</v>
       </c>
       <c r="U235" s="3">
         <v>22.38</v>
       </c>
       <c r="V235" s="3">
         <v>0</v>
       </c>
       <c r="W235" s="3">
         <v>69.26</v>
       </c>
       <c r="X235" s="2">
         <v>0</v>
       </c>
       <c r="Y235" s="2">
         <v>91.64</v>
       </c>
       <c r="Z235" s="2">
         <v>19.25</v>
       </c>
       <c r="AA235" s="2">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="236" spans="1:27">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>995</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>996</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>997</v>
       </c>
       <c r="F236" s="2">
         <v>40033460</v>
       </c>
       <c r="G236" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H236" s="3" t="s">
@@ -24688,66 +24676,66 @@
       <c r="N236" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P236" s="3">
         <v>87.4</v>
       </c>
       <c r="Q236" s="3">
         <v>26.03</v>
       </c>
       <c r="R236" s="3">
         <v>10.42</v>
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>123.86</v>
       </c>
       <c r="U236" s="3">
         <v>87.4</v>
       </c>
       <c r="V236" s="3">
-        <v>28.76</v>
+        <v>26.03</v>
       </c>
       <c r="W236" s="3">
         <v>10.42</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
-        <v>126.58</v>
+        <v>123.86</v>
       </c>
       <c r="Z236" s="2">
-        <v>23.05</v>
+        <v>22.56</v>
       </c>
       <c r="AA236" s="2">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>999</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="F237" s="2">
         <v>40033008</v>
       </c>
       <c r="G237" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H237" s="3" t="s">
@@ -24786,51 +24774,51 @@
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>14.57</v>
       </c>
       <c r="U237" s="3">
         <v>3.19</v>
       </c>
       <c r="V237" s="3">
         <v>0</v>
       </c>
       <c r="W237" s="3">
         <v>11.38</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
         <v>14.57</v>
       </c>
       <c r="Z237" s="2">
         <v>2.28</v>
       </c>
       <c r="AA237" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="F238" s="2">
         <v>40033454</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H238" s="3" t="s">
@@ -24869,51 +24857,51 @@
       <c r="S238" s="3">
         <v>0</v>
       </c>
       <c r="T238" s="3">
         <v>28.11</v>
       </c>
       <c r="U238" s="3">
         <v>0</v>
       </c>
       <c r="V238" s="3">
         <v>18.91</v>
       </c>
       <c r="W238" s="3">
         <v>9.2</v>
       </c>
       <c r="X238" s="2">
         <v>0</v>
       </c>
       <c r="Y238" s="2">
         <v>28.11</v>
       </c>
       <c r="Z238" s="2">
         <v>22.52</v>
       </c>
       <c r="AA238" s="2">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="239" spans="1:27">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="F239" s="2">
         <v>40037132</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H239" s="3" t="s">
@@ -24952,51 +24940,51 @@
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>56.21</v>
       </c>
       <c r="U239" s="3">
         <v>4.76</v>
       </c>
       <c r="V239" s="3">
         <v>3.48</v>
       </c>
       <c r="W239" s="3">
         <v>47.96</v>
       </c>
       <c r="X239" s="2">
         <v>0</v>
       </c>
       <c r="Y239" s="2">
         <v>56.21</v>
       </c>
       <c r="Z239" s="2">
         <v>6.32</v>
       </c>
       <c r="AA239" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="F240" s="2">
         <v>40033694</v>
       </c>
       <c r="G240" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H240" s="3" t="s">
@@ -25035,51 +25023,51 @@
       <c r="S240" s="3">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>135.53</v>
       </c>
       <c r="U240" s="3">
         <v>65.66</v>
       </c>
       <c r="V240" s="3">
         <v>0</v>
       </c>
       <c r="W240" s="3">
         <v>69.87</v>
       </c>
       <c r="X240" s="2">
         <v>0</v>
       </c>
       <c r="Y240" s="2">
         <v>135.53</v>
       </c>
       <c r="Z240" s="2">
         <v>16.8</v>
       </c>
       <c r="AA240" s="2">
-        <v>20</v>
+        <v>4</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>1016</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>1017</v>
       </c>
       <c r="F241" s="2">
         <v>40060351</v>
       </c>
       <c r="G241" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H241" s="3" t="s">
@@ -25100,69 +25088,69 @@
       <c r="M241" s="3">
         <v>271.5</v>
       </c>
       <c r="N241" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O241" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P241" s="3">
         <v>86.08</v>
       </c>
       <c r="Q241" s="3">
         <v>51.5</v>
       </c>
       <c r="R241" s="3">
         <v>9.24</v>
       </c>
       <c r="S241" s="3">
         <v>0</v>
       </c>
       <c r="T241" s="3">
         <v>146.82</v>
       </c>
       <c r="U241" s="3">
-        <v>87.69</v>
+        <v>86.08</v>
       </c>
       <c r="V241" s="3">
-        <v>54.5</v>
+        <v>51.5</v>
       </c>
       <c r="W241" s="3">
         <v>9.24</v>
       </c>
       <c r="X241" s="2">
         <v>0</v>
       </c>
       <c r="Y241" s="2">
-        <v>151.43</v>
+        <v>146.82</v>
       </c>
       <c r="Z241" s="2">
-        <v>55.78</v>
+        <v>54.08</v>
       </c>
       <c r="AA241" s="2">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="F242" s="2">
         <v>40053972</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H242" s="3" t="s">
@@ -25199,51 +25187,51 @@
       <c r="S242" s="3">
         <v>0</v>
       </c>
       <c r="T242" s="3">
         <v>111.88</v>
       </c>
       <c r="U242" s="3">
         <v>15.6</v>
       </c>
       <c r="V242" s="3">
         <v>0</v>
       </c>
       <c r="W242" s="3">
         <v>96.28</v>
       </c>
       <c r="X242" s="2">
         <v>0</v>
       </c>
       <c r="Y242" s="2">
         <v>111.88</v>
       </c>
       <c r="Z242" s="2">
         <v>22.1</v>
       </c>
       <c r="AA242" s="2">
-        <v>25</v>
+        <v>2</v>
       </c>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F243" s="2">
         <v>40034733</v>
       </c>
       <c r="G243" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H243" s="3" t="s">
@@ -25282,51 +25270,51 @@
       <c r="S243" s="3">
         <v>0</v>
       </c>
       <c r="T243" s="3">
         <v>545.81</v>
       </c>
       <c r="U243" s="3">
         <v>343.11</v>
       </c>
       <c r="V243" s="3">
         <v>8.26</v>
       </c>
       <c r="W243" s="3">
         <v>194.44</v>
       </c>
       <c r="X243" s="2">
         <v>0</v>
       </c>
       <c r="Y243" s="2">
         <v>545.81</v>
       </c>
       <c r="Z243" s="2">
         <v>49.42</v>
       </c>
       <c r="AA243" s="2">
-        <v>70</v>
+        <v>2</v>
       </c>
     </row>
     <row r="244" spans="1:27">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="F244" s="2">
         <v>40033595</v>
       </c>
       <c r="G244" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H244" s="3" t="s">
@@ -25350,66 +25338,66 @@
       <c r="N244" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O244" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P244" s="3">
         <v>281.09</v>
       </c>
       <c r="Q244" s="3">
         <v>32.14</v>
       </c>
       <c r="R244" s="3">
         <v>40.74</v>
       </c>
       <c r="S244" s="3">
         <v>0</v>
       </c>
       <c r="T244" s="3">
         <v>353.98</v>
       </c>
       <c r="U244" s="3">
         <v>281.09</v>
       </c>
       <c r="V244" s="3">
-        <v>35.15</v>
+        <v>32.14</v>
       </c>
       <c r="W244" s="3">
         <v>40.74</v>
       </c>
       <c r="X244" s="2">
         <v>0</v>
       </c>
       <c r="Y244" s="2">
-        <v>356.99</v>
+        <v>353.98</v>
       </c>
       <c r="Z244" s="2">
-        <v>76.47</v>
+        <v>75.82</v>
       </c>
       <c r="AA244" s="2">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="245" spans="1:27">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="F245" s="2">
         <v>40045584</v>
       </c>
       <c r="G245" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H245" s="3" t="s">
@@ -25448,51 +25436,51 @@
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>11.94</v>
       </c>
       <c r="U245" s="3">
         <v>7.27</v>
       </c>
       <c r="V245" s="3">
         <v>4.68</v>
       </c>
       <c r="W245" s="3">
         <v>0</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
         <v>11.94</v>
       </c>
       <c r="Z245" s="2">
         <v>5.7</v>
       </c>
       <c r="AA245" s="2">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>1036</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="F246" s="2">
         <v>40054106</v>
       </c>
       <c r="G246" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H246" s="3" t="s">
@@ -25529,51 +25517,51 @@
       <c r="S246" s="3">
         <v>0</v>
       </c>
       <c r="T246" s="3">
         <v>61.18</v>
       </c>
       <c r="U246" s="3">
         <v>9.49</v>
       </c>
       <c r="V246" s="3">
         <v>0</v>
       </c>
       <c r="W246" s="3">
         <v>51.69</v>
       </c>
       <c r="X246" s="2">
         <v>0</v>
       </c>
       <c r="Y246" s="2">
         <v>61.18</v>
       </c>
       <c r="Z246" s="2">
         <v>15.71</v>
       </c>
       <c r="AA246" s="2">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="247" spans="1:27">
       <c r="A247" s="2">
         <v>244</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F247" s="2">
         <v>40033581</v>
       </c>
       <c r="G247" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H247" s="3" t="s">
@@ -25612,51 +25600,51 @@
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>118.29</v>
       </c>
       <c r="U247" s="3">
         <v>72.4</v>
       </c>
       <c r="V247" s="3">
         <v>22.91</v>
       </c>
       <c r="W247" s="3">
         <v>22.98</v>
       </c>
       <c r="X247" s="2">
         <v>0</v>
       </c>
       <c r="Y247" s="2">
         <v>118.29</v>
       </c>
       <c r="Z247" s="2">
         <v>18.09</v>
       </c>
       <c r="AA247" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>1043</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F248" s="2">
         <v>40060280</v>
       </c>
       <c r="G248" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H248" s="3" t="s">
@@ -25677,69 +25665,69 @@
       <c r="M248" s="3">
         <v>191.26</v>
       </c>
       <c r="N248" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O248" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P248" s="3">
         <v>87.33</v>
       </c>
       <c r="Q248" s="3">
         <v>19.66</v>
       </c>
       <c r="R248" s="3">
         <v>0</v>
       </c>
       <c r="S248" s="3">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>106.99</v>
       </c>
       <c r="U248" s="3">
-        <v>90.06</v>
+        <v>87.33</v>
       </c>
       <c r="V248" s="3">
-        <v>20.55</v>
+        <v>19.66</v>
       </c>
       <c r="W248" s="3">
         <v>0</v>
       </c>
       <c r="X248" s="2">
         <v>0</v>
       </c>
       <c r="Y248" s="2">
-        <v>110.62</v>
+        <v>106.99</v>
       </c>
       <c r="Z248" s="2">
-        <v>57.84</v>
+        <v>55.94</v>
       </c>
       <c r="AA248" s="2">
-        <v>75</v>
+        <v>38</v>
       </c>
     </row>
     <row r="249" spans="1:27">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>1047</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F249" s="2">
         <v>40034173</v>
       </c>
       <c r="G249" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H249" s="3" t="s">
@@ -25760,69 +25748,69 @@
       <c r="M249" s="3">
         <v>424.09</v>
       </c>
       <c r="N249" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P249" s="3">
         <v>81.32</v>
       </c>
       <c r="Q249" s="3">
         <v>47.7</v>
       </c>
       <c r="R249" s="3">
         <v>14.42</v>
       </c>
       <c r="S249" s="3">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>143.44</v>
       </c>
       <c r="U249" s="3">
-        <v>84.04</v>
+        <v>81.32</v>
       </c>
       <c r="V249" s="3">
-        <v>50.7</v>
+        <v>47.7</v>
       </c>
       <c r="W249" s="3">
         <v>14.42</v>
       </c>
       <c r="X249" s="2">
         <v>0</v>
       </c>
       <c r="Y249" s="2">
-        <v>149.16</v>
+        <v>143.44</v>
       </c>
       <c r="Z249" s="2">
-        <v>35.17</v>
+        <v>33.82</v>
       </c>
       <c r="AA249" s="2">
-        <v>90</v>
+        <v>83</v>
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="F250" s="2">
         <v>40033956</v>
       </c>
       <c r="G250" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H250" s="3" t="s">
@@ -25861,51 +25849,51 @@
       <c r="S250" s="3">
         <v>0</v>
       </c>
       <c r="T250" s="3">
         <v>244.53</v>
       </c>
       <c r="U250" s="3">
         <v>188.49</v>
       </c>
       <c r="V250" s="3">
         <v>48.29</v>
       </c>
       <c r="W250" s="3">
         <v>7.75</v>
       </c>
       <c r="X250" s="2">
         <v>0</v>
       </c>
       <c r="Y250" s="2">
         <v>244.53</v>
       </c>
       <c r="Z250" s="2">
         <v>29.33</v>
       </c>
       <c r="AA250" s="2">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="251" spans="1:27">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>1055</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="F251" s="2">
         <v>40038382</v>
       </c>
       <c r="G251" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H251" s="3" t="s">
@@ -25929,66 +25917,66 @@
       <c r="N251" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P251" s="3">
         <v>200.95</v>
       </c>
       <c r="Q251" s="3">
         <v>11.3</v>
       </c>
       <c r="R251" s="3">
         <v>39.34</v>
       </c>
       <c r="S251" s="3">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>251.59</v>
       </c>
       <c r="U251" s="3">
         <v>200.95</v>
       </c>
       <c r="V251" s="3">
-        <v>13.13</v>
+        <v>11.3</v>
       </c>
       <c r="W251" s="3">
         <v>39.34</v>
       </c>
       <c r="X251" s="2">
         <v>0</v>
       </c>
       <c r="Y251" s="2">
-        <v>253.42</v>
+        <v>251.59</v>
       </c>
       <c r="Z251" s="2">
-        <v>27.73</v>
+        <v>27.53</v>
       </c>
       <c r="AA251" s="2">
-        <v>32</v>
+        <v>63</v>
       </c>
     </row>
     <row r="252" spans="1:27">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="F252" s="2">
         <v>40037006</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H252" s="3" t="s">
@@ -26027,51 +26015,51 @@
       <c r="S252" s="3">
         <v>30.43</v>
       </c>
       <c r="T252" s="3">
         <v>153.94</v>
       </c>
       <c r="U252" s="3">
         <v>85.05</v>
       </c>
       <c r="V252" s="3">
         <v>4.75</v>
       </c>
       <c r="W252" s="3">
         <v>33.71</v>
       </c>
       <c r="X252" s="2">
         <v>30.43</v>
       </c>
       <c r="Y252" s="2">
         <v>153.94</v>
       </c>
       <c r="Z252" s="2">
         <v>15.45</v>
       </c>
       <c r="AA252" s="2">
-        <v>25</v>
+        <v>49</v>
       </c>
     </row>
     <row r="253" spans="1:27">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="D253" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="F253" s="2">
         <v>40034148</v>
       </c>
       <c r="G253" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H253" s="3" t="s">
@@ -26092,69 +26080,69 @@
       <c r="M253" s="3">
         <v>586.12</v>
       </c>
       <c r="N253" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P253" s="3">
         <v>182.8</v>
       </c>
       <c r="Q253" s="3">
         <v>26.83</v>
       </c>
       <c r="R253" s="3">
         <v>60.25</v>
       </c>
       <c r="S253" s="3">
         <v>0</v>
       </c>
       <c r="T253" s="3">
         <v>269.87</v>
       </c>
       <c r="U253" s="3">
-        <v>183.98</v>
+        <v>182.8</v>
       </c>
       <c r="V253" s="3">
-        <v>33.89</v>
+        <v>30.22</v>
       </c>
       <c r="W253" s="3">
         <v>60.25</v>
       </c>
       <c r="X253" s="2">
         <v>0</v>
       </c>
       <c r="Y253" s="2">
-        <v>278.13</v>
+        <v>273.27</v>
       </c>
       <c r="Z253" s="2">
-        <v>47.45</v>
+        <v>46.62</v>
       </c>
       <c r="AA253" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="254" spans="1:27">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="F254" s="2">
         <v>40034256</v>
       </c>
       <c r="G254" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H254" s="3" t="s">
@@ -26178,66 +26166,66 @@
       <c r="N254" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O254" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P254" s="3">
         <v>102.14</v>
       </c>
       <c r="Q254" s="3">
         <v>17.16</v>
       </c>
       <c r="R254" s="3">
         <v>7.77</v>
       </c>
       <c r="S254" s="3">
         <v>0</v>
       </c>
       <c r="T254" s="3">
         <v>127.06</v>
       </c>
       <c r="U254" s="3">
         <v>102.14</v>
       </c>
       <c r="V254" s="3">
-        <v>18.65</v>
+        <v>17.16</v>
       </c>
       <c r="W254" s="3">
         <v>7.77</v>
       </c>
       <c r="X254" s="2">
         <v>0</v>
       </c>
       <c r="Y254" s="2">
-        <v>128.55</v>
+        <v>127.06</v>
       </c>
       <c r="Z254" s="2">
-        <v>71.9</v>
+        <v>71.07</v>
       </c>
       <c r="AA254" s="2">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="255" spans="1:27">
       <c r="A255" s="2">
         <v>252</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="D255" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="F255" s="2">
         <v>40033586</v>
       </c>
       <c r="G255" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H255" s="3" t="s">
@@ -26261,66 +26249,66 @@
       <c r="N255" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O255" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P255" s="3">
         <v>35.05</v>
       </c>
       <c r="Q255" s="3">
         <v>26.24</v>
       </c>
       <c r="R255" s="3">
         <v>17.91</v>
       </c>
       <c r="S255" s="3">
         <v>0</v>
       </c>
       <c r="T255" s="3">
         <v>79.2</v>
       </c>
       <c r="U255" s="3">
         <v>35.05</v>
       </c>
       <c r="V255" s="3">
-        <v>29.13</v>
+        <v>26.24</v>
       </c>
       <c r="W255" s="3">
         <v>17.91</v>
       </c>
       <c r="X255" s="2">
         <v>0</v>
       </c>
       <c r="Y255" s="2">
-        <v>82.08</v>
+        <v>79.2</v>
       </c>
       <c r="Z255" s="2">
-        <v>16.49</v>
+        <v>15.91</v>
       </c>
       <c r="AA255" s="2">
-        <v>55</v>
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:27">
       <c r="A256" s="2">
         <v>253</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="D256" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="F256" s="2">
         <v>40037293</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H256" s="3" t="s">
@@ -26358,53 +26346,51 @@
       </c>
       <c r="S256" s="3">
         <v>0</v>
       </c>
       <c r="T256" s="3">
         <v>11.68</v>
       </c>
       <c r="U256" s="3">
         <v>0</v>
       </c>
       <c r="V256" s="3">
         <v>0</v>
       </c>
       <c r="W256" s="3">
         <v>11.68</v>
       </c>
       <c r="X256" s="2">
         <v>0</v>
       </c>
       <c r="Y256" s="2">
         <v>11.68</v>
       </c>
       <c r="Z256" s="2">
         <v>2.25</v>
       </c>
-      <c r="AA256" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA256" s="2"/>
     </row>
     <row r="257" spans="1:27">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="F257" s="2">
         <v>40037055</v>
       </c>
       <c r="G257" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H257" s="3" t="s">
         <v>29</v>
@@ -26442,51 +26428,51 @@
       <c r="S257" s="3">
         <v>24.01</v>
       </c>
       <c r="T257" s="3">
         <v>64.63</v>
       </c>
       <c r="U257" s="3">
         <v>0</v>
       </c>
       <c r="V257" s="3">
         <v>0</v>
       </c>
       <c r="W257" s="3">
         <v>40.62</v>
       </c>
       <c r="X257" s="2">
         <v>24.01</v>
       </c>
       <c r="Y257" s="2">
         <v>64.63</v>
       </c>
       <c r="Z257" s="2">
         <v>17.05</v>
       </c>
       <c r="AA257" s="2">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:27">
       <c r="A258" s="2">
         <v>255</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="D258" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="F258" s="2">
         <v>40037498</v>
       </c>
       <c r="G258" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H258" s="3" t="s">
@@ -26525,51 +26511,51 @@
       <c r="S258" s="3">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>154.34</v>
       </c>
       <c r="U258" s="3">
         <v>97.62</v>
       </c>
       <c r="V258" s="3">
         <v>56.72</v>
       </c>
       <c r="W258" s="3">
         <v>0</v>
       </c>
       <c r="X258" s="2">
         <v>0</v>
       </c>
       <c r="Y258" s="2">
         <v>154.34</v>
       </c>
       <c r="Z258" s="2">
         <v>21.07</v>
       </c>
       <c r="AA258" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F259" s="2">
         <v>40037169</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H259" s="3" t="s">
@@ -26608,51 +26594,51 @@
       <c r="S259" s="3">
         <v>0</v>
       </c>
       <c r="T259" s="3">
         <v>15.81</v>
       </c>
       <c r="U259" s="3">
         <v>4.66</v>
       </c>
       <c r="V259" s="3">
         <v>0</v>
       </c>
       <c r="W259" s="3">
         <v>11.14</v>
       </c>
       <c r="X259" s="2">
         <v>0</v>
       </c>
       <c r="Y259" s="2">
         <v>15.81</v>
       </c>
       <c r="Z259" s="2">
         <v>1.97</v>
       </c>
       <c r="AA259" s="2">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F260" s="2">
         <v>40033708</v>
       </c>
       <c r="G260" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H260" s="3" t="s">
@@ -26676,66 +26662,66 @@
       <c r="N260" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P260" s="3">
         <v>267.56</v>
       </c>
       <c r="Q260" s="3">
         <v>68.31</v>
       </c>
       <c r="R260" s="3">
         <v>22.39</v>
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>358.26</v>
       </c>
       <c r="U260" s="3">
         <v>267.56</v>
       </c>
       <c r="V260" s="3">
-        <v>71.86</v>
+        <v>68.31</v>
       </c>
       <c r="W260" s="3">
         <v>22.39</v>
       </c>
       <c r="X260" s="2">
         <v>0</v>
       </c>
       <c r="Y260" s="2">
-        <v>361.81</v>
+        <v>358.26</v>
       </c>
       <c r="Z260" s="2">
-        <v>48.14</v>
+        <v>47.67</v>
       </c>
       <c r="AA260" s="2">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F261" s="2">
         <v>40053973</v>
       </c>
       <c r="G261" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H261" s="3" t="s">
@@ -26774,51 +26760,51 @@
       <c r="S261" s="3">
         <v>0</v>
       </c>
       <c r="T261" s="3">
         <v>18.23</v>
       </c>
       <c r="U261" s="3">
         <v>3.89</v>
       </c>
       <c r="V261" s="3">
         <v>0</v>
       </c>
       <c r="W261" s="3">
         <v>14.34</v>
       </c>
       <c r="X261" s="2">
         <v>0</v>
       </c>
       <c r="Y261" s="2">
         <v>18.23</v>
       </c>
       <c r="Z261" s="2">
         <v>2.82</v>
       </c>
       <c r="AA261" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="262" spans="1:27">
       <c r="A262" s="2">
         <v>259</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="D262" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="F262" s="2">
         <v>40053977</v>
       </c>
       <c r="G262" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H262" s="3" t="s">
@@ -26940,51 +26926,51 @@
       <c r="S263" s="3">
         <v>0</v>
       </c>
       <c r="T263" s="3">
         <v>135.69</v>
       </c>
       <c r="U263" s="3">
         <v>98.35</v>
       </c>
       <c r="V263" s="3">
         <v>33.34</v>
       </c>
       <c r="W263" s="3">
         <v>4.01</v>
       </c>
       <c r="X263" s="2">
         <v>0</v>
       </c>
       <c r="Y263" s="2">
         <v>135.69</v>
       </c>
       <c r="Z263" s="2">
         <v>54.9</v>
       </c>
       <c r="AA263" s="2">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="264" spans="1:27">
       <c r="A264" s="2">
         <v>261</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C264" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="D264" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="F264" s="2">
         <v>40037740</v>
       </c>
       <c r="G264" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H264" s="3" t="s">
@@ -27005,69 +26991,69 @@
       <c r="M264" s="3">
         <v>326.46</v>
       </c>
       <c r="N264" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O264" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P264" s="3">
         <v>154.02</v>
       </c>
       <c r="Q264" s="3">
         <v>34.92</v>
       </c>
       <c r="R264" s="3">
         <v>3.8</v>
       </c>
       <c r="S264" s="3">
         <v>0</v>
       </c>
       <c r="T264" s="3">
         <v>192.73</v>
       </c>
       <c r="U264" s="3">
-        <v>155.2</v>
+        <v>154.02</v>
       </c>
       <c r="V264" s="3">
-        <v>37.31</v>
+        <v>34.92</v>
       </c>
       <c r="W264" s="3">
         <v>3.8</v>
       </c>
       <c r="X264" s="2">
         <v>0</v>
       </c>
       <c r="Y264" s="2">
-        <v>196.31</v>
+        <v>192.73</v>
       </c>
       <c r="Z264" s="2">
-        <v>60.13</v>
+        <v>59.04</v>
       </c>
       <c r="AA264" s="2">
-        <v>90</v>
+        <v>53</v>
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265" s="2">
         <v>262</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F265" s="2">
         <v>40037222</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H265" s="3" t="s">
@@ -27106,51 +27092,51 @@
       <c r="S265" s="3">
         <v>0</v>
       </c>
       <c r="T265" s="3">
         <v>20.81</v>
       </c>
       <c r="U265" s="3">
         <v>2.61</v>
       </c>
       <c r="V265" s="3">
         <v>0</v>
       </c>
       <c r="W265" s="3">
         <v>18.19</v>
       </c>
       <c r="X265" s="2">
         <v>0</v>
       </c>
       <c r="Y265" s="2">
         <v>20.81</v>
       </c>
       <c r="Z265" s="2">
         <v>4.6</v>
       </c>
       <c r="AA265" s="2">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="266" spans="1:27">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="D266" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="F266" s="2">
         <v>40035566</v>
       </c>
       <c r="G266" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H266" s="3" t="s">
@@ -27187,51 +27173,51 @@
       <c r="S266" s="3">
         <v>0</v>
       </c>
       <c r="T266" s="3">
         <v>44.79</v>
       </c>
       <c r="U266" s="3">
         <v>44.79</v>
       </c>
       <c r="V266" s="3">
         <v>0</v>
       </c>
       <c r="W266" s="3">
         <v>0</v>
       </c>
       <c r="X266" s="2">
         <v>0</v>
       </c>
       <c r="Y266" s="2">
         <v>44.79</v>
       </c>
       <c r="Z266" s="2">
         <v>29.97</v>
       </c>
       <c r="AA266" s="2">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="267" spans="1:27">
       <c r="A267" s="2">
         <v>264</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="D267" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="F267" s="2">
         <v>8138343</v>
       </c>
       <c r="G267" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H267" s="3" t="s">
@@ -27268,51 +27254,51 @@
       <c r="S267" s="3">
         <v>0</v>
       </c>
       <c r="T267" s="3">
         <v>94.66</v>
       </c>
       <c r="U267" s="3">
         <v>94.66</v>
       </c>
       <c r="V267" s="3">
         <v>0</v>
       </c>
       <c r="W267" s="3">
         <v>0</v>
       </c>
       <c r="X267" s="2">
         <v>0</v>
       </c>
       <c r="Y267" s="2">
         <v>94.66</v>
       </c>
       <c r="Z267" s="2">
         <v>97.09</v>
       </c>
       <c r="AA267" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:27">
       <c r="A268" s="2">
         <v>265</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="D268" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1127</v>
       </c>
       <c r="F268" s="2">
         <v>40035328</v>
       </c>
       <c r="G268" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H268" s="3" t="s">
@@ -27351,51 +27337,51 @@
       <c r="S268" s="3">
         <v>0</v>
       </c>
       <c r="T268" s="3">
         <v>244.79</v>
       </c>
       <c r="U268" s="3">
         <v>244.79</v>
       </c>
       <c r="V268" s="3">
         <v>0</v>
       </c>
       <c r="W268" s="3">
         <v>0</v>
       </c>
       <c r="X268" s="2">
         <v>0</v>
       </c>
       <c r="Y268" s="2">
         <v>244.79</v>
       </c>
       <c r="Z268" s="2">
         <v>37</v>
       </c>
       <c r="AA268" s="2">
-        <v>45</v>
+        <v>79</v>
       </c>
     </row>
     <row r="269" spans="1:27">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>1130</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1131</v>
       </c>
       <c r="F269" s="2">
         <v>40035630</v>
       </c>
       <c r="G269" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H269" s="3" t="s">
@@ -27432,51 +27418,51 @@
       <c r="S269" s="3">
         <v>0</v>
       </c>
       <c r="T269" s="3">
         <v>92.33</v>
       </c>
       <c r="U269" s="3">
         <v>82.16</v>
       </c>
       <c r="V269" s="3">
         <v>0</v>
       </c>
       <c r="W269" s="3">
         <v>10.17</v>
       </c>
       <c r="X269" s="2">
         <v>0</v>
       </c>
       <c r="Y269" s="2">
         <v>92.33</v>
       </c>
       <c r="Z269" s="2">
         <v>76.83</v>
       </c>
       <c r="AA269" s="2">
-        <v>78</v>
+        <v>100</v>
       </c>
     </row>
     <row r="270" spans="1:27">
       <c r="A270" s="2">
         <v>267</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="D270" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1135</v>
       </c>
       <c r="F270" s="2">
         <v>7940637</v>
       </c>
       <c r="G270" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H270" s="3" t="s">
@@ -27512,53 +27498,51 @@
       </c>
       <c r="S270" s="3">
         <v>0</v>
       </c>
       <c r="T270" s="3">
         <v>0</v>
       </c>
       <c r="U270" s="3">
         <v>0</v>
       </c>
       <c r="V270" s="3">
         <v>0</v>
       </c>
       <c r="W270" s="3">
         <v>0</v>
       </c>
       <c r="X270" s="2">
         <v>0</v>
       </c>
       <c r="Y270" s="2">
         <v>0</v>
       </c>
       <c r="Z270" s="2">
         <v>0</v>
       </c>
-      <c r="AA270" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA270" s="2"/>
     </row>
     <row r="271" spans="1:27">
       <c r="A271" s="2">
         <v>268</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="D271" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="F271" s="2">
         <v>40026521</v>
       </c>
       <c r="G271" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H271" s="3" t="s">
         <v>29</v>
@@ -27594,51 +27578,51 @@
       <c r="S271" s="3">
         <v>0</v>
       </c>
       <c r="T271" s="3">
         <v>56.54</v>
       </c>
       <c r="U271" s="3">
         <v>56.54</v>
       </c>
       <c r="V271" s="3">
         <v>0</v>
       </c>
       <c r="W271" s="3">
         <v>0</v>
       </c>
       <c r="X271" s="2">
         <v>0</v>
       </c>
       <c r="Y271" s="2">
         <v>56.54</v>
       </c>
       <c r="Z271" s="2">
         <v>97.09</v>
       </c>
       <c r="AA271" s="2">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="272" spans="1:27">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="F272" s="2">
         <v>40014217</v>
       </c>
       <c r="G272" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H272" s="3" t="s">
@@ -27675,51 +27659,51 @@
       <c r="S272" s="3">
         <v>0</v>
       </c>
       <c r="T272" s="3">
         <v>50.97</v>
       </c>
       <c r="U272" s="3">
         <v>50.97</v>
       </c>
       <c r="V272" s="3">
         <v>0</v>
       </c>
       <c r="W272" s="3">
         <v>0</v>
       </c>
       <c r="X272" s="2">
         <v>0</v>
       </c>
       <c r="Y272" s="2">
         <v>50.97</v>
       </c>
       <c r="Z272" s="2">
         <v>73.99</v>
       </c>
       <c r="AA272" s="2">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="273" spans="1:27">
       <c r="A273" s="2">
         <v>270</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="D273" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="F273" s="2">
         <v>8129935</v>
       </c>
       <c r="G273" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H273" s="3" t="s">
@@ -27756,51 +27740,51 @@
       <c r="S273" s="3">
         <v>0</v>
       </c>
       <c r="T273" s="3">
         <v>95.17</v>
       </c>
       <c r="U273" s="3">
         <v>95.17</v>
       </c>
       <c r="V273" s="3">
         <v>0</v>
       </c>
       <c r="W273" s="3">
         <v>0</v>
       </c>
       <c r="X273" s="2">
         <v>0</v>
       </c>
       <c r="Y273" s="2">
         <v>95.17</v>
       </c>
       <c r="Z273" s="2">
         <v>95.24</v>
       </c>
       <c r="AA273" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="274" spans="1:27">
       <c r="A274" s="2">
         <v>271</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1155</v>
       </c>
       <c r="F274" s="2">
         <v>8223420</v>
       </c>
       <c r="G274" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H274" s="3" t="s">
@@ -27837,51 +27821,51 @@
       <c r="S274" s="3">
         <v>0</v>
       </c>
       <c r="T274" s="3">
         <v>65.01</v>
       </c>
       <c r="U274" s="3">
         <v>65.01</v>
       </c>
       <c r="V274" s="3">
         <v>0</v>
       </c>
       <c r="W274" s="3">
         <v>0</v>
       </c>
       <c r="X274" s="2">
         <v>0</v>
       </c>
       <c r="Y274" s="2">
         <v>65.01</v>
       </c>
       <c r="Z274" s="2">
         <v>69.4</v>
       </c>
       <c r="AA274" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="275" spans="1:27">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>1159</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="F275" s="2">
         <v>7401848</v>
       </c>
       <c r="G275" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H275" s="3" t="s">
@@ -27918,51 +27902,51 @@
       <c r="S275" s="3">
         <v>0</v>
       </c>
       <c r="T275" s="3">
         <v>285.55</v>
       </c>
       <c r="U275" s="3">
         <v>285.55</v>
       </c>
       <c r="V275" s="3">
         <v>0</v>
       </c>
       <c r="W275" s="3">
         <v>0</v>
       </c>
       <c r="X275" s="2">
         <v>0</v>
       </c>
       <c r="Y275" s="2">
         <v>285.55</v>
       </c>
       <c r="Z275" s="2">
         <v>96.17</v>
       </c>
       <c r="AA275" s="2">
-        <v>89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="276" spans="1:27">
       <c r="A276" s="2">
         <v>273</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>1163</v>
       </c>
       <c r="D276" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1165</v>
       </c>
       <c r="F276" s="2">
         <v>7728675</v>
       </c>
       <c r="G276" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H276" s="3" t="s">
@@ -27999,51 +27983,51 @@
       <c r="S276" s="3">
         <v>0</v>
       </c>
       <c r="T276" s="3">
         <v>75.48</v>
       </c>
       <c r="U276" s="3">
         <v>75.48</v>
       </c>
       <c r="V276" s="3">
         <v>0</v>
       </c>
       <c r="W276" s="3">
         <v>0</v>
       </c>
       <c r="X276" s="2">
         <v>0</v>
       </c>
       <c r="Y276" s="2">
         <v>75.48</v>
       </c>
       <c r="Z276" s="2">
         <v>75.88</v>
       </c>
       <c r="AA276" s="2">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="277" spans="1:27">
       <c r="A277" s="2">
         <v>274</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="D277" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="F277" s="2">
         <v>8129887</v>
       </c>
       <c r="G277" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H277" s="3" t="s">
@@ -28080,51 +28064,51 @@
       <c r="S277" s="3">
         <v>0</v>
       </c>
       <c r="T277" s="3">
         <v>94.77</v>
       </c>
       <c r="U277" s="3">
         <v>94.77</v>
       </c>
       <c r="V277" s="3">
         <v>0</v>
       </c>
       <c r="W277" s="3">
         <v>0</v>
       </c>
       <c r="X277" s="2">
         <v>0</v>
       </c>
       <c r="Y277" s="2">
         <v>94.77</v>
       </c>
       <c r="Z277" s="2">
         <v>95.27</v>
       </c>
       <c r="AA277" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="278" spans="1:27">
       <c r="A278" s="2">
         <v>275</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>1172</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>1173</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="F278" s="2">
         <v>7940753</v>
       </c>
       <c r="G278" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H278" s="3" t="s">
@@ -28161,51 +28145,51 @@
       <c r="S278" s="3">
         <v>0</v>
       </c>
       <c r="T278" s="3">
         <v>102.06</v>
       </c>
       <c r="U278" s="3">
         <v>102.06</v>
       </c>
       <c r="V278" s="3">
         <v>0</v>
       </c>
       <c r="W278" s="3">
         <v>0</v>
       </c>
       <c r="X278" s="2">
         <v>0</v>
       </c>
       <c r="Y278" s="2">
         <v>102.06</v>
       </c>
       <c r="Z278" s="2">
         <v>97.09</v>
       </c>
       <c r="AA278" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="279" spans="1:27">
       <c r="A279" s="2">
         <v>276</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="D279" s="2" t="s">
         <v>1177</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="F279" s="2">
         <v>7940777</v>
       </c>
       <c r="G279" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H279" s="3" t="s">
@@ -28242,51 +28226,51 @@
       <c r="S279" s="3">
         <v>0</v>
       </c>
       <c r="T279" s="3">
         <v>107.49</v>
       </c>
       <c r="U279" s="3">
         <v>107.49</v>
       </c>
       <c r="V279" s="3">
         <v>0</v>
       </c>
       <c r="W279" s="3">
         <v>0</v>
       </c>
       <c r="X279" s="2">
         <v>0</v>
       </c>
       <c r="Y279" s="2">
         <v>107.49</v>
       </c>
       <c r="Z279" s="2">
         <v>11.99</v>
       </c>
       <c r="AA279" s="2">
-        <v>22</v>
+        <v>60</v>
       </c>
     </row>
     <row r="280" spans="1:27">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C280" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="D280" s="2" t="s">
         <v>1181</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1182</v>
       </c>
       <c r="F280" s="2">
         <v>8334988</v>
       </c>
       <c r="G280" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H280" s="3" t="s">
@@ -28322,53 +28306,51 @@
       </c>
       <c r="S280" s="3">
         <v>0</v>
       </c>
       <c r="T280" s="3">
         <v>89.98</v>
       </c>
       <c r="U280" s="3">
         <v>89.98</v>
       </c>
       <c r="V280" s="3">
         <v>0</v>
       </c>
       <c r="W280" s="3">
         <v>0</v>
       </c>
       <c r="X280" s="2">
         <v>0</v>
       </c>
       <c r="Y280" s="2">
         <v>89.98</v>
       </c>
       <c r="Z280" s="2">
         <v>94.59</v>
       </c>
-      <c r="AA280" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA280" s="2"/>
     </row>
     <row r="281" spans="1:27">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>1185</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>1186</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1187</v>
       </c>
       <c r="F281" s="2">
         <v>8130012</v>
       </c>
       <c r="G281" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H281" s="3" t="s">
         <v>29</v>
@@ -28404,51 +28386,51 @@
       <c r="S281" s="3">
         <v>0</v>
       </c>
       <c r="T281" s="3">
         <v>89.34</v>
       </c>
       <c r="U281" s="3">
         <v>94.11</v>
       </c>
       <c r="V281" s="3">
         <v>0</v>
       </c>
       <c r="W281" s="3">
         <v>0</v>
       </c>
       <c r="X281" s="2">
         <v>0</v>
       </c>
       <c r="Y281" s="2">
         <v>94.11</v>
       </c>
       <c r="Z281" s="2">
         <v>94.12</v>
       </c>
       <c r="AA281" s="2">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="282" spans="1:27">
       <c r="A282" s="2">
         <v>279</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C282" s="2" t="s">
         <v>1189</v>
       </c>
       <c r="D282" s="2" t="s">
         <v>1190</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="F282" s="2">
         <v>7940757</v>
       </c>
       <c r="G282" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H282" s="3" t="s">
@@ -28485,51 +28467,51 @@
       <c r="S282" s="3">
         <v>0</v>
       </c>
       <c r="T282" s="3">
         <v>148.19</v>
       </c>
       <c r="U282" s="3">
         <v>148.19</v>
       </c>
       <c r="V282" s="3">
         <v>0</v>
       </c>
       <c r="W282" s="3">
         <v>0</v>
       </c>
       <c r="X282" s="2">
         <v>0</v>
       </c>
       <c r="Y282" s="2">
         <v>148.19</v>
       </c>
       <c r="Z282" s="2">
         <v>63.32</v>
       </c>
       <c r="AA282" s="2">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="283" spans="1:27">
       <c r="A283" s="2">
         <v>280</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="D283" s="2" t="s">
         <v>1193</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1194</v>
       </c>
       <c r="F283" s="2">
         <v>6169086</v>
       </c>
       <c r="G283" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H283" s="3" t="s">
@@ -28647,51 +28629,51 @@
       <c r="S284" s="3">
         <v>0</v>
       </c>
       <c r="T284" s="3">
         <v>7.83</v>
       </c>
       <c r="U284" s="3">
         <v>7.83</v>
       </c>
       <c r="V284" s="3">
         <v>0</v>
       </c>
       <c r="W284" s="3">
         <v>0</v>
       </c>
       <c r="X284" s="2">
         <v>0</v>
       </c>
       <c r="Y284" s="2">
         <v>7.83</v>
       </c>
       <c r="Z284" s="2">
         <v>12.09</v>
       </c>
       <c r="AA284" s="2">
-        <v>10</v>
+        <v>90</v>
       </c>
     </row>
     <row r="285" spans="1:27">
       <c r="A285" s="2">
         <v>282</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C285" s="2" t="s">
         <v>1200</v>
       </c>
       <c r="D285" s="2" t="s">
         <v>1201</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1202</v>
       </c>
       <c r="F285" s="2">
         <v>7366998</v>
       </c>
       <c r="G285" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H285" s="3" t="s">
@@ -28710,66 +28692,66 @@
         <v>0</v>
       </c>
       <c r="M285" s="3">
         <v>865</v>
       </c>
       <c r="N285" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O285" s="3"/>
       <c r="P285" s="3">
         <v>813.49</v>
       </c>
       <c r="Q285" s="3">
         <v>0</v>
       </c>
       <c r="R285" s="3">
         <v>0</v>
       </c>
       <c r="S285" s="3">
         <v>0</v>
       </c>
       <c r="T285" s="3">
         <v>813.49</v>
       </c>
       <c r="U285" s="3">
-        <v>815.82</v>
+        <v>813.49</v>
       </c>
       <c r="V285" s="3">
         <v>0</v>
       </c>
       <c r="W285" s="3">
         <v>0</v>
       </c>
       <c r="X285" s="2">
         <v>0</v>
       </c>
       <c r="Y285" s="2">
-        <v>815.82</v>
+        <v>813.49</v>
       </c>
       <c r="Z285" s="2">
-        <v>94.31</v>
+        <v>94.05</v>
       </c>
       <c r="AA285" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="286" spans="1:27">
       <c r="A286" s="2">
         <v>283</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="D286" s="2" t="s">
         <v>1206</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="F286" s="2">
         <v>7940543</v>
       </c>
       <c r="G286" s="2" t="s">
@@ -28809,51 +28791,51 @@
       <c r="S286" s="3">
         <v>0</v>
       </c>
       <c r="T286" s="3">
         <v>25.18</v>
       </c>
       <c r="U286" s="3">
         <v>25.18</v>
       </c>
       <c r="V286" s="3">
         <v>0</v>
       </c>
       <c r="W286" s="3">
         <v>0</v>
       </c>
       <c r="X286" s="2">
         <v>0</v>
       </c>
       <c r="Y286" s="2">
         <v>25.18</v>
       </c>
       <c r="Z286" s="2">
         <v>32.36</v>
       </c>
       <c r="AA286" s="2">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="287" spans="1:27">
       <c r="A287" s="2">
         <v>284</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C287" s="2" t="s">
         <v>1208</v>
       </c>
       <c r="D287" s="2" t="s">
         <v>1209</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1210</v>
       </c>
       <c r="F287" s="2">
         <v>6904412</v>
       </c>
       <c r="G287" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H287" s="3" t="s">
@@ -28890,51 +28872,51 @@
       <c r="S287" s="3">
         <v>0</v>
       </c>
       <c r="T287" s="3">
         <v>185.06</v>
       </c>
       <c r="U287" s="3">
         <v>185.06</v>
       </c>
       <c r="V287" s="3">
         <v>0</v>
       </c>
       <c r="W287" s="3">
         <v>0</v>
       </c>
       <c r="X287" s="2">
         <v>0</v>
       </c>
       <c r="Y287" s="2">
         <v>185.06</v>
       </c>
       <c r="Z287" s="2">
         <v>97.09</v>
       </c>
       <c r="AA287" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="288" spans="1:27">
       <c r="A288" s="2">
         <v>285</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>1212</v>
       </c>
       <c r="D288" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1214</v>
       </c>
       <c r="F288" s="2">
         <v>7940657</v>
       </c>
       <c r="G288" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H288" s="3" t="s">
@@ -28971,51 +28953,51 @@
       <c r="S288" s="3">
         <v>0</v>
       </c>
       <c r="T288" s="3">
         <v>50.84</v>
       </c>
       <c r="U288" s="3">
         <v>50.84</v>
       </c>
       <c r="V288" s="3">
         <v>0</v>
       </c>
       <c r="W288" s="3">
         <v>0</v>
       </c>
       <c r="X288" s="2">
         <v>0</v>
       </c>
       <c r="Y288" s="2">
         <v>50.84</v>
       </c>
       <c r="Z288" s="2">
         <v>94.88</v>
       </c>
       <c r="AA288" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="289" spans="1:27">
       <c r="A289" s="2">
         <v>286</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="D289" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1218</v>
       </c>
       <c r="F289" s="2">
         <v>8130218</v>
       </c>
       <c r="G289" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H289" s="3" t="s">
@@ -29052,51 +29034,51 @@
       <c r="S289" s="3">
         <v>0</v>
       </c>
       <c r="T289" s="3">
         <v>85.19</v>
       </c>
       <c r="U289" s="3">
         <v>85.19</v>
       </c>
       <c r="V289" s="3">
         <v>0</v>
       </c>
       <c r="W289" s="3">
         <v>0</v>
       </c>
       <c r="X289" s="2">
         <v>0</v>
       </c>
       <c r="Y289" s="2">
         <v>85.19</v>
       </c>
       <c r="Z289" s="2">
         <v>85.46</v>
       </c>
       <c r="AA289" s="2">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="290" spans="1:27">
       <c r="A290" s="2">
         <v>287</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>1220</v>
       </c>
       <c r="D290" s="2" t="s">
         <v>1221</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1222</v>
       </c>
       <c r="F290" s="2">
         <v>7940625</v>
       </c>
       <c r="G290" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H290" s="3" t="s">
@@ -29133,51 +29115,51 @@
       <c r="S290" s="3">
         <v>0</v>
       </c>
       <c r="T290" s="3">
         <v>60.36</v>
       </c>
       <c r="U290" s="3">
         <v>54.62</v>
       </c>
       <c r="V290" s="3">
         <v>0</v>
       </c>
       <c r="W290" s="3">
         <v>5.74</v>
       </c>
       <c r="X290" s="2">
         <v>0</v>
       </c>
       <c r="Y290" s="2">
         <v>60.36</v>
       </c>
       <c r="Z290" s="2">
         <v>88.31</v>
       </c>
       <c r="AA290" s="2">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="291" spans="1:27">
       <c r="A291" s="2">
         <v>288</v>
       </c>
       <c r="B291" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C291" s="2" t="s">
         <v>1223</v>
       </c>
       <c r="D291" s="2" t="s">
         <v>1224</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1225</v>
       </c>
       <c r="F291" s="2">
         <v>8131554</v>
       </c>
       <c r="G291" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H291" s="3" t="s">
@@ -29214,51 +29196,51 @@
       <c r="S291" s="3">
         <v>0</v>
       </c>
       <c r="T291" s="3">
         <v>92.81</v>
       </c>
       <c r="U291" s="3">
         <v>92.81</v>
       </c>
       <c r="V291" s="3">
         <v>0</v>
       </c>
       <c r="W291" s="3">
         <v>0</v>
       </c>
       <c r="X291" s="2">
         <v>0</v>
       </c>
       <c r="Y291" s="2">
         <v>92.81</v>
       </c>
       <c r="Z291" s="2">
         <v>93</v>
       </c>
       <c r="AA291" s="2">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="292" spans="1:27">
       <c r="A292" s="2">
         <v>289</v>
       </c>
       <c r="B292" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C292" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="D292" s="2" t="s">
         <v>1228</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="F292" s="2">
         <v>7401858</v>
       </c>
       <c r="G292" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H292" s="3" t="s">
@@ -29295,51 +29277,51 @@
       <c r="S292" s="3">
         <v>0</v>
       </c>
       <c r="T292" s="3">
         <v>157.86</v>
       </c>
       <c r="U292" s="3">
         <v>157.86</v>
       </c>
       <c r="V292" s="3">
         <v>0</v>
       </c>
       <c r="W292" s="3">
         <v>0</v>
       </c>
       <c r="X292" s="2">
         <v>0</v>
       </c>
       <c r="Y292" s="2">
         <v>157.86</v>
       </c>
       <c r="Z292" s="2">
         <v>87.86</v>
       </c>
       <c r="AA292" s="2">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="293" spans="1:27">
       <c r="A293" s="2">
         <v>290</v>
       </c>
       <c r="B293" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C293" s="2" t="s">
         <v>1231</v>
       </c>
       <c r="D293" s="2" t="s">
         <v>1232</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="F293" s="2">
         <v>40049469</v>
       </c>
       <c r="G293" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H293" s="3" t="s">
@@ -29376,51 +29358,51 @@
       <c r="S293" s="3">
         <v>0</v>
       </c>
       <c r="T293" s="3">
         <v>266.71</v>
       </c>
       <c r="U293" s="3">
         <v>236.06</v>
       </c>
       <c r="V293" s="3">
         <v>0</v>
       </c>
       <c r="W293" s="3">
         <v>30.66</v>
       </c>
       <c r="X293" s="2">
         <v>0</v>
       </c>
       <c r="Y293" s="2">
         <v>266.71</v>
       </c>
       <c r="Z293" s="2">
         <v>58.86</v>
       </c>
       <c r="AA293" s="2">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="294" spans="1:27">
       <c r="A294" s="2">
         <v>291</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C294" s="2" t="s">
         <v>1234</v>
       </c>
       <c r="D294" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1236</v>
       </c>
       <c r="F294" s="2">
         <v>8223453</v>
       </c>
       <c r="G294" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H294" s="3" t="s">
@@ -29457,51 +29439,51 @@
       <c r="S294" s="3">
         <v>0</v>
       </c>
       <c r="T294" s="3">
         <v>79.66</v>
       </c>
       <c r="U294" s="3">
         <v>79.66</v>
       </c>
       <c r="V294" s="3">
         <v>0</v>
       </c>
       <c r="W294" s="3">
         <v>0</v>
       </c>
       <c r="X294" s="2">
         <v>0</v>
       </c>
       <c r="Y294" s="2">
         <v>79.66</v>
       </c>
       <c r="Z294" s="2">
         <v>97.09</v>
       </c>
       <c r="AA294" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="295" spans="1:27">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>1238</v>
       </c>
       <c r="D295" s="2" t="s">
         <v>1239</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1240</v>
       </c>
       <c r="F295" s="2">
         <v>7401850</v>
       </c>
       <c r="G295" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H295" s="3" t="s">
@@ -29538,51 +29520,51 @@
       <c r="S295" s="3">
         <v>0</v>
       </c>
       <c r="T295" s="3">
         <v>82.11</v>
       </c>
       <c r="U295" s="3">
         <v>82.11</v>
       </c>
       <c r="V295" s="3">
         <v>0</v>
       </c>
       <c r="W295" s="3">
         <v>0</v>
       </c>
       <c r="X295" s="2">
         <v>0</v>
       </c>
       <c r="Y295" s="2">
         <v>82.11</v>
       </c>
       <c r="Z295" s="2">
         <v>84.52</v>
       </c>
       <c r="AA295" s="2">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="296" spans="1:27">
       <c r="A296" s="2">
         <v>293</v>
       </c>
       <c r="B296" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C296" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="D296" s="2" t="s">
         <v>1243</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="F296" s="2">
         <v>6904406</v>
       </c>
       <c r="G296" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H296" s="3" t="s">
@@ -29619,51 +29601,51 @@
       <c r="S296" s="3">
         <v>0</v>
       </c>
       <c r="T296" s="3">
         <v>183.35</v>
       </c>
       <c r="U296" s="3">
         <v>183.35</v>
       </c>
       <c r="V296" s="3">
         <v>0</v>
       </c>
       <c r="W296" s="3">
         <v>0</v>
       </c>
       <c r="X296" s="2">
         <v>0</v>
       </c>
       <c r="Y296" s="2">
         <v>183.35</v>
       </c>
       <c r="Z296" s="2">
         <v>88.83</v>
       </c>
       <c r="AA296" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="297" spans="1:27">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>1247</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1248</v>
       </c>
       <c r="F297" s="2">
         <v>4737015</v>
       </c>
       <c r="G297" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H297" s="3" t="s">
@@ -29781,51 +29763,51 @@
       <c r="S298" s="3">
         <v>0</v>
       </c>
       <c r="T298" s="3">
         <v>96.57</v>
       </c>
       <c r="U298" s="3">
         <v>96.57</v>
       </c>
       <c r="V298" s="3">
         <v>0</v>
       </c>
       <c r="W298" s="3">
         <v>0</v>
       </c>
       <c r="X298" s="2">
         <v>0</v>
       </c>
       <c r="Y298" s="2">
         <v>96.57</v>
       </c>
       <c r="Z298" s="2">
         <v>97.09</v>
       </c>
       <c r="AA298" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="299" spans="1:27">
       <c r="A299" s="2">
         <v>296</v>
       </c>
       <c r="B299" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C299" s="2" t="s">
         <v>1254</v>
       </c>
       <c r="D299" s="2" t="s">
         <v>1255</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1256</v>
       </c>
       <c r="F299" s="2">
         <v>7940767</v>
       </c>
       <c r="G299" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H299" s="3" t="s">
@@ -29862,51 +29844,51 @@
       <c r="S299" s="3">
         <v>0</v>
       </c>
       <c r="T299" s="3">
         <v>137.64</v>
       </c>
       <c r="U299" s="3">
         <v>122.01</v>
       </c>
       <c r="V299" s="3">
         <v>0</v>
       </c>
       <c r="W299" s="3">
         <v>15.63</v>
       </c>
       <c r="X299" s="2">
         <v>0</v>
       </c>
       <c r="Y299" s="2">
         <v>137.64</v>
       </c>
       <c r="Z299" s="2">
         <v>75.71</v>
       </c>
       <c r="AA299" s="2">
-        <v>90</v>
+        <v>77</v>
       </c>
     </row>
     <row r="300" spans="1:27">
       <c r="A300" s="2">
         <v>297</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C300" s="2" t="s">
         <v>1257</v>
       </c>
       <c r="D300" s="2" t="s">
         <v>1258</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1259</v>
       </c>
       <c r="F300" s="2">
         <v>7940704</v>
       </c>
       <c r="G300" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H300" s="3" t="s">
@@ -29943,51 +29925,51 @@
       <c r="S300" s="3">
         <v>0</v>
       </c>
       <c r="T300" s="3">
         <v>59.52</v>
       </c>
       <c r="U300" s="3">
         <v>59.52</v>
       </c>
       <c r="V300" s="3">
         <v>0</v>
       </c>
       <c r="W300" s="3">
         <v>0</v>
       </c>
       <c r="X300" s="2">
         <v>0</v>
       </c>
       <c r="Y300" s="2">
         <v>59.52</v>
       </c>
       <c r="Z300" s="2">
         <v>31.52</v>
       </c>
       <c r="AA300" s="2">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="301" spans="1:27">
       <c r="A301" s="2">
         <v>298</v>
       </c>
       <c r="B301" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C301" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="D301" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1262</v>
       </c>
       <c r="F301" s="2">
         <v>8129913</v>
       </c>
       <c r="G301" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H301" s="3" t="s">
@@ -30024,51 +30006,51 @@
       <c r="S301" s="3">
         <v>0</v>
       </c>
       <c r="T301" s="3">
         <v>68.47</v>
       </c>
       <c r="U301" s="3">
         <v>68.47</v>
       </c>
       <c r="V301" s="3">
         <v>0</v>
       </c>
       <c r="W301" s="3">
         <v>0</v>
       </c>
       <c r="X301" s="2">
         <v>0</v>
       </c>
       <c r="Y301" s="2">
         <v>68.47</v>
       </c>
       <c r="Z301" s="2">
         <v>72.27</v>
       </c>
       <c r="AA301" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="302" spans="1:27">
       <c r="A302" s="2">
         <v>299</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>1264</v>
       </c>
       <c r="D302" s="2" t="s">
         <v>1265</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1266</v>
       </c>
       <c r="F302" s="2">
         <v>7940651</v>
       </c>
       <c r="G302" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H302" s="3" t="s">
@@ -30105,51 +30087,51 @@
       <c r="S302" s="3">
         <v>0</v>
       </c>
       <c r="T302" s="3">
         <v>150.93</v>
       </c>
       <c r="U302" s="3">
         <v>150.93</v>
       </c>
       <c r="V302" s="3">
         <v>0</v>
       </c>
       <c r="W302" s="3">
         <v>0</v>
       </c>
       <c r="X302" s="2">
         <v>0</v>
       </c>
       <c r="Y302" s="2">
         <v>150.93</v>
       </c>
       <c r="Z302" s="2">
         <v>58.14</v>
       </c>
       <c r="AA302" s="2">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="303" spans="1:27">
       <c r="A303" s="2">
         <v>300</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C303" s="2" t="s">
         <v>1267</v>
       </c>
       <c r="D303" s="2" t="s">
         <v>1268</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1269</v>
       </c>
       <c r="F303" s="2">
         <v>40001077</v>
       </c>
       <c r="G303" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H303" s="3" t="s">
@@ -30186,51 +30168,51 @@
       <c r="S303" s="3">
         <v>0</v>
       </c>
       <c r="T303" s="3">
         <v>107.1</v>
       </c>
       <c r="U303" s="3">
         <v>107.1</v>
       </c>
       <c r="V303" s="3">
         <v>0</v>
       </c>
       <c r="W303" s="3">
         <v>0</v>
       </c>
       <c r="X303" s="2">
         <v>0</v>
       </c>
       <c r="Y303" s="2">
         <v>107.1</v>
       </c>
       <c r="Z303" s="2">
         <v>71.87</v>
       </c>
       <c r="AA303" s="2">
-        <v>70</v>
+        <v>91</v>
       </c>
     </row>
     <row r="304" spans="1:27">
       <c r="A304" s="2">
         <v>301</v>
       </c>
       <c r="B304" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C304" s="2" t="s">
         <v>1270</v>
       </c>
       <c r="D304" s="2" t="s">
         <v>1271</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="F304" s="2">
         <v>40001344</v>
       </c>
       <c r="G304" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H304" s="3" t="s">
@@ -30267,51 +30249,51 @@
       <c r="S304" s="3">
         <v>0</v>
       </c>
       <c r="T304" s="3">
         <v>284.96</v>
       </c>
       <c r="U304" s="3">
         <v>284.96</v>
       </c>
       <c r="V304" s="3">
         <v>0</v>
       </c>
       <c r="W304" s="3">
         <v>0</v>
       </c>
       <c r="X304" s="2">
         <v>0</v>
       </c>
       <c r="Y304" s="2">
         <v>284.96</v>
       </c>
       <c r="Z304" s="2">
         <v>97.09</v>
       </c>
       <c r="AA304" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="305" spans="1:27">
       <c r="A305" s="2">
         <v>302</v>
       </c>
       <c r="B305" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C305" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="D305" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1277</v>
       </c>
       <c r="F305" s="2">
         <v>7940719</v>
       </c>
       <c r="G305" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H305" s="3" t="s">
@@ -30348,51 +30330,51 @@
       <c r="S305" s="3">
         <v>0</v>
       </c>
       <c r="T305" s="3">
         <v>91.01</v>
       </c>
       <c r="U305" s="3">
         <v>91.01</v>
       </c>
       <c r="V305" s="3">
         <v>0</v>
       </c>
       <c r="W305" s="3">
         <v>0</v>
       </c>
       <c r="X305" s="2">
         <v>0</v>
       </c>
       <c r="Y305" s="2">
         <v>91.01</v>
       </c>
       <c r="Z305" s="2">
         <v>83.36</v>
       </c>
       <c r="AA305" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="306" spans="1:27">
       <c r="A306" s="2">
         <v>303</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="D306" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="F306" s="2">
         <v>40008882</v>
       </c>
       <c r="G306" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H306" s="3" t="s">
@@ -30429,51 +30411,51 @@
       <c r="S306" s="3">
         <v>0</v>
       </c>
       <c r="T306" s="3">
         <v>105.58</v>
       </c>
       <c r="U306" s="3">
         <v>79.09</v>
       </c>
       <c r="V306" s="3">
         <v>0</v>
       </c>
       <c r="W306" s="3">
         <v>26.49</v>
       </c>
       <c r="X306" s="2">
         <v>0</v>
       </c>
       <c r="Y306" s="2">
         <v>105.58</v>
       </c>
       <c r="Z306" s="2">
         <v>51.19</v>
       </c>
       <c r="AA306" s="2">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="307" spans="1:27">
       <c r="A307" s="2">
         <v>304</v>
       </c>
       <c r="B307" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C307" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="D307" s="2" t="s">
         <v>1282</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1283</v>
       </c>
       <c r="F307" s="2">
         <v>7940790</v>
       </c>
       <c r="G307" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H307" s="3" t="s">
@@ -30510,51 +30492,51 @@
       <c r="S307" s="3">
         <v>0</v>
       </c>
       <c r="T307" s="3">
         <v>111.16</v>
       </c>
       <c r="U307" s="3">
         <v>111.16</v>
       </c>
       <c r="V307" s="3">
         <v>0</v>
       </c>
       <c r="W307" s="3">
         <v>0</v>
       </c>
       <c r="X307" s="2">
         <v>0</v>
       </c>
       <c r="Y307" s="2">
         <v>111.16</v>
       </c>
       <c r="Z307" s="2">
         <v>74.97</v>
       </c>
       <c r="AA307" s="2">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="308" spans="1:27">
       <c r="A308" s="2">
         <v>305</v>
       </c>
       <c r="B308" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C308" s="2" t="s">
         <v>1284</v>
       </c>
       <c r="D308" s="2" t="s">
         <v>1285</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1286</v>
       </c>
       <c r="F308" s="2">
         <v>7940805</v>
       </c>
       <c r="G308" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H308" s="3" t="s">
@@ -30591,51 +30573,51 @@
       <c r="S308" s="3">
         <v>0</v>
       </c>
       <c r="T308" s="3">
         <v>42.31</v>
       </c>
       <c r="U308" s="3">
         <v>42.31</v>
       </c>
       <c r="V308" s="3">
         <v>0</v>
       </c>
       <c r="W308" s="3">
         <v>0</v>
       </c>
       <c r="X308" s="2">
         <v>0</v>
       </c>
       <c r="Y308" s="2">
         <v>42.31</v>
       </c>
       <c r="Z308" s="2">
         <v>44.74</v>
       </c>
       <c r="AA308" s="2">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="309" spans="1:27">
       <c r="A309" s="2">
         <v>306</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C309" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="D309" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="F309" s="2">
         <v>40035662</v>
       </c>
       <c r="G309" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H309" s="3" t="s">
@@ -30672,51 +30654,51 @@
       <c r="S309" s="3">
         <v>0</v>
       </c>
       <c r="T309" s="3">
         <v>19.93</v>
       </c>
       <c r="U309" s="3">
         <v>19.93</v>
       </c>
       <c r="V309" s="3">
         <v>0</v>
       </c>
       <c r="W309" s="3">
         <v>0</v>
       </c>
       <c r="X309" s="2">
         <v>0</v>
       </c>
       <c r="Y309" s="2">
         <v>19.93</v>
       </c>
       <c r="Z309" s="2">
         <v>57.85</v>
       </c>
       <c r="AA309" s="2">
-        <v>90</v>
+        <v>5</v>
       </c>
     </row>
     <row r="310" spans="1:27">
       <c r="A310" s="2">
         <v>307</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="F310" s="2">
         <v>40035589</v>
       </c>
       <c r="G310" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H310" s="3" t="s">
@@ -30753,51 +30735,51 @@
       <c r="S310" s="3">
         <v>0</v>
       </c>
       <c r="T310" s="3">
         <v>56.95</v>
       </c>
       <c r="U310" s="3">
         <v>56.95</v>
       </c>
       <c r="V310" s="3">
         <v>0</v>
       </c>
       <c r="W310" s="3">
         <v>0</v>
       </c>
       <c r="X310" s="2">
         <v>0</v>
       </c>
       <c r="Y310" s="2">
         <v>56.95</v>
       </c>
       <c r="Z310" s="2">
         <v>97.09</v>
       </c>
       <c r="AA310" s="2">
-        <v>60</v>
+        <v>98</v>
       </c>
     </row>
     <row r="311" spans="1:27">
       <c r="A311" s="2">
         <v>308</v>
       </c>
       <c r="B311" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C311" s="2" t="s">
         <v>1295</v>
       </c>
       <c r="D311" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="F311" s="2">
         <v>40035492</v>
       </c>
       <c r="G311" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H311" s="3" t="s">
@@ -30915,51 +30897,51 @@
       <c r="S312" s="3">
         <v>0</v>
       </c>
       <c r="T312" s="3">
         <v>16.74</v>
       </c>
       <c r="U312" s="3">
         <v>16.74</v>
       </c>
       <c r="V312" s="3">
         <v>0</v>
       </c>
       <c r="W312" s="3">
         <v>0</v>
       </c>
       <c r="X312" s="2">
         <v>0</v>
       </c>
       <c r="Y312" s="2">
         <v>16.74</v>
       </c>
       <c r="Z312" s="2">
         <v>70</v>
       </c>
       <c r="AA312" s="2">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="313" spans="1:27">
       <c r="A313" s="2">
         <v>310</v>
       </c>
       <c r="B313" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C313" s="2" t="s">
         <v>1303</v>
       </c>
       <c r="D313" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1305</v>
       </c>
       <c r="F313" s="2">
         <v>40035516</v>
       </c>
       <c r="G313" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H313" s="3" t="s">
@@ -30995,53 +30977,51 @@
       </c>
       <c r="S313" s="3">
         <v>0</v>
       </c>
       <c r="T313" s="3">
         <v>17.31</v>
       </c>
       <c r="U313" s="3">
         <v>17.31</v>
       </c>
       <c r="V313" s="3">
         <v>0</v>
       </c>
       <c r="W313" s="3">
         <v>0</v>
       </c>
       <c r="X313" s="2">
         <v>0</v>
       </c>
       <c r="Y313" s="2">
         <v>17.31</v>
       </c>
       <c r="Z313" s="2">
         <v>82.39</v>
       </c>
-      <c r="AA313" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA313" s="2"/>
     </row>
     <row r="314" spans="1:27">
       <c r="A314" s="2">
         <v>311</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>1307</v>
       </c>
       <c r="D314" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="F314" s="2">
         <v>6323768</v>
       </c>
       <c r="G314" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H314" s="3" t="s">
         <v>29</v>
@@ -31158,51 +31138,51 @@
       <c r="S315" s="3">
         <v>0</v>
       </c>
       <c r="T315" s="3">
         <v>0</v>
       </c>
       <c r="U315" s="3">
         <v>0</v>
       </c>
       <c r="V315" s="3">
         <v>0</v>
       </c>
       <c r="W315" s="3">
         <v>0</v>
       </c>
       <c r="X315" s="2">
         <v>0</v>
       </c>
       <c r="Y315" s="2">
         <v>0</v>
       </c>
       <c r="Z315" s="2">
         <v>0</v>
       </c>
       <c r="AA315" s="2">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="316" spans="1:27">
       <c r="A316" s="2">
         <v>313</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C316" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="D316" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="F316" s="2">
         <v>40035632</v>
       </c>
       <c r="G316" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H316" s="3" t="s">
@@ -31239,51 +31219,51 @@
       <c r="S316" s="3">
         <v>0</v>
       </c>
       <c r="T316" s="3">
         <v>18.79</v>
       </c>
       <c r="U316" s="3">
         <v>18.79</v>
       </c>
       <c r="V316" s="3">
         <v>0</v>
       </c>
       <c r="W316" s="3">
         <v>0</v>
       </c>
       <c r="X316" s="2">
         <v>0</v>
       </c>
       <c r="Y316" s="2">
         <v>18.79</v>
       </c>
       <c r="Z316" s="2">
         <v>18.91</v>
       </c>
       <c r="AA316" s="2">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="317" spans="1:27">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C317" s="2" t="s">
         <v>1320</v>
       </c>
       <c r="D317" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="F317" s="2">
         <v>40035620</v>
       </c>
       <c r="G317" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H317" s="3" t="s">
@@ -31401,51 +31381,51 @@
       <c r="S318" s="3">
         <v>0</v>
       </c>
       <c r="T318" s="3">
         <v>19.43</v>
       </c>
       <c r="U318" s="3">
         <v>19.43</v>
       </c>
       <c r="V318" s="3">
         <v>0</v>
       </c>
       <c r="W318" s="3">
         <v>0</v>
       </c>
       <c r="X318" s="2">
         <v>0</v>
       </c>
       <c r="Y318" s="2">
         <v>19.43</v>
       </c>
       <c r="Z318" s="2">
         <v>78.01</v>
       </c>
       <c r="AA318" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="319" spans="1:27">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>1328</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="F319" s="2">
         <v>40035457</v>
       </c>
       <c r="G319" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H319" s="3" t="s">
@@ -31482,51 +31462,51 @@
       <c r="S319" s="3">
         <v>0</v>
       </c>
       <c r="T319" s="3">
         <v>36.03</v>
       </c>
       <c r="U319" s="3">
         <v>36.03</v>
       </c>
       <c r="V319" s="3">
         <v>0</v>
       </c>
       <c r="W319" s="3">
         <v>0</v>
       </c>
       <c r="X319" s="2">
         <v>0</v>
       </c>
       <c r="Y319" s="2">
         <v>36.03</v>
       </c>
       <c r="Z319" s="2">
         <v>82.54</v>
       </c>
       <c r="AA319" s="2">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="320" spans="1:27">
       <c r="A320" s="2">
         <v>317</v>
       </c>
       <c r="B320" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C320" s="2" t="s">
         <v>1332</v>
       </c>
       <c r="D320" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1334</v>
       </c>
       <c r="F320" s="2">
         <v>40035647</v>
       </c>
       <c r="G320" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H320" s="3" t="s">
@@ -31562,53 +31542,51 @@
       </c>
       <c r="S320" s="3">
         <v>0</v>
       </c>
       <c r="T320" s="3">
         <v>0</v>
       </c>
       <c r="U320" s="3">
         <v>0</v>
       </c>
       <c r="V320" s="3">
         <v>0</v>
       </c>
       <c r="W320" s="3">
         <v>0</v>
       </c>
       <c r="X320" s="2">
         <v>0</v>
       </c>
       <c r="Y320" s="2">
         <v>0</v>
       </c>
       <c r="Z320" s="2">
         <v>0</v>
       </c>
-      <c r="AA320" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA320" s="2"/>
     </row>
     <row r="321" spans="1:27">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C321" s="2" t="s">
         <v>1336</v>
       </c>
       <c r="D321" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1338</v>
       </c>
       <c r="F321" s="2">
         <v>40035532</v>
       </c>
       <c r="G321" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H321" s="3" t="s">
         <v>29</v>
@@ -31644,51 +31622,51 @@
       <c r="S321" s="3">
         <v>0</v>
       </c>
       <c r="T321" s="3">
         <v>17.94</v>
       </c>
       <c r="U321" s="3">
         <v>17.94</v>
       </c>
       <c r="V321" s="3">
         <v>0</v>
       </c>
       <c r="W321" s="3">
         <v>0</v>
       </c>
       <c r="X321" s="2">
         <v>0</v>
       </c>
       <c r="Y321" s="2">
         <v>17.94</v>
       </c>
       <c r="Z321" s="2">
         <v>53.75</v>
       </c>
       <c r="AA321" s="2">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="322" spans="1:27">
       <c r="A322" s="2">
         <v>319</v>
       </c>
       <c r="B322" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C322" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="D322" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="F322" s="2">
         <v>40035624</v>
       </c>
       <c r="G322" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H322" s="3" t="s">
@@ -31725,51 +31703,51 @@
       <c r="S322" s="3">
         <v>0</v>
       </c>
       <c r="T322" s="3">
         <v>20.01</v>
       </c>
       <c r="U322" s="3">
         <v>20.01</v>
       </c>
       <c r="V322" s="3">
         <v>0</v>
       </c>
       <c r="W322" s="3">
         <v>0</v>
       </c>
       <c r="X322" s="2">
         <v>0</v>
       </c>
       <c r="Y322" s="2">
         <v>20.01</v>
       </c>
       <c r="Z322" s="2">
         <v>97.09</v>
       </c>
       <c r="AA322" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="323" spans="1:27">
       <c r="A323" s="2">
         <v>320</v>
       </c>
       <c r="B323" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="D323" s="2" t="s">
         <v>1346</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1347</v>
       </c>
       <c r="F323" s="2">
         <v>40067392</v>
       </c>
       <c r="G323" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H323" s="3" t="s">
@@ -31805,51 +31783,53 @@
       </c>
       <c r="S323" s="3">
         <v>0</v>
       </c>
       <c r="T323" s="3">
         <v>60.04</v>
       </c>
       <c r="U323" s="3">
         <v>60.04</v>
       </c>
       <c r="V323" s="3">
         <v>0</v>
       </c>
       <c r="W323" s="3">
         <v>0</v>
       </c>
       <c r="X323" s="2">
         <v>0</v>
       </c>
       <c r="Y323" s="2">
         <v>60.04</v>
       </c>
       <c r="Z323" s="2">
         <v>60.16</v>
       </c>
-      <c r="AA323" s="2"/>
+      <c r="AA323" s="2">
+        <v>80</v>
+      </c>
     </row>
     <row r="324" spans="1:27">
       <c r="A324" s="2">
         <v>321</v>
       </c>
       <c r="B324" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C324" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="D324" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>1351</v>
       </c>
       <c r="F324" s="2">
         <v>40027371</v>
       </c>
       <c r="G324" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H324" s="3" t="s">
         <v>29</v>
@@ -31885,51 +31865,51 @@
       <c r="S324" s="3">
         <v>0</v>
       </c>
       <c r="T324" s="3">
         <v>51.38</v>
       </c>
       <c r="U324" s="3">
         <v>51.38</v>
       </c>
       <c r="V324" s="3">
         <v>0</v>
       </c>
       <c r="W324" s="3">
         <v>0</v>
       </c>
       <c r="X324" s="2">
         <v>0</v>
       </c>
       <c r="Y324" s="2">
         <v>51.38</v>
       </c>
       <c r="Z324" s="2">
         <v>47.57</v>
       </c>
       <c r="AA324" s="2">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="325" spans="1:27">
       <c r="A325" s="2">
         <v>322</v>
       </c>
       <c r="B325" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C325" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="D325" s="2" t="s">
         <v>1354</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1355</v>
       </c>
       <c r="F325" s="2">
         <v>40035613</v>
       </c>
       <c r="G325" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H325" s="3" t="s">
@@ -31966,51 +31946,51 @@
       <c r="S325" s="3">
         <v>0</v>
       </c>
       <c r="T325" s="3">
         <v>0</v>
       </c>
       <c r="U325" s="3">
         <v>0</v>
       </c>
       <c r="V325" s="3">
         <v>0</v>
       </c>
       <c r="W325" s="3">
         <v>0</v>
       </c>
       <c r="X325" s="2">
         <v>0</v>
       </c>
       <c r="Y325" s="2">
         <v>0</v>
       </c>
       <c r="Z325" s="2">
         <v>0</v>
       </c>
       <c r="AA325" s="2">
-        <v>20</v>
+        <v>85</v>
       </c>
     </row>
     <row r="326" spans="1:27">
       <c r="A326" s="2">
         <v>323</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C326" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="D326" s="2" t="s">
         <v>1358</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1359</v>
       </c>
       <c r="F326" s="2">
         <v>40035479</v>
       </c>
       <c r="G326" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H326" s="3" t="s">
@@ -32126,51 +32106,51 @@
       <c r="S327" s="3">
         <v>0</v>
       </c>
       <c r="T327" s="3">
         <v>0</v>
       </c>
       <c r="U327" s="3">
         <v>0</v>
       </c>
       <c r="V327" s="3">
         <v>0</v>
       </c>
       <c r="W327" s="3">
         <v>0</v>
       </c>
       <c r="X327" s="2">
         <v>0</v>
       </c>
       <c r="Y327" s="2">
         <v>0</v>
       </c>
       <c r="Z327" s="2">
         <v>0</v>
       </c>
       <c r="AA327" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="328" spans="1:27">
       <c r="A328" s="2">
         <v>325</v>
       </c>
       <c r="B328" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C328" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="D328" s="2" t="s">
         <v>1366</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>1367</v>
       </c>
       <c r="F328" s="2">
         <v>40006129</v>
       </c>
       <c r="G328" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H328" s="3" t="s">
@@ -32288,51 +32268,51 @@
       <c r="S329" s="3">
         <v>0</v>
       </c>
       <c r="T329" s="3">
         <v>72.23</v>
       </c>
       <c r="U329" s="3">
         <v>72.23</v>
       </c>
       <c r="V329" s="3">
         <v>0</v>
       </c>
       <c r="W329" s="3">
         <v>0</v>
       </c>
       <c r="X329" s="2">
         <v>0</v>
       </c>
       <c r="Y329" s="2">
         <v>72.23</v>
       </c>
       <c r="Z329" s="2">
         <v>74.71</v>
       </c>
       <c r="AA329" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="330" spans="1:27">
       <c r="A330" s="2">
         <v>327</v>
       </c>
       <c r="B330" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C330" s="2" t="s">
         <v>1371</v>
       </c>
       <c r="D330" s="2" t="s">
         <v>1372</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="F330" s="2">
         <v>7940745</v>
       </c>
       <c r="G330" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H330" s="3" t="s">
@@ -32369,51 +32349,51 @@
       <c r="S330" s="3">
         <v>0</v>
       </c>
       <c r="T330" s="3">
         <v>26.35</v>
       </c>
       <c r="U330" s="3">
         <v>26.35</v>
       </c>
       <c r="V330" s="3">
         <v>0</v>
       </c>
       <c r="W330" s="3">
         <v>0</v>
       </c>
       <c r="X330" s="2">
         <v>0</v>
       </c>
       <c r="Y330" s="2">
         <v>26.35</v>
       </c>
       <c r="Z330" s="2">
         <v>14.95</v>
       </c>
       <c r="AA330" s="2">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="331" spans="1:27">
       <c r="A331" s="2">
         <v>328</v>
       </c>
       <c r="B331" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C331" s="2" t="s">
         <v>1374</v>
       </c>
       <c r="D331" s="2" t="s">
         <v>1375</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1376</v>
       </c>
       <c r="F331" s="2">
         <v>8131542</v>
       </c>
       <c r="G331" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H331" s="3" t="s">
@@ -32450,51 +32430,51 @@
       <c r="S331" s="3">
         <v>0</v>
       </c>
       <c r="T331" s="3">
         <v>94.81</v>
       </c>
       <c r="U331" s="3">
         <v>73.61</v>
       </c>
       <c r="V331" s="3">
         <v>0</v>
       </c>
       <c r="W331" s="3">
         <v>0</v>
       </c>
       <c r="X331" s="2">
         <v>0</v>
       </c>
       <c r="Y331" s="2">
         <v>73.61</v>
       </c>
       <c r="Z331" s="2">
         <v>73.92</v>
       </c>
       <c r="AA331" s="2">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="332" spans="1:27">
       <c r="A332" s="2">
         <v>329</v>
       </c>
       <c r="B332" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C332" s="2" t="s">
         <v>1378</v>
       </c>
       <c r="D332" s="2" t="s">
         <v>1379</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1380</v>
       </c>
       <c r="F332" s="2">
         <v>7063164</v>
       </c>
       <c r="G332" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H332" s="3" t="s">
@@ -32531,51 +32511,51 @@
       <c r="S332" s="3">
         <v>0</v>
       </c>
       <c r="T332" s="3">
         <v>95.63</v>
       </c>
       <c r="U332" s="3">
         <v>95.63</v>
       </c>
       <c r="V332" s="3">
         <v>0</v>
       </c>
       <c r="W332" s="3">
         <v>0</v>
       </c>
       <c r="X332" s="2">
         <v>0</v>
       </c>
       <c r="Y332" s="2">
         <v>95.63</v>
       </c>
       <c r="Z332" s="2">
         <v>95.79</v>
       </c>
       <c r="AA332" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="333" spans="1:27">
       <c r="A333" s="2">
         <v>330</v>
       </c>
       <c r="B333" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C333" s="2" t="s">
         <v>1382</v>
       </c>
       <c r="D333" s="2" t="s">
         <v>1383</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1384</v>
       </c>
       <c r="F333" s="2">
         <v>7940534</v>
       </c>
       <c r="G333" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H333" s="3" t="s">
@@ -32612,51 +32592,51 @@
       <c r="S333" s="3">
         <v>0</v>
       </c>
       <c r="T333" s="3">
         <v>98.55</v>
       </c>
       <c r="U333" s="3">
         <v>98.55</v>
       </c>
       <c r="V333" s="3">
         <v>0</v>
       </c>
       <c r="W333" s="3">
         <v>0</v>
       </c>
       <c r="X333" s="2">
         <v>0</v>
       </c>
       <c r="Y333" s="2">
         <v>98.55</v>
       </c>
       <c r="Z333" s="2">
         <v>67.94</v>
       </c>
       <c r="AA333" s="2">
-        <v>80</v>
+        <v>88</v>
       </c>
     </row>
     <row r="334" spans="1:27">
       <c r="A334" s="2">
         <v>331</v>
       </c>
       <c r="B334" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C334" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="D334" s="2" t="s">
         <v>1386</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1387</v>
       </c>
       <c r="F334" s="2">
         <v>8131518</v>
       </c>
       <c r="G334" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H334" s="3" t="s">
@@ -32693,51 +32673,51 @@
       <c r="S334" s="3">
         <v>0</v>
       </c>
       <c r="T334" s="3">
         <v>57</v>
       </c>
       <c r="U334" s="3">
         <v>57</v>
       </c>
       <c r="V334" s="3">
         <v>0</v>
       </c>
       <c r="W334" s="3">
         <v>0</v>
       </c>
       <c r="X334" s="2">
         <v>0</v>
       </c>
       <c r="Y334" s="2">
         <v>57</v>
       </c>
       <c r="Z334" s="2">
         <v>58.02</v>
       </c>
       <c r="AA334" s="2">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="335" spans="1:27">
       <c r="A335" s="2">
         <v>332</v>
       </c>
       <c r="B335" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C335" s="2" t="s">
         <v>1389</v>
       </c>
       <c r="D335" s="2" t="s">
         <v>1390</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1391</v>
       </c>
       <c r="F335" s="2">
         <v>6858833</v>
       </c>
       <c r="G335" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H335" s="3" t="s">
@@ -32936,51 +32916,51 @@
       <c r="S337" s="3">
         <v>0</v>
       </c>
       <c r="T337" s="3">
         <v>97.06</v>
       </c>
       <c r="U337" s="3">
         <v>93.37</v>
       </c>
       <c r="V337" s="3">
         <v>0</v>
       </c>
       <c r="W337" s="3">
         <v>0</v>
       </c>
       <c r="X337" s="2">
         <v>0</v>
       </c>
       <c r="Y337" s="2">
         <v>93.37</v>
       </c>
       <c r="Z337" s="2">
         <v>93.4</v>
       </c>
       <c r="AA337" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="338" spans="1:27">
       <c r="A338" s="2">
         <v>335</v>
       </c>
       <c r="B338" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C338" s="2" t="s">
         <v>1401</v>
       </c>
       <c r="D338" s="2" t="s">
         <v>1402</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="F338" s="2">
         <v>8131534</v>
       </c>
       <c r="G338" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H338" s="3" t="s">
@@ -33017,51 +32997,51 @@
       <c r="S338" s="3">
         <v>0</v>
       </c>
       <c r="T338" s="3">
         <v>52</v>
       </c>
       <c r="U338" s="3">
         <v>52</v>
       </c>
       <c r="V338" s="3">
         <v>0</v>
       </c>
       <c r="W338" s="3">
         <v>0</v>
       </c>
       <c r="X338" s="2">
         <v>0</v>
       </c>
       <c r="Y338" s="2">
         <v>52</v>
       </c>
       <c r="Z338" s="2">
         <v>53.4</v>
       </c>
       <c r="AA338" s="2">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="339" spans="1:27">
       <c r="A339" s="2">
         <v>336</v>
       </c>
       <c r="B339" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C339" s="2" t="s">
         <v>1405</v>
       </c>
       <c r="D339" s="2" t="s">
         <v>1406</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F339" s="2">
         <v>6919680</v>
       </c>
       <c r="G339" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H339" s="3" t="s">
@@ -33098,51 +33078,51 @@
       <c r="S339" s="3">
         <v>0</v>
       </c>
       <c r="T339" s="3">
         <v>53.11</v>
       </c>
       <c r="U339" s="3">
         <v>53.11</v>
       </c>
       <c r="V339" s="3">
         <v>0</v>
       </c>
       <c r="W339" s="3">
         <v>0</v>
       </c>
       <c r="X339" s="2">
         <v>0</v>
       </c>
       <c r="Y339" s="2">
         <v>53.11</v>
       </c>
       <c r="Z339" s="2">
         <v>73.51</v>
       </c>
       <c r="AA339" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="340" spans="1:27">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C340" s="2" t="s">
         <v>1409</v>
       </c>
       <c r="D340" s="2" t="s">
         <v>1410</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="F340" s="2">
         <v>7481806</v>
       </c>
       <c r="G340" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H340" s="3" t="s">
@@ -33179,51 +33159,51 @@
       <c r="S340" s="3">
         <v>0</v>
       </c>
       <c r="T340" s="3">
         <v>91.7</v>
       </c>
       <c r="U340" s="3">
         <v>91.7</v>
       </c>
       <c r="V340" s="3">
         <v>0</v>
       </c>
       <c r="W340" s="3">
         <v>0</v>
       </c>
       <c r="X340" s="2">
         <v>0</v>
       </c>
       <c r="Y340" s="2">
         <v>91.7</v>
       </c>
       <c r="Z340" s="2">
         <v>97.09</v>
       </c>
       <c r="AA340" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="341" spans="1:27">
       <c r="A341" s="2">
         <v>338</v>
       </c>
       <c r="B341" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C341" s="2" t="s">
         <v>1414</v>
       </c>
       <c r="D341" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1416</v>
       </c>
       <c r="F341" s="2">
         <v>7728689</v>
       </c>
       <c r="G341" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H341" s="3" t="s">
@@ -33260,51 +33240,51 @@
       <c r="S341" s="3">
         <v>0</v>
       </c>
       <c r="T341" s="3">
         <v>97.05</v>
       </c>
       <c r="U341" s="3">
         <v>97.05</v>
       </c>
       <c r="V341" s="3">
         <v>0</v>
       </c>
       <c r="W341" s="3">
         <v>0</v>
       </c>
       <c r="X341" s="2">
         <v>0</v>
       </c>
       <c r="Y341" s="2">
         <v>97.05</v>
       </c>
       <c r="Z341" s="2">
         <v>97.09</v>
       </c>
       <c r="AA341" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="342" spans="1:27">
       <c r="A342" s="2">
         <v>339</v>
       </c>
       <c r="B342" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C342" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="D342" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1420</v>
       </c>
       <c r="F342" s="2">
         <v>8138363</v>
       </c>
       <c r="G342" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H342" s="3" t="s">
@@ -33341,51 +33321,51 @@
       <c r="S342" s="3">
         <v>0</v>
       </c>
       <c r="T342" s="3">
         <v>94.53</v>
       </c>
       <c r="U342" s="3">
         <v>55.19</v>
       </c>
       <c r="V342" s="3">
         <v>0</v>
       </c>
       <c r="W342" s="3">
         <v>0</v>
       </c>
       <c r="X342" s="2">
         <v>0</v>
       </c>
       <c r="Y342" s="2">
         <v>55.19</v>
       </c>
       <c r="Z342" s="2">
         <v>56.68</v>
       </c>
       <c r="AA342" s="2">
-        <v>45</v>
+        <v>99</v>
       </c>
     </row>
     <row r="343" spans="1:27">
       <c r="A343" s="2">
         <v>340</v>
       </c>
       <c r="B343" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>1422</v>
       </c>
       <c r="D343" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1424</v>
       </c>
       <c r="F343" s="2">
         <v>6169086</v>
       </c>
       <c r="G343" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H343" s="3" t="s">
@@ -33503,51 +33483,51 @@
       <c r="S344" s="3">
         <v>0</v>
       </c>
       <c r="T344" s="3">
         <v>97.91</v>
       </c>
       <c r="U344" s="3">
         <v>97.91</v>
       </c>
       <c r="V344" s="3">
         <v>0</v>
       </c>
       <c r="W344" s="3">
         <v>0</v>
       </c>
       <c r="X344" s="2">
         <v>0</v>
       </c>
       <c r="Y344" s="2">
         <v>97.91</v>
       </c>
       <c r="Z344" s="2">
         <v>98.67</v>
       </c>
       <c r="AA344" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="345" spans="1:27">
       <c r="A345" s="2">
         <v>342</v>
       </c>
       <c r="B345" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C345" s="2" t="s">
         <v>1431</v>
       </c>
       <c r="D345" s="2" t="s">
         <v>1432</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1433</v>
       </c>
       <c r="F345" s="2">
         <v>40060494</v>
       </c>
       <c r="G345" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H345" s="3" t="s">
@@ -33583,53 +33563,51 @@
       </c>
       <c r="S345" s="3">
         <v>0</v>
       </c>
       <c r="T345" s="3">
         <v>38.5</v>
       </c>
       <c r="U345" s="3">
         <v>38.5</v>
       </c>
       <c r="V345" s="3">
         <v>0</v>
       </c>
       <c r="W345" s="3">
         <v>0</v>
       </c>
       <c r="X345" s="2">
         <v>0</v>
       </c>
       <c r="Y345" s="2">
         <v>38.5</v>
       </c>
       <c r="Z345" s="2">
         <v>39.39</v>
       </c>
-      <c r="AA345" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA345" s="2"/>
     </row>
     <row r="346" spans="1:27">
       <c r="A346" s="2">
         <v>343</v>
       </c>
       <c r="B346" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C346" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="D346" s="2" t="s">
         <v>1436</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1437</v>
       </c>
       <c r="F346" s="2">
         <v>6275445</v>
       </c>
       <c r="G346" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H346" s="3" t="s">
         <v>29</v>
@@ -33746,51 +33724,51 @@
       <c r="S347" s="3">
         <v>0</v>
       </c>
       <c r="T347" s="3">
         <v>94.25</v>
       </c>
       <c r="U347" s="3">
         <v>94.25</v>
       </c>
       <c r="V347" s="3">
         <v>0</v>
       </c>
       <c r="W347" s="3">
         <v>0</v>
       </c>
       <c r="X347" s="2">
         <v>0</v>
       </c>
       <c r="Y347" s="2">
         <v>94.25</v>
       </c>
       <c r="Z347" s="2">
         <v>94.93</v>
       </c>
       <c r="AA347" s="2">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="348" spans="1:27">
       <c r="A348" s="2">
         <v>345</v>
       </c>
       <c r="B348" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C348" s="2" t="s">
         <v>1443</v>
       </c>
       <c r="D348" s="2" t="s">
         <v>1444</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1445</v>
       </c>
       <c r="F348" s="2">
         <v>7728708</v>
       </c>
       <c r="G348" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H348" s="3" t="s">
@@ -33827,51 +33805,51 @@
       <c r="S348" s="3">
         <v>0</v>
       </c>
       <c r="T348" s="3">
         <v>83.72</v>
       </c>
       <c r="U348" s="3">
         <v>83.72</v>
       </c>
       <c r="V348" s="3">
         <v>0</v>
       </c>
       <c r="W348" s="3">
         <v>0</v>
       </c>
       <c r="X348" s="2">
         <v>0</v>
       </c>
       <c r="Y348" s="2">
         <v>83.72</v>
       </c>
       <c r="Z348" s="2">
         <v>83.79</v>
       </c>
       <c r="AA348" s="2">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="349" spans="1:27">
       <c r="A349" s="2">
         <v>346</v>
       </c>
       <c r="B349" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C349" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="D349" s="2" t="s">
         <v>1448</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1449</v>
       </c>
       <c r="F349" s="2">
         <v>7728691</v>
       </c>
       <c r="G349" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H349" s="3" t="s">
@@ -33908,51 +33886,51 @@
       <c r="S349" s="3">
         <v>0</v>
       </c>
       <c r="T349" s="3">
         <v>96.92</v>
       </c>
       <c r="U349" s="3">
         <v>96.92</v>
       </c>
       <c r="V349" s="3">
         <v>0</v>
       </c>
       <c r="W349" s="3">
         <v>0</v>
       </c>
       <c r="X349" s="2">
         <v>0</v>
       </c>
       <c r="Y349" s="2">
         <v>96.92</v>
       </c>
       <c r="Z349" s="2">
         <v>97.09</v>
       </c>
       <c r="AA349" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="350" spans="1:27">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C350" s="2" t="s">
         <v>1450</v>
       </c>
       <c r="D350" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="F350" s="2">
         <v>8140658</v>
       </c>
       <c r="G350" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="H350" s="3" t="s">
@@ -33989,51 +33967,51 @@
       <c r="S350" s="3">
         <v>16.7</v>
       </c>
       <c r="T350" s="3">
         <v>76.43</v>
       </c>
       <c r="U350" s="3">
         <v>59.73</v>
       </c>
       <c r="V350" s="3">
         <v>0</v>
       </c>
       <c r="W350" s="3">
         <v>0</v>
       </c>
       <c r="X350" s="2">
         <v>16.7</v>
       </c>
       <c r="Y350" s="2">
         <v>76.43</v>
       </c>
       <c r="Z350" s="2">
         <v>76.64</v>
       </c>
       <c r="AA350" s="2">
-        <v>45</v>
+        <v>96</v>
       </c>
     </row>
     <row r="351" spans="1:27">
       <c r="A351" s="2">
         <v>348</v>
       </c>
       <c r="B351" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C351" s="2" t="s">
         <v>1454</v>
       </c>
       <c r="D351" s="2" t="s">
         <v>1455</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="F351" s="2">
         <v>40036942</v>
       </c>
       <c r="G351" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H351" s="3" t="s">
@@ -34070,51 +34048,51 @@
       <c r="S351" s="3">
         <v>0</v>
       </c>
       <c r="T351" s="3">
         <v>80.85</v>
       </c>
       <c r="U351" s="3">
         <v>12.54</v>
       </c>
       <c r="V351" s="3">
         <v>0</v>
       </c>
       <c r="W351" s="3">
         <v>68.31</v>
       </c>
       <c r="X351" s="2">
         <v>0</v>
       </c>
       <c r="Y351" s="2">
         <v>80.85</v>
       </c>
       <c r="Z351" s="2">
         <v>18.54</v>
       </c>
       <c r="AA351" s="2">
-        <v>20</v>
+        <v>55</v>
       </c>
     </row>
     <row r="352" spans="1:27">
       <c r="A352" s="2">
         <v>349</v>
       </c>
       <c r="B352" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C352" s="2" t="s">
         <v>1458</v>
       </c>
       <c r="D352" s="2" t="s">
         <v>1459</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1460</v>
       </c>
       <c r="F352" s="2">
         <v>40033058</v>
       </c>
       <c r="G352" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H352" s="3" t="s">
@@ -34153,51 +34131,51 @@
       <c r="S352" s="3">
         <v>0</v>
       </c>
       <c r="T352" s="3">
         <v>316.35</v>
       </c>
       <c r="U352" s="3">
         <v>0</v>
       </c>
       <c r="V352" s="3">
         <v>58.84</v>
       </c>
       <c r="W352" s="3">
         <v>257.52</v>
       </c>
       <c r="X352" s="2">
         <v>0</v>
       </c>
       <c r="Y352" s="2">
         <v>316.35</v>
       </c>
       <c r="Z352" s="2">
         <v>22.8</v>
       </c>
       <c r="AA352" s="2">
-        <v>25</v>
+        <v>4</v>
       </c>
     </row>
     <row r="353" spans="1:27">
       <c r="A353" s="2">
         <v>350</v>
       </c>
       <c r="B353" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C353" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="D353" s="2" t="s">
         <v>1463</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1464</v>
       </c>
       <c r="F353" s="2">
         <v>40033733</v>
       </c>
       <c r="G353" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H353" s="3" t="s">
@@ -34221,66 +34199,66 @@
       <c r="N353" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O353" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P353" s="3">
         <v>178.08</v>
       </c>
       <c r="Q353" s="3">
         <v>28.56</v>
       </c>
       <c r="R353" s="3">
         <v>8.53</v>
       </c>
       <c r="S353" s="3">
         <v>0</v>
       </c>
       <c r="T353" s="3">
         <v>215.17</v>
       </c>
       <c r="U353" s="3">
         <v>178.08</v>
       </c>
       <c r="V353" s="3">
-        <v>30.67</v>
+        <v>28.56</v>
       </c>
       <c r="W353" s="3">
         <v>8.53</v>
       </c>
       <c r="X353" s="2">
         <v>0</v>
       </c>
       <c r="Y353" s="2">
-        <v>217.28</v>
+        <v>215.17</v>
       </c>
       <c r="Z353" s="2">
-        <v>48.49</v>
+        <v>48.02</v>
       </c>
       <c r="AA353" s="2">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="354" spans="1:27">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>1467</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1468</v>
       </c>
       <c r="F354" s="2">
         <v>40053981</v>
       </c>
       <c r="G354" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H354" s="3" t="s">
@@ -34317,51 +34295,51 @@
       <c r="S354" s="3">
         <v>0</v>
       </c>
       <c r="T354" s="3">
         <v>14.36</v>
       </c>
       <c r="U354" s="3">
         <v>11.81</v>
       </c>
       <c r="V354" s="3">
         <v>0</v>
       </c>
       <c r="W354" s="3">
         <v>2.55</v>
       </c>
       <c r="X354" s="2">
         <v>0</v>
       </c>
       <c r="Y354" s="2">
         <v>14.36</v>
       </c>
       <c r="Z354" s="2">
         <v>9.33</v>
       </c>
       <c r="AA354" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="355" spans="1:27">
       <c r="A355" s="2">
         <v>352</v>
       </c>
       <c r="B355" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C355" s="2" t="s">
         <v>1470</v>
       </c>
       <c r="D355" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1472</v>
       </c>
       <c r="F355" s="2">
         <v>40064144</v>
       </c>
       <c r="G355" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H355" s="3" t="s">
@@ -34400,51 +34378,51 @@
       <c r="S355" s="3">
         <v>0</v>
       </c>
       <c r="T355" s="3">
         <v>232.31</v>
       </c>
       <c r="U355" s="3">
         <v>5.91</v>
       </c>
       <c r="V355" s="3">
         <v>50.06</v>
       </c>
       <c r="W355" s="3">
         <v>176.34</v>
       </c>
       <c r="X355" s="2">
         <v>0</v>
       </c>
       <c r="Y355" s="2">
         <v>232.31</v>
       </c>
       <c r="Z355" s="2">
         <v>14.43</v>
       </c>
       <c r="AA355" s="2">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="356" spans="1:27">
       <c r="A356" s="2">
         <v>353</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C356" s="2" t="s">
         <v>1473</v>
       </c>
       <c r="D356" s="2" t="s">
         <v>1474</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1475</v>
       </c>
       <c r="F356" s="2">
         <v>40034087</v>
       </c>
       <c r="G356" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H356" s="3" t="s">
@@ -34468,66 +34446,66 @@
       <c r="N356" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O356" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P356" s="3">
         <v>146.59</v>
       </c>
       <c r="Q356" s="3">
         <v>0</v>
       </c>
       <c r="R356" s="3">
         <v>144.79</v>
       </c>
       <c r="S356" s="3">
         <v>0</v>
       </c>
       <c r="T356" s="3">
         <v>291.38</v>
       </c>
       <c r="U356" s="3">
         <v>146.59</v>
       </c>
       <c r="V356" s="3">
-        <v>2.68</v>
+        <v>0</v>
       </c>
       <c r="W356" s="3">
         <v>144.79</v>
       </c>
       <c r="X356" s="2">
         <v>0</v>
       </c>
       <c r="Y356" s="2">
-        <v>294.07</v>
+        <v>291.38</v>
       </c>
       <c r="Z356" s="2">
-        <v>29.74</v>
+        <v>29.46</v>
       </c>
       <c r="AA356" s="2">
-        <v>27</v>
+        <v>41</v>
       </c>
     </row>
     <row r="357" spans="1:27">
       <c r="A357" s="2">
         <v>354</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C357" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="D357" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="F357" s="2">
         <v>40037215</v>
       </c>
       <c r="G357" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H357" s="3" t="s">
@@ -34566,51 +34544,51 @@
       <c r="S357" s="3">
         <v>0</v>
       </c>
       <c r="T357" s="3">
         <v>30.6</v>
       </c>
       <c r="U357" s="3">
         <v>4.64</v>
       </c>
       <c r="V357" s="3">
         <v>0</v>
       </c>
       <c r="W357" s="3">
         <v>25.96</v>
       </c>
       <c r="X357" s="2">
         <v>0</v>
       </c>
       <c r="Y357" s="2">
         <v>30.6</v>
       </c>
       <c r="Z357" s="2">
         <v>3.51</v>
       </c>
       <c r="AA357" s="2">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:27">
       <c r="A358" s="2">
         <v>355</v>
       </c>
       <c r="B358" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C358" s="2" t="s">
         <v>1481</v>
       </c>
       <c r="D358" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>1483</v>
       </c>
       <c r="F358" s="2">
         <v>40034637</v>
       </c>
       <c r="G358" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H358" s="3" t="s">
@@ -34649,51 +34627,51 @@
       <c r="S358" s="3">
         <v>45.2</v>
       </c>
       <c r="T358" s="3">
         <v>74.13</v>
       </c>
       <c r="U358" s="3">
         <v>0</v>
       </c>
       <c r="V358" s="3">
         <v>10.92</v>
       </c>
       <c r="W358" s="3">
         <v>18</v>
       </c>
       <c r="X358" s="2">
         <v>45.2</v>
       </c>
       <c r="Y358" s="2">
         <v>74.13</v>
       </c>
       <c r="Z358" s="2">
         <v>9.53</v>
       </c>
       <c r="AA358" s="2">
-        <v>2</v>
+        <v>73</v>
       </c>
     </row>
     <row r="359" spans="1:27">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C359" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="D359" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1488</v>
       </c>
       <c r="F359" s="2">
         <v>40031815</v>
       </c>
       <c r="G359" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H359" s="3" t="s">
@@ -34815,51 +34793,51 @@
       <c r="S360" s="3">
         <v>0</v>
       </c>
       <c r="T360" s="3">
         <v>72.99</v>
       </c>
       <c r="U360" s="3">
         <v>4.58</v>
       </c>
       <c r="V360" s="3">
         <v>10.24</v>
       </c>
       <c r="W360" s="3">
         <v>58.16</v>
       </c>
       <c r="X360" s="2">
         <v>0</v>
       </c>
       <c r="Y360" s="2">
         <v>72.99</v>
       </c>
       <c r="Z360" s="2">
         <v>9.42</v>
       </c>
       <c r="AA360" s="2">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="361" spans="1:27">
       <c r="A361" s="2">
         <v>358</v>
       </c>
       <c r="B361" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C361" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="D361" s="2" t="s">
         <v>1495</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>1496</v>
       </c>
       <c r="F361" s="2">
         <v>40037217</v>
       </c>
       <c r="G361" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H361" s="3" t="s">
@@ -34898,51 +34876,51 @@
       <c r="S361" s="3">
         <v>0</v>
       </c>
       <c r="T361" s="3">
         <v>31.8</v>
       </c>
       <c r="U361" s="3">
         <v>4.53</v>
       </c>
       <c r="V361" s="3">
         <v>0</v>
       </c>
       <c r="W361" s="3">
         <v>27.27</v>
       </c>
       <c r="X361" s="2">
         <v>0</v>
       </c>
       <c r="Y361" s="2">
         <v>31.8</v>
       </c>
       <c r="Z361" s="2">
         <v>4.09</v>
       </c>
       <c r="AA361" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="362" spans="1:27">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C362" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="D362" s="2" t="s">
         <v>1499</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>1500</v>
       </c>
       <c r="F362" s="2">
         <v>40033565</v>
       </c>
       <c r="G362" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H362" s="3" t="s">
@@ -34981,51 +34959,51 @@
       <c r="S362" s="3">
         <v>0</v>
       </c>
       <c r="T362" s="3">
         <v>182.62</v>
       </c>
       <c r="U362" s="3">
         <v>155.83</v>
       </c>
       <c r="V362" s="3">
         <v>13.56</v>
       </c>
       <c r="W362" s="3">
         <v>13.23</v>
       </c>
       <c r="X362" s="2">
         <v>0</v>
       </c>
       <c r="Y362" s="2">
         <v>182.62</v>
       </c>
       <c r="Z362" s="2">
         <v>22.63</v>
       </c>
       <c r="AA362" s="2">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="363" spans="1:27">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C363" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="D363" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="F363" s="2">
         <v>40038336</v>
       </c>
       <c r="G363" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H363" s="3" t="s">
@@ -35064,51 +35042,51 @@
       <c r="S363" s="3">
         <v>0</v>
       </c>
       <c r="T363" s="3">
         <v>73.83</v>
       </c>
       <c r="U363" s="3">
         <v>4.06</v>
       </c>
       <c r="V363" s="3">
         <v>31.51</v>
       </c>
       <c r="W363" s="3">
         <v>38.26</v>
       </c>
       <c r="X363" s="2">
         <v>0</v>
       </c>
       <c r="Y363" s="2">
         <v>73.83</v>
       </c>
       <c r="Z363" s="2">
         <v>10.56</v>
       </c>
       <c r="AA363" s="2">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="364" spans="1:27">
       <c r="A364" s="2">
         <v>361</v>
       </c>
       <c r="B364" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C364" s="2" t="s">
         <v>1506</v>
       </c>
       <c r="D364" s="2" t="s">
         <v>1507</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="F364" s="2">
         <v>40032396</v>
       </c>
       <c r="G364" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H364" s="3" t="s">
@@ -35132,66 +35110,66 @@
       <c r="N364" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O364" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P364" s="3">
         <v>53.63</v>
       </c>
       <c r="Q364" s="3">
         <v>28.82</v>
       </c>
       <c r="R364" s="3">
         <v>25.56</v>
       </c>
       <c r="S364" s="3">
         <v>0</v>
       </c>
       <c r="T364" s="3">
         <v>108.01</v>
       </c>
       <c r="U364" s="3">
         <v>53.63</v>
       </c>
       <c r="V364" s="3">
-        <v>31.82</v>
+        <v>28.82</v>
       </c>
       <c r="W364" s="3">
         <v>25.56</v>
       </c>
       <c r="X364" s="2">
         <v>0</v>
       </c>
       <c r="Y364" s="2">
-        <v>111.01</v>
+        <v>108.01</v>
       </c>
       <c r="Z364" s="2">
-        <v>21.07</v>
+        <v>20.5</v>
       </c>
       <c r="AA364" s="2">
-        <v>55</v>
+        <v>70</v>
       </c>
     </row>
     <row r="365" spans="1:27">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C365" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="D365" s="2" t="s">
         <v>1511</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="F365" s="2">
         <v>40033730</v>
       </c>
       <c r="G365" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H365" s="3" t="s">
@@ -35230,51 +35208,51 @@
       <c r="S365" s="3">
         <v>0</v>
       </c>
       <c r="T365" s="3">
         <v>463.64</v>
       </c>
       <c r="U365" s="3">
         <v>0</v>
       </c>
       <c r="V365" s="3">
         <v>10.38</v>
       </c>
       <c r="W365" s="3">
         <v>453.26</v>
       </c>
       <c r="X365" s="2">
         <v>0</v>
       </c>
       <c r="Y365" s="2">
         <v>463.64</v>
       </c>
       <c r="Z365" s="2">
         <v>18.97</v>
       </c>
       <c r="AA365" s="2">
-        <v>20</v>
+        <v>4</v>
       </c>
     </row>
     <row r="366" spans="1:27">
       <c r="A366" s="2">
         <v>363</v>
       </c>
       <c r="B366" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C366" s="2" t="s">
         <v>1514</v>
       </c>
       <c r="D366" s="2" t="s">
         <v>1515</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1516</v>
       </c>
       <c r="F366" s="2">
         <v>40034986</v>
       </c>
       <c r="G366" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H366" s="3" t="s">
@@ -35312,53 +35290,51 @@
       </c>
       <c r="S366" s="3">
         <v>0</v>
       </c>
       <c r="T366" s="3">
         <v>12.93</v>
       </c>
       <c r="U366" s="3">
         <v>0</v>
       </c>
       <c r="V366" s="3">
         <v>0</v>
       </c>
       <c r="W366" s="3">
         <v>12.93</v>
       </c>
       <c r="X366" s="2">
         <v>0</v>
       </c>
       <c r="Y366" s="2">
         <v>12.93</v>
       </c>
       <c r="Z366" s="2">
         <v>3.7</v>
       </c>
-      <c r="AA366" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA366" s="2"/>
     </row>
     <row r="367" spans="1:27">
       <c r="A367" s="2">
         <v>364</v>
       </c>
       <c r="B367" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C367" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="D367" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="F367" s="2">
         <v>40037230</v>
       </c>
       <c r="G367" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H367" s="3" t="s">
         <v>29</v>
@@ -35381,66 +35357,66 @@
       <c r="N367" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O367" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P367" s="3">
         <v>112.45</v>
       </c>
       <c r="Q367" s="3">
         <v>41.76</v>
       </c>
       <c r="R367" s="3">
         <v>113.26</v>
       </c>
       <c r="S367" s="3">
         <v>0</v>
       </c>
       <c r="T367" s="3">
         <v>267.48</v>
       </c>
       <c r="U367" s="3">
         <v>112.45</v>
       </c>
       <c r="V367" s="3">
-        <v>43.21</v>
+        <v>41.76</v>
       </c>
       <c r="W367" s="3">
         <v>113.26</v>
       </c>
       <c r="X367" s="2">
         <v>0</v>
       </c>
       <c r="Y367" s="2">
-        <v>268.93</v>
+        <v>267.48</v>
       </c>
       <c r="Z367" s="2">
-        <v>37.47</v>
+        <v>37.26</v>
       </c>
       <c r="AA367" s="2">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="368" spans="1:27">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>1522</v>
       </c>
       <c r="D368" s="2" t="s">
         <v>1523</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="F368" s="2">
         <v>40034102</v>
       </c>
       <c r="G368" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H368" s="3" t="s">
@@ -35464,66 +35440,66 @@
       <c r="N368" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O368" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P368" s="3">
         <v>57.02</v>
       </c>
       <c r="Q368" s="3">
         <v>28.04</v>
       </c>
       <c r="R368" s="3">
         <v>98.49</v>
       </c>
       <c r="S368" s="3">
         <v>0</v>
       </c>
       <c r="T368" s="3">
         <v>183.55</v>
       </c>
       <c r="U368" s="3">
         <v>57.02</v>
       </c>
       <c r="V368" s="3">
-        <v>31.01</v>
+        <v>28.04</v>
       </c>
       <c r="W368" s="3">
         <v>98.49</v>
       </c>
       <c r="X368" s="2">
         <v>0</v>
       </c>
       <c r="Y368" s="2">
-        <v>186.52</v>
+        <v>183.55</v>
       </c>
       <c r="Z368" s="2">
-        <v>23.47</v>
+        <v>23.09</v>
       </c>
       <c r="AA368" s="2">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="369" spans="1:27">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="D369" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="F369" s="2">
         <v>40037063</v>
       </c>
       <c r="G369" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H369" s="3" t="s">
@@ -35562,51 +35538,51 @@
       <c r="S369" s="3">
         <v>0</v>
       </c>
       <c r="T369" s="3">
         <v>32.26</v>
       </c>
       <c r="U369" s="3">
         <v>3.8</v>
       </c>
       <c r="V369" s="3">
         <v>0</v>
       </c>
       <c r="W369" s="3">
         <v>28.45</v>
       </c>
       <c r="X369" s="2">
         <v>0</v>
       </c>
       <c r="Y369" s="2">
         <v>32.26</v>
       </c>
       <c r="Z369" s="2">
         <v>4.33</v>
       </c>
       <c r="AA369" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="370" spans="1:27">
       <c r="A370" s="2">
         <v>367</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C370" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="D370" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="F370" s="2">
         <v>40033759</v>
       </c>
       <c r="G370" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H370" s="3" t="s">
@@ -35645,51 +35621,51 @@
       <c r="S370" s="3">
         <v>0</v>
       </c>
       <c r="T370" s="3">
         <v>164.07</v>
       </c>
       <c r="U370" s="3">
         <v>153.02</v>
       </c>
       <c r="V370" s="3">
         <v>7.05</v>
       </c>
       <c r="W370" s="3">
         <v>4</v>
       </c>
       <c r="X370" s="2">
         <v>0</v>
       </c>
       <c r="Y370" s="2">
         <v>164.07</v>
       </c>
       <c r="Z370" s="2">
         <v>21.74</v>
       </c>
       <c r="AA370" s="2">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
     <row r="371" spans="1:27">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C371" s="2" t="s">
         <v>1534</v>
       </c>
       <c r="D371" s="2" t="s">
         <v>1535</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="F371" s="2">
         <v>40034490</v>
       </c>
       <c r="G371" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H371" s="3" t="s">
@@ -35728,51 +35704,51 @@
       <c r="S371" s="3">
         <v>21.55</v>
       </c>
       <c r="T371" s="3">
         <v>46.4</v>
       </c>
       <c r="U371" s="3">
         <v>5.54</v>
       </c>
       <c r="V371" s="3">
         <v>0</v>
       </c>
       <c r="W371" s="3">
         <v>19.32</v>
       </c>
       <c r="X371" s="2">
         <v>21.55</v>
       </c>
       <c r="Y371" s="2">
         <v>46.4</v>
       </c>
       <c r="Z371" s="2">
         <v>4.76</v>
       </c>
       <c r="AA371" s="2">
-        <v>5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="372" spans="1:27">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C372" s="2" t="s">
         <v>1538</v>
       </c>
       <c r="D372" s="2" t="s">
         <v>1539</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="F372" s="2">
         <v>40037112</v>
       </c>
       <c r="G372" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H372" s="3" t="s">
@@ -35796,66 +35772,66 @@
       <c r="N372" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O372" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P372" s="3">
         <v>192.94</v>
       </c>
       <c r="Q372" s="3">
         <v>35.04</v>
       </c>
       <c r="R372" s="3">
         <v>19.51</v>
       </c>
       <c r="S372" s="3">
         <v>0</v>
       </c>
       <c r="T372" s="3">
         <v>247.49</v>
       </c>
       <c r="U372" s="3">
         <v>192.94</v>
       </c>
       <c r="V372" s="3">
-        <v>36.55</v>
+        <v>35.04</v>
       </c>
       <c r="W372" s="3">
         <v>19.51</v>
       </c>
       <c r="X372" s="2">
         <v>0</v>
       </c>
       <c r="Y372" s="2">
-        <v>249</v>
+        <v>247.49</v>
       </c>
       <c r="Z372" s="2">
-        <v>42.54</v>
+        <v>42.28</v>
       </c>
       <c r="AA372" s="2">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="373" spans="1:27">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C373" s="2" t="s">
         <v>1542</v>
       </c>
       <c r="D373" s="2" t="s">
         <v>1543</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1544</v>
       </c>
       <c r="F373" s="2">
         <v>40034469</v>
       </c>
       <c r="G373" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H373" s="3" t="s">
@@ -35879,66 +35855,66 @@
       <c r="N373" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O373" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P373" s="3">
         <v>41.63</v>
       </c>
       <c r="Q373" s="3">
         <v>11.33</v>
       </c>
       <c r="R373" s="3">
         <v>0</v>
       </c>
       <c r="S373" s="3">
         <v>60.4</v>
       </c>
       <c r="T373" s="3">
         <v>113.37</v>
       </c>
       <c r="U373" s="3">
         <v>41.63</v>
       </c>
       <c r="V373" s="3">
-        <v>11.94</v>
+        <v>11.33</v>
       </c>
       <c r="W373" s="3">
         <v>0</v>
       </c>
       <c r="X373" s="2">
         <v>60.4</v>
       </c>
       <c r="Y373" s="2">
-        <v>113.98</v>
+        <v>113.37</v>
       </c>
       <c r="Z373" s="2">
-        <v>39.53</v>
+        <v>39.32</v>
       </c>
       <c r="AA373" s="2">
-        <v>58</v>
+        <v>20</v>
       </c>
     </row>
     <row r="374" spans="1:27">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C374" s="2" t="s">
         <v>1546</v>
       </c>
       <c r="D374" s="2" t="s">
         <v>1547</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1548</v>
       </c>
       <c r="F374" s="2">
         <v>40053983</v>
       </c>
       <c r="G374" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H374" s="3" t="s">
@@ -35975,51 +35951,51 @@
       <c r="S374" s="3">
         <v>0</v>
       </c>
       <c r="T374" s="3">
         <v>95.95</v>
       </c>
       <c r="U374" s="3">
         <v>91.64</v>
       </c>
       <c r="V374" s="3">
         <v>0</v>
       </c>
       <c r="W374" s="3">
         <v>4.31</v>
       </c>
       <c r="X374" s="2">
         <v>0</v>
       </c>
       <c r="Y374" s="2">
         <v>95.95</v>
       </c>
       <c r="Z374" s="2">
         <v>38.51</v>
       </c>
       <c r="AA374" s="2">
-        <v>40</v>
+        <v>2</v>
       </c>
     </row>
     <row r="375" spans="1:27">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C375" s="2" t="s">
         <v>1550</v>
       </c>
       <c r="D375" s="2" t="s">
         <v>1551</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1552</v>
       </c>
       <c r="F375" s="2">
         <v>40033597</v>
       </c>
       <c r="G375" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H375" s="3" t="s">
@@ -36040,69 +36016,69 @@
       <c r="M375" s="3">
         <v>125.88</v>
       </c>
       <c r="N375" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O375" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P375" s="3">
         <v>40.44</v>
       </c>
       <c r="Q375" s="3">
         <v>25.49</v>
       </c>
       <c r="R375" s="3">
         <v>9.97</v>
       </c>
       <c r="S375" s="3">
         <v>0</v>
       </c>
       <c r="T375" s="3">
         <v>75.9</v>
       </c>
       <c r="U375" s="3">
-        <v>42.26</v>
+        <v>40.44</v>
       </c>
       <c r="V375" s="3">
         <v>25.49</v>
       </c>
       <c r="W375" s="3">
         <v>9.97</v>
       </c>
       <c r="X375" s="2">
         <v>0</v>
       </c>
       <c r="Y375" s="2">
-        <v>77.72</v>
+        <v>75.9</v>
       </c>
       <c r="Z375" s="2">
-        <v>61.74</v>
+        <v>60.3</v>
       </c>
       <c r="AA375" s="2">
-        <v>85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:27">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C376" s="2" t="s">
         <v>1554</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1556</v>
       </c>
       <c r="F376" s="2">
         <v>40033741</v>
       </c>
       <c r="G376" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H376" s="3" t="s">
@@ -36141,51 +36117,51 @@
       <c r="S376" s="3">
         <v>0</v>
       </c>
       <c r="T376" s="3">
         <v>17.65</v>
       </c>
       <c r="U376" s="3">
         <v>2.38</v>
       </c>
       <c r="V376" s="3">
         <v>7.1</v>
       </c>
       <c r="W376" s="3">
         <v>8.17</v>
       </c>
       <c r="X376" s="2">
         <v>0</v>
       </c>
       <c r="Y376" s="2">
         <v>17.65</v>
       </c>
       <c r="Z376" s="2">
         <v>4.33</v>
       </c>
       <c r="AA376" s="2">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="377" spans="1:27">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C377" s="2" t="s">
         <v>1558</v>
       </c>
       <c r="D377" s="2" t="s">
         <v>1559</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>1560</v>
       </c>
       <c r="F377" s="2">
         <v>40034291</v>
       </c>
       <c r="G377" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H377" s="3" t="s">
@@ -36224,51 +36200,51 @@
       <c r="S377" s="3">
         <v>0</v>
       </c>
       <c r="T377" s="3">
         <v>537.81</v>
       </c>
       <c r="U377" s="3">
         <v>259.21</v>
       </c>
       <c r="V377" s="3">
         <v>60.57</v>
       </c>
       <c r="W377" s="3">
         <v>192.73</v>
       </c>
       <c r="X377" s="2">
         <v>0</v>
       </c>
       <c r="Y377" s="2">
         <v>512.51</v>
       </c>
       <c r="Z377" s="2">
         <v>43.81</v>
       </c>
       <c r="AA377" s="2">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="378" spans="1:27">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C378" s="2" t="s">
         <v>1562</v>
       </c>
       <c r="D378" s="2" t="s">
         <v>1563</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1564</v>
       </c>
       <c r="F378" s="2">
         <v>40033794</v>
       </c>
       <c r="G378" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H378" s="3" t="s">
@@ -36292,66 +36268,66 @@
       <c r="N378" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O378" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P378" s="3">
         <v>323.22</v>
       </c>
       <c r="Q378" s="3">
         <v>56.45</v>
       </c>
       <c r="R378" s="3">
         <v>57.71</v>
       </c>
       <c r="S378" s="3">
         <v>0</v>
       </c>
       <c r="T378" s="3">
         <v>437.37</v>
       </c>
       <c r="U378" s="3">
         <v>323.22</v>
       </c>
       <c r="V378" s="3">
-        <v>60.96</v>
+        <v>56.45</v>
       </c>
       <c r="W378" s="3">
         <v>57.71</v>
       </c>
       <c r="X378" s="2">
         <v>0</v>
       </c>
       <c r="Y378" s="2">
-        <v>441.89</v>
+        <v>437.37</v>
       </c>
       <c r="Z378" s="2">
-        <v>48.89</v>
+        <v>48.39</v>
       </c>
       <c r="AA378" s="2">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="379" spans="1:27">
       <c r="A379" s="2">
         <v>376</v>
       </c>
       <c r="B379" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C379" s="2" t="s">
         <v>1566</v>
       </c>
       <c r="D379" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="F379" s="2">
         <v>40033709</v>
       </c>
       <c r="G379" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H379" s="3" t="s">
@@ -36390,51 +36366,51 @@
       <c r="S379" s="3">
         <v>0</v>
       </c>
       <c r="T379" s="3">
         <v>53.03</v>
       </c>
       <c r="U379" s="3">
         <v>0</v>
       </c>
       <c r="V379" s="3">
         <v>15.46</v>
       </c>
       <c r="W379" s="3">
         <v>37.57</v>
       </c>
       <c r="X379" s="2">
         <v>0</v>
       </c>
       <c r="Y379" s="2">
         <v>53.03</v>
       </c>
       <c r="Z379" s="2">
         <v>6.85</v>
       </c>
       <c r="AA379" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:27">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>1570</v>
       </c>
       <c r="D380" s="2" t="s">
         <v>1571</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="F380" s="2">
         <v>40038365</v>
       </c>
       <c r="G380" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H380" s="3" t="s">
@@ -36458,66 +36434,66 @@
       <c r="N380" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O380" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P380" s="3">
         <v>102.08</v>
       </c>
       <c r="Q380" s="3">
         <v>85.98</v>
       </c>
       <c r="R380" s="3">
         <v>11.38</v>
       </c>
       <c r="S380" s="3">
         <v>0</v>
       </c>
       <c r="T380" s="3">
         <v>199.43</v>
       </c>
       <c r="U380" s="3">
         <v>102.08</v>
       </c>
       <c r="V380" s="3">
-        <v>86.9</v>
+        <v>85.98</v>
       </c>
       <c r="W380" s="3">
         <v>11.38</v>
       </c>
       <c r="X380" s="2">
         <v>0</v>
       </c>
       <c r="Y380" s="2">
-        <v>200.35</v>
+        <v>199.43</v>
       </c>
       <c r="Z380" s="2">
-        <v>16.9</v>
+        <v>16.82</v>
       </c>
       <c r="AA380" s="2">
-        <v>50</v>
+        <v>72</v>
       </c>
     </row>
     <row r="381" spans="1:27">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C381" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="D381" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="F381" s="2">
         <v>40034519</v>
       </c>
       <c r="G381" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H381" s="3" t="s">
@@ -36556,51 +36532,51 @@
       <c r="S381" s="3">
         <v>0</v>
       </c>
       <c r="T381" s="3">
         <v>113.86</v>
       </c>
       <c r="U381" s="3">
         <v>84.04</v>
       </c>
       <c r="V381" s="3">
         <v>29.82</v>
       </c>
       <c r="W381" s="3">
         <v>0</v>
       </c>
       <c r="X381" s="2">
         <v>0</v>
       </c>
       <c r="Y381" s="2">
         <v>113.86</v>
       </c>
       <c r="Z381" s="2">
         <v>21.18</v>
       </c>
       <c r="AA381" s="2">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:27">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C382" s="2" t="s">
         <v>1579</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>1580</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1581</v>
       </c>
       <c r="F382" s="2">
         <v>40036974</v>
       </c>
       <c r="G382" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H382" s="3" t="s">
@@ -36637,51 +36613,51 @@
       <c r="S382" s="3">
         <v>0</v>
       </c>
       <c r="T382" s="3">
         <v>34.28</v>
       </c>
       <c r="U382" s="3">
         <v>1.62</v>
       </c>
       <c r="V382" s="3">
         <v>0</v>
       </c>
       <c r="W382" s="3">
         <v>32.65</v>
       </c>
       <c r="X382" s="2">
         <v>0</v>
       </c>
       <c r="Y382" s="2">
         <v>34.28</v>
       </c>
       <c r="Z382" s="2">
         <v>12.05</v>
       </c>
       <c r="AA382" s="2">
-        <v>15</v>
+        <v>2</v>
       </c>
     </row>
     <row r="383" spans="1:27">
       <c r="A383" s="2">
         <v>380</v>
       </c>
       <c r="B383" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C383" s="2" t="s">
         <v>1584</v>
       </c>
       <c r="D383" s="2" t="s">
         <v>1585</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1586</v>
       </c>
       <c r="F383" s="2">
         <v>40032984</v>
       </c>
       <c r="G383" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H383" s="3" t="s">
@@ -36720,51 +36696,51 @@
       <c r="S383" s="3">
         <v>0</v>
       </c>
       <c r="T383" s="3">
         <v>4.59</v>
       </c>
       <c r="U383" s="3">
         <v>4.59</v>
       </c>
       <c r="V383" s="3">
         <v>0</v>
       </c>
       <c r="W383" s="3">
         <v>0</v>
       </c>
       <c r="X383" s="2">
         <v>0</v>
       </c>
       <c r="Y383" s="2">
         <v>4.59</v>
       </c>
       <c r="Z383" s="2">
         <v>0.52</v>
       </c>
       <c r="AA383" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="384" spans="1:27">
       <c r="A384" s="2">
         <v>381</v>
       </c>
       <c r="B384" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C384" s="2" t="s">
         <v>1588</v>
       </c>
       <c r="D384" s="2" t="s">
         <v>1589</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1590</v>
       </c>
       <c r="F384" s="2">
         <v>40037061</v>
       </c>
       <c r="G384" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H384" s="3" t="s">
@@ -36803,51 +36779,51 @@
       <c r="S384" s="3">
         <v>0</v>
       </c>
       <c r="T384" s="3">
         <v>20.79</v>
       </c>
       <c r="U384" s="3">
         <v>2.62</v>
       </c>
       <c r="V384" s="3">
         <v>0</v>
       </c>
       <c r="W384" s="3">
         <v>18.17</v>
       </c>
       <c r="X384" s="2">
         <v>0</v>
       </c>
       <c r="Y384" s="2">
         <v>20.79</v>
       </c>
       <c r="Z384" s="2">
         <v>3.86</v>
       </c>
       <c r="AA384" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="385" spans="1:27">
       <c r="A385" s="2">
         <v>382</v>
       </c>
       <c r="B385" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C385" s="2" t="s">
         <v>1592</v>
       </c>
       <c r="D385" s="2" t="s">
         <v>1593</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="F385" s="2">
         <v>40033577</v>
       </c>
       <c r="G385" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H385" s="3" t="s">
@@ -36886,51 +36862,51 @@
       <c r="S385" s="3">
         <v>0</v>
       </c>
       <c r="T385" s="3">
         <v>28.48</v>
       </c>
       <c r="U385" s="3">
         <v>0</v>
       </c>
       <c r="V385" s="3">
         <v>20.82</v>
       </c>
       <c r="W385" s="3">
         <v>7.67</v>
       </c>
       <c r="X385" s="2">
         <v>0</v>
       </c>
       <c r="Y385" s="2">
         <v>28.48</v>
       </c>
       <c r="Z385" s="2">
         <v>7.04</v>
       </c>
       <c r="AA385" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="386" spans="1:27">
       <c r="A386" s="2">
         <v>383</v>
       </c>
       <c r="B386" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C386" s="2" t="s">
         <v>1597</v>
       </c>
       <c r="D386" s="2" t="s">
         <v>1598</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1599</v>
       </c>
       <c r="F386" s="2">
         <v>40034395</v>
       </c>
       <c r="G386" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H386" s="3" t="s">
@@ -36969,51 +36945,51 @@
       <c r="S386" s="3">
         <v>52.22</v>
       </c>
       <c r="T386" s="3">
         <v>151.84</v>
       </c>
       <c r="U386" s="3">
         <v>57.31</v>
       </c>
       <c r="V386" s="3">
         <v>16.61</v>
       </c>
       <c r="W386" s="3">
         <v>25.7</v>
       </c>
       <c r="X386" s="2">
         <v>52.22</v>
       </c>
       <c r="Y386" s="2">
         <v>151.84</v>
       </c>
       <c r="Z386" s="2">
         <v>24.25</v>
       </c>
       <c r="AA386" s="2">
-        <v>25</v>
+        <v>41</v>
       </c>
     </row>
     <row r="387" spans="1:27">
       <c r="A387" s="2">
         <v>384</v>
       </c>
       <c r="B387" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C387" s="2" t="s">
         <v>1601</v>
       </c>
       <c r="D387" s="2" t="s">
         <v>1602</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>1603</v>
       </c>
       <c r="F387" s="2">
         <v>40034207</v>
       </c>
       <c r="G387" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H387" s="3" t="s">
@@ -37037,124 +37013,124 @@
       <c r="N387" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O387" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P387" s="3">
         <v>87.31</v>
       </c>
       <c r="Q387" s="3">
         <v>35.95</v>
       </c>
       <c r="R387" s="3">
         <v>39.46</v>
       </c>
       <c r="S387" s="3">
         <v>0</v>
       </c>
       <c r="T387" s="3">
         <v>162.72</v>
       </c>
       <c r="U387" s="3">
         <v>87.31</v>
       </c>
       <c r="V387" s="3">
-        <v>40.08</v>
+        <v>35.95</v>
       </c>
       <c r="W387" s="3">
         <v>39.46</v>
       </c>
       <c r="X387" s="2">
         <v>0</v>
       </c>
       <c r="Y387" s="2">
-        <v>166.86</v>
+        <v>162.72</v>
       </c>
       <c r="Z387" s="2">
-        <v>34.88</v>
+        <v>34.02</v>
       </c>
       <c r="AA387" s="2">
-        <v>60</v>
+        <v>71</v>
       </c>
     </row>
     <row r="388" spans="1:27">
       <c r="A388" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B388" s="6"/>
       <c r="C388" s="6"/>
       <c r="D388" s="6"/>
       <c r="E388" s="6"/>
       <c r="F388" s="6"/>
       <c r="G388" s="6"/>
       <c r="H388" s="7"/>
       <c r="I388" s="7"/>
       <c r="J388" s="7"/>
       <c r="K388" s="7">
         <v>233704.17</v>
       </c>
       <c r="L388" s="7">
         <v>20728.58</v>
       </c>
       <c r="M388" s="7">
         <v>254432.75</v>
       </c>
       <c r="N388" s="7"/>
       <c r="O388" s="7"/>
       <c r="P388" s="7">
         <v>58096.57</v>
       </c>
       <c r="Q388" s="7">
         <v>7163.28</v>
       </c>
       <c r="R388" s="7">
         <v>18652.55</v>
       </c>
       <c r="S388" s="7">
         <v>1193.51</v>
       </c>
       <c r="T388" s="7">
         <v>85105.92</v>
       </c>
       <c r="U388" s="7">
-        <v>58123.57</v>
+        <v>58055.13</v>
       </c>
       <c r="V388" s="7">
-        <v>7421.43</v>
+        <v>7127.34</v>
       </c>
       <c r="W388" s="7">
         <v>18652.55</v>
       </c>
       <c r="X388" s="6">
         <v>1193.51</v>
       </c>
       <c r="Y388" s="6">
-        <v>85391.06</v>
+        <v>85028.53</v>
       </c>
       <c r="Z388" s="6">
-        <v>33.56</v>
+        <v>33.42</v>
       </c>
       <c r="AA388" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A388:J388"/>
   </mergeCells>