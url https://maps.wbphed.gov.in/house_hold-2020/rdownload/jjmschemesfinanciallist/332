--- v2 (2026-06-02)
+++ v3 (2026-09-18)
@@ -3662,66 +3662,66 @@
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>371.28</v>
       </c>
       <c r="Q4" s="3">
         <v>33.93</v>
       </c>
       <c r="R4" s="3">
         <v>73.25</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>478.46</v>
       </c>
       <c r="U4" s="3">
         <v>371.28</v>
       </c>
       <c r="V4" s="3">
-        <v>35.26</v>
+        <v>33.93</v>
       </c>
       <c r="W4" s="3">
         <v>73.25</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>479.79</v>
+        <v>478.46</v>
       </c>
       <c r="Z4" s="2">
-        <v>30.4</v>
+        <v>30.32</v>
       </c>
       <c r="AA4" s="2">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40026212</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -3760,51 +3760,51 @@
       <c r="S5" s="3">
         <v>0</v>
       </c>
       <c r="T5" s="3">
         <v>67.25</v>
       </c>
       <c r="U5" s="3">
         <v>51.84</v>
       </c>
       <c r="V5" s="3">
         <v>15.41</v>
       </c>
       <c r="W5" s="3">
         <v>0</v>
       </c>
       <c r="X5" s="2">
         <v>0</v>
       </c>
       <c r="Y5" s="2">
         <v>67.25</v>
       </c>
       <c r="Z5" s="2">
         <v>44.9</v>
       </c>
       <c r="AA5" s="2">
-        <v>81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="2">
         <v>40061721</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="3" t="s">
@@ -3907,66 +3907,66 @@
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>19.89</v>
       </c>
       <c r="Q7" s="3">
         <v>7.73</v>
       </c>
       <c r="R7" s="3">
         <v>0.65</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>28.27</v>
       </c>
       <c r="U7" s="3">
         <v>19.89</v>
       </c>
       <c r="V7" s="3">
-        <v>9.51</v>
+        <v>7.9</v>
       </c>
       <c r="W7" s="3">
         <v>0.65</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>30.04</v>
+        <v>28.44</v>
       </c>
       <c r="Z7" s="2">
-        <v>60.66</v>
+        <v>57.41</v>
       </c>
       <c r="AA7" s="2">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="2">
         <v>40028430</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -4005,51 +4005,51 @@
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>257.15</v>
       </c>
       <c r="U8" s="3">
         <v>182.71</v>
       </c>
       <c r="V8" s="3">
         <v>25.8</v>
       </c>
       <c r="W8" s="3">
         <v>48.64</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
         <v>257.15</v>
       </c>
       <c r="Z8" s="2">
         <v>35.09</v>
       </c>
       <c r="AA8" s="2">
-        <v>53</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="2">
         <v>40028431</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="3" t="s">
@@ -4088,51 +4088,51 @@
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>155.64</v>
       </c>
       <c r="U9" s="3">
         <v>115.11</v>
       </c>
       <c r="V9" s="3">
         <v>22.39</v>
       </c>
       <c r="W9" s="3">
         <v>18.14</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
         <v>155.64</v>
       </c>
       <c r="Z9" s="2">
         <v>26.11</v>
       </c>
       <c r="AA9" s="2">
-        <v>48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="2">
         <v>40033888</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -4156,66 +4156,66 @@
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>361.23</v>
       </c>
       <c r="Q10" s="3">
         <v>32.81</v>
       </c>
       <c r="R10" s="3">
         <v>15.42</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>409.47</v>
       </c>
       <c r="U10" s="3">
         <v>361.23</v>
       </c>
       <c r="V10" s="3">
-        <v>38.14</v>
+        <v>32.81</v>
       </c>
       <c r="W10" s="3">
         <v>15.42</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>414.79</v>
+        <v>409.47</v>
       </c>
       <c r="Z10" s="2">
-        <v>57.27</v>
+        <v>56.53</v>
       </c>
       <c r="AA10" s="2">
-        <v>74</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="2">
         <v>40038795</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -4254,51 +4254,51 @@
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>135.07</v>
       </c>
       <c r="U11" s="3">
         <v>118.38</v>
       </c>
       <c r="V11" s="3">
         <v>14.43</v>
       </c>
       <c r="W11" s="3">
         <v>2.25</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
         <v>135.07</v>
       </c>
       <c r="Z11" s="2">
         <v>10.3</v>
       </c>
       <c r="AA11" s="2">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F12" s="2">
         <v>40034633</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="3" t="s">
@@ -4322,66 +4322,66 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>740.62</v>
       </c>
       <c r="Q12" s="3">
         <v>13.43</v>
       </c>
       <c r="R12" s="3">
         <v>27.67</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>781.73</v>
       </c>
       <c r="U12" s="3">
         <v>740.62</v>
       </c>
       <c r="V12" s="3">
-        <v>13.72</v>
+        <v>13.43</v>
       </c>
       <c r="W12" s="3">
         <v>27.67</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>782.01</v>
+        <v>781.73</v>
       </c>
       <c r="Z12" s="2">
-        <v>56.3</v>
+        <v>56.28</v>
       </c>
       <c r="AA12" s="2">
-        <v>68</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F13" s="2">
         <v>40060336</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H13" s="3" t="s">
@@ -4420,51 +4420,51 @@
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>135.49</v>
       </c>
       <c r="U13" s="3">
         <v>106.32</v>
       </c>
       <c r="V13" s="3">
         <v>8.67</v>
       </c>
       <c r="W13" s="3">
         <v>20.51</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
         <v>135.49</v>
       </c>
       <c r="Z13" s="2">
         <v>24.93</v>
       </c>
       <c r="AA13" s="2">
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F14" s="2">
         <v>40060389</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H14" s="3" t="s">
@@ -4503,51 +4503,51 @@
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>164.17</v>
       </c>
       <c r="U14" s="3">
         <v>143.03</v>
       </c>
       <c r="V14" s="3">
         <v>15.11</v>
       </c>
       <c r="W14" s="3">
         <v>6.02</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
         <v>164.17</v>
       </c>
       <c r="Z14" s="2">
         <v>46.14</v>
       </c>
       <c r="AA14" s="2">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F15" s="2">
         <v>40046989</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H15" s="3" t="s">
@@ -4571,66 +4571,66 @@
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>196.61</v>
       </c>
       <c r="Q15" s="3">
         <v>0</v>
       </c>
       <c r="R15" s="3">
         <v>8.85</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>205.46</v>
       </c>
       <c r="U15" s="3">
         <v>196.61</v>
       </c>
       <c r="V15" s="3">
-        <v>5.26</v>
+        <v>0</v>
       </c>
       <c r="W15" s="3">
         <v>8.85</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>210.72</v>
+        <v>205.46</v>
       </c>
       <c r="Z15" s="2">
-        <v>52.89</v>
+        <v>51.57</v>
       </c>
       <c r="AA15" s="2">
-        <v>53</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F16" s="2">
         <v>40060303</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H16" s="3" t="s">
@@ -4654,66 +4654,66 @@
       <c r="N16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="3">
         <v>154.98</v>
       </c>
       <c r="Q16" s="3">
         <v>4.31</v>
       </c>
       <c r="R16" s="3">
         <v>22.25</v>
       </c>
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>181.55</v>
       </c>
       <c r="U16" s="3">
         <v>154.98</v>
       </c>
       <c r="V16" s="3">
-        <v>5.2</v>
+        <v>4.31</v>
       </c>
       <c r="W16" s="3">
         <v>22.25</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
-        <v>182.43</v>
+        <v>181.55</v>
       </c>
       <c r="Z16" s="2">
-        <v>42.9</v>
+        <v>42.69</v>
       </c>
       <c r="AA16" s="2">
-        <v>52</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F17" s="2">
         <v>40011166</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H17" s="3" t="s">
@@ -4737,66 +4737,66 @@
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>846.59</v>
       </c>
       <c r="Q17" s="3">
         <v>35.61</v>
       </c>
       <c r="R17" s="3">
         <v>158.71</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>1040.91</v>
       </c>
       <c r="U17" s="3">
         <v>846.59</v>
       </c>
       <c r="V17" s="3">
-        <v>39.49</v>
+        <v>35.58</v>
       </c>
       <c r="W17" s="3">
         <v>158.71</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>1044.79</v>
+        <v>1040.88</v>
       </c>
       <c r="Z17" s="2">
-        <v>49.13</v>
+        <v>48.95</v>
       </c>
       <c r="AA17" s="2">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="2">
         <v>40035086</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="3" t="s">
@@ -4817,69 +4817,69 @@
       <c r="M18" s="3">
         <v>2200.14</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>4.59</v>
       </c>
       <c r="Q18" s="3">
         <v>57.44</v>
       </c>
       <c r="R18" s="3">
         <v>74.33</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>136.36</v>
       </c>
       <c r="U18" s="3">
-        <v>5.34</v>
+        <v>4.59</v>
       </c>
       <c r="V18" s="3">
         <v>57.44</v>
       </c>
       <c r="W18" s="3">
         <v>74.33</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>137.1</v>
+        <v>136.36</v>
       </c>
       <c r="Z18" s="2">
-        <v>6.23</v>
+        <v>6.2</v>
       </c>
       <c r="AA18" s="2">
-        <v>45</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F19" s="2">
         <v>40002521</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H19" s="3" t="s">
@@ -4903,66 +4903,66 @@
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>563.67</v>
       </c>
       <c r="Q19" s="3">
         <v>28.25</v>
       </c>
       <c r="R19" s="3">
         <v>75.2</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>667.12</v>
       </c>
       <c r="U19" s="3">
         <v>563.67</v>
       </c>
       <c r="V19" s="3">
-        <v>30.46</v>
+        <v>30.24</v>
       </c>
       <c r="W19" s="3">
         <v>75.2</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>669.32</v>
+        <v>669.1</v>
       </c>
       <c r="Z19" s="2">
-        <v>64.44</v>
+        <v>64.42</v>
       </c>
       <c r="AA19" s="2">
-        <v>83</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F20" s="2">
         <v>40067381</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H20" s="3" t="s">
@@ -4998,53 +4998,51 @@
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>0</v>
       </c>
       <c r="U20" s="3">
         <v>0</v>
       </c>
       <c r="V20" s="3">
         <v>0</v>
       </c>
       <c r="W20" s="3">
         <v>0</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
         <v>0</v>
       </c>
       <c r="Z20" s="2">
         <v>0</v>
       </c>
-      <c r="AA20" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20" s="2"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F21" s="2">
         <v>40002522</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>29</v>
@@ -5082,51 +5080,51 @@
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>435.88</v>
       </c>
       <c r="U21" s="3">
         <v>317.78</v>
       </c>
       <c r="V21" s="3">
         <v>31.98</v>
       </c>
       <c r="W21" s="3">
         <v>86.11</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
         <v>435.88</v>
       </c>
       <c r="Z21" s="2">
         <v>40.46</v>
       </c>
       <c r="AA21" s="2">
-        <v>87</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F22" s="2">
         <v>40060438</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -5165,51 +5163,51 @@
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>84.04</v>
       </c>
       <c r="U22" s="3">
         <v>62.58</v>
       </c>
       <c r="V22" s="3">
         <v>8.07</v>
       </c>
       <c r="W22" s="3">
         <v>13.39</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
         <v>84.04</v>
       </c>
       <c r="Z22" s="2">
         <v>32.97</v>
       </c>
       <c r="AA22" s="2">
-        <v>71</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F23" s="2">
         <v>40001227</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H23" s="3" t="s">
@@ -5246,51 +5244,51 @@
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>619.2</v>
       </c>
       <c r="U23" s="3">
         <v>541.71</v>
       </c>
       <c r="V23" s="3">
         <v>0</v>
       </c>
       <c r="W23" s="3">
         <v>77.49</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
         <v>619.2</v>
       </c>
       <c r="Z23" s="2">
         <v>63.12</v>
       </c>
       <c r="AA23" s="2">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F24" s="2">
         <v>40006366</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H24" s="3" t="s">
@@ -5314,66 +5312,66 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>182.78</v>
       </c>
       <c r="Q24" s="3">
         <v>0</v>
       </c>
       <c r="R24" s="3">
         <v>0</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>182.78</v>
       </c>
       <c r="U24" s="3">
         <v>182.78</v>
       </c>
       <c r="V24" s="3">
-        <v>6.67</v>
+        <v>0</v>
       </c>
       <c r="W24" s="3">
         <v>0</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>189.45</v>
+        <v>182.78</v>
       </c>
       <c r="Z24" s="2">
-        <v>22.5</v>
+        <v>21.71</v>
       </c>
       <c r="AA24" s="2">
-        <v>66</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F25" s="2">
         <v>40046393</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H25" s="3" t="s">
@@ -5412,51 +5410,51 @@
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>535.86</v>
       </c>
       <c r="U25" s="3">
         <v>329.7</v>
       </c>
       <c r="V25" s="3">
         <v>56.22</v>
       </c>
       <c r="W25" s="3">
         <v>149.94</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
         <v>535.86</v>
       </c>
       <c r="Z25" s="2">
         <v>17.37</v>
       </c>
       <c r="AA25" s="2">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="2">
         <v>40016237</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -5495,51 +5493,51 @@
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>98.37</v>
       </c>
       <c r="U26" s="3">
         <v>76.91</v>
       </c>
       <c r="V26" s="3">
         <v>0</v>
       </c>
       <c r="W26" s="3">
         <v>21.46</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
         <v>98.37</v>
       </c>
       <c r="Z26" s="2">
         <v>25.21</v>
       </c>
       <c r="AA26" s="2">
-        <v>42</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F27" s="2">
         <v>40016240</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H27" s="3" t="s">
@@ -5578,51 +5576,51 @@
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>114.22</v>
       </c>
       <c r="U27" s="3">
         <v>66.99</v>
       </c>
       <c r="V27" s="3">
         <v>24.11</v>
       </c>
       <c r="W27" s="3">
         <v>23.12</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
         <v>114.22</v>
       </c>
       <c r="Z27" s="2">
         <v>20.9</v>
       </c>
       <c r="AA27" s="2">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>146</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F28" s="2">
         <v>40002523</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H28" s="3" t="s">
@@ -5661,51 +5659,51 @@
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>526.38</v>
       </c>
       <c r="U28" s="3">
         <v>431.33</v>
       </c>
       <c r="V28" s="3">
         <v>35.6</v>
       </c>
       <c r="W28" s="3">
         <v>61.91</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
         <v>528.84</v>
       </c>
       <c r="Z28" s="2">
         <v>43.24</v>
       </c>
       <c r="AA28" s="2">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F29" s="2">
         <v>40028434</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H29" s="3" t="s">
@@ -5744,51 +5742,51 @@
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>711.07</v>
       </c>
       <c r="U29" s="3">
         <v>606.49</v>
       </c>
       <c r="V29" s="3">
         <v>32.93</v>
       </c>
       <c r="W29" s="3">
         <v>71.64</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
         <v>711.07</v>
       </c>
       <c r="Z29" s="2">
         <v>45.41</v>
       </c>
       <c r="AA29" s="2">
-        <v>82</v>
+        <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>156</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F30" s="2">
         <v>40046986</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -5809,69 +5807,69 @@
       <c r="M30" s="3">
         <v>328.05</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P30" s="3">
         <v>77.07</v>
       </c>
       <c r="Q30" s="3">
         <v>20.87</v>
       </c>
       <c r="R30" s="3">
         <v>10.38</v>
       </c>
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>108.33</v>
       </c>
       <c r="U30" s="3">
-        <v>78.93</v>
+        <v>77.07</v>
       </c>
       <c r="V30" s="3">
         <v>20.87</v>
       </c>
       <c r="W30" s="3">
         <v>10.38</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
-        <v>110.19</v>
+        <v>108.33</v>
       </c>
       <c r="Z30" s="2">
-        <v>33.59</v>
+        <v>33.02</v>
       </c>
       <c r="AA30" s="2">
-        <v>46</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F31" s="2">
         <v>40006363</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H31" s="3" t="s">
@@ -5910,51 +5908,51 @@
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>351.63</v>
       </c>
       <c r="U31" s="3">
         <v>317.03</v>
       </c>
       <c r="V31" s="3">
         <v>17.66</v>
       </c>
       <c r="W31" s="3">
         <v>16.95</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
         <v>351.63</v>
       </c>
       <c r="Z31" s="2">
         <v>50.27</v>
       </c>
       <c r="AA31" s="2">
-        <v>77</v>
+        <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>165</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F32" s="2">
         <v>40006926</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H32" s="3" t="s">
@@ -5978,66 +5976,66 @@
       <c r="N32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P32" s="3">
         <v>507.84</v>
       </c>
       <c r="Q32" s="3">
         <v>49.8</v>
       </c>
       <c r="R32" s="3">
         <v>74.57</v>
       </c>
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>632.21</v>
       </c>
       <c r="U32" s="3">
         <v>507.84</v>
       </c>
       <c r="V32" s="3">
-        <v>52.15</v>
+        <v>49.8</v>
       </c>
       <c r="W32" s="3">
         <v>74.57</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
-        <v>634.56</v>
+        <v>632.21</v>
       </c>
       <c r="Z32" s="2">
-        <v>61.63</v>
+        <v>61.4</v>
       </c>
       <c r="AA32" s="2">
-        <v>83</v>
+        <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F33" s="2">
         <v>40060504</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -6061,66 +6059,66 @@
       <c r="N33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P33" s="3">
         <v>213.76</v>
       </c>
       <c r="Q33" s="3">
         <v>56.28</v>
       </c>
       <c r="R33" s="3">
         <v>68.94</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>338.98</v>
       </c>
       <c r="U33" s="3">
         <v>213.76</v>
       </c>
       <c r="V33" s="3">
-        <v>61.05</v>
+        <v>56.28</v>
       </c>
       <c r="W33" s="3">
         <v>68.94</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
-        <v>343.75</v>
+        <v>338.98</v>
       </c>
       <c r="Z33" s="2">
-        <v>39.57</v>
+        <v>39.02</v>
       </c>
       <c r="AA33" s="2">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F34" s="2">
         <v>40016238</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H34" s="3" t="s">
@@ -6144,66 +6142,66 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>238.9</v>
       </c>
       <c r="Q34" s="3">
         <v>9.75</v>
       </c>
       <c r="R34" s="3">
         <v>30.48</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>279.13</v>
       </c>
       <c r="U34" s="3">
         <v>238.9</v>
       </c>
       <c r="V34" s="3">
-        <v>17.29</v>
+        <v>9.75</v>
       </c>
       <c r="W34" s="3">
         <v>30.48</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>286.67</v>
+        <v>279.13</v>
       </c>
       <c r="Z34" s="2">
-        <v>12.83</v>
+        <v>12.49</v>
       </c>
       <c r="AA34" s="2">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F35" s="2">
         <v>40049022</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H35" s="3" t="s">
@@ -6242,51 +6240,51 @@
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>29852.64</v>
       </c>
       <c r="U35" s="3">
         <v>11917.39</v>
       </c>
       <c r="V35" s="3">
         <v>115.56</v>
       </c>
       <c r="W35" s="3">
         <v>17819.69</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
         <v>29852.64</v>
       </c>
       <c r="Z35" s="2">
         <v>26.7</v>
       </c>
       <c r="AA35" s="2">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F36" s="2">
         <v>40002169</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H36" s="3" t="s">
@@ -6310,66 +6308,66 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>213.17</v>
       </c>
       <c r="Q36" s="3">
         <v>6.06</v>
       </c>
       <c r="R36" s="3">
         <v>0</v>
       </c>
       <c r="S36" s="3">
         <v>6.86</v>
       </c>
       <c r="T36" s="3">
         <v>226.09</v>
       </c>
       <c r="U36" s="3">
         <v>213.17</v>
       </c>
       <c r="V36" s="3">
-        <v>6.32</v>
+        <v>6.06</v>
       </c>
       <c r="W36" s="3">
         <v>0</v>
       </c>
       <c r="X36" s="2">
         <v>6.86</v>
       </c>
       <c r="Y36" s="2">
-        <v>226.35</v>
+        <v>226.09</v>
       </c>
       <c r="Z36" s="2">
-        <v>68.21</v>
+        <v>68.13</v>
       </c>
       <c r="AA36" s="2">
-        <v>92</v>
+        <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F37" s="2">
         <v>40060451</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H37" s="3" t="s">
@@ -6390,69 +6388,69 @@
       <c r="M37" s="3">
         <v>620.93</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>139.05</v>
       </c>
       <c r="Q37" s="3">
         <v>41.56</v>
       </c>
       <c r="R37" s="3">
         <v>82.87</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>263.48</v>
       </c>
       <c r="U37" s="3">
-        <v>140.66</v>
+        <v>139.05</v>
       </c>
       <c r="V37" s="3">
-        <v>45.43</v>
+        <v>41.56</v>
       </c>
       <c r="W37" s="3">
         <v>82.87</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>268.96</v>
+        <v>263.48</v>
       </c>
       <c r="Z37" s="2">
-        <v>43.32</v>
+        <v>42.43</v>
       </c>
       <c r="AA37" s="2">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F38" s="2">
         <v>40046992</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -6476,66 +6474,66 @@
       <c r="N38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="3">
         <v>0</v>
       </c>
       <c r="Q38" s="3">
         <v>10.01</v>
       </c>
       <c r="R38" s="3">
         <v>108.07</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>118.07</v>
       </c>
       <c r="U38" s="3">
         <v>0</v>
       </c>
       <c r="V38" s="3">
-        <v>15.33</v>
+        <v>10.01</v>
       </c>
       <c r="W38" s="3">
         <v>108.07</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
-        <v>123.39</v>
+        <v>118.07</v>
       </c>
       <c r="Z38" s="2">
-        <v>11.97</v>
+        <v>11.45</v>
       </c>
       <c r="AA38" s="2">
-        <v>42</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>197</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F39" s="2">
         <v>40046993</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -6556,69 +6554,69 @@
       <c r="M39" s="3">
         <v>881.16</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>84.47</v>
       </c>
       <c r="Q39" s="3">
         <v>7.9</v>
       </c>
       <c r="R39" s="3">
         <v>58.49</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>150.86</v>
       </c>
       <c r="U39" s="3">
-        <v>85.33</v>
+        <v>84.47</v>
       </c>
       <c r="V39" s="3">
-        <v>9.68</v>
+        <v>7.9</v>
       </c>
       <c r="W39" s="3">
         <v>58.49</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>153.5</v>
+        <v>150.86</v>
       </c>
       <c r="Z39" s="2">
-        <v>17.42</v>
+        <v>17.12</v>
       </c>
       <c r="AA39" s="2">
-        <v>53</v>
+        <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F40" s="2">
         <v>40046995</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -6642,66 +6640,66 @@
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>87.27</v>
       </c>
       <c r="Q40" s="3">
         <v>18.9</v>
       </c>
       <c r="R40" s="3">
         <v>28.05</v>
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>134.22</v>
       </c>
       <c r="U40" s="3">
         <v>87.27</v>
       </c>
       <c r="V40" s="3">
-        <v>24.16</v>
+        <v>18.9</v>
       </c>
       <c r="W40" s="3">
         <v>28.05</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
-        <v>139.48</v>
+        <v>134.22</v>
       </c>
       <c r="Z40" s="2">
-        <v>15.86</v>
+        <v>15.26</v>
       </c>
       <c r="AA40" s="2">
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F41" s="2">
         <v>40046390</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -6740,51 +6738,51 @@
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>174.89</v>
       </c>
       <c r="U41" s="3">
         <v>125.29</v>
       </c>
       <c r="V41" s="3">
         <v>8.28</v>
       </c>
       <c r="W41" s="3">
         <v>41.31</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
         <v>174.89</v>
       </c>
       <c r="Z41" s="2">
         <v>17.69</v>
       </c>
       <c r="AA41" s="2">
-        <v>56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F42" s="2">
         <v>40011171</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -6823,51 +6821,51 @@
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>801.27</v>
       </c>
       <c r="U42" s="3">
         <v>642.38</v>
       </c>
       <c r="V42" s="3">
         <v>52.04</v>
       </c>
       <c r="W42" s="3">
         <v>106.62</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
         <v>801.04</v>
       </c>
       <c r="Z42" s="2">
         <v>36.02</v>
       </c>
       <c r="AA42" s="2">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F43" s="2">
         <v>40046996</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H43" s="3" t="s">
@@ -6891,66 +6889,66 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>132.99</v>
       </c>
       <c r="Q43" s="3">
         <v>23.08</v>
       </c>
       <c r="R43" s="3">
         <v>10.51</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>166.58</v>
       </c>
       <c r="U43" s="3">
         <v>132.99</v>
       </c>
       <c r="V43" s="3">
-        <v>26.99</v>
+        <v>23.08</v>
       </c>
       <c r="W43" s="3">
         <v>10.51</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>170.49</v>
+        <v>166.58</v>
       </c>
       <c r="Z43" s="2">
-        <v>43.66</v>
+        <v>42.66</v>
       </c>
       <c r="AA43" s="2">
-        <v>58</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F44" s="2">
         <v>40034236</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -6989,51 +6987,51 @@
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>698.44</v>
       </c>
       <c r="U44" s="3">
         <v>672.19</v>
       </c>
       <c r="V44" s="3">
         <v>7.16</v>
       </c>
       <c r="W44" s="3">
         <v>19.1</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
         <v>698.44</v>
       </c>
       <c r="Z44" s="2">
         <v>41.15</v>
       </c>
       <c r="AA44" s="2">
-        <v>52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F45" s="2">
         <v>40027623</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="3" t="s">
@@ -7057,66 +7055,66 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>593.95</v>
       </c>
       <c r="Q45" s="3">
         <v>37.77</v>
       </c>
       <c r="R45" s="3">
         <v>41.11</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>672.82</v>
       </c>
       <c r="U45" s="3">
         <v>593.95</v>
       </c>
       <c r="V45" s="3">
-        <v>42.93</v>
+        <v>37.77</v>
       </c>
       <c r="W45" s="3">
         <v>41.11</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>677.98</v>
+        <v>672.82</v>
       </c>
       <c r="Z45" s="2">
-        <v>72.19</v>
+        <v>71.64</v>
       </c>
       <c r="AA45" s="2">
-        <v>93</v>
+        <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F46" s="2">
         <v>40055883</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -7137,69 +7135,69 @@
       <c r="M46" s="3">
         <v>571.17</v>
       </c>
       <c r="N46" s="3" t="s">
         <v>71</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P46" s="3">
         <v>182.44</v>
       </c>
       <c r="Q46" s="3">
         <v>2.27</v>
       </c>
       <c r="R46" s="3">
         <v>4.96</v>
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>189.67</v>
       </c>
       <c r="U46" s="3">
-        <v>182.44</v>
+        <v>202.13</v>
       </c>
       <c r="V46" s="3">
         <v>2.27</v>
       </c>
       <c r="W46" s="3">
         <v>4.96</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
-        <v>189.67</v>
+        <v>209.36</v>
       </c>
       <c r="Z46" s="2">
-        <v>33.21</v>
+        <v>36.65</v>
       </c>
       <c r="AA46" s="2">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F47" s="2">
         <v>40027594</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="3" t="s">
@@ -7223,66 +7221,66 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>8.87</v>
       </c>
       <c r="Q47" s="3">
         <v>29.59</v>
       </c>
       <c r="R47" s="3">
         <v>14</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>52.46</v>
       </c>
       <c r="U47" s="3">
         <v>8.87</v>
       </c>
       <c r="V47" s="3">
-        <v>32.25</v>
+        <v>29.59</v>
       </c>
       <c r="W47" s="3">
         <v>14</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>55.11</v>
+        <v>52.46</v>
       </c>
       <c r="Z47" s="2">
-        <v>18.37</v>
+        <v>17.48</v>
       </c>
       <c r="AA47" s="2">
-        <v>72</v>
+        <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F48" s="2">
         <v>40027592</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="3" t="s">
@@ -7306,66 +7304,66 @@
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P48" s="3">
         <v>175.09</v>
       </c>
       <c r="Q48" s="3">
         <v>32.67</v>
       </c>
       <c r="R48" s="3">
         <v>32.28</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>240.04</v>
       </c>
       <c r="U48" s="3">
         <v>175.09</v>
       </c>
       <c r="V48" s="3">
-        <v>34.45</v>
+        <v>32.67</v>
       </c>
       <c r="W48" s="3">
         <v>32.28</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>241.82</v>
+        <v>240.04</v>
       </c>
       <c r="Z48" s="2">
-        <v>45.89</v>
+        <v>45.55</v>
       </c>
       <c r="AA48" s="2">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F49" s="2">
         <v>40027628</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="3" t="s">
@@ -7404,51 +7402,51 @@
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>530.27</v>
       </c>
       <c r="U49" s="3">
         <v>459.32</v>
       </c>
       <c r="V49" s="3">
         <v>39.98</v>
       </c>
       <c r="W49" s="3">
         <v>30.97</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
         <v>530.27</v>
       </c>
       <c r="Z49" s="2">
         <v>80.3</v>
       </c>
       <c r="AA49" s="2">
-        <v>99</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>246</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F50" s="2">
         <v>40033760</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -7472,66 +7470,66 @@
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>223.83</v>
       </c>
       <c r="Q50" s="3">
         <v>20.37</v>
       </c>
       <c r="R50" s="3">
         <v>44.43</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>288.63</v>
       </c>
       <c r="U50" s="3">
         <v>223.83</v>
       </c>
       <c r="V50" s="3">
-        <v>23.91</v>
+        <v>20.37</v>
       </c>
       <c r="W50" s="3">
         <v>44.43</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>292.17</v>
+        <v>288.63</v>
       </c>
       <c r="Z50" s="2">
-        <v>42.79</v>
+        <v>42.27</v>
       </c>
       <c r="AA50" s="2">
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>249</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F51" s="2">
         <v>40034160</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="3" t="s">
@@ -7555,66 +7553,66 @@
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>671.03</v>
       </c>
       <c r="Q51" s="3">
         <v>33.91</v>
       </c>
       <c r="R51" s="3">
         <v>41.8</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>746.74</v>
       </c>
       <c r="U51" s="3">
         <v>671.03</v>
       </c>
       <c r="V51" s="3">
-        <v>37.32</v>
+        <v>33.91</v>
       </c>
       <c r="W51" s="3">
         <v>41.8</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>750.15</v>
+        <v>746.74</v>
       </c>
       <c r="Z51" s="2">
-        <v>65.25</v>
+        <v>64.95</v>
       </c>
       <c r="AA51" s="2">
-        <v>76</v>
+        <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>253</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F52" s="2">
         <v>40027621</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -7638,66 +7636,66 @@
       <c r="N52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P52" s="3">
         <v>133.47</v>
       </c>
       <c r="Q52" s="3">
         <v>33.37</v>
       </c>
       <c r="R52" s="3">
         <v>30.21</v>
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>197.04</v>
       </c>
       <c r="U52" s="3">
         <v>133.47</v>
       </c>
       <c r="V52" s="3">
-        <v>35.13</v>
+        <v>33.37</v>
       </c>
       <c r="W52" s="3">
         <v>30.21</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
-        <v>198.81</v>
+        <v>197.04</v>
       </c>
       <c r="Z52" s="2">
-        <v>59.29</v>
+        <v>58.76</v>
       </c>
       <c r="AA52" s="2">
-        <v>88</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>258</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>259</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F53" s="2">
         <v>40022361</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="3" t="s">
@@ -7721,66 +7719,66 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>312.05</v>
       </c>
       <c r="Q53" s="3">
         <v>17.7</v>
       </c>
       <c r="R53" s="3">
         <v>64.02</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>393.77</v>
       </c>
       <c r="U53" s="3">
         <v>312.05</v>
       </c>
       <c r="V53" s="3">
-        <v>20.25</v>
+        <v>17.7</v>
       </c>
       <c r="W53" s="3">
         <v>64.02</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>396.32</v>
+        <v>393.77</v>
       </c>
       <c r="Z53" s="2">
-        <v>43.9</v>
+        <v>43.61</v>
       </c>
       <c r="AA53" s="2">
-        <v>77</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F54" s="2">
         <v>40049066</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H54" s="3" t="s">
@@ -7819,51 +7817,51 @@
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>566.29</v>
       </c>
       <c r="U54" s="3">
         <v>172.71</v>
       </c>
       <c r="V54" s="3">
         <v>367.7</v>
       </c>
       <c r="W54" s="3">
         <v>0</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
         <v>540.41</v>
       </c>
       <c r="Z54" s="2">
         <v>86.78</v>
       </c>
       <c r="AA54" s="2">
-        <v>91</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F55" s="2">
         <v>40034651</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="3" t="s">
@@ -7902,51 +7900,51 @@
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>517.13</v>
       </c>
       <c r="U55" s="3">
         <v>496.03</v>
       </c>
       <c r="V55" s="3">
         <v>7.48</v>
       </c>
       <c r="W55" s="3">
         <v>13.62</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
         <v>517.13</v>
       </c>
       <c r="Z55" s="2">
         <v>32.43</v>
       </c>
       <c r="AA55" s="2">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>270</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>271</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F56" s="2">
         <v>40022364</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
@@ -7970,66 +7968,66 @@
       <c r="N56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P56" s="3">
         <v>93.8</v>
       </c>
       <c r="Q56" s="3">
         <v>27.5</v>
       </c>
       <c r="R56" s="3">
         <v>13.12</v>
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>134.41</v>
       </c>
       <c r="U56" s="3">
         <v>93.8</v>
       </c>
       <c r="V56" s="3">
-        <v>29.32</v>
+        <v>27.5</v>
       </c>
       <c r="W56" s="3">
         <v>13.12</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
-        <v>136.23</v>
+        <v>134.41</v>
       </c>
       <c r="Z56" s="2">
-        <v>39.28</v>
+        <v>38.76</v>
       </c>
       <c r="AA56" s="2">
-        <v>71</v>
+        <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F57" s="2">
         <v>40022690</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H57" s="3" t="s">
@@ -8068,51 +8066,51 @@
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>104.15</v>
       </c>
       <c r="U57" s="3">
         <v>34.14</v>
       </c>
       <c r="V57" s="3">
         <v>33.6</v>
       </c>
       <c r="W57" s="3">
         <v>36.42</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
         <v>104.15</v>
       </c>
       <c r="Z57" s="2">
         <v>14.66</v>
       </c>
       <c r="AA57" s="2">
-        <v>82</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F58" s="2">
         <v>40055906</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="3" t="s">
@@ -8151,51 +8149,51 @@
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>424.2</v>
       </c>
       <c r="U58" s="3">
         <v>253.97</v>
       </c>
       <c r="V58" s="3">
         <v>16.09</v>
       </c>
       <c r="W58" s="3">
         <v>154.14</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
         <v>424.2</v>
       </c>
       <c r="Z58" s="2">
         <v>31.07</v>
       </c>
       <c r="AA58" s="2">
-        <v>70</v>
+        <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>285</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>286</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F59" s="2">
         <v>40034885</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -8234,51 +8232,51 @@
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>139.08</v>
       </c>
       <c r="U59" s="3">
         <v>88.64</v>
       </c>
       <c r="V59" s="3">
         <v>40.65</v>
       </c>
       <c r="W59" s="3">
         <v>9.79</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
         <v>139.08</v>
       </c>
       <c r="Z59" s="2">
         <v>47.61</v>
       </c>
       <c r="AA59" s="2">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>290</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>291</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F60" s="2">
         <v>40034322</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -8317,51 +8315,51 @@
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>56.19</v>
       </c>
       <c r="U60" s="3">
         <v>0</v>
       </c>
       <c r="V60" s="3">
         <v>27.4</v>
       </c>
       <c r="W60" s="3">
         <v>28.79</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
         <v>56.19</v>
       </c>
       <c r="Z60" s="2">
         <v>4.98</v>
       </c>
       <c r="AA60" s="2">
-        <v>67</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>295</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F61" s="2">
         <v>40034171</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -8400,51 +8398,51 @@
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>762.81</v>
       </c>
       <c r="U61" s="3">
         <v>634.24</v>
       </c>
       <c r="V61" s="3">
         <v>7.2</v>
       </c>
       <c r="W61" s="3">
         <v>121.37</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
         <v>762.81</v>
       </c>
       <c r="Z61" s="2">
         <v>51.38</v>
       </c>
       <c r="AA61" s="2">
-        <v>58</v>
+        <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>298</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>299</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F62" s="2">
         <v>40034658</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H62" s="3" t="s">
@@ -8483,51 +8481,51 @@
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>256.8</v>
       </c>
       <c r="U62" s="3">
         <v>193.65</v>
       </c>
       <c r="V62" s="3">
         <v>43.93</v>
       </c>
       <c r="W62" s="3">
         <v>19.22</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
         <v>256.8</v>
       </c>
       <c r="Z62" s="2">
         <v>16.24</v>
       </c>
       <c r="AA62" s="2">
-        <v>68</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>303</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>304</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F63" s="2">
         <v>40022291</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="3" t="s">
@@ -8551,66 +8549,66 @@
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="3">
         <v>418.49</v>
       </c>
       <c r="Q63" s="3">
         <v>45.13</v>
       </c>
       <c r="R63" s="3">
         <v>35.88</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>499.5</v>
       </c>
       <c r="U63" s="3">
         <v>418.49</v>
       </c>
       <c r="V63" s="3">
-        <v>47.79</v>
+        <v>45.13</v>
       </c>
       <c r="W63" s="3">
         <v>35.88</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
-        <v>502.16</v>
+        <v>499.5</v>
       </c>
       <c r="Z63" s="2">
-        <v>49.89</v>
+        <v>49.63</v>
       </c>
       <c r="AA63" s="2">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F64" s="2">
         <v>40055901</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -8649,51 +8647,51 @@
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>75.59</v>
       </c>
       <c r="U64" s="3">
         <v>67.87</v>
       </c>
       <c r="V64" s="3">
         <v>7.72</v>
       </c>
       <c r="W64" s="3">
         <v>0</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
         <v>75.59</v>
       </c>
       <c r="Z64" s="2">
         <v>8.63</v>
       </c>
       <c r="AA64" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>312</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F65" s="2">
         <v>40027599</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -8732,51 +8730,51 @@
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>250.21</v>
       </c>
       <c r="U65" s="3">
         <v>174.7</v>
       </c>
       <c r="V65" s="3">
         <v>32.96</v>
       </c>
       <c r="W65" s="3">
         <v>42.55</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
         <v>250.21</v>
       </c>
       <c r="Z65" s="2">
         <v>33.21</v>
       </c>
       <c r="AA65" s="2">
-        <v>53</v>
+        <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>315</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>316</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F66" s="2">
         <v>40035079</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H66" s="3" t="s">
@@ -8815,51 +8813,51 @@
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>359.5</v>
       </c>
       <c r="U66" s="3">
         <v>76.16</v>
       </c>
       <c r="V66" s="3">
         <v>57.68</v>
       </c>
       <c r="W66" s="3">
         <v>225.66</v>
       </c>
       <c r="X66" s="2">
         <v>0</v>
       </c>
       <c r="Y66" s="2">
         <v>359.5</v>
       </c>
       <c r="Z66" s="2">
         <v>12.01</v>
       </c>
       <c r="AA66" s="2">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>320</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F67" s="2">
         <v>40016168</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="3" t="s">
@@ -8883,66 +8881,66 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="3">
         <v>1105.64</v>
       </c>
       <c r="Q67" s="3">
         <v>51</v>
       </c>
       <c r="R67" s="3">
         <v>199.93</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>1356.57</v>
       </c>
       <c r="U67" s="3">
         <v>1105.64</v>
       </c>
       <c r="V67" s="3">
-        <v>58.82</v>
+        <v>51</v>
       </c>
       <c r="W67" s="3">
         <v>199.93</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>1364.39</v>
+        <v>1356.57</v>
       </c>
       <c r="Z67" s="2">
-        <v>54.87</v>
+        <v>54.56</v>
       </c>
       <c r="AA67" s="2">
-        <v>72</v>
+        <v>27</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F68" s="2">
         <v>40016190</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -8981,51 +8979,51 @@
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>263.59</v>
       </c>
       <c r="U68" s="3">
         <v>150.45</v>
       </c>
       <c r="V68" s="3">
         <v>29.93</v>
       </c>
       <c r="W68" s="3">
         <v>83.21</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
         <v>263.59</v>
       </c>
       <c r="Z68" s="2">
         <v>29.13</v>
       </c>
       <c r="AA68" s="2">
-        <v>66</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>329</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>330</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>331</v>
       </c>
       <c r="F69" s="2">
         <v>40016192</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -9064,51 +9062,51 @@
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>262.75</v>
       </c>
       <c r="U69" s="3">
         <v>221.75</v>
       </c>
       <c r="V69" s="3">
         <v>19.5</v>
       </c>
       <c r="W69" s="3">
         <v>21.5</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
         <v>262.75</v>
       </c>
       <c r="Z69" s="2">
         <v>42.49</v>
       </c>
       <c r="AA69" s="2">
-        <v>67</v>
+        <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>333</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>334</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>335</v>
       </c>
       <c r="F70" s="2">
         <v>40016191</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H70" s="3" t="s">
@@ -9129,69 +9127,69 @@
       <c r="M70" s="3">
         <v>609.28</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P70" s="3">
         <v>176.8</v>
       </c>
       <c r="Q70" s="3">
         <v>21.01</v>
       </c>
       <c r="R70" s="3">
         <v>32.79</v>
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>230.6</v>
       </c>
       <c r="U70" s="3">
-        <v>178.95</v>
+        <v>177.53</v>
       </c>
       <c r="V70" s="3">
-        <v>21.9</v>
+        <v>21.01</v>
       </c>
       <c r="W70" s="3">
         <v>32.79</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
-        <v>233.63</v>
+        <v>231.33</v>
       </c>
       <c r="Z70" s="2">
-        <v>38.35</v>
+        <v>37.97</v>
       </c>
       <c r="AA70" s="2">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>337</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>338</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F71" s="2">
         <v>40016199</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -9230,51 +9228,51 @@
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>179.17</v>
       </c>
       <c r="U71" s="3">
         <v>136.31</v>
       </c>
       <c r="V71" s="3">
         <v>18.11</v>
       </c>
       <c r="W71" s="3">
         <v>24.76</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
         <v>179.17</v>
       </c>
       <c r="Z71" s="2">
         <v>30.78</v>
       </c>
       <c r="AA71" s="2">
-        <v>89</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>341</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>342</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F72" s="2">
         <v>40038319</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H72" s="3" t="s">
@@ -9313,51 +9311,51 @@
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>216.1</v>
       </c>
       <c r="U72" s="3">
         <v>167.68</v>
       </c>
       <c r="V72" s="3">
         <v>48.43</v>
       </c>
       <c r="W72" s="3">
         <v>0</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
         <v>216.1</v>
       </c>
       <c r="Z72" s="2">
         <v>29.06</v>
       </c>
       <c r="AA72" s="2">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F73" s="2">
         <v>40015010</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H73" s="3" t="s">
@@ -9396,51 +9394,51 @@
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>471.83</v>
       </c>
       <c r="U73" s="3">
         <v>368</v>
       </c>
       <c r="V73" s="3">
         <v>34.25</v>
       </c>
       <c r="W73" s="3">
         <v>69.57</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
         <v>471.83</v>
       </c>
       <c r="Z73" s="2">
         <v>43.08</v>
       </c>
       <c r="AA73" s="2">
-        <v>54</v>
+        <v>33</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F74" s="2">
         <v>40057544</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H74" s="3" t="s">
@@ -9479,51 +9477,51 @@
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>415.71</v>
       </c>
       <c r="U74" s="3">
         <v>399.56</v>
       </c>
       <c r="V74" s="3">
         <v>7.91</v>
       </c>
       <c r="W74" s="3">
         <v>8.25</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
         <v>415.71</v>
       </c>
       <c r="Z74" s="2">
         <v>33.72</v>
       </c>
       <c r="AA74" s="2">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>354</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F75" s="2">
         <v>40033798</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H75" s="3" t="s">
@@ -9562,51 +9560,51 @@
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>308.3</v>
       </c>
       <c r="U75" s="3">
         <v>254.46</v>
       </c>
       <c r="V75" s="3">
         <v>33.08</v>
       </c>
       <c r="W75" s="3">
         <v>20.76</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
         <v>308.3</v>
       </c>
       <c r="Z75" s="2">
         <v>45.01</v>
       </c>
       <c r="AA75" s="2">
-        <v>79</v>
+        <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>359</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F76" s="2">
         <v>40062167</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H76" s="3" t="s">
@@ -9643,51 +9641,51 @@
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>111.15</v>
       </c>
       <c r="U76" s="3">
         <v>0</v>
       </c>
       <c r="V76" s="3">
         <v>111.15</v>
       </c>
       <c r="W76" s="3">
         <v>0</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
         <v>111.15</v>
       </c>
       <c r="Z76" s="2">
         <v>89.99</v>
       </c>
       <c r="AA76" s="2">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>363</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>364</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F77" s="2">
         <v>40049069</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H77" s="3" t="s">
@@ -9726,51 +9724,51 @@
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>160.9</v>
       </c>
       <c r="U77" s="3">
         <v>126.53</v>
       </c>
       <c r="V77" s="3">
         <v>34.37</v>
       </c>
       <c r="W77" s="3">
         <v>0</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
         <v>160.9</v>
       </c>
       <c r="Z77" s="2">
         <v>59.54</v>
       </c>
       <c r="AA77" s="2">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>368</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F78" s="2">
         <v>40049624</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -9890,51 +9888,51 @@
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>418.1</v>
       </c>
       <c r="U79" s="3">
         <v>373.86</v>
       </c>
       <c r="V79" s="3">
         <v>17.61</v>
       </c>
       <c r="W79" s="3">
         <v>26.63</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
         <v>418.1</v>
       </c>
       <c r="Z79" s="2">
         <v>39.93</v>
       </c>
       <c r="AA79" s="2">
-        <v>44</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>375</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>376</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F80" s="2">
         <v>40025737</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -9973,51 +9971,51 @@
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>50.52</v>
       </c>
       <c r="U80" s="3">
         <v>35.76</v>
       </c>
       <c r="V80" s="3">
         <v>11.92</v>
       </c>
       <c r="W80" s="3">
         <v>2.83</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
         <v>50.52</v>
       </c>
       <c r="Z80" s="2">
         <v>69.15</v>
       </c>
       <c r="AA80" s="2">
-        <v>61</v>
+        <v>47</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>379</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>380</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F81" s="2">
         <v>40033792</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="3" t="s">
@@ -10041,66 +10039,66 @@
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>71.09</v>
       </c>
       <c r="Q81" s="3">
         <v>36.27</v>
       </c>
       <c r="R81" s="3">
         <v>35.31</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>142.67</v>
       </c>
       <c r="U81" s="3">
         <v>71.09</v>
       </c>
       <c r="V81" s="3">
-        <v>37.84</v>
+        <v>36.27</v>
       </c>
       <c r="W81" s="3">
         <v>35.31</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>144.24</v>
+        <v>142.67</v>
       </c>
       <c r="Z81" s="2">
-        <v>61.6</v>
+        <v>60.93</v>
       </c>
       <c r="AA81" s="2">
-        <v>92</v>
+        <v>34</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>383</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>384</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F82" s="2">
         <v>40055896</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -10121,69 +10119,69 @@
       <c r="M82" s="3">
         <v>507.92</v>
       </c>
       <c r="N82" s="3" t="s">
         <v>71</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P82" s="3">
         <v>207.41</v>
       </c>
       <c r="Q82" s="3">
         <v>4.37</v>
       </c>
       <c r="R82" s="3">
         <v>0</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>211.78</v>
       </c>
       <c r="U82" s="3">
-        <v>207.41</v>
+        <v>311.91</v>
       </c>
       <c r="V82" s="3">
-        <v>4.37</v>
+        <v>10.69</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
-        <v>211.78</v>
+        <v>322.6</v>
       </c>
       <c r="Z82" s="2">
-        <v>41.7</v>
+        <v>63.51</v>
       </c>
       <c r="AA82" s="2">
-        <v>75</v>
+        <v>66</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>387</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>388</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F83" s="2">
         <v>40038381</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="3" t="s">
@@ -10222,51 +10220,51 @@
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>202.89</v>
       </c>
       <c r="U83" s="3">
         <v>158.35</v>
       </c>
       <c r="V83" s="3">
         <v>44.54</v>
       </c>
       <c r="W83" s="3">
         <v>0</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
         <v>202.89</v>
       </c>
       <c r="Z83" s="2">
         <v>35.3</v>
       </c>
       <c r="AA83" s="2">
-        <v>70</v>
+        <v>62</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>391</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>392</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F84" s="2">
         <v>40067330</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -10305,51 +10303,51 @@
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>549.07</v>
       </c>
       <c r="U84" s="3">
         <v>423.82</v>
       </c>
       <c r="V84" s="3">
         <v>48.43</v>
       </c>
       <c r="W84" s="3">
         <v>76.82</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
         <v>549.07</v>
       </c>
       <c r="Z84" s="2">
         <v>39.78</v>
       </c>
       <c r="AA84" s="2">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>395</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>396</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F85" s="2">
         <v>40027600</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -10373,66 +10371,66 @@
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>274.25</v>
       </c>
       <c r="Q85" s="3">
         <v>36.36</v>
       </c>
       <c r="R85" s="3">
         <v>14.15</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>324.76</v>
       </c>
       <c r="U85" s="3">
         <v>274.25</v>
       </c>
       <c r="V85" s="3">
-        <v>40.18</v>
+        <v>36.36</v>
       </c>
       <c r="W85" s="3">
         <v>14.15</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>328.58</v>
+        <v>324.76</v>
       </c>
       <c r="Z85" s="2">
-        <v>54.55</v>
+        <v>53.92</v>
       </c>
       <c r="AA85" s="2">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F86" s="2">
         <v>40027586</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H86" s="3" t="s">
@@ -10471,51 +10469,51 @@
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>139.54</v>
       </c>
       <c r="U86" s="3">
         <v>96.95</v>
       </c>
       <c r="V86" s="3">
         <v>26.61</v>
       </c>
       <c r="W86" s="3">
         <v>15.97</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
         <v>139.54</v>
       </c>
       <c r="Z86" s="2">
         <v>47.87</v>
       </c>
       <c r="AA86" s="2">
-        <v>83</v>
+        <v>23</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>404</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>405</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F87" s="2">
         <v>40033932</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="3" t="s">
@@ -10539,66 +10537,66 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>490.99</v>
       </c>
       <c r="Q87" s="3">
         <v>45.06</v>
       </c>
       <c r="R87" s="3">
         <v>103.59</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>639.64</v>
       </c>
       <c r="U87" s="3">
         <v>490.99</v>
       </c>
       <c r="V87" s="3">
-        <v>50.95</v>
+        <v>45.31</v>
       </c>
       <c r="W87" s="3">
         <v>103.59</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>645.53</v>
+        <v>639.89</v>
       </c>
       <c r="Z87" s="2">
-        <v>52.88</v>
+        <v>52.42</v>
       </c>
       <c r="AA87" s="2">
-        <v>79</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>409</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F88" s="2">
         <v>40038730</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
@@ -10637,51 +10635,51 @@
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>308.69</v>
       </c>
       <c r="U88" s="3">
         <v>246.07</v>
       </c>
       <c r="V88" s="3">
         <v>11.07</v>
       </c>
       <c r="W88" s="3">
         <v>51.56</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
         <v>308.69</v>
       </c>
       <c r="Z88" s="2">
         <v>31.92</v>
       </c>
       <c r="AA88" s="2">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>413</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>414</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F89" s="2">
         <v>40027591</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H89" s="3" t="s">
@@ -10705,66 +10703,66 @@
       <c r="N89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P89" s="3">
         <v>46.69</v>
       </c>
       <c r="Q89" s="3">
         <v>25.48</v>
       </c>
       <c r="R89" s="3">
         <v>37.76</v>
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>109.93</v>
       </c>
       <c r="U89" s="3">
         <v>46.69</v>
       </c>
       <c r="V89" s="3">
-        <v>27.03</v>
+        <v>25.48</v>
       </c>
       <c r="W89" s="3">
         <v>37.76</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
-        <v>111.49</v>
+        <v>109.93</v>
       </c>
       <c r="Z89" s="2">
-        <v>16.59</v>
+        <v>16.36</v>
       </c>
       <c r="AA89" s="2">
-        <v>66</v>
+        <v>33</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>417</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F90" s="2">
         <v>40034839</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H90" s="3" t="s">
@@ -10788,66 +10786,66 @@
       <c r="N90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P90" s="3">
         <v>508.35</v>
       </c>
       <c r="Q90" s="3">
         <v>15.63</v>
       </c>
       <c r="R90" s="3">
         <v>13.01</v>
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>536.99</v>
       </c>
       <c r="U90" s="3">
         <v>508.35</v>
       </c>
       <c r="V90" s="3">
-        <v>17.4</v>
+        <v>15.63</v>
       </c>
       <c r="W90" s="3">
         <v>13.01</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
-        <v>538.77</v>
+        <v>536.99</v>
       </c>
       <c r="Z90" s="2">
-        <v>61.18</v>
+        <v>60.97</v>
       </c>
       <c r="AA90" s="2">
-        <v>67</v>
+        <v>34</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>421</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>422</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F91" s="2">
         <v>40046564</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H91" s="3" t="s">
@@ -10884,51 +10882,51 @@
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>93.75</v>
       </c>
       <c r="U91" s="3">
         <v>93.75</v>
       </c>
       <c r="V91" s="3">
         <v>0</v>
       </c>
       <c r="W91" s="3">
         <v>0</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
         <v>93.75</v>
       </c>
       <c r="Z91" s="2">
         <v>80.42</v>
       </c>
       <c r="AA91" s="2">
-        <v>87</v>
+        <v>52</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>426</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>427</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F92" s="2">
         <v>40046499</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -10965,51 +10963,51 @@
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>134.36</v>
       </c>
       <c r="U92" s="3">
         <v>134.36</v>
       </c>
       <c r="V92" s="3">
         <v>0</v>
       </c>
       <c r="W92" s="3">
         <v>0</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
         <v>134.36</v>
       </c>
       <c r="Z92" s="2">
         <v>81.6</v>
       </c>
       <c r="AA92" s="2">
-        <v>87</v>
+        <v>55</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>430</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>431</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F93" s="2">
         <v>40038753</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H93" s="3" t="s">
@@ -11048,51 +11046,51 @@
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>209.28</v>
       </c>
       <c r="U93" s="3">
         <v>147.59</v>
       </c>
       <c r="V93" s="3">
         <v>34.99</v>
       </c>
       <c r="W93" s="3">
         <v>26.7</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
         <v>209.28</v>
       </c>
       <c r="Z93" s="2">
         <v>24.46</v>
       </c>
       <c r="AA93" s="2">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>434</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F94" s="2">
         <v>40027598</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
@@ -11116,66 +11114,66 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>201.37</v>
       </c>
       <c r="Q94" s="3">
         <v>41.13</v>
       </c>
       <c r="R94" s="3">
         <v>46.25</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>288.75</v>
       </c>
       <c r="U94" s="3">
         <v>201.37</v>
       </c>
       <c r="V94" s="3">
-        <v>49.06</v>
+        <v>41.13</v>
       </c>
       <c r="W94" s="3">
         <v>46.25</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>296.68</v>
+        <v>288.75</v>
       </c>
       <c r="Z94" s="2">
-        <v>42.13</v>
+        <v>41</v>
       </c>
       <c r="AA94" s="2">
-        <v>99</v>
+        <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F95" s="2">
         <v>40034327</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="3" t="s">
@@ -11199,66 +11197,66 @@
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>526.12</v>
       </c>
       <c r="Q95" s="3">
         <v>52.31</v>
       </c>
       <c r="R95" s="3">
         <v>116.35</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>694.78</v>
       </c>
       <c r="U95" s="3">
         <v>526.12</v>
       </c>
       <c r="V95" s="3">
-        <v>54.91</v>
+        <v>52.31</v>
       </c>
       <c r="W95" s="3">
         <v>116.35</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>697.38</v>
+        <v>694.78</v>
       </c>
       <c r="Z95" s="2">
-        <v>36.79</v>
+        <v>36.65</v>
       </c>
       <c r="AA95" s="2">
-        <v>75</v>
+        <v>27</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>442</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>443</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F96" s="2">
         <v>40027593</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -11282,66 +11280,66 @@
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>212.57</v>
       </c>
       <c r="Q96" s="3">
         <v>26.39</v>
       </c>
       <c r="R96" s="3">
         <v>45.29</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>284.25</v>
       </c>
       <c r="U96" s="3">
         <v>212.57</v>
       </c>
       <c r="V96" s="3">
-        <v>27.57</v>
+        <v>26.39</v>
       </c>
       <c r="W96" s="3">
         <v>45.29</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>285.43</v>
+        <v>284.25</v>
       </c>
       <c r="Z96" s="2">
-        <v>39.71</v>
+        <v>39.54</v>
       </c>
       <c r="AA96" s="2">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>446</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>447</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F97" s="2">
         <v>40038386</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H97" s="3" t="s">
@@ -11380,51 +11378,51 @@
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>211.82</v>
       </c>
       <c r="U97" s="3">
         <v>194.99</v>
       </c>
       <c r="V97" s="3">
         <v>9.14</v>
       </c>
       <c r="W97" s="3">
         <v>7.7</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
         <v>211.82</v>
       </c>
       <c r="Z97" s="2">
         <v>25.31</v>
       </c>
       <c r="AA97" s="2">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>450</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>451</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F98" s="2">
         <v>40034904</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H98" s="3" t="s">
@@ -11448,66 +11446,66 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>151.37</v>
       </c>
       <c r="Q98" s="3">
         <v>20.44</v>
       </c>
       <c r="R98" s="3">
         <v>20.57</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>192.38</v>
       </c>
       <c r="U98" s="3">
         <v>151.37</v>
       </c>
       <c r="V98" s="3">
-        <v>26.99</v>
+        <v>20.44</v>
       </c>
       <c r="W98" s="3">
         <v>20.57</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>198.93</v>
+        <v>192.38</v>
       </c>
       <c r="Z98" s="2">
-        <v>34.5</v>
+        <v>33.37</v>
       </c>
       <c r="AA98" s="2">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>454</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F99" s="2">
         <v>40027629</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
@@ -11531,66 +11529,66 @@
       <c r="N99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P99" s="3">
         <v>258.96</v>
       </c>
       <c r="Q99" s="3">
         <v>32.65</v>
       </c>
       <c r="R99" s="3">
         <v>64.72</v>
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>356.33</v>
       </c>
       <c r="U99" s="3">
         <v>258.96</v>
       </c>
       <c r="V99" s="3">
-        <v>34.64</v>
+        <v>32.65</v>
       </c>
       <c r="W99" s="3">
         <v>64.72</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
-        <v>358.33</v>
+        <v>356.33</v>
       </c>
       <c r="Z99" s="2">
-        <v>36.05</v>
+        <v>35.85</v>
       </c>
       <c r="AA99" s="2">
-        <v>78</v>
+        <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>458</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F100" s="2">
         <v>40033900</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H100" s="3" t="s">
@@ -11629,51 +11627,51 @@
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>612.38</v>
       </c>
       <c r="U100" s="3">
         <v>581.19</v>
       </c>
       <c r="V100" s="3">
         <v>27.61</v>
       </c>
       <c r="W100" s="3">
         <v>3.57</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
         <v>612.38</v>
       </c>
       <c r="Z100" s="2">
         <v>48.43</v>
       </c>
       <c r="AA100" s="2">
-        <v>78</v>
+        <v>44</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>462</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>463</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F101" s="2">
         <v>40046438</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="3" t="s">
@@ -11712,51 +11710,51 @@
       <c r="S101" s="3">
         <v>0</v>
       </c>
       <c r="T101" s="3">
         <v>451.8</v>
       </c>
       <c r="U101" s="3">
         <v>389.27</v>
       </c>
       <c r="V101" s="3">
         <v>46.4</v>
       </c>
       <c r="W101" s="3">
         <v>16.12</v>
       </c>
       <c r="X101" s="2">
         <v>0</v>
       </c>
       <c r="Y101" s="2">
         <v>451.8</v>
       </c>
       <c r="Z101" s="2">
         <v>41.11</v>
       </c>
       <c r="AA101" s="2">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>466</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>467</v>
       </c>
       <c r="F102" s="2">
         <v>40027627</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H102" s="3" t="s">
@@ -11777,69 +11775,69 @@
       <c r="M102" s="3">
         <v>876.56</v>
       </c>
       <c r="N102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P102" s="3">
         <v>285.08</v>
       </c>
       <c r="Q102" s="3">
         <v>41.63</v>
       </c>
       <c r="R102" s="3">
         <v>40.24</v>
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>366.94</v>
       </c>
       <c r="U102" s="3">
-        <v>285.91</v>
+        <v>285.08</v>
       </c>
       <c r="V102" s="3">
-        <v>43.4</v>
+        <v>41.63</v>
       </c>
       <c r="W102" s="3">
         <v>40.24</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
-        <v>369.55</v>
+        <v>366.94</v>
       </c>
       <c r="Z102" s="2">
-        <v>42.16</v>
+        <v>41.86</v>
       </c>
       <c r="AA102" s="2">
-        <v>95</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>470</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F103" s="2">
         <v>40055865</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -11878,51 +11876,51 @@
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>188.54</v>
       </c>
       <c r="U103" s="3">
         <v>126.25</v>
       </c>
       <c r="V103" s="3">
         <v>50.05</v>
       </c>
       <c r="W103" s="3">
         <v>12.24</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
         <v>188.54</v>
       </c>
       <c r="Z103" s="2">
         <v>25.69</v>
       </c>
       <c r="AA103" s="2">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>473</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F104" s="2">
         <v>40033946</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
@@ -11946,66 +11944,66 @@
       <c r="N104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P104" s="3">
         <v>663.66</v>
       </c>
       <c r="Q104" s="3">
         <v>58.94</v>
       </c>
       <c r="R104" s="3">
         <v>49.45</v>
       </c>
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>772.05</v>
       </c>
       <c r="U104" s="3">
         <v>663.66</v>
       </c>
       <c r="V104" s="3">
-        <v>64.8</v>
+        <v>58.94</v>
       </c>
       <c r="W104" s="3">
         <v>49.45</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
-        <v>777.91</v>
+        <v>772.05</v>
       </c>
       <c r="Z104" s="2">
-        <v>62.04</v>
+        <v>61.58</v>
       </c>
       <c r="AA104" s="2">
-        <v>97</v>
+        <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>477</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>478</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>479</v>
       </c>
       <c r="F105" s="2">
         <v>40034621</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H105" s="3" t="s">
@@ -12044,51 +12042,51 @@
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>685.3</v>
       </c>
       <c r="U105" s="3">
         <v>658.47</v>
       </c>
       <c r="V105" s="3">
         <v>12.27</v>
       </c>
       <c r="W105" s="3">
         <v>14.56</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
         <v>685.3</v>
       </c>
       <c r="Z105" s="2">
         <v>50.53</v>
       </c>
       <c r="AA105" s="2">
-        <v>58</v>
+        <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>481</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>482</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F106" s="2">
         <v>40034640</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H106" s="3" t="s">
@@ -12127,51 +12125,51 @@
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>568.9</v>
       </c>
       <c r="U106" s="3">
         <v>539.53</v>
       </c>
       <c r="V106" s="3">
         <v>22.02</v>
       </c>
       <c r="W106" s="3">
         <v>7.35</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
         <v>568.9</v>
       </c>
       <c r="Z106" s="2">
         <v>44.58</v>
       </c>
       <c r="AA106" s="2">
-        <v>51</v>
+        <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>484</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>485</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F107" s="2">
         <v>40027596</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H107" s="3" t="s">
@@ -12195,66 +12193,66 @@
       <c r="N107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P107" s="3">
         <v>166.44</v>
       </c>
       <c r="Q107" s="3">
         <v>15.59</v>
       </c>
       <c r="R107" s="3">
         <v>26.53</v>
       </c>
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>208.56</v>
       </c>
       <c r="U107" s="3">
         <v>166.44</v>
       </c>
       <c r="V107" s="3">
-        <v>16.47</v>
+        <v>15.59</v>
       </c>
       <c r="W107" s="3">
         <v>26.53</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
-        <v>209.44</v>
+        <v>208.56</v>
       </c>
       <c r="Z107" s="2">
-        <v>41.01</v>
+        <v>40.83</v>
       </c>
       <c r="AA107" s="2">
-        <v>76</v>
+        <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>488</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>489</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F108" s="2">
         <v>40027589</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
@@ -12278,66 +12276,66 @@
       <c r="N108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P108" s="3">
         <v>400.46</v>
       </c>
       <c r="Q108" s="3">
         <v>36.55</v>
       </c>
       <c r="R108" s="3">
         <v>33.43</v>
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>470.44</v>
       </c>
       <c r="U108" s="3">
         <v>400.46</v>
       </c>
       <c r="V108" s="3">
-        <v>42.53</v>
+        <v>36.55</v>
       </c>
       <c r="W108" s="3">
         <v>33.43</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
-        <v>476.42</v>
+        <v>470.44</v>
       </c>
       <c r="Z108" s="2">
-        <v>54.93</v>
+        <v>54.24</v>
       </c>
       <c r="AA108" s="2">
-        <v>84</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>492</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>493</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F109" s="2">
         <v>40034871</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="3" t="s">
@@ -12376,51 +12374,51 @@
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>94.37</v>
       </c>
       <c r="U109" s="3">
         <v>76.72</v>
       </c>
       <c r="V109" s="3">
         <v>0</v>
       </c>
       <c r="W109" s="3">
         <v>17.65</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
         <v>94.37</v>
       </c>
       <c r="Z109" s="2">
         <v>7.78</v>
       </c>
       <c r="AA109" s="2">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>496</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>497</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F110" s="2">
         <v>8128270</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -12457,51 +12455,51 @@
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>34.1</v>
       </c>
       <c r="U110" s="3">
         <v>34.1</v>
       </c>
       <c r="V110" s="3">
         <v>0</v>
       </c>
       <c r="W110" s="3">
         <v>0</v>
       </c>
       <c r="X110" s="2">
         <v>0</v>
       </c>
       <c r="Y110" s="2">
         <v>34.1</v>
       </c>
       <c r="Z110" s="2">
         <v>49.56</v>
       </c>
       <c r="AA110" s="2">
-        <v>69</v>
+        <v>51</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>502</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>503</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>504</v>
       </c>
       <c r="F111" s="2">
         <v>8128247</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H111" s="3" t="s">
@@ -12538,51 +12536,51 @@
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>40.32</v>
       </c>
       <c r="U111" s="3">
         <v>40.32</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>0</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
         <v>40.32</v>
       </c>
       <c r="Z111" s="2">
         <v>41.93</v>
       </c>
       <c r="AA111" s="2">
-        <v>67</v>
+        <v>39</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>506</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>507</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F112" s="2">
         <v>8128272</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H112" s="3" t="s">
@@ -12619,51 +12617,51 @@
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>60.27</v>
       </c>
       <c r="U112" s="3">
         <v>60.27</v>
       </c>
       <c r="V112" s="3">
         <v>0</v>
       </c>
       <c r="W112" s="3">
         <v>0</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
         <v>60.27</v>
       </c>
       <c r="Z112" s="2">
         <v>58.54</v>
       </c>
       <c r="AA112" s="2">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>510</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>511</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F113" s="2">
         <v>8128274</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H113" s="3" t="s">
@@ -12700,51 +12698,51 @@
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>8.75</v>
       </c>
       <c r="U113" s="3">
         <v>8.75</v>
       </c>
       <c r="V113" s="3">
         <v>0</v>
       </c>
       <c r="W113" s="3">
         <v>0</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
         <v>8.75</v>
       </c>
       <c r="Z113" s="2">
         <v>14.2</v>
       </c>
       <c r="AA113" s="2">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>514</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>515</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F114" s="2">
         <v>8128280</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H114" s="3" t="s">
@@ -12781,51 +12779,51 @@
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>68.7</v>
       </c>
       <c r="U114" s="3">
         <v>67.28</v>
       </c>
       <c r="V114" s="3">
         <v>0</v>
       </c>
       <c r="W114" s="3">
         <v>1.42</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
         <v>68.7</v>
       </c>
       <c r="Z114" s="2">
         <v>81.26</v>
       </c>
       <c r="AA114" s="2">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>518</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>519</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F115" s="2">
         <v>8128312</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H115" s="3" t="s">
@@ -12862,51 +12860,51 @@
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>51.53</v>
       </c>
       <c r="U115" s="3">
         <v>36.6</v>
       </c>
       <c r="V115" s="3">
         <v>0</v>
       </c>
       <c r="W115" s="3">
         <v>4</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
         <v>40.6</v>
       </c>
       <c r="Z115" s="2">
         <v>55.06</v>
       </c>
       <c r="AA115" s="2">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>522</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>523</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F116" s="2">
         <v>8128314</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H116" s="3" t="s">
@@ -12943,51 +12941,51 @@
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>85.02</v>
       </c>
       <c r="U116" s="3">
         <v>85.02</v>
       </c>
       <c r="V116" s="3">
         <v>0</v>
       </c>
       <c r="W116" s="3">
         <v>0</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
         <v>85.02</v>
       </c>
       <c r="Z116" s="2">
         <v>98.48</v>
       </c>
       <c r="AA116" s="2">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>526</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>527</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F117" s="2">
         <v>8128361</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H117" s="3" t="s">
@@ -13024,51 +13022,51 @@
       <c r="S117" s="3">
         <v>0</v>
       </c>
       <c r="T117" s="3">
         <v>57.73</v>
       </c>
       <c r="U117" s="3">
         <v>57.73</v>
       </c>
       <c r="V117" s="3">
         <v>0</v>
       </c>
       <c r="W117" s="3">
         <v>0</v>
       </c>
       <c r="X117" s="2">
         <v>0</v>
       </c>
       <c r="Y117" s="2">
         <v>57.73</v>
       </c>
       <c r="Z117" s="2">
         <v>67.07</v>
       </c>
       <c r="AA117" s="2">
-        <v>72</v>
+        <v>55</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>531</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>532</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>533</v>
       </c>
       <c r="F118" s="2">
         <v>8128316</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H118" s="3" t="s">
@@ -13105,51 +13103,51 @@
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>47.4</v>
       </c>
       <c r="U118" s="3">
         <v>47.4</v>
       </c>
       <c r="V118" s="3">
         <v>0</v>
       </c>
       <c r="W118" s="3">
         <v>0</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
         <v>47.4</v>
       </c>
       <c r="Z118" s="2">
         <v>51.7</v>
       </c>
       <c r="AA118" s="2">
-        <v>70</v>
+        <v>59</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>536</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F119" s="2">
         <v>8128318</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H119" s="3" t="s">
@@ -13186,51 +13184,51 @@
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>57.78</v>
       </c>
       <c r="U119" s="3">
         <v>46.32</v>
       </c>
       <c r="V119" s="3">
         <v>0</v>
       </c>
       <c r="W119" s="3">
         <v>0</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
         <v>46.32</v>
       </c>
       <c r="Z119" s="2">
         <v>77.8</v>
       </c>
       <c r="AA119" s="2">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>539</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>540</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F120" s="2">
         <v>5344418</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H120" s="3" t="s">
@@ -13348,51 +13346,51 @@
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>1688.47</v>
       </c>
       <c r="U121" s="3">
         <v>1638.57</v>
       </c>
       <c r="V121" s="3">
         <v>0</v>
       </c>
       <c r="W121" s="3">
         <v>49.89</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
         <v>1688.46</v>
       </c>
       <c r="Z121" s="2">
         <v>29.22</v>
       </c>
       <c r="AA121" s="2">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>548</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>549</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F122" s="2">
         <v>6260105</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H122" s="3" t="s">
@@ -13510,51 +13508,51 @@
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" s="3">
         <v>31.33</v>
       </c>
       <c r="U123" s="3">
         <v>22.71</v>
       </c>
       <c r="V123" s="3">
         <v>0</v>
       </c>
       <c r="W123" s="3">
         <v>8.62</v>
       </c>
       <c r="X123" s="2">
         <v>0</v>
       </c>
       <c r="Y123" s="2">
         <v>31.33</v>
       </c>
       <c r="Z123" s="2">
         <v>35.08</v>
       </c>
       <c r="AA123" s="2">
-        <v>55</v>
+        <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>556</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>557</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F124" s="2">
         <v>8128323</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H124" s="3" t="s">
@@ -13591,51 +13589,51 @@
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>20.07</v>
       </c>
       <c r="U124" s="3">
         <v>20.07</v>
       </c>
       <c r="V124" s="3">
         <v>0</v>
       </c>
       <c r="W124" s="3">
         <v>0</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
         <v>20.07</v>
       </c>
       <c r="Z124" s="2">
         <v>40.84</v>
       </c>
       <c r="AA124" s="2">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>560</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>561</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F125" s="2">
         <v>8128325</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H125" s="3" t="s">
@@ -13672,51 +13670,51 @@
       <c r="S125" s="3">
         <v>12</v>
       </c>
       <c r="T125" s="3">
         <v>53</v>
       </c>
       <c r="U125" s="3">
         <v>40.35</v>
       </c>
       <c r="V125" s="3">
         <v>0</v>
       </c>
       <c r="W125" s="3">
         <v>0</v>
       </c>
       <c r="X125" s="2">
         <v>12</v>
       </c>
       <c r="Y125" s="2">
         <v>52.35</v>
       </c>
       <c r="Z125" s="2">
         <v>95.43</v>
       </c>
       <c r="AA125" s="2">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>564</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>565</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F126" s="2">
         <v>8195707</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H126" s="3" t="s">
@@ -13753,51 +13751,51 @@
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>404.85</v>
       </c>
       <c r="U126" s="3">
         <v>404.85</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>404.85</v>
       </c>
       <c r="Z126" s="2">
         <v>99.65</v>
       </c>
       <c r="AA126" s="2">
-        <v>80</v>
+        <v>92</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>569</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>570</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F127" s="2">
         <v>8128333</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H127" s="3" t="s">
@@ -13834,51 +13832,51 @@
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>54.51</v>
       </c>
       <c r="U127" s="3">
         <v>54.51</v>
       </c>
       <c r="V127" s="3">
         <v>0</v>
       </c>
       <c r="W127" s="3">
         <v>0</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
         <v>54.51</v>
       </c>
       <c r="Z127" s="2">
         <v>84.29</v>
       </c>
       <c r="AA127" s="2">
-        <v>89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>573</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>574</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>575</v>
       </c>
       <c r="F128" s="2">
         <v>8128336</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H128" s="3" t="s">
@@ -13915,51 +13913,51 @@
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" s="3">
         <v>41.39</v>
       </c>
       <c r="U128" s="3">
         <v>41.39</v>
       </c>
       <c r="V128" s="3">
         <v>0</v>
       </c>
       <c r="W128" s="3">
         <v>0</v>
       </c>
       <c r="X128" s="2">
         <v>0</v>
       </c>
       <c r="Y128" s="2">
         <v>41.39</v>
       </c>
       <c r="Z128" s="2">
         <v>94.65</v>
       </c>
       <c r="AA128" s="2">
-        <v>92</v>
+        <v>81</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>577</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>578</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>579</v>
       </c>
       <c r="F129" s="2">
         <v>8128339</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H129" s="3" t="s">
@@ -13996,51 +13994,51 @@
       <c r="S129" s="3">
         <v>0</v>
       </c>
       <c r="T129" s="3">
         <v>58.6</v>
       </c>
       <c r="U129" s="3">
         <v>57.03</v>
       </c>
       <c r="V129" s="3">
         <v>0</v>
       </c>
       <c r="W129" s="3">
         <v>1.58</v>
       </c>
       <c r="X129" s="2">
         <v>0</v>
       </c>
       <c r="Y129" s="2">
         <v>58.6</v>
       </c>
       <c r="Z129" s="2">
         <v>73.37</v>
       </c>
       <c r="AA129" s="2">
-        <v>82</v>
+        <v>65</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>581</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>582</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F130" s="2">
         <v>8128342</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H130" s="3" t="s">
@@ -14077,51 +14075,51 @@
       <c r="S130" s="3">
         <v>0</v>
       </c>
       <c r="T130" s="3">
         <v>71.55</v>
       </c>
       <c r="U130" s="3">
         <v>71.55</v>
       </c>
       <c r="V130" s="3">
         <v>0</v>
       </c>
       <c r="W130" s="3">
         <v>0</v>
       </c>
       <c r="X130" s="2">
         <v>0</v>
       </c>
       <c r="Y130" s="2">
         <v>71.55</v>
       </c>
       <c r="Z130" s="2">
         <v>76.94</v>
       </c>
       <c r="AA130" s="2">
-        <v>78</v>
+        <v>46</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>585</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>586</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F131" s="2">
         <v>8128345</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H131" s="3" t="s">
@@ -14158,51 +14156,51 @@
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>48.26</v>
       </c>
       <c r="U131" s="3">
         <v>44.5</v>
       </c>
       <c r="V131" s="3">
         <v>0</v>
       </c>
       <c r="W131" s="3">
         <v>3.76</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>48.26</v>
       </c>
       <c r="Z131" s="2">
         <v>78.51</v>
       </c>
       <c r="AA131" s="2">
-        <v>84</v>
+        <v>79</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>590</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>591</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F132" s="2">
         <v>8123357</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H132" s="3" t="s">
@@ -14320,51 +14318,51 @@
       <c r="S133" s="3">
         <v>0</v>
       </c>
       <c r="T133" s="3">
         <v>66.83</v>
       </c>
       <c r="U133" s="3">
         <v>66.83</v>
       </c>
       <c r="V133" s="3">
         <v>0</v>
       </c>
       <c r="W133" s="3">
         <v>0</v>
       </c>
       <c r="X133" s="2">
         <v>0</v>
       </c>
       <c r="Y133" s="2">
         <v>66.83</v>
       </c>
       <c r="Z133" s="2">
         <v>76.26</v>
       </c>
       <c r="AA133" s="2">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>598</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>599</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>600</v>
       </c>
       <c r="F134" s="2">
         <v>8128349</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H134" s="3" t="s">
@@ -14401,51 +14399,51 @@
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>50</v>
       </c>
       <c r="U134" s="3">
         <v>45.91</v>
       </c>
       <c r="V134" s="3">
         <v>0</v>
       </c>
       <c r="W134" s="3">
         <v>0</v>
       </c>
       <c r="X134" s="2">
         <v>0</v>
       </c>
       <c r="Y134" s="2">
         <v>45.91</v>
       </c>
       <c r="Z134" s="2">
         <v>49.72</v>
       </c>
       <c r="AA134" s="2">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>602</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>603</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>604</v>
       </c>
       <c r="F135" s="2">
         <v>8136196</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H135" s="3" t="s">
@@ -14563,51 +14561,51 @@
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>34.96</v>
       </c>
       <c r="U136" s="3">
         <v>34.96</v>
       </c>
       <c r="V136" s="3">
         <v>0</v>
       </c>
       <c r="W136" s="3">
         <v>0</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
         <v>34.96</v>
       </c>
       <c r="Z136" s="2">
         <v>97.27</v>
       </c>
       <c r="AA136" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>611</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>612</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F137" s="2">
         <v>8128350</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H137" s="3" t="s">
@@ -14644,51 +14642,51 @@
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>50.94</v>
       </c>
       <c r="U137" s="3">
         <v>50.94</v>
       </c>
       <c r="V137" s="3">
         <v>0</v>
       </c>
       <c r="W137" s="3">
         <v>0</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
         <v>50.94</v>
       </c>
       <c r="Z137" s="2">
         <v>94.22</v>
       </c>
       <c r="AA137" s="2">
-        <v>94</v>
+        <v>85</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>615</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>616</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F138" s="2">
         <v>8128353</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H138" s="3" t="s">
@@ -14725,51 +14723,51 @@
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>69.69</v>
       </c>
       <c r="U138" s="3">
         <v>69.69</v>
       </c>
       <c r="V138" s="3">
         <v>0</v>
       </c>
       <c r="W138" s="3">
         <v>0</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
         <v>69.69</v>
       </c>
       <c r="Z138" s="2">
         <v>79.67</v>
       </c>
       <c r="AA138" s="2">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>619</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>620</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F139" s="2">
         <v>8391035</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H139" s="3" t="s">
@@ -15778,51 +15776,51 @@
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>242.26</v>
       </c>
       <c r="U151" s="3">
         <v>242.26</v>
       </c>
       <c r="V151" s="3">
         <v>0</v>
       </c>
       <c r="W151" s="3">
         <v>0</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
         <v>242.26</v>
       </c>
       <c r="Z151" s="2">
         <v>99.91</v>
       </c>
       <c r="AA151" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>666</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>667</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>668</v>
       </c>
       <c r="F152" s="2">
         <v>40000480</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H152" s="3" t="s">
@@ -16021,51 +16019,51 @@
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>96.86</v>
       </c>
       <c r="U154" s="3">
         <v>95.63</v>
       </c>
       <c r="V154" s="3">
         <v>0</v>
       </c>
       <c r="W154" s="3">
         <v>1.23</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
         <v>96.86</v>
       </c>
       <c r="Z154" s="2">
         <v>60.03</v>
       </c>
       <c r="AA154" s="2">
-        <v>87</v>
+        <v>81</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>675</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>676</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>677</v>
       </c>
       <c r="F155" s="2">
         <v>40000327</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H155" s="3" t="s">
@@ -16831,51 +16829,51 @@
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>128.33</v>
       </c>
       <c r="U164" s="3">
         <v>113.78</v>
       </c>
       <c r="V164" s="3">
         <v>0</v>
       </c>
       <c r="W164" s="3">
         <v>14.54</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
         <v>128.33</v>
       </c>
       <c r="Z164" s="2">
         <v>69.92</v>
       </c>
       <c r="AA164" s="2">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>709</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>710</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>711</v>
       </c>
       <c r="F165" s="2">
         <v>40037483</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H165" s="3" t="s">
@@ -17560,51 +17558,51 @@
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>1201.68</v>
       </c>
       <c r="U173" s="3">
         <v>1184.74</v>
       </c>
       <c r="V173" s="3">
         <v>0</v>
       </c>
       <c r="W173" s="3">
         <v>16.94</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
         <v>1201.68</v>
       </c>
       <c r="Z173" s="2">
         <v>47.71</v>
       </c>
       <c r="AA173" s="2">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>747</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>748</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F174" s="2">
         <v>40035034</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H174" s="3" t="s">
@@ -17628,66 +17626,66 @@
       <c r="N174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O174" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P174" s="3">
         <v>470.79</v>
       </c>
       <c r="Q174" s="3">
         <v>46.77</v>
       </c>
       <c r="R174" s="3">
         <v>108.44</v>
       </c>
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>626</v>
       </c>
       <c r="U174" s="3">
         <v>470.79</v>
       </c>
       <c r="V174" s="3">
-        <v>49.8</v>
+        <v>46.77</v>
       </c>
       <c r="W174" s="3">
         <v>108.44</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
-        <v>629.02</v>
+        <v>626</v>
       </c>
       <c r="Z174" s="2">
-        <v>33.38</v>
+        <v>33.22</v>
       </c>
       <c r="AA174" s="2">
-        <v>58</v>
+        <v>39</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F175" s="2">
         <v>40047237</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H175" s="3" t="s">
@@ -17726,51 +17724,51 @@
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>247.86</v>
       </c>
       <c r="U175" s="3">
         <v>184.11</v>
       </c>
       <c r="V175" s="3">
         <v>40.63</v>
       </c>
       <c r="W175" s="3">
         <v>23.12</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
         <v>247.86</v>
       </c>
       <c r="Z175" s="2">
         <v>32.25</v>
       </c>
       <c r="AA175" s="2">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>755</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>756</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F176" s="2">
         <v>40027595</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="3" t="s">
@@ -17791,69 +17789,69 @@
       <c r="M176" s="3">
         <v>82.16</v>
       </c>
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>40.98</v>
       </c>
       <c r="Q176" s="3">
         <v>13.28</v>
       </c>
       <c r="R176" s="3">
         <v>1.03</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>55.3</v>
       </c>
       <c r="U176" s="3">
-        <v>41.93</v>
+        <v>40.98</v>
       </c>
       <c r="V176" s="3">
-        <v>14.17</v>
+        <v>13.28</v>
       </c>
       <c r="W176" s="3">
         <v>1.03</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>57.13</v>
+        <v>55.3</v>
       </c>
       <c r="Z176" s="2">
-        <v>69.54</v>
+        <v>67.31</v>
       </c>
       <c r="AA176" s="2">
-        <v>82</v>
+        <v>48</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F177" s="2">
         <v>40034867</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="3" t="s">
@@ -17877,66 +17875,66 @@
       <c r="N177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3">
         <v>717.55</v>
       </c>
       <c r="Q177" s="3">
         <v>41.24</v>
       </c>
       <c r="R177" s="3">
         <v>25.08</v>
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>783.86</v>
       </c>
       <c r="U177" s="3">
         <v>717.55</v>
       </c>
       <c r="V177" s="3">
-        <v>42.69</v>
+        <v>41.24</v>
       </c>
       <c r="W177" s="3">
         <v>25.08</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
-        <v>785.31</v>
+        <v>783.86</v>
       </c>
       <c r="Z177" s="2">
-        <v>72.89</v>
+        <v>72.75</v>
       </c>
       <c r="AA177" s="2">
-        <v>99</v>
+        <v>56</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>764</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>765</v>
       </c>
       <c r="F178" s="2">
         <v>40034892</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="3" t="s">
@@ -17960,66 +17958,66 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>95.18</v>
       </c>
       <c r="Q178" s="3">
         <v>30.24</v>
       </c>
       <c r="R178" s="3">
         <v>34.33</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>159.75</v>
       </c>
       <c r="U178" s="3">
         <v>95.18</v>
       </c>
       <c r="V178" s="3">
-        <v>30.83</v>
+        <v>30.24</v>
       </c>
       <c r="W178" s="3">
         <v>34.33</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>160.34</v>
+        <v>159.75</v>
       </c>
       <c r="Z178" s="2">
-        <v>35.79</v>
+        <v>35.66</v>
       </c>
       <c r="AA178" s="2">
-        <v>69</v>
+        <v>7</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>768</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>769</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F179" s="2">
         <v>40035016</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="3" t="s">
@@ -18058,51 +18056,51 @@
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>197.78</v>
       </c>
       <c r="U179" s="3">
         <v>110.08</v>
       </c>
       <c r="V179" s="3">
         <v>36.72</v>
       </c>
       <c r="W179" s="3">
         <v>50.98</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
         <v>197.78</v>
       </c>
       <c r="Z179" s="2">
         <v>17.29</v>
       </c>
       <c r="AA179" s="2">
-        <v>59</v>
+        <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>772</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>773</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F180" s="2">
         <v>40047228</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -18141,51 +18139,51 @@
       <c r="S180" s="3">
         <v>0</v>
       </c>
       <c r="T180" s="3">
         <v>264.98</v>
       </c>
       <c r="U180" s="3">
         <v>101.13</v>
       </c>
       <c r="V180" s="3">
         <v>17.28</v>
       </c>
       <c r="W180" s="3">
         <v>146.57</v>
       </c>
       <c r="X180" s="2">
         <v>0</v>
       </c>
       <c r="Y180" s="2">
         <v>264.98</v>
       </c>
       <c r="Z180" s="2">
         <v>26.65</v>
       </c>
       <c r="AA180" s="2">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181" s="2">
         <v>178</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>776</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>777</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F181" s="2">
         <v>40056023</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H181" s="3" t="s">
@@ -18224,51 +18222,51 @@
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>157.77</v>
       </c>
       <c r="U181" s="3">
         <v>109.9</v>
       </c>
       <c r="V181" s="3">
         <v>47.87</v>
       </c>
       <c r="W181" s="3">
         <v>0</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
         <v>157.77</v>
       </c>
       <c r="Z181" s="2">
         <v>22.07</v>
       </c>
       <c r="AA181" s="2">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>780</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>781</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F182" s="2">
         <v>40022366</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H182" s="3" t="s">
@@ -18289,69 +18287,69 @@
       <c r="M182" s="3">
         <v>112.27</v>
       </c>
       <c r="N182" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O182" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P182" s="3">
         <v>38.44</v>
       </c>
       <c r="Q182" s="3">
         <v>17.04</v>
       </c>
       <c r="R182" s="3">
         <v>6.03</v>
       </c>
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>61.51</v>
       </c>
       <c r="U182" s="3">
-        <v>55.9</v>
+        <v>38.44</v>
       </c>
       <c r="V182" s="3">
-        <v>17.93</v>
+        <v>17.04</v>
       </c>
       <c r="W182" s="3">
         <v>6.03</v>
       </c>
       <c r="X182" s="2">
         <v>0</v>
       </c>
       <c r="Y182" s="2">
-        <v>79.85</v>
+        <v>61.51</v>
       </c>
       <c r="Z182" s="2">
-        <v>71.13</v>
+        <v>54.79</v>
       </c>
       <c r="AA182" s="2">
-        <v>89</v>
+        <v>47</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>784</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>785</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F183" s="2">
         <v>40016201</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H183" s="3" t="s">
@@ -18390,51 +18388,51 @@
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>429.88</v>
       </c>
       <c r="U183" s="3">
         <v>314.14</v>
       </c>
       <c r="V183" s="3">
         <v>26.45</v>
       </c>
       <c r="W183" s="3">
         <v>89.29</v>
       </c>
       <c r="X183" s="2">
         <v>0</v>
       </c>
       <c r="Y183" s="2">
         <v>429.88</v>
       </c>
       <c r="Z183" s="2">
         <v>37.87</v>
       </c>
       <c r="AA183" s="2">
-        <v>52</v>
+        <v>98</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184" s="2">
         <v>181</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>789</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>790</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>791</v>
       </c>
       <c r="F184" s="2">
         <v>40027626</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H184" s="3" t="s">
@@ -18458,66 +18456,66 @@
       <c r="N184" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P184" s="3">
         <v>382.68</v>
       </c>
       <c r="Q184" s="3">
         <v>32.46</v>
       </c>
       <c r="R184" s="3">
         <v>30.22</v>
       </c>
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>445.35</v>
       </c>
       <c r="U184" s="3">
         <v>382.68</v>
       </c>
       <c r="V184" s="3">
-        <v>33.67</v>
+        <v>32.46</v>
       </c>
       <c r="W184" s="3">
         <v>30.22</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
-        <v>446.57</v>
+        <v>445.35</v>
       </c>
       <c r="Z184" s="2">
-        <v>52.74</v>
+        <v>52.59</v>
       </c>
       <c r="AA184" s="2">
-        <v>76</v>
+        <v>11</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>793</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>794</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>795</v>
       </c>
       <c r="F185" s="2">
         <v>40014620</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H185" s="3" t="s">
@@ -18541,66 +18539,66 @@
       <c r="N185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P185" s="3">
         <v>238.27</v>
       </c>
       <c r="Q185" s="3">
         <v>28.75</v>
       </c>
       <c r="R185" s="3">
         <v>17.01</v>
       </c>
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>284.03</v>
       </c>
       <c r="U185" s="3">
         <v>238.27</v>
       </c>
       <c r="V185" s="3">
-        <v>30.52</v>
+        <v>28.75</v>
       </c>
       <c r="W185" s="3">
         <v>17.01</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
-        <v>285.81</v>
+        <v>284.03</v>
       </c>
       <c r="Z185" s="2">
-        <v>75.06</v>
+        <v>74.6</v>
       </c>
       <c r="AA185" s="2">
-        <v>76</v>
+        <v>54</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>797</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>798</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>799</v>
       </c>
       <c r="F186" s="2">
         <v>40027587</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H186" s="3" t="s">
@@ -18624,66 +18622,66 @@
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>189.24</v>
       </c>
       <c r="Q186" s="3">
         <v>38.2</v>
       </c>
       <c r="R186" s="3">
         <v>44.06</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>271.51</v>
       </c>
       <c r="U186" s="3">
         <v>189.24</v>
       </c>
       <c r="V186" s="3">
-        <v>40.05</v>
+        <v>38.2</v>
       </c>
       <c r="W186" s="3">
         <v>44.06</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>273.36</v>
+        <v>271.51</v>
       </c>
       <c r="Z186" s="2">
-        <v>32.75</v>
+        <v>32.53</v>
       </c>
       <c r="AA186" s="2">
-        <v>92</v>
+        <v>10</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>801</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>802</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>803</v>
       </c>
       <c r="F187" s="2">
         <v>40027622</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H187" s="3" t="s">
@@ -18707,66 +18705,66 @@
       <c r="N187" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O187" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P187" s="3">
         <v>109.1</v>
       </c>
       <c r="Q187" s="3">
         <v>32.9</v>
       </c>
       <c r="R187" s="3">
         <v>29.42</v>
       </c>
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>171.42</v>
       </c>
       <c r="U187" s="3">
         <v>109.1</v>
       </c>
       <c r="V187" s="3">
-        <v>34.61</v>
+        <v>32.9</v>
       </c>
       <c r="W187" s="3">
         <v>29.42</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
-        <v>173.12</v>
+        <v>171.42</v>
       </c>
       <c r="Z187" s="2">
-        <v>45.18</v>
+        <v>44.73</v>
       </c>
       <c r="AA187" s="2">
-        <v>87</v>
+        <v>22</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>805</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>806</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F188" s="2">
         <v>40044100</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H188" s="3" t="s">
@@ -18790,66 +18788,66 @@
       <c r="N188" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P188" s="3">
         <v>49.63</v>
       </c>
       <c r="Q188" s="3">
         <v>13.93</v>
       </c>
       <c r="R188" s="3">
         <v>0</v>
       </c>
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>63.56</v>
       </c>
       <c r="U188" s="3">
         <v>49.63</v>
       </c>
       <c r="V188" s="3">
-        <v>17.52</v>
+        <v>13.93</v>
       </c>
       <c r="W188" s="3">
         <v>0</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
-        <v>67.15</v>
+        <v>63.56</v>
       </c>
       <c r="Z188" s="2">
-        <v>53.89</v>
+        <v>51.01</v>
       </c>
       <c r="AA188" s="2">
-        <v>78</v>
+        <v>37</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>809</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>810</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>811</v>
       </c>
       <c r="F189" s="2">
         <v>40026270</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H189" s="3" t="s">
@@ -18888,51 +18886,51 @@
       <c r="S189" s="3">
         <v>0</v>
       </c>
       <c r="T189" s="3">
         <v>65.15</v>
       </c>
       <c r="U189" s="3">
         <v>48.77</v>
       </c>
       <c r="V189" s="3">
         <v>16.38</v>
       </c>
       <c r="W189" s="3">
         <v>0</v>
       </c>
       <c r="X189" s="2">
         <v>0</v>
       </c>
       <c r="Y189" s="2">
         <v>65.15</v>
       </c>
       <c r="Z189" s="2">
         <v>48.08</v>
       </c>
       <c r="AA189" s="2">
-        <v>70</v>
+        <v>49</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>813</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>814</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>815</v>
       </c>
       <c r="F190" s="2">
         <v>40026008</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H190" s="3" t="s">
@@ -18971,51 +18969,51 @@
       <c r="S190" s="3">
         <v>0</v>
       </c>
       <c r="T190" s="3">
         <v>64.5</v>
       </c>
       <c r="U190" s="3">
         <v>50.4</v>
       </c>
       <c r="V190" s="3">
         <v>14.1</v>
       </c>
       <c r="W190" s="3">
         <v>0</v>
       </c>
       <c r="X190" s="2">
         <v>0</v>
       </c>
       <c r="Y190" s="2">
         <v>64.5</v>
       </c>
       <c r="Z190" s="2">
         <v>48.93</v>
       </c>
       <c r="AA190" s="2">
-        <v>67</v>
+        <v>34</v>
       </c>
     </row>
     <row r="191" spans="1:27">
       <c r="A191" s="2">
         <v>188</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>817</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>818</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>819</v>
       </c>
       <c r="F191" s="2">
         <v>40047781</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H191" s="3" t="s">
@@ -19054,51 +19052,51 @@
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>92.18</v>
       </c>
       <c r="U191" s="3">
         <v>76.5</v>
       </c>
       <c r="V191" s="3">
         <v>15.68</v>
       </c>
       <c r="W191" s="3">
         <v>0</v>
       </c>
       <c r="X191" s="2">
         <v>0</v>
       </c>
       <c r="Y191" s="2">
         <v>92.18</v>
       </c>
       <c r="Z191" s="2">
         <v>70.01</v>
       </c>
       <c r="AA191" s="2">
-        <v>82</v>
+        <v>71</v>
       </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>821</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>822</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>823</v>
       </c>
       <c r="F192" s="2">
         <v>40044420</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H192" s="3" t="s">
@@ -19137,51 +19135,51 @@
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>36.7</v>
       </c>
       <c r="U192" s="3">
         <v>24.18</v>
       </c>
       <c r="V192" s="3">
         <v>12.52</v>
       </c>
       <c r="W192" s="3">
         <v>0</v>
       </c>
       <c r="X192" s="2">
         <v>0</v>
       </c>
       <c r="Y192" s="2">
         <v>36.7</v>
       </c>
       <c r="Z192" s="2">
         <v>43.78</v>
       </c>
       <c r="AA192" s="2">
-        <v>78</v>
+        <v>26</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>825</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>826</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>827</v>
       </c>
       <c r="F193" s="2">
         <v>40046394</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H193" s="3" t="s">
@@ -19205,66 +19203,66 @@
       <c r="N193" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P193" s="3">
         <v>134.1</v>
       </c>
       <c r="Q193" s="3">
         <v>13.67</v>
       </c>
       <c r="R193" s="3">
         <v>0</v>
       </c>
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>147.78</v>
       </c>
       <c r="U193" s="3">
         <v>134.1</v>
       </c>
       <c r="V193" s="3">
-        <v>15.5</v>
+        <v>13.67</v>
       </c>
       <c r="W193" s="3">
         <v>0</v>
       </c>
       <c r="X193" s="2">
         <v>0</v>
       </c>
       <c r="Y193" s="2">
-        <v>149.61</v>
+        <v>147.78</v>
       </c>
       <c r="Z193" s="2">
-        <v>57.3</v>
+        <v>56.6</v>
       </c>
       <c r="AA193" s="2">
-        <v>76</v>
+        <v>41</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>829</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>830</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>831</v>
       </c>
       <c r="F194" s="2">
         <v>40026215</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H194" s="3" t="s">
@@ -19303,51 +19301,51 @@
       <c r="S194" s="3">
         <v>0.27</v>
       </c>
       <c r="T194" s="3">
         <v>6.67</v>
       </c>
       <c r="U194" s="3">
         <v>2.48</v>
       </c>
       <c r="V194" s="3">
         <v>3.92</v>
       </c>
       <c r="W194" s="3">
         <v>0</v>
       </c>
       <c r="X194" s="2">
         <v>0.27</v>
       </c>
       <c r="Y194" s="2">
         <v>6.67</v>
       </c>
       <c r="Z194" s="2">
         <v>3.03</v>
       </c>
       <c r="AA194" s="2">
-        <v>56</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>833</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>834</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>835</v>
       </c>
       <c r="F195" s="2">
         <v>40044393</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H195" s="3" t="s">
@@ -19371,66 +19369,66 @@
       <c r="N195" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P195" s="3">
         <v>5.35</v>
       </c>
       <c r="Q195" s="3">
         <v>6.13</v>
       </c>
       <c r="R195" s="3">
         <v>0</v>
       </c>
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>11.48</v>
       </c>
       <c r="U195" s="3">
         <v>5.35</v>
       </c>
       <c r="V195" s="3">
-        <v>7.91</v>
+        <v>6.13</v>
       </c>
       <c r="W195" s="3">
         <v>0</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
-        <v>13.25</v>
+        <v>11.48</v>
       </c>
       <c r="Z195" s="2">
-        <v>17.45</v>
+        <v>15.11</v>
       </c>
       <c r="AA195" s="2">
-        <v>72</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>837</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>838</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F196" s="2">
         <v>40046091</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H196" s="3" t="s">
@@ -19469,51 +19467,51 @@
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>166.82</v>
       </c>
       <c r="U196" s="3">
         <v>147.22</v>
       </c>
       <c r="V196" s="3">
         <v>19.6</v>
       </c>
       <c r="W196" s="3">
         <v>0</v>
       </c>
       <c r="X196" s="2">
         <v>0</v>
       </c>
       <c r="Y196" s="2">
         <v>166.82</v>
       </c>
       <c r="Z196" s="2">
         <v>78.55</v>
       </c>
       <c r="AA196" s="2">
-        <v>84</v>
+        <v>44</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>841</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>842</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>843</v>
       </c>
       <c r="F197" s="2">
         <v>40046545</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H197" s="3" t="s">
@@ -19537,66 +19535,66 @@
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>94.87</v>
       </c>
       <c r="Q197" s="3">
         <v>16.23</v>
       </c>
       <c r="R197" s="3">
         <v>0</v>
       </c>
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>111.09</v>
       </c>
       <c r="U197" s="3">
         <v>94.87</v>
       </c>
       <c r="V197" s="3">
-        <v>20.1</v>
+        <v>16.23</v>
       </c>
       <c r="W197" s="3">
         <v>0</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
-        <v>114.97</v>
+        <v>111.09</v>
       </c>
       <c r="Z197" s="2">
-        <v>58.57</v>
+        <v>56.6</v>
       </c>
       <c r="AA197" s="2">
-        <v>87</v>
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>845</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>846</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>847</v>
       </c>
       <c r="F198" s="2">
         <v>40044299</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H198" s="3" t="s">
@@ -19635,51 +19633,51 @@
       <c r="S198" s="3">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>28.03</v>
       </c>
       <c r="U198" s="3">
         <v>13.44</v>
       </c>
       <c r="V198" s="3">
         <v>14.59</v>
       </c>
       <c r="W198" s="3">
         <v>0</v>
       </c>
       <c r="X198" s="2">
         <v>0</v>
       </c>
       <c r="Y198" s="2">
         <v>28.03</v>
       </c>
       <c r="Z198" s="2">
         <v>29.1</v>
       </c>
       <c r="AA198" s="2">
-        <v>78</v>
+        <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>849</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>850</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>851</v>
       </c>
       <c r="F199" s="2">
         <v>40044929</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H199" s="3" t="s">
@@ -19718,51 +19716,51 @@
       <c r="S199" s="3">
         <v>0</v>
       </c>
       <c r="T199" s="3">
         <v>60.56</v>
       </c>
       <c r="U199" s="3">
         <v>44.26</v>
       </c>
       <c r="V199" s="3">
         <v>16.3</v>
       </c>
       <c r="W199" s="3">
         <v>0</v>
       </c>
       <c r="X199" s="2">
         <v>0</v>
       </c>
       <c r="Y199" s="2">
         <v>60.56</v>
       </c>
       <c r="Z199" s="2">
         <v>59.08</v>
       </c>
       <c r="AA199" s="2">
-        <v>73</v>
+        <v>32</v>
       </c>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>853</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>854</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>855</v>
       </c>
       <c r="F200" s="2">
         <v>40044189</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H200" s="3" t="s">
@@ -19786,66 +19784,66 @@
       <c r="N200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P200" s="3">
         <v>78.25</v>
       </c>
       <c r="Q200" s="3">
         <v>31.04</v>
       </c>
       <c r="R200" s="3">
         <v>7.39</v>
       </c>
       <c r="S200" s="3">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>116.68</v>
       </c>
       <c r="U200" s="3">
         <v>78.25</v>
       </c>
       <c r="V200" s="3">
-        <v>33.55</v>
+        <v>31.04</v>
       </c>
       <c r="W200" s="3">
         <v>7.39</v>
       </c>
       <c r="X200" s="2">
         <v>0</v>
       </c>
       <c r="Y200" s="2">
-        <v>119.2</v>
+        <v>116.68</v>
       </c>
       <c r="Z200" s="2">
-        <v>71.76</v>
+        <v>70.25</v>
       </c>
       <c r="AA200" s="2">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>857</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>858</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>859</v>
       </c>
       <c r="F201" s="2">
         <v>40026213</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H201" s="3" t="s">
@@ -19884,51 +19882,51 @@
       <c r="S201" s="3">
         <v>0</v>
       </c>
       <c r="T201" s="3">
         <v>225.74</v>
       </c>
       <c r="U201" s="3">
         <v>188.55</v>
       </c>
       <c r="V201" s="3">
         <v>37.19</v>
       </c>
       <c r="W201" s="3">
         <v>0</v>
       </c>
       <c r="X201" s="2">
         <v>0</v>
       </c>
       <c r="Y201" s="2">
         <v>225.74</v>
       </c>
       <c r="Z201" s="2">
         <v>76.35</v>
       </c>
       <c r="AA201" s="2">
-        <v>79</v>
+        <v>46</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>861</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>862</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>863</v>
       </c>
       <c r="F202" s="2">
         <v>40046240</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -19967,51 +19965,51 @@
       <c r="S202" s="3">
         <v>0</v>
       </c>
       <c r="T202" s="3">
         <v>121.81</v>
       </c>
       <c r="U202" s="3">
         <v>90.96</v>
       </c>
       <c r="V202" s="3">
         <v>30.85</v>
       </c>
       <c r="W202" s="3">
         <v>0</v>
       </c>
       <c r="X202" s="2">
         <v>0</v>
       </c>
       <c r="Y202" s="2">
         <v>121.81</v>
       </c>
       <c r="Z202" s="2">
         <v>44.66</v>
       </c>
       <c r="AA202" s="2">
-        <v>83</v>
+        <v>34</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>865</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>866</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>867</v>
       </c>
       <c r="F203" s="2">
         <v>40046495</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H203" s="3" t="s">
@@ -20050,51 +20048,51 @@
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>14.56</v>
       </c>
       <c r="U203" s="3">
         <v>4.63</v>
       </c>
       <c r="V203" s="3">
         <v>9.93</v>
       </c>
       <c r="W203" s="3">
         <v>0</v>
       </c>
       <c r="X203" s="2">
         <v>0</v>
       </c>
       <c r="Y203" s="2">
         <v>14.56</v>
       </c>
       <c r="Z203" s="2">
         <v>22.65</v>
       </c>
       <c r="AA203" s="2">
-        <v>54</v>
+        <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>869</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>870</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F204" s="2">
         <v>40046749</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H204" s="3" t="s">
@@ -20118,66 +20116,66 @@
       <c r="N204" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P204" s="3">
         <v>37.72</v>
       </c>
       <c r="Q204" s="3">
         <v>16.17</v>
       </c>
       <c r="R204" s="3">
         <v>0</v>
       </c>
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>53.89</v>
       </c>
       <c r="U204" s="3">
         <v>37.72</v>
       </c>
       <c r="V204" s="3">
-        <v>17.75</v>
+        <v>16.17</v>
       </c>
       <c r="W204" s="3">
         <v>0</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
-        <v>55.47</v>
+        <v>53.89</v>
       </c>
       <c r="Z204" s="2">
-        <v>37.11</v>
+        <v>36.05</v>
       </c>
       <c r="AA204" s="2">
-        <v>58</v>
+        <v>22</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>873</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>874</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>875</v>
       </c>
       <c r="F205" s="2">
         <v>40062474</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H205" s="3" t="s">
@@ -20216,51 +20214,51 @@
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>12.17</v>
       </c>
       <c r="U205" s="3">
         <v>7.48</v>
       </c>
       <c r="V205" s="3">
         <v>4.69</v>
       </c>
       <c r="W205" s="3">
         <v>0</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
         <v>12.17</v>
       </c>
       <c r="Z205" s="2">
         <v>7.04</v>
       </c>
       <c r="AA205" s="2">
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>877</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>878</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>879</v>
       </c>
       <c r="F206" s="2">
         <v>40026137</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H206" s="3" t="s">
@@ -20299,51 +20297,51 @@
       <c r="S206" s="3">
         <v>0</v>
       </c>
       <c r="T206" s="3">
         <v>107.71</v>
       </c>
       <c r="U206" s="3">
         <v>76.19</v>
       </c>
       <c r="V206" s="3">
         <v>31.52</v>
       </c>
       <c r="W206" s="3">
         <v>0</v>
       </c>
       <c r="X206" s="2">
         <v>0</v>
       </c>
       <c r="Y206" s="2">
         <v>107.71</v>
       </c>
       <c r="Z206" s="2">
         <v>38.31</v>
       </c>
       <c r="AA206" s="2">
-        <v>42</v>
+        <v>7</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>881</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>882</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F207" s="2">
         <v>40044271</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H207" s="3" t="s">
@@ -20382,51 +20380,51 @@
       <c r="S207" s="3">
         <v>0</v>
       </c>
       <c r="T207" s="3">
         <v>125.04</v>
       </c>
       <c r="U207" s="3">
         <v>103.5</v>
       </c>
       <c r="V207" s="3">
         <v>21.54</v>
       </c>
       <c r="W207" s="3">
         <v>0</v>
       </c>
       <c r="X207" s="2">
         <v>0</v>
       </c>
       <c r="Y207" s="2">
         <v>125.04</v>
       </c>
       <c r="Z207" s="2">
         <v>58.51</v>
       </c>
       <c r="AA207" s="2">
-        <v>62</v>
+        <v>92</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>885</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>886</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>887</v>
       </c>
       <c r="F208" s="2">
         <v>40044131</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H208" s="3" t="s">
@@ -20465,51 +20463,51 @@
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>65.85</v>
       </c>
       <c r="U208" s="3">
         <v>46.19</v>
       </c>
       <c r="V208" s="3">
         <v>19.66</v>
       </c>
       <c r="W208" s="3">
         <v>0</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
         <v>65.85</v>
       </c>
       <c r="Z208" s="2">
         <v>63.37</v>
       </c>
       <c r="AA208" s="2">
-        <v>99</v>
+        <v>40</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>889</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>890</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>891</v>
       </c>
       <c r="F209" s="2">
         <v>40026214</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H209" s="3" t="s">
@@ -20533,66 +20531,66 @@
       <c r="N209" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P209" s="3">
         <v>147.96</v>
       </c>
       <c r="Q209" s="3">
         <v>28.14</v>
       </c>
       <c r="R209" s="3">
         <v>0</v>
       </c>
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>176.1</v>
       </c>
       <c r="U209" s="3">
         <v>147.88</v>
       </c>
       <c r="V209" s="3">
-        <v>28.96</v>
+        <v>28.14</v>
       </c>
       <c r="W209" s="3">
         <v>0</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
-        <v>176.83</v>
+        <v>176.02</v>
       </c>
       <c r="Z209" s="2">
-        <v>47.86</v>
+        <v>47.64</v>
       </c>
       <c r="AA209" s="2">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>893</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>894</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>895</v>
       </c>
       <c r="F210" s="2">
         <v>40026037</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H210" s="3" t="s">
@@ -20616,66 +20614,66 @@
       <c r="N210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P210" s="3">
         <v>70.38</v>
       </c>
       <c r="Q210" s="3">
         <v>18.26</v>
       </c>
       <c r="R210" s="3">
         <v>0</v>
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>88.63</v>
       </c>
       <c r="U210" s="3">
         <v>70.38</v>
       </c>
       <c r="V210" s="3">
-        <v>23.38</v>
+        <v>18.26</v>
       </c>
       <c r="W210" s="3">
         <v>0</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
-        <v>93.75</v>
+        <v>88.63</v>
       </c>
       <c r="Z210" s="2">
-        <v>55.87</v>
+        <v>52.82</v>
       </c>
       <c r="AA210" s="2">
-        <v>63</v>
+        <v>42</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>897</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>898</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>899</v>
       </c>
       <c r="F211" s="2">
         <v>40046531</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H211" s="3" t="s">
@@ -20714,51 +20712,51 @@
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>57.77</v>
       </c>
       <c r="U211" s="3">
         <v>32.52</v>
       </c>
       <c r="V211" s="3">
         <v>22.17</v>
       </c>
       <c r="W211" s="3">
         <v>3.08</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
         <v>57.77</v>
       </c>
       <c r="Z211" s="2">
         <v>29.34</v>
       </c>
       <c r="AA211" s="2">
-        <v>58</v>
+        <v>23</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>901</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>902</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>903</v>
       </c>
       <c r="F212" s="2">
         <v>40045479</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H212" s="3" t="s">
@@ -20797,51 +20795,51 @@
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>77.28</v>
       </c>
       <c r="U212" s="3">
         <v>53.26</v>
       </c>
       <c r="V212" s="3">
         <v>17.86</v>
       </c>
       <c r="W212" s="3">
         <v>6.16</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
         <v>77.28</v>
       </c>
       <c r="Z212" s="2">
         <v>74.09</v>
       </c>
       <c r="AA212" s="2">
-        <v>55</v>
+        <v>37</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>905</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>906</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>907</v>
       </c>
       <c r="F213" s="2">
         <v>40026210</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H213" s="3" t="s">
@@ -20880,51 +20878,51 @@
       <c r="S213" s="3">
         <v>0.27</v>
       </c>
       <c r="T213" s="3">
         <v>84.82</v>
       </c>
       <c r="U213" s="3">
         <v>67.15</v>
       </c>
       <c r="V213" s="3">
         <v>17.4</v>
       </c>
       <c r="W213" s="3">
         <v>0</v>
       </c>
       <c r="X213" s="2">
         <v>0.27</v>
       </c>
       <c r="Y213" s="2">
         <v>84.82</v>
       </c>
       <c r="Z213" s="2">
         <v>48.54</v>
       </c>
       <c r="AA213" s="2">
-        <v>56</v>
+        <v>38</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>909</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>910</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>911</v>
       </c>
       <c r="F214" s="2">
         <v>40044964</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H214" s="3" t="s">
@@ -20963,51 +20961,51 @@
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>66.66</v>
       </c>
       <c r="U214" s="3">
         <v>48.65</v>
       </c>
       <c r="V214" s="3">
         <v>18.01</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
         <v>66.66</v>
       </c>
       <c r="Z214" s="2">
         <v>55.83</v>
       </c>
       <c r="AA214" s="2">
-        <v>82</v>
+        <v>46</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>913</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>914</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>915</v>
       </c>
       <c r="F215" s="2">
         <v>40027816</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H215" s="3" t="s">
@@ -21046,51 +21044,51 @@
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>69.75</v>
       </c>
       <c r="U215" s="3">
         <v>55.76</v>
       </c>
       <c r="V215" s="3">
         <v>13.99</v>
       </c>
       <c r="W215" s="3">
         <v>0</v>
       </c>
       <c r="X215" s="2">
         <v>0</v>
       </c>
       <c r="Y215" s="2">
         <v>69.75</v>
       </c>
       <c r="Z215" s="2">
         <v>48</v>
       </c>
       <c r="AA215" s="2">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>917</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>918</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>919</v>
       </c>
       <c r="F216" s="2">
         <v>40026030</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H216" s="3" t="s">
@@ -21129,51 +21127,51 @@
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>70.51</v>
       </c>
       <c r="U216" s="3">
         <v>57.89</v>
       </c>
       <c r="V216" s="3">
         <v>12.61</v>
       </c>
       <c r="W216" s="3">
         <v>0</v>
       </c>
       <c r="X216" s="2">
         <v>0</v>
       </c>
       <c r="Y216" s="2">
         <v>70.51</v>
       </c>
       <c r="Z216" s="2">
         <v>46.27</v>
       </c>
       <c r="AA216" s="2">
-        <v>62</v>
+        <v>46</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>921</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>922</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>923</v>
       </c>
       <c r="F217" s="2">
         <v>40044072</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H217" s="3" t="s">
@@ -21212,51 +21210,51 @@
       <c r="S217" s="3">
         <v>0</v>
       </c>
       <c r="T217" s="3">
         <v>44.23</v>
       </c>
       <c r="U217" s="3">
         <v>34.2</v>
       </c>
       <c r="V217" s="3">
         <v>10.03</v>
       </c>
       <c r="W217" s="3">
         <v>0</v>
       </c>
       <c r="X217" s="2">
         <v>0</v>
       </c>
       <c r="Y217" s="2">
         <v>44.23</v>
       </c>
       <c r="Z217" s="2">
         <v>47.5</v>
       </c>
       <c r="AA217" s="2">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>925</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>926</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F218" s="2">
         <v>40046308</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H218" s="3" t="s">
@@ -21280,66 +21278,66 @@
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P218" s="3">
         <v>6.87</v>
       </c>
       <c r="Q218" s="3">
         <v>9.22</v>
       </c>
       <c r="R218" s="3">
         <v>0</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>16.09</v>
       </c>
       <c r="U218" s="3">
         <v>6.87</v>
       </c>
       <c r="V218" s="3">
-        <v>10.05</v>
+        <v>9.22</v>
       </c>
       <c r="W218" s="3">
         <v>0</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>16.92</v>
+        <v>16.09</v>
       </c>
       <c r="Z218" s="2">
-        <v>19.96</v>
+        <v>18.98</v>
       </c>
       <c r="AA218" s="2">
-        <v>49</v>
+        <v>30</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>929</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>930</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F219" s="2">
         <v>40046081</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H219" s="3" t="s">
@@ -21378,51 +21376,51 @@
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>48.96</v>
       </c>
       <c r="U219" s="3">
         <v>28.96</v>
       </c>
       <c r="V219" s="3">
         <v>18.15</v>
       </c>
       <c r="W219" s="3">
         <v>1.85</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
         <v>48.96</v>
       </c>
       <c r="Z219" s="2">
         <v>48.75</v>
       </c>
       <c r="AA219" s="2">
-        <v>97</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>933</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>934</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F220" s="2">
         <v>40026104</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H220" s="3" t="s">
@@ -21461,51 +21459,51 @@
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>175.72</v>
       </c>
       <c r="U220" s="3">
         <v>144.44</v>
       </c>
       <c r="V220" s="3">
         <v>28.21</v>
       </c>
       <c r="W220" s="3">
         <v>3.08</v>
       </c>
       <c r="X220" s="2">
         <v>0</v>
       </c>
       <c r="Y220" s="2">
         <v>175.72</v>
       </c>
       <c r="Z220" s="2">
         <v>52.41</v>
       </c>
       <c r="AA220" s="2">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>937</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>938</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>939</v>
       </c>
       <c r="F221" s="2">
         <v>40026113</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H221" s="3" t="s">
@@ -21544,51 +21542,51 @@
       <c r="S221" s="3">
         <v>0.27</v>
       </c>
       <c r="T221" s="3">
         <v>76.49</v>
       </c>
       <c r="U221" s="3">
         <v>76.21</v>
       </c>
       <c r="V221" s="3">
         <v>0</v>
       </c>
       <c r="W221" s="3">
         <v>0</v>
       </c>
       <c r="X221" s="2">
         <v>0.27</v>
       </c>
       <c r="Y221" s="2">
         <v>76.49</v>
       </c>
       <c r="Z221" s="2">
         <v>42.38</v>
       </c>
       <c r="AA221" s="2">
-        <v>43</v>
+        <v>35</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222" s="2">
         <v>219</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>941</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>942</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>943</v>
       </c>
       <c r="F222" s="2">
         <v>40044079</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H222" s="3" t="s">
@@ -21612,66 +21610,66 @@
       <c r="N222" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P222" s="3">
         <v>159.71</v>
       </c>
       <c r="Q222" s="3">
         <v>15.28</v>
       </c>
       <c r="R222" s="3">
         <v>0</v>
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>174.99</v>
       </c>
       <c r="U222" s="3">
         <v>159.71</v>
       </c>
       <c r="V222" s="3">
-        <v>15.58</v>
+        <v>15.28</v>
       </c>
       <c r="W222" s="3">
         <v>0</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
-        <v>175.29</v>
+        <v>174.99</v>
       </c>
       <c r="Z222" s="2">
-        <v>81.12</v>
+        <v>80.98</v>
       </c>
       <c r="AA222" s="2">
-        <v>85</v>
+        <v>55</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>945</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>946</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>947</v>
       </c>
       <c r="F223" s="2">
         <v>40044160</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H223" s="3" t="s">
@@ -21710,51 +21708,51 @@
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>39.54</v>
       </c>
       <c r="U223" s="3">
         <v>25.76</v>
       </c>
       <c r="V223" s="3">
         <v>13.78</v>
       </c>
       <c r="W223" s="3">
         <v>0</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
         <v>39.54</v>
       </c>
       <c r="Z223" s="2">
         <v>46.92</v>
       </c>
       <c r="AA223" s="2">
-        <v>79</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>949</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>950</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>951</v>
       </c>
       <c r="F224" s="2">
         <v>40047035</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H224" s="3" t="s">
@@ -21793,51 +21791,51 @@
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>60.89</v>
       </c>
       <c r="U224" s="3">
         <v>45.53</v>
       </c>
       <c r="V224" s="3">
         <v>15.35</v>
       </c>
       <c r="W224" s="3">
         <v>0</v>
       </c>
       <c r="X224" s="2">
         <v>0</v>
       </c>
       <c r="Y224" s="2">
         <v>60.89</v>
       </c>
       <c r="Z224" s="2">
         <v>42</v>
       </c>
       <c r="AA224" s="2">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>953</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>954</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F225" s="2">
         <v>40067387</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H225" s="3" t="s">
@@ -21942,66 +21940,66 @@
       <c r="N226" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P226" s="3">
         <v>196.91</v>
       </c>
       <c r="Q226" s="3">
         <v>36.62</v>
       </c>
       <c r="R226" s="3">
         <v>50.4</v>
       </c>
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>283.93</v>
       </c>
       <c r="U226" s="3">
         <v>196.91</v>
       </c>
       <c r="V226" s="3">
-        <v>38.4</v>
+        <v>36.62</v>
       </c>
       <c r="W226" s="3">
         <v>50.4</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
-        <v>285.7</v>
+        <v>283.93</v>
       </c>
       <c r="Z226" s="2">
-        <v>40.63</v>
+        <v>40.38</v>
       </c>
       <c r="AA226" s="2">
-        <v>75</v>
+        <v>22</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="2">
         <v>224</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>961</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>962</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F227" s="2">
         <v>40057312</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H227" s="3" t="s">
@@ -22040,51 +22038,51 @@
       <c r="S227" s="3">
         <v>0</v>
       </c>
       <c r="T227" s="3">
         <v>4101.75</v>
       </c>
       <c r="U227" s="3">
         <v>2077.32</v>
       </c>
       <c r="V227" s="3">
         <v>79.7</v>
       </c>
       <c r="W227" s="3">
         <v>1887.86</v>
       </c>
       <c r="X227" s="2">
         <v>0</v>
       </c>
       <c r="Y227" s="2">
         <v>4044.88</v>
       </c>
       <c r="Z227" s="2">
         <v>26.33</v>
       </c>
       <c r="AA227" s="2">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="228" spans="1:27">
       <c r="A228" s="2">
         <v>225</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>965</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>966</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>967</v>
       </c>
       <c r="F228" s="2">
         <v>40057341</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H228" s="3" t="s">
@@ -22108,66 +22106,66 @@
       <c r="N228" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O228" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P228" s="3">
         <v>109.67</v>
       </c>
       <c r="Q228" s="3">
         <v>3.94</v>
       </c>
       <c r="R228" s="3">
         <v>2.22</v>
       </c>
       <c r="S228" s="3">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>115.83</v>
       </c>
       <c r="U228" s="3">
         <v>109.67</v>
       </c>
       <c r="V228" s="3">
-        <v>23.9</v>
+        <v>3.94</v>
       </c>
       <c r="W228" s="3">
         <v>2.22</v>
       </c>
       <c r="X228" s="2">
         <v>0</v>
       </c>
       <c r="Y228" s="2">
-        <v>135.79</v>
+        <v>115.83</v>
       </c>
       <c r="Z228" s="2">
-        <v>23.17</v>
+        <v>19.76</v>
       </c>
       <c r="AA228" s="2">
-        <v>62</v>
+        <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>969</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>970</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F229" s="2">
         <v>40055913</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H229" s="3" t="s">
@@ -22206,51 +22204,51 @@
       <c r="S229" s="3">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>151.28</v>
       </c>
       <c r="U229" s="3">
         <v>114.72</v>
       </c>
       <c r="V229" s="3">
         <v>36.56</v>
       </c>
       <c r="W229" s="3">
         <v>0</v>
       </c>
       <c r="X229" s="2">
         <v>0</v>
       </c>
       <c r="Y229" s="2">
         <v>151.28</v>
       </c>
       <c r="Z229" s="2">
         <v>30.79</v>
       </c>
       <c r="AA229" s="2">
-        <v>80</v>
+        <v>62</v>
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>973</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>974</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>975</v>
       </c>
       <c r="F230" s="2">
         <v>40027597</v>
       </c>
       <c r="G230" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H230" s="3" t="s">
@@ -22274,66 +22272,66 @@
       <c r="N230" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O230" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P230" s="3">
         <v>178.93</v>
       </c>
       <c r="Q230" s="3">
         <v>32.24</v>
       </c>
       <c r="R230" s="3">
         <v>36.44</v>
       </c>
       <c r="S230" s="3">
         <v>0</v>
       </c>
       <c r="T230" s="3">
         <v>247.62</v>
       </c>
       <c r="U230" s="3">
         <v>178.93</v>
       </c>
       <c r="V230" s="3">
-        <v>57.56</v>
+        <v>32.24</v>
       </c>
       <c r="W230" s="3">
         <v>36.44</v>
       </c>
       <c r="X230" s="2">
         <v>0</v>
       </c>
       <c r="Y230" s="2">
-        <v>272.93</v>
+        <v>247.62</v>
       </c>
       <c r="Z230" s="2">
-        <v>53.23</v>
+        <v>48.29</v>
       </c>
       <c r="AA230" s="2">
-        <v>69</v>
+        <v>42</v>
       </c>
     </row>
     <row r="231" spans="1:27">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>977</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>978</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F231" s="2">
         <v>40065428</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H231" s="3" t="s">
@@ -22372,51 +22370,51 @@
       <c r="S231" s="3">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>13057.36</v>
       </c>
       <c r="U231" s="3">
         <v>2554.5</v>
       </c>
       <c r="V231" s="3">
         <v>3.41</v>
       </c>
       <c r="W231" s="3">
         <v>10499.45</v>
       </c>
       <c r="X231" s="2">
         <v>0</v>
       </c>
       <c r="Y231" s="2">
         <v>13057.36</v>
       </c>
       <c r="Z231" s="2">
         <v>19.18</v>
       </c>
       <c r="AA231" s="2">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="232" spans="1:27">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>980</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>981</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>982</v>
       </c>
       <c r="F232" s="2">
         <v>40027588</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H232" s="3" t="s">
@@ -22440,66 +22438,66 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>290.15</v>
       </c>
       <c r="Q232" s="3">
         <v>35.37</v>
       </c>
       <c r="R232" s="3">
         <v>36.07</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>361.58</v>
       </c>
       <c r="U232" s="3">
         <v>290.15</v>
       </c>
       <c r="V232" s="3">
-        <v>39.29</v>
+        <v>35.37</v>
       </c>
       <c r="W232" s="3">
         <v>36.07</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>365.5</v>
+        <v>361.58</v>
       </c>
       <c r="Z232" s="2">
-        <v>48.01</v>
+        <v>47.49</v>
       </c>
       <c r="AA232" s="2">
-        <v>85</v>
+        <v>19</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>984</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>985</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F233" s="2">
         <v>40027590</v>
       </c>
       <c r="G233" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H233" s="3" t="s">
@@ -22520,69 +22518,69 @@
       <c r="M233" s="3">
         <v>730.06</v>
       </c>
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>390.83</v>
       </c>
       <c r="Q233" s="3">
         <v>33.32</v>
       </c>
       <c r="R233" s="3">
         <v>28.22</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>452.37</v>
       </c>
       <c r="U233" s="3">
-        <v>396.85</v>
+        <v>390.83</v>
       </c>
       <c r="V233" s="3">
-        <v>35.09</v>
+        <v>33.32</v>
       </c>
       <c r="W233" s="3">
         <v>28.22</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>460.15</v>
+        <v>452.37</v>
       </c>
       <c r="Z233" s="2">
-        <v>63.03</v>
+        <v>61.96</v>
       </c>
       <c r="AA233" s="2">
-        <v>83</v>
+        <v>53</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>988</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>989</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F234" s="2">
         <v>40027631</v>
       </c>
       <c r="G234" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H234" s="3" t="s">
@@ -22606,66 +22604,66 @@
       <c r="N234" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O234" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P234" s="3">
         <v>28.08</v>
       </c>
       <c r="Q234" s="3">
         <v>14.18</v>
       </c>
       <c r="R234" s="3">
         <v>1.32</v>
       </c>
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>43.59</v>
       </c>
       <c r="U234" s="3">
         <v>28.08</v>
       </c>
       <c r="V234" s="3">
-        <v>15.64</v>
+        <v>14.18</v>
       </c>
       <c r="W234" s="3">
         <v>1.32</v>
       </c>
       <c r="X234" s="2">
         <v>0</v>
       </c>
       <c r="Y234" s="2">
-        <v>45.05</v>
+        <v>43.59</v>
       </c>
       <c r="Z234" s="2">
-        <v>52.24</v>
+        <v>50.55</v>
       </c>
       <c r="AA234" s="2">
-        <v>81</v>
+        <v>33</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>992</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>993</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F235" s="2">
         <v>40047241</v>
       </c>
       <c r="G235" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H235" s="3" t="s">
@@ -22704,51 +22702,51 @@
       <c r="S235" s="3">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>258.72</v>
       </c>
       <c r="U235" s="3">
         <v>102.14</v>
       </c>
       <c r="V235" s="3">
         <v>13.76</v>
       </c>
       <c r="W235" s="3">
         <v>142.82</v>
       </c>
       <c r="X235" s="2">
         <v>0</v>
       </c>
       <c r="Y235" s="2">
         <v>258.72</v>
       </c>
       <c r="Z235" s="2">
         <v>19.75</v>
       </c>
       <c r="AA235" s="2">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="236" spans="1:27">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>997</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>998</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>999</v>
       </c>
       <c r="F236" s="2">
         <v>40027625</v>
       </c>
       <c r="G236" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H236" s="3" t="s">
@@ -22787,51 +22785,51 @@
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>166.45</v>
       </c>
       <c r="U236" s="3">
         <v>132.61</v>
       </c>
       <c r="V236" s="3">
         <v>8.05</v>
       </c>
       <c r="W236" s="3">
         <v>25.78</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
         <v>166.45</v>
       </c>
       <c r="Z236" s="2">
         <v>41.22</v>
       </c>
       <c r="AA236" s="2">
-        <v>39</v>
+        <v>8</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="F237" s="2">
         <v>40022273</v>
       </c>
       <c r="G237" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H237" s="3" t="s">
@@ -22855,124 +22853,124 @@
       <c r="N237" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O237" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P237" s="3">
         <v>483.97</v>
       </c>
       <c r="Q237" s="3">
         <v>45.42</v>
       </c>
       <c r="R237" s="3">
         <v>55.34</v>
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>584.73</v>
       </c>
       <c r="U237" s="3">
         <v>483.97</v>
       </c>
       <c r="V237" s="3">
-        <v>48.08</v>
+        <v>45.42</v>
       </c>
       <c r="W237" s="3">
         <v>55.34</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
-        <v>587.39</v>
+        <v>584.73</v>
       </c>
       <c r="Z237" s="2">
-        <v>54.52</v>
+        <v>54.27</v>
       </c>
       <c r="AA237" s="2">
-        <v>79</v>
+        <v>33</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="6"/>
       <c r="D238" s="6"/>
       <c r="E238" s="6"/>
       <c r="F238" s="6"/>
       <c r="G238" s="6"/>
       <c r="H238" s="7"/>
       <c r="I238" s="7"/>
       <c r="J238" s="7"/>
       <c r="K238" s="7">
         <v>285627.08</v>
       </c>
       <c r="L238" s="7">
         <v>23287.21</v>
       </c>
       <c r="M238" s="7">
         <v>308914.29</v>
       </c>
       <c r="N238" s="7"/>
       <c r="O238" s="7"/>
       <c r="P238" s="7">
         <v>60427.83</v>
       </c>
       <c r="Q238" s="7">
         <v>4628.11</v>
       </c>
       <c r="R238" s="7">
         <v>35725.84</v>
       </c>
       <c r="S238" s="7">
         <v>19.68</v>
       </c>
       <c r="T238" s="7">
         <v>100801.47</v>
       </c>
       <c r="U238" s="7">
-        <v>60350.1</v>
+        <v>60442.52</v>
       </c>
       <c r="V238" s="7">
-        <v>4869.09</v>
+        <v>4639.27</v>
       </c>
       <c r="W238" s="7">
         <v>35725.84</v>
       </c>
       <c r="X238" s="6">
         <v>19.68</v>
       </c>
       <c r="Y238" s="6">
-        <v>100964.71</v>
+        <v>100827.31</v>
       </c>
       <c r="Z238" s="6">
-        <v>32.68</v>
+        <v>32.64</v>
       </c>
       <c r="AA238" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A238:J238"/>
   </mergeCells>