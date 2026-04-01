--- v0 (2025-12-08)
+++ v1 (2026-04-01)
@@ -4156,63 +4156,63 @@
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>361.23</v>
       </c>
       <c r="Q10" s="3">
         <v>32.81</v>
       </c>
       <c r="R10" s="3">
         <v>15.42</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>409.47</v>
       </c>
       <c r="U10" s="3">
         <v>361.23</v>
       </c>
       <c r="V10" s="3">
-        <v>32.81</v>
+        <v>33.72</v>
       </c>
       <c r="W10" s="3">
         <v>15.42</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>409.47</v>
+        <v>410.37</v>
       </c>
       <c r="Z10" s="2">
-        <v>56.53</v>
+        <v>56.66</v>
       </c>
       <c r="AA10" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="2">
         <v>40038795</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -4322,63 +4322,63 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>740.62</v>
       </c>
       <c r="Q12" s="3">
         <v>13.43</v>
       </c>
       <c r="R12" s="3">
         <v>27.67</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>781.73</v>
       </c>
       <c r="U12" s="3">
         <v>740.62</v>
       </c>
       <c r="V12" s="3">
-        <v>13.43</v>
+        <v>13.53</v>
       </c>
       <c r="W12" s="3">
         <v>27.67</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>781.73</v>
+        <v>781.82</v>
       </c>
       <c r="Z12" s="2">
-        <v>56.28</v>
+        <v>56.29</v>
       </c>
       <c r="AA12" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F13" s="2">
         <v>40060336</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -4571,63 +4571,63 @@
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>196.61</v>
       </c>
       <c r="Q15" s="3">
         <v>0</v>
       </c>
       <c r="R15" s="3">
         <v>8.85</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>205.46</v>
       </c>
       <c r="U15" s="3">
         <v>196.61</v>
       </c>
       <c r="V15" s="3">
-        <v>0.81</v>
+        <v>2.69</v>
       </c>
       <c r="W15" s="3">
         <v>8.85</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>206.27</v>
+        <v>208.15</v>
       </c>
       <c r="Z15" s="2">
-        <v>51.78</v>
+        <v>52.25</v>
       </c>
       <c r="AA15" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F16" s="2">
         <v>40060303</v>
       </c>
       <c r="G16" s="2" t="s">
@@ -4654,63 +4654,63 @@
       <c r="N16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="3">
         <v>154.98</v>
       </c>
       <c r="Q16" s="3">
         <v>4.31</v>
       </c>
       <c r="R16" s="3">
         <v>22.25</v>
       </c>
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>181.55</v>
       </c>
       <c r="U16" s="3">
         <v>154.98</v>
       </c>
       <c r="V16" s="3">
-        <v>4.31</v>
+        <v>4.62</v>
       </c>
       <c r="W16" s="3">
         <v>22.25</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
-        <v>181.55</v>
+        <v>181.85</v>
       </c>
       <c r="Z16" s="2">
-        <v>42.69</v>
+        <v>42.76</v>
       </c>
       <c r="AA16" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F17" s="2">
         <v>40011166</v>
       </c>
       <c r="G17" s="2" t="s">
@@ -4737,63 +4737,63 @@
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>846.59</v>
       </c>
       <c r="Q17" s="3">
         <v>35.61</v>
       </c>
       <c r="R17" s="3">
         <v>158.71</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>1040.91</v>
       </c>
       <c r="U17" s="3">
         <v>846.59</v>
       </c>
       <c r="V17" s="3">
-        <v>35.58</v>
+        <v>36.91</v>
       </c>
       <c r="W17" s="3">
         <v>158.71</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>1040.88</v>
+        <v>1042.21</v>
       </c>
       <c r="Z17" s="2">
-        <v>48.95</v>
+        <v>49.01</v>
       </c>
       <c r="AA17" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="2">
         <v>40035086</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -4903,63 +4903,63 @@
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>563.67</v>
       </c>
       <c r="Q19" s="3">
         <v>28.25</v>
       </c>
       <c r="R19" s="3">
         <v>75.2</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>667.12</v>
       </c>
       <c r="U19" s="3">
         <v>563.67</v>
       </c>
       <c r="V19" s="3">
-        <v>28.25</v>
+        <v>28.33</v>
       </c>
       <c r="W19" s="3">
         <v>75.2</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>667.12</v>
+        <v>667.19</v>
       </c>
       <c r="Z19" s="2">
-        <v>64.23</v>
+        <v>64.24</v>
       </c>
       <c r="AA19" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F20" s="2">
         <v>40067381</v>
       </c>
       <c r="G20" s="2" t="s">
@@ -5314,63 +5314,63 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>182.78</v>
       </c>
       <c r="Q24" s="3">
         <v>0</v>
       </c>
       <c r="R24" s="3">
         <v>0</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>182.78</v>
       </c>
       <c r="U24" s="3">
         <v>182.78</v>
       </c>
       <c r="V24" s="3">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="W24" s="3">
         <v>0</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>182.78</v>
+        <v>183.12</v>
       </c>
       <c r="Z24" s="2">
-        <v>21.71</v>
+        <v>21.75</v>
       </c>
       <c r="AA24" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F25" s="2">
         <v>40046393</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -5646,63 +5646,63 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>431.33</v>
       </c>
       <c r="Q28" s="3">
         <v>33.14</v>
       </c>
       <c r="R28" s="3">
         <v>61.91</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>526.38</v>
       </c>
       <c r="U28" s="3">
         <v>431.33</v>
       </c>
       <c r="V28" s="3">
-        <v>33.14</v>
+        <v>33.98</v>
       </c>
       <c r="W28" s="3">
         <v>61.91</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>526.38</v>
+        <v>527.22</v>
       </c>
       <c r="Z28" s="2">
-        <v>43.04</v>
+        <v>43.11</v>
       </c>
       <c r="AA28" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F29" s="2">
         <v>40028434</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -5978,63 +5978,63 @@
       <c r="N32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P32" s="3">
         <v>507.84</v>
       </c>
       <c r="Q32" s="3">
         <v>49.8</v>
       </c>
       <c r="R32" s="3">
         <v>74.57</v>
       </c>
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>632.21</v>
       </c>
       <c r="U32" s="3">
         <v>507.84</v>
       </c>
       <c r="V32" s="3">
-        <v>50.68</v>
+        <v>50.88</v>
       </c>
       <c r="W32" s="3">
         <v>74.57</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
-        <v>633.09</v>
+        <v>633.29</v>
       </c>
       <c r="Z32" s="2">
-        <v>61.48</v>
+        <v>61.5</v>
       </c>
       <c r="AA32" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F33" s="2">
         <v>40060504</v>
       </c>
       <c r="G33" s="2" t="s">
@@ -6061,63 +6061,63 @@
       <c r="N33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P33" s="3">
         <v>213.76</v>
       </c>
       <c r="Q33" s="3">
         <v>56.28</v>
       </c>
       <c r="R33" s="3">
         <v>68.94</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>338.98</v>
       </c>
       <c r="U33" s="3">
         <v>213.76</v>
       </c>
       <c r="V33" s="3">
-        <v>56.28</v>
+        <v>56.89</v>
       </c>
       <c r="W33" s="3">
         <v>68.94</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
-        <v>338.98</v>
+        <v>339.59</v>
       </c>
       <c r="Z33" s="2">
-        <v>39.02</v>
+        <v>39.09</v>
       </c>
       <c r="AA33" s="2">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F34" s="2">
         <v>40016238</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -6144,63 +6144,63 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>238.9</v>
       </c>
       <c r="Q34" s="3">
         <v>9.75</v>
       </c>
       <c r="R34" s="3">
         <v>30.48</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>279.13</v>
       </c>
       <c r="U34" s="3">
         <v>238.9</v>
       </c>
       <c r="V34" s="3">
-        <v>11.48</v>
+        <v>13.46</v>
       </c>
       <c r="W34" s="3">
         <v>30.48</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>280.86</v>
+        <v>282.84</v>
       </c>
       <c r="Z34" s="2">
-        <v>12.57</v>
+        <v>12.66</v>
       </c>
       <c r="AA34" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F35" s="2">
         <v>40049022</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -6310,63 +6310,63 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>213.17</v>
       </c>
       <c r="Q36" s="3">
         <v>6.06</v>
       </c>
       <c r="R36" s="3">
         <v>0</v>
       </c>
       <c r="S36" s="3">
         <v>6.86</v>
       </c>
       <c r="T36" s="3">
         <v>226.09</v>
       </c>
       <c r="U36" s="3">
         <v>213.17</v>
       </c>
       <c r="V36" s="3">
-        <v>6.06</v>
+        <v>6.15</v>
       </c>
       <c r="W36" s="3">
         <v>0</v>
       </c>
       <c r="X36" s="2">
         <v>6.86</v>
       </c>
       <c r="Y36" s="2">
-        <v>226.09</v>
+        <v>226.18</v>
       </c>
       <c r="Z36" s="2">
-        <v>68.13</v>
+        <v>68.16</v>
       </c>
       <c r="AA36" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F37" s="2">
         <v>40060451</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -6393,63 +6393,63 @@
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>139.05</v>
       </c>
       <c r="Q37" s="3">
         <v>41.56</v>
       </c>
       <c r="R37" s="3">
         <v>82.87</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>263.48</v>
       </c>
       <c r="U37" s="3">
         <v>139.05</v>
       </c>
       <c r="V37" s="3">
-        <v>41.56</v>
+        <v>42.74</v>
       </c>
       <c r="W37" s="3">
         <v>82.87</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>263.48</v>
+        <v>264.66</v>
       </c>
       <c r="Z37" s="2">
-        <v>42.43</v>
+        <v>42.62</v>
       </c>
       <c r="AA37" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F38" s="2">
         <v>40046992</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -6476,63 +6476,63 @@
       <c r="N38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="3">
         <v>0</v>
       </c>
       <c r="Q38" s="3">
         <v>10.01</v>
       </c>
       <c r="R38" s="3">
         <v>108.07</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>118.07</v>
       </c>
       <c r="U38" s="3">
         <v>0</v>
       </c>
       <c r="V38" s="3">
-        <v>10.01</v>
+        <v>10.91</v>
       </c>
       <c r="W38" s="3">
         <v>108.07</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
-        <v>118.07</v>
+        <v>118.98</v>
       </c>
       <c r="Z38" s="2">
-        <v>11.45</v>
+        <v>11.54</v>
       </c>
       <c r="AA38" s="2">
         <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>197</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F39" s="2">
         <v>40046993</v>
       </c>
       <c r="G39" s="2" t="s">
@@ -6559,63 +6559,63 @@
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>84.47</v>
       </c>
       <c r="Q39" s="3">
         <v>7.9</v>
       </c>
       <c r="R39" s="3">
         <v>58.49</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>150.86</v>
       </c>
       <c r="U39" s="3">
         <v>84.47</v>
       </c>
       <c r="V39" s="3">
-        <v>7.9</v>
+        <v>8.51</v>
       </c>
       <c r="W39" s="3">
         <v>58.49</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>150.86</v>
+        <v>151.47</v>
       </c>
       <c r="Z39" s="2">
-        <v>17.12</v>
+        <v>17.19</v>
       </c>
       <c r="AA39" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F40" s="2">
         <v>40046995</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -6642,63 +6642,63 @@
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>87.27</v>
       </c>
       <c r="Q40" s="3">
         <v>18.9</v>
       </c>
       <c r="R40" s="3">
         <v>28.05</v>
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>134.22</v>
       </c>
       <c r="U40" s="3">
         <v>87.27</v>
       </c>
       <c r="V40" s="3">
-        <v>18.9</v>
+        <v>19.78</v>
       </c>
       <c r="W40" s="3">
         <v>28.05</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
-        <v>134.22</v>
+        <v>135.1</v>
       </c>
       <c r="Z40" s="2">
-        <v>15.26</v>
+        <v>15.36</v>
       </c>
       <c r="AA40" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F41" s="2">
         <v>40046390</v>
       </c>
       <c r="G41" s="2" t="s">
@@ -6891,63 +6891,63 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>132.99</v>
       </c>
       <c r="Q43" s="3">
         <v>23.08</v>
       </c>
       <c r="R43" s="3">
         <v>10.51</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>166.58</v>
       </c>
       <c r="U43" s="3">
         <v>132.99</v>
       </c>
       <c r="V43" s="3">
-        <v>23.08</v>
+        <v>24.41</v>
       </c>
       <c r="W43" s="3">
         <v>10.51</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>166.58</v>
+        <v>167.91</v>
       </c>
       <c r="Z43" s="2">
-        <v>42.66</v>
+        <v>43</v>
       </c>
       <c r="AA43" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F44" s="2">
         <v>40034236</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -7057,63 +7057,63 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>593.95</v>
       </c>
       <c r="Q45" s="3">
         <v>37.77</v>
       </c>
       <c r="R45" s="3">
         <v>41.11</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>672.82</v>
       </c>
       <c r="U45" s="3">
         <v>593.95</v>
       </c>
       <c r="V45" s="3">
-        <v>37.77</v>
+        <v>38.93</v>
       </c>
       <c r="W45" s="3">
         <v>41.11</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>672.82</v>
+        <v>673.98</v>
       </c>
       <c r="Z45" s="2">
-        <v>71.64</v>
+        <v>71.76</v>
       </c>
       <c r="AA45" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F46" s="2">
         <v>40055883</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -7223,63 +7223,63 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>8.87</v>
       </c>
       <c r="Q47" s="3">
         <v>29.59</v>
       </c>
       <c r="R47" s="3">
         <v>14</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>52.46</v>
       </c>
       <c r="U47" s="3">
         <v>8.87</v>
       </c>
       <c r="V47" s="3">
-        <v>30.48</v>
+        <v>30.78</v>
       </c>
       <c r="W47" s="3">
         <v>14</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>53.34</v>
+        <v>53.64</v>
       </c>
       <c r="Z47" s="2">
-        <v>17.77</v>
+        <v>17.88</v>
       </c>
       <c r="AA47" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F48" s="2">
         <v>40027592</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -7306,63 +7306,63 @@
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P48" s="3">
         <v>175.09</v>
       </c>
       <c r="Q48" s="3">
         <v>32.67</v>
       </c>
       <c r="R48" s="3">
         <v>32.28</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>240.04</v>
       </c>
       <c r="U48" s="3">
         <v>175.09</v>
       </c>
       <c r="V48" s="3">
-        <v>32.67</v>
+        <v>32.98</v>
       </c>
       <c r="W48" s="3">
         <v>32.28</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>240.04</v>
+        <v>240.34</v>
       </c>
       <c r="Z48" s="2">
-        <v>45.55</v>
+        <v>45.61</v>
       </c>
       <c r="AA48" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F49" s="2">
         <v>40027628</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -7472,63 +7472,63 @@
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>223.83</v>
       </c>
       <c r="Q50" s="3">
         <v>20.37</v>
       </c>
       <c r="R50" s="3">
         <v>44.43</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>288.63</v>
       </c>
       <c r="U50" s="3">
         <v>223.83</v>
       </c>
       <c r="V50" s="3">
-        <v>20.37</v>
+        <v>20.97</v>
       </c>
       <c r="W50" s="3">
         <v>44.43</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>288.63</v>
+        <v>289.23</v>
       </c>
       <c r="Z50" s="2">
-        <v>42.27</v>
+        <v>42.36</v>
       </c>
       <c r="AA50" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>249</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F51" s="2">
         <v>40034160</v>
       </c>
       <c r="G51" s="2" t="s">
@@ -7555,63 +7555,63 @@
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>671.03</v>
       </c>
       <c r="Q51" s="3">
         <v>33.91</v>
       </c>
       <c r="R51" s="3">
         <v>41.8</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>746.74</v>
       </c>
       <c r="U51" s="3">
         <v>671.03</v>
       </c>
       <c r="V51" s="3">
-        <v>33.91</v>
+        <v>35.08</v>
       </c>
       <c r="W51" s="3">
         <v>41.8</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>746.74</v>
+        <v>747.9</v>
       </c>
       <c r="Z51" s="2">
-        <v>64.95</v>
+        <v>65.05</v>
       </c>
       <c r="AA51" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>253</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F52" s="2">
         <v>40027621</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -7721,63 +7721,63 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>312.05</v>
       </c>
       <c r="Q53" s="3">
         <v>17.7</v>
       </c>
       <c r="R53" s="3">
         <v>64.02</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>393.77</v>
       </c>
       <c r="U53" s="3">
         <v>312.05</v>
       </c>
       <c r="V53" s="3">
-        <v>17.7</v>
+        <v>18.57</v>
       </c>
       <c r="W53" s="3">
         <v>64.02</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>393.77</v>
+        <v>394.64</v>
       </c>
       <c r="Z53" s="2">
-        <v>43.61</v>
+        <v>43.71</v>
       </c>
       <c r="AA53" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F54" s="2">
         <v>40049066</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -7970,63 +7970,63 @@
       <c r="N56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P56" s="3">
         <v>93.8</v>
       </c>
       <c r="Q56" s="3">
         <v>27.5</v>
       </c>
       <c r="R56" s="3">
         <v>13.12</v>
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>134.41</v>
       </c>
       <c r="U56" s="3">
         <v>93.8</v>
       </c>
       <c r="V56" s="3">
-        <v>27.5</v>
+        <v>27.81</v>
       </c>
       <c r="W56" s="3">
         <v>13.12</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
-        <v>134.41</v>
+        <v>134.73</v>
       </c>
       <c r="Z56" s="2">
-        <v>38.76</v>
+        <v>38.85</v>
       </c>
       <c r="AA56" s="2">
         <v>71</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F57" s="2">
         <v>40022690</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -8551,63 +8551,63 @@
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="3">
         <v>418.49</v>
       </c>
       <c r="Q63" s="3">
         <v>45.13</v>
       </c>
       <c r="R63" s="3">
         <v>35.88</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>499.5</v>
       </c>
       <c r="U63" s="3">
         <v>418.49</v>
       </c>
       <c r="V63" s="3">
-        <v>45.13</v>
+        <v>46.03</v>
       </c>
       <c r="W63" s="3">
         <v>35.88</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
-        <v>499.5</v>
+        <v>500.4</v>
       </c>
       <c r="Z63" s="2">
-        <v>49.63</v>
+        <v>49.72</v>
       </c>
       <c r="AA63" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F64" s="2">
         <v>40055901</v>
       </c>
       <c r="G64" s="2" t="s">
@@ -8883,63 +8883,63 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="3">
         <v>1105.64</v>
       </c>
       <c r="Q67" s="3">
         <v>51</v>
       </c>
       <c r="R67" s="3">
         <v>199.93</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>1356.57</v>
       </c>
       <c r="U67" s="3">
         <v>1105.64</v>
       </c>
       <c r="V67" s="3">
-        <v>51</v>
+        <v>53.36</v>
       </c>
       <c r="W67" s="3">
         <v>199.93</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>1356.57</v>
+        <v>1358.94</v>
       </c>
       <c r="Z67" s="2">
-        <v>54.56</v>
+        <v>54.65</v>
       </c>
       <c r="AA67" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F68" s="2">
         <v>40016190</v>
       </c>
       <c r="G68" s="2" t="s">
@@ -9129,66 +9129,66 @@
       <c r="M70" s="3">
         <v>609.28</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P70" s="3">
         <v>176.8</v>
       </c>
       <c r="Q70" s="3">
         <v>21.01</v>
       </c>
       <c r="R70" s="3">
         <v>32.79</v>
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>230.6</v>
       </c>
       <c r="U70" s="3">
-        <v>176.8</v>
+        <v>178.95</v>
       </c>
       <c r="V70" s="3">
-        <v>21.01</v>
+        <v>21.31</v>
       </c>
       <c r="W70" s="3">
         <v>32.79</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
-        <v>230.6</v>
+        <v>233.05</v>
       </c>
       <c r="Z70" s="2">
-        <v>37.85</v>
+        <v>38.25</v>
       </c>
       <c r="AA70" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>337</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>338</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F71" s="2">
         <v>40016199</v>
       </c>
       <c r="G71" s="2" t="s">
@@ -10373,63 +10373,63 @@
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>274.25</v>
       </c>
       <c r="Q85" s="3">
         <v>36.36</v>
       </c>
       <c r="R85" s="3">
         <v>14.15</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>324.76</v>
       </c>
       <c r="U85" s="3">
         <v>274.25</v>
       </c>
       <c r="V85" s="3">
-        <v>36.36</v>
+        <v>37.96</v>
       </c>
       <c r="W85" s="3">
         <v>14.15</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>324.76</v>
+        <v>326.36</v>
       </c>
       <c r="Z85" s="2">
-        <v>53.92</v>
+        <v>54.18</v>
       </c>
       <c r="AA85" s="2">
         <v>59</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F86" s="2">
         <v>40027586</v>
       </c>
       <c r="G86" s="2" t="s">
@@ -10539,63 +10539,63 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>490.99</v>
       </c>
       <c r="Q87" s="3">
         <v>45.06</v>
       </c>
       <c r="R87" s="3">
         <v>103.59</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>639.64</v>
       </c>
       <c r="U87" s="3">
         <v>490.99</v>
       </c>
       <c r="V87" s="3">
-        <v>45.79</v>
+        <v>46.64</v>
       </c>
       <c r="W87" s="3">
         <v>103.59</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>640.37</v>
+        <v>641.22</v>
       </c>
       <c r="Z87" s="2">
-        <v>52.46</v>
+        <v>52.53</v>
       </c>
       <c r="AA87" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>409</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F88" s="2">
         <v>40038730</v>
       </c>
       <c r="G88" s="2" t="s">
@@ -10705,63 +10705,63 @@
       <c r="N89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P89" s="3">
         <v>46.69</v>
       </c>
       <c r="Q89" s="3">
         <v>25.48</v>
       </c>
       <c r="R89" s="3">
         <v>37.76</v>
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>109.93</v>
       </c>
       <c r="U89" s="3">
         <v>46.69</v>
       </c>
       <c r="V89" s="3">
-        <v>25.48</v>
+        <v>26.01</v>
       </c>
       <c r="W89" s="3">
         <v>37.76</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
-        <v>109.93</v>
+        <v>110.46</v>
       </c>
       <c r="Z89" s="2">
-        <v>16.36</v>
+        <v>16.44</v>
       </c>
       <c r="AA89" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>417</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F90" s="2">
         <v>40034839</v>
       </c>
       <c r="G90" s="2" t="s">
@@ -11116,63 +11116,63 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>201.37</v>
       </c>
       <c r="Q94" s="3">
         <v>41.13</v>
       </c>
       <c r="R94" s="3">
         <v>46.25</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>288.75</v>
       </c>
       <c r="U94" s="3">
         <v>201.37</v>
       </c>
       <c r="V94" s="3">
-        <v>41.13</v>
+        <v>42.83</v>
       </c>
       <c r="W94" s="3">
         <v>46.25</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>288.75</v>
+        <v>290.45</v>
       </c>
       <c r="Z94" s="2">
-        <v>41</v>
+        <v>41.24</v>
       </c>
       <c r="AA94" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F95" s="2">
         <v>40034327</v>
       </c>
       <c r="G95" s="2" t="s">
@@ -11199,63 +11199,63 @@
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>526.12</v>
       </c>
       <c r="Q95" s="3">
         <v>52.31</v>
       </c>
       <c r="R95" s="3">
         <v>116.35</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>694.78</v>
       </c>
       <c r="U95" s="3">
         <v>526.12</v>
       </c>
       <c r="V95" s="3">
-        <v>52.31</v>
+        <v>53.19</v>
       </c>
       <c r="W95" s="3">
         <v>116.35</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>694.78</v>
+        <v>695.67</v>
       </c>
       <c r="Z95" s="2">
-        <v>36.65</v>
+        <v>36.7</v>
       </c>
       <c r="AA95" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>442</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>443</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F96" s="2">
         <v>40027593</v>
       </c>
       <c r="G96" s="2" t="s">
@@ -11282,63 +11282,63 @@
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>212.57</v>
       </c>
       <c r="Q96" s="3">
         <v>26.39</v>
       </c>
       <c r="R96" s="3">
         <v>45.29</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>284.25</v>
       </c>
       <c r="U96" s="3">
         <v>212.57</v>
       </c>
       <c r="V96" s="3">
-        <v>26.39</v>
+        <v>26.79</v>
       </c>
       <c r="W96" s="3">
         <v>45.29</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>284.25</v>
+        <v>284.65</v>
       </c>
       <c r="Z96" s="2">
-        <v>39.54</v>
+        <v>39.6</v>
       </c>
       <c r="AA96" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>446</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>447</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F97" s="2">
         <v>40038386</v>
       </c>
       <c r="G97" s="2" t="s">
@@ -11448,63 +11448,63 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>151.37</v>
       </c>
       <c r="Q98" s="3">
         <v>20.44</v>
       </c>
       <c r="R98" s="3">
         <v>20.57</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>192.38</v>
       </c>
       <c r="U98" s="3">
         <v>151.37</v>
       </c>
       <c r="V98" s="3">
-        <v>20.65</v>
+        <v>22.72</v>
       </c>
       <c r="W98" s="3">
         <v>20.57</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>192.59</v>
+        <v>194.66</v>
       </c>
       <c r="Z98" s="2">
-        <v>33.4</v>
+        <v>33.76</v>
       </c>
       <c r="AA98" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>454</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F99" s="2">
         <v>40027629</v>
       </c>
       <c r="G99" s="2" t="s">
@@ -11531,63 +11531,63 @@
       <c r="N99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P99" s="3">
         <v>258.96</v>
       </c>
       <c r="Q99" s="3">
         <v>32.65</v>
       </c>
       <c r="R99" s="3">
         <v>64.72</v>
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>356.33</v>
       </c>
       <c r="U99" s="3">
         <v>258.96</v>
       </c>
       <c r="V99" s="3">
-        <v>32.65</v>
+        <v>33.33</v>
       </c>
       <c r="W99" s="3">
         <v>64.72</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
-        <v>356.33</v>
+        <v>357.01</v>
       </c>
       <c r="Z99" s="2">
-        <v>35.85</v>
+        <v>35.92</v>
       </c>
       <c r="AA99" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>458</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F100" s="2">
         <v>40033900</v>
       </c>
       <c r="G100" s="2" t="s">
@@ -11777,66 +11777,66 @@
       <c r="M102" s="3">
         <v>876.56</v>
       </c>
       <c r="N102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P102" s="3">
         <v>285.08</v>
       </c>
       <c r="Q102" s="3">
         <v>41.63</v>
       </c>
       <c r="R102" s="3">
         <v>40.24</v>
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>366.94</v>
       </c>
       <c r="U102" s="3">
-        <v>285.08</v>
+        <v>285.91</v>
       </c>
       <c r="V102" s="3">
         <v>41.63</v>
       </c>
       <c r="W102" s="3">
         <v>40.24</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
-        <v>366.94</v>
+        <v>367.78</v>
       </c>
       <c r="Z102" s="2">
-        <v>41.86</v>
+        <v>41.96</v>
       </c>
       <c r="AA102" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>470</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F103" s="2">
         <v>40055865</v>
       </c>
       <c r="G103" s="2" t="s">
@@ -11946,63 +11946,63 @@
       <c r="N104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P104" s="3">
         <v>663.66</v>
       </c>
       <c r="Q104" s="3">
         <v>58.94</v>
       </c>
       <c r="R104" s="3">
         <v>49.45</v>
       </c>
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>772.05</v>
       </c>
       <c r="U104" s="3">
         <v>663.66</v>
       </c>
       <c r="V104" s="3">
-        <v>59.54</v>
+        <v>61.33</v>
       </c>
       <c r="W104" s="3">
         <v>49.45</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
-        <v>772.65</v>
+        <v>774.44</v>
       </c>
       <c r="Z104" s="2">
-        <v>61.63</v>
+        <v>61.77</v>
       </c>
       <c r="AA104" s="2">
         <v>97</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>477</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>478</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>479</v>
       </c>
       <c r="F105" s="2">
         <v>40034621</v>
       </c>
       <c r="G105" s="2" t="s">
@@ -12195,63 +12195,63 @@
       <c r="N107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P107" s="3">
         <v>166.44</v>
       </c>
       <c r="Q107" s="3">
         <v>15.59</v>
       </c>
       <c r="R107" s="3">
         <v>26.53</v>
       </c>
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>208.56</v>
       </c>
       <c r="U107" s="3">
         <v>166.44</v>
       </c>
       <c r="V107" s="3">
-        <v>15.59</v>
+        <v>15.89</v>
       </c>
       <c r="W107" s="3">
         <v>26.53</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
-        <v>208.56</v>
+        <v>208.86</v>
       </c>
       <c r="Z107" s="2">
-        <v>40.83</v>
+        <v>40.89</v>
       </c>
       <c r="AA107" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>488</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>489</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F108" s="2">
         <v>40027589</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -12278,63 +12278,63 @@
       <c r="N108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P108" s="3">
         <v>400.46</v>
       </c>
       <c r="Q108" s="3">
         <v>36.55</v>
       </c>
       <c r="R108" s="3">
         <v>33.43</v>
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>470.44</v>
       </c>
       <c r="U108" s="3">
         <v>400.46</v>
       </c>
       <c r="V108" s="3">
-        <v>37.4</v>
+        <v>39.15</v>
       </c>
       <c r="W108" s="3">
         <v>33.43</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
-        <v>471.29</v>
+        <v>473.04</v>
       </c>
       <c r="Z108" s="2">
-        <v>54.34</v>
+        <v>54.54</v>
       </c>
       <c r="AA108" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>492</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>493</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F109" s="2">
         <v>40034871</v>
       </c>
       <c r="G109" s="2" t="s">
@@ -17628,63 +17628,63 @@
       <c r="N174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O174" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P174" s="3">
         <v>470.79</v>
       </c>
       <c r="Q174" s="3">
         <v>46.77</v>
       </c>
       <c r="R174" s="3">
         <v>108.44</v>
       </c>
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>626</v>
       </c>
       <c r="U174" s="3">
         <v>470.79</v>
       </c>
       <c r="V174" s="3">
-        <v>46.77</v>
+        <v>47.8</v>
       </c>
       <c r="W174" s="3">
         <v>108.44</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
-        <v>626</v>
+        <v>627.03</v>
       </c>
       <c r="Z174" s="2">
-        <v>33.22</v>
+        <v>33.28</v>
       </c>
       <c r="AA174" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F175" s="2">
         <v>40047237</v>
       </c>
       <c r="G175" s="2" t="s">
@@ -17877,63 +17877,63 @@
       <c r="N177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3">
         <v>717.55</v>
       </c>
       <c r="Q177" s="3">
         <v>41.24</v>
       </c>
       <c r="R177" s="3">
         <v>25.08</v>
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>783.86</v>
       </c>
       <c r="U177" s="3">
         <v>717.55</v>
       </c>
       <c r="V177" s="3">
-        <v>41.24</v>
+        <v>41.73</v>
       </c>
       <c r="W177" s="3">
         <v>25.08</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
-        <v>783.86</v>
+        <v>784.36</v>
       </c>
       <c r="Z177" s="2">
-        <v>72.75</v>
+        <v>72.8</v>
       </c>
       <c r="AA177" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>764</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>765</v>
       </c>
       <c r="F178" s="2">
         <v>40034892</v>
       </c>
       <c r="G178" s="2" t="s">
@@ -18289,66 +18289,66 @@
       <c r="M182" s="3">
         <v>112.27</v>
       </c>
       <c r="N182" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O182" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P182" s="3">
         <v>38.44</v>
       </c>
       <c r="Q182" s="3">
         <v>17.04</v>
       </c>
       <c r="R182" s="3">
         <v>6.03</v>
       </c>
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>61.51</v>
       </c>
       <c r="U182" s="3">
-        <v>39.39</v>
+        <v>55.9</v>
       </c>
       <c r="V182" s="3">
         <v>17.04</v>
       </c>
       <c r="W182" s="3">
         <v>6.03</v>
       </c>
       <c r="X182" s="2">
         <v>0</v>
       </c>
       <c r="Y182" s="2">
-        <v>62.46</v>
+        <v>78.97</v>
       </c>
       <c r="Z182" s="2">
-        <v>55.63</v>
+        <v>70.34</v>
       </c>
       <c r="AA182" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>784</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>785</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F183" s="2">
         <v>40016201</v>
       </c>
       <c r="G183" s="2" t="s">
@@ -18541,63 +18541,63 @@
       <c r="N185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P185" s="3">
         <v>238.27</v>
       </c>
       <c r="Q185" s="3">
         <v>28.75</v>
       </c>
       <c r="R185" s="3">
         <v>17.01</v>
       </c>
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>284.03</v>
       </c>
       <c r="U185" s="3">
         <v>238.27</v>
       </c>
       <c r="V185" s="3">
-        <v>28.75</v>
+        <v>29.05</v>
       </c>
       <c r="W185" s="3">
         <v>17.01</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
-        <v>284.03</v>
+        <v>284.34</v>
       </c>
       <c r="Z185" s="2">
-        <v>74.6</v>
+        <v>74.68</v>
       </c>
       <c r="AA185" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>797</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>798</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>799</v>
       </c>
       <c r="F186" s="2">
         <v>40027587</v>
       </c>
       <c r="G186" s="2" t="s">
@@ -18624,63 +18624,63 @@
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>189.24</v>
       </c>
       <c r="Q186" s="3">
         <v>38.2</v>
       </c>
       <c r="R186" s="3">
         <v>44.06</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>271.51</v>
       </c>
       <c r="U186" s="3">
         <v>189.24</v>
       </c>
       <c r="V186" s="3">
-        <v>38.2</v>
+        <v>38.83</v>
       </c>
       <c r="W186" s="3">
         <v>44.06</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>271.51</v>
+        <v>272.14</v>
       </c>
       <c r="Z186" s="2">
-        <v>32.53</v>
+        <v>32.61</v>
       </c>
       <c r="AA186" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>801</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>802</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>803</v>
       </c>
       <c r="F187" s="2">
         <v>40027622</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -18707,63 +18707,63 @@
       <c r="N187" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O187" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P187" s="3">
         <v>109.1</v>
       </c>
       <c r="Q187" s="3">
         <v>32.9</v>
       </c>
       <c r="R187" s="3">
         <v>29.42</v>
       </c>
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>171.42</v>
       </c>
       <c r="U187" s="3">
         <v>109.1</v>
       </c>
       <c r="V187" s="3">
-        <v>32.9</v>
+        <v>33.48</v>
       </c>
       <c r="W187" s="3">
         <v>29.42</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
-        <v>171.42</v>
+        <v>172</v>
       </c>
       <c r="Z187" s="2">
-        <v>44.73</v>
+        <v>44.89</v>
       </c>
       <c r="AA187" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>805</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>806</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F188" s="2">
         <v>40044100</v>
       </c>
       <c r="G188" s="2" t="s">
@@ -18790,63 +18790,63 @@
       <c r="N188" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P188" s="3">
         <v>49.63</v>
       </c>
       <c r="Q188" s="3">
         <v>13.93</v>
       </c>
       <c r="R188" s="3">
         <v>0</v>
       </c>
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>63.56</v>
       </c>
       <c r="U188" s="3">
         <v>49.63</v>
       </c>
       <c r="V188" s="3">
-        <v>15.72</v>
+        <v>16.34</v>
       </c>
       <c r="W188" s="3">
         <v>0</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
-        <v>65.36</v>
+        <v>65.97</v>
       </c>
       <c r="Z188" s="2">
-        <v>52.45</v>
+        <v>52.94</v>
       </c>
       <c r="AA188" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>809</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>810</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>811</v>
       </c>
       <c r="F189" s="2">
         <v>40026270</v>
       </c>
       <c r="G189" s="2" t="s">
@@ -19205,63 +19205,63 @@
       <c r="N193" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P193" s="3">
         <v>134.1</v>
       </c>
       <c r="Q193" s="3">
         <v>13.67</v>
       </c>
       <c r="R193" s="3">
         <v>0</v>
       </c>
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>147.78</v>
       </c>
       <c r="U193" s="3">
         <v>134.1</v>
       </c>
       <c r="V193" s="3">
-        <v>13.67</v>
+        <v>14.58</v>
       </c>
       <c r="W193" s="3">
         <v>0</v>
       </c>
       <c r="X193" s="2">
         <v>0</v>
       </c>
       <c r="Y193" s="2">
-        <v>147.78</v>
+        <v>148.69</v>
       </c>
       <c r="Z193" s="2">
-        <v>56.6</v>
+        <v>56.95</v>
       </c>
       <c r="AA193" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>829</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>830</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>831</v>
       </c>
       <c r="F194" s="2">
         <v>40026215</v>
       </c>
       <c r="G194" s="2" t="s">
@@ -19371,63 +19371,63 @@
       <c r="N195" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P195" s="3">
         <v>5.35</v>
       </c>
       <c r="Q195" s="3">
         <v>6.13</v>
       </c>
       <c r="R195" s="3">
         <v>0</v>
       </c>
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>11.48</v>
       </c>
       <c r="U195" s="3">
         <v>5.35</v>
       </c>
       <c r="V195" s="3">
-        <v>6.13</v>
+        <v>6.74</v>
       </c>
       <c r="W195" s="3">
         <v>0</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
-        <v>11.48</v>
+        <v>12.08</v>
       </c>
       <c r="Z195" s="2">
-        <v>15.11</v>
+        <v>15.91</v>
       </c>
       <c r="AA195" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>837</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>838</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F196" s="2">
         <v>40046091</v>
       </c>
       <c r="G196" s="2" t="s">
@@ -19537,63 +19537,63 @@
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>94.87</v>
       </c>
       <c r="Q197" s="3">
         <v>16.23</v>
       </c>
       <c r="R197" s="3">
         <v>0</v>
       </c>
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>111.09</v>
       </c>
       <c r="U197" s="3">
         <v>94.87</v>
       </c>
       <c r="V197" s="3">
-        <v>16.82</v>
+        <v>17.64</v>
       </c>
       <c r="W197" s="3">
         <v>0</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
-        <v>111.69</v>
+        <v>112.51</v>
       </c>
       <c r="Z197" s="2">
-        <v>56.9</v>
+        <v>57.32</v>
       </c>
       <c r="AA197" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>845</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>846</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>847</v>
       </c>
       <c r="F198" s="2">
         <v>40044299</v>
       </c>
       <c r="G198" s="2" t="s">
@@ -19786,63 +19786,63 @@
       <c r="N200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P200" s="3">
         <v>78.25</v>
       </c>
       <c r="Q200" s="3">
         <v>31.04</v>
       </c>
       <c r="R200" s="3">
         <v>7.39</v>
       </c>
       <c r="S200" s="3">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>116.68</v>
       </c>
       <c r="U200" s="3">
         <v>78.25</v>
       </c>
       <c r="V200" s="3">
-        <v>31.04</v>
+        <v>31.9</v>
       </c>
       <c r="W200" s="3">
         <v>7.39</v>
       </c>
       <c r="X200" s="2">
         <v>0</v>
       </c>
       <c r="Y200" s="2">
-        <v>116.68</v>
+        <v>117.54</v>
       </c>
       <c r="Z200" s="2">
-        <v>70.25</v>
+        <v>70.77</v>
       </c>
       <c r="AA200" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>857</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>858</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>859</v>
       </c>
       <c r="F201" s="2">
         <v>40026213</v>
       </c>
       <c r="G201" s="2" t="s">
@@ -20118,63 +20118,63 @@
       <c r="N204" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P204" s="3">
         <v>37.72</v>
       </c>
       <c r="Q204" s="3">
         <v>16.17</v>
       </c>
       <c r="R204" s="3">
         <v>0</v>
       </c>
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>53.89</v>
       </c>
       <c r="U204" s="3">
         <v>37.72</v>
       </c>
       <c r="V204" s="3">
-        <v>16.17</v>
+        <v>16.5</v>
       </c>
       <c r="W204" s="3">
         <v>0</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
-        <v>53.89</v>
+        <v>54.22</v>
       </c>
       <c r="Z204" s="2">
-        <v>36.05</v>
+        <v>36.27</v>
       </c>
       <c r="AA204" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>873</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>874</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>875</v>
       </c>
       <c r="F205" s="2">
         <v>40062474</v>
       </c>
       <c r="G205" s="2" t="s">
@@ -20533,63 +20533,63 @@
       <c r="N209" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P209" s="3">
         <v>147.96</v>
       </c>
       <c r="Q209" s="3">
         <v>28.14</v>
       </c>
       <c r="R209" s="3">
         <v>0</v>
       </c>
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>176.1</v>
       </c>
       <c r="U209" s="3">
         <v>147.88</v>
       </c>
       <c r="V209" s="3">
-        <v>28.14</v>
+        <v>28.96</v>
       </c>
       <c r="W209" s="3">
         <v>0</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
-        <v>176.02</v>
+        <v>176.83</v>
       </c>
       <c r="Z209" s="2">
-        <v>47.64</v>
+        <v>47.86</v>
       </c>
       <c r="AA209" s="2">
         <v>54</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>893</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>894</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>895</v>
       </c>
       <c r="F210" s="2">
         <v>40026037</v>
       </c>
       <c r="G210" s="2" t="s">
@@ -20616,63 +20616,63 @@
       <c r="N210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P210" s="3">
         <v>70.38</v>
       </c>
       <c r="Q210" s="3">
         <v>18.26</v>
       </c>
       <c r="R210" s="3">
         <v>0</v>
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>88.63</v>
       </c>
       <c r="U210" s="3">
         <v>70.38</v>
       </c>
       <c r="V210" s="3">
-        <v>18.92</v>
+        <v>19.37</v>
       </c>
       <c r="W210" s="3">
         <v>0</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
-        <v>89.29</v>
+        <v>89.75</v>
       </c>
       <c r="Z210" s="2">
-        <v>53.21</v>
+        <v>53.48</v>
       </c>
       <c r="AA210" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>897</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>898</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>899</v>
       </c>
       <c r="F211" s="2">
         <v>40046531</v>
       </c>
       <c r="G211" s="2" t="s">
@@ -21280,63 +21280,63 @@
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P218" s="3">
         <v>6.87</v>
       </c>
       <c r="Q218" s="3">
         <v>9.22</v>
       </c>
       <c r="R218" s="3">
         <v>0</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>16.09</v>
       </c>
       <c r="U218" s="3">
         <v>6.87</v>
       </c>
       <c r="V218" s="3">
-        <v>9.22</v>
+        <v>10.05</v>
       </c>
       <c r="W218" s="3">
         <v>0</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>16.09</v>
+        <v>16.92</v>
       </c>
       <c r="Z218" s="2">
-        <v>18.98</v>
+        <v>19.96</v>
       </c>
       <c r="AA218" s="2">
         <v>49</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>929</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>930</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F219" s="2">
         <v>40046081</v>
       </c>
       <c r="G219" s="2" t="s">
@@ -21612,63 +21612,63 @@
       <c r="N222" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P222" s="3">
         <v>159.71</v>
       </c>
       <c r="Q222" s="3">
         <v>15.28</v>
       </c>
       <c r="R222" s="3">
         <v>0</v>
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>174.99</v>
       </c>
       <c r="U222" s="3">
         <v>159.71</v>
       </c>
       <c r="V222" s="3">
-        <v>15.28</v>
+        <v>15.38</v>
       </c>
       <c r="W222" s="3">
         <v>0</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
-        <v>174.99</v>
+        <v>175.09</v>
       </c>
       <c r="Z222" s="2">
-        <v>80.98</v>
+        <v>81.02</v>
       </c>
       <c r="AA222" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>945</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>946</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>947</v>
       </c>
       <c r="F223" s="2">
         <v>40044160</v>
       </c>
       <c r="G223" s="2" t="s">
@@ -22108,63 +22108,63 @@
       <c r="N228" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O228" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P228" s="3">
         <v>109.67</v>
       </c>
       <c r="Q228" s="3">
         <v>3.94</v>
       </c>
       <c r="R228" s="3">
         <v>2.22</v>
       </c>
       <c r="S228" s="3">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>115.83</v>
       </c>
       <c r="U228" s="3">
         <v>109.67</v>
       </c>
       <c r="V228" s="3">
-        <v>4.8</v>
+        <v>9.86</v>
       </c>
       <c r="W228" s="3">
         <v>2.22</v>
       </c>
       <c r="X228" s="2">
         <v>0</v>
       </c>
       <c r="Y228" s="2">
-        <v>116.69</v>
+        <v>121.75</v>
       </c>
       <c r="Z228" s="2">
-        <v>19.91</v>
+        <v>20.77</v>
       </c>
       <c r="AA228" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>969</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>970</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F229" s="2">
         <v>40055913</v>
       </c>
       <c r="G229" s="2" t="s">
@@ -22274,63 +22274,63 @@
       <c r="N230" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O230" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P230" s="3">
         <v>178.93</v>
       </c>
       <c r="Q230" s="3">
         <v>32.24</v>
       </c>
       <c r="R230" s="3">
         <v>36.44</v>
       </c>
       <c r="S230" s="3">
         <v>0</v>
       </c>
       <c r="T230" s="3">
         <v>247.62</v>
       </c>
       <c r="U230" s="3">
         <v>178.93</v>
       </c>
       <c r="V230" s="3">
-        <v>32.24</v>
+        <v>32.85</v>
       </c>
       <c r="W230" s="3">
         <v>36.44</v>
       </c>
       <c r="X230" s="2">
         <v>0</v>
       </c>
       <c r="Y230" s="2">
-        <v>247.62</v>
+        <v>248.22</v>
       </c>
       <c r="Z230" s="2">
-        <v>48.29</v>
+        <v>48.41</v>
       </c>
       <c r="AA230" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="231" spans="1:27">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>977</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>978</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F231" s="2">
         <v>40065428</v>
       </c>
       <c r="G231" s="2" t="s">
@@ -22440,63 +22440,63 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>290.15</v>
       </c>
       <c r="Q232" s="3">
         <v>35.37</v>
       </c>
       <c r="R232" s="3">
         <v>36.07</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>361.58</v>
       </c>
       <c r="U232" s="3">
         <v>290.15</v>
       </c>
       <c r="V232" s="3">
-        <v>35.37</v>
+        <v>36.7</v>
       </c>
       <c r="W232" s="3">
         <v>36.07</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>361.58</v>
+        <v>362.92</v>
       </c>
       <c r="Z232" s="2">
-        <v>47.49</v>
+        <v>47.67</v>
       </c>
       <c r="AA232" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>984</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>985</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F233" s="2">
         <v>40027590</v>
       </c>
       <c r="G233" s="2" t="s">
@@ -22523,63 +22523,63 @@
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>390.83</v>
       </c>
       <c r="Q233" s="3">
         <v>33.32</v>
       </c>
       <c r="R233" s="3">
         <v>28.22</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>452.37</v>
       </c>
       <c r="U233" s="3">
         <v>390.83</v>
       </c>
       <c r="V233" s="3">
-        <v>33.32</v>
+        <v>33.92</v>
       </c>
       <c r="W233" s="3">
         <v>28.22</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>452.37</v>
+        <v>452.97</v>
       </c>
       <c r="Z233" s="2">
-        <v>61.96</v>
+        <v>62.05</v>
       </c>
       <c r="AA233" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>988</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>989</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F234" s="2">
         <v>40027631</v>
       </c>
       <c r="G234" s="2" t="s">
@@ -22606,63 +22606,63 @@
       <c r="N234" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O234" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P234" s="3">
         <v>28.08</v>
       </c>
       <c r="Q234" s="3">
         <v>14.18</v>
       </c>
       <c r="R234" s="3">
         <v>1.32</v>
       </c>
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>43.59</v>
       </c>
       <c r="U234" s="3">
         <v>28.08</v>
       </c>
       <c r="V234" s="3">
-        <v>14.18</v>
+        <v>14.68</v>
       </c>
       <c r="W234" s="3">
         <v>1.32</v>
       </c>
       <c r="X234" s="2">
         <v>0</v>
       </c>
       <c r="Y234" s="2">
-        <v>43.59</v>
+        <v>44.09</v>
       </c>
       <c r="Z234" s="2">
-        <v>50.55</v>
+        <v>51.12</v>
       </c>
       <c r="AA234" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>992</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>993</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F235" s="2">
         <v>40047241</v>
       </c>
       <c r="G235" s="2" t="s">
@@ -22855,124 +22855,124 @@
       <c r="N237" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O237" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P237" s="3">
         <v>483.97</v>
       </c>
       <c r="Q237" s="3">
         <v>45.42</v>
       </c>
       <c r="R237" s="3">
         <v>55.34</v>
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>584.73</v>
       </c>
       <c r="U237" s="3">
         <v>483.97</v>
       </c>
       <c r="V237" s="3">
-        <v>45.42</v>
+        <v>46.33</v>
       </c>
       <c r="W237" s="3">
         <v>55.34</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
-        <v>584.73</v>
+        <v>585.63</v>
       </c>
       <c r="Z237" s="2">
-        <v>54.27</v>
+        <v>54.36</v>
       </c>
       <c r="AA237" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="6"/>
       <c r="D238" s="6"/>
       <c r="E238" s="6"/>
       <c r="F238" s="6"/>
       <c r="G238" s="6"/>
       <c r="H238" s="7"/>
       <c r="I238" s="7"/>
       <c r="J238" s="7"/>
       <c r="K238" s="7">
         <v>285627.08</v>
       </c>
       <c r="L238" s="7">
         <v>23287.21</v>
       </c>
       <c r="M238" s="7">
         <v>308914.29</v>
       </c>
       <c r="N238" s="7"/>
       <c r="O238" s="7"/>
       <c r="P238" s="7">
         <v>60427.83</v>
       </c>
       <c r="Q238" s="7">
         <v>4628.11</v>
       </c>
       <c r="R238" s="7">
         <v>35725.84</v>
       </c>
       <c r="S238" s="7">
         <v>19.68</v>
       </c>
       <c r="T238" s="7">
         <v>100801.47</v>
       </c>
       <c r="U238" s="7">
-        <v>60318.55</v>
+        <v>60338.04</v>
       </c>
       <c r="V238" s="7">
-        <v>4642.22</v>
+        <v>4695.01</v>
       </c>
       <c r="W238" s="7">
         <v>35725.84</v>
       </c>
       <c r="X238" s="6">
         <v>19.68</v>
       </c>
       <c r="Y238" s="6">
-        <v>100706.3</v>
+        <v>100778.58</v>
       </c>
       <c r="Z238" s="6">
-        <v>32.6</v>
+        <v>32.62</v>
       </c>
       <c r="AA238" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A238:J238"/>
   </mergeCells>