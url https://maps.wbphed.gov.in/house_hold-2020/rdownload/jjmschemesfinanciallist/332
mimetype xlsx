--- v1 (2026-04-01)
+++ v2 (2026-06-02)
@@ -3662,63 +3662,63 @@
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>371.28</v>
       </c>
       <c r="Q4" s="3">
         <v>33.93</v>
       </c>
       <c r="R4" s="3">
         <v>73.25</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>478.46</v>
       </c>
       <c r="U4" s="3">
         <v>371.28</v>
       </c>
       <c r="V4" s="3">
-        <v>33.93</v>
+        <v>35.26</v>
       </c>
       <c r="W4" s="3">
         <v>73.25</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>478.46</v>
+        <v>479.79</v>
       </c>
       <c r="Z4" s="2">
-        <v>30.32</v>
+        <v>30.4</v>
       </c>
       <c r="AA4" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40026212</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -3907,63 +3907,63 @@
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>19.89</v>
       </c>
       <c r="Q7" s="3">
         <v>7.73</v>
       </c>
       <c r="R7" s="3">
         <v>0.65</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>28.27</v>
       </c>
       <c r="U7" s="3">
         <v>19.89</v>
       </c>
       <c r="V7" s="3">
-        <v>7.73</v>
+        <v>9.51</v>
       </c>
       <c r="W7" s="3">
         <v>0.65</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>28.27</v>
+        <v>30.04</v>
       </c>
       <c r="Z7" s="2">
-        <v>57.08</v>
+        <v>60.66</v>
       </c>
       <c r="AA7" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="2">
         <v>40028430</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -4156,63 +4156,63 @@
       <c r="N10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="3">
         <v>361.23</v>
       </c>
       <c r="Q10" s="3">
         <v>32.81</v>
       </c>
       <c r="R10" s="3">
         <v>15.42</v>
       </c>
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>409.47</v>
       </c>
       <c r="U10" s="3">
         <v>361.23</v>
       </c>
       <c r="V10" s="3">
-        <v>33.72</v>
+        <v>38.14</v>
       </c>
       <c r="W10" s="3">
         <v>15.42</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
-        <v>410.37</v>
+        <v>414.79</v>
       </c>
       <c r="Z10" s="2">
-        <v>56.66</v>
+        <v>57.27</v>
       </c>
       <c r="AA10" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="2">
         <v>40038795</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -4322,63 +4322,63 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>740.62</v>
       </c>
       <c r="Q12" s="3">
         <v>13.43</v>
       </c>
       <c r="R12" s="3">
         <v>27.67</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>781.73</v>
       </c>
       <c r="U12" s="3">
         <v>740.62</v>
       </c>
       <c r="V12" s="3">
-        <v>13.53</v>
+        <v>13.72</v>
       </c>
       <c r="W12" s="3">
         <v>27.67</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>781.82</v>
+        <v>782.01</v>
       </c>
       <c r="Z12" s="2">
-        <v>56.29</v>
+        <v>56.3</v>
       </c>
       <c r="AA12" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F13" s="2">
         <v>40060336</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -4571,63 +4571,63 @@
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>196.61</v>
       </c>
       <c r="Q15" s="3">
         <v>0</v>
       </c>
       <c r="R15" s="3">
         <v>8.85</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>205.46</v>
       </c>
       <c r="U15" s="3">
         <v>196.61</v>
       </c>
       <c r="V15" s="3">
-        <v>2.69</v>
+        <v>5.26</v>
       </c>
       <c r="W15" s="3">
         <v>8.85</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>208.15</v>
+        <v>210.72</v>
       </c>
       <c r="Z15" s="2">
-        <v>52.25</v>
+        <v>52.89</v>
       </c>
       <c r="AA15" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F16" s="2">
         <v>40060303</v>
       </c>
       <c r="G16" s="2" t="s">
@@ -4654,63 +4654,63 @@
       <c r="N16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="3">
         <v>154.98</v>
       </c>
       <c r="Q16" s="3">
         <v>4.31</v>
       </c>
       <c r="R16" s="3">
         <v>22.25</v>
       </c>
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>181.55</v>
       </c>
       <c r="U16" s="3">
         <v>154.98</v>
       </c>
       <c r="V16" s="3">
-        <v>4.62</v>
+        <v>5.2</v>
       </c>
       <c r="W16" s="3">
         <v>22.25</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
-        <v>181.85</v>
+        <v>182.43</v>
       </c>
       <c r="Z16" s="2">
-        <v>42.76</v>
+        <v>42.9</v>
       </c>
       <c r="AA16" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F17" s="2">
         <v>40011166</v>
       </c>
       <c r="G17" s="2" t="s">
@@ -4737,63 +4737,63 @@
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>846.59</v>
       </c>
       <c r="Q17" s="3">
         <v>35.61</v>
       </c>
       <c r="R17" s="3">
         <v>158.71</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>1040.91</v>
       </c>
       <c r="U17" s="3">
         <v>846.59</v>
       </c>
       <c r="V17" s="3">
-        <v>36.91</v>
+        <v>39.49</v>
       </c>
       <c r="W17" s="3">
         <v>158.71</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>1042.21</v>
+        <v>1044.79</v>
       </c>
       <c r="Z17" s="2">
-        <v>49.01</v>
+        <v>49.13</v>
       </c>
       <c r="AA17" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="2">
         <v>40035086</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -4817,66 +4817,66 @@
       <c r="M18" s="3">
         <v>2200.14</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>4.59</v>
       </c>
       <c r="Q18" s="3">
         <v>57.44</v>
       </c>
       <c r="R18" s="3">
         <v>74.33</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>136.36</v>
       </c>
       <c r="U18" s="3">
-        <v>4.59</v>
+        <v>5.34</v>
       </c>
       <c r="V18" s="3">
         <v>57.44</v>
       </c>
       <c r="W18" s="3">
         <v>74.33</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>136.36</v>
+        <v>137.1</v>
       </c>
       <c r="Z18" s="2">
-        <v>6.2</v>
+        <v>6.23</v>
       </c>
       <c r="AA18" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F19" s="2">
         <v>40002521</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -4903,63 +4903,63 @@
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>563.67</v>
       </c>
       <c r="Q19" s="3">
         <v>28.25</v>
       </c>
       <c r="R19" s="3">
         <v>75.2</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>667.12</v>
       </c>
       <c r="U19" s="3">
         <v>563.67</v>
       </c>
       <c r="V19" s="3">
-        <v>28.33</v>
+        <v>30.46</v>
       </c>
       <c r="W19" s="3">
         <v>75.2</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>667.19</v>
+        <v>669.32</v>
       </c>
       <c r="Z19" s="2">
-        <v>64.24</v>
+        <v>64.44</v>
       </c>
       <c r="AA19" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F20" s="2">
         <v>40067381</v>
       </c>
       <c r="G20" s="2" t="s">
@@ -5314,63 +5314,63 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>182.78</v>
       </c>
       <c r="Q24" s="3">
         <v>0</v>
       </c>
       <c r="R24" s="3">
         <v>0</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>182.78</v>
       </c>
       <c r="U24" s="3">
         <v>182.78</v>
       </c>
       <c r="V24" s="3">
-        <v>0.35</v>
+        <v>6.67</v>
       </c>
       <c r="W24" s="3">
         <v>0</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>183.12</v>
+        <v>189.45</v>
       </c>
       <c r="Z24" s="2">
-        <v>21.75</v>
+        <v>22.5</v>
       </c>
       <c r="AA24" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F25" s="2">
         <v>40046393</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -5412,51 +5412,51 @@
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>535.86</v>
       </c>
       <c r="U25" s="3">
         <v>329.7</v>
       </c>
       <c r="V25" s="3">
         <v>56.22</v>
       </c>
       <c r="W25" s="3">
         <v>149.94</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
         <v>535.86</v>
       </c>
       <c r="Z25" s="2">
         <v>17.37</v>
       </c>
       <c r="AA25" s="2">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="2">
         <v>40016237</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -5646,63 +5646,63 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>431.33</v>
       </c>
       <c r="Q28" s="3">
         <v>33.14</v>
       </c>
       <c r="R28" s="3">
         <v>61.91</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>526.38</v>
       </c>
       <c r="U28" s="3">
         <v>431.33</v>
       </c>
       <c r="V28" s="3">
-        <v>33.98</v>
+        <v>35.6</v>
       </c>
       <c r="W28" s="3">
         <v>61.91</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>527.22</v>
+        <v>528.84</v>
       </c>
       <c r="Z28" s="2">
-        <v>43.11</v>
+        <v>43.24</v>
       </c>
       <c r="AA28" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F29" s="2">
         <v>40028434</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -5809,66 +5809,66 @@
       <c r="M30" s="3">
         <v>328.05</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P30" s="3">
         <v>77.07</v>
       </c>
       <c r="Q30" s="3">
         <v>20.87</v>
       </c>
       <c r="R30" s="3">
         <v>10.38</v>
       </c>
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>108.33</v>
       </c>
       <c r="U30" s="3">
-        <v>77.07</v>
+        <v>78.93</v>
       </c>
       <c r="V30" s="3">
         <v>20.87</v>
       </c>
       <c r="W30" s="3">
         <v>10.38</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
-        <v>108.33</v>
+        <v>110.19</v>
       </c>
       <c r="Z30" s="2">
-        <v>33.02</v>
+        <v>33.59</v>
       </c>
       <c r="AA30" s="2">
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F31" s="2">
         <v>40006363</v>
       </c>
       <c r="G31" s="2" t="s">
@@ -5978,63 +5978,63 @@
       <c r="N32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P32" s="3">
         <v>507.84</v>
       </c>
       <c r="Q32" s="3">
         <v>49.8</v>
       </c>
       <c r="R32" s="3">
         <v>74.57</v>
       </c>
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>632.21</v>
       </c>
       <c r="U32" s="3">
         <v>507.84</v>
       </c>
       <c r="V32" s="3">
-        <v>50.88</v>
+        <v>52.15</v>
       </c>
       <c r="W32" s="3">
         <v>74.57</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
-        <v>633.29</v>
+        <v>634.56</v>
       </c>
       <c r="Z32" s="2">
-        <v>61.5</v>
+        <v>61.63</v>
       </c>
       <c r="AA32" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F33" s="2">
         <v>40060504</v>
       </c>
       <c r="G33" s="2" t="s">
@@ -6061,63 +6061,63 @@
       <c r="N33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P33" s="3">
         <v>213.76</v>
       </c>
       <c r="Q33" s="3">
         <v>56.28</v>
       </c>
       <c r="R33" s="3">
         <v>68.94</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>338.98</v>
       </c>
       <c r="U33" s="3">
         <v>213.76</v>
       </c>
       <c r="V33" s="3">
-        <v>56.89</v>
+        <v>61.05</v>
       </c>
       <c r="W33" s="3">
         <v>68.94</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
-        <v>339.59</v>
+        <v>343.75</v>
       </c>
       <c r="Z33" s="2">
-        <v>39.09</v>
+        <v>39.57</v>
       </c>
       <c r="AA33" s="2">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F34" s="2">
         <v>40016238</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -6144,63 +6144,63 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>238.9</v>
       </c>
       <c r="Q34" s="3">
         <v>9.75</v>
       </c>
       <c r="R34" s="3">
         <v>30.48</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>279.13</v>
       </c>
       <c r="U34" s="3">
         <v>238.9</v>
       </c>
       <c r="V34" s="3">
-        <v>13.46</v>
+        <v>17.29</v>
       </c>
       <c r="W34" s="3">
         <v>30.48</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>282.84</v>
+        <v>286.67</v>
       </c>
       <c r="Z34" s="2">
-        <v>12.66</v>
+        <v>12.83</v>
       </c>
       <c r="AA34" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F35" s="2">
         <v>40049022</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -6242,51 +6242,51 @@
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>29852.64</v>
       </c>
       <c r="U35" s="3">
         <v>11917.39</v>
       </c>
       <c r="V35" s="3">
         <v>115.56</v>
       </c>
       <c r="W35" s="3">
         <v>17819.69</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
         <v>29852.64</v>
       </c>
       <c r="Z35" s="2">
         <v>26.7</v>
       </c>
       <c r="AA35" s="2">
-        <v>45</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F36" s="2">
         <v>40002169</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H36" s="3" t="s">
@@ -6310,63 +6310,63 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>213.17</v>
       </c>
       <c r="Q36" s="3">
         <v>6.06</v>
       </c>
       <c r="R36" s="3">
         <v>0</v>
       </c>
       <c r="S36" s="3">
         <v>6.86</v>
       </c>
       <c r="T36" s="3">
         <v>226.09</v>
       </c>
       <c r="U36" s="3">
         <v>213.17</v>
       </c>
       <c r="V36" s="3">
-        <v>6.15</v>
+        <v>6.32</v>
       </c>
       <c r="W36" s="3">
         <v>0</v>
       </c>
       <c r="X36" s="2">
         <v>6.86</v>
       </c>
       <c r="Y36" s="2">
-        <v>226.18</v>
+        <v>226.35</v>
       </c>
       <c r="Z36" s="2">
-        <v>68.16</v>
+        <v>68.21</v>
       </c>
       <c r="AA36" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F37" s="2">
         <v>40060451</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -6390,66 +6390,66 @@
       <c r="M37" s="3">
         <v>620.93</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>139.05</v>
       </c>
       <c r="Q37" s="3">
         <v>41.56</v>
       </c>
       <c r="R37" s="3">
         <v>82.87</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>263.48</v>
       </c>
       <c r="U37" s="3">
-        <v>139.05</v>
+        <v>140.66</v>
       </c>
       <c r="V37" s="3">
-        <v>42.74</v>
+        <v>45.43</v>
       </c>
       <c r="W37" s="3">
         <v>82.87</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>264.66</v>
+        <v>268.96</v>
       </c>
       <c r="Z37" s="2">
-        <v>42.62</v>
+        <v>43.32</v>
       </c>
       <c r="AA37" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F38" s="2">
         <v>40046992</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -6476,66 +6476,66 @@
       <c r="N38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="3">
         <v>0</v>
       </c>
       <c r="Q38" s="3">
         <v>10.01</v>
       </c>
       <c r="R38" s="3">
         <v>108.07</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>118.07</v>
       </c>
       <c r="U38" s="3">
         <v>0</v>
       </c>
       <c r="V38" s="3">
-        <v>10.91</v>
+        <v>15.33</v>
       </c>
       <c r="W38" s="3">
         <v>108.07</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
-        <v>118.98</v>
+        <v>123.39</v>
       </c>
       <c r="Z38" s="2">
-        <v>11.54</v>
+        <v>11.97</v>
       </c>
       <c r="AA38" s="2">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>197</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F39" s="2">
         <v>40046993</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -6556,66 +6556,66 @@
       <c r="M39" s="3">
         <v>881.16</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>84.47</v>
       </c>
       <c r="Q39" s="3">
         <v>7.9</v>
       </c>
       <c r="R39" s="3">
         <v>58.49</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>150.86</v>
       </c>
       <c r="U39" s="3">
-        <v>84.47</v>
+        <v>85.33</v>
       </c>
       <c r="V39" s="3">
-        <v>8.51</v>
+        <v>9.68</v>
       </c>
       <c r="W39" s="3">
         <v>58.49</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>151.47</v>
+        <v>153.5</v>
       </c>
       <c r="Z39" s="2">
-        <v>17.19</v>
+        <v>17.42</v>
       </c>
       <c r="AA39" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F40" s="2">
         <v>40046995</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -6642,66 +6642,66 @@
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>87.27</v>
       </c>
       <c r="Q40" s="3">
         <v>18.9</v>
       </c>
       <c r="R40" s="3">
         <v>28.05</v>
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>134.22</v>
       </c>
       <c r="U40" s="3">
         <v>87.27</v>
       </c>
       <c r="V40" s="3">
-        <v>19.78</v>
+        <v>24.16</v>
       </c>
       <c r="W40" s="3">
         <v>28.05</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
-        <v>135.1</v>
+        <v>139.48</v>
       </c>
       <c r="Z40" s="2">
-        <v>15.36</v>
+        <v>15.86</v>
       </c>
       <c r="AA40" s="2">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F41" s="2">
         <v>40046390</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -6891,63 +6891,63 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>132.99</v>
       </c>
       <c r="Q43" s="3">
         <v>23.08</v>
       </c>
       <c r="R43" s="3">
         <v>10.51</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>166.58</v>
       </c>
       <c r="U43" s="3">
         <v>132.99</v>
       </c>
       <c r="V43" s="3">
-        <v>24.41</v>
+        <v>26.99</v>
       </c>
       <c r="W43" s="3">
         <v>10.51</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>167.91</v>
+        <v>170.49</v>
       </c>
       <c r="Z43" s="2">
-        <v>43</v>
+        <v>43.66</v>
       </c>
       <c r="AA43" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F44" s="2">
         <v>40034236</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -7057,63 +7057,63 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>593.95</v>
       </c>
       <c r="Q45" s="3">
         <v>37.77</v>
       </c>
       <c r="R45" s="3">
         <v>41.11</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>672.82</v>
       </c>
       <c r="U45" s="3">
         <v>593.95</v>
       </c>
       <c r="V45" s="3">
-        <v>38.93</v>
+        <v>42.93</v>
       </c>
       <c r="W45" s="3">
         <v>41.11</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>673.98</v>
+        <v>677.98</v>
       </c>
       <c r="Z45" s="2">
-        <v>71.76</v>
+        <v>72.19</v>
       </c>
       <c r="AA45" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F46" s="2">
         <v>40055883</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -7223,66 +7223,66 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>8.87</v>
       </c>
       <c r="Q47" s="3">
         <v>29.59</v>
       </c>
       <c r="R47" s="3">
         <v>14</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>52.46</v>
       </c>
       <c r="U47" s="3">
         <v>8.87</v>
       </c>
       <c r="V47" s="3">
-        <v>30.78</v>
+        <v>32.25</v>
       </c>
       <c r="W47" s="3">
         <v>14</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>53.64</v>
+        <v>55.11</v>
       </c>
       <c r="Z47" s="2">
-        <v>17.88</v>
+        <v>18.37</v>
       </c>
       <c r="AA47" s="2">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F48" s="2">
         <v>40027592</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="3" t="s">
@@ -7306,63 +7306,63 @@
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P48" s="3">
         <v>175.09</v>
       </c>
       <c r="Q48" s="3">
         <v>32.67</v>
       </c>
       <c r="R48" s="3">
         <v>32.28</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>240.04</v>
       </c>
       <c r="U48" s="3">
         <v>175.09</v>
       </c>
       <c r="V48" s="3">
-        <v>32.98</v>
+        <v>34.45</v>
       </c>
       <c r="W48" s="3">
         <v>32.28</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>240.34</v>
+        <v>241.82</v>
       </c>
       <c r="Z48" s="2">
-        <v>45.61</v>
+        <v>45.89</v>
       </c>
       <c r="AA48" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F49" s="2">
         <v>40027628</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -7472,63 +7472,63 @@
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>223.83</v>
       </c>
       <c r="Q50" s="3">
         <v>20.37</v>
       </c>
       <c r="R50" s="3">
         <v>44.43</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>288.63</v>
       </c>
       <c r="U50" s="3">
         <v>223.83</v>
       </c>
       <c r="V50" s="3">
-        <v>20.97</v>
+        <v>23.91</v>
       </c>
       <c r="W50" s="3">
         <v>44.43</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>289.23</v>
+        <v>292.17</v>
       </c>
       <c r="Z50" s="2">
-        <v>42.36</v>
+        <v>42.79</v>
       </c>
       <c r="AA50" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>249</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F51" s="2">
         <v>40034160</v>
       </c>
       <c r="G51" s="2" t="s">
@@ -7555,63 +7555,63 @@
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>671.03</v>
       </c>
       <c r="Q51" s="3">
         <v>33.91</v>
       </c>
       <c r="R51" s="3">
         <v>41.8</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>746.74</v>
       </c>
       <c r="U51" s="3">
         <v>671.03</v>
       </c>
       <c r="V51" s="3">
-        <v>35.08</v>
+        <v>37.32</v>
       </c>
       <c r="W51" s="3">
         <v>41.8</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>747.9</v>
+        <v>750.15</v>
       </c>
       <c r="Z51" s="2">
-        <v>65.05</v>
+        <v>65.25</v>
       </c>
       <c r="AA51" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>253</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F52" s="2">
         <v>40027621</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -7721,63 +7721,63 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>312.05</v>
       </c>
       <c r="Q53" s="3">
         <v>17.7</v>
       </c>
       <c r="R53" s="3">
         <v>64.02</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>393.77</v>
       </c>
       <c r="U53" s="3">
         <v>312.05</v>
       </c>
       <c r="V53" s="3">
-        <v>18.57</v>
+        <v>20.25</v>
       </c>
       <c r="W53" s="3">
         <v>64.02</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>394.64</v>
+        <v>396.32</v>
       </c>
       <c r="Z53" s="2">
-        <v>43.71</v>
+        <v>43.9</v>
       </c>
       <c r="AA53" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F54" s="2">
         <v>40049066</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -7970,63 +7970,63 @@
       <c r="N56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P56" s="3">
         <v>93.8</v>
       </c>
       <c r="Q56" s="3">
         <v>27.5</v>
       </c>
       <c r="R56" s="3">
         <v>13.12</v>
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>134.41</v>
       </c>
       <c r="U56" s="3">
         <v>93.8</v>
       </c>
       <c r="V56" s="3">
-        <v>27.81</v>
+        <v>29.32</v>
       </c>
       <c r="W56" s="3">
         <v>13.12</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
-        <v>134.73</v>
+        <v>136.23</v>
       </c>
       <c r="Z56" s="2">
-        <v>38.85</v>
+        <v>39.28</v>
       </c>
       <c r="AA56" s="2">
         <v>71</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F57" s="2">
         <v>40022690</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -8551,66 +8551,66 @@
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="3">
         <v>418.49</v>
       </c>
       <c r="Q63" s="3">
         <v>45.13</v>
       </c>
       <c r="R63" s="3">
         <v>35.88</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>499.5</v>
       </c>
       <c r="U63" s="3">
         <v>418.49</v>
       </c>
       <c r="V63" s="3">
-        <v>46.03</v>
+        <v>47.79</v>
       </c>
       <c r="W63" s="3">
         <v>35.88</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
-        <v>500.4</v>
+        <v>502.16</v>
       </c>
       <c r="Z63" s="2">
-        <v>49.72</v>
+        <v>49.89</v>
       </c>
       <c r="AA63" s="2">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F64" s="2">
         <v>40055901</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -8883,66 +8883,66 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="3">
         <v>1105.64</v>
       </c>
       <c r="Q67" s="3">
         <v>51</v>
       </c>
       <c r="R67" s="3">
         <v>199.93</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>1356.57</v>
       </c>
       <c r="U67" s="3">
         <v>1105.64</v>
       </c>
       <c r="V67" s="3">
-        <v>53.36</v>
+        <v>58.82</v>
       </c>
       <c r="W67" s="3">
         <v>199.93</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>1358.94</v>
+        <v>1364.39</v>
       </c>
       <c r="Z67" s="2">
-        <v>54.65</v>
+        <v>54.87</v>
       </c>
       <c r="AA67" s="2">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F68" s="2">
         <v>40016190</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -9132,63 +9132,63 @@
       <c r="N70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P70" s="3">
         <v>176.8</v>
       </c>
       <c r="Q70" s="3">
         <v>21.01</v>
       </c>
       <c r="R70" s="3">
         <v>32.79</v>
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>230.6</v>
       </c>
       <c r="U70" s="3">
         <v>178.95</v>
       </c>
       <c r="V70" s="3">
-        <v>21.31</v>
+        <v>21.9</v>
       </c>
       <c r="W70" s="3">
         <v>32.79</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
-        <v>233.05</v>
+        <v>233.63</v>
       </c>
       <c r="Z70" s="2">
-        <v>38.25</v>
+        <v>38.35</v>
       </c>
       <c r="AA70" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>337</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>338</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F71" s="2">
         <v>40016199</v>
       </c>
       <c r="G71" s="2" t="s">
@@ -9313,51 +9313,51 @@
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>216.1</v>
       </c>
       <c r="U72" s="3">
         <v>167.68</v>
       </c>
       <c r="V72" s="3">
         <v>48.43</v>
       </c>
       <c r="W72" s="3">
         <v>0</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
         <v>216.1</v>
       </c>
       <c r="Z72" s="2">
         <v>29.06</v>
       </c>
       <c r="AA72" s="2">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F73" s="2">
         <v>40015010</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H73" s="3" t="s">
@@ -10041,63 +10041,63 @@
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>71.09</v>
       </c>
       <c r="Q81" s="3">
         <v>36.27</v>
       </c>
       <c r="R81" s="3">
         <v>35.31</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>142.67</v>
       </c>
       <c r="U81" s="3">
         <v>71.09</v>
       </c>
       <c r="V81" s="3">
-        <v>36.27</v>
+        <v>37.84</v>
       </c>
       <c r="W81" s="3">
         <v>35.31</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>142.67</v>
+        <v>144.24</v>
       </c>
       <c r="Z81" s="2">
-        <v>60.93</v>
+        <v>61.6</v>
       </c>
       <c r="AA81" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>383</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>384</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F82" s="2">
         <v>40055896</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -10373,63 +10373,63 @@
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>274.25</v>
       </c>
       <c r="Q85" s="3">
         <v>36.36</v>
       </c>
       <c r="R85" s="3">
         <v>14.15</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>324.76</v>
       </c>
       <c r="U85" s="3">
         <v>274.25</v>
       </c>
       <c r="V85" s="3">
-        <v>37.96</v>
+        <v>40.18</v>
       </c>
       <c r="W85" s="3">
         <v>14.15</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>326.36</v>
+        <v>328.58</v>
       </c>
       <c r="Z85" s="2">
-        <v>54.18</v>
+        <v>54.55</v>
       </c>
       <c r="AA85" s="2">
         <v>59</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F86" s="2">
         <v>40027586</v>
       </c>
       <c r="G86" s="2" t="s">
@@ -10539,63 +10539,63 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>490.99</v>
       </c>
       <c r="Q87" s="3">
         <v>45.06</v>
       </c>
       <c r="R87" s="3">
         <v>103.59</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>639.64</v>
       </c>
       <c r="U87" s="3">
         <v>490.99</v>
       </c>
       <c r="V87" s="3">
-        <v>46.64</v>
+        <v>50.95</v>
       </c>
       <c r="W87" s="3">
         <v>103.59</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>641.22</v>
+        <v>645.53</v>
       </c>
       <c r="Z87" s="2">
-        <v>52.53</v>
+        <v>52.88</v>
       </c>
       <c r="AA87" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>409</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F88" s="2">
         <v>40038730</v>
       </c>
       <c r="G88" s="2" t="s">
@@ -10705,63 +10705,63 @@
       <c r="N89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P89" s="3">
         <v>46.69</v>
       </c>
       <c r="Q89" s="3">
         <v>25.48</v>
       </c>
       <c r="R89" s="3">
         <v>37.76</v>
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>109.93</v>
       </c>
       <c r="U89" s="3">
         <v>46.69</v>
       </c>
       <c r="V89" s="3">
-        <v>26.01</v>
+        <v>27.03</v>
       </c>
       <c r="W89" s="3">
         <v>37.76</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
-        <v>110.46</v>
+        <v>111.49</v>
       </c>
       <c r="Z89" s="2">
-        <v>16.44</v>
+        <v>16.59</v>
       </c>
       <c r="AA89" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>417</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F90" s="2">
         <v>40034839</v>
       </c>
       <c r="G90" s="2" t="s">
@@ -11116,63 +11116,63 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>201.37</v>
       </c>
       <c r="Q94" s="3">
         <v>41.13</v>
       </c>
       <c r="R94" s="3">
         <v>46.25</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>288.75</v>
       </c>
       <c r="U94" s="3">
         <v>201.37</v>
       </c>
       <c r="V94" s="3">
-        <v>42.83</v>
+        <v>49.06</v>
       </c>
       <c r="W94" s="3">
         <v>46.25</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>290.45</v>
+        <v>296.68</v>
       </c>
       <c r="Z94" s="2">
-        <v>41.24</v>
+        <v>42.13</v>
       </c>
       <c r="AA94" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F95" s="2">
         <v>40034327</v>
       </c>
       <c r="G95" s="2" t="s">
@@ -11199,66 +11199,66 @@
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>526.12</v>
       </c>
       <c r="Q95" s="3">
         <v>52.31</v>
       </c>
       <c r="R95" s="3">
         <v>116.35</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>694.78</v>
       </c>
       <c r="U95" s="3">
         <v>526.12</v>
       </c>
       <c r="V95" s="3">
-        <v>53.19</v>
+        <v>54.91</v>
       </c>
       <c r="W95" s="3">
         <v>116.35</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>695.67</v>
+        <v>697.38</v>
       </c>
       <c r="Z95" s="2">
-        <v>36.7</v>
+        <v>36.79</v>
       </c>
       <c r="AA95" s="2">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>442</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>443</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F96" s="2">
         <v>40027593</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -11282,63 +11282,63 @@
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>212.57</v>
       </c>
       <c r="Q96" s="3">
         <v>26.39</v>
       </c>
       <c r="R96" s="3">
         <v>45.29</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>284.25</v>
       </c>
       <c r="U96" s="3">
         <v>212.57</v>
       </c>
       <c r="V96" s="3">
-        <v>26.79</v>
+        <v>27.57</v>
       </c>
       <c r="W96" s="3">
         <v>45.29</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>284.65</v>
+        <v>285.43</v>
       </c>
       <c r="Z96" s="2">
-        <v>39.6</v>
+        <v>39.71</v>
       </c>
       <c r="AA96" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>446</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>447</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F97" s="2">
         <v>40038386</v>
       </c>
       <c r="G97" s="2" t="s">
@@ -11448,66 +11448,66 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>151.37</v>
       </c>
       <c r="Q98" s="3">
         <v>20.44</v>
       </c>
       <c r="R98" s="3">
         <v>20.57</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>192.38</v>
       </c>
       <c r="U98" s="3">
         <v>151.37</v>
       </c>
       <c r="V98" s="3">
-        <v>22.72</v>
+        <v>26.99</v>
       </c>
       <c r="W98" s="3">
         <v>20.57</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>194.66</v>
+        <v>198.93</v>
       </c>
       <c r="Z98" s="2">
-        <v>33.76</v>
+        <v>34.5</v>
       </c>
       <c r="AA98" s="2">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>454</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F99" s="2">
         <v>40027629</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
@@ -11531,63 +11531,63 @@
       <c r="N99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P99" s="3">
         <v>258.96</v>
       </c>
       <c r="Q99" s="3">
         <v>32.65</v>
       </c>
       <c r="R99" s="3">
         <v>64.72</v>
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>356.33</v>
       </c>
       <c r="U99" s="3">
         <v>258.96</v>
       </c>
       <c r="V99" s="3">
-        <v>33.33</v>
+        <v>34.64</v>
       </c>
       <c r="W99" s="3">
         <v>64.72</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
-        <v>357.01</v>
+        <v>358.33</v>
       </c>
       <c r="Z99" s="2">
-        <v>35.92</v>
+        <v>36.05</v>
       </c>
       <c r="AA99" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>458</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F100" s="2">
         <v>40033900</v>
       </c>
       <c r="G100" s="2" t="s">
@@ -11780,63 +11780,63 @@
       <c r="N102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P102" s="3">
         <v>285.08</v>
       </c>
       <c r="Q102" s="3">
         <v>41.63</v>
       </c>
       <c r="R102" s="3">
         <v>40.24</v>
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>366.94</v>
       </c>
       <c r="U102" s="3">
         <v>285.91</v>
       </c>
       <c r="V102" s="3">
-        <v>41.63</v>
+        <v>43.4</v>
       </c>
       <c r="W102" s="3">
         <v>40.24</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
-        <v>367.78</v>
+        <v>369.55</v>
       </c>
       <c r="Z102" s="2">
-        <v>41.96</v>
+        <v>42.16</v>
       </c>
       <c r="AA102" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>470</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F103" s="2">
         <v>40055865</v>
       </c>
       <c r="G103" s="2" t="s">
@@ -11946,63 +11946,63 @@
       <c r="N104" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P104" s="3">
         <v>663.66</v>
       </c>
       <c r="Q104" s="3">
         <v>58.94</v>
       </c>
       <c r="R104" s="3">
         <v>49.45</v>
       </c>
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>772.05</v>
       </c>
       <c r="U104" s="3">
         <v>663.66</v>
       </c>
       <c r="V104" s="3">
-        <v>61.33</v>
+        <v>64.8</v>
       </c>
       <c r="W104" s="3">
         <v>49.45</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
-        <v>774.44</v>
+        <v>777.91</v>
       </c>
       <c r="Z104" s="2">
-        <v>61.77</v>
+        <v>62.04</v>
       </c>
       <c r="AA104" s="2">
         <v>97</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>477</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>478</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>479</v>
       </c>
       <c r="F105" s="2">
         <v>40034621</v>
       </c>
       <c r="G105" s="2" t="s">
@@ -12195,63 +12195,63 @@
       <c r="N107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P107" s="3">
         <v>166.44</v>
       </c>
       <c r="Q107" s="3">
         <v>15.59</v>
       </c>
       <c r="R107" s="3">
         <v>26.53</v>
       </c>
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>208.56</v>
       </c>
       <c r="U107" s="3">
         <v>166.44</v>
       </c>
       <c r="V107" s="3">
-        <v>15.89</v>
+        <v>16.47</v>
       </c>
       <c r="W107" s="3">
         <v>26.53</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
-        <v>208.86</v>
+        <v>209.44</v>
       </c>
       <c r="Z107" s="2">
-        <v>40.89</v>
+        <v>41.01</v>
       </c>
       <c r="AA107" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>488</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>489</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F108" s="2">
         <v>40027589</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -12278,63 +12278,63 @@
       <c r="N108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P108" s="3">
         <v>400.46</v>
       </c>
       <c r="Q108" s="3">
         <v>36.55</v>
       </c>
       <c r="R108" s="3">
         <v>33.43</v>
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>470.44</v>
       </c>
       <c r="U108" s="3">
         <v>400.46</v>
       </c>
       <c r="V108" s="3">
-        <v>39.15</v>
+        <v>42.53</v>
       </c>
       <c r="W108" s="3">
         <v>33.43</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
-        <v>473.04</v>
+        <v>476.42</v>
       </c>
       <c r="Z108" s="2">
-        <v>54.54</v>
+        <v>54.93</v>
       </c>
       <c r="AA108" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>492</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>493</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F109" s="2">
         <v>40034871</v>
       </c>
       <c r="G109" s="2" t="s">
@@ -13348,51 +13348,51 @@
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>1688.47</v>
       </c>
       <c r="U121" s="3">
         <v>1638.57</v>
       </c>
       <c r="V121" s="3">
         <v>0</v>
       </c>
       <c r="W121" s="3">
         <v>49.89</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
         <v>1688.46</v>
       </c>
       <c r="Z121" s="2">
         <v>29.22</v>
       </c>
       <c r="AA121" s="2">
-        <v>61</v>
+        <v>46</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>548</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>549</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F122" s="2">
         <v>6260105</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H122" s="3" t="s">
@@ -17628,63 +17628,63 @@
       <c r="N174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O174" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P174" s="3">
         <v>470.79</v>
       </c>
       <c r="Q174" s="3">
         <v>46.77</v>
       </c>
       <c r="R174" s="3">
         <v>108.44</v>
       </c>
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>626</v>
       </c>
       <c r="U174" s="3">
         <v>470.79</v>
       </c>
       <c r="V174" s="3">
-        <v>47.8</v>
+        <v>49.8</v>
       </c>
       <c r="W174" s="3">
         <v>108.44</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
-        <v>627.03</v>
+        <v>629.02</v>
       </c>
       <c r="Z174" s="2">
-        <v>33.28</v>
+        <v>33.38</v>
       </c>
       <c r="AA174" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F175" s="2">
         <v>40047237</v>
       </c>
       <c r="G175" s="2" t="s">
@@ -17791,69 +17791,69 @@
       <c r="M176" s="3">
         <v>82.16</v>
       </c>
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>40.98</v>
       </c>
       <c r="Q176" s="3">
         <v>13.28</v>
       </c>
       <c r="R176" s="3">
         <v>1.03</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>55.3</v>
       </c>
       <c r="U176" s="3">
-        <v>40.98</v>
+        <v>41.93</v>
       </c>
       <c r="V176" s="3">
-        <v>13.28</v>
+        <v>14.17</v>
       </c>
       <c r="W176" s="3">
         <v>1.03</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>55.3</v>
+        <v>57.13</v>
       </c>
       <c r="Z176" s="2">
-        <v>67.31</v>
+        <v>69.54</v>
       </c>
       <c r="AA176" s="2">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F177" s="2">
         <v>40034867</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="3" t="s">
@@ -17877,63 +17877,63 @@
       <c r="N177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3">
         <v>717.55</v>
       </c>
       <c r="Q177" s="3">
         <v>41.24</v>
       </c>
       <c r="R177" s="3">
         <v>25.08</v>
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>783.86</v>
       </c>
       <c r="U177" s="3">
         <v>717.55</v>
       </c>
       <c r="V177" s="3">
-        <v>41.73</v>
+        <v>42.69</v>
       </c>
       <c r="W177" s="3">
         <v>25.08</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
-        <v>784.36</v>
+        <v>785.31</v>
       </c>
       <c r="Z177" s="2">
-        <v>72.8</v>
+        <v>72.89</v>
       </c>
       <c r="AA177" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>764</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>765</v>
       </c>
       <c r="F178" s="2">
         <v>40034892</v>
       </c>
       <c r="G178" s="2" t="s">
@@ -17960,63 +17960,63 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>95.18</v>
       </c>
       <c r="Q178" s="3">
         <v>30.24</v>
       </c>
       <c r="R178" s="3">
         <v>34.33</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>159.75</v>
       </c>
       <c r="U178" s="3">
         <v>95.18</v>
       </c>
       <c r="V178" s="3">
-        <v>30.24</v>
+        <v>30.83</v>
       </c>
       <c r="W178" s="3">
         <v>34.33</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>159.75</v>
+        <v>160.34</v>
       </c>
       <c r="Z178" s="2">
-        <v>35.66</v>
+        <v>35.79</v>
       </c>
       <c r="AA178" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>768</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>769</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F179" s="2">
         <v>40035016</v>
       </c>
       <c r="G179" s="2" t="s">
@@ -18292,66 +18292,66 @@
       <c r="N182" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O182" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P182" s="3">
         <v>38.44</v>
       </c>
       <c r="Q182" s="3">
         <v>17.04</v>
       </c>
       <c r="R182" s="3">
         <v>6.03</v>
       </c>
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>61.51</v>
       </c>
       <c r="U182" s="3">
         <v>55.9</v>
       </c>
       <c r="V182" s="3">
-        <v>17.04</v>
+        <v>17.93</v>
       </c>
       <c r="W182" s="3">
         <v>6.03</v>
       </c>
       <c r="X182" s="2">
         <v>0</v>
       </c>
       <c r="Y182" s="2">
-        <v>78.97</v>
+        <v>79.85</v>
       </c>
       <c r="Z182" s="2">
-        <v>70.34</v>
+        <v>71.13</v>
       </c>
       <c r="AA182" s="2">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>784</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>785</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F183" s="2">
         <v>40016201</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H183" s="3" t="s">
@@ -18458,63 +18458,63 @@
       <c r="N184" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P184" s="3">
         <v>382.68</v>
       </c>
       <c r="Q184" s="3">
         <v>32.46</v>
       </c>
       <c r="R184" s="3">
         <v>30.22</v>
       </c>
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>445.35</v>
       </c>
       <c r="U184" s="3">
         <v>382.68</v>
       </c>
       <c r="V184" s="3">
-        <v>32.46</v>
+        <v>33.67</v>
       </c>
       <c r="W184" s="3">
         <v>30.22</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
-        <v>445.35</v>
+        <v>446.57</v>
       </c>
       <c r="Z184" s="2">
-        <v>52.59</v>
+        <v>52.74</v>
       </c>
       <c r="AA184" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>793</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>794</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>795</v>
       </c>
       <c r="F185" s="2">
         <v>40014620</v>
       </c>
       <c r="G185" s="2" t="s">
@@ -18541,63 +18541,63 @@
       <c r="N185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P185" s="3">
         <v>238.27</v>
       </c>
       <c r="Q185" s="3">
         <v>28.75</v>
       </c>
       <c r="R185" s="3">
         <v>17.01</v>
       </c>
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>284.03</v>
       </c>
       <c r="U185" s="3">
         <v>238.27</v>
       </c>
       <c r="V185" s="3">
-        <v>29.05</v>
+        <v>30.52</v>
       </c>
       <c r="W185" s="3">
         <v>17.01</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
-        <v>284.34</v>
+        <v>285.81</v>
       </c>
       <c r="Z185" s="2">
-        <v>74.68</v>
+        <v>75.06</v>
       </c>
       <c r="AA185" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>797</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>798</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>799</v>
       </c>
       <c r="F186" s="2">
         <v>40027587</v>
       </c>
       <c r="G186" s="2" t="s">
@@ -18624,63 +18624,63 @@
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>189.24</v>
       </c>
       <c r="Q186" s="3">
         <v>38.2</v>
       </c>
       <c r="R186" s="3">
         <v>44.06</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>271.51</v>
       </c>
       <c r="U186" s="3">
         <v>189.24</v>
       </c>
       <c r="V186" s="3">
-        <v>38.83</v>
+        <v>40.05</v>
       </c>
       <c r="W186" s="3">
         <v>44.06</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>272.14</v>
+        <v>273.36</v>
       </c>
       <c r="Z186" s="2">
-        <v>32.61</v>
+        <v>32.75</v>
       </c>
       <c r="AA186" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>801</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>802</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>803</v>
       </c>
       <c r="F187" s="2">
         <v>40027622</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -18707,63 +18707,63 @@
       <c r="N187" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O187" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P187" s="3">
         <v>109.1</v>
       </c>
       <c r="Q187" s="3">
         <v>32.9</v>
       </c>
       <c r="R187" s="3">
         <v>29.42</v>
       </c>
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>171.42</v>
       </c>
       <c r="U187" s="3">
         <v>109.1</v>
       </c>
       <c r="V187" s="3">
-        <v>33.48</v>
+        <v>34.61</v>
       </c>
       <c r="W187" s="3">
         <v>29.42</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
-        <v>172</v>
+        <v>173.12</v>
       </c>
       <c r="Z187" s="2">
-        <v>44.89</v>
+        <v>45.18</v>
       </c>
       <c r="AA187" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>805</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>806</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F188" s="2">
         <v>40044100</v>
       </c>
       <c r="G188" s="2" t="s">
@@ -18790,63 +18790,63 @@
       <c r="N188" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P188" s="3">
         <v>49.63</v>
       </c>
       <c r="Q188" s="3">
         <v>13.93</v>
       </c>
       <c r="R188" s="3">
         <v>0</v>
       </c>
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>63.56</v>
       </c>
       <c r="U188" s="3">
         <v>49.63</v>
       </c>
       <c r="V188" s="3">
-        <v>16.34</v>
+        <v>17.52</v>
       </c>
       <c r="W188" s="3">
         <v>0</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
-        <v>65.97</v>
+        <v>67.15</v>
       </c>
       <c r="Z188" s="2">
-        <v>52.94</v>
+        <v>53.89</v>
       </c>
       <c r="AA188" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>809</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>810</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>811</v>
       </c>
       <c r="F189" s="2">
         <v>40026270</v>
       </c>
       <c r="G189" s="2" t="s">
@@ -19205,63 +19205,63 @@
       <c r="N193" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P193" s="3">
         <v>134.1</v>
       </c>
       <c r="Q193" s="3">
         <v>13.67</v>
       </c>
       <c r="R193" s="3">
         <v>0</v>
       </c>
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>147.78</v>
       </c>
       <c r="U193" s="3">
         <v>134.1</v>
       </c>
       <c r="V193" s="3">
-        <v>14.58</v>
+        <v>15.5</v>
       </c>
       <c r="W193" s="3">
         <v>0</v>
       </c>
       <c r="X193" s="2">
         <v>0</v>
       </c>
       <c r="Y193" s="2">
-        <v>148.69</v>
+        <v>149.61</v>
       </c>
       <c r="Z193" s="2">
-        <v>56.95</v>
+        <v>57.3</v>
       </c>
       <c r="AA193" s="2">
         <v>76</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>829</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>830</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>831</v>
       </c>
       <c r="F194" s="2">
         <v>40026215</v>
       </c>
       <c r="G194" s="2" t="s">
@@ -19371,63 +19371,63 @@
       <c r="N195" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P195" s="3">
         <v>5.35</v>
       </c>
       <c r="Q195" s="3">
         <v>6.13</v>
       </c>
       <c r="R195" s="3">
         <v>0</v>
       </c>
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>11.48</v>
       </c>
       <c r="U195" s="3">
         <v>5.35</v>
       </c>
       <c r="V195" s="3">
-        <v>6.74</v>
+        <v>7.91</v>
       </c>
       <c r="W195" s="3">
         <v>0</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
-        <v>12.08</v>
+        <v>13.25</v>
       </c>
       <c r="Z195" s="2">
-        <v>15.91</v>
+        <v>17.45</v>
       </c>
       <c r="AA195" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>837</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>838</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F196" s="2">
         <v>40046091</v>
       </c>
       <c r="G196" s="2" t="s">
@@ -19537,63 +19537,63 @@
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>94.87</v>
       </c>
       <c r="Q197" s="3">
         <v>16.23</v>
       </c>
       <c r="R197" s="3">
         <v>0</v>
       </c>
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>111.09</v>
       </c>
       <c r="U197" s="3">
         <v>94.87</v>
       </c>
       <c r="V197" s="3">
-        <v>17.64</v>
+        <v>20.1</v>
       </c>
       <c r="W197" s="3">
         <v>0</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
-        <v>112.51</v>
+        <v>114.97</v>
       </c>
       <c r="Z197" s="2">
-        <v>57.32</v>
+        <v>58.57</v>
       </c>
       <c r="AA197" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>845</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>846</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>847</v>
       </c>
       <c r="F198" s="2">
         <v>40044299</v>
       </c>
       <c r="G198" s="2" t="s">
@@ -19786,63 +19786,63 @@
       <c r="N200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P200" s="3">
         <v>78.25</v>
       </c>
       <c r="Q200" s="3">
         <v>31.04</v>
       </c>
       <c r="R200" s="3">
         <v>7.39</v>
       </c>
       <c r="S200" s="3">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>116.68</v>
       </c>
       <c r="U200" s="3">
         <v>78.25</v>
       </c>
       <c r="V200" s="3">
-        <v>31.9</v>
+        <v>33.55</v>
       </c>
       <c r="W200" s="3">
         <v>7.39</v>
       </c>
       <c r="X200" s="2">
         <v>0</v>
       </c>
       <c r="Y200" s="2">
-        <v>117.54</v>
+        <v>119.2</v>
       </c>
       <c r="Z200" s="2">
-        <v>70.77</v>
+        <v>71.76</v>
       </c>
       <c r="AA200" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>857</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>858</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>859</v>
       </c>
       <c r="F201" s="2">
         <v>40026213</v>
       </c>
       <c r="G201" s="2" t="s">
@@ -20118,63 +20118,63 @@
       <c r="N204" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P204" s="3">
         <v>37.72</v>
       </c>
       <c r="Q204" s="3">
         <v>16.17</v>
       </c>
       <c r="R204" s="3">
         <v>0</v>
       </c>
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>53.89</v>
       </c>
       <c r="U204" s="3">
         <v>37.72</v>
       </c>
       <c r="V204" s="3">
-        <v>16.5</v>
+        <v>17.75</v>
       </c>
       <c r="W204" s="3">
         <v>0</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
-        <v>54.22</v>
+        <v>55.47</v>
       </c>
       <c r="Z204" s="2">
-        <v>36.27</v>
+        <v>37.11</v>
       </c>
       <c r="AA204" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>873</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>874</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>875</v>
       </c>
       <c r="F205" s="2">
         <v>40062474</v>
       </c>
       <c r="G205" s="2" t="s">
@@ -20299,51 +20299,51 @@
       <c r="S206" s="3">
         <v>0</v>
       </c>
       <c r="T206" s="3">
         <v>107.71</v>
       </c>
       <c r="U206" s="3">
         <v>76.19</v>
       </c>
       <c r="V206" s="3">
         <v>31.52</v>
       </c>
       <c r="W206" s="3">
         <v>0</v>
       </c>
       <c r="X206" s="2">
         <v>0</v>
       </c>
       <c r="Y206" s="2">
         <v>107.71</v>
       </c>
       <c r="Z206" s="2">
         <v>38.31</v>
       </c>
       <c r="AA206" s="2">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>881</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>882</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F207" s="2">
         <v>40044271</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H207" s="3" t="s">
@@ -20616,63 +20616,63 @@
       <c r="N210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P210" s="3">
         <v>70.38</v>
       </c>
       <c r="Q210" s="3">
         <v>18.26</v>
       </c>
       <c r="R210" s="3">
         <v>0</v>
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>88.63</v>
       </c>
       <c r="U210" s="3">
         <v>70.38</v>
       </c>
       <c r="V210" s="3">
-        <v>19.37</v>
+        <v>23.38</v>
       </c>
       <c r="W210" s="3">
         <v>0</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
-        <v>89.75</v>
+        <v>93.75</v>
       </c>
       <c r="Z210" s="2">
-        <v>53.48</v>
+        <v>55.87</v>
       </c>
       <c r="AA210" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>897</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>898</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>899</v>
       </c>
       <c r="F211" s="2">
         <v>40046531</v>
       </c>
       <c r="G211" s="2" t="s">
@@ -20797,51 +20797,51 @@
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>77.28</v>
       </c>
       <c r="U212" s="3">
         <v>53.26</v>
       </c>
       <c r="V212" s="3">
         <v>17.86</v>
       </c>
       <c r="W212" s="3">
         <v>6.16</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
         <v>77.28</v>
       </c>
       <c r="Z212" s="2">
         <v>74.09</v>
       </c>
       <c r="AA212" s="2">
-        <v>58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>905</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>906</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>907</v>
       </c>
       <c r="F213" s="2">
         <v>40026210</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H213" s="3" t="s">
@@ -20963,51 +20963,51 @@
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>66.66</v>
       </c>
       <c r="U214" s="3">
         <v>48.65</v>
       </c>
       <c r="V214" s="3">
         <v>18.01</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
         <v>66.66</v>
       </c>
       <c r="Z214" s="2">
         <v>55.83</v>
       </c>
       <c r="AA214" s="2">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>913</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>914</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>915</v>
       </c>
       <c r="F215" s="2">
         <v>40027816</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H215" s="3" t="s">
@@ -21612,63 +21612,63 @@
       <c r="N222" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P222" s="3">
         <v>159.71</v>
       </c>
       <c r="Q222" s="3">
         <v>15.28</v>
       </c>
       <c r="R222" s="3">
         <v>0</v>
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>174.99</v>
       </c>
       <c r="U222" s="3">
         <v>159.71</v>
       </c>
       <c r="V222" s="3">
-        <v>15.38</v>
+        <v>15.58</v>
       </c>
       <c r="W222" s="3">
         <v>0</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
-        <v>175.09</v>
+        <v>175.29</v>
       </c>
       <c r="Z222" s="2">
-        <v>81.02</v>
+        <v>81.12</v>
       </c>
       <c r="AA222" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>945</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>946</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>947</v>
       </c>
       <c r="F223" s="2">
         <v>40044160</v>
       </c>
       <c r="G223" s="2" t="s">
@@ -21942,66 +21942,66 @@
       <c r="N226" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P226" s="3">
         <v>196.91</v>
       </c>
       <c r="Q226" s="3">
         <v>36.62</v>
       </c>
       <c r="R226" s="3">
         <v>50.4</v>
       </c>
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>283.93</v>
       </c>
       <c r="U226" s="3">
         <v>196.91</v>
       </c>
       <c r="V226" s="3">
-        <v>36.62</v>
+        <v>38.4</v>
       </c>
       <c r="W226" s="3">
         <v>50.4</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
-        <v>283.93</v>
+        <v>285.7</v>
       </c>
       <c r="Z226" s="2">
-        <v>40.38</v>
+        <v>40.63</v>
       </c>
       <c r="AA226" s="2">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="2">
         <v>224</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>961</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>962</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F227" s="2">
         <v>40057312</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H227" s="3" t="s">
@@ -22108,63 +22108,63 @@
       <c r="N228" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O228" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P228" s="3">
         <v>109.67</v>
       </c>
       <c r="Q228" s="3">
         <v>3.94</v>
       </c>
       <c r="R228" s="3">
         <v>2.22</v>
       </c>
       <c r="S228" s="3">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>115.83</v>
       </c>
       <c r="U228" s="3">
         <v>109.67</v>
       </c>
       <c r="V228" s="3">
-        <v>9.86</v>
+        <v>23.9</v>
       </c>
       <c r="W228" s="3">
         <v>2.22</v>
       </c>
       <c r="X228" s="2">
         <v>0</v>
       </c>
       <c r="Y228" s="2">
-        <v>121.75</v>
+        <v>135.79</v>
       </c>
       <c r="Z228" s="2">
-        <v>20.77</v>
+        <v>23.17</v>
       </c>
       <c r="AA228" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>969</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>970</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F229" s="2">
         <v>40055913</v>
       </c>
       <c r="G229" s="2" t="s">
@@ -22274,63 +22274,63 @@
       <c r="N230" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O230" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P230" s="3">
         <v>178.93</v>
       </c>
       <c r="Q230" s="3">
         <v>32.24</v>
       </c>
       <c r="R230" s="3">
         <v>36.44</v>
       </c>
       <c r="S230" s="3">
         <v>0</v>
       </c>
       <c r="T230" s="3">
         <v>247.62</v>
       </c>
       <c r="U230" s="3">
         <v>178.93</v>
       </c>
       <c r="V230" s="3">
-        <v>32.85</v>
+        <v>57.56</v>
       </c>
       <c r="W230" s="3">
         <v>36.44</v>
       </c>
       <c r="X230" s="2">
         <v>0</v>
       </c>
       <c r="Y230" s="2">
-        <v>248.22</v>
+        <v>272.93</v>
       </c>
       <c r="Z230" s="2">
-        <v>48.41</v>
+        <v>53.23</v>
       </c>
       <c r="AA230" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="231" spans="1:27">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>977</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>978</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F231" s="2">
         <v>40065428</v>
       </c>
       <c r="G231" s="2" t="s">
@@ -22440,63 +22440,63 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>290.15</v>
       </c>
       <c r="Q232" s="3">
         <v>35.37</v>
       </c>
       <c r="R232" s="3">
         <v>36.07</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>361.58</v>
       </c>
       <c r="U232" s="3">
         <v>290.15</v>
       </c>
       <c r="V232" s="3">
-        <v>36.7</v>
+        <v>39.29</v>
       </c>
       <c r="W232" s="3">
         <v>36.07</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>362.92</v>
+        <v>365.5</v>
       </c>
       <c r="Z232" s="2">
-        <v>47.67</v>
+        <v>48.01</v>
       </c>
       <c r="AA232" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>984</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>985</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F233" s="2">
         <v>40027590</v>
       </c>
       <c r="G233" s="2" t="s">
@@ -22520,66 +22520,66 @@
       <c r="M233" s="3">
         <v>730.06</v>
       </c>
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>390.83</v>
       </c>
       <c r="Q233" s="3">
         <v>33.32</v>
       </c>
       <c r="R233" s="3">
         <v>28.22</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>452.37</v>
       </c>
       <c r="U233" s="3">
-        <v>390.83</v>
+        <v>396.85</v>
       </c>
       <c r="V233" s="3">
-        <v>33.92</v>
+        <v>35.09</v>
       </c>
       <c r="W233" s="3">
         <v>28.22</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>452.97</v>
+        <v>460.15</v>
       </c>
       <c r="Z233" s="2">
-        <v>62.05</v>
+        <v>63.03</v>
       </c>
       <c r="AA233" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>988</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>989</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F234" s="2">
         <v>40027631</v>
       </c>
       <c r="G234" s="2" t="s">
@@ -22606,66 +22606,66 @@
       <c r="N234" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O234" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P234" s="3">
         <v>28.08</v>
       </c>
       <c r="Q234" s="3">
         <v>14.18</v>
       </c>
       <c r="R234" s="3">
         <v>1.32</v>
       </c>
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>43.59</v>
       </c>
       <c r="U234" s="3">
         <v>28.08</v>
       </c>
       <c r="V234" s="3">
-        <v>14.68</v>
+        <v>15.64</v>
       </c>
       <c r="W234" s="3">
         <v>1.32</v>
       </c>
       <c r="X234" s="2">
         <v>0</v>
       </c>
       <c r="Y234" s="2">
-        <v>44.09</v>
+        <v>45.05</v>
       </c>
       <c r="Z234" s="2">
-        <v>51.12</v>
+        <v>52.24</v>
       </c>
       <c r="AA234" s="2">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>992</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>993</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F235" s="2">
         <v>40047241</v>
       </c>
       <c r="G235" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H235" s="3" t="s">
@@ -22855,124 +22855,124 @@
       <c r="N237" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O237" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P237" s="3">
         <v>483.97</v>
       </c>
       <c r="Q237" s="3">
         <v>45.42</v>
       </c>
       <c r="R237" s="3">
         <v>55.34</v>
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>584.73</v>
       </c>
       <c r="U237" s="3">
         <v>483.97</v>
       </c>
       <c r="V237" s="3">
-        <v>46.33</v>
+        <v>48.08</v>
       </c>
       <c r="W237" s="3">
         <v>55.34</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
-        <v>585.63</v>
+        <v>587.39</v>
       </c>
       <c r="Z237" s="2">
-        <v>54.36</v>
+        <v>54.52</v>
       </c>
       <c r="AA237" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="6"/>
       <c r="D238" s="6"/>
       <c r="E238" s="6"/>
       <c r="F238" s="6"/>
       <c r="G238" s="6"/>
       <c r="H238" s="7"/>
       <c r="I238" s="7"/>
       <c r="J238" s="7"/>
       <c r="K238" s="7">
         <v>285627.08</v>
       </c>
       <c r="L238" s="7">
         <v>23287.21</v>
       </c>
       <c r="M238" s="7">
         <v>308914.29</v>
       </c>
       <c r="N238" s="7"/>
       <c r="O238" s="7"/>
       <c r="P238" s="7">
         <v>60427.83</v>
       </c>
       <c r="Q238" s="7">
         <v>4628.11</v>
       </c>
       <c r="R238" s="7">
         <v>35725.84</v>
       </c>
       <c r="S238" s="7">
         <v>19.68</v>
       </c>
       <c r="T238" s="7">
         <v>100801.47</v>
       </c>
       <c r="U238" s="7">
-        <v>60338.04</v>
+        <v>60350.1</v>
       </c>
       <c r="V238" s="7">
-        <v>4695.01</v>
+        <v>4869.09</v>
       </c>
       <c r="W238" s="7">
         <v>35725.84</v>
       </c>
       <c r="X238" s="6">
         <v>19.68</v>
       </c>
       <c r="Y238" s="6">
-        <v>100778.58</v>
+        <v>100964.71</v>
       </c>
       <c r="Z238" s="6">
-        <v>32.62</v>
+        <v>32.68</v>
       </c>
       <c r="AA238" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A238:J238"/>
   </mergeCells>