--- v2 (2026-03-13)
+++ v3 (2026-06-02)
@@ -3959,63 +3959,63 @@
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>137.33</v>
       </c>
       <c r="Q4" s="3">
         <v>39.09</v>
       </c>
       <c r="R4" s="3">
         <v>12.92</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>189.34</v>
       </c>
       <c r="U4" s="3">
         <v>137.33</v>
       </c>
       <c r="V4" s="3">
-        <v>41.07</v>
+        <v>45.49</v>
       </c>
       <c r="W4" s="3">
         <v>12.92</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>191.32</v>
+        <v>195.74</v>
       </c>
       <c r="Z4" s="2">
-        <v>54.14</v>
+        <v>55.39</v>
       </c>
       <c r="AA4" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40012258</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -4138,51 +4138,51 @@
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>21.49</v>
       </c>
       <c r="U6" s="3">
         <v>21.49</v>
       </c>
       <c r="V6" s="3">
         <v>0</v>
       </c>
       <c r="W6" s="3">
         <v>0</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
         <v>21.49</v>
       </c>
       <c r="Z6" s="2">
         <v>56.4</v>
       </c>
       <c r="AA6" s="2">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="2">
         <v>40010996</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H7" s="3" t="s">
@@ -4551,51 +4551,51 @@
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>331.57</v>
       </c>
       <c r="U11" s="3">
         <v>277.22</v>
       </c>
       <c r="V11" s="3">
         <v>14.94</v>
       </c>
       <c r="W11" s="3">
         <v>39.42</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
         <v>331.57</v>
       </c>
       <c r="Z11" s="2">
         <v>69.65</v>
       </c>
       <c r="AA11" s="2">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="2">
         <v>40026914</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H12" s="3" t="s">
@@ -4619,63 +4619,63 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>264.36</v>
       </c>
       <c r="Q12" s="3">
         <v>22.67</v>
       </c>
       <c r="R12" s="3">
         <v>33.2</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>320.23</v>
       </c>
       <c r="U12" s="3">
         <v>264.36</v>
       </c>
       <c r="V12" s="3">
-        <v>25.29</v>
+        <v>29.45</v>
       </c>
       <c r="W12" s="3">
         <v>33.2</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>322.85</v>
+        <v>327</v>
       </c>
       <c r="Z12" s="2">
-        <v>38.61</v>
+        <v>39.1</v>
       </c>
       <c r="AA12" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="2">
         <v>40033537</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -4702,63 +4702,63 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>278.41</v>
       </c>
       <c r="Q13" s="3">
         <v>35.88</v>
       </c>
       <c r="R13" s="3">
         <v>130.71</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>445</v>
       </c>
       <c r="U13" s="3">
         <v>278.41</v>
       </c>
       <c r="V13" s="3">
-        <v>37.8</v>
+        <v>41.51</v>
       </c>
       <c r="W13" s="3">
         <v>130.71</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>446.92</v>
+        <v>450.63</v>
       </c>
       <c r="Z13" s="2">
-        <v>46.82</v>
+        <v>47.21</v>
       </c>
       <c r="AA13" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="2">
         <v>40033738</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -4868,63 +4868,63 @@
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>352.69</v>
       </c>
       <c r="Q15" s="3">
         <v>34.42</v>
       </c>
       <c r="R15" s="3">
         <v>59.61</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>446.72</v>
       </c>
       <c r="U15" s="3">
         <v>352.69</v>
       </c>
       <c r="V15" s="3">
-        <v>34.65</v>
+        <v>35.46</v>
       </c>
       <c r="W15" s="3">
         <v>59.61</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>446.95</v>
+        <v>447.76</v>
       </c>
       <c r="Z15" s="2">
-        <v>46.63</v>
+        <v>46.71</v>
       </c>
       <c r="AA15" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F16" s="2">
         <v>40033750</v>
       </c>
       <c r="G16" s="2" t="s">
@@ -4966,51 +4966,51 @@
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>414.55</v>
       </c>
       <c r="U16" s="3">
         <v>333.83</v>
       </c>
       <c r="V16" s="3">
         <v>29.85</v>
       </c>
       <c r="W16" s="3">
         <v>50.87</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
         <v>414.55</v>
       </c>
       <c r="Z16" s="2">
         <v>40.6</v>
       </c>
       <c r="AA16" s="2">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F17" s="2">
         <v>40033436</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H17" s="3" t="s">
@@ -5034,63 +5034,63 @@
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>213.6</v>
       </c>
       <c r="Q17" s="3">
         <v>19.38</v>
       </c>
       <c r="R17" s="3">
         <v>16.81</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>249.79</v>
       </c>
       <c r="U17" s="3">
         <v>213.6</v>
       </c>
       <c r="V17" s="3">
-        <v>19.55</v>
+        <v>20.4</v>
       </c>
       <c r="W17" s="3">
         <v>16.81</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>249.96</v>
+        <v>250.81</v>
       </c>
       <c r="Z17" s="2">
-        <v>50.78</v>
+        <v>50.95</v>
       </c>
       <c r="AA17" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F18" s="2">
         <v>40033746</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -5117,63 +5117,63 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>552.2</v>
       </c>
       <c r="Q18" s="3">
         <v>34.97</v>
       </c>
       <c r="R18" s="3">
         <v>113.13</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>700.31</v>
       </c>
       <c r="U18" s="3">
         <v>552.2</v>
       </c>
       <c r="V18" s="3">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="W18" s="3">
         <v>113.13</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>701.34</v>
+        <v>703.33</v>
       </c>
       <c r="Z18" s="2">
-        <v>28.99</v>
+        <v>29.07</v>
       </c>
       <c r="AA18" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F19" s="2">
         <v>40012264</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -5200,66 +5200,66 @@
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>268.53</v>
       </c>
       <c r="Q19" s="3">
         <v>16.37</v>
       </c>
       <c r="R19" s="3">
         <v>9.72</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>294.62</v>
       </c>
       <c r="U19" s="3">
         <v>268.53</v>
       </c>
       <c r="V19" s="3">
-        <v>17.4</v>
+        <v>19.4</v>
       </c>
       <c r="W19" s="3">
         <v>9.72</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>295.65</v>
+        <v>297.64</v>
       </c>
       <c r="Z19" s="2">
-        <v>49.9</v>
+        <v>50.23</v>
       </c>
       <c r="AA19" s="2">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F20" s="2">
         <v>40018161</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H20" s="3" t="s">
@@ -5449,63 +5449,63 @@
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="3">
         <v>383.57</v>
       </c>
       <c r="Q22" s="3">
         <v>29.1</v>
       </c>
       <c r="R22" s="3">
         <v>27.85</v>
       </c>
       <c r="S22" s="3">
         <v>14.16</v>
       </c>
       <c r="T22" s="3">
         <v>454.67</v>
       </c>
       <c r="U22" s="3">
         <v>383.57</v>
       </c>
       <c r="V22" s="3">
-        <v>29.7</v>
+        <v>30.87</v>
       </c>
       <c r="W22" s="3">
         <v>27.85</v>
       </c>
       <c r="X22" s="2">
         <v>14.16</v>
       </c>
       <c r="Y22" s="2">
-        <v>455.27</v>
+        <v>456.44</v>
       </c>
       <c r="Z22" s="2">
-        <v>66.68</v>
+        <v>66.85</v>
       </c>
       <c r="AA22" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F23" s="2">
         <v>40028714</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -5532,63 +5532,63 @@
       <c r="N23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="3">
         <v>597.82</v>
       </c>
       <c r="Q23" s="3">
         <v>15.23</v>
       </c>
       <c r="R23" s="3">
         <v>67.72</v>
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>680.77</v>
       </c>
       <c r="U23" s="3">
         <v>597.82</v>
       </c>
       <c r="V23" s="3">
-        <v>15.23</v>
+        <v>16.12</v>
       </c>
       <c r="W23" s="3">
         <v>67.72</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
-        <v>680.77</v>
+        <v>681.65</v>
       </c>
       <c r="Z23" s="2">
-        <v>54.78</v>
+        <v>54.86</v>
       </c>
       <c r="AA23" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F24" s="2">
         <v>40026574</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -5615,63 +5615,63 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>205.07</v>
       </c>
       <c r="Q24" s="3">
         <v>21.31</v>
       </c>
       <c r="R24" s="3">
         <v>55.28</v>
       </c>
       <c r="S24" s="3">
         <v>23.75</v>
       </c>
       <c r="T24" s="3">
         <v>305.41</v>
       </c>
       <c r="U24" s="3">
         <v>205.07</v>
       </c>
       <c r="V24" s="3">
-        <v>21.61</v>
+        <v>23.08</v>
       </c>
       <c r="W24" s="3">
         <v>55.28</v>
       </c>
       <c r="X24" s="2">
         <v>23.75</v>
       </c>
       <c r="Y24" s="2">
-        <v>305.71</v>
+        <v>307.18</v>
       </c>
       <c r="Z24" s="2">
-        <v>53.96</v>
+        <v>54.22</v>
       </c>
       <c r="AA24" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F25" s="2">
         <v>40027246</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -5781,63 +5781,63 @@
       <c r="N26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P26" s="3">
         <v>561</v>
       </c>
       <c r="Q26" s="3">
         <v>24.01</v>
       </c>
       <c r="R26" s="3">
         <v>50.03</v>
       </c>
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>635.04</v>
       </c>
       <c r="U26" s="3">
         <v>561</v>
       </c>
       <c r="V26" s="3">
-        <v>25.21</v>
+        <v>27.52</v>
       </c>
       <c r="W26" s="3">
         <v>50.03</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
-        <v>636.24</v>
+        <v>638.55</v>
       </c>
       <c r="Z26" s="2">
-        <v>53.22</v>
+        <v>53.41</v>
       </c>
       <c r="AA26" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>135</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F27" s="2">
         <v>40028748</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -5864,63 +5864,63 @@
       <c r="N27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="3">
         <v>829.08</v>
       </c>
       <c r="Q27" s="3">
         <v>52.24</v>
       </c>
       <c r="R27" s="3">
         <v>78.22</v>
       </c>
       <c r="S27" s="3">
         <v>20.69</v>
       </c>
       <c r="T27" s="3">
         <v>980.23</v>
       </c>
       <c r="U27" s="3">
         <v>829.08</v>
       </c>
       <c r="V27" s="3">
-        <v>54.05</v>
+        <v>57.56</v>
       </c>
       <c r="W27" s="3">
         <v>78.22</v>
       </c>
       <c r="X27" s="2">
         <v>20.69</v>
       </c>
       <c r="Y27" s="2">
-        <v>982.05</v>
+        <v>985.55</v>
       </c>
       <c r="Z27" s="2">
-        <v>65.97</v>
+        <v>66.21</v>
       </c>
       <c r="AA27" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F28" s="2">
         <v>40026799</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -5947,63 +5947,63 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>285.38</v>
       </c>
       <c r="Q28" s="3">
         <v>38.75</v>
       </c>
       <c r="R28" s="3">
         <v>12.99</v>
       </c>
       <c r="S28" s="3">
         <v>19.21</v>
       </c>
       <c r="T28" s="3">
         <v>356.33</v>
       </c>
       <c r="U28" s="3">
         <v>285.38</v>
       </c>
       <c r="V28" s="3">
-        <v>38.75</v>
+        <v>42.56</v>
       </c>
       <c r="W28" s="3">
         <v>12.99</v>
       </c>
       <c r="X28" s="2">
         <v>19.21</v>
       </c>
       <c r="Y28" s="2">
-        <v>356.33</v>
+        <v>360.14</v>
       </c>
       <c r="Z28" s="2">
-        <v>43.43</v>
+        <v>43.9</v>
       </c>
       <c r="AA28" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>143</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F29" s="2">
         <v>40027036</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -6196,63 +6196,63 @@
       <c r="N31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P31" s="3">
         <v>335.13</v>
       </c>
       <c r="Q31" s="3">
         <v>26.85</v>
       </c>
       <c r="R31" s="3">
         <v>27.16</v>
       </c>
       <c r="S31" s="3">
         <v>13.84</v>
       </c>
       <c r="T31" s="3">
         <v>402.97</v>
       </c>
       <c r="U31" s="3">
         <v>335.13</v>
       </c>
       <c r="V31" s="3">
-        <v>28.25</v>
+        <v>30.97</v>
       </c>
       <c r="W31" s="3">
         <v>27.16</v>
       </c>
       <c r="X31" s="2">
         <v>13.84</v>
       </c>
       <c r="Y31" s="2">
-        <v>404.38</v>
+        <v>407.09</v>
       </c>
       <c r="Z31" s="2">
-        <v>52.4</v>
+        <v>52.75</v>
       </c>
       <c r="AA31" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>157</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F32" s="2">
         <v>40027043</v>
       </c>
       <c r="G32" s="2" t="s">
@@ -6279,63 +6279,63 @@
       <c r="N32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P32" s="3">
         <v>257.32</v>
       </c>
       <c r="Q32" s="3">
         <v>13.88</v>
       </c>
       <c r="R32" s="3">
         <v>14.13</v>
       </c>
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>285.33</v>
       </c>
       <c r="U32" s="3">
         <v>257.32</v>
       </c>
       <c r="V32" s="3">
-        <v>13.88</v>
+        <v>15.65</v>
       </c>
       <c r="W32" s="3">
         <v>14.13</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
-        <v>285.33</v>
+        <v>287.1</v>
       </c>
       <c r="Z32" s="2">
-        <v>45.51</v>
+        <v>45.8</v>
       </c>
       <c r="AA32" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>162</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F33" s="2">
         <v>40028818</v>
       </c>
       <c r="G33" s="2" t="s">
@@ -6445,66 +6445,66 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>163.39</v>
       </c>
       <c r="Q34" s="3">
         <v>21.98</v>
       </c>
       <c r="R34" s="3">
         <v>23.4</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>208.78</v>
       </c>
       <c r="U34" s="3">
         <v>163.39</v>
       </c>
       <c r="V34" s="3">
-        <v>21.98</v>
+        <v>24.93</v>
       </c>
       <c r="W34" s="3">
         <v>23.4</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>208.78</v>
+        <v>211.73</v>
       </c>
       <c r="Z34" s="2">
-        <v>24.11</v>
+        <v>24.45</v>
       </c>
       <c r="AA34" s="2">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F35" s="2">
         <v>40027242</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="3" t="s">
@@ -6611,63 +6611,63 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>0</v>
       </c>
       <c r="Q36" s="3">
         <v>27.9</v>
       </c>
       <c r="R36" s="3">
         <v>4.95</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>32.85</v>
       </c>
       <c r="U36" s="3">
         <v>0</v>
       </c>
       <c r="V36" s="3">
-        <v>29.11</v>
+        <v>31.44</v>
       </c>
       <c r="W36" s="3">
         <v>4.95</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>34.06</v>
+        <v>36.4</v>
       </c>
       <c r="Z36" s="2">
-        <v>3.7</v>
+        <v>3.96</v>
       </c>
       <c r="AA36" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F37" s="2">
         <v>40027032</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -6775,66 +6775,66 @@
       <c r="N38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="3">
         <v>382.64</v>
       </c>
       <c r="Q38" s="3">
         <v>39.65</v>
       </c>
       <c r="R38" s="3">
         <v>28.19</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>450.49</v>
       </c>
       <c r="U38" s="3">
         <v>382.64</v>
       </c>
       <c r="V38" s="3">
-        <v>40.06</v>
+        <v>40.83</v>
       </c>
       <c r="W38" s="3">
         <v>28.19</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
-        <v>450.89</v>
+        <v>451.67</v>
       </c>
       <c r="Z38" s="2">
-        <v>50.72</v>
+        <v>50.81</v>
       </c>
       <c r="AA38" s="2">
-        <v>84</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="2">
         <v>40027899</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -6873,51 +6873,51 @@
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>9.33</v>
       </c>
       <c r="U39" s="3">
         <v>9.33</v>
       </c>
       <c r="V39" s="3">
         <v>0</v>
       </c>
       <c r="W39" s="3">
         <v>0</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
         <v>9.33</v>
       </c>
       <c r="Z39" s="2">
         <v>25.62</v>
       </c>
       <c r="AA39" s="2">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F40" s="2">
         <v>40027762</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -6956,51 +6956,51 @@
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>21.23</v>
       </c>
       <c r="U40" s="3">
         <v>21.23</v>
       </c>
       <c r="V40" s="3">
         <v>0</v>
       </c>
       <c r="W40" s="3">
         <v>0</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
         <v>21.23</v>
       </c>
       <c r="Z40" s="2">
         <v>53</v>
       </c>
       <c r="AA40" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F41" s="2">
         <v>40060928</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -7201,51 +7201,51 @@
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>8.77</v>
       </c>
       <c r="U43" s="3">
         <v>8.77</v>
       </c>
       <c r="V43" s="3">
         <v>0</v>
       </c>
       <c r="W43" s="3">
         <v>0</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
         <v>8.77</v>
       </c>
       <c r="Z43" s="2">
         <v>22.56</v>
       </c>
       <c r="AA43" s="2">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F44" s="2">
         <v>40027820</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -7448,51 +7448,51 @@
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>24.8</v>
       </c>
       <c r="U46" s="3">
         <v>24.8</v>
       </c>
       <c r="V46" s="3">
         <v>0</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
         <v>24.8</v>
       </c>
       <c r="Z46" s="2">
         <v>66.6</v>
       </c>
       <c r="AA46" s="2">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F47" s="2">
         <v>40028110</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="3" t="s">
@@ -7612,51 +7612,51 @@
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>9.29</v>
       </c>
       <c r="U48" s="3">
         <v>9.29</v>
       </c>
       <c r="V48" s="3">
         <v>0</v>
       </c>
       <c r="W48" s="3">
         <v>0</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
         <v>9.29</v>
       </c>
       <c r="Z48" s="2">
         <v>23.38</v>
       </c>
       <c r="AA48" s="2">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>229</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F49" s="2">
         <v>40027760</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="3" t="s">
@@ -7695,51 +7695,51 @@
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>17.2</v>
       </c>
       <c r="U49" s="3">
         <v>17.2</v>
       </c>
       <c r="V49" s="3">
         <v>0</v>
       </c>
       <c r="W49" s="3">
         <v>0</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
         <v>17.2</v>
       </c>
       <c r="Z49" s="2">
         <v>42.23</v>
       </c>
       <c r="AA49" s="2">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F50" s="2">
         <v>40027819</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -7859,51 +7859,51 @@
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>17.08</v>
       </c>
       <c r="U51" s="3">
         <v>17.08</v>
       </c>
       <c r="V51" s="3">
         <v>0</v>
       </c>
       <c r="W51" s="3">
         <v>0</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
         <v>17.08</v>
       </c>
       <c r="Z51" s="2">
         <v>45.08</v>
       </c>
       <c r="AA51" s="2">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F52" s="2">
         <v>40060909</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -8187,51 +8187,51 @@
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>11.47</v>
       </c>
       <c r="U55" s="3">
         <v>11.47</v>
       </c>
       <c r="V55" s="3">
         <v>0</v>
       </c>
       <c r="W55" s="3">
         <v>0</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
         <v>11.47</v>
       </c>
       <c r="Z55" s="2">
         <v>29.5</v>
       </c>
       <c r="AA55" s="2">
-        <v>75</v>
+        <v>67</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>251</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>252</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F56" s="2">
         <v>40028052</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
@@ -8432,51 +8432,51 @@
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>8.25</v>
       </c>
       <c r="U58" s="3">
         <v>8.25</v>
       </c>
       <c r="V58" s="3">
         <v>0</v>
       </c>
       <c r="W58" s="3">
         <v>0</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
         <v>8.25</v>
       </c>
       <c r="Z58" s="2">
         <v>20.51</v>
       </c>
       <c r="AA58" s="2">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>260</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>261</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F59" s="2">
         <v>40028196</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -8515,51 +8515,51 @@
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>0</v>
       </c>
       <c r="U59" s="3">
         <v>0</v>
       </c>
       <c r="V59" s="3">
         <v>0</v>
       </c>
       <c r="W59" s="3">
         <v>0</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
         <v>0</v>
       </c>
       <c r="Z59" s="2">
         <v>0</v>
       </c>
       <c r="AA59" s="2">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F60" s="2">
         <v>40060937</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -8597,53 +8597,51 @@
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>0</v>
       </c>
       <c r="U60" s="3">
         <v>0</v>
       </c>
       <c r="V60" s="3">
         <v>0</v>
       </c>
       <c r="W60" s="3">
         <v>0</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
         <v>0</v>
       </c>
       <c r="Z60" s="2">
         <v>0</v>
       </c>
-      <c r="AA60" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA60" s="2"/>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F61" s="2">
         <v>40060916</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>109</v>
@@ -8681,51 +8679,51 @@
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>3.9</v>
       </c>
       <c r="U61" s="3">
         <v>3.9</v>
       </c>
       <c r="V61" s="3">
         <v>0</v>
       </c>
       <c r="W61" s="3">
         <v>0</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
         <v>3.9</v>
       </c>
       <c r="Z61" s="2">
         <v>9.26</v>
       </c>
       <c r="AA61" s="2">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>269</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>270</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F62" s="2">
         <v>40028027</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H62" s="3" t="s">
@@ -9011,51 +9009,51 @@
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>15.96</v>
       </c>
       <c r="U65" s="3">
         <v>15.96</v>
       </c>
       <c r="V65" s="3">
         <v>0</v>
       </c>
       <c r="W65" s="3">
         <v>0</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
         <v>15.96</v>
       </c>
       <c r="Z65" s="2">
         <v>41.38</v>
       </c>
       <c r="AA65" s="2">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>281</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>282</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F66" s="2">
         <v>40027949</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H66" s="3" t="s">
@@ -9094,51 +9092,51 @@
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>4.06</v>
       </c>
       <c r="U66" s="3">
         <v>4.06</v>
       </c>
       <c r="V66" s="3">
         <v>0</v>
       </c>
       <c r="W66" s="3">
         <v>0</v>
       </c>
       <c r="X66" s="2">
         <v>0</v>
       </c>
       <c r="Y66" s="2">
         <v>4.06</v>
       </c>
       <c r="Z66" s="2">
         <v>9.76</v>
       </c>
       <c r="AA66" s="2">
-        <v>38</v>
+        <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F67" s="2">
         <v>40027828</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="3" t="s">
@@ -9177,51 +9175,51 @@
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>18.79</v>
       </c>
       <c r="U67" s="3">
         <v>18.79</v>
       </c>
       <c r="V67" s="3">
         <v>0</v>
       </c>
       <c r="W67" s="3">
         <v>0</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
         <v>18.79</v>
       </c>
       <c r="Z67" s="2">
         <v>46.73</v>
       </c>
       <c r="AA67" s="2">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>287</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>288</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F68" s="2">
         <v>40027827</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -9260,51 +9258,51 @@
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>17.79</v>
       </c>
       <c r="U68" s="3">
         <v>17.79</v>
       </c>
       <c r="V68" s="3">
         <v>0</v>
       </c>
       <c r="W68" s="3">
         <v>0</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
         <v>17.79</v>
       </c>
       <c r="Z68" s="2">
         <v>44.41</v>
       </c>
       <c r="AA68" s="2">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>290</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>291</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F69" s="2">
         <v>40060923</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -9424,51 +9422,51 @@
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>15.72</v>
       </c>
       <c r="U70" s="3">
         <v>15.72</v>
       </c>
       <c r="V70" s="3">
         <v>0</v>
       </c>
       <c r="W70" s="3">
         <v>0</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
         <v>15.72</v>
       </c>
       <c r="Z70" s="2">
         <v>39.71</v>
       </c>
       <c r="AA70" s="2">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>296</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>297</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F71" s="2">
         <v>40028026</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -9588,51 +9586,51 @@
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>14.21</v>
       </c>
       <c r="U72" s="3">
         <v>14.21</v>
       </c>
       <c r="V72" s="3">
         <v>0</v>
       </c>
       <c r="W72" s="3">
         <v>0</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
         <v>14.21</v>
       </c>
       <c r="Z72" s="2">
         <v>39.19</v>
       </c>
       <c r="AA72" s="2">
-        <v>57</v>
+        <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>303</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F73" s="2">
         <v>40028210</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H73" s="3" t="s">
@@ -9671,51 +9669,51 @@
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>10.28</v>
       </c>
       <c r="U73" s="3">
         <v>10.28</v>
       </c>
       <c r="V73" s="3">
         <v>0</v>
       </c>
       <c r="W73" s="3">
         <v>0</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
         <v>10.28</v>
       </c>
       <c r="Z73" s="2">
         <v>27.97</v>
       </c>
       <c r="AA73" s="2">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>305</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>306</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F74" s="2">
         <v>40028156</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H74" s="3" t="s">
@@ -9835,51 +9833,51 @@
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>19.2</v>
       </c>
       <c r="U75" s="3">
         <v>19.2</v>
       </c>
       <c r="V75" s="3">
         <v>0</v>
       </c>
       <c r="W75" s="3">
         <v>0</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
         <v>19.2</v>
       </c>
       <c r="Z75" s="2">
         <v>48.34</v>
       </c>
       <c r="AA75" s="2">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>312</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F76" s="2">
         <v>40027825</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H76" s="3" t="s">
@@ -9918,51 +9916,51 @@
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>19.01</v>
       </c>
       <c r="U76" s="3">
         <v>19.01</v>
       </c>
       <c r="V76" s="3">
         <v>0</v>
       </c>
       <c r="W76" s="3">
         <v>0</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
         <v>19.01</v>
       </c>
       <c r="Z76" s="2">
         <v>49.08</v>
       </c>
       <c r="AA76" s="2">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>314</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>315</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F77" s="2">
         <v>40028155</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H77" s="3" t="s">
@@ -10001,51 +9999,51 @@
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>17.51</v>
       </c>
       <c r="U77" s="3">
         <v>17.51</v>
       </c>
       <c r="V77" s="3">
         <v>0</v>
       </c>
       <c r="W77" s="3">
         <v>0</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
         <v>17.51</v>
       </c>
       <c r="Z77" s="2">
         <v>43.55</v>
       </c>
       <c r="AA77" s="2">
-        <v>68</v>
+        <v>60</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>318</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F78" s="2">
         <v>40028151</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -10165,51 +10163,51 @@
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>0</v>
       </c>
       <c r="U79" s="3">
         <v>0</v>
       </c>
       <c r="V79" s="3">
         <v>0</v>
       </c>
       <c r="W79" s="3">
         <v>0</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
         <v>0</v>
       </c>
       <c r="Z79" s="2">
         <v>0</v>
       </c>
       <c r="AA79" s="2">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>323</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>324</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F80" s="2">
         <v>40028124</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -10331,51 +10329,51 @@
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>16.68</v>
       </c>
       <c r="U81" s="3">
         <v>16.68</v>
       </c>
       <c r="V81" s="3">
         <v>0</v>
       </c>
       <c r="W81" s="3">
         <v>0</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
         <v>16.68</v>
       </c>
       <c r="Z81" s="2">
         <v>42.44</v>
       </c>
       <c r="AA81" s="2">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>329</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>330</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>331</v>
       </c>
       <c r="F82" s="2">
         <v>40060949</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -10495,51 +10493,51 @@
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>8.51</v>
       </c>
       <c r="U83" s="3">
         <v>8.51</v>
       </c>
       <c r="V83" s="3">
         <v>0</v>
       </c>
       <c r="W83" s="3">
         <v>0</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
         <v>8.51</v>
       </c>
       <c r="Z83" s="2">
         <v>22.36</v>
       </c>
       <c r="AA83" s="2">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>335</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>336</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F84" s="2">
         <v>40060815</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -10578,51 +10576,51 @@
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>12.27</v>
       </c>
       <c r="U84" s="3">
         <v>12.27</v>
       </c>
       <c r="V84" s="3">
         <v>0</v>
       </c>
       <c r="W84" s="3">
         <v>0</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
         <v>12.27</v>
       </c>
       <c r="Z84" s="2">
         <v>30.02</v>
       </c>
       <c r="AA84" s="2">
-        <v>66</v>
+        <v>62</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>338</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>339</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F85" s="2">
         <v>40028157</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -10661,51 +10659,51 @@
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>21.65</v>
       </c>
       <c r="U85" s="3">
         <v>21.65</v>
       </c>
       <c r="V85" s="3">
         <v>0</v>
       </c>
       <c r="W85" s="3">
         <v>0</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
         <v>21.65</v>
       </c>
       <c r="Z85" s="2">
         <v>51.74</v>
       </c>
       <c r="AA85" s="2">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>341</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>342</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F86" s="2">
         <v>40027537</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H86" s="3" t="s">
@@ -10744,51 +10742,51 @@
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>1.84</v>
       </c>
       <c r="U86" s="3">
         <v>1.84</v>
       </c>
       <c r="V86" s="3">
         <v>0</v>
       </c>
       <c r="W86" s="3">
         <v>0</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
         <v>1.84</v>
       </c>
       <c r="Z86" s="2">
         <v>4.37</v>
       </c>
       <c r="AA86" s="2">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>344</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>345</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F87" s="2">
         <v>40027961</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="3" t="s">
@@ -10827,51 +10825,51 @@
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>28.13</v>
       </c>
       <c r="U87" s="3">
         <v>28.13</v>
       </c>
       <c r="V87" s="3">
         <v>0</v>
       </c>
       <c r="W87" s="3">
         <v>0</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
         <v>28.13</v>
       </c>
       <c r="Z87" s="2">
         <v>72.33</v>
       </c>
       <c r="AA87" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>347</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>348</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F88" s="2">
         <v>40028117</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
@@ -10910,51 +10908,51 @@
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>20.93</v>
       </c>
       <c r="U88" s="3">
         <v>20.93</v>
       </c>
       <c r="V88" s="3">
         <v>0</v>
       </c>
       <c r="W88" s="3">
         <v>0</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
         <v>20.93</v>
       </c>
       <c r="Z88" s="2">
         <v>55.71</v>
       </c>
       <c r="AA88" s="2">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>350</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>351</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>352</v>
       </c>
       <c r="F89" s="2">
         <v>40028217</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H89" s="3" t="s">
@@ -11076,51 +11074,51 @@
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>17.44</v>
       </c>
       <c r="U90" s="3">
         <v>17.44</v>
       </c>
       <c r="V90" s="3">
         <v>0</v>
       </c>
       <c r="W90" s="3">
         <v>0</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
         <v>17.44</v>
       </c>
       <c r="Z90" s="2">
         <v>45.04</v>
       </c>
       <c r="AA90" s="2">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F91" s="2">
         <v>40028118</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H91" s="3" t="s">
@@ -11159,51 +11157,51 @@
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>15.73</v>
       </c>
       <c r="U91" s="3">
         <v>15.73</v>
       </c>
       <c r="V91" s="3">
         <v>0</v>
       </c>
       <c r="W91" s="3">
         <v>0</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
         <v>15.73</v>
       </c>
       <c r="Z91" s="2">
         <v>39.86</v>
       </c>
       <c r="AA91" s="2">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>359</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>360</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F92" s="2">
         <v>40028203</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -11325,51 +11323,51 @@
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>11.02</v>
       </c>
       <c r="U93" s="3">
         <v>11.02</v>
       </c>
       <c r="V93" s="3">
         <v>0</v>
       </c>
       <c r="W93" s="3">
         <v>0</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
         <v>11.02</v>
       </c>
       <c r="Z93" s="2">
         <v>28.96</v>
       </c>
       <c r="AA93" s="2">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>365</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>366</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F94" s="2">
         <v>40028125</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
@@ -11408,51 +11406,51 @@
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>0</v>
       </c>
       <c r="U94" s="3">
         <v>0</v>
       </c>
       <c r="V94" s="3">
         <v>0</v>
       </c>
       <c r="W94" s="3">
         <v>0</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
         <v>0</v>
       </c>
       <c r="Z94" s="2">
         <v>0</v>
       </c>
       <c r="AA94" s="2">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>368</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>369</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F95" s="2">
         <v>40027533</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="3" t="s">
@@ -11491,51 +11489,51 @@
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>22.75</v>
       </c>
       <c r="U95" s="3">
         <v>22.75</v>
       </c>
       <c r="V95" s="3">
         <v>0</v>
       </c>
       <c r="W95" s="3">
         <v>0</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
         <v>22.75</v>
       </c>
       <c r="Z95" s="2">
         <v>57.86</v>
       </c>
       <c r="AA95" s="2">
-        <v>67</v>
+        <v>62</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F96" s="2">
         <v>40028167</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -11736,51 +11734,51 @@
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>17.96</v>
       </c>
       <c r="U98" s="3">
         <v>17.96</v>
       </c>
       <c r="V98" s="3">
         <v>0</v>
       </c>
       <c r="W98" s="3">
         <v>0</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
         <v>17.96</v>
       </c>
       <c r="Z98" s="2">
         <v>44.89</v>
       </c>
       <c r="AA98" s="2">
-        <v>66</v>
+        <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>380</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>381</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F99" s="2">
         <v>40028044</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
@@ -11819,51 +11817,51 @@
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>9.26</v>
       </c>
       <c r="U99" s="3">
         <v>9.26</v>
       </c>
       <c r="V99" s="3">
         <v>0</v>
       </c>
       <c r="W99" s="3">
         <v>0</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
         <v>9.26</v>
       </c>
       <c r="Z99" s="2">
         <v>22.98</v>
       </c>
       <c r="AA99" s="2">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>383</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>384</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F100" s="2">
         <v>40028215</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H100" s="3" t="s">
@@ -11902,51 +11900,51 @@
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>11.34</v>
       </c>
       <c r="U100" s="3">
         <v>11.34</v>
       </c>
       <c r="V100" s="3">
         <v>0</v>
       </c>
       <c r="W100" s="3">
         <v>0</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
         <v>11.34</v>
       </c>
       <c r="Z100" s="2">
         <v>28.31</v>
       </c>
       <c r="AA100" s="2">
-        <v>62</v>
+        <v>57</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>386</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>387</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F101" s="2">
         <v>40028147</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="3" t="s">
@@ -12473,51 +12471,51 @@
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>16.45</v>
       </c>
       <c r="U107" s="3">
         <v>16.45</v>
       </c>
       <c r="V107" s="3">
         <v>0</v>
       </c>
       <c r="W107" s="3">
         <v>0</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
         <v>16.45</v>
       </c>
       <c r="Z107" s="2">
         <v>40.92</v>
       </c>
       <c r="AA107" s="2">
-        <v>66</v>
+        <v>60</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F108" s="2">
         <v>40060910</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
@@ -12556,51 +12554,51 @@
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>0</v>
       </c>
       <c r="U108" s="3">
         <v>0</v>
       </c>
       <c r="V108" s="3">
         <v>0</v>
       </c>
       <c r="W108" s="3">
         <v>0</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
         <v>0</v>
       </c>
       <c r="Z108" s="2">
         <v>0</v>
       </c>
       <c r="AA108" s="2">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>410</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>411</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F109" s="2">
         <v>40027808</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="3" t="s">
@@ -12639,51 +12637,51 @@
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>25.27</v>
       </c>
       <c r="U109" s="3">
         <v>25.27</v>
       </c>
       <c r="V109" s="3">
         <v>0</v>
       </c>
       <c r="W109" s="3">
         <v>0</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
         <v>25.27</v>
       </c>
       <c r="Z109" s="2">
         <v>61.41</v>
       </c>
       <c r="AA109" s="2">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>413</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>414</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F110" s="2">
         <v>40028023</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -12803,51 +12801,51 @@
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>23.39</v>
       </c>
       <c r="U111" s="3">
         <v>23.39</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>0</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
         <v>23.39</v>
       </c>
       <c r="Z111" s="2">
         <v>62.52</v>
       </c>
       <c r="AA111" s="2">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>419</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F112" s="2">
         <v>40028134</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H112" s="3" t="s">
@@ -12967,51 +12965,51 @@
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>15.53</v>
       </c>
       <c r="U113" s="3">
         <v>15.53</v>
       </c>
       <c r="V113" s="3">
         <v>0</v>
       </c>
       <c r="W113" s="3">
         <v>0</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
         <v>15.53</v>
       </c>
       <c r="Z113" s="2">
         <v>39.51</v>
       </c>
       <c r="AA113" s="2">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>425</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>426</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F114" s="2">
         <v>40027756</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H114" s="3" t="s">
@@ -13050,51 +13048,51 @@
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>14.1</v>
       </c>
       <c r="U114" s="3">
         <v>14.1</v>
       </c>
       <c r="V114" s="3">
         <v>0</v>
       </c>
       <c r="W114" s="3">
         <v>0</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
         <v>14.1</v>
       </c>
       <c r="Z114" s="2">
         <v>38.88</v>
       </c>
       <c r="AA114" s="2">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>428</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F115" s="2">
         <v>40028170</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H115" s="3" t="s">
@@ -13133,51 +13131,51 @@
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>16.96</v>
       </c>
       <c r="U115" s="3">
         <v>16.96</v>
       </c>
       <c r="V115" s="3">
         <v>0</v>
       </c>
       <c r="W115" s="3">
         <v>0</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
         <v>16.96</v>
       </c>
       <c r="Z115" s="2">
         <v>42.36</v>
       </c>
       <c r="AA115" s="2">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>431</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>432</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F116" s="2">
         <v>40028159</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
@@ -13216,51 +13214,51 @@
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>19.65</v>
       </c>
       <c r="U116" s="3">
         <v>19.65</v>
       </c>
       <c r="V116" s="3">
         <v>0</v>
       </c>
       <c r="W116" s="3">
         <v>0</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
         <v>19.65</v>
       </c>
       <c r="Z116" s="2">
         <v>48.42</v>
       </c>
       <c r="AA116" s="2">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>434</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F117" s="2">
         <v>40060922</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H117" s="3" t="s">
@@ -13380,51 +13378,51 @@
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>10.11</v>
       </c>
       <c r="U118" s="3">
         <v>10.11</v>
       </c>
       <c r="V118" s="3">
         <v>0</v>
       </c>
       <c r="W118" s="3">
         <v>0</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
         <v>10.11</v>
       </c>
       <c r="Z118" s="2">
         <v>25.46</v>
       </c>
       <c r="AA118" s="2">
-        <v>66</v>
+        <v>62</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>440</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>441</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F119" s="2">
         <v>40028022</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="3" t="s">
@@ -13544,51 +13542,51 @@
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>3.97</v>
       </c>
       <c r="U120" s="3">
         <v>3.97</v>
       </c>
       <c r="V120" s="3">
         <v>0</v>
       </c>
       <c r="W120" s="3">
         <v>0</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
         <v>3.97</v>
       </c>
       <c r="Z120" s="2">
         <v>9.92</v>
       </c>
       <c r="AA120" s="2">
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>446</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>447</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F121" s="2">
         <v>40028021</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="3" t="s">
@@ -13708,51 +13706,51 @@
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>0</v>
       </c>
       <c r="U122" s="3">
         <v>0</v>
       </c>
       <c r="V122" s="3">
         <v>0</v>
       </c>
       <c r="W122" s="3">
         <v>0</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
         <v>0</v>
       </c>
       <c r="Z122" s="2">
         <v>0</v>
       </c>
       <c r="AA122" s="2">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>452</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>453</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F123" s="2">
         <v>40060935</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H123" s="3" t="s">
@@ -13872,51 +13870,51 @@
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>23.25</v>
       </c>
       <c r="U124" s="3">
         <v>23.25</v>
       </c>
       <c r="V124" s="3">
         <v>0</v>
       </c>
       <c r="W124" s="3">
         <v>0</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
         <v>23.25</v>
       </c>
       <c r="Z124" s="2">
         <v>60.03</v>
       </c>
       <c r="AA124" s="2">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>458</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F125" s="2">
         <v>40027988</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H125" s="3" t="s">
@@ -13955,51 +13953,51 @@
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" s="3">
         <v>11.09</v>
       </c>
       <c r="U125" s="3">
         <v>11.09</v>
       </c>
       <c r="V125" s="3">
         <v>0</v>
       </c>
       <c r="W125" s="3">
         <v>0</v>
       </c>
       <c r="X125" s="2">
         <v>0</v>
       </c>
       <c r="Y125" s="2">
         <v>11.09</v>
       </c>
       <c r="Z125" s="2">
         <v>27.13</v>
       </c>
       <c r="AA125" s="2">
-        <v>42</v>
+        <v>32</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>461</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>462</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>463</v>
       </c>
       <c r="F126" s="2">
         <v>40028160</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H126" s="3" t="s">
@@ -14038,51 +14036,51 @@
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>13.28</v>
       </c>
       <c r="U126" s="3">
         <v>13.28</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>13.28</v>
       </c>
       <c r="Z126" s="2">
         <v>33.89</v>
       </c>
       <c r="AA126" s="2">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>464</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>465</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F127" s="2">
         <v>40028099</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="3" t="s">
@@ -14283,51 +14281,51 @@
       <c r="S129" s="3">
         <v>0</v>
       </c>
       <c r="T129" s="3">
         <v>0</v>
       </c>
       <c r="U129" s="3">
         <v>0</v>
       </c>
       <c r="V129" s="3">
         <v>0</v>
       </c>
       <c r="W129" s="3">
         <v>0</v>
       </c>
       <c r="X129" s="2">
         <v>0</v>
       </c>
       <c r="Y129" s="2">
         <v>0</v>
       </c>
       <c r="Z129" s="2">
         <v>0</v>
       </c>
       <c r="AA129" s="2">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>473</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F130" s="2">
         <v>40027907</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H130" s="3" t="s">
@@ -14366,51 +14364,51 @@
       <c r="S130" s="3">
         <v>0</v>
       </c>
       <c r="T130" s="3">
         <v>23.84</v>
       </c>
       <c r="U130" s="3">
         <v>23.84</v>
       </c>
       <c r="V130" s="3">
         <v>0</v>
       </c>
       <c r="W130" s="3">
         <v>0</v>
       </c>
       <c r="X130" s="2">
         <v>0</v>
       </c>
       <c r="Y130" s="2">
         <v>23.84</v>
       </c>
       <c r="Z130" s="2">
         <v>59.78</v>
       </c>
       <c r="AA130" s="2">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>476</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>477</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F131" s="2">
         <v>40027939</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="3" t="s">
@@ -14449,51 +14447,51 @@
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>29.76</v>
       </c>
       <c r="U131" s="3">
         <v>29.76</v>
       </c>
       <c r="V131" s="3">
         <v>0</v>
       </c>
       <c r="W131" s="3">
         <v>0</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>29.76</v>
       </c>
       <c r="Z131" s="2">
         <v>74.36</v>
       </c>
       <c r="AA131" s="2">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>479</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>480</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F132" s="2">
         <v>40028209</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="3" t="s">
@@ -14613,51 +14611,51 @@
       <c r="S133" s="3">
         <v>0</v>
       </c>
       <c r="T133" s="3">
         <v>28.78</v>
       </c>
       <c r="U133" s="3">
         <v>28.78</v>
       </c>
       <c r="V133" s="3">
         <v>0</v>
       </c>
       <c r="W133" s="3">
         <v>0</v>
       </c>
       <c r="X133" s="2">
         <v>0</v>
       </c>
       <c r="Y133" s="2">
         <v>28.78</v>
       </c>
       <c r="Z133" s="2">
         <v>69.71</v>
       </c>
       <c r="AA133" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>485</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>486</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F134" s="2">
         <v>40027954</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H134" s="3" t="s">
@@ -14696,51 +14694,51 @@
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>11.7</v>
       </c>
       <c r="U134" s="3">
         <v>11.7</v>
       </c>
       <c r="V134" s="3">
         <v>0</v>
       </c>
       <c r="W134" s="3">
         <v>0</v>
       </c>
       <c r="X134" s="2">
         <v>0</v>
       </c>
       <c r="Y134" s="2">
         <v>11.7</v>
       </c>
       <c r="Z134" s="2">
         <v>29.95</v>
       </c>
       <c r="AA134" s="2">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>488</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>489</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F135" s="2">
         <v>40027802</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="3" t="s">
@@ -14779,51 +14777,51 @@
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>0</v>
       </c>
       <c r="U135" s="3">
         <v>0</v>
       </c>
       <c r="V135" s="3">
         <v>0</v>
       </c>
       <c r="W135" s="3">
         <v>0</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
         <v>0</v>
       </c>
       <c r="Z135" s="2">
         <v>0</v>
       </c>
       <c r="AA135" s="2">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>491</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>492</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F136" s="2">
         <v>40027779</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="3" t="s">
@@ -14862,51 +14860,51 @@
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>4.05</v>
       </c>
       <c r="U136" s="3">
         <v>4.05</v>
       </c>
       <c r="V136" s="3">
         <v>0</v>
       </c>
       <c r="W136" s="3">
         <v>0</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
         <v>4.05</v>
       </c>
       <c r="Z136" s="2">
         <v>9.72</v>
       </c>
       <c r="AA136" s="2">
-        <v>58</v>
+        <v>48</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>494</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>495</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F137" s="2">
         <v>40027951</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="3" t="s">
@@ -14945,51 +14943,51 @@
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>25.32</v>
       </c>
       <c r="U137" s="3">
         <v>25.32</v>
       </c>
       <c r="V137" s="3">
         <v>0</v>
       </c>
       <c r="W137" s="3">
         <v>0</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
         <v>25.32</v>
       </c>
       <c r="Z137" s="2">
         <v>62.4</v>
       </c>
       <c r="AA137" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>497</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>498</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F138" s="2">
         <v>40028208</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="3" t="s">
@@ -15028,51 +15026,51 @@
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>19.49</v>
       </c>
       <c r="U138" s="3">
         <v>19.49</v>
       </c>
       <c r="V138" s="3">
         <v>0</v>
       </c>
       <c r="W138" s="3">
         <v>0</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
         <v>19.49</v>
       </c>
       <c r="Z138" s="2">
         <v>49.47</v>
       </c>
       <c r="AA138" s="2">
-        <v>66</v>
+        <v>61</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>500</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>501</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F139" s="2">
         <v>40028137</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="3" t="s">
@@ -15192,51 +15190,51 @@
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>0</v>
       </c>
       <c r="U140" s="3">
         <v>0</v>
       </c>
       <c r="V140" s="3">
         <v>0</v>
       </c>
       <c r="W140" s="3">
         <v>0</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
         <v>0</v>
       </c>
       <c r="Z140" s="2">
         <v>0</v>
       </c>
       <c r="AA140" s="2">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>506</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>507</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F141" s="2">
         <v>40028161</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="3" t="s">
@@ -15275,51 +15273,51 @@
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>14.66</v>
       </c>
       <c r="U141" s="3">
         <v>14.66</v>
       </c>
       <c r="V141" s="3">
         <v>0</v>
       </c>
       <c r="W141" s="3">
         <v>0</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
         <v>14.66</v>
       </c>
       <c r="Z141" s="2">
         <v>39.37</v>
       </c>
       <c r="AA141" s="2">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>509</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F142" s="2">
         <v>40028020</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="3" t="s">
@@ -15439,51 +15437,51 @@
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>15.37</v>
       </c>
       <c r="U143" s="3">
         <v>15.37</v>
       </c>
       <c r="V143" s="3">
         <v>0</v>
       </c>
       <c r="W143" s="3">
         <v>0</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
         <v>15.37</v>
       </c>
       <c r="Z143" s="2">
         <v>40.9</v>
       </c>
       <c r="AA143" s="2">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>515</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>516</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F144" s="2">
         <v>40027950</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
@@ -15603,51 +15601,51 @@
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>22.02</v>
       </c>
       <c r="U145" s="3">
         <v>22.02</v>
       </c>
       <c r="V145" s="3">
         <v>0</v>
       </c>
       <c r="W145" s="3">
         <v>0</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
         <v>22.02</v>
       </c>
       <c r="Z145" s="2">
         <v>56.87</v>
       </c>
       <c r="AA145" s="2">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>521</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F146" s="2">
         <v>40060863</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
@@ -15686,51 +15684,51 @@
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>21.1</v>
       </c>
       <c r="U146" s="3">
         <v>21.1</v>
       </c>
       <c r="V146" s="3">
         <v>0</v>
       </c>
       <c r="W146" s="3">
         <v>0</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
         <v>21.1</v>
       </c>
       <c r="Z146" s="2">
         <v>53.35</v>
       </c>
       <c r="AA146" s="2">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>524</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>525</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F147" s="2">
         <v>40027872</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="3" t="s">
@@ -15769,51 +15767,51 @@
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>13.69</v>
       </c>
       <c r="U147" s="3">
         <v>13.69</v>
       </c>
       <c r="V147" s="3">
         <v>0</v>
       </c>
       <c r="W147" s="3">
         <v>0</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
         <v>13.69</v>
       </c>
       <c r="Z147" s="2">
         <v>34.47</v>
       </c>
       <c r="AA147" s="2">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>527</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>528</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F148" s="2">
         <v>40027567</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
@@ -15852,51 +15850,51 @@
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>3.62</v>
       </c>
       <c r="U148" s="3">
         <v>3.62</v>
       </c>
       <c r="V148" s="3">
         <v>0</v>
       </c>
       <c r="W148" s="3">
         <v>0</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
         <v>3.62</v>
       </c>
       <c r="Z148" s="2">
         <v>9.31</v>
       </c>
       <c r="AA148" s="2">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>530</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>531</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F149" s="2">
         <v>40065717</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H149" s="3" t="s">
@@ -15935,51 +15933,51 @@
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>0</v>
       </c>
       <c r="U149" s="3">
         <v>0</v>
       </c>
       <c r="V149" s="3">
         <v>0</v>
       </c>
       <c r="W149" s="3">
         <v>0</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
         <v>0</v>
       </c>
       <c r="Z149" s="2">
         <v>0</v>
       </c>
       <c r="AA149" s="2">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>533</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>534</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F150" s="2">
         <v>40028120</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H150" s="3" t="s">
@@ -16018,51 +16016,51 @@
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>6.33</v>
       </c>
       <c r="U150" s="3">
         <v>6.33</v>
       </c>
       <c r="V150" s="3">
         <v>0</v>
       </c>
       <c r="W150" s="3">
         <v>0</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
         <v>6.33</v>
       </c>
       <c r="Z150" s="2">
         <v>15.65</v>
       </c>
       <c r="AA150" s="2">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>536</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>537</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>538</v>
       </c>
       <c r="F151" s="2">
         <v>40028039</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="3" t="s">
@@ -16101,51 +16099,51 @@
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>17.5</v>
       </c>
       <c r="U151" s="3">
         <v>17.5</v>
       </c>
       <c r="V151" s="3">
         <v>0</v>
       </c>
       <c r="W151" s="3">
         <v>0</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
         <v>17.5</v>
       </c>
       <c r="Z151" s="2">
         <v>41.82</v>
       </c>
       <c r="AA151" s="2">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>539</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>540</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F152" s="2">
         <v>40027870</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
@@ -16184,51 +16182,51 @@
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>6.98</v>
       </c>
       <c r="U152" s="3">
         <v>6.98</v>
       </c>
       <c r="V152" s="3">
         <v>0</v>
       </c>
       <c r="W152" s="3">
         <v>0</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
         <v>6.98</v>
       </c>
       <c r="Z152" s="2">
         <v>18.17</v>
       </c>
       <c r="AA152" s="2">
-        <v>50</v>
+        <v>43</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>542</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>543</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F153" s="2">
         <v>40027934</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="3" t="s">
@@ -16267,51 +16265,51 @@
       <c r="S153" s="3">
         <v>0</v>
       </c>
       <c r="T153" s="3">
         <v>11.07</v>
       </c>
       <c r="U153" s="3">
         <v>11.07</v>
       </c>
       <c r="V153" s="3">
         <v>0</v>
       </c>
       <c r="W153" s="3">
         <v>0</v>
       </c>
       <c r="X153" s="2">
         <v>0</v>
       </c>
       <c r="Y153" s="2">
         <v>11.07</v>
       </c>
       <c r="Z153" s="2">
         <v>29.34</v>
       </c>
       <c r="AA153" s="2">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>545</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>546</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F154" s="2">
         <v>40027859</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H154" s="3" t="s">
@@ -16350,51 +16348,51 @@
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>3.63</v>
       </c>
       <c r="U154" s="3">
         <v>3.63</v>
       </c>
       <c r="V154" s="3">
         <v>0</v>
       </c>
       <c r="W154" s="3">
         <v>0</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
         <v>3.63</v>
       </c>
       <c r="Z154" s="2">
         <v>9.3</v>
       </c>
       <c r="AA154" s="2">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>548</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>549</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F155" s="2">
         <v>40060932</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
@@ -16433,51 +16431,51 @@
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>5.68</v>
       </c>
       <c r="U155" s="3">
         <v>5.68</v>
       </c>
       <c r="V155" s="3">
         <v>0</v>
       </c>
       <c r="W155" s="3">
         <v>0</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
         <v>5.68</v>
       </c>
       <c r="Z155" s="2">
         <v>14.2</v>
       </c>
       <c r="AA155" s="2">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>551</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>552</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F156" s="2">
         <v>40060893</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
@@ -16597,51 +16595,51 @@
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>0</v>
       </c>
       <c r="U157" s="3">
         <v>0</v>
       </c>
       <c r="V157" s="3">
         <v>0</v>
       </c>
       <c r="W157" s="3">
         <v>0</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
         <v>0</v>
       </c>
       <c r="Z157" s="2">
         <v>0</v>
       </c>
       <c r="AA157" s="2">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>557</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>558</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F158" s="2">
         <v>40028212</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
@@ -16680,51 +16678,51 @@
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>1.75</v>
       </c>
       <c r="U158" s="3">
         <v>1.75</v>
       </c>
       <c r="V158" s="3">
         <v>0</v>
       </c>
       <c r="W158" s="3">
         <v>0</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
         <v>1.75</v>
       </c>
       <c r="Z158" s="2">
         <v>4.57</v>
       </c>
       <c r="AA158" s="2">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>560</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>561</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F159" s="2">
         <v>40027793</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="3" t="s">
@@ -16763,51 +16761,51 @@
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>0</v>
       </c>
       <c r="U159" s="3">
         <v>0</v>
       </c>
       <c r="V159" s="3">
         <v>0</v>
       </c>
       <c r="W159" s="3">
         <v>0</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
         <v>0</v>
       </c>
       <c r="Z159" s="2">
         <v>0</v>
       </c>
       <c r="AA159" s="2">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>563</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>564</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>565</v>
       </c>
       <c r="F160" s="2">
         <v>40028171</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H160" s="3" t="s">
@@ -16846,51 +16844,51 @@
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>18.9</v>
       </c>
       <c r="U160" s="3">
         <v>18.9</v>
       </c>
       <c r="V160" s="3">
         <v>0</v>
       </c>
       <c r="W160" s="3">
         <v>0</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
         <v>18.9</v>
       </c>
       <c r="Z160" s="2">
         <v>46.1</v>
       </c>
       <c r="AA160" s="2">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>566</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>567</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F161" s="2">
         <v>40027984</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="3" t="s">
@@ -16929,51 +16927,51 @@
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>7.39</v>
       </c>
       <c r="U161" s="3">
         <v>7.39</v>
       </c>
       <c r="V161" s="3">
         <v>0</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
         <v>7.39</v>
       </c>
       <c r="Z161" s="2">
         <v>18.59</v>
       </c>
       <c r="AA161" s="2">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>569</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>570</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F162" s="2">
         <v>40027822</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
@@ -17012,51 +17010,51 @@
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>1.94</v>
       </c>
       <c r="U162" s="3">
         <v>1.94</v>
       </c>
       <c r="V162" s="3">
         <v>0</v>
       </c>
       <c r="W162" s="3">
         <v>0</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
         <v>1.94</v>
       </c>
       <c r="Z162" s="2">
         <v>5.07</v>
       </c>
       <c r="AA162" s="2">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>572</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>573</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F163" s="2">
         <v>40028206</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H163" s="3" t="s">
@@ -17095,51 +17093,51 @@
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>17.24</v>
       </c>
       <c r="U163" s="3">
         <v>17.24</v>
       </c>
       <c r="V163" s="3">
         <v>0</v>
       </c>
       <c r="W163" s="3">
         <v>0</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
         <v>17.24</v>
       </c>
       <c r="Z163" s="2">
         <v>44.32</v>
       </c>
       <c r="AA163" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>575</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>576</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>577</v>
       </c>
       <c r="F164" s="2">
         <v>40027999</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
@@ -17178,51 +17176,51 @@
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>4.21</v>
       </c>
       <c r="U164" s="3">
         <v>4.21</v>
       </c>
       <c r="V164" s="3">
         <v>0</v>
       </c>
       <c r="W164" s="3">
         <v>0</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
         <v>4.21</v>
       </c>
       <c r="Z164" s="2">
         <v>10.05</v>
       </c>
       <c r="AA164" s="2">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>578</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>579</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F165" s="2">
         <v>40027821</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="3" t="s">
@@ -17261,51 +17259,51 @@
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>25.33</v>
       </c>
       <c r="U165" s="3">
         <v>25.33</v>
       </c>
       <c r="V165" s="3">
         <v>0</v>
       </c>
       <c r="W165" s="3">
         <v>0</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
         <v>25.33</v>
       </c>
       <c r="Z165" s="2">
         <v>61.99</v>
       </c>
       <c r="AA165" s="2">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>581</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>582</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F166" s="2">
         <v>40027775</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H166" s="3" t="s">
@@ -17344,51 +17342,51 @@
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>10.18</v>
       </c>
       <c r="U166" s="3">
         <v>10.18</v>
       </c>
       <c r="V166" s="3">
         <v>0</v>
       </c>
       <c r="W166" s="3">
         <v>0</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
         <v>10.18</v>
       </c>
       <c r="Z166" s="2">
         <v>26.74</v>
       </c>
       <c r="AA166" s="2">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>584</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>585</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F167" s="2">
         <v>40027536</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="3" t="s">
@@ -17427,51 +17425,51 @@
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>28.1</v>
       </c>
       <c r="U167" s="3">
         <v>28.1</v>
       </c>
       <c r="V167" s="3">
         <v>0</v>
       </c>
       <c r="W167" s="3">
         <v>0</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
         <v>28.1</v>
       </c>
       <c r="Z167" s="2">
         <v>70.98</v>
       </c>
       <c r="AA167" s="2">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>587</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>588</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F168" s="2">
         <v>40027566</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H168" s="3" t="s">
@@ -17510,51 +17508,51 @@
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>9.02</v>
       </c>
       <c r="U168" s="3">
         <v>9.02</v>
       </c>
       <c r="V168" s="3">
         <v>0</v>
       </c>
       <c r="W168" s="3">
         <v>0</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
         <v>9.02</v>
       </c>
       <c r="Z168" s="2">
         <v>21.42</v>
       </c>
       <c r="AA168" s="2">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>590</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>591</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F169" s="2">
         <v>40060921</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="3" t="s">
@@ -17674,51 +17672,51 @@
       <c r="S170" s="3">
         <v>0</v>
       </c>
       <c r="T170" s="3">
         <v>21.27</v>
       </c>
       <c r="U170" s="3">
         <v>21.27</v>
       </c>
       <c r="V170" s="3">
         <v>0</v>
       </c>
       <c r="W170" s="3">
         <v>0</v>
       </c>
       <c r="X170" s="2">
         <v>0</v>
       </c>
       <c r="Y170" s="2">
         <v>21.27</v>
       </c>
       <c r="Z170" s="2">
         <v>53.91</v>
       </c>
       <c r="AA170" s="2">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>596</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>597</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F171" s="2">
         <v>40060801</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H171" s="3" t="s">
@@ -17757,51 +17755,51 @@
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>4.06</v>
       </c>
       <c r="U171" s="3">
         <v>4.06</v>
       </c>
       <c r="V171" s="3">
         <v>0</v>
       </c>
       <c r="W171" s="3">
         <v>0</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
         <v>4.06</v>
       </c>
       <c r="Z171" s="2">
         <v>10.14</v>
       </c>
       <c r="AA171" s="2">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>599</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>600</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F172" s="2">
         <v>40027978</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H172" s="3" t="s">
@@ -17840,51 +17838,51 @@
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>15.51</v>
       </c>
       <c r="U172" s="3">
         <v>15.51</v>
       </c>
       <c r="V172" s="3">
         <v>0</v>
       </c>
       <c r="W172" s="3">
         <v>0</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
         <v>15.51</v>
       </c>
       <c r="Z172" s="2">
         <v>42.49</v>
       </c>
       <c r="AA172" s="2">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>602</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>603</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>604</v>
       </c>
       <c r="F173" s="2">
         <v>40027905</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H173" s="3" t="s">
@@ -17923,51 +17921,51 @@
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>8.45</v>
       </c>
       <c r="U173" s="3">
         <v>8.45</v>
       </c>
       <c r="V173" s="3">
         <v>0</v>
       </c>
       <c r="W173" s="3">
         <v>0</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
         <v>8.45</v>
       </c>
       <c r="Z173" s="2">
         <v>23.2</v>
       </c>
       <c r="AA173" s="2">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>606</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F174" s="2">
         <v>40027976</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H174" s="3" t="s">
@@ -18006,51 +18004,51 @@
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>11.87</v>
       </c>
       <c r="U174" s="3">
         <v>11.87</v>
       </c>
       <c r="V174" s="3">
         <v>0</v>
       </c>
       <c r="W174" s="3">
         <v>0</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
         <v>11.87</v>
       </c>
       <c r="Z174" s="2">
         <v>28.94</v>
       </c>
       <c r="AA174" s="2">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>608</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>609</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F175" s="2">
         <v>40060879</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H175" s="3" t="s">
@@ -18089,51 +18087,51 @@
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>0</v>
       </c>
       <c r="U175" s="3">
         <v>0</v>
       </c>
       <c r="V175" s="3">
         <v>0</v>
       </c>
       <c r="W175" s="3">
         <v>0</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
         <v>0</v>
       </c>
       <c r="Z175" s="2">
         <v>0</v>
       </c>
       <c r="AA175" s="2">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>611</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>612</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F176" s="2">
         <v>40060887</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="3" t="s">
@@ -18172,51 +18170,51 @@
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>7.74</v>
       </c>
       <c r="U176" s="3">
         <v>7.74</v>
       </c>
       <c r="V176" s="3">
         <v>0</v>
       </c>
       <c r="W176" s="3">
         <v>0</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
         <v>7.74</v>
       </c>
       <c r="Z176" s="2">
         <v>19.55</v>
       </c>
       <c r="AA176" s="2">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>614</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>615</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>616</v>
       </c>
       <c r="F177" s="2">
         <v>40027996</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="3" t="s">
@@ -18336,51 +18334,51 @@
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>13.26</v>
       </c>
       <c r="U178" s="3">
         <v>13.26</v>
       </c>
       <c r="V178" s="3">
         <v>0</v>
       </c>
       <c r="W178" s="3">
         <v>0</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
         <v>13.26</v>
       </c>
       <c r="Z178" s="2">
         <v>31.47</v>
       </c>
       <c r="AA178" s="2">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>620</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>621</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F179" s="2">
         <v>40027789</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="3" t="s">
@@ -18419,51 +18417,51 @@
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>17.86</v>
       </c>
       <c r="U179" s="3">
         <v>17.86</v>
       </c>
       <c r="V179" s="3">
         <v>0</v>
       </c>
       <c r="W179" s="3">
         <v>0</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
         <v>17.86</v>
       </c>
       <c r="Z179" s="2">
         <v>46.52</v>
       </c>
       <c r="AA179" s="2">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>623</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>624</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>625</v>
       </c>
       <c r="F180" s="2">
         <v>40060934</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -18583,51 +18581,51 @@
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>26.12</v>
       </c>
       <c r="U181" s="3">
         <v>26.12</v>
       </c>
       <c r="V181" s="3">
         <v>0</v>
       </c>
       <c r="W181" s="3">
         <v>0</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
         <v>26.12</v>
       </c>
       <c r="Z181" s="2">
         <v>64.97</v>
       </c>
       <c r="AA181" s="2">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>629</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>630</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F182" s="2">
         <v>40028150</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H182" s="3" t="s">
@@ -18830,51 +18828,51 @@
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>17.16</v>
       </c>
       <c r="U184" s="3">
         <v>17.16</v>
       </c>
       <c r="V184" s="3">
         <v>0</v>
       </c>
       <c r="W184" s="3">
         <v>0</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
         <v>17.16</v>
       </c>
       <c r="Z184" s="2">
         <v>42.89</v>
       </c>
       <c r="AA184" s="2">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>638</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>639</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F185" s="2">
         <v>40027559</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H185" s="3" t="s">
@@ -18994,51 +18992,51 @@
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>10.32</v>
       </c>
       <c r="U186" s="3">
         <v>10.32</v>
       </c>
       <c r="V186" s="3">
         <v>0</v>
       </c>
       <c r="W186" s="3">
         <v>0</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
         <v>10.32</v>
       </c>
       <c r="Z186" s="2">
         <v>26.08</v>
       </c>
       <c r="AA186" s="2">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>644</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>645</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F187" s="2">
         <v>40028204</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H187" s="3" t="s">
@@ -19077,51 +19075,51 @@
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>0</v>
       </c>
       <c r="U187" s="3">
         <v>0</v>
       </c>
       <c r="V187" s="3">
         <v>0</v>
       </c>
       <c r="W187" s="3">
         <v>0</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
         <v>0</v>
       </c>
       <c r="Z187" s="2">
         <v>0</v>
       </c>
       <c r="AA187" s="2">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>647</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>648</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>649</v>
       </c>
       <c r="F188" s="2">
         <v>40060808</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H188" s="3" t="s">
@@ -19241,51 +19239,51 @@
       <c r="S189" s="3">
         <v>0</v>
       </c>
       <c r="T189" s="3">
         <v>22.8</v>
       </c>
       <c r="U189" s="3">
         <v>22.8</v>
       </c>
       <c r="V189" s="3">
         <v>0</v>
       </c>
       <c r="W189" s="3">
         <v>0</v>
       </c>
       <c r="X189" s="2">
         <v>0</v>
       </c>
       <c r="Y189" s="2">
         <v>22.8</v>
       </c>
       <c r="Z189" s="2">
         <v>54.48</v>
       </c>
       <c r="AA189" s="2">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>653</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>654</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F190" s="2">
         <v>40028037</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H190" s="3" t="s">
@@ -19488,51 +19486,51 @@
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>26.19</v>
       </c>
       <c r="U192" s="3">
         <v>26.19</v>
       </c>
       <c r="V192" s="3">
         <v>0</v>
       </c>
       <c r="W192" s="3">
         <v>0</v>
       </c>
       <c r="X192" s="2">
         <v>0</v>
       </c>
       <c r="Y192" s="2">
         <v>26.19</v>
       </c>
       <c r="Z192" s="2">
         <v>62.16</v>
       </c>
       <c r="AA192" s="2">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>662</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>663</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F193" s="2">
         <v>40027560</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H193" s="3" t="s">
@@ -19733,51 +19731,51 @@
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>8.68</v>
       </c>
       <c r="U195" s="3">
         <v>8.68</v>
       </c>
       <c r="V195" s="3">
         <v>0</v>
       </c>
       <c r="W195" s="3">
         <v>0</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
         <v>8.68</v>
       </c>
       <c r="Z195" s="2">
         <v>22.15</v>
       </c>
       <c r="AA195" s="2">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>671</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>672</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F196" s="2">
         <v>40027970</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H196" s="3" t="s">
@@ -19816,51 +19814,51 @@
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>0</v>
       </c>
       <c r="U196" s="3">
         <v>0</v>
       </c>
       <c r="V196" s="3">
         <v>0</v>
       </c>
       <c r="W196" s="3">
         <v>0</v>
       </c>
       <c r="X196" s="2">
         <v>0</v>
       </c>
       <c r="Y196" s="2">
         <v>0</v>
       </c>
       <c r="Z196" s="2">
         <v>0</v>
       </c>
       <c r="AA196" s="2">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>674</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>675</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>676</v>
       </c>
       <c r="F197" s="2">
         <v>40027857</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H197" s="3" t="s">
@@ -19899,51 +19897,51 @@
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>15.37</v>
       </c>
       <c r="U197" s="3">
         <v>15.37</v>
       </c>
       <c r="V197" s="3">
         <v>0</v>
       </c>
       <c r="W197" s="3">
         <v>0</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
         <v>15.37</v>
       </c>
       <c r="Z197" s="2">
         <v>38.86</v>
       </c>
       <c r="AA197" s="2">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F198" s="2">
         <v>40028200</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H198" s="3" t="s">
@@ -20144,51 +20142,51 @@
       <c r="S200" s="3">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>15.38</v>
       </c>
       <c r="U200" s="3">
         <v>15.38</v>
       </c>
       <c r="V200" s="3">
         <v>0</v>
       </c>
       <c r="W200" s="3">
         <v>0</v>
       </c>
       <c r="X200" s="2">
         <v>0</v>
       </c>
       <c r="Y200" s="2">
         <v>15.38</v>
       </c>
       <c r="Z200" s="2">
         <v>38.18</v>
       </c>
       <c r="AA200" s="2">
-        <v>62</v>
+        <v>52</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F201" s="2">
         <v>40060839</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H201" s="3" t="s">
@@ -20227,51 +20225,51 @@
       <c r="S201" s="3">
         <v>0</v>
       </c>
       <c r="T201" s="3">
         <v>0</v>
       </c>
       <c r="U201" s="3">
         <v>0</v>
       </c>
       <c r="V201" s="3">
         <v>0</v>
       </c>
       <c r="W201" s="3">
         <v>0</v>
       </c>
       <c r="X201" s="2">
         <v>0</v>
       </c>
       <c r="Y201" s="2">
         <v>0</v>
       </c>
       <c r="Z201" s="2">
         <v>0</v>
       </c>
       <c r="AA201" s="2">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>689</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>690</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>691</v>
       </c>
       <c r="F202" s="2">
         <v>40027929</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -20393,51 +20391,51 @@
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>21.17</v>
       </c>
       <c r="U203" s="3">
         <v>21.17</v>
       </c>
       <c r="V203" s="3">
         <v>0</v>
       </c>
       <c r="W203" s="3">
         <v>0</v>
       </c>
       <c r="X203" s="2">
         <v>0</v>
       </c>
       <c r="Y203" s="2">
         <v>21.17</v>
       </c>
       <c r="Z203" s="2">
         <v>51.46</v>
       </c>
       <c r="AA203" s="2">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>695</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>696</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>697</v>
       </c>
       <c r="F204" s="2">
         <v>40027542</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H204" s="3" t="s">
@@ -20476,51 +20474,51 @@
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>3.25</v>
       </c>
       <c r="U204" s="3">
         <v>3.25</v>
       </c>
       <c r="V204" s="3">
         <v>0</v>
       </c>
       <c r="W204" s="3">
         <v>0</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
         <v>3.25</v>
       </c>
       <c r="Z204" s="2">
         <v>7.88</v>
       </c>
       <c r="AA204" s="2">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>698</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>699</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F205" s="2">
         <v>40028104</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H205" s="3" t="s">
@@ -20559,51 +20557,51 @@
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>15.83</v>
       </c>
       <c r="U205" s="3">
         <v>15.83</v>
       </c>
       <c r="V205" s="3">
         <v>0</v>
       </c>
       <c r="W205" s="3">
         <v>0</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
         <v>15.83</v>
       </c>
       <c r="Z205" s="2">
         <v>39.69</v>
       </c>
       <c r="AA205" s="2">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>701</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>702</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>703</v>
       </c>
       <c r="F206" s="2">
         <v>40028121</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H206" s="3" t="s">
@@ -20642,51 +20640,51 @@
       <c r="S206" s="3">
         <v>0</v>
       </c>
       <c r="T206" s="3">
         <v>14.85</v>
       </c>
       <c r="U206" s="3">
         <v>14.85</v>
       </c>
       <c r="V206" s="3">
         <v>0</v>
       </c>
       <c r="W206" s="3">
         <v>0</v>
       </c>
       <c r="X206" s="2">
         <v>0</v>
       </c>
       <c r="Y206" s="2">
         <v>14.85</v>
       </c>
       <c r="Z206" s="2">
         <v>38.18</v>
       </c>
       <c r="AA206" s="2">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>704</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>705</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>706</v>
       </c>
       <c r="F207" s="2">
         <v>40028218</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H207" s="3" t="s">
@@ -20808,51 +20806,51 @@
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>3.65</v>
       </c>
       <c r="U208" s="3">
         <v>3.65</v>
       </c>
       <c r="V208" s="3">
         <v>0</v>
       </c>
       <c r="W208" s="3">
         <v>0</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
         <v>3.65</v>
       </c>
       <c r="Z208" s="2">
         <v>9</v>
       </c>
       <c r="AA208" s="2">
-        <v>38</v>
+        <v>28</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F209" s="2">
         <v>40028198</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H209" s="3" t="s">
@@ -21055,51 +21053,51 @@
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>13.73</v>
       </c>
       <c r="U211" s="3">
         <v>13.73</v>
       </c>
       <c r="V211" s="3">
         <v>0</v>
       </c>
       <c r="W211" s="3">
         <v>0</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
         <v>13.73</v>
       </c>
       <c r="Z211" s="2">
         <v>34.8</v>
       </c>
       <c r="AA211" s="2">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>719</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F212" s="2">
         <v>40028163</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H212" s="3" t="s">
@@ -21138,51 +21136,51 @@
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>0</v>
       </c>
       <c r="U212" s="3">
         <v>0</v>
       </c>
       <c r="V212" s="3">
         <v>0</v>
       </c>
       <c r="W212" s="3">
         <v>0</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
         <v>0</v>
       </c>
       <c r="Z212" s="2">
         <v>0</v>
       </c>
       <c r="AA212" s="2">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>722</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>723</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F213" s="2">
         <v>40027829</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H213" s="3" t="s">
@@ -21302,51 +21300,51 @@
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>0</v>
       </c>
       <c r="U214" s="3">
         <v>0</v>
       </c>
       <c r="V214" s="3">
         <v>0</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
         <v>0</v>
       </c>
       <c r="Z214" s="2">
         <v>0</v>
       </c>
       <c r="AA214" s="2">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>728</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>729</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>730</v>
       </c>
       <c r="F215" s="2">
         <v>40027525</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H215" s="3" t="s">
@@ -21385,51 +21383,51 @@
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>19.04</v>
       </c>
       <c r="U215" s="3">
         <v>19.04</v>
       </c>
       <c r="V215" s="3">
         <v>0</v>
       </c>
       <c r="W215" s="3">
         <v>0</v>
       </c>
       <c r="X215" s="2">
         <v>0</v>
       </c>
       <c r="Y215" s="2">
         <v>19.04</v>
       </c>
       <c r="Z215" s="2">
         <v>46.6</v>
       </c>
       <c r="AA215" s="2">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>731</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>733</v>
       </c>
       <c r="F216" s="2">
         <v>40027524</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H216" s="3" t="s">
@@ -21468,51 +21466,51 @@
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>22.15</v>
       </c>
       <c r="U216" s="3">
         <v>22.15</v>
       </c>
       <c r="V216" s="3">
         <v>0</v>
       </c>
       <c r="W216" s="3">
         <v>0</v>
       </c>
       <c r="X216" s="2">
         <v>0</v>
       </c>
       <c r="Y216" s="2">
         <v>22.15</v>
       </c>
       <c r="Z216" s="2">
         <v>53.3</v>
       </c>
       <c r="AA216" s="2">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>734</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>735</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F217" s="2">
         <v>40028143</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H217" s="3" t="s">
@@ -21632,51 +21630,51 @@
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>11.73</v>
       </c>
       <c r="U218" s="3">
         <v>11.73</v>
       </c>
       <c r="V218" s="3">
         <v>0</v>
       </c>
       <c r="W218" s="3">
         <v>0</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
         <v>11.73</v>
       </c>
       <c r="Z218" s="2">
         <v>29</v>
       </c>
       <c r="AA218" s="2">
-        <v>50</v>
+        <v>43</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>740</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>741</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>742</v>
       </c>
       <c r="F219" s="2">
         <v>40028123</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H219" s="3" t="s">
@@ -21715,51 +21713,51 @@
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>27.2</v>
       </c>
       <c r="U219" s="3">
         <v>27.2</v>
       </c>
       <c r="V219" s="3">
         <v>0</v>
       </c>
       <c r="W219" s="3">
         <v>0</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
         <v>27.2</v>
       </c>
       <c r="Z219" s="2">
         <v>65.87</v>
       </c>
       <c r="AA219" s="2">
-        <v>79</v>
+        <v>71</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>743</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>744</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>745</v>
       </c>
       <c r="F220" s="2">
         <v>40028172</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H220" s="3" t="s">
@@ -21798,51 +21796,51 @@
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>18.23</v>
       </c>
       <c r="U220" s="3">
         <v>18.23</v>
       </c>
       <c r="V220" s="3">
         <v>0</v>
       </c>
       <c r="W220" s="3">
         <v>0</v>
       </c>
       <c r="X220" s="2">
         <v>0</v>
       </c>
       <c r="Y220" s="2">
         <v>18.23</v>
       </c>
       <c r="Z220" s="2">
         <v>44.02</v>
       </c>
       <c r="AA220" s="2">
-        <v>88</v>
+        <v>83</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>746</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>747</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F221" s="2">
         <v>40028165</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H221" s="3" t="s">
@@ -21881,51 +21879,51 @@
       <c r="S221" s="3">
         <v>0</v>
       </c>
       <c r="T221" s="3">
         <v>11.96</v>
       </c>
       <c r="U221" s="3">
         <v>11.96</v>
       </c>
       <c r="V221" s="3">
         <v>0</v>
       </c>
       <c r="W221" s="3">
         <v>0</v>
       </c>
       <c r="X221" s="2">
         <v>0</v>
       </c>
       <c r="Y221" s="2">
         <v>11.96</v>
       </c>
       <c r="Z221" s="2">
         <v>30.1</v>
       </c>
       <c r="AA221" s="2">
-        <v>52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222" s="2">
         <v>219</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>749</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>750</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F222" s="2">
         <v>40027805</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H222" s="3" t="s">
@@ -21964,51 +21962,51 @@
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>10.91</v>
       </c>
       <c r="U222" s="3">
         <v>10.91</v>
       </c>
       <c r="V222" s="3">
         <v>0</v>
       </c>
       <c r="W222" s="3">
         <v>0</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
         <v>10.91</v>
       </c>
       <c r="Z222" s="2">
         <v>26.88</v>
       </c>
       <c r="AA222" s="2">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>752</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>753</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>754</v>
       </c>
       <c r="F223" s="2">
         <v>40027541</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H223" s="3" t="s">
@@ -22128,51 +22126,51 @@
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>9.91</v>
       </c>
       <c r="U224" s="3">
         <v>9.91</v>
       </c>
       <c r="V224" s="3">
         <v>0</v>
       </c>
       <c r="W224" s="3">
         <v>0</v>
       </c>
       <c r="X224" s="2">
         <v>0</v>
       </c>
       <c r="Y224" s="2">
         <v>9.91</v>
       </c>
       <c r="Z224" s="2">
         <v>26.5</v>
       </c>
       <c r="AA224" s="2">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>758</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>759</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>760</v>
       </c>
       <c r="F225" s="2">
         <v>40027772</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H225" s="3" t="s">
@@ -22211,51 +22209,51 @@
       <c r="S225" s="3">
         <v>0</v>
       </c>
       <c r="T225" s="3">
         <v>9.22</v>
       </c>
       <c r="U225" s="3">
         <v>9.22</v>
       </c>
       <c r="V225" s="3">
         <v>0</v>
       </c>
       <c r="W225" s="3">
         <v>0</v>
       </c>
       <c r="X225" s="2">
         <v>0</v>
       </c>
       <c r="Y225" s="2">
         <v>9.22</v>
       </c>
       <c r="Z225" s="2">
         <v>25.08</v>
       </c>
       <c r="AA225" s="2">
-        <v>69</v>
+        <v>62</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>761</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>762</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F226" s="2">
         <v>40028144</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H226" s="3" t="s">
@@ -22456,51 +22454,51 @@
       <c r="S228" s="3">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>0</v>
       </c>
       <c r="U228" s="3">
         <v>0</v>
       </c>
       <c r="V228" s="3">
         <v>0</v>
       </c>
       <c r="W228" s="3">
         <v>0</v>
       </c>
       <c r="X228" s="2">
         <v>0</v>
       </c>
       <c r="Y228" s="2">
         <v>0</v>
       </c>
       <c r="Z228" s="2">
         <v>0</v>
       </c>
       <c r="AA228" s="2">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>770</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>771</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F229" s="2">
         <v>40026667</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H229" s="3" t="s">
@@ -22539,51 +22537,51 @@
       <c r="S229" s="3">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>176.59</v>
       </c>
       <c r="U229" s="3">
         <v>176.59</v>
       </c>
       <c r="V229" s="3">
         <v>0</v>
       </c>
       <c r="W229" s="3">
         <v>0</v>
       </c>
       <c r="X229" s="2">
         <v>0</v>
       </c>
       <c r="Y229" s="2">
         <v>176.59</v>
       </c>
       <c r="Z229" s="2">
         <v>17.28</v>
       </c>
       <c r="AA229" s="2">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>775</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>776</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>777</v>
       </c>
       <c r="F230" s="2">
         <v>40012062</v>
       </c>
       <c r="G230" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H230" s="3" t="s">
@@ -22607,66 +22605,66 @@
       <c r="N230" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O230" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P230" s="3">
         <v>102.32</v>
       </c>
       <c r="Q230" s="3">
         <v>0</v>
       </c>
       <c r="R230" s="3">
         <v>0</v>
       </c>
       <c r="S230" s="3">
         <v>0</v>
       </c>
       <c r="T230" s="3">
         <v>102.32</v>
       </c>
       <c r="U230" s="3">
         <v>102.32</v>
       </c>
       <c r="V230" s="3">
-        <v>1.03</v>
+        <v>3.02</v>
       </c>
       <c r="W230" s="3">
         <v>0</v>
       </c>
       <c r="X230" s="2">
         <v>0</v>
       </c>
       <c r="Y230" s="2">
-        <v>103.35</v>
+        <v>105.34</v>
       </c>
       <c r="Z230" s="2">
-        <v>10.01</v>
+        <v>10.2</v>
       </c>
       <c r="AA230" s="2">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="231" spans="1:27">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>780</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>781</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F231" s="2">
         <v>40026700</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H231" s="3" t="s">
@@ -22705,51 +22703,51 @@
       <c r="S231" s="3">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>144.57</v>
       </c>
       <c r="U231" s="3">
         <v>144.57</v>
       </c>
       <c r="V231" s="3">
         <v>0</v>
       </c>
       <c r="W231" s="3">
         <v>0</v>
       </c>
       <c r="X231" s="2">
         <v>0</v>
       </c>
       <c r="Y231" s="2">
         <v>144.57</v>
       </c>
       <c r="Z231" s="2">
         <v>14.14</v>
       </c>
       <c r="AA231" s="2">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="232" spans="1:27">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>784</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>785</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F232" s="2">
         <v>40026740</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H232" s="3" t="s">
@@ -22788,51 +22786,51 @@
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>25.43</v>
       </c>
       <c r="U232" s="3">
         <v>25.43</v>
       </c>
       <c r="V232" s="3">
         <v>0</v>
       </c>
       <c r="W232" s="3">
         <v>0</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
         <v>25.43</v>
       </c>
       <c r="Z232" s="2">
         <v>3.94</v>
       </c>
       <c r="AA232" s="2">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>788</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>789</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F233" s="2">
         <v>40027064</v>
       </c>
       <c r="G233" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H233" s="3" t="s">
@@ -22856,63 +22854,63 @@
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>146.41</v>
       </c>
       <c r="Q233" s="3">
         <v>26.87</v>
       </c>
       <c r="R233" s="3">
         <v>12.8</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>186.09</v>
       </c>
       <c r="U233" s="3">
         <v>146.41</v>
       </c>
       <c r="V233" s="3">
-        <v>28.18</v>
+        <v>30.71</v>
       </c>
       <c r="W233" s="3">
         <v>12.8</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>187.4</v>
+        <v>189.93</v>
       </c>
       <c r="Z233" s="2">
-        <v>36.38</v>
+        <v>36.88</v>
       </c>
       <c r="AA233" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>792</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>793</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>794</v>
       </c>
       <c r="F234" s="2">
         <v>40060356</v>
       </c>
       <c r="G234" s="2" t="s">
@@ -23020,63 +23018,63 @@
       <c r="N235" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O235" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P235" s="3">
         <v>482.81</v>
       </c>
       <c r="Q235" s="3">
         <v>61.23</v>
       </c>
       <c r="R235" s="3">
         <v>72.42</v>
       </c>
       <c r="S235" s="3">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>616.45</v>
       </c>
       <c r="U235" s="3">
         <v>482.81</v>
       </c>
       <c r="V235" s="3">
-        <v>62.13</v>
+        <v>66.55</v>
       </c>
       <c r="W235" s="3">
         <v>72.42</v>
       </c>
       <c r="X235" s="2">
         <v>0</v>
       </c>
       <c r="Y235" s="2">
-        <v>617.36</v>
+        <v>621.78</v>
       </c>
       <c r="Z235" s="2">
-        <v>57.07</v>
+        <v>57.48</v>
       </c>
       <c r="AA235" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="236" spans="1:27">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>800</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F236" s="2">
         <v>40027204</v>
       </c>
       <c r="G236" s="2" t="s">
@@ -23186,63 +23184,63 @@
       <c r="N237" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O237" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P237" s="3">
         <v>411.8</v>
       </c>
       <c r="Q237" s="3">
         <v>25.84</v>
       </c>
       <c r="R237" s="3">
         <v>31.53</v>
       </c>
       <c r="S237" s="3">
         <v>14.86</v>
       </c>
       <c r="T237" s="3">
         <v>484.03</v>
       </c>
       <c r="U237" s="3">
         <v>411.8</v>
       </c>
       <c r="V237" s="3">
-        <v>26.21</v>
+        <v>28.69</v>
       </c>
       <c r="W237" s="3">
         <v>31.53</v>
       </c>
       <c r="X237" s="2">
         <v>14.86</v>
       </c>
       <c r="Y237" s="2">
-        <v>484.39</v>
+        <v>486.88</v>
       </c>
       <c r="Z237" s="2">
-        <v>51.66</v>
+        <v>51.92</v>
       </c>
       <c r="AA237" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>808</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>809</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F238" s="2">
         <v>40027011</v>
       </c>
       <c r="G238" s="2" t="s">
@@ -23269,66 +23267,66 @@
       <c r="N238" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O238" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P238" s="3">
         <v>80.48</v>
       </c>
       <c r="Q238" s="3">
         <v>30.35</v>
       </c>
       <c r="R238" s="3">
         <v>15.56</v>
       </c>
       <c r="S238" s="3">
         <v>19.43</v>
       </c>
       <c r="T238" s="3">
         <v>145.82</v>
       </c>
       <c r="U238" s="3">
         <v>80.48</v>
       </c>
       <c r="V238" s="3">
-        <v>31.55</v>
+        <v>35.64</v>
       </c>
       <c r="W238" s="3">
         <v>15.56</v>
       </c>
       <c r="X238" s="2">
         <v>19.43</v>
       </c>
       <c r="Y238" s="2">
-        <v>147.01</v>
+        <v>151.1</v>
       </c>
       <c r="Z238" s="2">
-        <v>43</v>
+        <v>44.19</v>
       </c>
       <c r="AA238" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="239" spans="1:27">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>812</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>813</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F239" s="2">
         <v>40028480</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H239" s="3" t="s">
@@ -23352,66 +23350,66 @@
       <c r="N239" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O239" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P239" s="3">
         <v>3520.73</v>
       </c>
       <c r="Q239" s="3">
         <v>373.51</v>
       </c>
       <c r="R239" s="3">
         <v>2738.91</v>
       </c>
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>6633.15</v>
       </c>
       <c r="U239" s="3">
         <v>3520.73</v>
       </c>
       <c r="V239" s="3">
-        <v>377.12</v>
+        <v>390.31</v>
       </c>
       <c r="W239" s="3">
         <v>2738.91</v>
       </c>
       <c r="X239" s="2">
         <v>0</v>
       </c>
       <c r="Y239" s="2">
-        <v>6636.76</v>
+        <v>6649.96</v>
       </c>
       <c r="Z239" s="2">
-        <v>28.38</v>
+        <v>28.43</v>
       </c>
       <c r="AA239" s="2">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>817</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>818</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>819</v>
       </c>
       <c r="F240" s="2">
         <v>40028841</v>
       </c>
       <c r="G240" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H240" s="3" t="s">
@@ -23435,63 +23433,63 @@
       <c r="N240" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O240" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P240" s="3">
         <v>853.53</v>
       </c>
       <c r="Q240" s="3">
         <v>47.04</v>
       </c>
       <c r="R240" s="3">
         <v>72.82</v>
       </c>
       <c r="S240" s="3">
         <v>21.09</v>
       </c>
       <c r="T240" s="3">
         <v>994.49</v>
       </c>
       <c r="U240" s="3">
         <v>853.53</v>
       </c>
       <c r="V240" s="3">
-        <v>48.01</v>
+        <v>50.5</v>
       </c>
       <c r="W240" s="3">
         <v>72.82</v>
       </c>
       <c r="X240" s="2">
         <v>21.09</v>
       </c>
       <c r="Y240" s="2">
-        <v>995.45</v>
+        <v>997.94</v>
       </c>
       <c r="Z240" s="2">
-        <v>64.66</v>
+        <v>64.82</v>
       </c>
       <c r="AA240" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>821</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>822</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>823</v>
       </c>
       <c r="F241" s="2">
         <v>40028721</v>
       </c>
       <c r="G241" s="2" t="s">
@@ -23518,63 +23516,63 @@
       <c r="N241" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O241" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P241" s="3">
         <v>108.95</v>
       </c>
       <c r="Q241" s="3">
         <v>12.99</v>
       </c>
       <c r="R241" s="3">
         <v>2.5</v>
       </c>
       <c r="S241" s="3">
         <v>0</v>
       </c>
       <c r="T241" s="3">
         <v>124.44</v>
       </c>
       <c r="U241" s="3">
         <v>108.95</v>
       </c>
       <c r="V241" s="3">
-        <v>13.49</v>
+        <v>14.46</v>
       </c>
       <c r="W241" s="3">
         <v>2.5</v>
       </c>
       <c r="X241" s="2">
         <v>0</v>
       </c>
       <c r="Y241" s="2">
-        <v>124.94</v>
+        <v>125.91</v>
       </c>
       <c r="Z241" s="2">
-        <v>14.29</v>
+        <v>14.4</v>
       </c>
       <c r="AA241" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>826</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>827</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>828</v>
       </c>
       <c r="F242" s="2">
         <v>40027095</v>
       </c>
       <c r="G242" s="2" t="s">
@@ -23601,63 +23599,63 @@
       <c r="N242" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O242" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P242" s="3">
         <v>398.9</v>
       </c>
       <c r="Q242" s="3">
         <v>28.85</v>
       </c>
       <c r="R242" s="3">
         <v>38.26</v>
       </c>
       <c r="S242" s="3">
         <v>15.54</v>
       </c>
       <c r="T242" s="3">
         <v>481.54</v>
       </c>
       <c r="U242" s="3">
         <v>398.9</v>
       </c>
       <c r="V242" s="3">
-        <v>30.3</v>
+        <v>31.47</v>
       </c>
       <c r="W242" s="3">
         <v>38.26</v>
       </c>
       <c r="X242" s="2">
         <v>15.54</v>
       </c>
       <c r="Y242" s="2">
-        <v>482.99</v>
+        <v>484.16</v>
       </c>
       <c r="Z242" s="2">
-        <v>46.11</v>
+        <v>46.22</v>
       </c>
       <c r="AA242" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>830</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>831</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>832</v>
       </c>
       <c r="F243" s="2">
         <v>40028724</v>
       </c>
       <c r="G243" s="2" t="s">
@@ -23933,63 +23931,63 @@
       <c r="N246" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O246" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P246" s="3">
         <v>599.61</v>
       </c>
       <c r="Q246" s="3">
         <v>37.74</v>
       </c>
       <c r="R246" s="3">
         <v>58.21</v>
       </c>
       <c r="S246" s="3">
         <v>14.32</v>
       </c>
       <c r="T246" s="3">
         <v>709.88</v>
       </c>
       <c r="U246" s="3">
         <v>599.61</v>
       </c>
       <c r="V246" s="3">
-        <v>38.34</v>
+        <v>41.28</v>
       </c>
       <c r="W246" s="3">
         <v>58.21</v>
       </c>
       <c r="X246" s="2">
         <v>14.32</v>
       </c>
       <c r="Y246" s="2">
-        <v>710.48</v>
+        <v>713.43</v>
       </c>
       <c r="Z246" s="2">
-        <v>56.23</v>
+        <v>56.46</v>
       </c>
       <c r="AA246" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="247" spans="1:27">
       <c r="A247" s="2">
         <v>244</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>846</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>847</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F247" s="2">
         <v>40027120</v>
       </c>
       <c r="G247" s="2" t="s">
@@ -24016,63 +24014,63 @@
       <c r="N247" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P247" s="3">
         <v>446.66</v>
       </c>
       <c r="Q247" s="3">
         <v>30.83</v>
       </c>
       <c r="R247" s="3">
         <v>35.8</v>
       </c>
       <c r="S247" s="3">
         <v>14.64</v>
       </c>
       <c r="T247" s="3">
         <v>527.92</v>
       </c>
       <c r="U247" s="3">
         <v>446.66</v>
       </c>
       <c r="V247" s="3">
-        <v>31.73</v>
+        <v>33.47</v>
       </c>
       <c r="W247" s="3">
         <v>35.8</v>
       </c>
       <c r="X247" s="2">
         <v>14.64</v>
       </c>
       <c r="Y247" s="2">
-        <v>528.82</v>
+        <v>530.57</v>
       </c>
       <c r="Z247" s="2">
-        <v>53.72</v>
+        <v>53.89</v>
       </c>
       <c r="AA247" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>850</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>851</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F248" s="2">
         <v>40012778</v>
       </c>
       <c r="G248" s="2" t="s">
@@ -24280,51 +24278,51 @@
       <c r="S250" s="3">
         <v>0</v>
       </c>
       <c r="T250" s="3">
         <v>2.83</v>
       </c>
       <c r="U250" s="3">
         <v>2.83</v>
       </c>
       <c r="V250" s="3">
         <v>0</v>
       </c>
       <c r="W250" s="3">
         <v>0</v>
       </c>
       <c r="X250" s="2">
         <v>0</v>
       </c>
       <c r="Y250" s="2">
         <v>2.83</v>
       </c>
       <c r="Z250" s="2">
         <v>8.47</v>
       </c>
       <c r="AA250" s="2">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="251" spans="1:27">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>861</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>862</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>863</v>
       </c>
       <c r="F251" s="2">
         <v>40001610</v>
       </c>
       <c r="G251" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H251" s="3" t="s">
@@ -24859,51 +24857,51 @@
       <c r="S257" s="3">
         <v>0</v>
       </c>
       <c r="T257" s="3">
         <v>263.13</v>
       </c>
       <c r="U257" s="3">
         <v>222.78</v>
       </c>
       <c r="V257" s="3">
         <v>0</v>
       </c>
       <c r="W257" s="3">
         <v>40.35</v>
       </c>
       <c r="X257" s="2">
         <v>0</v>
       </c>
       <c r="Y257" s="2">
         <v>263.13</v>
       </c>
       <c r="Z257" s="2">
         <v>69.35</v>
       </c>
       <c r="AA257" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="258" spans="1:27">
       <c r="A258" s="2">
         <v>255</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>884</v>
       </c>
       <c r="D258" s="2" t="s">
         <v>885</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>886</v>
       </c>
       <c r="F258" s="2">
         <v>6704577</v>
       </c>
       <c r="G258" s="2" t="s">
         <v>882</v>
       </c>
       <c r="H258" s="3" t="s">
@@ -24940,51 +24938,51 @@
       <c r="S258" s="3">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>4.08</v>
       </c>
       <c r="U258" s="3">
         <v>4.08</v>
       </c>
       <c r="V258" s="3">
         <v>0</v>
       </c>
       <c r="W258" s="3">
         <v>0</v>
       </c>
       <c r="X258" s="2">
         <v>0</v>
       </c>
       <c r="Y258" s="2">
         <v>4.08</v>
       </c>
       <c r="Z258" s="2">
         <v>0.41</v>
       </c>
       <c r="AA258" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>888</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>889</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>890</v>
       </c>
       <c r="F259" s="2">
         <v>6329112</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>882</v>
       </c>
       <c r="H259" s="3" t="s">
@@ -27206,51 +27204,51 @@
       <c r="S286" s="3">
         <v>0</v>
       </c>
       <c r="T286" s="3">
         <v>62.65</v>
       </c>
       <c r="U286" s="3">
         <v>58.82</v>
       </c>
       <c r="V286" s="3">
         <v>0</v>
       </c>
       <c r="W286" s="3">
         <v>0</v>
       </c>
       <c r="X286" s="2">
         <v>0</v>
       </c>
       <c r="Y286" s="2">
         <v>58.82</v>
       </c>
       <c r="Z286" s="2">
         <v>80.92</v>
       </c>
       <c r="AA286" s="2">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="287" spans="1:27">
       <c r="A287" s="2">
         <v>284</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C287" s="2" t="s">
         <v>998</v>
       </c>
       <c r="D287" s="2" t="s">
         <v>999</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="F287" s="2">
         <v>6174545</v>
       </c>
       <c r="G287" s="2" t="s">
         <v>882</v>
       </c>
       <c r="H287" s="3" t="s">
@@ -27762,63 +27760,63 @@
       <c r="N293" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O293" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P293" s="3">
         <v>135.99</v>
       </c>
       <c r="Q293" s="3">
         <v>26.24</v>
       </c>
       <c r="R293" s="3">
         <v>25.95</v>
       </c>
       <c r="S293" s="3">
         <v>0</v>
       </c>
       <c r="T293" s="3">
         <v>188.19</v>
       </c>
       <c r="U293" s="3">
         <v>135.99</v>
       </c>
       <c r="V293" s="3">
-        <v>26.79</v>
+        <v>29.44</v>
       </c>
       <c r="W293" s="3">
         <v>25.95</v>
       </c>
       <c r="X293" s="2">
         <v>0</v>
       </c>
       <c r="Y293" s="2">
-        <v>188.73</v>
+        <v>191.38</v>
       </c>
       <c r="Z293" s="2">
-        <v>55.67</v>
+        <v>56.45</v>
       </c>
       <c r="AA293" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="294" spans="1:27">
       <c r="A294" s="2">
         <v>291</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C294" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="D294" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="F294" s="2">
         <v>40060393</v>
       </c>
       <c r="G294" s="2" t="s">
@@ -27858,51 +27856,51 @@
       <c r="S294" s="3">
         <v>0</v>
       </c>
       <c r="T294" s="3">
         <v>8.95</v>
       </c>
       <c r="U294" s="3">
         <v>8.95</v>
       </c>
       <c r="V294" s="3">
         <v>0</v>
       </c>
       <c r="W294" s="3">
         <v>0</v>
       </c>
       <c r="X294" s="2">
         <v>0</v>
       </c>
       <c r="Y294" s="2">
         <v>8.95</v>
       </c>
       <c r="Z294" s="2">
         <v>19.93</v>
       </c>
       <c r="AA294" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="295" spans="1:27">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="D295" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="F295" s="2">
         <v>40060375</v>
       </c>
       <c r="G295" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H295" s="3" t="s">
@@ -27939,51 +27937,51 @@
       <c r="S295" s="3">
         <v>0</v>
       </c>
       <c r="T295" s="3">
         <v>5.34</v>
       </c>
       <c r="U295" s="3">
         <v>4.97</v>
       </c>
       <c r="V295" s="3">
         <v>0</v>
       </c>
       <c r="W295" s="3">
         <v>0.37</v>
       </c>
       <c r="X295" s="2">
         <v>0</v>
       </c>
       <c r="Y295" s="2">
         <v>5.34</v>
       </c>
       <c r="Z295" s="2">
         <v>7.68</v>
       </c>
       <c r="AA295" s="2">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="296" spans="1:27">
       <c r="A296" s="2">
         <v>293</v>
       </c>
       <c r="B296" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C296" s="2" t="s">
         <v>1036</v>
       </c>
       <c r="D296" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="F296" s="2">
         <v>40060385</v>
       </c>
       <c r="G296" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H296" s="3" t="s">
@@ -28414,66 +28412,66 @@
       <c r="N301" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O301" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P301" s="3">
         <v>423.85</v>
       </c>
       <c r="Q301" s="3">
         <v>30.83</v>
       </c>
       <c r="R301" s="3">
         <v>58.07</v>
       </c>
       <c r="S301" s="3">
         <v>14.28</v>
       </c>
       <c r="T301" s="3">
         <v>527.03</v>
       </c>
       <c r="U301" s="3">
         <v>423.85</v>
       </c>
       <c r="V301" s="3">
-        <v>32.63</v>
+        <v>36.11</v>
       </c>
       <c r="W301" s="3">
         <v>58.07</v>
       </c>
       <c r="X301" s="2">
         <v>14.28</v>
       </c>
       <c r="Y301" s="2">
-        <v>528.83</v>
+        <v>532.31</v>
       </c>
       <c r="Z301" s="2">
-        <v>58.25</v>
+        <v>58.63</v>
       </c>
       <c r="AA301" s="2">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="302" spans="1:27">
       <c r="A302" s="2">
         <v>299</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="D302" s="2" t="s">
         <v>1062</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="F302" s="2">
         <v>40027024</v>
       </c>
       <c r="G302" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H302" s="3" t="s">
@@ -28497,63 +28495,63 @@
       <c r="N302" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O302" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P302" s="3">
         <v>284.73</v>
       </c>
       <c r="Q302" s="3">
         <v>28.64</v>
       </c>
       <c r="R302" s="3">
         <v>40.91</v>
       </c>
       <c r="S302" s="3">
         <v>21.34</v>
       </c>
       <c r="T302" s="3">
         <v>375.62</v>
       </c>
       <c r="U302" s="3">
         <v>284.73</v>
       </c>
       <c r="V302" s="3">
-        <v>30.16</v>
+        <v>33.11</v>
       </c>
       <c r="W302" s="3">
         <v>40.91</v>
       </c>
       <c r="X302" s="2">
         <v>21.34</v>
       </c>
       <c r="Y302" s="2">
-        <v>377.14</v>
+        <v>380.1</v>
       </c>
       <c r="Z302" s="2">
-        <v>52.32</v>
+        <v>52.73</v>
       </c>
       <c r="AA302" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="303" spans="1:27">
       <c r="A303" s="2">
         <v>300</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C303" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="D303" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F303" s="2">
         <v>40027146</v>
       </c>
       <c r="G303" s="2" t="s">
@@ -28595,51 +28593,51 @@
       <c r="S303" s="3">
         <v>0</v>
       </c>
       <c r="T303" s="3">
         <v>93.37</v>
       </c>
       <c r="U303" s="3">
         <v>66.36</v>
       </c>
       <c r="V303" s="3">
         <v>11.64</v>
       </c>
       <c r="W303" s="3">
         <v>15.37</v>
       </c>
       <c r="X303" s="2">
         <v>0</v>
       </c>
       <c r="Y303" s="2">
         <v>93.37</v>
       </c>
       <c r="Z303" s="2">
         <v>27.48</v>
       </c>
       <c r="AA303" s="2">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="304" spans="1:27">
       <c r="A304" s="2">
         <v>301</v>
       </c>
       <c r="B304" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C304" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="D304" s="2" t="s">
         <v>1070</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="F304" s="2">
         <v>40061010</v>
       </c>
       <c r="G304" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H304" s="3" t="s">
@@ -28844,51 +28842,51 @@
       <c r="S306" s="3">
         <v>0</v>
       </c>
       <c r="T306" s="3">
         <v>38.94</v>
       </c>
       <c r="U306" s="3">
         <v>24.88</v>
       </c>
       <c r="V306" s="3">
         <v>14.06</v>
       </c>
       <c r="W306" s="3">
         <v>0</v>
       </c>
       <c r="X306" s="2">
         <v>0</v>
       </c>
       <c r="Y306" s="2">
         <v>38.94</v>
       </c>
       <c r="Z306" s="2">
         <v>50.57</v>
       </c>
       <c r="AA306" s="2">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="307" spans="1:27">
       <c r="A307" s="2">
         <v>304</v>
       </c>
       <c r="B307" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C307" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="D307" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="F307" s="2">
         <v>40060976</v>
       </c>
       <c r="G307" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H307" s="3" t="s">
@@ -28927,51 +28925,51 @@
       <c r="S307" s="3">
         <v>0</v>
       </c>
       <c r="T307" s="3">
         <v>37.43</v>
       </c>
       <c r="U307" s="3">
         <v>24.55</v>
       </c>
       <c r="V307" s="3">
         <v>12.88</v>
       </c>
       <c r="W307" s="3">
         <v>0</v>
       </c>
       <c r="X307" s="2">
         <v>0</v>
       </c>
       <c r="Y307" s="2">
         <v>37.43</v>
       </c>
       <c r="Z307" s="2">
         <v>56.64</v>
       </c>
       <c r="AA307" s="2">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="308" spans="1:27">
       <c r="A308" s="2">
         <v>305</v>
       </c>
       <c r="B308" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C308" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="D308" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F308" s="2">
         <v>40026798</v>
       </c>
       <c r="G308" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H308" s="3" t="s">
@@ -28995,63 +28993,63 @@
       <c r="N308" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O308" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P308" s="3">
         <v>149.81</v>
       </c>
       <c r="Q308" s="3">
         <v>32.67</v>
       </c>
       <c r="R308" s="3">
         <v>17.71</v>
       </c>
       <c r="S308" s="3">
         <v>13.09</v>
       </c>
       <c r="T308" s="3">
         <v>213.27</v>
       </c>
       <c r="U308" s="3">
         <v>149.81</v>
       </c>
       <c r="V308" s="3">
-        <v>33.01</v>
+        <v>34.44</v>
       </c>
       <c r="W308" s="3">
         <v>17.71</v>
       </c>
       <c r="X308" s="2">
         <v>13.09</v>
       </c>
       <c r="Y308" s="2">
-        <v>213.61</v>
+        <v>215.05</v>
       </c>
       <c r="Z308" s="2">
-        <v>47.58</v>
+        <v>47.9</v>
       </c>
       <c r="AA308" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="309" spans="1:27">
       <c r="A309" s="2">
         <v>306</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C309" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="D309" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F309" s="2">
         <v>40026528</v>
       </c>
       <c r="G309" s="2" t="s">
@@ -29161,63 +29159,63 @@
       <c r="N310" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O310" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P310" s="3">
         <v>117.63</v>
       </c>
       <c r="Q310" s="3">
         <v>23.28</v>
       </c>
       <c r="R310" s="3">
         <v>13.73</v>
       </c>
       <c r="S310" s="3">
         <v>24.33</v>
       </c>
       <c r="T310" s="3">
         <v>178.97</v>
       </c>
       <c r="U310" s="3">
         <v>117.63</v>
       </c>
       <c r="V310" s="3">
-        <v>24.52</v>
+        <v>27.81</v>
       </c>
       <c r="W310" s="3">
         <v>13.73</v>
       </c>
       <c r="X310" s="2">
         <v>24.33</v>
       </c>
       <c r="Y310" s="2">
-        <v>180.21</v>
+        <v>183.49</v>
       </c>
       <c r="Z310" s="2">
-        <v>69.98</v>
+        <v>71.25</v>
       </c>
       <c r="AA310" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="311" spans="1:27">
       <c r="A311" s="2">
         <v>308</v>
       </c>
       <c r="B311" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C311" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="D311" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="F311" s="2">
         <v>40027256</v>
       </c>
       <c r="G311" s="2" t="s">
@@ -29305,63 +29303,63 @@
       </c>
       <c r="M312" s="7">
         <v>85148.91</v>
       </c>
       <c r="N312" s="7"/>
       <c r="O312" s="7"/>
       <c r="P312" s="7">
         <v>23555.2</v>
       </c>
       <c r="Q312" s="7">
         <v>1881.2</v>
       </c>
       <c r="R312" s="7">
         <v>5056.67</v>
       </c>
       <c r="S312" s="7">
         <v>327.28</v>
       </c>
       <c r="T312" s="7">
         <v>30820.36</v>
       </c>
       <c r="U312" s="7">
         <v>23486.34</v>
       </c>
       <c r="V312" s="7">
-        <v>1915.42</v>
+        <v>2008.85</v>
       </c>
       <c r="W312" s="7">
         <v>5056.67</v>
       </c>
       <c r="X312" s="6">
         <v>327.28</v>
       </c>
       <c r="Y312" s="6">
-        <v>30785.71</v>
+        <v>30879.14</v>
       </c>
       <c r="Z312" s="6">
-        <v>36.16</v>
+        <v>36.26</v>
       </c>
       <c r="AA312" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A312:J312"/>
   </mergeCells>