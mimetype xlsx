--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -5785,63 +5785,63 @@
       <c r="N6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="3">
         <v>246.17</v>
       </c>
       <c r="Q6" s="3">
         <v>30.02</v>
       </c>
       <c r="R6" s="3">
         <v>10.59</v>
       </c>
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>286.77</v>
       </c>
       <c r="U6" s="3">
         <v>246.17</v>
       </c>
       <c r="V6" s="3">
-        <v>30.02</v>
+        <v>30.52</v>
       </c>
       <c r="W6" s="3">
         <v>10.59</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
-        <v>286.77</v>
+        <v>287.27</v>
       </c>
       <c r="Z6" s="2">
-        <v>49.38</v>
+        <v>49.47</v>
       </c>
       <c r="AA6" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="2">
         <v>40028305</v>
       </c>
       <c r="G7" s="2" t="s">
@@ -5951,63 +5951,63 @@
       <c r="N8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="3">
         <v>214.73</v>
       </c>
       <c r="Q8" s="3">
         <v>27.85</v>
       </c>
       <c r="R8" s="3">
         <v>31.73</v>
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>274.31</v>
       </c>
       <c r="U8" s="3">
         <v>214.73</v>
       </c>
       <c r="V8" s="3">
-        <v>27.85</v>
+        <v>28.46</v>
       </c>
       <c r="W8" s="3">
         <v>31.73</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
-        <v>274.31</v>
+        <v>274.92</v>
       </c>
       <c r="Z8" s="2">
-        <v>38.62</v>
+        <v>38.7</v>
       </c>
       <c r="AA8" s="2">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="2">
         <v>40033994</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -6200,63 +6200,63 @@
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="3">
         <v>159.8</v>
       </c>
       <c r="Q11" s="3">
         <v>32.63</v>
       </c>
       <c r="R11" s="3">
         <v>29.46</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>221.89</v>
       </c>
       <c r="U11" s="3">
         <v>159.8</v>
       </c>
       <c r="V11" s="3">
-        <v>32.63</v>
+        <v>33.34</v>
       </c>
       <c r="W11" s="3">
         <v>29.46</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>221.89</v>
+        <v>222.6</v>
       </c>
       <c r="Z11" s="2">
-        <v>45.51</v>
+        <v>45.65</v>
       </c>
       <c r="AA11" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="2">
         <v>40028146</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -6283,63 +6283,63 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>640.21</v>
       </c>
       <c r="Q12" s="3">
         <v>62.36</v>
       </c>
       <c r="R12" s="3">
         <v>68.87</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>771.45</v>
       </c>
       <c r="U12" s="3">
         <v>640.21</v>
       </c>
       <c r="V12" s="3">
-        <v>62.36</v>
+        <v>63.27</v>
       </c>
       <c r="W12" s="3">
         <v>68.87</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>771.45</v>
+        <v>772.35</v>
       </c>
       <c r="Z12" s="2">
-        <v>59.42</v>
+        <v>59.49</v>
       </c>
       <c r="AA12" s="2">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="2">
         <v>40042885</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -6366,63 +6366,63 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>367.17</v>
       </c>
       <c r="Q13" s="3">
         <v>34.01</v>
       </c>
       <c r="R13" s="3">
         <v>13.47</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>414.66</v>
       </c>
       <c r="U13" s="3">
         <v>367.17</v>
       </c>
       <c r="V13" s="3">
-        <v>34.01</v>
+        <v>34.62</v>
       </c>
       <c r="W13" s="3">
         <v>13.47</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>414.66</v>
+        <v>415.26</v>
       </c>
       <c r="Z13" s="2">
-        <v>46.21</v>
+        <v>46.28</v>
       </c>
       <c r="AA13" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F14" s="2">
         <v>40028502</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -6449,63 +6449,63 @@
       <c r="N14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="3">
         <v>131.97</v>
       </c>
       <c r="Q14" s="3">
         <v>36.96</v>
       </c>
       <c r="R14" s="3">
         <v>41.03</v>
       </c>
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>209.95</v>
       </c>
       <c r="U14" s="3">
         <v>131.97</v>
       </c>
       <c r="V14" s="3">
-        <v>36.96</v>
+        <v>37.54</v>
       </c>
       <c r="W14" s="3">
         <v>41.03</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
-        <v>209.95</v>
+        <v>210.54</v>
       </c>
       <c r="Z14" s="2">
-        <v>30.28</v>
+        <v>30.36</v>
       </c>
       <c r="AA14" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F15" s="2">
         <v>40043420</v>
       </c>
       <c r="G15" s="2" t="s">
@@ -6532,63 +6532,63 @@
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>241.48</v>
       </c>
       <c r="Q15" s="3">
         <v>27.6</v>
       </c>
       <c r="R15" s="3">
         <v>19.17</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>288.25</v>
       </c>
       <c r="U15" s="3">
         <v>241.48</v>
       </c>
       <c r="V15" s="3">
-        <v>27.6</v>
+        <v>28.4</v>
       </c>
       <c r="W15" s="3">
         <v>19.17</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>288.25</v>
+        <v>289.05</v>
       </c>
       <c r="Z15" s="2">
-        <v>37.14</v>
+        <v>37.24</v>
       </c>
       <c r="AA15" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F16" s="2">
         <v>40001228</v>
       </c>
       <c r="G16" s="2" t="s">
@@ -6698,63 +6698,63 @@
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>214.52</v>
       </c>
       <c r="Q17" s="3">
         <v>28.53</v>
       </c>
       <c r="R17" s="3">
         <v>15.13</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>258.18</v>
       </c>
       <c r="U17" s="3">
         <v>214.52</v>
       </c>
       <c r="V17" s="3">
-        <v>28.53</v>
+        <v>29.73</v>
       </c>
       <c r="W17" s="3">
         <v>15.13</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>258.18</v>
+        <v>259.38</v>
       </c>
       <c r="Z17" s="2">
-        <v>34.8</v>
+        <v>34.96</v>
       </c>
       <c r="AA17" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="2">
         <v>40027506</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -6781,63 +6781,63 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>369.26</v>
       </c>
       <c r="Q18" s="3">
         <v>19.11</v>
       </c>
       <c r="R18" s="3">
         <v>16.54</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>404.92</v>
       </c>
       <c r="U18" s="3">
         <v>369.26</v>
       </c>
       <c r="V18" s="3">
-        <v>19.11</v>
+        <v>21.93</v>
       </c>
       <c r="W18" s="3">
         <v>16.54</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>404.92</v>
+        <v>407.73</v>
       </c>
       <c r="Z18" s="2">
-        <v>51.19</v>
+        <v>51.54</v>
       </c>
       <c r="AA18" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F19" s="2">
         <v>40027370</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -6947,63 +6947,63 @@
       <c r="N20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P20" s="3">
         <v>223.11</v>
       </c>
       <c r="Q20" s="3">
         <v>36</v>
       </c>
       <c r="R20" s="3">
         <v>138.29</v>
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>397.4</v>
       </c>
       <c r="U20" s="3">
         <v>223.11</v>
       </c>
       <c r="V20" s="3">
-        <v>36</v>
+        <v>36.98</v>
       </c>
       <c r="W20" s="3">
         <v>138.29</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>397.4</v>
+        <v>398.38</v>
       </c>
       <c r="Z20" s="2">
-        <v>28.75</v>
+        <v>28.82</v>
       </c>
       <c r="AA20" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F21" s="2">
         <v>40028355</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -7030,63 +7030,63 @@
       <c r="N21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="3">
         <v>159.81</v>
       </c>
       <c r="Q21" s="3">
         <v>4.99</v>
       </c>
       <c r="R21" s="3">
         <v>33.81</v>
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>198.61</v>
       </c>
       <c r="U21" s="3">
         <v>159.81</v>
       </c>
       <c r="V21" s="3">
-        <v>4.99</v>
+        <v>5.34</v>
       </c>
       <c r="W21" s="3">
         <v>33.81</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
-        <v>198.61</v>
+        <v>198.96</v>
       </c>
       <c r="Z21" s="2">
-        <v>25.5</v>
+        <v>25.55</v>
       </c>
       <c r="AA21" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F22" s="2">
         <v>40028368</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -7113,63 +7113,63 @@
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="3">
         <v>224.26</v>
       </c>
       <c r="Q22" s="3">
         <v>20.25</v>
       </c>
       <c r="R22" s="3">
         <v>40.21</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>284.73</v>
       </c>
       <c r="U22" s="3">
         <v>224.26</v>
       </c>
       <c r="V22" s="3">
-        <v>20.25</v>
+        <v>21.28</v>
       </c>
       <c r="W22" s="3">
         <v>40.21</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
-        <v>284.73</v>
+        <v>285.76</v>
       </c>
       <c r="Z22" s="2">
-        <v>31.64</v>
+        <v>31.75</v>
       </c>
       <c r="AA22" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F23" s="2">
         <v>40027041</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -7279,63 +7279,63 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>285.56</v>
       </c>
       <c r="Q24" s="3">
         <v>22.84</v>
       </c>
       <c r="R24" s="3">
         <v>69.61</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>378</v>
       </c>
       <c r="U24" s="3">
         <v>285.56</v>
       </c>
       <c r="V24" s="3">
-        <v>22.84</v>
+        <v>24.14</v>
       </c>
       <c r="W24" s="3">
         <v>69.61</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>378</v>
+        <v>379.3</v>
       </c>
       <c r="Z24" s="2">
-        <v>37</v>
+        <v>37.12</v>
       </c>
       <c r="AA24" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F25" s="2">
         <v>40027045</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -7362,63 +7362,63 @@
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P25" s="3">
         <v>155.58</v>
       </c>
       <c r="Q25" s="3">
         <v>28.04</v>
       </c>
       <c r="R25" s="3">
         <v>24.78</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>208.4</v>
       </c>
       <c r="U25" s="3">
         <v>155.58</v>
       </c>
       <c r="V25" s="3">
-        <v>28.04</v>
+        <v>28.64</v>
       </c>
       <c r="W25" s="3">
         <v>24.78</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>208.4</v>
+        <v>209</v>
       </c>
       <c r="Z25" s="2">
-        <v>19.71</v>
+        <v>19.77</v>
       </c>
       <c r="AA25" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F26" s="2">
         <v>40027480</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -7528,63 +7528,63 @@
       <c r="N27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="3">
         <v>189.9</v>
       </c>
       <c r="Q27" s="3">
         <v>22.06</v>
       </c>
       <c r="R27" s="3">
         <v>112.34</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>324.29</v>
       </c>
       <c r="U27" s="3">
         <v>189.9</v>
       </c>
       <c r="V27" s="3">
-        <v>22.06</v>
+        <v>22.64</v>
       </c>
       <c r="W27" s="3">
         <v>112.34</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>324.29</v>
+        <v>324.88</v>
       </c>
       <c r="Z27" s="2">
-        <v>42.24</v>
+        <v>42.32</v>
       </c>
       <c r="AA27" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F28" s="2">
         <v>40027426</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -7860,63 +7860,63 @@
       <c r="N31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P31" s="3">
         <v>155.53</v>
       </c>
       <c r="Q31" s="3">
         <v>28.92</v>
       </c>
       <c r="R31" s="3">
         <v>119.13</v>
       </c>
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>303.58</v>
       </c>
       <c r="U31" s="3">
         <v>155.53</v>
       </c>
       <c r="V31" s="3">
-        <v>28.92</v>
+        <v>29.83</v>
       </c>
       <c r="W31" s="3">
         <v>119.13</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
-        <v>303.58</v>
+        <v>304.49</v>
       </c>
       <c r="Z31" s="2">
-        <v>19.98</v>
+        <v>20.04</v>
       </c>
       <c r="AA31" s="2">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F32" s="2">
         <v>40027507</v>
       </c>
       <c r="G32" s="2" t="s">
@@ -8109,63 +8109,63 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>34.68</v>
       </c>
       <c r="Q34" s="3">
         <v>0</v>
       </c>
       <c r="R34" s="3">
         <v>287.93</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>322.62</v>
       </c>
       <c r="U34" s="3">
         <v>34.68</v>
       </c>
       <c r="V34" s="3">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="W34" s="3">
         <v>287.93</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>322.62</v>
+        <v>323.93</v>
       </c>
       <c r="Z34" s="2">
-        <v>25.84</v>
+        <v>25.95</v>
       </c>
       <c r="AA34" s="2">
         <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F35" s="2">
         <v>40044489</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -8441,63 +8441,63 @@
       <c r="N38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="3">
         <v>1.04</v>
       </c>
       <c r="Q38" s="3">
         <v>0</v>
       </c>
       <c r="R38" s="3">
         <v>4.43</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>5.47</v>
       </c>
       <c r="U38" s="3">
         <v>1.04</v>
       </c>
       <c r="V38" s="3">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="W38" s="3">
         <v>4.43</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
-        <v>5.47</v>
+        <v>6.08</v>
       </c>
       <c r="Z38" s="2">
-        <v>3.24</v>
+        <v>3.59</v>
       </c>
       <c r="AA38" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F39" s="2">
         <v>40002477</v>
       </c>
       <c r="G39" s="2" t="s">
@@ -8690,63 +8690,63 @@
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>81.88</v>
       </c>
       <c r="Q41" s="3">
         <v>31.8</v>
       </c>
       <c r="R41" s="3">
         <v>15.08</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>128.76</v>
       </c>
       <c r="U41" s="3">
         <v>81.88</v>
       </c>
       <c r="V41" s="3">
-        <v>31.8</v>
+        <v>32.29</v>
       </c>
       <c r="W41" s="3">
         <v>15.08</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>128.76</v>
+        <v>129.25</v>
       </c>
       <c r="Z41" s="2">
-        <v>21.35</v>
+        <v>21.44</v>
       </c>
       <c r="AA41" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F42" s="2">
         <v>40027047</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -9520,63 +9520,63 @@
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>158.61</v>
       </c>
       <c r="Q51" s="3">
         <v>35.1</v>
       </c>
       <c r="R51" s="3">
         <v>20.99</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>214.7</v>
       </c>
       <c r="U51" s="3">
         <v>158.61</v>
       </c>
       <c r="V51" s="3">
-        <v>35.1</v>
+        <v>35.59</v>
       </c>
       <c r="W51" s="3">
         <v>20.99</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>214.7</v>
+        <v>215.19</v>
       </c>
       <c r="Z51" s="2">
-        <v>34.38</v>
+        <v>34.46</v>
       </c>
       <c r="AA51" s="2">
         <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F52" s="2">
         <v>40053623</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -9686,63 +9686,63 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>165.38</v>
       </c>
       <c r="Q53" s="3">
         <v>27.98</v>
       </c>
       <c r="R53" s="3">
         <v>28.05</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>221.4</v>
       </c>
       <c r="U53" s="3">
         <v>165.38</v>
       </c>
       <c r="V53" s="3">
-        <v>27.98</v>
+        <v>28.58</v>
       </c>
       <c r="W53" s="3">
         <v>28.05</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>221.4</v>
+        <v>222.01</v>
       </c>
       <c r="Z53" s="2">
-        <v>30.78</v>
+        <v>30.86</v>
       </c>
       <c r="AA53" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>253</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F54" s="2">
         <v>40042036</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -9852,63 +9852,63 @@
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="3">
         <v>271.6</v>
       </c>
       <c r="Q55" s="3">
         <v>22.69</v>
       </c>
       <c r="R55" s="3">
         <v>18.63</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>312.93</v>
       </c>
       <c r="U55" s="3">
         <v>271.6</v>
       </c>
       <c r="V55" s="3">
-        <v>22.69</v>
+        <v>23.3</v>
       </c>
       <c r="W55" s="3">
         <v>18.63</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
-        <v>312.93</v>
+        <v>313.54</v>
       </c>
       <c r="Z55" s="2">
-        <v>47.83</v>
+        <v>47.93</v>
       </c>
       <c r="AA55" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>260</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>261</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F56" s="2">
         <v>40028558</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -9935,63 +9935,63 @@
       <c r="N56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P56" s="3">
         <v>145.94</v>
       </c>
       <c r="Q56" s="3">
         <v>32.95</v>
       </c>
       <c r="R56" s="3">
         <v>9.11</v>
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>188</v>
       </c>
       <c r="U56" s="3">
         <v>145.94</v>
       </c>
       <c r="V56" s="3">
-        <v>32.95</v>
+        <v>33.15</v>
       </c>
       <c r="W56" s="3">
         <v>9.11</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
-        <v>188</v>
+        <v>188.2</v>
       </c>
       <c r="Z56" s="2">
-        <v>43.49</v>
+        <v>43.54</v>
       </c>
       <c r="AA56" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F57" s="2">
         <v>40028331</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -10101,63 +10101,63 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>150.02</v>
       </c>
       <c r="Q58" s="3">
         <v>20.07</v>
       </c>
       <c r="R58" s="3">
         <v>16.07</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>186.16</v>
       </c>
       <c r="U58" s="3">
         <v>150.02</v>
       </c>
       <c r="V58" s="3">
-        <v>20.07</v>
+        <v>20.69</v>
       </c>
       <c r="W58" s="3">
         <v>16.07</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>186.16</v>
+        <v>186.78</v>
       </c>
       <c r="Z58" s="2">
-        <v>46.95</v>
+        <v>47.11</v>
       </c>
       <c r="AA58" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F59" s="2">
         <v>40034191</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -10433,63 +10433,63 @@
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>42.39</v>
       </c>
       <c r="Q62" s="3">
         <v>7.26</v>
       </c>
       <c r="R62" s="3">
         <v>2.6</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>52.25</v>
       </c>
       <c r="U62" s="3">
         <v>42.39</v>
       </c>
       <c r="V62" s="3">
-        <v>7.74</v>
+        <v>8.04</v>
       </c>
       <c r="W62" s="3">
         <v>2.6</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>52.73</v>
+        <v>53.03</v>
       </c>
       <c r="Z62" s="2">
-        <v>39.74</v>
+        <v>39.97</v>
       </c>
       <c r="AA62" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>295</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F63" s="2">
         <v>40028133</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -10682,63 +10682,63 @@
       <c r="N65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P65" s="3">
         <v>79.78</v>
       </c>
       <c r="Q65" s="3">
         <v>36.6</v>
       </c>
       <c r="R65" s="3">
         <v>25.61</v>
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>141.99</v>
       </c>
       <c r="U65" s="3">
         <v>79.78</v>
       </c>
       <c r="V65" s="3">
-        <v>36.78</v>
+        <v>37.02</v>
       </c>
       <c r="W65" s="3">
         <v>25.61</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
-        <v>142.17</v>
+        <v>142.41</v>
       </c>
       <c r="Z65" s="2">
-        <v>34.33</v>
+        <v>34.39</v>
       </c>
       <c r="AA65" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F66" s="2">
         <v>40066211</v>
       </c>
       <c r="G66" s="2" t="s">
@@ -10931,63 +10931,63 @@
       <c r="N68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P68" s="3">
         <v>112.98</v>
       </c>
       <c r="Q68" s="3">
         <v>33.88</v>
       </c>
       <c r="R68" s="3">
         <v>14.78</v>
       </c>
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>161.64</v>
       </c>
       <c r="U68" s="3">
         <v>112.98</v>
       </c>
       <c r="V68" s="3">
-        <v>33.88</v>
+        <v>34.28</v>
       </c>
       <c r="W68" s="3">
         <v>14.78</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
-        <v>161.64</v>
+        <v>162.04</v>
       </c>
       <c r="Z68" s="2">
-        <v>49.17</v>
+        <v>49.29</v>
       </c>
       <c r="AA68" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>320</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F69" s="2">
         <v>40028443</v>
       </c>
       <c r="G69" s="2" t="s">
@@ -11014,63 +11014,63 @@
       <c r="N69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P69" s="3">
         <v>274.73</v>
       </c>
       <c r="Q69" s="3">
         <v>9.66</v>
       </c>
       <c r="R69" s="3">
         <v>35.68</v>
       </c>
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>320.08</v>
       </c>
       <c r="U69" s="3">
         <v>274.73</v>
       </c>
       <c r="V69" s="3">
-        <v>9.66</v>
+        <v>10.39</v>
       </c>
       <c r="W69" s="3">
         <v>35.68</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
-        <v>320.08</v>
+        <v>320.81</v>
       </c>
       <c r="Z69" s="2">
-        <v>34.7</v>
+        <v>34.78</v>
       </c>
       <c r="AA69" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F70" s="2">
         <v>40028307</v>
       </c>
       <c r="G70" s="2" t="s">
@@ -11180,63 +11180,63 @@
       <c r="N71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P71" s="3">
         <v>73.35</v>
       </c>
       <c r="Q71" s="3">
         <v>39.39</v>
       </c>
       <c r="R71" s="3">
         <v>27.17</v>
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>139.91</v>
       </c>
       <c r="U71" s="3">
         <v>73.35</v>
       </c>
       <c r="V71" s="3">
-        <v>39.39</v>
+        <v>39.59</v>
       </c>
       <c r="W71" s="3">
         <v>27.17</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
-        <v>139.91</v>
+        <v>140.11</v>
       </c>
       <c r="Z71" s="2">
-        <v>40.23</v>
+        <v>40.28</v>
       </c>
       <c r="AA71" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F72" s="2">
         <v>40053600</v>
       </c>
       <c r="G72" s="2" t="s">
@@ -11263,63 +11263,63 @@
       <c r="N72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P72" s="3">
         <v>31.93</v>
       </c>
       <c r="Q72" s="3">
         <v>9.6</v>
       </c>
       <c r="R72" s="3">
         <v>21.94</v>
       </c>
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>63.46</v>
       </c>
       <c r="U72" s="3">
         <v>31.93</v>
       </c>
       <c r="V72" s="3">
-        <v>9.6</v>
+        <v>9.77</v>
       </c>
       <c r="W72" s="3">
         <v>21.94</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
-        <v>63.46</v>
+        <v>63.64</v>
       </c>
       <c r="Z72" s="2">
-        <v>17.71</v>
+        <v>17.75</v>
       </c>
       <c r="AA72" s="2">
         <v>33</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F73" s="2">
         <v>40028501</v>
       </c>
       <c r="G73" s="2" t="s">
@@ -11346,63 +11346,63 @@
       <c r="N73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>102.92</v>
       </c>
       <c r="Q73" s="3">
         <v>47.96</v>
       </c>
       <c r="R73" s="3">
         <v>9.78</v>
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>160.66</v>
       </c>
       <c r="U73" s="3">
         <v>102.92</v>
       </c>
       <c r="V73" s="3">
-        <v>47.96</v>
+        <v>48.36</v>
       </c>
       <c r="W73" s="3">
         <v>9.78</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
-        <v>160.66</v>
+        <v>161.06</v>
       </c>
       <c r="Z73" s="2">
-        <v>28.8</v>
+        <v>28.88</v>
       </c>
       <c r="AA73" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F74" s="2">
         <v>40028119</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -11429,63 +11429,63 @@
       <c r="N74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="3">
         <v>285.65</v>
       </c>
       <c r="Q74" s="3">
         <v>13.62</v>
       </c>
       <c r="R74" s="3">
         <v>9.72</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>309</v>
       </c>
       <c r="U74" s="3">
         <v>285.65</v>
       </c>
       <c r="V74" s="3">
-        <v>15.31</v>
+        <v>15.91</v>
       </c>
       <c r="W74" s="3">
         <v>9.72</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
-        <v>310.68</v>
+        <v>311.29</v>
       </c>
       <c r="Z74" s="2">
-        <v>45.18</v>
+        <v>45.26</v>
       </c>
       <c r="AA74" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F75" s="2">
         <v>40034296</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -11761,63 +11761,63 @@
       <c r="N78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P78" s="3">
         <v>306.1</v>
       </c>
       <c r="Q78" s="3">
         <v>43.61</v>
       </c>
       <c r="R78" s="3">
         <v>26.03</v>
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>375.74</v>
       </c>
       <c r="U78" s="3">
         <v>306.1</v>
       </c>
       <c r="V78" s="3">
-        <v>43.61</v>
+        <v>44.22</v>
       </c>
       <c r="W78" s="3">
         <v>26.03</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
-        <v>375.74</v>
+        <v>376.35</v>
       </c>
       <c r="Z78" s="2">
-        <v>41.13</v>
+        <v>41.19</v>
       </c>
       <c r="AA78" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>364</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F79" s="2">
         <v>40028609</v>
       </c>
       <c r="G79" s="2" t="s">
@@ -12176,63 +12176,63 @@
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>223.79</v>
       </c>
       <c r="Q83" s="3">
         <v>53.26</v>
       </c>
       <c r="R83" s="3">
         <v>140.61</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>417.66</v>
       </c>
       <c r="U83" s="3">
         <v>223.79</v>
       </c>
       <c r="V83" s="3">
-        <v>53.26</v>
+        <v>53.92</v>
       </c>
       <c r="W83" s="3">
         <v>140.61</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>417.66</v>
+        <v>418.32</v>
       </c>
       <c r="Z83" s="2">
-        <v>36.12</v>
+        <v>36.18</v>
       </c>
       <c r="AA83" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>383</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>384</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F84" s="2">
         <v>40028222</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -12508,63 +12508,63 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>178.11</v>
       </c>
       <c r="Q87" s="3">
         <v>33.71</v>
       </c>
       <c r="R87" s="3">
         <v>18.1</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>229.92</v>
       </c>
       <c r="U87" s="3">
         <v>178.11</v>
       </c>
       <c r="V87" s="3">
-        <v>37.08</v>
+        <v>37.73</v>
       </c>
       <c r="W87" s="3">
         <v>18.1</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>233.29</v>
+        <v>233.94</v>
       </c>
       <c r="Z87" s="2">
-        <v>31.01</v>
+        <v>31.1</v>
       </c>
       <c r="AA87" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>399</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F88" s="2">
         <v>40053558</v>
       </c>
       <c r="G88" s="2" t="s">
@@ -13089,63 +13089,63 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>306.59</v>
       </c>
       <c r="Q94" s="3">
         <v>29.46</v>
       </c>
       <c r="R94" s="3">
         <v>67.15</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>403.2</v>
       </c>
       <c r="U94" s="3">
         <v>306.59</v>
       </c>
       <c r="V94" s="3">
-        <v>29.46</v>
+        <v>30.07</v>
       </c>
       <c r="W94" s="3">
         <v>67.15</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>403.2</v>
+        <v>403.81</v>
       </c>
       <c r="Z94" s="2">
-        <v>61.95</v>
+        <v>62.05</v>
       </c>
       <c r="AA94" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>428</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F95" s="2">
         <v>40034262</v>
       </c>
       <c r="G95" s="2" t="s">
@@ -13172,63 +13172,63 @@
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>284.86</v>
       </c>
       <c r="Q95" s="3">
         <v>28.51</v>
       </c>
       <c r="R95" s="3">
         <v>42.27</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>355.64</v>
       </c>
       <c r="U95" s="3">
         <v>284.86</v>
       </c>
       <c r="V95" s="3">
-        <v>28.51</v>
+        <v>29.98</v>
       </c>
       <c r="W95" s="3">
         <v>42.27</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>355.64</v>
+        <v>357.11</v>
       </c>
       <c r="Z95" s="2">
-        <v>38.59</v>
+        <v>38.75</v>
       </c>
       <c r="AA95" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>433</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>434</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F96" s="2">
         <v>40028274</v>
       </c>
       <c r="G96" s="2" t="s">
@@ -13255,63 +13255,63 @@
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>292.91</v>
       </c>
       <c r="Q96" s="3">
         <v>30.87</v>
       </c>
       <c r="R96" s="3">
         <v>16.32</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>340.1</v>
       </c>
       <c r="U96" s="3">
         <v>292.91</v>
       </c>
       <c r="V96" s="3">
-        <v>30.87</v>
+        <v>31.48</v>
       </c>
       <c r="W96" s="3">
         <v>16.32</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>340.1</v>
+        <v>340.7</v>
       </c>
       <c r="Z96" s="2">
-        <v>35.7</v>
+        <v>35.77</v>
       </c>
       <c r="AA96" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>437</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F97" s="2">
         <v>40034021</v>
       </c>
       <c r="G97" s="2" t="s">
@@ -13338,63 +13338,63 @@
       <c r="N97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P97" s="3">
         <v>163.14</v>
       </c>
       <c r="Q97" s="3">
         <v>23.44</v>
       </c>
       <c r="R97" s="3">
         <v>39.92</v>
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>226.5</v>
       </c>
       <c r="U97" s="3">
         <v>163.14</v>
       </c>
       <c r="V97" s="3">
-        <v>23.44</v>
+        <v>24.04</v>
       </c>
       <c r="W97" s="3">
         <v>39.92</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
-        <v>226.5</v>
+        <v>227.1</v>
       </c>
       <c r="Z97" s="2">
-        <v>25.57</v>
+        <v>25.63</v>
       </c>
       <c r="AA97" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>441</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>442</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F98" s="2">
         <v>40028275</v>
       </c>
       <c r="G98" s="2" t="s">
@@ -13421,63 +13421,63 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>144.37</v>
       </c>
       <c r="Q98" s="3">
         <v>31.85</v>
       </c>
       <c r="R98" s="3">
         <v>22.14</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>198.36</v>
       </c>
       <c r="U98" s="3">
         <v>144.37</v>
       </c>
       <c r="V98" s="3">
-        <v>31.85</v>
+        <v>32.46</v>
       </c>
       <c r="W98" s="3">
         <v>22.14</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>198.36</v>
+        <v>198.96</v>
       </c>
       <c r="Z98" s="2">
-        <v>43.23</v>
+        <v>43.36</v>
       </c>
       <c r="AA98" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F99" s="2">
         <v>40028276</v>
       </c>
       <c r="G99" s="2" t="s">
@@ -13504,63 +13504,63 @@
       <c r="N99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P99" s="3">
         <v>351.04</v>
       </c>
       <c r="Q99" s="3">
         <v>35.23</v>
       </c>
       <c r="R99" s="3">
         <v>33.64</v>
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>419.91</v>
       </c>
       <c r="U99" s="3">
         <v>351.04</v>
       </c>
       <c r="V99" s="3">
-        <v>35.23</v>
+        <v>36.05</v>
       </c>
       <c r="W99" s="3">
         <v>33.64</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
-        <v>419.91</v>
+        <v>420.73</v>
       </c>
       <c r="Z99" s="2">
-        <v>48.03</v>
+        <v>48.13</v>
       </c>
       <c r="AA99" s="2">
         <v>56</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>449</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>450</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F100" s="2">
         <v>40042215</v>
       </c>
       <c r="G100" s="2" t="s">
@@ -13587,63 +13587,63 @@
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>125.18</v>
       </c>
       <c r="Q100" s="3">
         <v>35.56</v>
       </c>
       <c r="R100" s="3">
         <v>31.98</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>192.72</v>
       </c>
       <c r="U100" s="3">
         <v>125.18</v>
       </c>
       <c r="V100" s="3">
-        <v>35.56</v>
+        <v>36.24</v>
       </c>
       <c r="W100" s="3">
         <v>31.98</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>192.72</v>
+        <v>193.4</v>
       </c>
       <c r="Z100" s="2">
-        <v>26.99</v>
+        <v>27.08</v>
       </c>
       <c r="AA100" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F101" s="2">
         <v>40042126</v>
       </c>
       <c r="G101" s="2" t="s">
@@ -13753,63 +13753,63 @@
       <c r="N102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P102" s="3">
         <v>186.31</v>
       </c>
       <c r="Q102" s="3">
         <v>27.43</v>
       </c>
       <c r="R102" s="3">
         <v>7.64</v>
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>221.39</v>
       </c>
       <c r="U102" s="3">
         <v>186.31</v>
       </c>
       <c r="V102" s="3">
-        <v>27.43</v>
+        <v>28.63</v>
       </c>
       <c r="W102" s="3">
         <v>7.64</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
-        <v>221.39</v>
+        <v>222.58</v>
       </c>
       <c r="Z102" s="2">
-        <v>47.96</v>
+        <v>48.22</v>
       </c>
       <c r="AA102" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>463</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>464</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F103" s="2">
         <v>40065967</v>
       </c>
       <c r="G103" s="2" t="s">
@@ -14085,63 +14085,63 @@
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>343.17</v>
       </c>
       <c r="Q106" s="3">
         <v>35.29</v>
       </c>
       <c r="R106" s="3">
         <v>40.27</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>418.73</v>
       </c>
       <c r="U106" s="3">
         <v>343.17</v>
       </c>
       <c r="V106" s="3">
-        <v>35.29</v>
+        <v>35.7</v>
       </c>
       <c r="W106" s="3">
         <v>40.27</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>418.73</v>
+        <v>419.14</v>
       </c>
       <c r="Z106" s="2">
-        <v>49.79</v>
+        <v>49.84</v>
       </c>
       <c r="AA106" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>480</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>481</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F107" s="2">
         <v>40042212</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -14664,63 +14664,63 @@
       <c r="N113" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O113" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P113" s="3">
         <v>188.39</v>
       </c>
       <c r="Q113" s="3">
         <v>35.6</v>
       </c>
       <c r="R113" s="3">
         <v>22.36</v>
       </c>
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>246.35</v>
       </c>
       <c r="U113" s="3">
         <v>188.39</v>
       </c>
       <c r="V113" s="3">
-        <v>36.47</v>
+        <v>36.74</v>
       </c>
       <c r="W113" s="3">
         <v>22.36</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
-        <v>247.21</v>
+        <v>247.48</v>
       </c>
       <c r="Z113" s="2">
-        <v>40.68</v>
+        <v>40.72</v>
       </c>
       <c r="AA113" s="2">
         <v>56</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>509</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F114" s="2">
         <v>40033889</v>
       </c>
       <c r="G114" s="2" t="s">
@@ -14830,63 +14830,63 @@
       <c r="N115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P115" s="3">
         <v>230.3</v>
       </c>
       <c r="Q115" s="3">
         <v>28.52</v>
       </c>
       <c r="R115" s="3">
         <v>16.35</v>
       </c>
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>275.17</v>
       </c>
       <c r="U115" s="3">
         <v>230.3</v>
       </c>
       <c r="V115" s="3">
-        <v>28.52</v>
+        <v>29.13</v>
       </c>
       <c r="W115" s="3">
         <v>16.35</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
-        <v>275.17</v>
+        <v>275.78</v>
       </c>
       <c r="Z115" s="2">
-        <v>46.42</v>
+        <v>46.52</v>
       </c>
       <c r="AA115" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>517</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F116" s="2">
         <v>40028451</v>
       </c>
       <c r="G116" s="2" t="s">
@@ -14913,63 +14913,63 @@
       <c r="N116" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P116" s="3">
         <v>121</v>
       </c>
       <c r="Q116" s="3">
         <v>10.26</v>
       </c>
       <c r="R116" s="3">
         <v>23.06</v>
       </c>
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>154.32</v>
       </c>
       <c r="U116" s="3">
         <v>121</v>
       </c>
       <c r="V116" s="3">
-        <v>10.26</v>
+        <v>10.76</v>
       </c>
       <c r="W116" s="3">
         <v>23.06</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
-        <v>154.32</v>
+        <v>154.83</v>
       </c>
       <c r="Z116" s="2">
-        <v>27.49</v>
+        <v>27.58</v>
       </c>
       <c r="AA116" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>521</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F117" s="2">
         <v>40066225</v>
       </c>
       <c r="G117" s="2" t="s">
@@ -15079,63 +15079,63 @@
       <c r="N118" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P118" s="3">
         <v>71.91</v>
       </c>
       <c r="Q118" s="3">
         <v>9.76</v>
       </c>
       <c r="R118" s="3">
         <v>11.71</v>
       </c>
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>93.37</v>
       </c>
       <c r="U118" s="3">
         <v>71.91</v>
       </c>
       <c r="V118" s="3">
-        <v>9.76</v>
+        <v>10.75</v>
       </c>
       <c r="W118" s="3">
         <v>11.71</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
-        <v>93.37</v>
+        <v>94.37</v>
       </c>
       <c r="Z118" s="2">
-        <v>34.79</v>
+        <v>35.15</v>
       </c>
       <c r="AA118" s="2">
         <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>529</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>530</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F119" s="2">
         <v>40028544</v>
       </c>
       <c r="G119" s="2" t="s">
@@ -15328,63 +15328,63 @@
       <c r="N121" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O121" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P121" s="3">
         <v>49.09</v>
       </c>
       <c r="Q121" s="3">
         <v>8.76</v>
       </c>
       <c r="R121" s="3">
         <v>2.58</v>
       </c>
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>60.43</v>
       </c>
       <c r="U121" s="3">
         <v>49.09</v>
       </c>
       <c r="V121" s="3">
-        <v>9.24</v>
+        <v>9.78</v>
       </c>
       <c r="W121" s="3">
         <v>2.58</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
-        <v>60.91</v>
+        <v>61.45</v>
       </c>
       <c r="Z121" s="2">
-        <v>62.97</v>
+        <v>63.53</v>
       </c>
       <c r="AA121" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>541</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>542</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F122" s="2">
         <v>40033947</v>
       </c>
       <c r="G122" s="2" t="s">
@@ -15411,63 +15411,63 @@
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P122" s="3">
         <v>156.87</v>
       </c>
       <c r="Q122" s="3">
         <v>28.03</v>
       </c>
       <c r="R122" s="3">
         <v>29.84</v>
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>214.75</v>
       </c>
       <c r="U122" s="3">
         <v>156.87</v>
       </c>
       <c r="V122" s="3">
-        <v>28.03</v>
+        <v>28.74</v>
       </c>
       <c r="W122" s="3">
         <v>29.84</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
-        <v>214.75</v>
+        <v>215.45</v>
       </c>
       <c r="Z122" s="2">
-        <v>30.41</v>
+        <v>30.51</v>
       </c>
       <c r="AA122" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>545</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>546</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F123" s="2">
         <v>40028375</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -15577,63 +15577,63 @@
       <c r="N124" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P124" s="3">
         <v>144.11</v>
       </c>
       <c r="Q124" s="3">
         <v>15.46</v>
       </c>
       <c r="R124" s="3">
         <v>20.22</v>
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>179.78</v>
       </c>
       <c r="U124" s="3">
         <v>144.11</v>
       </c>
       <c r="V124" s="3">
-        <v>15.46</v>
+        <v>15.66</v>
       </c>
       <c r="W124" s="3">
         <v>20.22</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
-        <v>179.78</v>
+        <v>179.99</v>
       </c>
       <c r="Z124" s="2">
-        <v>19.38</v>
+        <v>19.4</v>
       </c>
       <c r="AA124" s="2">
         <v>43</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>554</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>555</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F125" s="2">
         <v>40042214</v>
       </c>
       <c r="G125" s="2" t="s">
@@ -15826,63 +15826,63 @@
       <c r="N127" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O127" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P127" s="3">
         <v>34.93</v>
       </c>
       <c r="Q127" s="3">
         <v>7.3</v>
       </c>
       <c r="R127" s="3">
         <v>4.41</v>
       </c>
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>46.64</v>
       </c>
       <c r="U127" s="3">
         <v>34.93</v>
       </c>
       <c r="V127" s="3">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="W127" s="3">
         <v>4.41</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
-        <v>46.64</v>
+        <v>46.94</v>
       </c>
       <c r="Z127" s="2">
-        <v>38.04</v>
+        <v>38.28</v>
       </c>
       <c r="AA127" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>567</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>568</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>569</v>
       </c>
       <c r="F128" s="2">
         <v>40042221</v>
       </c>
       <c r="G128" s="2" t="s">
@@ -16324,63 +16324,63 @@
       <c r="N133" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O133" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P133" s="3">
         <v>66.25</v>
       </c>
       <c r="Q133" s="3">
         <v>24.09</v>
       </c>
       <c r="R133" s="3">
         <v>132.51</v>
       </c>
       <c r="S133" s="3">
         <v>0</v>
       </c>
       <c r="T133" s="3">
         <v>222.85</v>
       </c>
       <c r="U133" s="3">
         <v>66.25</v>
       </c>
       <c r="V133" s="3">
-        <v>24.09</v>
+        <v>24.7</v>
       </c>
       <c r="W133" s="3">
         <v>132.51</v>
       </c>
       <c r="X133" s="2">
         <v>0</v>
       </c>
       <c r="Y133" s="2">
-        <v>222.85</v>
+        <v>223.46</v>
       </c>
       <c r="Z133" s="2">
-        <v>41.91</v>
+        <v>42.02</v>
       </c>
       <c r="AA133" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>591</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>592</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F134" s="2">
         <v>40020263</v>
       </c>
       <c r="G134" s="2" t="s">
@@ -16571,63 +16571,63 @@
       <c r="N136" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O136" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P136" s="3">
         <v>119.03</v>
       </c>
       <c r="Q136" s="3">
         <v>41.2</v>
       </c>
       <c r="R136" s="3">
         <v>83.37</v>
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>243.6</v>
       </c>
       <c r="U136" s="3">
         <v>119.03</v>
       </c>
       <c r="V136" s="3">
-        <v>41.2</v>
+        <v>42.11</v>
       </c>
       <c r="W136" s="3">
         <v>83.37</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
-        <v>243.6</v>
+        <v>244.5</v>
       </c>
       <c r="Z136" s="2">
-        <v>24.86</v>
+        <v>24.95</v>
       </c>
       <c r="AA136" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>604</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>605</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F137" s="2">
         <v>40028309</v>
       </c>
       <c r="G137" s="2" t="s">
@@ -16986,63 +16986,63 @@
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>294.81</v>
       </c>
       <c r="Q141" s="3">
         <v>31.74</v>
       </c>
       <c r="R141" s="3">
         <v>26.83</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>353.38</v>
       </c>
       <c r="U141" s="3">
         <v>294.81</v>
       </c>
       <c r="V141" s="3">
-        <v>31.74</v>
+        <v>33.45</v>
       </c>
       <c r="W141" s="3">
         <v>26.83</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>353.38</v>
+        <v>355.1</v>
       </c>
       <c r="Z141" s="2">
-        <v>37.99</v>
+        <v>38.17</v>
       </c>
       <c r="AA141" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>624</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>625</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F142" s="2">
         <v>40033960</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -17069,63 +17069,63 @@
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>108.54</v>
       </c>
       <c r="Q142" s="3">
         <v>35.77</v>
       </c>
       <c r="R142" s="3">
         <v>24.76</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>169.07</v>
       </c>
       <c r="U142" s="3">
         <v>108.54</v>
       </c>
       <c r="V142" s="3">
-        <v>35.77</v>
+        <v>36.37</v>
       </c>
       <c r="W142" s="3">
         <v>24.76</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>169.07</v>
+        <v>169.66</v>
       </c>
       <c r="Z142" s="2">
-        <v>28.44</v>
+        <v>28.54</v>
       </c>
       <c r="AA142" s="2">
         <v>32</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>628</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F143" s="2">
         <v>40028105</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -17318,63 +17318,63 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>216.89</v>
       </c>
       <c r="Q145" s="3">
         <v>22.68</v>
       </c>
       <c r="R145" s="3">
         <v>52.98</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>292.55</v>
       </c>
       <c r="U145" s="3">
         <v>216.89</v>
       </c>
       <c r="V145" s="3">
-        <v>22.68</v>
+        <v>23.28</v>
       </c>
       <c r="W145" s="3">
         <v>52.98</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>292.55</v>
+        <v>293.15</v>
       </c>
       <c r="Z145" s="2">
-        <v>41.4</v>
+        <v>41.49</v>
       </c>
       <c r="AA145" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>639</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>640</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F146" s="2">
         <v>40053570</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -17567,63 +17567,63 @@
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>156.16</v>
       </c>
       <c r="Q148" s="3">
         <v>34.21</v>
       </c>
       <c r="R148" s="3">
         <v>36.61</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>226.97</v>
       </c>
       <c r="U148" s="3">
         <v>156.16</v>
       </c>
       <c r="V148" s="3">
-        <v>35.8</v>
+        <v>36.46</v>
       </c>
       <c r="W148" s="3">
         <v>36.61</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>228.57</v>
+        <v>229.22</v>
       </c>
       <c r="Z148" s="2">
-        <v>40.52</v>
+        <v>40.63</v>
       </c>
       <c r="AA148" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F149" s="2">
         <v>40042175</v>
       </c>
       <c r="G149" s="2" t="s">
@@ -17650,63 +17650,63 @@
       <c r="N149" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3">
         <v>380.13</v>
       </c>
       <c r="Q149" s="3">
         <v>59.82</v>
       </c>
       <c r="R149" s="3">
         <v>53.97</v>
       </c>
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>493.91</v>
       </c>
       <c r="U149" s="3">
         <v>380.13</v>
       </c>
       <c r="V149" s="3">
-        <v>59.82</v>
+        <v>60.02</v>
       </c>
       <c r="W149" s="3">
         <v>53.97</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
-        <v>493.91</v>
+        <v>494.11</v>
       </c>
       <c r="Z149" s="2">
-        <v>41.15</v>
+        <v>41.17</v>
       </c>
       <c r="AA149" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>654</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>655</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>656</v>
       </c>
       <c r="F150" s="2">
         <v>40065958</v>
       </c>
       <c r="G150" s="2" t="s">
@@ -17733,63 +17733,63 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P150" s="3">
         <v>480.54</v>
       </c>
       <c r="Q150" s="3">
         <v>52.93</v>
       </c>
       <c r="R150" s="3">
         <v>15.71</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>549.18</v>
       </c>
       <c r="U150" s="3">
         <v>480.54</v>
       </c>
       <c r="V150" s="3">
-        <v>52.93</v>
+        <v>53.52</v>
       </c>
       <c r="W150" s="3">
         <v>15.71</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>549.18</v>
+        <v>549.77</v>
       </c>
       <c r="Z150" s="2">
-        <v>28.74</v>
+        <v>28.77</v>
       </c>
       <c r="AA150" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>657</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>658</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F151" s="2">
         <v>40028352</v>
       </c>
       <c r="G151" s="2" t="s">
@@ -18148,63 +18148,63 @@
       <c r="N155" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P155" s="3">
         <v>309.54</v>
       </c>
       <c r="Q155" s="3">
         <v>17.04</v>
       </c>
       <c r="R155" s="3">
         <v>69.88</v>
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>396.46</v>
       </c>
       <c r="U155" s="3">
         <v>309.54</v>
       </c>
       <c r="V155" s="3">
-        <v>17.04</v>
+        <v>17.36</v>
       </c>
       <c r="W155" s="3">
         <v>69.88</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
-        <v>396.46</v>
+        <v>396.79</v>
       </c>
       <c r="Z155" s="2">
-        <v>33.5</v>
+        <v>33.53</v>
       </c>
       <c r="AA155" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>678</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>679</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>680</v>
       </c>
       <c r="F156" s="2">
         <v>40028568</v>
       </c>
       <c r="G156" s="2" t="s">
@@ -18314,63 +18314,63 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>251.31</v>
       </c>
       <c r="Q157" s="3">
         <v>21.17</v>
       </c>
       <c r="R157" s="3">
         <v>16.03</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>288.51</v>
       </c>
       <c r="U157" s="3">
         <v>251.31</v>
       </c>
       <c r="V157" s="3">
-        <v>21.17</v>
+        <v>21.44</v>
       </c>
       <c r="W157" s="3">
         <v>16.03</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>288.51</v>
+        <v>288.79</v>
       </c>
       <c r="Z157" s="2">
-        <v>45.97</v>
+        <v>46.01</v>
       </c>
       <c r="AA157" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F158" s="2">
         <v>40028504</v>
       </c>
       <c r="G158" s="2" t="s">
@@ -18563,63 +18563,63 @@
       <c r="N160" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P160" s="3">
         <v>265.91</v>
       </c>
       <c r="Q160" s="3">
         <v>27.8</v>
       </c>
       <c r="R160" s="3">
         <v>99.1</v>
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>392.81</v>
       </c>
       <c r="U160" s="3">
         <v>265.91</v>
       </c>
       <c r="V160" s="3">
-        <v>27.8</v>
+        <v>28.8</v>
       </c>
       <c r="W160" s="3">
         <v>99.1</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
-        <v>392.81</v>
+        <v>393.81</v>
       </c>
       <c r="Z160" s="2">
-        <v>29.04</v>
+        <v>29.11</v>
       </c>
       <c r="AA160" s="2">
         <v>71</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>697</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>698</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>699</v>
       </c>
       <c r="F161" s="2">
         <v>40028445</v>
       </c>
       <c r="G161" s="2" t="s">
@@ -18646,63 +18646,63 @@
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>83.75</v>
       </c>
       <c r="Q161" s="3">
         <v>35.2</v>
       </c>
       <c r="R161" s="3">
         <v>23.11</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>142.06</v>
       </c>
       <c r="U161" s="3">
         <v>83.75</v>
       </c>
       <c r="V161" s="3">
-        <v>35.2</v>
+        <v>35.59</v>
       </c>
       <c r="W161" s="3">
         <v>23.11</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>142.06</v>
+        <v>142.44</v>
       </c>
       <c r="Z161" s="2">
-        <v>41.87</v>
+        <v>41.98</v>
       </c>
       <c r="AA161" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>701</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>702</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>703</v>
       </c>
       <c r="F162" s="2">
         <v>40028514</v>
       </c>
       <c r="G162" s="2" t="s">
@@ -18729,63 +18729,63 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>129.53</v>
       </c>
       <c r="Q162" s="3">
         <v>4.28</v>
       </c>
       <c r="R162" s="3">
         <v>11.48</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>145.29</v>
       </c>
       <c r="U162" s="3">
         <v>129.53</v>
       </c>
       <c r="V162" s="3">
-        <v>4.28</v>
+        <v>4.59</v>
       </c>
       <c r="W162" s="3">
         <v>11.48</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>145.29</v>
+        <v>145.59</v>
       </c>
       <c r="Z162" s="2">
-        <v>19.73</v>
+        <v>19.77</v>
       </c>
       <c r="AA162" s="2">
         <v>46</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>705</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>706</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F163" s="2">
         <v>40034018</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -18812,63 +18812,63 @@
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
         <v>228.8</v>
       </c>
       <c r="Q163" s="3">
         <v>54.73</v>
       </c>
       <c r="R163" s="3">
         <v>122.87</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>406.4</v>
       </c>
       <c r="U163" s="3">
         <v>228.8</v>
       </c>
       <c r="V163" s="3">
-        <v>54.73</v>
+        <v>54.94</v>
       </c>
       <c r="W163" s="3">
         <v>122.87</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>406.4</v>
+        <v>406.6</v>
       </c>
       <c r="Z163" s="2">
-        <v>18</v>
+        <v>18.01</v>
       </c>
       <c r="AA163" s="2">
         <v>36</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F164" s="2">
         <v>40034250</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -18895,63 +18895,63 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>92.62</v>
       </c>
       <c r="Q164" s="3">
         <v>16.12</v>
       </c>
       <c r="R164" s="3">
         <v>33.7</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>142.44</v>
       </c>
       <c r="U164" s="3">
         <v>92.62</v>
       </c>
       <c r="V164" s="3">
-        <v>16.12</v>
+        <v>17.46</v>
       </c>
       <c r="W164" s="3">
         <v>33.7</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>142.44</v>
+        <v>143.78</v>
       </c>
       <c r="Z164" s="2">
-        <v>25.25</v>
+        <v>25.49</v>
       </c>
       <c r="AA164" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>715</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>716</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F165" s="2">
         <v>40028360</v>
       </c>
       <c r="G165" s="2" t="s">
@@ -18978,63 +18978,63 @@
       <c r="N165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P165" s="3">
         <v>90.11</v>
       </c>
       <c r="Q165" s="3">
         <v>39.18</v>
       </c>
       <c r="R165" s="3">
         <v>24.5</v>
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>153.79</v>
       </c>
       <c r="U165" s="3">
         <v>90.11</v>
       </c>
       <c r="V165" s="3">
-        <v>39.18</v>
+        <v>39.98</v>
       </c>
       <c r="W165" s="3">
         <v>24.5</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
-        <v>153.79</v>
+        <v>154.59</v>
       </c>
       <c r="Z165" s="2">
-        <v>40.27</v>
+        <v>40.48</v>
       </c>
       <c r="AA165" s="2">
         <v>36</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>719</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F166" s="2">
         <v>40028577</v>
       </c>
       <c r="G166" s="2" t="s">
@@ -19227,63 +19227,63 @@
       <c r="N168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P168" s="3">
         <v>262.94</v>
       </c>
       <c r="Q168" s="3">
         <v>23.83</v>
       </c>
       <c r="R168" s="3">
         <v>29.71</v>
       </c>
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>316.49</v>
       </c>
       <c r="U168" s="3">
         <v>262.94</v>
       </c>
       <c r="V168" s="3">
-        <v>23.83</v>
+        <v>24.44</v>
       </c>
       <c r="W168" s="3">
         <v>29.71</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
-        <v>316.49</v>
+        <v>317.09</v>
       </c>
       <c r="Z168" s="2">
-        <v>43.17</v>
+        <v>43.25</v>
       </c>
       <c r="AA168" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>731</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>733</v>
       </c>
       <c r="F169" s="2">
         <v>40028449</v>
       </c>
       <c r="G169" s="2" t="s">
@@ -19393,63 +19393,63 @@
       <c r="N170" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P170" s="3">
         <v>114.7</v>
       </c>
       <c r="Q170" s="3">
         <v>20.38</v>
       </c>
       <c r="R170" s="3">
         <v>8.41</v>
       </c>
       <c r="S170" s="3">
         <v>0</v>
       </c>
       <c r="T170" s="3">
         <v>143.48</v>
       </c>
       <c r="U170" s="3">
         <v>114.7</v>
       </c>
       <c r="V170" s="3">
-        <v>20.38</v>
+        <v>20.63</v>
       </c>
       <c r="W170" s="3">
         <v>8.41</v>
       </c>
       <c r="X170" s="2">
         <v>0</v>
       </c>
       <c r="Y170" s="2">
-        <v>143.48</v>
+        <v>143.74</v>
       </c>
       <c r="Z170" s="2">
-        <v>30.12</v>
+        <v>30.17</v>
       </c>
       <c r="AA170" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>739</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>740</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>741</v>
       </c>
       <c r="F171" s="2">
         <v>40034149</v>
       </c>
       <c r="G171" s="2" t="s">
@@ -19808,63 +19808,63 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>158.23</v>
       </c>
       <c r="Q175" s="3">
         <v>34.79</v>
       </c>
       <c r="R175" s="3">
         <v>71.2</v>
       </c>
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>264.22</v>
       </c>
       <c r="U175" s="3">
         <v>157.95</v>
       </c>
       <c r="V175" s="3">
-        <v>34.79</v>
+        <v>35.12</v>
       </c>
       <c r="W175" s="3">
         <v>71.2</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
-        <v>263.94</v>
+        <v>264.27</v>
       </c>
       <c r="Z175" s="2">
-        <v>43.59</v>
+        <v>43.65</v>
       </c>
       <c r="AA175" s="2">
         <v>46</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>760</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>761</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F176" s="2">
         <v>40028392</v>
       </c>
       <c r="G176" s="2" t="s">
@@ -19891,63 +19891,63 @@
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>128.38</v>
       </c>
       <c r="Q176" s="3">
         <v>27.05</v>
       </c>
       <c r="R176" s="3">
         <v>8</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>163.43</v>
       </c>
       <c r="U176" s="3">
         <v>128.38</v>
       </c>
       <c r="V176" s="3">
-        <v>27.05</v>
+        <v>27.35</v>
       </c>
       <c r="W176" s="3">
         <v>8</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>163.43</v>
+        <v>163.73</v>
       </c>
       <c r="Z176" s="2">
-        <v>29.94</v>
+        <v>30</v>
       </c>
       <c r="AA176" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>764</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>765</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F177" s="2">
         <v>40033987</v>
       </c>
       <c r="G177" s="2" t="s">
@@ -20057,63 +20057,63 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>207.27</v>
       </c>
       <c r="Q178" s="3">
         <v>19</v>
       </c>
       <c r="R178" s="3">
         <v>32.68</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>258.94</v>
       </c>
       <c r="U178" s="3">
         <v>207.27</v>
       </c>
       <c r="V178" s="3">
-        <v>19</v>
+        <v>19.6</v>
       </c>
       <c r="W178" s="3">
         <v>32.68</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>258.94</v>
+        <v>259.55</v>
       </c>
       <c r="Z178" s="2">
-        <v>51.42</v>
+        <v>51.54</v>
       </c>
       <c r="AA178" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>773</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>774</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F179" s="2">
         <v>40028284</v>
       </c>
       <c r="G179" s="2" t="s">
@@ -25004,63 +25004,63 @@
       <c r="N239" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O239" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P239" s="3">
         <v>243.71</v>
       </c>
       <c r="Q239" s="3">
         <v>57.45</v>
       </c>
       <c r="R239" s="3">
         <v>68.83</v>
       </c>
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>369.99</v>
       </c>
       <c r="U239" s="3">
         <v>243.71</v>
       </c>
       <c r="V239" s="3">
-        <v>57.45</v>
+        <v>58.39</v>
       </c>
       <c r="W239" s="3">
         <v>68.83</v>
       </c>
       <c r="X239" s="2">
         <v>0</v>
       </c>
       <c r="Y239" s="2">
-        <v>369.99</v>
+        <v>370.93</v>
       </c>
       <c r="Z239" s="2">
-        <v>30.1</v>
+        <v>30.18</v>
       </c>
       <c r="AA239" s="2">
         <v>64</v>
       </c>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>963</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>964</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>965</v>
       </c>
       <c r="F240" s="2">
         <v>40028406</v>
       </c>
       <c r="G240" s="2" t="s">
@@ -25419,63 +25419,63 @@
       <c r="N244" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O244" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P244" s="3">
         <v>296.98</v>
       </c>
       <c r="Q244" s="3">
         <v>19.23</v>
       </c>
       <c r="R244" s="3">
         <v>55.06</v>
       </c>
       <c r="S244" s="3">
         <v>0</v>
       </c>
       <c r="T244" s="3">
         <v>371.27</v>
       </c>
       <c r="U244" s="3">
         <v>296.98</v>
       </c>
       <c r="V244" s="3">
-        <v>19.23</v>
+        <v>19.37</v>
       </c>
       <c r="W244" s="3">
         <v>55.06</v>
       </c>
       <c r="X244" s="2">
         <v>0</v>
       </c>
       <c r="Y244" s="2">
-        <v>371.27</v>
+        <v>371.41</v>
       </c>
       <c r="Z244" s="2">
-        <v>49.45</v>
+        <v>49.46</v>
       </c>
       <c r="AA244" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="245" spans="1:27">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>984</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>985</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F245" s="2">
         <v>40028128</v>
       </c>
       <c r="G245" s="2" t="s">
@@ -25502,63 +25502,63 @@
       <c r="N245" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O245" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P245" s="3">
         <v>327.34</v>
       </c>
       <c r="Q245" s="3">
         <v>22.2</v>
       </c>
       <c r="R245" s="3">
         <v>114.35</v>
       </c>
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>463.89</v>
       </c>
       <c r="U245" s="3">
         <v>327.34</v>
       </c>
       <c r="V245" s="3">
-        <v>22.2</v>
+        <v>23.01</v>
       </c>
       <c r="W245" s="3">
         <v>114.35</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
-        <v>463.89</v>
+        <v>464.7</v>
       </c>
       <c r="Z245" s="2">
-        <v>39.37</v>
+        <v>39.44</v>
       </c>
       <c r="AA245" s="2">
         <v>56</v>
       </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>988</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>989</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F246" s="2">
         <v>40028603</v>
       </c>
       <c r="G246" s="2" t="s">
@@ -25668,63 +25668,63 @@
       <c r="N247" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P247" s="3">
         <v>130.53</v>
       </c>
       <c r="Q247" s="3">
         <v>37.93</v>
       </c>
       <c r="R247" s="3">
         <v>13.92</v>
       </c>
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>182.38</v>
       </c>
       <c r="U247" s="3">
         <v>130.53</v>
       </c>
       <c r="V247" s="3">
-        <v>37.93</v>
+        <v>38.53</v>
       </c>
       <c r="W247" s="3">
         <v>13.92</v>
       </c>
       <c r="X247" s="2">
         <v>0</v>
       </c>
       <c r="Y247" s="2">
-        <v>182.38</v>
+        <v>182.98</v>
       </c>
       <c r="Z247" s="2">
-        <v>23.87</v>
+        <v>23.95</v>
       </c>
       <c r="AA247" s="2">
         <v>41</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>996</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>997</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>998</v>
       </c>
       <c r="F248" s="2">
         <v>40028356</v>
       </c>
       <c r="G248" s="2" t="s">
@@ -25834,63 +25834,63 @@
       <c r="N249" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P249" s="3">
         <v>144.32</v>
       </c>
       <c r="Q249" s="3">
         <v>36.04</v>
       </c>
       <c r="R249" s="3">
         <v>21.92</v>
       </c>
       <c r="S249" s="3">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>202.28</v>
       </c>
       <c r="U249" s="3">
         <v>144.32</v>
       </c>
       <c r="V249" s="3">
-        <v>36.04</v>
+        <v>36.65</v>
       </c>
       <c r="W249" s="3">
         <v>21.92</v>
       </c>
       <c r="X249" s="2">
         <v>0</v>
       </c>
       <c r="Y249" s="2">
-        <v>202.28</v>
+        <v>202.88</v>
       </c>
       <c r="Z249" s="2">
-        <v>25.89</v>
+        <v>25.97</v>
       </c>
       <c r="AA249" s="2">
         <v>61</v>
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F250" s="2">
         <v>40032899</v>
       </c>
       <c r="G250" s="2" t="s">
@@ -26498,63 +26498,63 @@
       <c r="N257" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O257" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P257" s="3">
         <v>0</v>
       </c>
       <c r="Q257" s="3">
         <v>0</v>
       </c>
       <c r="R257" s="3">
         <v>14.1</v>
       </c>
       <c r="S257" s="3">
         <v>0</v>
       </c>
       <c r="T257" s="3">
         <v>14.1</v>
       </c>
       <c r="U257" s="3">
         <v>0</v>
       </c>
       <c r="V257" s="3">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="W257" s="3">
         <v>14.1</v>
       </c>
       <c r="X257" s="2">
         <v>0</v>
       </c>
       <c r="Y257" s="2">
-        <v>14.1</v>
+        <v>14.42</v>
       </c>
       <c r="Z257" s="2">
-        <v>2.25</v>
+        <v>2.3</v>
       </c>
       <c r="AA257" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="258" spans="1:27">
       <c r="A258" s="2">
         <v>255</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="D258" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="F258" s="2">
         <v>40053586</v>
       </c>
       <c r="G258" s="2" t="s">
@@ -26581,63 +26581,63 @@
       <c r="N258" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O258" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P258" s="3">
         <v>184.21</v>
       </c>
       <c r="Q258" s="3">
         <v>32.03</v>
       </c>
       <c r="R258" s="3">
         <v>127.78</v>
       </c>
       <c r="S258" s="3">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>344.02</v>
       </c>
       <c r="U258" s="3">
         <v>184.21</v>
       </c>
       <c r="V258" s="3">
-        <v>32.03</v>
+        <v>32.66</v>
       </c>
       <c r="W258" s="3">
         <v>127.78</v>
       </c>
       <c r="X258" s="2">
         <v>0</v>
       </c>
       <c r="Y258" s="2">
-        <v>344.02</v>
+        <v>344.65</v>
       </c>
       <c r="Z258" s="2">
-        <v>45.51</v>
+        <v>45.59</v>
       </c>
       <c r="AA258" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>1042</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1043</v>
       </c>
       <c r="F259" s="2">
         <v>40053559</v>
       </c>
       <c r="G259" s="2" t="s">
@@ -26747,63 +26747,63 @@
       <c r="N260" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P260" s="3">
         <v>126.27</v>
       </c>
       <c r="Q260" s="3">
         <v>34.68</v>
       </c>
       <c r="R260" s="3">
         <v>12.58</v>
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>173.53</v>
       </c>
       <c r="U260" s="3">
         <v>126.27</v>
       </c>
       <c r="V260" s="3">
-        <v>34.68</v>
+        <v>34.88</v>
       </c>
       <c r="W260" s="3">
         <v>12.58</v>
       </c>
       <c r="X260" s="2">
         <v>0</v>
       </c>
       <c r="Y260" s="2">
-        <v>173.53</v>
+        <v>173.73</v>
       </c>
       <c r="Z260" s="2">
-        <v>33.39</v>
+        <v>33.43</v>
       </c>
       <c r="AA260" s="2">
         <v>48</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="F261" s="2">
         <v>40042226</v>
       </c>
       <c r="G261" s="2" t="s">
@@ -26913,63 +26913,63 @@
       <c r="N262" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O262" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P262" s="3">
         <v>38.13</v>
       </c>
       <c r="Q262" s="3">
         <v>10.66</v>
       </c>
       <c r="R262" s="3">
         <v>3.11</v>
       </c>
       <c r="S262" s="3">
         <v>0</v>
       </c>
       <c r="T262" s="3">
         <v>51.9</v>
       </c>
       <c r="U262" s="3">
         <v>38.13</v>
       </c>
       <c r="V262" s="3">
-        <v>10.66</v>
+        <v>12.06</v>
       </c>
       <c r="W262" s="3">
         <v>3.11</v>
       </c>
       <c r="X262" s="2">
         <v>0</v>
       </c>
       <c r="Y262" s="2">
-        <v>51.9</v>
+        <v>53.3</v>
       </c>
       <c r="Z262" s="2">
-        <v>37.44</v>
+        <v>38.44</v>
       </c>
       <c r="AA262" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="263" spans="1:27">
       <c r="A263" s="2">
         <v>260</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="F263" s="2">
         <v>40034308</v>
       </c>
       <c r="G263" s="2" t="s">
@@ -27079,63 +27079,63 @@
       <c r="N264" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O264" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P264" s="3">
         <v>322.65</v>
       </c>
       <c r="Q264" s="3">
         <v>27.98</v>
       </c>
       <c r="R264" s="3">
         <v>29.26</v>
       </c>
       <c r="S264" s="3">
         <v>0</v>
       </c>
       <c r="T264" s="3">
         <v>379.89</v>
       </c>
       <c r="U264" s="3">
         <v>322.65</v>
       </c>
       <c r="V264" s="3">
-        <v>27.98</v>
+        <v>28.62</v>
       </c>
       <c r="W264" s="3">
         <v>29.26</v>
       </c>
       <c r="X264" s="2">
         <v>0</v>
       </c>
       <c r="Y264" s="2">
-        <v>379.89</v>
+        <v>380.53</v>
       </c>
       <c r="Z264" s="2">
-        <v>51.26</v>
+        <v>51.35</v>
       </c>
       <c r="AA264" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265" s="2">
         <v>262</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F265" s="2">
         <v>40028559</v>
       </c>
       <c r="G265" s="2" t="s">
@@ -27162,63 +27162,63 @@
       <c r="N265" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O265" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P265" s="3">
         <v>98.78</v>
       </c>
       <c r="Q265" s="3">
         <v>32.35</v>
       </c>
       <c r="R265" s="3">
         <v>10.26</v>
       </c>
       <c r="S265" s="3">
         <v>0</v>
       </c>
       <c r="T265" s="3">
         <v>141.39</v>
       </c>
       <c r="U265" s="3">
         <v>98.78</v>
       </c>
       <c r="V265" s="3">
-        <v>32.35</v>
+        <v>32.65</v>
       </c>
       <c r="W265" s="3">
         <v>10.26</v>
       </c>
       <c r="X265" s="2">
         <v>0</v>
       </c>
       <c r="Y265" s="2">
-        <v>141.39</v>
+        <v>141.69</v>
       </c>
       <c r="Z265" s="2">
-        <v>26.14</v>
+        <v>26.2</v>
       </c>
       <c r="AA265" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="266" spans="1:27">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="D266" s="2" t="s">
         <v>1070</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="F266" s="2">
         <v>40033965</v>
       </c>
       <c r="G266" s="2" t="s">
@@ -27411,63 +27411,63 @@
       <c r="N268" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O268" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P268" s="3">
         <v>0</v>
       </c>
       <c r="Q268" s="3">
         <v>9.93</v>
       </c>
       <c r="R268" s="3">
         <v>13.39</v>
       </c>
       <c r="S268" s="3">
         <v>0</v>
       </c>
       <c r="T268" s="3">
         <v>23.31</v>
       </c>
       <c r="U268" s="3">
         <v>0</v>
       </c>
       <c r="V268" s="3">
-        <v>5.18</v>
+        <v>9.93</v>
       </c>
       <c r="W268" s="3">
         <v>13.39</v>
       </c>
       <c r="X268" s="2">
         <v>0</v>
       </c>
       <c r="Y268" s="2">
-        <v>18.56</v>
+        <v>23.31</v>
       </c>
       <c r="Z268" s="2">
-        <v>2.43</v>
+        <v>3.06</v>
       </c>
       <c r="AA268" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="269" spans="1:27">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="F269" s="2">
         <v>40066222</v>
       </c>
       <c r="G269" s="2" t="s">
@@ -27577,63 +27577,63 @@
       <c r="N270" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O270" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P270" s="3">
         <v>350.85</v>
       </c>
       <c r="Q270" s="3">
         <v>31.25</v>
       </c>
       <c r="R270" s="3">
         <v>18.27</v>
       </c>
       <c r="S270" s="3">
         <v>0</v>
       </c>
       <c r="T270" s="3">
         <v>400.37</v>
       </c>
       <c r="U270" s="3">
         <v>350.85</v>
       </c>
       <c r="V270" s="3">
-        <v>31.25</v>
+        <v>31.85</v>
       </c>
       <c r="W270" s="3">
         <v>18.27</v>
       </c>
       <c r="X270" s="2">
         <v>0</v>
       </c>
       <c r="Y270" s="2">
-        <v>400.37</v>
+        <v>400.98</v>
       </c>
       <c r="Z270" s="2">
-        <v>53.25</v>
+        <v>53.33</v>
       </c>
       <c r="AA270" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="271" spans="1:27">
       <c r="A271" s="2">
         <v>268</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="D271" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="F271" s="2">
         <v>40028512</v>
       </c>
       <c r="G271" s="2" t="s">
@@ -27743,63 +27743,63 @@
       <c r="N272" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O272" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P272" s="3">
         <v>277.53</v>
       </c>
       <c r="Q272" s="3">
         <v>36.83</v>
       </c>
       <c r="R272" s="3">
         <v>19.38</v>
       </c>
       <c r="S272" s="3">
         <v>0</v>
       </c>
       <c r="T272" s="3">
         <v>333.74</v>
       </c>
       <c r="U272" s="3">
         <v>277.53</v>
       </c>
       <c r="V272" s="3">
-        <v>36.83</v>
+        <v>37.13</v>
       </c>
       <c r="W272" s="3">
         <v>19.38</v>
       </c>
       <c r="X272" s="2">
         <v>0</v>
       </c>
       <c r="Y272" s="2">
-        <v>333.74</v>
+        <v>334.04</v>
       </c>
       <c r="Z272" s="2">
-        <v>45.6</v>
+        <v>45.64</v>
       </c>
       <c r="AA272" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="273" spans="1:27">
       <c r="A273" s="2">
         <v>270</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="D273" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="F273" s="2">
         <v>40032967</v>
       </c>
       <c r="G273" s="2" t="s">
@@ -27909,63 +27909,63 @@
       <c r="N274" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O274" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P274" s="3">
         <v>113.3</v>
       </c>
       <c r="Q274" s="3">
         <v>36.91</v>
       </c>
       <c r="R274" s="3">
         <v>4.87</v>
       </c>
       <c r="S274" s="3">
         <v>0</v>
       </c>
       <c r="T274" s="3">
         <v>155.07</v>
       </c>
       <c r="U274" s="3">
         <v>113.3</v>
       </c>
       <c r="V274" s="3">
-        <v>36.91</v>
+        <v>37.3</v>
       </c>
       <c r="W274" s="3">
         <v>4.87</v>
       </c>
       <c r="X274" s="2">
         <v>0</v>
       </c>
       <c r="Y274" s="2">
-        <v>155.07</v>
+        <v>155.46</v>
       </c>
       <c r="Z274" s="2">
-        <v>32.93</v>
+        <v>33.01</v>
       </c>
       <c r="AA274" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="275" spans="1:27">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F275" s="2">
         <v>40028622</v>
       </c>
       <c r="G275" s="2" t="s">
@@ -28158,63 +28158,63 @@
       <c r="N277" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O277" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P277" s="3">
         <v>303.91</v>
       </c>
       <c r="Q277" s="3">
         <v>41.39</v>
       </c>
       <c r="R277" s="3">
         <v>38.98</v>
       </c>
       <c r="S277" s="3">
         <v>0</v>
       </c>
       <c r="T277" s="3">
         <v>384.29</v>
       </c>
       <c r="U277" s="3">
         <v>303.91</v>
       </c>
       <c r="V277" s="3">
-        <v>41.39</v>
+        <v>41.59</v>
       </c>
       <c r="W277" s="3">
         <v>38.98</v>
       </c>
       <c r="X277" s="2">
         <v>0</v>
       </c>
       <c r="Y277" s="2">
-        <v>384.29</v>
+        <v>384.49</v>
       </c>
       <c r="Z277" s="2">
-        <v>37.96</v>
+        <v>37.98</v>
       </c>
       <c r="AA277" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="278" spans="1:27">
       <c r="A278" s="2">
         <v>275</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="F278" s="2">
         <v>40028295</v>
       </c>
       <c r="G278" s="2" t="s">
@@ -28573,63 +28573,63 @@
       <c r="N282" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O282" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P282" s="3">
         <v>0</v>
       </c>
       <c r="Q282" s="3">
         <v>9.05</v>
       </c>
       <c r="R282" s="3">
         <v>4.2</v>
       </c>
       <c r="S282" s="3">
         <v>0</v>
       </c>
       <c r="T282" s="3">
         <v>13.25</v>
       </c>
       <c r="U282" s="3">
         <v>0</v>
       </c>
       <c r="V282" s="3">
-        <v>9.05</v>
+        <v>9.18</v>
       </c>
       <c r="W282" s="3">
         <v>4.2</v>
       </c>
       <c r="X282" s="2">
         <v>0</v>
       </c>
       <c r="Y282" s="2">
-        <v>13.25</v>
+        <v>13.38</v>
       </c>
       <c r="Z282" s="2">
-        <v>14.42</v>
+        <v>14.56</v>
       </c>
       <c r="AA282" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="283" spans="1:27">
       <c r="A283" s="2">
         <v>280</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="D283" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="F283" s="2">
         <v>40063954</v>
       </c>
       <c r="G283" s="2" t="s">
@@ -33187,66 +33187,66 @@
         <v>0</v>
       </c>
       <c r="M339" s="3">
         <v>68.13</v>
       </c>
       <c r="N339" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O339" s="3"/>
       <c r="P339" s="3">
         <v>68.13</v>
       </c>
       <c r="Q339" s="3">
         <v>0</v>
       </c>
       <c r="R339" s="3">
         <v>0</v>
       </c>
       <c r="S339" s="3">
         <v>0</v>
       </c>
       <c r="T339" s="3">
         <v>68.13</v>
       </c>
       <c r="U339" s="3">
-        <v>62.07</v>
+        <v>62.29</v>
       </c>
       <c r="V339" s="3">
         <v>0</v>
       </c>
       <c r="W339" s="3">
         <v>0</v>
       </c>
       <c r="X339" s="2">
         <v>0</v>
       </c>
       <c r="Y339" s="2">
-        <v>62.07</v>
+        <v>62.29</v>
       </c>
       <c r="Z339" s="2">
-        <v>91.1</v>
+        <v>91.43</v>
       </c>
       <c r="AA339" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="340" spans="1:27">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C340" s="2" t="s">
         <v>1348</v>
       </c>
       <c r="D340" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="F340" s="2">
         <v>7755750</v>
       </c>
       <c r="G340" s="2" t="s">
@@ -33430,66 +33430,66 @@
         <v>0</v>
       </c>
       <c r="M342" s="3">
         <v>99.82</v>
       </c>
       <c r="N342" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O342" s="3"/>
       <c r="P342" s="3">
         <v>99.82</v>
       </c>
       <c r="Q342" s="3">
         <v>0</v>
       </c>
       <c r="R342" s="3">
         <v>0</v>
       </c>
       <c r="S342" s="3">
         <v>0</v>
       </c>
       <c r="T342" s="3">
         <v>99.82</v>
       </c>
       <c r="U342" s="3">
-        <v>76.36</v>
+        <v>78.52</v>
       </c>
       <c r="V342" s="3">
         <v>0</v>
       </c>
       <c r="W342" s="3">
         <v>0</v>
       </c>
       <c r="X342" s="2">
         <v>0</v>
       </c>
       <c r="Y342" s="2">
-        <v>76.36</v>
+        <v>78.52</v>
       </c>
       <c r="Z342" s="2">
-        <v>76.5</v>
+        <v>78.66</v>
       </c>
       <c r="AA342" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="343" spans="1:27">
       <c r="A343" s="2">
         <v>340</v>
       </c>
       <c r="B343" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="D343" s="2" t="s">
         <v>1362</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1363</v>
       </c>
       <c r="F343" s="2">
         <v>7755729</v>
       </c>
       <c r="G343" s="2" t="s">
@@ -33592,66 +33592,66 @@
         <v>0</v>
       </c>
       <c r="M344" s="3">
         <v>85.49</v>
       </c>
       <c r="N344" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O344" s="3"/>
       <c r="P344" s="3">
         <v>85.49</v>
       </c>
       <c r="Q344" s="3">
         <v>0</v>
       </c>
       <c r="R344" s="3">
         <v>0</v>
       </c>
       <c r="S344" s="3">
         <v>0</v>
       </c>
       <c r="T344" s="3">
         <v>85.49</v>
       </c>
       <c r="U344" s="3">
-        <v>77.46</v>
+        <v>78.26</v>
       </c>
       <c r="V344" s="3">
         <v>0</v>
       </c>
       <c r="W344" s="3">
         <v>0</v>
       </c>
       <c r="X344" s="2">
         <v>0</v>
       </c>
       <c r="Y344" s="2">
-        <v>77.46</v>
+        <v>78.26</v>
       </c>
       <c r="Z344" s="2">
-        <v>90.61</v>
+        <v>91.54</v>
       </c>
       <c r="AA344" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="345" spans="1:27">
       <c r="A345" s="2">
         <v>342</v>
       </c>
       <c r="B345" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C345" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="D345" s="2" t="s">
         <v>1370</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1371</v>
       </c>
       <c r="F345" s="2">
         <v>8123523</v>
       </c>
       <c r="G345" s="2" t="s">
@@ -33835,66 +33835,66 @@
         <v>0</v>
       </c>
       <c r="M347" s="3">
         <v>80.84</v>
       </c>
       <c r="N347" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O347" s="3"/>
       <c r="P347" s="3">
         <v>80.84</v>
       </c>
       <c r="Q347" s="3">
         <v>0</v>
       </c>
       <c r="R347" s="3">
         <v>0</v>
       </c>
       <c r="S347" s="3">
         <v>0</v>
       </c>
       <c r="T347" s="3">
         <v>80.84</v>
       </c>
       <c r="U347" s="3">
-        <v>77.01</v>
+        <v>79.07</v>
       </c>
       <c r="V347" s="3">
         <v>0</v>
       </c>
       <c r="W347" s="3">
         <v>0</v>
       </c>
       <c r="X347" s="2">
         <v>0</v>
       </c>
       <c r="Y347" s="2">
-        <v>77.01</v>
+        <v>79.07</v>
       </c>
       <c r="Z347" s="2">
-        <v>95.27</v>
+        <v>97.81</v>
       </c>
       <c r="AA347" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="348" spans="1:27">
       <c r="A348" s="2">
         <v>345</v>
       </c>
       <c r="B348" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C348" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="D348" s="2" t="s">
         <v>1382</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1383</v>
       </c>
       <c r="F348" s="2">
         <v>7755747</v>
       </c>
       <c r="G348" s="2" t="s">
@@ -34321,66 +34321,66 @@
         <v>0</v>
       </c>
       <c r="M353" s="3">
         <v>90.72</v>
       </c>
       <c r="N353" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O353" s="3"/>
       <c r="P353" s="3">
         <v>90.72</v>
       </c>
       <c r="Q353" s="3">
         <v>0</v>
       </c>
       <c r="R353" s="3">
         <v>0</v>
       </c>
       <c r="S353" s="3">
         <v>0</v>
       </c>
       <c r="T353" s="3">
         <v>90.72</v>
       </c>
       <c r="U353" s="3">
-        <v>82.56</v>
+        <v>84.91</v>
       </c>
       <c r="V353" s="3">
         <v>0</v>
       </c>
       <c r="W353" s="3">
         <v>0</v>
       </c>
       <c r="X353" s="2">
         <v>0</v>
       </c>
       <c r="Y353" s="2">
-        <v>82.56</v>
+        <v>84.91</v>
       </c>
       <c r="Z353" s="2">
-        <v>91.01</v>
+        <v>93.6</v>
       </c>
       <c r="AA353" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="354" spans="1:27">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>1405</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>1406</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F354" s="2">
         <v>8133330</v>
       </c>
       <c r="G354" s="2" t="s">
@@ -34483,66 +34483,66 @@
         <v>0</v>
       </c>
       <c r="M355" s="3">
         <v>99.83</v>
       </c>
       <c r="N355" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O355" s="3"/>
       <c r="P355" s="3">
         <v>99.83</v>
       </c>
       <c r="Q355" s="3">
         <v>0</v>
       </c>
       <c r="R355" s="3">
         <v>0</v>
       </c>
       <c r="S355" s="3">
         <v>0</v>
       </c>
       <c r="T355" s="3">
         <v>99.83</v>
       </c>
       <c r="U355" s="3">
-        <v>50.13</v>
+        <v>50.79</v>
       </c>
       <c r="V355" s="3">
         <v>0</v>
       </c>
       <c r="W355" s="3">
         <v>0</v>
       </c>
       <c r="X355" s="2">
         <v>0</v>
       </c>
       <c r="Y355" s="2">
-        <v>50.13</v>
+        <v>50.79</v>
       </c>
       <c r="Z355" s="2">
-        <v>50.22</v>
+        <v>50.87</v>
       </c>
       <c r="AA355" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="356" spans="1:27">
       <c r="A356" s="2">
         <v>353</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C356" s="2" t="s">
         <v>1413</v>
       </c>
       <c r="D356" s="2" t="s">
         <v>1414</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="F356" s="2">
         <v>7391217</v>
       </c>
       <c r="G356" s="2" t="s">
@@ -34564,66 +34564,66 @@
         <v>0</v>
       </c>
       <c r="M356" s="3">
         <v>81.83</v>
       </c>
       <c r="N356" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O356" s="3"/>
       <c r="P356" s="3">
         <v>81.83</v>
       </c>
       <c r="Q356" s="3">
         <v>0</v>
       </c>
       <c r="R356" s="3">
         <v>0</v>
       </c>
       <c r="S356" s="3">
         <v>0</v>
       </c>
       <c r="T356" s="3">
         <v>81.83</v>
       </c>
       <c r="U356" s="3">
-        <v>76.5</v>
+        <v>77.96</v>
       </c>
       <c r="V356" s="3">
         <v>0</v>
       </c>
       <c r="W356" s="3">
         <v>0</v>
       </c>
       <c r="X356" s="2">
         <v>0</v>
       </c>
       <c r="Y356" s="2">
-        <v>76.5</v>
+        <v>77.96</v>
       </c>
       <c r="Z356" s="2">
-        <v>93.48</v>
+        <v>95.27</v>
       </c>
       <c r="AA356" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="357" spans="1:27">
       <c r="A357" s="2">
         <v>354</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C357" s="2" t="s">
         <v>1417</v>
       </c>
       <c r="D357" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="F357" s="2">
         <v>8133328</v>
       </c>
       <c r="G357" s="2" t="s">
@@ -34726,66 +34726,66 @@
         <v>0</v>
       </c>
       <c r="M358" s="3">
         <v>89.5</v>
       </c>
       <c r="N358" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O358" s="3"/>
       <c r="P358" s="3">
         <v>89.5</v>
       </c>
       <c r="Q358" s="3">
         <v>0</v>
       </c>
       <c r="R358" s="3">
         <v>0</v>
       </c>
       <c r="S358" s="3">
         <v>0</v>
       </c>
       <c r="T358" s="3">
         <v>89.5</v>
       </c>
       <c r="U358" s="3">
-        <v>84.6</v>
+        <v>85.4</v>
       </c>
       <c r="V358" s="3">
         <v>0</v>
       </c>
       <c r="W358" s="3">
         <v>0</v>
       </c>
       <c r="X358" s="2">
         <v>0</v>
       </c>
       <c r="Y358" s="2">
-        <v>84.6</v>
+        <v>85.4</v>
       </c>
       <c r="Z358" s="2">
-        <v>94.53</v>
+        <v>95.42</v>
       </c>
       <c r="AA358" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="359" spans="1:27">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C359" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="D359" s="2" t="s">
         <v>1426</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="F359" s="2">
         <v>0</v>
       </c>
       <c r="G359" s="2" t="s">
@@ -34969,66 +34969,66 @@
         <v>0</v>
       </c>
       <c r="M361" s="3">
         <v>91.76</v>
       </c>
       <c r="N361" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O361" s="3"/>
       <c r="P361" s="3">
         <v>91.76</v>
       </c>
       <c r="Q361" s="3">
         <v>0</v>
       </c>
       <c r="R361" s="3">
         <v>0</v>
       </c>
       <c r="S361" s="3">
         <v>0</v>
       </c>
       <c r="T361" s="3">
         <v>91.76</v>
       </c>
       <c r="U361" s="3">
-        <v>84.06</v>
+        <v>85.44</v>
       </c>
       <c r="V361" s="3">
         <v>0</v>
       </c>
       <c r="W361" s="3">
         <v>0</v>
       </c>
       <c r="X361" s="2">
         <v>0</v>
       </c>
       <c r="Y361" s="2">
-        <v>84.06</v>
+        <v>85.44</v>
       </c>
       <c r="Z361" s="2">
-        <v>91.61</v>
+        <v>93.12</v>
       </c>
       <c r="AA361" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="362" spans="1:27">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C362" s="2" t="s">
         <v>1437</v>
       </c>
       <c r="D362" s="2" t="s">
         <v>1438</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>1439</v>
       </c>
       <c r="F362" s="2">
         <v>8155361</v>
       </c>
       <c r="G362" s="2" t="s">
@@ -35383,63 +35383,63 @@
       <c r="N366" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O366" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P366" s="3">
         <v>300.71</v>
       </c>
       <c r="Q366" s="3">
         <v>9.59</v>
       </c>
       <c r="R366" s="3">
         <v>16.11</v>
       </c>
       <c r="S366" s="3">
         <v>0</v>
       </c>
       <c r="T366" s="3">
         <v>326.41</v>
       </c>
       <c r="U366" s="3">
         <v>300.71</v>
       </c>
       <c r="V366" s="3">
-        <v>9.59</v>
+        <v>11.05</v>
       </c>
       <c r="W366" s="3">
         <v>16.11</v>
       </c>
       <c r="X366" s="2">
         <v>0</v>
       </c>
       <c r="Y366" s="2">
-        <v>326.41</v>
+        <v>327.86</v>
       </c>
       <c r="Z366" s="2">
-        <v>35.67</v>
+        <v>35.83</v>
       </c>
       <c r="AA366" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="367" spans="1:27">
       <c r="A367" s="2">
         <v>364</v>
       </c>
       <c r="B367" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C367" s="2" t="s">
         <v>1457</v>
       </c>
       <c r="D367" s="2" t="s">
         <v>1458</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1459</v>
       </c>
       <c r="F367" s="2">
         <v>40034005</v>
       </c>
       <c r="G367" s="2" t="s">
@@ -35466,63 +35466,63 @@
       <c r="N367" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O367" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P367" s="3">
         <v>184.08</v>
       </c>
       <c r="Q367" s="3">
         <v>45.65</v>
       </c>
       <c r="R367" s="3">
         <v>9.65</v>
       </c>
       <c r="S367" s="3">
         <v>0</v>
       </c>
       <c r="T367" s="3">
         <v>239.38</v>
       </c>
       <c r="U367" s="3">
         <v>184.08</v>
       </c>
       <c r="V367" s="3">
-        <v>45.65</v>
+        <v>46.22</v>
       </c>
       <c r="W367" s="3">
         <v>9.65</v>
       </c>
       <c r="X367" s="2">
         <v>0</v>
       </c>
       <c r="Y367" s="2">
-        <v>239.38</v>
+        <v>239.96</v>
       </c>
       <c r="Z367" s="2">
-        <v>48.25</v>
+        <v>48.36</v>
       </c>
       <c r="AA367" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="368" spans="1:27">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>1461</v>
       </c>
       <c r="D368" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1463</v>
       </c>
       <c r="F368" s="2">
         <v>40053625</v>
       </c>
       <c r="G368" s="2" t="s">
@@ -35549,63 +35549,63 @@
       <c r="N368" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O368" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P368" s="3">
         <v>225.82</v>
       </c>
       <c r="Q368" s="3">
         <v>8.81</v>
       </c>
       <c r="R368" s="3">
         <v>28.71</v>
       </c>
       <c r="S368" s="3">
         <v>0</v>
       </c>
       <c r="T368" s="3">
         <v>263.35</v>
       </c>
       <c r="U368" s="3">
         <v>225.82</v>
       </c>
       <c r="V368" s="3">
-        <v>8.81</v>
+        <v>9.42</v>
       </c>
       <c r="W368" s="3">
         <v>28.71</v>
       </c>
       <c r="X368" s="2">
         <v>0</v>
       </c>
       <c r="Y368" s="2">
-        <v>263.35</v>
+        <v>263.96</v>
       </c>
       <c r="Z368" s="2">
-        <v>37.38</v>
+        <v>37.47</v>
       </c>
       <c r="AA368" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="369" spans="1:27">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>1465</v>
       </c>
       <c r="D369" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1467</v>
       </c>
       <c r="F369" s="2">
         <v>40032874</v>
       </c>
       <c r="G369" s="2" t="s">
@@ -35715,63 +35715,63 @@
       <c r="N370" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O370" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P370" s="3">
         <v>142.36</v>
       </c>
       <c r="Q370" s="3">
         <v>30.51</v>
       </c>
       <c r="R370" s="3">
         <v>22.93</v>
       </c>
       <c r="S370" s="3">
         <v>0</v>
       </c>
       <c r="T370" s="3">
         <v>195.8</v>
       </c>
       <c r="U370" s="3">
         <v>142.36</v>
       </c>
       <c r="V370" s="3">
-        <v>30.51</v>
+        <v>30.8</v>
       </c>
       <c r="W370" s="3">
         <v>22.93</v>
       </c>
       <c r="X370" s="2">
         <v>0</v>
       </c>
       <c r="Y370" s="2">
-        <v>195.8</v>
+        <v>196.09</v>
       </c>
       <c r="Z370" s="2">
-        <v>43.93</v>
+        <v>44</v>
       </c>
       <c r="AA370" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="371" spans="1:27">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C371" s="2" t="s">
         <v>1473</v>
       </c>
       <c r="D371" s="2" t="s">
         <v>1474</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1475</v>
       </c>
       <c r="F371" s="2">
         <v>40028452</v>
       </c>
       <c r="G371" s="2" t="s">
@@ -35798,63 +35798,63 @@
       <c r="N371" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O371" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P371" s="3">
         <v>209.74</v>
       </c>
       <c r="Q371" s="3">
         <v>35.35</v>
       </c>
       <c r="R371" s="3">
         <v>49.12</v>
       </c>
       <c r="S371" s="3">
         <v>0</v>
       </c>
       <c r="T371" s="3">
         <v>294.21</v>
       </c>
       <c r="U371" s="3">
         <v>209.74</v>
       </c>
       <c r="V371" s="3">
-        <v>35.35</v>
+        <v>35.55</v>
       </c>
       <c r="W371" s="3">
         <v>49.12</v>
       </c>
       <c r="X371" s="2">
         <v>0</v>
       </c>
       <c r="Y371" s="2">
-        <v>294.21</v>
+        <v>294.41</v>
       </c>
       <c r="Z371" s="2">
-        <v>39.11</v>
+        <v>39.13</v>
       </c>
       <c r="AA371" s="2">
         <v>48</v>
       </c>
     </row>
     <row r="372" spans="1:27">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C372" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="D372" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="F372" s="2">
         <v>40041911</v>
       </c>
       <c r="G372" s="2" t="s">
@@ -35881,63 +35881,63 @@
       <c r="N372" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O372" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P372" s="3">
         <v>137.48</v>
       </c>
       <c r="Q372" s="3">
         <v>9.02</v>
       </c>
       <c r="R372" s="3">
         <v>7.93</v>
       </c>
       <c r="S372" s="3">
         <v>0</v>
       </c>
       <c r="T372" s="3">
         <v>154.43</v>
       </c>
       <c r="U372" s="3">
         <v>137.48</v>
       </c>
       <c r="V372" s="3">
-        <v>9.02</v>
+        <v>9.22</v>
       </c>
       <c r="W372" s="3">
         <v>7.93</v>
       </c>
       <c r="X372" s="2">
         <v>0</v>
       </c>
       <c r="Y372" s="2">
-        <v>154.43</v>
+        <v>154.63</v>
       </c>
       <c r="Z372" s="2">
-        <v>28.28</v>
+        <v>28.31</v>
       </c>
       <c r="AA372" s="2">
         <v>51</v>
       </c>
     </row>
     <row r="373" spans="1:27">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C373" s="2" t="s">
         <v>1481</v>
       </c>
       <c r="D373" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1483</v>
       </c>
       <c r="F373" s="2">
         <v>40028303</v>
       </c>
       <c r="G373" s="2" t="s">
@@ -35964,63 +35964,63 @@
       <c r="N373" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O373" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P373" s="3">
         <v>251.5</v>
       </c>
       <c r="Q373" s="3">
         <v>26.74</v>
       </c>
       <c r="R373" s="3">
         <v>31.13</v>
       </c>
       <c r="S373" s="3">
         <v>0</v>
       </c>
       <c r="T373" s="3">
         <v>309.37</v>
       </c>
       <c r="U373" s="3">
         <v>251.5</v>
       </c>
       <c r="V373" s="3">
-        <v>26.74</v>
+        <v>27.34</v>
       </c>
       <c r="W373" s="3">
         <v>31.13</v>
       </c>
       <c r="X373" s="2">
         <v>0</v>
       </c>
       <c r="Y373" s="2">
-        <v>309.37</v>
+        <v>309.97</v>
       </c>
       <c r="Z373" s="2">
-        <v>47.16</v>
+        <v>47.25</v>
       </c>
       <c r="AA373" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="374" spans="1:27">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C374" s="2" t="s">
         <v>1485</v>
       </c>
       <c r="D374" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="F374" s="2">
         <v>40053588</v>
       </c>
       <c r="G374" s="2" t="s">
@@ -36047,63 +36047,63 @@
       <c r="N374" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O374" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P374" s="3">
         <v>209.11</v>
       </c>
       <c r="Q374" s="3">
         <v>19.4</v>
       </c>
       <c r="R374" s="3">
         <v>20.75</v>
       </c>
       <c r="S374" s="3">
         <v>0</v>
       </c>
       <c r="T374" s="3">
         <v>249.26</v>
       </c>
       <c r="U374" s="3">
         <v>209.11</v>
       </c>
       <c r="V374" s="3">
-        <v>19.4</v>
+        <v>20.01</v>
       </c>
       <c r="W374" s="3">
         <v>20.75</v>
       </c>
       <c r="X374" s="2">
         <v>0</v>
       </c>
       <c r="Y374" s="2">
-        <v>249.26</v>
+        <v>249.87</v>
       </c>
       <c r="Z374" s="2">
-        <v>35.33</v>
+        <v>35.41</v>
       </c>
       <c r="AA374" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="375" spans="1:27">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C375" s="2" t="s">
         <v>1489</v>
       </c>
       <c r="D375" s="2" t="s">
         <v>1490</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1491</v>
       </c>
       <c r="F375" s="2">
         <v>40037930</v>
       </c>
       <c r="G375" s="2" t="s">
@@ -36296,63 +36296,63 @@
       <c r="N377" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O377" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P377" s="3">
         <v>16.02</v>
       </c>
       <c r="Q377" s="3">
         <v>8.35</v>
       </c>
       <c r="R377" s="3">
         <v>0</v>
       </c>
       <c r="S377" s="3">
         <v>0</v>
       </c>
       <c r="T377" s="3">
         <v>24.38</v>
       </c>
       <c r="U377" s="3">
         <v>16.02</v>
       </c>
       <c r="V377" s="3">
-        <v>8.35</v>
+        <v>9.07</v>
       </c>
       <c r="W377" s="3">
         <v>0</v>
       </c>
       <c r="X377" s="2">
         <v>0</v>
       </c>
       <c r="Y377" s="2">
-        <v>24.38</v>
+        <v>25.09</v>
       </c>
       <c r="Z377" s="2">
-        <v>49.18</v>
+        <v>50.63</v>
       </c>
       <c r="AA377" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="378" spans="1:27">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C378" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="D378" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="F378" s="2">
         <v>40037491</v>
       </c>
       <c r="G378" s="2" t="s">
@@ -36628,63 +36628,63 @@
       <c r="N381" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O381" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P381" s="3">
         <v>12.59</v>
       </c>
       <c r="Q381" s="3">
         <v>18.33</v>
       </c>
       <c r="R381" s="3">
         <v>0</v>
       </c>
       <c r="S381" s="3">
         <v>0</v>
       </c>
       <c r="T381" s="3">
         <v>30.91</v>
       </c>
       <c r="U381" s="3">
         <v>12.59</v>
       </c>
       <c r="V381" s="3">
-        <v>18.33</v>
+        <v>19.72</v>
       </c>
       <c r="W381" s="3">
         <v>0</v>
       </c>
       <c r="X381" s="2">
         <v>0</v>
       </c>
       <c r="Y381" s="2">
-        <v>30.91</v>
+        <v>32.31</v>
       </c>
       <c r="Z381" s="2">
-        <v>56.74</v>
+        <v>59.3</v>
       </c>
       <c r="AA381" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="382" spans="1:27">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C382" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="F382" s="2">
         <v>40037485</v>
       </c>
       <c r="G382" s="2" t="s">
@@ -36794,63 +36794,63 @@
       <c r="N383" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O383" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P383" s="3">
         <v>27.26</v>
       </c>
       <c r="Q383" s="3">
         <v>9.14</v>
       </c>
       <c r="R383" s="3">
         <v>2.4</v>
       </c>
       <c r="S383" s="3">
         <v>0</v>
       </c>
       <c r="T383" s="3">
         <v>38.8</v>
       </c>
       <c r="U383" s="3">
         <v>27.26</v>
       </c>
       <c r="V383" s="3">
-        <v>9.14</v>
+        <v>9.34</v>
       </c>
       <c r="W383" s="3">
         <v>2.4</v>
       </c>
       <c r="X383" s="2">
         <v>0</v>
       </c>
       <c r="Y383" s="2">
-        <v>38.8</v>
+        <v>39</v>
       </c>
       <c r="Z383" s="2">
-        <v>78.33</v>
+        <v>78.73</v>
       </c>
       <c r="AA383" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="384" spans="1:27">
       <c r="A384" s="2">
         <v>381</v>
       </c>
       <c r="B384" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C384" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="D384" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="F384" s="2">
         <v>40041562</v>
       </c>
       <c r="G384" s="2" t="s">
@@ -36877,63 +36877,63 @@
       <c r="N384" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O384" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P384" s="3">
         <v>10.42</v>
       </c>
       <c r="Q384" s="3">
         <v>13.52</v>
       </c>
       <c r="R384" s="3">
         <v>2.61</v>
       </c>
       <c r="S384" s="3">
         <v>0</v>
       </c>
       <c r="T384" s="3">
         <v>26.55</v>
       </c>
       <c r="U384" s="3">
         <v>10.42</v>
       </c>
       <c r="V384" s="3">
-        <v>13.52</v>
+        <v>13.72</v>
       </c>
       <c r="W384" s="3">
         <v>2.61</v>
       </c>
       <c r="X384" s="2">
         <v>0</v>
       </c>
       <c r="Y384" s="2">
-        <v>26.55</v>
+        <v>26.75</v>
       </c>
       <c r="Z384" s="2">
-        <v>47.1</v>
+        <v>47.46</v>
       </c>
       <c r="AA384" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="385" spans="1:27">
       <c r="A385" s="2">
         <v>382</v>
       </c>
       <c r="B385" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C385" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="D385" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="F385" s="2">
         <v>40039129</v>
       </c>
       <c r="G385" s="2" t="s">
@@ -37541,63 +37541,63 @@
       <c r="N392" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O392" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P392" s="3">
         <v>0</v>
       </c>
       <c r="Q392" s="3">
         <v>6.27</v>
       </c>
       <c r="R392" s="3">
         <v>0</v>
       </c>
       <c r="S392" s="3">
         <v>0</v>
       </c>
       <c r="T392" s="3">
         <v>6.27</v>
       </c>
       <c r="U392" s="3">
         <v>0</v>
       </c>
       <c r="V392" s="3">
-        <v>6.27</v>
+        <v>7.42</v>
       </c>
       <c r="W392" s="3">
         <v>0</v>
       </c>
       <c r="X392" s="2">
         <v>0</v>
       </c>
       <c r="Y392" s="2">
-        <v>6.27</v>
+        <v>7.42</v>
       </c>
       <c r="Z392" s="2">
-        <v>10.72</v>
+        <v>12.67</v>
       </c>
       <c r="AA392" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="393" spans="1:27">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C393" s="2" t="s">
         <v>1562</v>
       </c>
       <c r="D393" s="2" t="s">
         <v>1563</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>1564</v>
       </c>
       <c r="F393" s="2">
         <v>40060216</v>
       </c>
       <c r="G393" s="2" t="s">
@@ -37790,63 +37790,63 @@
       <c r="N395" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O395" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P395" s="3">
         <v>16.66</v>
       </c>
       <c r="Q395" s="3">
         <v>17.93</v>
       </c>
       <c r="R395" s="3">
         <v>0</v>
       </c>
       <c r="S395" s="3">
         <v>0</v>
       </c>
       <c r="T395" s="3">
         <v>34.6</v>
       </c>
       <c r="U395" s="3">
         <v>16.66</v>
       </c>
       <c r="V395" s="3">
-        <v>17.93</v>
+        <v>18.45</v>
       </c>
       <c r="W395" s="3">
         <v>0</v>
       </c>
       <c r="X395" s="2">
         <v>0</v>
       </c>
       <c r="Y395" s="2">
-        <v>34.6</v>
+        <v>35.12</v>
       </c>
       <c r="Z395" s="2">
-        <v>62.93</v>
+        <v>63.88</v>
       </c>
       <c r="AA395" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="396" spans="1:27">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C396" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="D396" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="F396" s="2">
         <v>40060217</v>
       </c>
       <c r="G396" s="2" t="s">
@@ -38039,63 +38039,63 @@
       <c r="N398" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O398" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P398" s="3">
         <v>0</v>
       </c>
       <c r="Q398" s="3">
         <v>14.28</v>
       </c>
       <c r="R398" s="3">
         <v>2.38</v>
       </c>
       <c r="S398" s="3">
         <v>0</v>
       </c>
       <c r="T398" s="3">
         <v>16.66</v>
       </c>
       <c r="U398" s="3">
         <v>0</v>
       </c>
       <c r="V398" s="3">
-        <v>14.28</v>
+        <v>15.95</v>
       </c>
       <c r="W398" s="3">
         <v>2.38</v>
       </c>
       <c r="X398" s="2">
         <v>0</v>
       </c>
       <c r="Y398" s="2">
-        <v>16.66</v>
+        <v>18.33</v>
       </c>
       <c r="Z398" s="2">
-        <v>33.62</v>
+        <v>36.99</v>
       </c>
       <c r="AA398" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="399" spans="1:27">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C399" s="2" t="s">
         <v>1586</v>
       </c>
       <c r="D399" s="2" t="s">
         <v>1587</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1588</v>
       </c>
       <c r="F399" s="2">
         <v>40040602</v>
       </c>
       <c r="G399" s="2" t="s">
@@ -38205,63 +38205,63 @@
       <c r="N400" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O400" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P400" s="3">
         <v>10.62</v>
       </c>
       <c r="Q400" s="3">
         <v>13.35</v>
       </c>
       <c r="R400" s="3">
         <v>2.4</v>
       </c>
       <c r="S400" s="3">
         <v>0</v>
       </c>
       <c r="T400" s="3">
         <v>26.38</v>
       </c>
       <c r="U400" s="3">
         <v>10.62</v>
       </c>
       <c r="V400" s="3">
-        <v>13.35</v>
+        <v>13.75</v>
       </c>
       <c r="W400" s="3">
         <v>2.4</v>
       </c>
       <c r="X400" s="2">
         <v>0</v>
       </c>
       <c r="Y400" s="2">
-        <v>26.38</v>
+        <v>26.78</v>
       </c>
       <c r="Z400" s="2">
-        <v>53.25</v>
+        <v>54.06</v>
       </c>
       <c r="AA400" s="2">
         <v>57</v>
       </c>
     </row>
     <row r="401" spans="1:27">
       <c r="A401" s="2">
         <v>398</v>
       </c>
       <c r="B401" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C401" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="D401" s="2" t="s">
         <v>1595</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1596</v>
       </c>
       <c r="F401" s="2">
         <v>40040583</v>
       </c>
       <c r="G401" s="2" t="s">
@@ -38371,63 +38371,63 @@
       <c r="N402" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O402" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P402" s="3">
         <v>12.44</v>
       </c>
       <c r="Q402" s="3">
         <v>13.51</v>
       </c>
       <c r="R402" s="3">
         <v>0</v>
       </c>
       <c r="S402" s="3">
         <v>0</v>
       </c>
       <c r="T402" s="3">
         <v>25.96</v>
       </c>
       <c r="U402" s="3">
         <v>12.44</v>
       </c>
       <c r="V402" s="3">
-        <v>13.51</v>
+        <v>13.71</v>
       </c>
       <c r="W402" s="3">
         <v>0</v>
       </c>
       <c r="X402" s="2">
         <v>0</v>
       </c>
       <c r="Y402" s="2">
-        <v>25.96</v>
+        <v>26.16</v>
       </c>
       <c r="Z402" s="2">
-        <v>45.82</v>
+        <v>46.17</v>
       </c>
       <c r="AA402" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="403" spans="1:27">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C403" s="2" t="s">
         <v>1602</v>
       </c>
       <c r="D403" s="2" t="s">
         <v>1603</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1604</v>
       </c>
       <c r="F403" s="2">
         <v>40034000</v>
       </c>
       <c r="G403" s="2" t="s">
@@ -38537,63 +38537,63 @@
       <c r="N404" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O404" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P404" s="3">
         <v>286.46</v>
       </c>
       <c r="Q404" s="3">
         <v>28.19</v>
       </c>
       <c r="R404" s="3">
         <v>29.47</v>
       </c>
       <c r="S404" s="3">
         <v>0</v>
       </c>
       <c r="T404" s="3">
         <v>344.11</v>
       </c>
       <c r="U404" s="3">
         <v>286.44</v>
       </c>
       <c r="V404" s="3">
-        <v>28.19</v>
+        <v>28.35</v>
       </c>
       <c r="W404" s="3">
         <v>29.47</v>
       </c>
       <c r="X404" s="2">
         <v>0</v>
       </c>
       <c r="Y404" s="2">
-        <v>344.09</v>
+        <v>344.25</v>
       </c>
       <c r="Z404" s="2">
-        <v>42.35</v>
+        <v>42.37</v>
       </c>
       <c r="AA404" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="405" spans="1:27">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C405" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="D405" s="2" t="s">
         <v>1611</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1612</v>
       </c>
       <c r="F405" s="2">
         <v>40053561</v>
       </c>
       <c r="G405" s="2" t="s">
@@ -38620,63 +38620,63 @@
       <c r="N405" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O405" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P405" s="3">
         <v>131.75</v>
       </c>
       <c r="Q405" s="3">
         <v>42.6</v>
       </c>
       <c r="R405" s="3">
         <v>24.97</v>
       </c>
       <c r="S405" s="3">
         <v>0</v>
       </c>
       <c r="T405" s="3">
         <v>199.33</v>
       </c>
       <c r="U405" s="3">
         <v>131.75</v>
       </c>
       <c r="V405" s="3">
-        <v>42.6</v>
+        <v>43.21</v>
       </c>
       <c r="W405" s="3">
         <v>24.97</v>
       </c>
       <c r="X405" s="2">
         <v>0</v>
       </c>
       <c r="Y405" s="2">
-        <v>199.33</v>
+        <v>199.94</v>
       </c>
       <c r="Z405" s="2">
-        <v>31.85</v>
+        <v>31.94</v>
       </c>
       <c r="AA405" s="2">
         <v>61</v>
       </c>
     </row>
     <row r="406" spans="1:27">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C406" s="2" t="s">
         <v>1615</v>
       </c>
       <c r="D406" s="2" t="s">
         <v>1616</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1617</v>
       </c>
       <c r="F406" s="2">
         <v>40053605</v>
       </c>
       <c r="G406" s="2" t="s">
@@ -38786,63 +38786,63 @@
       <c r="N407" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O407" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P407" s="3">
         <v>220.76</v>
       </c>
       <c r="Q407" s="3">
         <v>33.7</v>
       </c>
       <c r="R407" s="3">
         <v>22.75</v>
       </c>
       <c r="S407" s="3">
         <v>0</v>
       </c>
       <c r="T407" s="3">
         <v>277.21</v>
       </c>
       <c r="U407" s="3">
         <v>220.76</v>
       </c>
       <c r="V407" s="3">
-        <v>33.7</v>
+        <v>34.28</v>
       </c>
       <c r="W407" s="3">
         <v>22.75</v>
       </c>
       <c r="X407" s="2">
         <v>0</v>
       </c>
       <c r="Y407" s="2">
-        <v>277.21</v>
+        <v>277.79</v>
       </c>
       <c r="Z407" s="2">
-        <v>45.23</v>
+        <v>45.32</v>
       </c>
       <c r="AA407" s="2">
         <v>46</v>
       </c>
     </row>
     <row r="408" spans="1:27">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="D408" s="2" t="s">
         <v>1624</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>1625</v>
       </c>
       <c r="F408" s="2">
         <v>40028109</v>
       </c>
       <c r="G408" s="2" t="s">
@@ -38869,63 +38869,63 @@
       <c r="N408" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O408" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P408" s="3">
         <v>269.37</v>
       </c>
       <c r="Q408" s="3">
         <v>23.88</v>
       </c>
       <c r="R408" s="3">
         <v>3.36</v>
       </c>
       <c r="S408" s="3">
         <v>0</v>
       </c>
       <c r="T408" s="3">
         <v>296.6</v>
       </c>
       <c r="U408" s="3">
         <v>269.37</v>
       </c>
       <c r="V408" s="3">
-        <v>25.61</v>
+        <v>26.21</v>
       </c>
       <c r="W408" s="3">
         <v>3.36</v>
       </c>
       <c r="X408" s="2">
         <v>0</v>
       </c>
       <c r="Y408" s="2">
-        <v>298.33</v>
+        <v>298.94</v>
       </c>
       <c r="Z408" s="2">
-        <v>63.87</v>
+        <v>64</v>
       </c>
       <c r="AA408" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="409" spans="1:27">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C409" s="2" t="s">
         <v>1627</v>
       </c>
       <c r="D409" s="2" t="s">
         <v>1628</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>1629</v>
       </c>
       <c r="F409" s="2">
         <v>40028369</v>
       </c>
       <c r="G409" s="2" t="s">
@@ -39035,63 +39035,63 @@
       <c r="N410" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O410" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P410" s="3">
         <v>201.96</v>
       </c>
       <c r="Q410" s="3">
         <v>47.85</v>
       </c>
       <c r="R410" s="3">
         <v>22.13</v>
       </c>
       <c r="S410" s="3">
         <v>0</v>
       </c>
       <c r="T410" s="3">
         <v>271.94</v>
       </c>
       <c r="U410" s="3">
         <v>201.96</v>
       </c>
       <c r="V410" s="3">
-        <v>47.85</v>
+        <v>47.95</v>
       </c>
       <c r="W410" s="3">
         <v>22.13</v>
       </c>
       <c r="X410" s="2">
         <v>0</v>
       </c>
       <c r="Y410" s="2">
-        <v>271.94</v>
+        <v>272.04</v>
       </c>
       <c r="Z410" s="2">
-        <v>22.17</v>
+        <v>22.18</v>
       </c>
       <c r="AA410" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="411" spans="1:27">
       <c r="A411" s="2">
         <v>408</v>
       </c>
       <c r="B411" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C411" s="2" t="s">
         <v>1635</v>
       </c>
       <c r="D411" s="2" t="s">
         <v>1636</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1637</v>
       </c>
       <c r="F411" s="2">
         <v>40028481</v>
       </c>
       <c r="G411" s="2" t="s">
@@ -39282,63 +39282,63 @@
       <c r="N413" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O413" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P413" s="3">
         <v>138.07</v>
       </c>
       <c r="Q413" s="3">
         <v>31.15</v>
       </c>
       <c r="R413" s="3">
         <v>24.74</v>
       </c>
       <c r="S413" s="3">
         <v>0</v>
       </c>
       <c r="T413" s="3">
         <v>193.96</v>
       </c>
       <c r="U413" s="3">
         <v>138.07</v>
       </c>
       <c r="V413" s="3">
-        <v>31.15</v>
+        <v>32.35</v>
       </c>
       <c r="W413" s="3">
         <v>24.74</v>
       </c>
       <c r="X413" s="2">
         <v>0</v>
       </c>
       <c r="Y413" s="2">
-        <v>193.96</v>
+        <v>195.15</v>
       </c>
       <c r="Z413" s="2">
-        <v>47.9</v>
+        <v>48.2</v>
       </c>
       <c r="AA413" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="414" spans="1:27">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C414" s="2" t="s">
         <v>1647</v>
       </c>
       <c r="D414" s="2" t="s">
         <v>1648</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>1649</v>
       </c>
       <c r="F414" s="2">
         <v>40028304</v>
       </c>
       <c r="G414" s="2" t="s">
@@ -39589,66 +39589,66 @@
       </c>
       <c r="L417" s="7">
         <v>10916.53</v>
       </c>
       <c r="M417" s="7">
         <v>184992.62</v>
       </c>
       <c r="N417" s="7"/>
       <c r="O417" s="7"/>
       <c r="P417" s="7">
         <v>46343.32</v>
       </c>
       <c r="Q417" s="7">
         <v>6230.09</v>
       </c>
       <c r="R417" s="7">
         <v>8168.97</v>
       </c>
       <c r="S417" s="7">
         <v>0</v>
       </c>
       <c r="T417" s="7">
         <v>60742.38</v>
       </c>
       <c r="U417" s="7">
-        <v>46035.25</v>
+        <v>46047.13</v>
       </c>
       <c r="V417" s="7">
-        <v>6230.08</v>
+        <v>6305.34</v>
       </c>
       <c r="W417" s="7">
         <v>8168.97</v>
       </c>
       <c r="X417" s="6">
         <v>0</v>
       </c>
       <c r="Y417" s="6">
-        <v>60434.29</v>
+        <v>60521.44</v>
       </c>
       <c r="Z417" s="6">
-        <v>32.67</v>
+        <v>32.72</v>
       </c>
       <c r="AA417" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A417:J417"/>
   </mergeCells>