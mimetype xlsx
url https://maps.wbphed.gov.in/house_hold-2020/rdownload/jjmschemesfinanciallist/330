--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -5621,63 +5621,63 @@
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>394.05</v>
       </c>
       <c r="Q4" s="3">
         <v>20.72</v>
       </c>
       <c r="R4" s="3">
         <v>69.69</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>484.46</v>
       </c>
       <c r="U4" s="3">
         <v>394.05</v>
       </c>
       <c r="V4" s="3">
-        <v>20.72</v>
+        <v>21.61</v>
       </c>
       <c r="W4" s="3">
         <v>69.69</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>484.46</v>
+        <v>485.35</v>
       </c>
       <c r="Z4" s="2">
-        <v>35.29</v>
+        <v>35.35</v>
       </c>
       <c r="AA4" s="2">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40061007</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -5785,63 +5785,63 @@
       <c r="N6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="3">
         <v>246.17</v>
       </c>
       <c r="Q6" s="3">
         <v>30.02</v>
       </c>
       <c r="R6" s="3">
         <v>10.59</v>
       </c>
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>286.77</v>
       </c>
       <c r="U6" s="3">
         <v>246.17</v>
       </c>
       <c r="V6" s="3">
-        <v>30.52</v>
+        <v>31.49</v>
       </c>
       <c r="W6" s="3">
         <v>10.59</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
-        <v>287.27</v>
+        <v>288.25</v>
       </c>
       <c r="Z6" s="2">
-        <v>49.47</v>
+        <v>49.63</v>
       </c>
       <c r="AA6" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="2">
         <v>40028305</v>
       </c>
       <c r="G7" s="2" t="s">
@@ -5951,63 +5951,63 @@
       <c r="N8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="3">
         <v>214.73</v>
       </c>
       <c r="Q8" s="3">
         <v>27.85</v>
       </c>
       <c r="R8" s="3">
         <v>31.73</v>
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>274.31</v>
       </c>
       <c r="U8" s="3">
         <v>214.73</v>
       </c>
       <c r="V8" s="3">
-        <v>28.46</v>
+        <v>29.63</v>
       </c>
       <c r="W8" s="3">
         <v>31.73</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
-        <v>274.92</v>
+        <v>276.09</v>
       </c>
       <c r="Z8" s="2">
-        <v>38.7</v>
+        <v>38.87</v>
       </c>
       <c r="AA8" s="2">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="2">
         <v>40033994</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -6132,51 +6132,51 @@
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>288.88</v>
       </c>
       <c r="U10" s="3">
         <v>139.18</v>
       </c>
       <c r="V10" s="3">
         <v>22.34</v>
       </c>
       <c r="W10" s="3">
         <v>127.36</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
         <v>288.88</v>
       </c>
       <c r="Z10" s="2">
         <v>28.05</v>
       </c>
       <c r="AA10" s="2">
-        <v>89</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="2">
         <v>40028415</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -6200,63 +6200,63 @@
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="3">
         <v>159.8</v>
       </c>
       <c r="Q11" s="3">
         <v>32.63</v>
       </c>
       <c r="R11" s="3">
         <v>29.46</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>221.89</v>
       </c>
       <c r="U11" s="3">
         <v>159.8</v>
       </c>
       <c r="V11" s="3">
-        <v>33.34</v>
+        <v>34.11</v>
       </c>
       <c r="W11" s="3">
         <v>29.46</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>222.6</v>
+        <v>223.38</v>
       </c>
       <c r="Z11" s="2">
-        <v>45.65</v>
+        <v>45.81</v>
       </c>
       <c r="AA11" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="2">
         <v>40028146</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -6283,66 +6283,66 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>640.21</v>
       </c>
       <c r="Q12" s="3">
         <v>62.36</v>
       </c>
       <c r="R12" s="3">
         <v>68.87</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>771.45</v>
       </c>
       <c r="U12" s="3">
         <v>640.21</v>
       </c>
       <c r="V12" s="3">
-        <v>63.27</v>
+        <v>67.69</v>
       </c>
       <c r="W12" s="3">
         <v>68.87</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>772.35</v>
+        <v>776.77</v>
       </c>
       <c r="Z12" s="2">
-        <v>59.49</v>
+        <v>59.83</v>
       </c>
       <c r="AA12" s="2">
-        <v>94</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="2">
         <v>40042885</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="3" t="s">
@@ -6366,63 +6366,63 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>367.17</v>
       </c>
       <c r="Q13" s="3">
         <v>34.01</v>
       </c>
       <c r="R13" s="3">
         <v>13.47</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>414.66</v>
       </c>
       <c r="U13" s="3">
         <v>367.17</v>
       </c>
       <c r="V13" s="3">
-        <v>34.62</v>
+        <v>35.79</v>
       </c>
       <c r="W13" s="3">
         <v>13.47</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>415.26</v>
+        <v>416.43</v>
       </c>
       <c r="Z13" s="2">
-        <v>46.28</v>
+        <v>46.41</v>
       </c>
       <c r="AA13" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F14" s="2">
         <v>40028502</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -6449,63 +6449,63 @@
       <c r="N14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="3">
         <v>131.97</v>
       </c>
       <c r="Q14" s="3">
         <v>36.96</v>
       </c>
       <c r="R14" s="3">
         <v>41.03</v>
       </c>
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>209.95</v>
       </c>
       <c r="U14" s="3">
         <v>131.97</v>
       </c>
       <c r="V14" s="3">
-        <v>37.54</v>
+        <v>38.66</v>
       </c>
       <c r="W14" s="3">
         <v>41.03</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
-        <v>210.54</v>
+        <v>211.66</v>
       </c>
       <c r="Z14" s="2">
-        <v>30.36</v>
+        <v>30.52</v>
       </c>
       <c r="AA14" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F15" s="2">
         <v>40043420</v>
       </c>
       <c r="G15" s="2" t="s">
@@ -6532,63 +6532,63 @@
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>241.48</v>
       </c>
       <c r="Q15" s="3">
         <v>27.6</v>
       </c>
       <c r="R15" s="3">
         <v>19.17</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>288.25</v>
       </c>
       <c r="U15" s="3">
         <v>241.48</v>
       </c>
       <c r="V15" s="3">
-        <v>28.4</v>
+        <v>30.85</v>
       </c>
       <c r="W15" s="3">
         <v>19.17</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>289.05</v>
+        <v>291.5</v>
       </c>
       <c r="Z15" s="2">
-        <v>37.24</v>
+        <v>37.56</v>
       </c>
       <c r="AA15" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F16" s="2">
         <v>40001228</v>
       </c>
       <c r="G16" s="2" t="s">
@@ -6698,63 +6698,63 @@
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>214.52</v>
       </c>
       <c r="Q17" s="3">
         <v>28.53</v>
       </c>
       <c r="R17" s="3">
         <v>15.13</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>258.18</v>
       </c>
       <c r="U17" s="3">
         <v>214.52</v>
       </c>
       <c r="V17" s="3">
-        <v>29.73</v>
+        <v>32.04</v>
       </c>
       <c r="W17" s="3">
         <v>15.13</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>259.38</v>
+        <v>261.69</v>
       </c>
       <c r="Z17" s="2">
-        <v>34.96</v>
+        <v>35.27</v>
       </c>
       <c r="AA17" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="2">
         <v>40027506</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -6781,63 +6781,63 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>369.26</v>
       </c>
       <c r="Q18" s="3">
         <v>19.11</v>
       </c>
       <c r="R18" s="3">
         <v>16.54</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>404.92</v>
       </c>
       <c r="U18" s="3">
         <v>369.26</v>
       </c>
       <c r="V18" s="3">
-        <v>21.93</v>
+        <v>25.86</v>
       </c>
       <c r="W18" s="3">
         <v>16.54</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>407.73</v>
+        <v>411.66</v>
       </c>
       <c r="Z18" s="2">
-        <v>51.54</v>
+        <v>52.04</v>
       </c>
       <c r="AA18" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F19" s="2">
         <v>40027370</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -6864,63 +6864,63 @@
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>220.3</v>
       </c>
       <c r="Q19" s="3">
         <v>37.8</v>
       </c>
       <c r="R19" s="3">
         <v>70.14</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>328.24</v>
       </c>
       <c r="U19" s="3">
         <v>220.3</v>
       </c>
       <c r="V19" s="3">
-        <v>37.8</v>
+        <v>40.82</v>
       </c>
       <c r="W19" s="3">
         <v>70.14</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>328.24</v>
+        <v>331.26</v>
       </c>
       <c r="Z19" s="2">
-        <v>41.1</v>
+        <v>41.48</v>
       </c>
       <c r="AA19" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F20" s="2">
         <v>40002670</v>
       </c>
       <c r="G20" s="2" t="s">
@@ -6947,63 +6947,63 @@
       <c r="N20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P20" s="3">
         <v>223.11</v>
       </c>
       <c r="Q20" s="3">
         <v>36</v>
       </c>
       <c r="R20" s="3">
         <v>138.29</v>
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>397.4</v>
       </c>
       <c r="U20" s="3">
         <v>223.11</v>
       </c>
       <c r="V20" s="3">
-        <v>36.98</v>
+        <v>47.59</v>
       </c>
       <c r="W20" s="3">
         <v>138.29</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>398.38</v>
+        <v>408.99</v>
       </c>
       <c r="Z20" s="2">
-        <v>28.82</v>
+        <v>29.59</v>
       </c>
       <c r="AA20" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F21" s="2">
         <v>40028355</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -7030,66 +7030,66 @@
       <c r="N21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="3">
         <v>159.81</v>
       </c>
       <c r="Q21" s="3">
         <v>4.99</v>
       </c>
       <c r="R21" s="3">
         <v>33.81</v>
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>198.61</v>
       </c>
       <c r="U21" s="3">
         <v>159.81</v>
       </c>
       <c r="V21" s="3">
-        <v>5.34</v>
+        <v>9.93</v>
       </c>
       <c r="W21" s="3">
         <v>33.81</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
-        <v>198.96</v>
+        <v>203.56</v>
       </c>
       <c r="Z21" s="2">
-        <v>25.55</v>
+        <v>26.14</v>
       </c>
       <c r="AA21" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F22" s="2">
         <v>40028368</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -7113,63 +7113,63 @@
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="3">
         <v>224.26</v>
       </c>
       <c r="Q22" s="3">
         <v>20.25</v>
       </c>
       <c r="R22" s="3">
         <v>40.21</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>284.73</v>
       </c>
       <c r="U22" s="3">
         <v>224.26</v>
       </c>
       <c r="V22" s="3">
-        <v>21.28</v>
+        <v>26.3</v>
       </c>
       <c r="W22" s="3">
         <v>40.21</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
-        <v>285.76</v>
+        <v>290.77</v>
       </c>
       <c r="Z22" s="2">
-        <v>31.75</v>
+        <v>32.31</v>
       </c>
       <c r="AA22" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F23" s="2">
         <v>40027041</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -7279,63 +7279,63 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>285.56</v>
       </c>
       <c r="Q24" s="3">
         <v>22.84</v>
       </c>
       <c r="R24" s="3">
         <v>69.61</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>378</v>
       </c>
       <c r="U24" s="3">
         <v>285.56</v>
       </c>
       <c r="V24" s="3">
-        <v>24.14</v>
+        <v>27.8</v>
       </c>
       <c r="W24" s="3">
         <v>69.61</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>379.3</v>
+        <v>382.96</v>
       </c>
       <c r="Z24" s="2">
-        <v>37.12</v>
+        <v>37.48</v>
       </c>
       <c r="AA24" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F25" s="2">
         <v>40027045</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -7362,63 +7362,63 @@
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P25" s="3">
         <v>155.58</v>
       </c>
       <c r="Q25" s="3">
         <v>28.04</v>
       </c>
       <c r="R25" s="3">
         <v>24.78</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>208.4</v>
       </c>
       <c r="U25" s="3">
         <v>155.58</v>
       </c>
       <c r="V25" s="3">
-        <v>28.64</v>
+        <v>31.59</v>
       </c>
       <c r="W25" s="3">
         <v>24.78</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>209</v>
+        <v>211.95</v>
       </c>
       <c r="Z25" s="2">
-        <v>19.77</v>
+        <v>20.05</v>
       </c>
       <c r="AA25" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F26" s="2">
         <v>40027480</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -7528,66 +7528,66 @@
       <c r="N27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="3">
         <v>189.9</v>
       </c>
       <c r="Q27" s="3">
         <v>22.06</v>
       </c>
       <c r="R27" s="3">
         <v>112.34</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>324.29</v>
       </c>
       <c r="U27" s="3">
         <v>189.9</v>
       </c>
       <c r="V27" s="3">
-        <v>22.64</v>
+        <v>23.77</v>
       </c>
       <c r="W27" s="3">
         <v>112.34</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>324.88</v>
+        <v>326</v>
       </c>
       <c r="Z27" s="2">
-        <v>42.32</v>
+        <v>42.47</v>
       </c>
       <c r="AA27" s="2">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F28" s="2">
         <v>40027426</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H28" s="3" t="s">
@@ -7611,63 +7611,63 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>250.53</v>
       </c>
       <c r="Q28" s="3">
         <v>36.41</v>
       </c>
       <c r="R28" s="3">
         <v>109.68</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>396.63</v>
       </c>
       <c r="U28" s="3">
         <v>250.45</v>
       </c>
       <c r="V28" s="3">
-        <v>36.41</v>
+        <v>38.19</v>
       </c>
       <c r="W28" s="3">
         <v>109.68</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>396.55</v>
+        <v>398.33</v>
       </c>
       <c r="Z28" s="2">
-        <v>45.75</v>
+        <v>45.96</v>
       </c>
       <c r="AA28" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>147</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>148</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F29" s="2">
         <v>40027432</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -7694,63 +7694,63 @@
       <c r="N29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P29" s="3">
         <v>259.14</v>
       </c>
       <c r="Q29" s="3">
         <v>27.57</v>
       </c>
       <c r="R29" s="3">
         <v>47.35</v>
       </c>
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>334.05</v>
       </c>
       <c r="U29" s="3">
         <v>259.14</v>
       </c>
       <c r="V29" s="3">
-        <v>27.57</v>
+        <v>28.45</v>
       </c>
       <c r="W29" s="3">
         <v>47.35</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
-        <v>334.05</v>
+        <v>334.94</v>
       </c>
       <c r="Z29" s="2">
-        <v>32.2</v>
+        <v>32.28</v>
       </c>
       <c r="AA29" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>152</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F30" s="2">
         <v>40027378</v>
       </c>
       <c r="G30" s="2" t="s">
@@ -7860,63 +7860,63 @@
       <c r="N31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P31" s="3">
         <v>155.53</v>
       </c>
       <c r="Q31" s="3">
         <v>28.92</v>
       </c>
       <c r="R31" s="3">
         <v>119.13</v>
       </c>
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>303.58</v>
       </c>
       <c r="U31" s="3">
         <v>155.53</v>
       </c>
       <c r="V31" s="3">
-        <v>29.83</v>
+        <v>32.47</v>
       </c>
       <c r="W31" s="3">
         <v>119.13</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
-        <v>304.49</v>
+        <v>307.13</v>
       </c>
       <c r="Z31" s="2">
-        <v>20.04</v>
+        <v>20.21</v>
       </c>
       <c r="AA31" s="2">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F32" s="2">
         <v>40027507</v>
       </c>
       <c r="G32" s="2" t="s">
@@ -8109,63 +8109,63 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>34.68</v>
       </c>
       <c r="Q34" s="3">
         <v>0</v>
       </c>
       <c r="R34" s="3">
         <v>287.93</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>322.62</v>
       </c>
       <c r="U34" s="3">
         <v>34.68</v>
       </c>
       <c r="V34" s="3">
-        <v>1.31</v>
+        <v>3.85</v>
       </c>
       <c r="W34" s="3">
         <v>287.93</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>323.93</v>
+        <v>326.47</v>
       </c>
       <c r="Z34" s="2">
-        <v>25.95</v>
+        <v>26.15</v>
       </c>
       <c r="AA34" s="2">
         <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F35" s="2">
         <v>40044489</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -8275,63 +8275,63 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>124.81</v>
       </c>
       <c r="Q36" s="3">
         <v>29.65</v>
       </c>
       <c r="R36" s="3">
         <v>32.64</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>187.1</v>
       </c>
       <c r="U36" s="3">
         <v>124.81</v>
       </c>
       <c r="V36" s="3">
-        <v>29.65</v>
+        <v>32.67</v>
       </c>
       <c r="W36" s="3">
         <v>32.64</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>187.1</v>
+        <v>190.12</v>
       </c>
       <c r="Z36" s="2">
-        <v>29.64</v>
+        <v>30.12</v>
       </c>
       <c r="AA36" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F37" s="2">
         <v>40060377</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -8441,63 +8441,63 @@
       <c r="N38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="3">
         <v>1.04</v>
       </c>
       <c r="Q38" s="3">
         <v>0</v>
       </c>
       <c r="R38" s="3">
         <v>4.43</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>5.47</v>
       </c>
       <c r="U38" s="3">
         <v>1.04</v>
       </c>
       <c r="V38" s="3">
-        <v>0.6</v>
+        <v>1.77</v>
       </c>
       <c r="W38" s="3">
         <v>4.43</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
-        <v>6.08</v>
+        <v>7.25</v>
       </c>
       <c r="Z38" s="2">
-        <v>3.59</v>
+        <v>4.29</v>
       </c>
       <c r="AA38" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F39" s="2">
         <v>40002477</v>
       </c>
       <c r="G39" s="2" t="s">
@@ -8690,63 +8690,63 @@
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>81.88</v>
       </c>
       <c r="Q41" s="3">
         <v>31.8</v>
       </c>
       <c r="R41" s="3">
         <v>15.08</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>128.76</v>
       </c>
       <c r="U41" s="3">
         <v>81.88</v>
       </c>
       <c r="V41" s="3">
-        <v>32.29</v>
+        <v>35.35</v>
       </c>
       <c r="W41" s="3">
         <v>15.08</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>129.25</v>
+        <v>132.31</v>
       </c>
       <c r="Z41" s="2">
-        <v>21.44</v>
+        <v>21.94</v>
       </c>
       <c r="AA41" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F42" s="2">
         <v>40027047</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -8856,63 +8856,63 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>225.26</v>
       </c>
       <c r="Q43" s="3">
         <v>24.96</v>
       </c>
       <c r="R43" s="3">
         <v>26.51</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>276.72</v>
       </c>
       <c r="U43" s="3">
         <v>225.26</v>
       </c>
       <c r="V43" s="3">
-        <v>24.96</v>
+        <v>27.98</v>
       </c>
       <c r="W43" s="3">
         <v>26.51</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>276.72</v>
+        <v>279.75</v>
       </c>
       <c r="Z43" s="2">
-        <v>44.36</v>
+        <v>44.84</v>
       </c>
       <c r="AA43" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F44" s="2">
         <v>40027049</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -9354,63 +9354,63 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>190.3</v>
       </c>
       <c r="Q49" s="3">
         <v>89.2</v>
       </c>
       <c r="R49" s="3">
         <v>250.16</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>529.67</v>
       </c>
       <c r="U49" s="3">
         <v>190.3</v>
       </c>
       <c r="V49" s="3">
-        <v>89.2</v>
+        <v>91.86</v>
       </c>
       <c r="W49" s="3">
         <v>250.16</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>529.67</v>
+        <v>532.33</v>
       </c>
       <c r="Z49" s="2">
-        <v>37.11</v>
+        <v>37.29</v>
       </c>
       <c r="AA49" s="2">
         <v>56</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>234</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>235</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F50" s="2">
         <v>40028089</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -9520,63 +9520,63 @@
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>158.61</v>
       </c>
       <c r="Q51" s="3">
         <v>35.1</v>
       </c>
       <c r="R51" s="3">
         <v>20.99</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>214.7</v>
       </c>
       <c r="U51" s="3">
         <v>158.61</v>
       </c>
       <c r="V51" s="3">
-        <v>35.59</v>
+        <v>36.52</v>
       </c>
       <c r="W51" s="3">
         <v>20.99</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>215.19</v>
+        <v>216.12</v>
       </c>
       <c r="Z51" s="2">
-        <v>34.46</v>
+        <v>34.61</v>
       </c>
       <c r="AA51" s="2">
         <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F52" s="2">
         <v>40053623</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -9603,63 +9603,63 @@
       <c r="N52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P52" s="3">
         <v>139.87</v>
       </c>
       <c r="Q52" s="3">
         <v>25.55</v>
       </c>
       <c r="R52" s="3">
         <v>23.59</v>
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>189.01</v>
       </c>
       <c r="U52" s="3">
         <v>139.87</v>
       </c>
       <c r="V52" s="3">
-        <v>25.55</v>
+        <v>27.28</v>
       </c>
       <c r="W52" s="3">
         <v>23.59</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
-        <v>189.01</v>
+        <v>190.74</v>
       </c>
       <c r="Z52" s="2">
-        <v>28</v>
+        <v>28.26</v>
       </c>
       <c r="AA52" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>248</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>249</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F53" s="2">
         <v>40034177</v>
       </c>
       <c r="G53" s="2" t="s">
@@ -9686,63 +9686,63 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>165.38</v>
       </c>
       <c r="Q53" s="3">
         <v>27.98</v>
       </c>
       <c r="R53" s="3">
         <v>28.05</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>221.4</v>
       </c>
       <c r="U53" s="3">
         <v>165.38</v>
       </c>
       <c r="V53" s="3">
-        <v>28.58</v>
+        <v>31.53</v>
       </c>
       <c r="W53" s="3">
         <v>28.05</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>222.01</v>
+        <v>224.95</v>
       </c>
       <c r="Z53" s="2">
-        <v>30.86</v>
+        <v>31.27</v>
       </c>
       <c r="AA53" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>253</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F54" s="2">
         <v>40042036</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -9852,63 +9852,63 @@
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="3">
         <v>271.6</v>
       </c>
       <c r="Q55" s="3">
         <v>22.69</v>
       </c>
       <c r="R55" s="3">
         <v>18.63</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>312.93</v>
       </c>
       <c r="U55" s="3">
         <v>271.6</v>
       </c>
       <c r="V55" s="3">
-        <v>23.3</v>
+        <v>24.47</v>
       </c>
       <c r="W55" s="3">
         <v>18.63</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
-        <v>313.54</v>
+        <v>314.7</v>
       </c>
       <c r="Z55" s="2">
-        <v>47.93</v>
+        <v>48.1</v>
       </c>
       <c r="AA55" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>260</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>261</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F56" s="2">
         <v>40028558</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -9935,63 +9935,63 @@
       <c r="N56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P56" s="3">
         <v>145.94</v>
       </c>
       <c r="Q56" s="3">
         <v>32.95</v>
       </c>
       <c r="R56" s="3">
         <v>9.11</v>
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>188</v>
       </c>
       <c r="U56" s="3">
         <v>145.94</v>
       </c>
       <c r="V56" s="3">
-        <v>33.15</v>
+        <v>34.43</v>
       </c>
       <c r="W56" s="3">
         <v>9.11</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
-        <v>188.2</v>
+        <v>189.47</v>
       </c>
       <c r="Z56" s="2">
-        <v>43.54</v>
+        <v>43.83</v>
       </c>
       <c r="AA56" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F57" s="2">
         <v>40028331</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -10018,63 +10018,63 @@
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>230.17</v>
       </c>
       <c r="Q57" s="3">
         <v>25.2</v>
       </c>
       <c r="R57" s="3">
         <v>9.46</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>264.82</v>
       </c>
       <c r="U57" s="3">
         <v>230.17</v>
       </c>
       <c r="V57" s="3">
-        <v>25.2</v>
+        <v>26.97</v>
       </c>
       <c r="W57" s="3">
         <v>9.46</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>264.82</v>
+        <v>266.6</v>
       </c>
       <c r="Z57" s="2">
-        <v>46.18</v>
+        <v>46.49</v>
       </c>
       <c r="AA57" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>269</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>270</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F58" s="2">
         <v>40028571</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -10101,63 +10101,63 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>150.02</v>
       </c>
       <c r="Q58" s="3">
         <v>20.07</v>
       </c>
       <c r="R58" s="3">
         <v>16.07</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>186.16</v>
       </c>
       <c r="U58" s="3">
         <v>150.02</v>
       </c>
       <c r="V58" s="3">
-        <v>20.69</v>
+        <v>21.88</v>
       </c>
       <c r="W58" s="3">
         <v>16.07</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>186.78</v>
+        <v>187.98</v>
       </c>
       <c r="Z58" s="2">
-        <v>47.11</v>
+        <v>47.41</v>
       </c>
       <c r="AA58" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F59" s="2">
         <v>40034191</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -10433,63 +10433,63 @@
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>42.39</v>
       </c>
       <c r="Q62" s="3">
         <v>7.26</v>
       </c>
       <c r="R62" s="3">
         <v>2.6</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>52.25</v>
       </c>
       <c r="U62" s="3">
         <v>42.39</v>
       </c>
       <c r="V62" s="3">
-        <v>8.04</v>
+        <v>8.63</v>
       </c>
       <c r="W62" s="3">
         <v>2.6</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>53.03</v>
+        <v>53.62</v>
       </c>
       <c r="Z62" s="2">
-        <v>39.97</v>
+        <v>40.41</v>
       </c>
       <c r="AA62" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>295</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F63" s="2">
         <v>40028133</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -10516,63 +10516,63 @@
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="3">
         <v>295.37</v>
       </c>
       <c r="Q63" s="3">
         <v>38.42</v>
       </c>
       <c r="R63" s="3">
         <v>21.33</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>355.12</v>
       </c>
       <c r="U63" s="3">
         <v>295.37</v>
       </c>
       <c r="V63" s="3">
-        <v>38.42</v>
+        <v>41.97</v>
       </c>
       <c r="W63" s="3">
         <v>21.33</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
-        <v>355.12</v>
+        <v>358.67</v>
       </c>
       <c r="Z63" s="2">
-        <v>42.25</v>
+        <v>42.67</v>
       </c>
       <c r="AA63" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>300</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F64" s="2">
         <v>40033916</v>
       </c>
       <c r="G64" s="2" t="s">
@@ -10682,63 +10682,63 @@
       <c r="N65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P65" s="3">
         <v>79.78</v>
       </c>
       <c r="Q65" s="3">
         <v>36.6</v>
       </c>
       <c r="R65" s="3">
         <v>25.61</v>
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>141.99</v>
       </c>
       <c r="U65" s="3">
         <v>79.78</v>
       </c>
       <c r="V65" s="3">
-        <v>37.02</v>
+        <v>37.49</v>
       </c>
       <c r="W65" s="3">
         <v>25.61</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
-        <v>142.41</v>
+        <v>142.88</v>
       </c>
       <c r="Z65" s="2">
-        <v>34.39</v>
+        <v>34.5</v>
       </c>
       <c r="AA65" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F66" s="2">
         <v>40066211</v>
       </c>
       <c r="G66" s="2" t="s">
@@ -10931,63 +10931,63 @@
       <c r="N68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P68" s="3">
         <v>112.98</v>
       </c>
       <c r="Q68" s="3">
         <v>33.88</v>
       </c>
       <c r="R68" s="3">
         <v>14.78</v>
       </c>
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>161.64</v>
       </c>
       <c r="U68" s="3">
         <v>112.98</v>
       </c>
       <c r="V68" s="3">
-        <v>34.28</v>
+        <v>36.83</v>
       </c>
       <c r="W68" s="3">
         <v>14.78</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
-        <v>162.04</v>
+        <v>164.59</v>
       </c>
       <c r="Z68" s="2">
-        <v>49.29</v>
+        <v>50.07</v>
       </c>
       <c r="AA68" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>320</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F69" s="2">
         <v>40028443</v>
       </c>
       <c r="G69" s="2" t="s">
@@ -11014,63 +11014,63 @@
       <c r="N69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P69" s="3">
         <v>274.73</v>
       </c>
       <c r="Q69" s="3">
         <v>9.66</v>
       </c>
       <c r="R69" s="3">
         <v>35.68</v>
       </c>
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>320.08</v>
       </c>
       <c r="U69" s="3">
         <v>274.73</v>
       </c>
       <c r="V69" s="3">
-        <v>10.39</v>
+        <v>13.57</v>
       </c>
       <c r="W69" s="3">
         <v>35.68</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
-        <v>320.81</v>
+        <v>323.99</v>
       </c>
       <c r="Z69" s="2">
-        <v>34.78</v>
+        <v>35.12</v>
       </c>
       <c r="AA69" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F70" s="2">
         <v>40028307</v>
       </c>
       <c r="G70" s="2" t="s">
@@ -11180,63 +11180,63 @@
       <c r="N71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P71" s="3">
         <v>73.35</v>
       </c>
       <c r="Q71" s="3">
         <v>39.39</v>
       </c>
       <c r="R71" s="3">
         <v>27.17</v>
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>139.91</v>
       </c>
       <c r="U71" s="3">
         <v>73.35</v>
       </c>
       <c r="V71" s="3">
-        <v>39.59</v>
+        <v>40.87</v>
       </c>
       <c r="W71" s="3">
         <v>27.17</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
-        <v>140.11</v>
+        <v>141.39</v>
       </c>
       <c r="Z71" s="2">
-        <v>40.28</v>
+        <v>40.65</v>
       </c>
       <c r="AA71" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F72" s="2">
         <v>40053600</v>
       </c>
       <c r="G72" s="2" t="s">
@@ -11263,63 +11263,63 @@
       <c r="N72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P72" s="3">
         <v>31.93</v>
       </c>
       <c r="Q72" s="3">
         <v>9.6</v>
       </c>
       <c r="R72" s="3">
         <v>21.94</v>
       </c>
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>63.46</v>
       </c>
       <c r="U72" s="3">
         <v>31.93</v>
       </c>
       <c r="V72" s="3">
-        <v>9.77</v>
+        <v>10.12</v>
       </c>
       <c r="W72" s="3">
         <v>21.94</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
-        <v>63.64</v>
+        <v>63.98</v>
       </c>
       <c r="Z72" s="2">
-        <v>17.75</v>
+        <v>17.85</v>
       </c>
       <c r="AA72" s="2">
         <v>33</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F73" s="2">
         <v>40028501</v>
       </c>
       <c r="G73" s="2" t="s">
@@ -11346,63 +11346,63 @@
       <c r="N73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>102.92</v>
       </c>
       <c r="Q73" s="3">
         <v>47.96</v>
       </c>
       <c r="R73" s="3">
         <v>9.78</v>
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>160.66</v>
       </c>
       <c r="U73" s="3">
         <v>102.92</v>
       </c>
       <c r="V73" s="3">
-        <v>48.36</v>
+        <v>49.14</v>
       </c>
       <c r="W73" s="3">
         <v>9.78</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
-        <v>161.06</v>
+        <v>161.84</v>
       </c>
       <c r="Z73" s="2">
-        <v>28.88</v>
+        <v>29.02</v>
       </c>
       <c r="AA73" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F74" s="2">
         <v>40028119</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -11429,66 +11429,66 @@
       <c r="N74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="3">
         <v>285.65</v>
       </c>
       <c r="Q74" s="3">
         <v>13.62</v>
       </c>
       <c r="R74" s="3">
         <v>9.72</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>309</v>
       </c>
       <c r="U74" s="3">
         <v>285.65</v>
       </c>
       <c r="V74" s="3">
-        <v>15.91</v>
+        <v>17.08</v>
       </c>
       <c r="W74" s="3">
         <v>9.72</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
-        <v>311.29</v>
+        <v>312.46</v>
       </c>
       <c r="Z74" s="2">
-        <v>45.26</v>
+        <v>45.43</v>
       </c>
       <c r="AA74" s="2">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F75" s="2">
         <v>40034296</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H75" s="3" t="s">
@@ -11595,63 +11595,63 @@
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>112.52</v>
       </c>
       <c r="Q76" s="3">
         <v>27.86</v>
       </c>
       <c r="R76" s="3">
         <v>39.17</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>179.54</v>
       </c>
       <c r="U76" s="3">
         <v>112.52</v>
       </c>
       <c r="V76" s="3">
-        <v>27.86</v>
+        <v>30.12</v>
       </c>
       <c r="W76" s="3">
         <v>39.17</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>179.54</v>
+        <v>181.8</v>
       </c>
       <c r="Z76" s="2">
-        <v>21.19</v>
+        <v>21.46</v>
       </c>
       <c r="AA76" s="2">
         <v>46</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>354</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F77" s="2">
         <v>40033049</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -11761,63 +11761,63 @@
       <c r="N78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P78" s="3">
         <v>306.1</v>
       </c>
       <c r="Q78" s="3">
         <v>43.61</v>
       </c>
       <c r="R78" s="3">
         <v>26.03</v>
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>375.74</v>
       </c>
       <c r="U78" s="3">
         <v>306.1</v>
       </c>
       <c r="V78" s="3">
-        <v>44.22</v>
+        <v>45.39</v>
       </c>
       <c r="W78" s="3">
         <v>26.03</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
-        <v>376.35</v>
+        <v>377.52</v>
       </c>
       <c r="Z78" s="2">
-        <v>41.19</v>
+        <v>41.32</v>
       </c>
       <c r="AA78" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>364</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F79" s="2">
         <v>40028609</v>
       </c>
       <c r="G79" s="2" t="s">
@@ -11927,63 +11927,63 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>147.76</v>
       </c>
       <c r="Q80" s="3">
         <v>30.8</v>
       </c>
       <c r="R80" s="3">
         <v>23.1</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>201.67</v>
       </c>
       <c r="U80" s="3">
         <v>147.76</v>
       </c>
       <c r="V80" s="3">
-        <v>30.8</v>
+        <v>32.58</v>
       </c>
       <c r="W80" s="3">
         <v>23.1</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>201.67</v>
+        <v>203.45</v>
       </c>
       <c r="Z80" s="2">
-        <v>49.99</v>
+        <v>50.43</v>
       </c>
       <c r="AA80" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>372</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>373</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F81" s="2">
         <v>40066221</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -12176,63 +12176,63 @@
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>223.79</v>
       </c>
       <c r="Q83" s="3">
         <v>53.26</v>
       </c>
       <c r="R83" s="3">
         <v>140.61</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>417.66</v>
       </c>
       <c r="U83" s="3">
         <v>223.79</v>
       </c>
       <c r="V83" s="3">
-        <v>53.92</v>
+        <v>55.18</v>
       </c>
       <c r="W83" s="3">
         <v>140.61</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>418.32</v>
+        <v>419.58</v>
       </c>
       <c r="Z83" s="2">
-        <v>36.18</v>
+        <v>36.29</v>
       </c>
       <c r="AA83" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>383</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>384</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F84" s="2">
         <v>40028222</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -12508,63 +12508,63 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>178.11</v>
       </c>
       <c r="Q87" s="3">
         <v>33.71</v>
       </c>
       <c r="R87" s="3">
         <v>18.1</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>229.92</v>
       </c>
       <c r="U87" s="3">
         <v>178.11</v>
       </c>
       <c r="V87" s="3">
-        <v>37.73</v>
+        <v>38.99</v>
       </c>
       <c r="W87" s="3">
         <v>18.1</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>233.94</v>
+        <v>235.2</v>
       </c>
       <c r="Z87" s="2">
-        <v>31.1</v>
+        <v>31.26</v>
       </c>
       <c r="AA87" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>399</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F88" s="2">
         <v>40053558</v>
       </c>
       <c r="G88" s="2" t="s">
@@ -13089,63 +13089,63 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>306.59</v>
       </c>
       <c r="Q94" s="3">
         <v>29.46</v>
       </c>
       <c r="R94" s="3">
         <v>67.15</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>403.2</v>
       </c>
       <c r="U94" s="3">
         <v>306.59</v>
       </c>
       <c r="V94" s="3">
-        <v>30.07</v>
+        <v>33.01</v>
       </c>
       <c r="W94" s="3">
         <v>67.15</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>403.81</v>
+        <v>406.75</v>
       </c>
       <c r="Z94" s="2">
-        <v>62.05</v>
+        <v>62.5</v>
       </c>
       <c r="AA94" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>428</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F95" s="2">
         <v>40034262</v>
       </c>
       <c r="G95" s="2" t="s">
@@ -13172,66 +13172,66 @@
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>284.86</v>
       </c>
       <c r="Q95" s="3">
         <v>28.51</v>
       </c>
       <c r="R95" s="3">
         <v>42.27</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>355.64</v>
       </c>
       <c r="U95" s="3">
         <v>284.86</v>
       </c>
       <c r="V95" s="3">
-        <v>29.98</v>
+        <v>32.82</v>
       </c>
       <c r="W95" s="3">
         <v>42.27</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>357.11</v>
+        <v>359.95</v>
       </c>
       <c r="Z95" s="2">
-        <v>38.75</v>
+        <v>39.06</v>
       </c>
       <c r="AA95" s="2">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>433</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>434</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F96" s="2">
         <v>40028274</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -13255,63 +13255,63 @@
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>292.91</v>
       </c>
       <c r="Q96" s="3">
         <v>30.87</v>
       </c>
       <c r="R96" s="3">
         <v>16.32</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>340.1</v>
       </c>
       <c r="U96" s="3">
         <v>292.91</v>
       </c>
       <c r="V96" s="3">
-        <v>31.48</v>
+        <v>34.42</v>
       </c>
       <c r="W96" s="3">
         <v>16.32</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>340.7</v>
+        <v>343.65</v>
       </c>
       <c r="Z96" s="2">
-        <v>35.77</v>
+        <v>36.08</v>
       </c>
       <c r="AA96" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>437</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F97" s="2">
         <v>40034021</v>
       </c>
       <c r="G97" s="2" t="s">
@@ -13338,66 +13338,66 @@
       <c r="N97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P97" s="3">
         <v>163.14</v>
       </c>
       <c r="Q97" s="3">
         <v>23.44</v>
       </c>
       <c r="R97" s="3">
         <v>39.92</v>
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>226.5</v>
       </c>
       <c r="U97" s="3">
         <v>163.14</v>
       </c>
       <c r="V97" s="3">
-        <v>24.04</v>
+        <v>25.2</v>
       </c>
       <c r="W97" s="3">
         <v>39.92</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
-        <v>227.1</v>
+        <v>228.25</v>
       </c>
       <c r="Z97" s="2">
-        <v>25.63</v>
+        <v>25.76</v>
       </c>
       <c r="AA97" s="2">
-        <v>67</v>
+        <v>62</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>441</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>442</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F98" s="2">
         <v>40028275</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H98" s="3" t="s">
@@ -13421,63 +13421,63 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>144.37</v>
       </c>
       <c r="Q98" s="3">
         <v>31.85</v>
       </c>
       <c r="R98" s="3">
         <v>22.14</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>198.36</v>
       </c>
       <c r="U98" s="3">
         <v>144.37</v>
       </c>
       <c r="V98" s="3">
-        <v>32.46</v>
+        <v>33.63</v>
       </c>
       <c r="W98" s="3">
         <v>22.14</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>198.96</v>
+        <v>200.13</v>
       </c>
       <c r="Z98" s="2">
-        <v>43.36</v>
+        <v>43.61</v>
       </c>
       <c r="AA98" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F99" s="2">
         <v>40028276</v>
       </c>
       <c r="G99" s="2" t="s">
@@ -13504,63 +13504,63 @@
       <c r="N99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P99" s="3">
         <v>351.04</v>
       </c>
       <c r="Q99" s="3">
         <v>35.23</v>
       </c>
       <c r="R99" s="3">
         <v>33.64</v>
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>419.91</v>
       </c>
       <c r="U99" s="3">
         <v>351.04</v>
       </c>
       <c r="V99" s="3">
-        <v>36.05</v>
+        <v>39.42</v>
       </c>
       <c r="W99" s="3">
         <v>33.64</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
-        <v>420.73</v>
+        <v>424.1</v>
       </c>
       <c r="Z99" s="2">
-        <v>48.13</v>
+        <v>48.51</v>
       </c>
       <c r="AA99" s="2">
         <v>56</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>449</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>450</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F100" s="2">
         <v>40042215</v>
       </c>
       <c r="G100" s="2" t="s">
@@ -13587,63 +13587,63 @@
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>125.18</v>
       </c>
       <c r="Q100" s="3">
         <v>35.56</v>
       </c>
       <c r="R100" s="3">
         <v>31.98</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>192.72</v>
       </c>
       <c r="U100" s="3">
         <v>125.18</v>
       </c>
       <c r="V100" s="3">
-        <v>36.24</v>
+        <v>37.54</v>
       </c>
       <c r="W100" s="3">
         <v>31.98</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>193.4</v>
+        <v>194.7</v>
       </c>
       <c r="Z100" s="2">
-        <v>27.08</v>
+        <v>27.26</v>
       </c>
       <c r="AA100" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F101" s="2">
         <v>40042126</v>
       </c>
       <c r="G101" s="2" t="s">
@@ -13753,63 +13753,63 @@
       <c r="N102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P102" s="3">
         <v>186.31</v>
       </c>
       <c r="Q102" s="3">
         <v>27.43</v>
       </c>
       <c r="R102" s="3">
         <v>7.64</v>
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>221.39</v>
       </c>
       <c r="U102" s="3">
         <v>186.31</v>
       </c>
       <c r="V102" s="3">
-        <v>28.63</v>
+        <v>30.94</v>
       </c>
       <c r="W102" s="3">
         <v>7.64</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
-        <v>222.58</v>
+        <v>224.89</v>
       </c>
       <c r="Z102" s="2">
-        <v>48.22</v>
+        <v>48.72</v>
       </c>
       <c r="AA102" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>463</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>464</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F103" s="2">
         <v>40065967</v>
       </c>
       <c r="G103" s="2" t="s">
@@ -14085,66 +14085,66 @@
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>343.17</v>
       </c>
       <c r="Q106" s="3">
         <v>35.29</v>
       </c>
       <c r="R106" s="3">
         <v>40.27</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>418.73</v>
       </c>
       <c r="U106" s="3">
         <v>343.17</v>
       </c>
       <c r="V106" s="3">
-        <v>35.7</v>
+        <v>37.37</v>
       </c>
       <c r="W106" s="3">
         <v>40.27</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>419.14</v>
+        <v>420.81</v>
       </c>
       <c r="Z106" s="2">
-        <v>49.84</v>
+        <v>50.04</v>
       </c>
       <c r="AA106" s="2">
-        <v>62</v>
+        <v>47</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>480</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>481</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F107" s="2">
         <v>40042212</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H107" s="3" t="s">
@@ -14664,63 +14664,63 @@
       <c r="N113" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O113" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P113" s="3">
         <v>188.39</v>
       </c>
       <c r="Q113" s="3">
         <v>35.6</v>
       </c>
       <c r="R113" s="3">
         <v>22.36</v>
       </c>
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>246.35</v>
       </c>
       <c r="U113" s="3">
         <v>188.39</v>
       </c>
       <c r="V113" s="3">
-        <v>36.74</v>
+        <v>37.27</v>
       </c>
       <c r="W113" s="3">
         <v>22.36</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
-        <v>247.48</v>
+        <v>248.01</v>
       </c>
       <c r="Z113" s="2">
-        <v>40.72</v>
+        <v>40.81</v>
       </c>
       <c r="AA113" s="2">
         <v>56</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>509</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F114" s="2">
         <v>40033889</v>
       </c>
       <c r="G114" s="2" t="s">
@@ -14830,63 +14830,63 @@
       <c r="N115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P115" s="3">
         <v>230.3</v>
       </c>
       <c r="Q115" s="3">
         <v>28.52</v>
       </c>
       <c r="R115" s="3">
         <v>16.35</v>
       </c>
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>275.17</v>
       </c>
       <c r="U115" s="3">
         <v>230.3</v>
       </c>
       <c r="V115" s="3">
-        <v>29.13</v>
+        <v>30.3</v>
       </c>
       <c r="W115" s="3">
         <v>16.35</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
-        <v>275.78</v>
+        <v>276.94</v>
       </c>
       <c r="Z115" s="2">
-        <v>46.52</v>
+        <v>46.72</v>
       </c>
       <c r="AA115" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>517</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F116" s="2">
         <v>40028451</v>
       </c>
       <c r="G116" s="2" t="s">
@@ -14913,63 +14913,63 @@
       <c r="N116" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P116" s="3">
         <v>121</v>
       </c>
       <c r="Q116" s="3">
         <v>10.26</v>
       </c>
       <c r="R116" s="3">
         <v>23.06</v>
       </c>
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>154.32</v>
       </c>
       <c r="U116" s="3">
         <v>121</v>
       </c>
       <c r="V116" s="3">
-        <v>10.76</v>
+        <v>11.73</v>
       </c>
       <c r="W116" s="3">
         <v>23.06</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
-        <v>154.83</v>
+        <v>155.8</v>
       </c>
       <c r="Z116" s="2">
-        <v>27.58</v>
+        <v>27.75</v>
       </c>
       <c r="AA116" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>521</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F117" s="2">
         <v>40066225</v>
       </c>
       <c r="G117" s="2" t="s">
@@ -15079,63 +15079,63 @@
       <c r="N118" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P118" s="3">
         <v>71.91</v>
       </c>
       <c r="Q118" s="3">
         <v>9.76</v>
       </c>
       <c r="R118" s="3">
         <v>11.71</v>
       </c>
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>93.37</v>
       </c>
       <c r="U118" s="3">
         <v>71.91</v>
       </c>
       <c r="V118" s="3">
-        <v>10.75</v>
+        <v>12.67</v>
       </c>
       <c r="W118" s="3">
         <v>11.71</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
-        <v>94.37</v>
+        <v>96.28</v>
       </c>
       <c r="Z118" s="2">
-        <v>35.15</v>
+        <v>35.87</v>
       </c>
       <c r="AA118" s="2">
         <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>529</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>530</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F119" s="2">
         <v>40028544</v>
       </c>
       <c r="G119" s="2" t="s">
@@ -15328,63 +15328,63 @@
       <c r="N121" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O121" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P121" s="3">
         <v>49.09</v>
       </c>
       <c r="Q121" s="3">
         <v>8.76</v>
       </c>
       <c r="R121" s="3">
         <v>2.58</v>
       </c>
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>60.43</v>
       </c>
       <c r="U121" s="3">
         <v>49.09</v>
       </c>
       <c r="V121" s="3">
-        <v>9.78</v>
+        <v>10.82</v>
       </c>
       <c r="W121" s="3">
         <v>2.58</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
-        <v>61.45</v>
+        <v>62.49</v>
       </c>
       <c r="Z121" s="2">
-        <v>63.53</v>
+        <v>64.6</v>
       </c>
       <c r="AA121" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>541</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>542</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F122" s="2">
         <v>40033947</v>
       </c>
       <c r="G122" s="2" t="s">
@@ -15411,63 +15411,63 @@
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P122" s="3">
         <v>156.87</v>
       </c>
       <c r="Q122" s="3">
         <v>28.03</v>
       </c>
       <c r="R122" s="3">
         <v>29.84</v>
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>214.75</v>
       </c>
       <c r="U122" s="3">
         <v>156.87</v>
       </c>
       <c r="V122" s="3">
-        <v>28.74</v>
+        <v>31.87</v>
       </c>
       <c r="W122" s="3">
         <v>29.84</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
-        <v>215.45</v>
+        <v>218.58</v>
       </c>
       <c r="Z122" s="2">
-        <v>30.51</v>
+        <v>30.95</v>
       </c>
       <c r="AA122" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>545</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>546</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F123" s="2">
         <v>40028375</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -15494,63 +15494,63 @@
       <c r="N123" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O123" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P123" s="3">
         <v>71.61</v>
       </c>
       <c r="Q123" s="3">
         <v>44.34</v>
       </c>
       <c r="R123" s="3">
         <v>91.5</v>
       </c>
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" s="3">
         <v>207.45</v>
       </c>
       <c r="U123" s="3">
         <v>71.61</v>
       </c>
       <c r="V123" s="3">
-        <v>36.93</v>
+        <v>44.34</v>
       </c>
       <c r="W123" s="3">
         <v>91.5</v>
       </c>
       <c r="X123" s="2">
         <v>0</v>
       </c>
       <c r="Y123" s="2">
-        <v>200.04</v>
+        <v>207.45</v>
       </c>
       <c r="Z123" s="2">
-        <v>17.08</v>
+        <v>17.71</v>
       </c>
       <c r="AA123" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>550</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>551</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F124" s="2">
         <v>40043525</v>
       </c>
       <c r="G124" s="2" t="s">
@@ -15577,63 +15577,63 @@
       <c r="N124" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P124" s="3">
         <v>144.11</v>
       </c>
       <c r="Q124" s="3">
         <v>15.46</v>
       </c>
       <c r="R124" s="3">
         <v>20.22</v>
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>179.78</v>
       </c>
       <c r="U124" s="3">
         <v>144.11</v>
       </c>
       <c r="V124" s="3">
-        <v>15.66</v>
+        <v>16.05</v>
       </c>
       <c r="W124" s="3">
         <v>20.22</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
-        <v>179.99</v>
+        <v>180.37</v>
       </c>
       <c r="Z124" s="2">
-        <v>19.4</v>
+        <v>19.44</v>
       </c>
       <c r="AA124" s="2">
         <v>43</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>554</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>555</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F125" s="2">
         <v>40042214</v>
       </c>
       <c r="G125" s="2" t="s">
@@ -15743,63 +15743,63 @@
       <c r="N126" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P126" s="3">
         <v>157.45</v>
       </c>
       <c r="Q126" s="3">
         <v>21.53</v>
       </c>
       <c r="R126" s="3">
         <v>30.84</v>
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>209.83</v>
       </c>
       <c r="U126" s="3">
         <v>157.45</v>
       </c>
       <c r="V126" s="3">
-        <v>21.53</v>
+        <v>21.71</v>
       </c>
       <c r="W126" s="3">
         <v>30.84</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
-        <v>209.83</v>
+        <v>210</v>
       </c>
       <c r="Z126" s="2">
-        <v>19.64</v>
+        <v>19.65</v>
       </c>
       <c r="AA126" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>562</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>563</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F127" s="2">
         <v>40047320</v>
       </c>
       <c r="G127" s="2" t="s">
@@ -15826,63 +15826,63 @@
       <c r="N127" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O127" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P127" s="3">
         <v>34.93</v>
       </c>
       <c r="Q127" s="3">
         <v>7.3</v>
       </c>
       <c r="R127" s="3">
         <v>4.41</v>
       </c>
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>46.64</v>
       </c>
       <c r="U127" s="3">
         <v>34.93</v>
       </c>
       <c r="V127" s="3">
-        <v>7.61</v>
+        <v>8.19</v>
       </c>
       <c r="W127" s="3">
         <v>4.41</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
-        <v>46.94</v>
+        <v>47.53</v>
       </c>
       <c r="Z127" s="2">
-        <v>38.28</v>
+        <v>38.76</v>
       </c>
       <c r="AA127" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>567</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>568</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>569</v>
       </c>
       <c r="F128" s="2">
         <v>40042221</v>
       </c>
       <c r="G128" s="2" t="s">
@@ -16324,66 +16324,66 @@
       <c r="N133" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O133" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P133" s="3">
         <v>66.25</v>
       </c>
       <c r="Q133" s="3">
         <v>24.09</v>
       </c>
       <c r="R133" s="3">
         <v>132.51</v>
       </c>
       <c r="S133" s="3">
         <v>0</v>
       </c>
       <c r="T133" s="3">
         <v>222.85</v>
       </c>
       <c r="U133" s="3">
         <v>66.25</v>
       </c>
       <c r="V133" s="3">
-        <v>24.7</v>
+        <v>25.89</v>
       </c>
       <c r="W133" s="3">
         <v>132.51</v>
       </c>
       <c r="X133" s="2">
         <v>0</v>
       </c>
       <c r="Y133" s="2">
-        <v>223.46</v>
+        <v>224.65</v>
       </c>
       <c r="Z133" s="2">
-        <v>42.02</v>
+        <v>42.25</v>
       </c>
       <c r="AA133" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>591</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>592</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F134" s="2">
         <v>40020263</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H134" s="3" t="s">
@@ -16571,63 +16571,63 @@
       <c r="N136" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O136" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P136" s="3">
         <v>119.03</v>
       </c>
       <c r="Q136" s="3">
         <v>41.2</v>
       </c>
       <c r="R136" s="3">
         <v>83.37</v>
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>243.6</v>
       </c>
       <c r="U136" s="3">
         <v>119.03</v>
       </c>
       <c r="V136" s="3">
-        <v>42.11</v>
+        <v>43.27</v>
       </c>
       <c r="W136" s="3">
         <v>83.37</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
-        <v>244.5</v>
+        <v>245.67</v>
       </c>
       <c r="Z136" s="2">
-        <v>24.95</v>
+        <v>25.07</v>
       </c>
       <c r="AA136" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>604</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>605</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F137" s="2">
         <v>40028309</v>
       </c>
       <c r="G137" s="2" t="s">
@@ -16986,63 +16986,63 @@
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>294.81</v>
       </c>
       <c r="Q141" s="3">
         <v>31.74</v>
       </c>
       <c r="R141" s="3">
         <v>26.83</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>353.38</v>
       </c>
       <c r="U141" s="3">
         <v>294.81</v>
       </c>
       <c r="V141" s="3">
-        <v>33.45</v>
+        <v>36.39</v>
       </c>
       <c r="W141" s="3">
         <v>26.83</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>355.1</v>
+        <v>358.04</v>
       </c>
       <c r="Z141" s="2">
-        <v>38.17</v>
+        <v>38.49</v>
       </c>
       <c r="AA141" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>624</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>625</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F142" s="2">
         <v>40033960</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -17069,63 +17069,63 @@
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>108.54</v>
       </c>
       <c r="Q142" s="3">
         <v>35.77</v>
       </c>
       <c r="R142" s="3">
         <v>24.76</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>169.07</v>
       </c>
       <c r="U142" s="3">
         <v>108.54</v>
       </c>
       <c r="V142" s="3">
-        <v>36.37</v>
+        <v>37.52</v>
       </c>
       <c r="W142" s="3">
         <v>24.76</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>169.66</v>
+        <v>170.82</v>
       </c>
       <c r="Z142" s="2">
-        <v>28.54</v>
+        <v>28.74</v>
       </c>
       <c r="AA142" s="2">
         <v>32</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>628</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F143" s="2">
         <v>40028105</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -17152,63 +17152,63 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>392.12</v>
       </c>
       <c r="Q143" s="3">
         <v>25.04</v>
       </c>
       <c r="R143" s="3">
         <v>25.2</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>442.36</v>
       </c>
       <c r="U143" s="3">
         <v>392.12</v>
       </c>
       <c r="V143" s="3">
-        <v>25.04</v>
+        <v>26.81</v>
       </c>
       <c r="W143" s="3">
         <v>25.2</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>442.36</v>
+        <v>444.13</v>
       </c>
       <c r="Z143" s="2">
-        <v>49.22</v>
+        <v>49.41</v>
       </c>
       <c r="AA143" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>632</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>633</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>634</v>
       </c>
       <c r="F144" s="2">
         <v>40042213</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -17318,66 +17318,66 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>216.89</v>
       </c>
       <c r="Q145" s="3">
         <v>22.68</v>
       </c>
       <c r="R145" s="3">
         <v>52.98</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>292.55</v>
       </c>
       <c r="U145" s="3">
         <v>216.89</v>
       </c>
       <c r="V145" s="3">
-        <v>23.28</v>
+        <v>26.23</v>
       </c>
       <c r="W145" s="3">
         <v>52.98</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>293.15</v>
+        <v>296.1</v>
       </c>
       <c r="Z145" s="2">
-        <v>41.49</v>
+        <v>41.9</v>
       </c>
       <c r="AA145" s="2">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>639</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>640</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F146" s="2">
         <v>40053570</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
@@ -17401,66 +17401,66 @@
       <c r="N146" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P146" s="3">
         <v>189.18</v>
       </c>
       <c r="Q146" s="3">
         <v>41.78</v>
       </c>
       <c r="R146" s="3">
         <v>19.87</v>
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>250.83</v>
       </c>
       <c r="U146" s="3">
         <v>189.18</v>
       </c>
       <c r="V146" s="3">
-        <v>41.78</v>
+        <v>43.55</v>
       </c>
       <c r="W146" s="3">
         <v>19.87</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
-        <v>250.83</v>
+        <v>252.6</v>
       </c>
       <c r="Z146" s="2">
-        <v>43.9</v>
+        <v>44.21</v>
       </c>
       <c r="AA146" s="2">
-        <v>86</v>
+        <v>35</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>643</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>644</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F147" s="2">
         <v>40066229</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="3" t="s">
@@ -17567,63 +17567,63 @@
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>156.16</v>
       </c>
       <c r="Q148" s="3">
         <v>34.21</v>
       </c>
       <c r="R148" s="3">
         <v>36.61</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>226.97</v>
       </c>
       <c r="U148" s="3">
         <v>156.16</v>
       </c>
       <c r="V148" s="3">
-        <v>36.46</v>
+        <v>37.71</v>
       </c>
       <c r="W148" s="3">
         <v>36.61</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>229.22</v>
+        <v>230.48</v>
       </c>
       <c r="Z148" s="2">
-        <v>40.63</v>
+        <v>40.85</v>
       </c>
       <c r="AA148" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F149" s="2">
         <v>40042175</v>
       </c>
       <c r="G149" s="2" t="s">
@@ -17650,66 +17650,66 @@
       <c r="N149" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3">
         <v>380.13</v>
       </c>
       <c r="Q149" s="3">
         <v>59.82</v>
       </c>
       <c r="R149" s="3">
         <v>53.97</v>
       </c>
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>493.91</v>
       </c>
       <c r="U149" s="3">
         <v>380.13</v>
       </c>
       <c r="V149" s="3">
-        <v>60.02</v>
+        <v>60.99</v>
       </c>
       <c r="W149" s="3">
         <v>53.97</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
-        <v>494.11</v>
+        <v>495.08</v>
       </c>
       <c r="Z149" s="2">
-        <v>41.17</v>
+        <v>41.25</v>
       </c>
       <c r="AA149" s="2">
-        <v>75</v>
+        <v>43</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>654</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>655</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>656</v>
       </c>
       <c r="F150" s="2">
         <v>40065958</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H150" s="3" t="s">
@@ -17733,63 +17733,63 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P150" s="3">
         <v>480.54</v>
       </c>
       <c r="Q150" s="3">
         <v>52.93</v>
       </c>
       <c r="R150" s="3">
         <v>15.71</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>549.18</v>
       </c>
       <c r="U150" s="3">
         <v>480.54</v>
       </c>
       <c r="V150" s="3">
-        <v>53.52</v>
+        <v>54.66</v>
       </c>
       <c r="W150" s="3">
         <v>15.71</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>549.77</v>
+        <v>550.92</v>
       </c>
       <c r="Z150" s="2">
-        <v>28.77</v>
+        <v>28.83</v>
       </c>
       <c r="AA150" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>657</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>658</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F151" s="2">
         <v>40028352</v>
       </c>
       <c r="G151" s="2" t="s">
@@ -17816,63 +17816,63 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P151" s="3">
         <v>599.49</v>
       </c>
       <c r="Q151" s="3">
         <v>48.87</v>
       </c>
       <c r="R151" s="3">
         <v>80.54</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>728.9</v>
       </c>
       <c r="U151" s="3">
         <v>598.99</v>
       </c>
       <c r="V151" s="3">
-        <v>48.87</v>
+        <v>50.64</v>
       </c>
       <c r="W151" s="3">
         <v>80.54</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>728.4</v>
+        <v>730.17</v>
       </c>
       <c r="Z151" s="2">
-        <v>55.55</v>
+        <v>55.69</v>
       </c>
       <c r="AA151" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>661</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>662</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>663</v>
       </c>
       <c r="F152" s="2">
         <v>40028149</v>
       </c>
       <c r="G152" s="2" t="s">
@@ -18148,63 +18148,63 @@
       <c r="N155" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P155" s="3">
         <v>309.54</v>
       </c>
       <c r="Q155" s="3">
         <v>17.04</v>
       </c>
       <c r="R155" s="3">
         <v>69.88</v>
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>396.46</v>
       </c>
       <c r="U155" s="3">
         <v>309.54</v>
       </c>
       <c r="V155" s="3">
-        <v>17.36</v>
+        <v>17.99</v>
       </c>
       <c r="W155" s="3">
         <v>69.88</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
-        <v>396.79</v>
+        <v>397.41</v>
       </c>
       <c r="Z155" s="2">
-        <v>33.53</v>
+        <v>33.58</v>
       </c>
       <c r="AA155" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>678</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>679</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>680</v>
       </c>
       <c r="F156" s="2">
         <v>40028568</v>
       </c>
       <c r="G156" s="2" t="s">
@@ -18314,63 +18314,63 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>251.31</v>
       </c>
       <c r="Q157" s="3">
         <v>21.17</v>
       </c>
       <c r="R157" s="3">
         <v>16.03</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>288.51</v>
       </c>
       <c r="U157" s="3">
         <v>251.31</v>
       </c>
       <c r="V157" s="3">
-        <v>21.44</v>
+        <v>22.03</v>
       </c>
       <c r="W157" s="3">
         <v>16.03</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>288.79</v>
+        <v>289.38</v>
       </c>
       <c r="Z157" s="2">
-        <v>46.01</v>
+        <v>46.11</v>
       </c>
       <c r="AA157" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F158" s="2">
         <v>40028504</v>
       </c>
       <c r="G158" s="2" t="s">
@@ -18397,63 +18397,63 @@
       <c r="N158" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3">
         <v>107.64</v>
       </c>
       <c r="Q158" s="3">
         <v>42.42</v>
       </c>
       <c r="R158" s="3">
         <v>77.2</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>227.26</v>
       </c>
       <c r="U158" s="3">
         <v>107.64</v>
       </c>
       <c r="V158" s="3">
-        <v>42.42</v>
+        <v>45.97</v>
       </c>
       <c r="W158" s="3">
         <v>77.2</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>227.26</v>
+        <v>230.81</v>
       </c>
       <c r="Z158" s="2">
-        <v>30.41</v>
+        <v>30.88</v>
       </c>
       <c r="AA158" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>690</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F159" s="2">
         <v>40044986</v>
       </c>
       <c r="G159" s="2" t="s">
@@ -18563,63 +18563,63 @@
       <c r="N160" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P160" s="3">
         <v>265.91</v>
       </c>
       <c r="Q160" s="3">
         <v>27.8</v>
       </c>
       <c r="R160" s="3">
         <v>99.1</v>
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>392.81</v>
       </c>
       <c r="U160" s="3">
         <v>265.91</v>
       </c>
       <c r="V160" s="3">
-        <v>28.8</v>
+        <v>32.51</v>
       </c>
       <c r="W160" s="3">
         <v>99.1</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
-        <v>393.81</v>
+        <v>397.52</v>
       </c>
       <c r="Z160" s="2">
-        <v>29.11</v>
+        <v>29.38</v>
       </c>
       <c r="AA160" s="2">
         <v>71</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>697</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>698</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>699</v>
       </c>
       <c r="F161" s="2">
         <v>40028445</v>
       </c>
       <c r="G161" s="2" t="s">
@@ -18646,63 +18646,63 @@
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>83.75</v>
       </c>
       <c r="Q161" s="3">
         <v>35.2</v>
       </c>
       <c r="R161" s="3">
         <v>23.11</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>142.06</v>
       </c>
       <c r="U161" s="3">
         <v>83.75</v>
       </c>
       <c r="V161" s="3">
-        <v>35.59</v>
+        <v>36.33</v>
       </c>
       <c r="W161" s="3">
         <v>23.11</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>142.44</v>
+        <v>143.19</v>
       </c>
       <c r="Z161" s="2">
-        <v>41.98</v>
+        <v>42.2</v>
       </c>
       <c r="AA161" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>701</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>702</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>703</v>
       </c>
       <c r="F162" s="2">
         <v>40028514</v>
       </c>
       <c r="G162" s="2" t="s">
@@ -18729,63 +18729,63 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>129.53</v>
       </c>
       <c r="Q162" s="3">
         <v>4.28</v>
       </c>
       <c r="R162" s="3">
         <v>11.48</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>145.29</v>
       </c>
       <c r="U162" s="3">
         <v>129.53</v>
       </c>
       <c r="V162" s="3">
-        <v>4.59</v>
+        <v>5.17</v>
       </c>
       <c r="W162" s="3">
         <v>11.48</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>145.59</v>
+        <v>146.18</v>
       </c>
       <c r="Z162" s="2">
-        <v>19.77</v>
+        <v>19.85</v>
       </c>
       <c r="AA162" s="2">
         <v>46</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>705</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>706</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F163" s="2">
         <v>40034018</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -18809,66 +18809,66 @@
       <c r="M163" s="3">
         <v>2257.53</v>
       </c>
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
         <v>228.8</v>
       </c>
       <c r="Q163" s="3">
         <v>54.73</v>
       </c>
       <c r="R163" s="3">
         <v>122.87</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>406.4</v>
       </c>
       <c r="U163" s="3">
-        <v>228.8</v>
+        <v>231.21</v>
       </c>
       <c r="V163" s="3">
-        <v>54.94</v>
+        <v>56.21</v>
       </c>
       <c r="W163" s="3">
         <v>122.87</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>406.6</v>
+        <v>410.29</v>
       </c>
       <c r="Z163" s="2">
-        <v>18.01</v>
+        <v>18.17</v>
       </c>
       <c r="AA163" s="2">
         <v>36</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F164" s="2">
         <v>40034250</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -18895,66 +18895,66 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>92.62</v>
       </c>
       <c r="Q164" s="3">
         <v>16.12</v>
       </c>
       <c r="R164" s="3">
         <v>33.7</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>142.44</v>
       </c>
       <c r="U164" s="3">
         <v>92.62</v>
       </c>
       <c r="V164" s="3">
-        <v>17.46</v>
+        <v>20.06</v>
       </c>
       <c r="W164" s="3">
         <v>33.7</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>143.78</v>
+        <v>146.38</v>
       </c>
       <c r="Z164" s="2">
-        <v>25.49</v>
+        <v>25.95</v>
       </c>
       <c r="AA164" s="2">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>715</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>716</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F165" s="2">
         <v>40028360</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="3" t="s">
@@ -18978,63 +18978,63 @@
       <c r="N165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P165" s="3">
         <v>90.11</v>
       </c>
       <c r="Q165" s="3">
         <v>39.18</v>
       </c>
       <c r="R165" s="3">
         <v>24.5</v>
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>153.79</v>
       </c>
       <c r="U165" s="3">
         <v>90.11</v>
       </c>
       <c r="V165" s="3">
-        <v>39.98</v>
+        <v>43.3</v>
       </c>
       <c r="W165" s="3">
         <v>24.5</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
-        <v>154.59</v>
+        <v>157.91</v>
       </c>
       <c r="Z165" s="2">
-        <v>40.48</v>
+        <v>41.35</v>
       </c>
       <c r="AA165" s="2">
         <v>36</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>719</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F166" s="2">
         <v>40028577</v>
       </c>
       <c r="G166" s="2" t="s">
@@ -19227,63 +19227,63 @@
       <c r="N168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P168" s="3">
         <v>262.94</v>
       </c>
       <c r="Q168" s="3">
         <v>23.83</v>
       </c>
       <c r="R168" s="3">
         <v>29.71</v>
       </c>
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>316.49</v>
       </c>
       <c r="U168" s="3">
         <v>262.94</v>
       </c>
       <c r="V168" s="3">
-        <v>24.44</v>
+        <v>27.38</v>
       </c>
       <c r="W168" s="3">
         <v>29.71</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
-        <v>317.09</v>
+        <v>320.03</v>
       </c>
       <c r="Z168" s="2">
-        <v>43.25</v>
+        <v>43.65</v>
       </c>
       <c r="AA168" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>731</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>733</v>
       </c>
       <c r="F169" s="2">
         <v>40028449</v>
       </c>
       <c r="G169" s="2" t="s">
@@ -19393,63 +19393,63 @@
       <c r="N170" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P170" s="3">
         <v>114.7</v>
       </c>
       <c r="Q170" s="3">
         <v>20.38</v>
       </c>
       <c r="R170" s="3">
         <v>8.41</v>
       </c>
       <c r="S170" s="3">
         <v>0</v>
       </c>
       <c r="T170" s="3">
         <v>143.48</v>
       </c>
       <c r="U170" s="3">
         <v>114.7</v>
       </c>
       <c r="V170" s="3">
-        <v>20.63</v>
+        <v>24.07</v>
       </c>
       <c r="W170" s="3">
         <v>8.41</v>
       </c>
       <c r="X170" s="2">
         <v>0</v>
       </c>
       <c r="Y170" s="2">
-        <v>143.74</v>
+        <v>147.18</v>
       </c>
       <c r="Z170" s="2">
-        <v>30.17</v>
+        <v>30.89</v>
       </c>
       <c r="AA170" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>739</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>740</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>741</v>
       </c>
       <c r="F171" s="2">
         <v>40034149</v>
       </c>
       <c r="G171" s="2" t="s">
@@ -19491,51 +19491,51 @@
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>258.81</v>
       </c>
       <c r="U171" s="3">
         <v>221.99</v>
       </c>
       <c r="V171" s="3">
         <v>17.99</v>
       </c>
       <c r="W171" s="3">
         <v>18.82</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
         <v>258.81</v>
       </c>
       <c r="Z171" s="2">
         <v>28.56</v>
       </c>
       <c r="AA171" s="2">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>743</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>744</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>745</v>
       </c>
       <c r="F172" s="2">
         <v>40053571</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H172" s="3" t="s">
@@ -19642,63 +19642,63 @@
       <c r="N173" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P173" s="3">
         <v>26.17</v>
       </c>
       <c r="Q173" s="3">
         <v>19.31</v>
       </c>
       <c r="R173" s="3">
         <v>12.4</v>
       </c>
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>57.87</v>
       </c>
       <c r="U173" s="3">
         <v>26.17</v>
       </c>
       <c r="V173" s="3">
-        <v>19.31</v>
+        <v>19.82</v>
       </c>
       <c r="W173" s="3">
         <v>12.4</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
-        <v>57.87</v>
+        <v>58.38</v>
       </c>
       <c r="Z173" s="2">
-        <v>21.28</v>
+        <v>21.47</v>
       </c>
       <c r="AA173" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F174" s="2">
         <v>40032917</v>
       </c>
       <c r="G174" s="2" t="s">
@@ -19808,63 +19808,63 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>158.23</v>
       </c>
       <c r="Q175" s="3">
         <v>34.79</v>
       </c>
       <c r="R175" s="3">
         <v>71.2</v>
       </c>
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>264.22</v>
       </c>
       <c r="U175" s="3">
         <v>157.95</v>
       </c>
       <c r="V175" s="3">
-        <v>35.12</v>
+        <v>36.65</v>
       </c>
       <c r="W175" s="3">
         <v>71.2</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
-        <v>264.27</v>
+        <v>265.79</v>
       </c>
       <c r="Z175" s="2">
-        <v>43.65</v>
+        <v>43.9</v>
       </c>
       <c r="AA175" s="2">
         <v>46</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>760</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>761</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F176" s="2">
         <v>40028392</v>
       </c>
       <c r="G176" s="2" t="s">
@@ -19891,63 +19891,63 @@
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>128.38</v>
       </c>
       <c r="Q176" s="3">
         <v>27.05</v>
       </c>
       <c r="R176" s="3">
         <v>8</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>163.43</v>
       </c>
       <c r="U176" s="3">
         <v>128.38</v>
       </c>
       <c r="V176" s="3">
-        <v>27.35</v>
+        <v>28.81</v>
       </c>
       <c r="W176" s="3">
         <v>8</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>163.73</v>
+        <v>165.2</v>
       </c>
       <c r="Z176" s="2">
-        <v>30</v>
+        <v>30.26</v>
       </c>
       <c r="AA176" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>764</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>765</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F177" s="2">
         <v>40033987</v>
       </c>
       <c r="G177" s="2" t="s">
@@ -20057,63 +20057,63 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>207.27</v>
       </c>
       <c r="Q178" s="3">
         <v>19</v>
       </c>
       <c r="R178" s="3">
         <v>32.68</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>258.94</v>
       </c>
       <c r="U178" s="3">
         <v>207.27</v>
       </c>
       <c r="V178" s="3">
-        <v>19.6</v>
+        <v>22.55</v>
       </c>
       <c r="W178" s="3">
         <v>32.68</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>259.55</v>
+        <v>262.49</v>
       </c>
       <c r="Z178" s="2">
-        <v>51.54</v>
+        <v>52.13</v>
       </c>
       <c r="AA178" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>773</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>774</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F179" s="2">
         <v>40028284</v>
       </c>
       <c r="G179" s="2" t="s">
@@ -20140,63 +20140,63 @@
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P179" s="3">
         <v>392.27</v>
       </c>
       <c r="Q179" s="3">
         <v>33.32</v>
       </c>
       <c r="R179" s="3">
         <v>16.04</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>441.62</v>
       </c>
       <c r="U179" s="3">
         <v>392.27</v>
       </c>
       <c r="V179" s="3">
-        <v>33.32</v>
+        <v>35.09</v>
       </c>
       <c r="W179" s="3">
         <v>16.04</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>441.62</v>
+        <v>443.4</v>
       </c>
       <c r="Z179" s="2">
-        <v>52.75</v>
+        <v>52.96</v>
       </c>
       <c r="AA179" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>777</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>778</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F180" s="2">
         <v>40009534</v>
       </c>
       <c r="G180" s="2" t="s">
@@ -25004,63 +25004,63 @@
       <c r="N239" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O239" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P239" s="3">
         <v>243.71</v>
       </c>
       <c r="Q239" s="3">
         <v>57.45</v>
       </c>
       <c r="R239" s="3">
         <v>68.83</v>
       </c>
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>369.99</v>
       </c>
       <c r="U239" s="3">
         <v>243.71</v>
       </c>
       <c r="V239" s="3">
-        <v>58.39</v>
+        <v>62.86</v>
       </c>
       <c r="W239" s="3">
         <v>68.83</v>
       </c>
       <c r="X239" s="2">
         <v>0</v>
       </c>
       <c r="Y239" s="2">
-        <v>370.93</v>
+        <v>375.4</v>
       </c>
       <c r="Z239" s="2">
-        <v>30.18</v>
+        <v>30.54</v>
       </c>
       <c r="AA239" s="2">
         <v>64</v>
       </c>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>963</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>964</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>965</v>
       </c>
       <c r="F240" s="2">
         <v>40028406</v>
       </c>
       <c r="G240" s="2" t="s">
@@ -25087,63 +25087,63 @@
       <c r="N240" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O240" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P240" s="3">
         <v>210.08</v>
       </c>
       <c r="Q240" s="3">
         <v>24.25</v>
       </c>
       <c r="R240" s="3">
         <v>11.49</v>
       </c>
       <c r="S240" s="3">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>245.83</v>
       </c>
       <c r="U240" s="3">
         <v>210.08</v>
       </c>
       <c r="V240" s="3">
-        <v>24.25</v>
+        <v>25.07</v>
       </c>
       <c r="W240" s="3">
         <v>11.49</v>
       </c>
       <c r="X240" s="2">
         <v>0</v>
       </c>
       <c r="Y240" s="2">
-        <v>245.83</v>
+        <v>246.65</v>
       </c>
       <c r="Z240" s="2">
-        <v>43.72</v>
+        <v>43.87</v>
       </c>
       <c r="AA240" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>967</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>968</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>969</v>
       </c>
       <c r="F241" s="2">
         <v>40066208</v>
       </c>
       <c r="G241" s="2" t="s">
@@ -25336,63 +25336,63 @@
       <c r="N243" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O243" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P243" s="3">
         <v>283.66</v>
       </c>
       <c r="Q243" s="3">
         <v>33.64</v>
       </c>
       <c r="R243" s="3">
         <v>24.16</v>
       </c>
       <c r="S243" s="3">
         <v>0</v>
       </c>
       <c r="T243" s="3">
         <v>341.45</v>
       </c>
       <c r="U243" s="3">
         <v>283.66</v>
       </c>
       <c r="V243" s="3">
-        <v>33.64</v>
+        <v>35.41</v>
       </c>
       <c r="W243" s="3">
         <v>24.16</v>
       </c>
       <c r="X243" s="2">
         <v>0</v>
       </c>
       <c r="Y243" s="2">
-        <v>341.45</v>
+        <v>343.23</v>
       </c>
       <c r="Z243" s="2">
-        <v>26.31</v>
+        <v>26.45</v>
       </c>
       <c r="AA243" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="244" spans="1:27">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>980</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>981</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>982</v>
       </c>
       <c r="F244" s="2">
         <v>40028107</v>
       </c>
       <c r="G244" s="2" t="s">
@@ -25419,63 +25419,63 @@
       <c r="N244" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O244" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P244" s="3">
         <v>296.98</v>
       </c>
       <c r="Q244" s="3">
         <v>19.23</v>
       </c>
       <c r="R244" s="3">
         <v>55.06</v>
       </c>
       <c r="S244" s="3">
         <v>0</v>
       </c>
       <c r="T244" s="3">
         <v>371.27</v>
       </c>
       <c r="U244" s="3">
         <v>296.98</v>
       </c>
       <c r="V244" s="3">
-        <v>19.37</v>
+        <v>19.63</v>
       </c>
       <c r="W244" s="3">
         <v>55.06</v>
       </c>
       <c r="X244" s="2">
         <v>0</v>
       </c>
       <c r="Y244" s="2">
-        <v>371.41</v>
+        <v>371.67</v>
       </c>
       <c r="Z244" s="2">
-        <v>49.46</v>
+        <v>49.5</v>
       </c>
       <c r="AA244" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="245" spans="1:27">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>984</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>985</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F245" s="2">
         <v>40028128</v>
       </c>
       <c r="G245" s="2" t="s">
@@ -25502,63 +25502,63 @@
       <c r="N245" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O245" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P245" s="3">
         <v>327.34</v>
       </c>
       <c r="Q245" s="3">
         <v>22.2</v>
       </c>
       <c r="R245" s="3">
         <v>114.35</v>
       </c>
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>463.89</v>
       </c>
       <c r="U245" s="3">
         <v>327.34</v>
       </c>
       <c r="V245" s="3">
-        <v>23.01</v>
+        <v>24.57</v>
       </c>
       <c r="W245" s="3">
         <v>114.35</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
-        <v>464.7</v>
+        <v>466.26</v>
       </c>
       <c r="Z245" s="2">
-        <v>39.44</v>
+        <v>39.57</v>
       </c>
       <c r="AA245" s="2">
         <v>56</v>
       </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>988</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>989</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F246" s="2">
         <v>40028603</v>
       </c>
       <c r="G246" s="2" t="s">
@@ -25585,63 +25585,63 @@
       <c r="N246" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O246" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P246" s="3">
         <v>205.68</v>
       </c>
       <c r="Q246" s="3">
         <v>31.3</v>
       </c>
       <c r="R246" s="3">
         <v>17.72</v>
       </c>
       <c r="S246" s="3">
         <v>0</v>
       </c>
       <c r="T246" s="3">
         <v>254.7</v>
       </c>
       <c r="U246" s="3">
         <v>205.68</v>
       </c>
       <c r="V246" s="3">
-        <v>31.3</v>
+        <v>33.08</v>
       </c>
       <c r="W246" s="3">
         <v>17.72</v>
       </c>
       <c r="X246" s="2">
         <v>0</v>
       </c>
       <c r="Y246" s="2">
-        <v>254.7</v>
+        <v>256.47</v>
       </c>
       <c r="Z246" s="2">
-        <v>39.92</v>
+        <v>40.19</v>
       </c>
       <c r="AA246" s="2">
         <v>57</v>
       </c>
     </row>
     <row r="247" spans="1:27">
       <c r="A247" s="2">
         <v>244</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>992</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>993</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F247" s="2">
         <v>40042219</v>
       </c>
       <c r="G247" s="2" t="s">
@@ -25668,63 +25668,63 @@
       <c r="N247" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P247" s="3">
         <v>130.53</v>
       </c>
       <c r="Q247" s="3">
         <v>37.93</v>
       </c>
       <c r="R247" s="3">
         <v>13.92</v>
       </c>
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>182.38</v>
       </c>
       <c r="U247" s="3">
         <v>130.53</v>
       </c>
       <c r="V247" s="3">
-        <v>38.53</v>
+        <v>39.68</v>
       </c>
       <c r="W247" s="3">
         <v>13.92</v>
       </c>
       <c r="X247" s="2">
         <v>0</v>
       </c>
       <c r="Y247" s="2">
-        <v>182.98</v>
+        <v>184.13</v>
       </c>
       <c r="Z247" s="2">
-        <v>23.95</v>
+        <v>24.1</v>
       </c>
       <c r="AA247" s="2">
         <v>41</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>996</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>997</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>998</v>
       </c>
       <c r="F248" s="2">
         <v>40028356</v>
       </c>
       <c r="G248" s="2" t="s">
@@ -25834,63 +25834,63 @@
       <c r="N249" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P249" s="3">
         <v>144.32</v>
       </c>
       <c r="Q249" s="3">
         <v>36.04</v>
       </c>
       <c r="R249" s="3">
         <v>21.92</v>
       </c>
       <c r="S249" s="3">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>202.28</v>
       </c>
       <c r="U249" s="3">
         <v>144.32</v>
       </c>
       <c r="V249" s="3">
-        <v>36.65</v>
+        <v>39.59</v>
       </c>
       <c r="W249" s="3">
         <v>21.92</v>
       </c>
       <c r="X249" s="2">
         <v>0</v>
       </c>
       <c r="Y249" s="2">
-        <v>202.88</v>
+        <v>205.83</v>
       </c>
       <c r="Z249" s="2">
-        <v>25.97</v>
+        <v>26.34</v>
       </c>
       <c r="AA249" s="2">
         <v>61</v>
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F250" s="2">
         <v>40032899</v>
       </c>
       <c r="G250" s="2" t="s">
@@ -26498,63 +26498,63 @@
       <c r="N257" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O257" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P257" s="3">
         <v>0</v>
       </c>
       <c r="Q257" s="3">
         <v>0</v>
       </c>
       <c r="R257" s="3">
         <v>14.1</v>
       </c>
       <c r="S257" s="3">
         <v>0</v>
       </c>
       <c r="T257" s="3">
         <v>14.1</v>
       </c>
       <c r="U257" s="3">
         <v>0</v>
       </c>
       <c r="V257" s="3">
-        <v>0.32</v>
+        <v>0.95</v>
       </c>
       <c r="W257" s="3">
         <v>14.1</v>
       </c>
       <c r="X257" s="2">
         <v>0</v>
       </c>
       <c r="Y257" s="2">
-        <v>14.42</v>
+        <v>15.05</v>
       </c>
       <c r="Z257" s="2">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="AA257" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="258" spans="1:27">
       <c r="A258" s="2">
         <v>255</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="D258" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="F258" s="2">
         <v>40053586</v>
       </c>
       <c r="G258" s="2" t="s">
@@ -26581,63 +26581,63 @@
       <c r="N258" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O258" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P258" s="3">
         <v>184.21</v>
       </c>
       <c r="Q258" s="3">
         <v>32.03</v>
       </c>
       <c r="R258" s="3">
         <v>127.78</v>
       </c>
       <c r="S258" s="3">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>344.02</v>
       </c>
       <c r="U258" s="3">
         <v>184.21</v>
       </c>
       <c r="V258" s="3">
-        <v>32.66</v>
+        <v>33.89</v>
       </c>
       <c r="W258" s="3">
         <v>127.78</v>
       </c>
       <c r="X258" s="2">
         <v>0</v>
       </c>
       <c r="Y258" s="2">
-        <v>344.65</v>
+        <v>345.88</v>
       </c>
       <c r="Z258" s="2">
-        <v>45.59</v>
+        <v>45.75</v>
       </c>
       <c r="AA258" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>1042</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1043</v>
       </c>
       <c r="F259" s="2">
         <v>40053559</v>
       </c>
       <c r="G259" s="2" t="s">
@@ -26747,63 +26747,63 @@
       <c r="N260" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P260" s="3">
         <v>126.27</v>
       </c>
       <c r="Q260" s="3">
         <v>34.68</v>
       </c>
       <c r="R260" s="3">
         <v>12.58</v>
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>173.53</v>
       </c>
       <c r="U260" s="3">
         <v>126.27</v>
       </c>
       <c r="V260" s="3">
-        <v>34.88</v>
+        <v>35.27</v>
       </c>
       <c r="W260" s="3">
         <v>12.58</v>
       </c>
       <c r="X260" s="2">
         <v>0</v>
       </c>
       <c r="Y260" s="2">
-        <v>173.73</v>
+        <v>174.12</v>
       </c>
       <c r="Z260" s="2">
-        <v>33.43</v>
+        <v>33.51</v>
       </c>
       <c r="AA260" s="2">
         <v>48</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="F261" s="2">
         <v>40042226</v>
       </c>
       <c r="G261" s="2" t="s">
@@ -26913,63 +26913,63 @@
       <c r="N262" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O262" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P262" s="3">
         <v>38.13</v>
       </c>
       <c r="Q262" s="3">
         <v>10.66</v>
       </c>
       <c r="R262" s="3">
         <v>3.11</v>
       </c>
       <c r="S262" s="3">
         <v>0</v>
       </c>
       <c r="T262" s="3">
         <v>51.9</v>
       </c>
       <c r="U262" s="3">
         <v>38.13</v>
       </c>
       <c r="V262" s="3">
-        <v>12.06</v>
+        <v>16.52</v>
       </c>
       <c r="W262" s="3">
         <v>3.11</v>
       </c>
       <c r="X262" s="2">
         <v>0</v>
       </c>
       <c r="Y262" s="2">
-        <v>53.3</v>
+        <v>57.76</v>
       </c>
       <c r="Z262" s="2">
-        <v>38.44</v>
+        <v>41.66</v>
       </c>
       <c r="AA262" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="263" spans="1:27">
       <c r="A263" s="2">
         <v>260</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="F263" s="2">
         <v>40034308</v>
       </c>
       <c r="G263" s="2" t="s">
@@ -27079,63 +27079,63 @@
       <c r="N264" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O264" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P264" s="3">
         <v>322.65</v>
       </c>
       <c r="Q264" s="3">
         <v>27.98</v>
       </c>
       <c r="R264" s="3">
         <v>29.26</v>
       </c>
       <c r="S264" s="3">
         <v>0</v>
       </c>
       <c r="T264" s="3">
         <v>379.89</v>
       </c>
       <c r="U264" s="3">
         <v>322.65</v>
       </c>
       <c r="V264" s="3">
-        <v>28.62</v>
+        <v>31.93</v>
       </c>
       <c r="W264" s="3">
         <v>29.26</v>
       </c>
       <c r="X264" s="2">
         <v>0</v>
       </c>
       <c r="Y264" s="2">
-        <v>380.53</v>
+        <v>383.84</v>
       </c>
       <c r="Z264" s="2">
-        <v>51.35</v>
+        <v>51.79</v>
       </c>
       <c r="AA264" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265" s="2">
         <v>262</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F265" s="2">
         <v>40028559</v>
       </c>
       <c r="G265" s="2" t="s">
@@ -27162,63 +27162,63 @@
       <c r="N265" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O265" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P265" s="3">
         <v>98.78</v>
       </c>
       <c r="Q265" s="3">
         <v>32.35</v>
       </c>
       <c r="R265" s="3">
         <v>10.26</v>
       </c>
       <c r="S265" s="3">
         <v>0</v>
       </c>
       <c r="T265" s="3">
         <v>141.39</v>
       </c>
       <c r="U265" s="3">
         <v>98.78</v>
       </c>
       <c r="V265" s="3">
-        <v>32.65</v>
+        <v>34.12</v>
       </c>
       <c r="W265" s="3">
         <v>10.26</v>
       </c>
       <c r="X265" s="2">
         <v>0</v>
       </c>
       <c r="Y265" s="2">
-        <v>141.69</v>
+        <v>143.15</v>
       </c>
       <c r="Z265" s="2">
-        <v>26.2</v>
+        <v>26.47</v>
       </c>
       <c r="AA265" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="266" spans="1:27">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="D266" s="2" t="s">
         <v>1070</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="F266" s="2">
         <v>40033965</v>
       </c>
       <c r="G266" s="2" t="s">
@@ -27260,51 +27260,51 @@
       <c r="S266" s="3">
         <v>0</v>
       </c>
       <c r="T266" s="3">
         <v>193.17</v>
       </c>
       <c r="U266" s="3">
         <v>145.5</v>
       </c>
       <c r="V266" s="3">
         <v>20.33</v>
       </c>
       <c r="W266" s="3">
         <v>27.33</v>
       </c>
       <c r="X266" s="2">
         <v>0</v>
       </c>
       <c r="Y266" s="2">
         <v>193.17</v>
       </c>
       <c r="Z266" s="2">
         <v>21.95</v>
       </c>
       <c r="AA266" s="2">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="267" spans="1:27">
       <c r="A267" s="2">
         <v>264</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="D267" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="F267" s="2">
         <v>40028390</v>
       </c>
       <c r="G267" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H267" s="3" t="s">
@@ -27328,63 +27328,63 @@
       <c r="N267" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O267" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P267" s="3">
         <v>126</v>
       </c>
       <c r="Q267" s="3">
         <v>25.24</v>
       </c>
       <c r="R267" s="3">
         <v>5.96</v>
       </c>
       <c r="S267" s="3">
         <v>0</v>
       </c>
       <c r="T267" s="3">
         <v>157.19</v>
       </c>
       <c r="U267" s="3">
         <v>126</v>
       </c>
       <c r="V267" s="3">
-        <v>25.24</v>
+        <v>26.13</v>
       </c>
       <c r="W267" s="3">
         <v>5.96</v>
       </c>
       <c r="X267" s="2">
         <v>0</v>
       </c>
       <c r="Y267" s="2">
-        <v>157.19</v>
+        <v>158.08</v>
       </c>
       <c r="Z267" s="2">
-        <v>41.52</v>
+        <v>41.75</v>
       </c>
       <c r="AA267" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="268" spans="1:27">
       <c r="A268" s="2">
         <v>265</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="D268" s="2" t="s">
         <v>1078</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="F268" s="2">
         <v>40028395</v>
       </c>
       <c r="G268" s="2" t="s">
@@ -27577,63 +27577,63 @@
       <c r="N270" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O270" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P270" s="3">
         <v>350.85</v>
       </c>
       <c r="Q270" s="3">
         <v>31.25</v>
       </c>
       <c r="R270" s="3">
         <v>18.27</v>
       </c>
       <c r="S270" s="3">
         <v>0</v>
       </c>
       <c r="T270" s="3">
         <v>400.37</v>
       </c>
       <c r="U270" s="3">
         <v>350.85</v>
       </c>
       <c r="V270" s="3">
-        <v>31.85</v>
+        <v>34.8</v>
       </c>
       <c r="W270" s="3">
         <v>18.27</v>
       </c>
       <c r="X270" s="2">
         <v>0</v>
       </c>
       <c r="Y270" s="2">
-        <v>400.98</v>
+        <v>403.92</v>
       </c>
       <c r="Z270" s="2">
-        <v>53.33</v>
+        <v>53.73</v>
       </c>
       <c r="AA270" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="271" spans="1:27">
       <c r="A271" s="2">
         <v>268</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="D271" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="F271" s="2">
         <v>40028512</v>
       </c>
       <c r="G271" s="2" t="s">
@@ -27660,63 +27660,63 @@
       <c r="N271" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O271" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P271" s="3">
         <v>47.85</v>
       </c>
       <c r="Q271" s="3">
         <v>28.15</v>
       </c>
       <c r="R271" s="3">
         <v>1.88</v>
       </c>
       <c r="S271" s="3">
         <v>0</v>
       </c>
       <c r="T271" s="3">
         <v>77.88</v>
       </c>
       <c r="U271" s="3">
         <v>47.85</v>
       </c>
       <c r="V271" s="3">
-        <v>28.15</v>
+        <v>29.04</v>
       </c>
       <c r="W271" s="3">
         <v>1.88</v>
       </c>
       <c r="X271" s="2">
         <v>0</v>
       </c>
       <c r="Y271" s="2">
-        <v>77.88</v>
+        <v>78.77</v>
       </c>
       <c r="Z271" s="2">
-        <v>92.87</v>
+        <v>93.92</v>
       </c>
       <c r="AA271" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="272" spans="1:27">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="F272" s="2">
         <v>40028396</v>
       </c>
       <c r="G272" s="2" t="s">
@@ -27743,63 +27743,63 @@
       <c r="N272" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O272" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P272" s="3">
         <v>277.53</v>
       </c>
       <c r="Q272" s="3">
         <v>36.83</v>
       </c>
       <c r="R272" s="3">
         <v>19.38</v>
       </c>
       <c r="S272" s="3">
         <v>0</v>
       </c>
       <c r="T272" s="3">
         <v>333.74</v>
       </c>
       <c r="U272" s="3">
         <v>277.53</v>
       </c>
       <c r="V272" s="3">
-        <v>37.13</v>
+        <v>37.72</v>
       </c>
       <c r="W272" s="3">
         <v>19.38</v>
       </c>
       <c r="X272" s="2">
         <v>0</v>
       </c>
       <c r="Y272" s="2">
-        <v>334.04</v>
+        <v>334.63</v>
       </c>
       <c r="Z272" s="2">
-        <v>45.64</v>
+        <v>45.72</v>
       </c>
       <c r="AA272" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="273" spans="1:27">
       <c r="A273" s="2">
         <v>270</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="D273" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="F273" s="2">
         <v>40032967</v>
       </c>
       <c r="G273" s="2" t="s">
@@ -27826,63 +27826,63 @@
       <c r="N273" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O273" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P273" s="3">
         <v>201.37</v>
       </c>
       <c r="Q273" s="3">
         <v>37.29</v>
       </c>
       <c r="R273" s="3">
         <v>34.43</v>
       </c>
       <c r="S273" s="3">
         <v>0</v>
       </c>
       <c r="T273" s="3">
         <v>273.09</v>
       </c>
       <c r="U273" s="3">
         <v>201.37</v>
       </c>
       <c r="V273" s="3">
-        <v>37.29</v>
+        <v>40.83</v>
       </c>
       <c r="W273" s="3">
         <v>34.43</v>
       </c>
       <c r="X273" s="2">
         <v>0</v>
       </c>
       <c r="Y273" s="2">
-        <v>273.09</v>
+        <v>276.64</v>
       </c>
       <c r="Z273" s="2">
-        <v>44.55</v>
+        <v>45.13</v>
       </c>
       <c r="AA273" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="274" spans="1:27">
       <c r="A274" s="2">
         <v>271</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F274" s="2">
         <v>40053602</v>
       </c>
       <c r="G274" s="2" t="s">
@@ -27909,63 +27909,63 @@
       <c r="N274" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O274" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P274" s="3">
         <v>113.3</v>
       </c>
       <c r="Q274" s="3">
         <v>36.91</v>
       </c>
       <c r="R274" s="3">
         <v>4.87</v>
       </c>
       <c r="S274" s="3">
         <v>0</v>
       </c>
       <c r="T274" s="3">
         <v>155.07</v>
       </c>
       <c r="U274" s="3">
         <v>113.3</v>
       </c>
       <c r="V274" s="3">
-        <v>37.3</v>
+        <v>38.05</v>
       </c>
       <c r="W274" s="3">
         <v>4.87</v>
       </c>
       <c r="X274" s="2">
         <v>0</v>
       </c>
       <c r="Y274" s="2">
-        <v>155.46</v>
+        <v>156.22</v>
       </c>
       <c r="Z274" s="2">
-        <v>33.01</v>
+        <v>33.17</v>
       </c>
       <c r="AA274" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="275" spans="1:27">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F275" s="2">
         <v>40028622</v>
       </c>
       <c r="G275" s="2" t="s">
@@ -28090,51 +28090,51 @@
       <c r="S276" s="3">
         <v>0</v>
       </c>
       <c r="T276" s="3">
         <v>133.26</v>
       </c>
       <c r="U276" s="3">
         <v>97.66</v>
       </c>
       <c r="V276" s="3">
         <v>21.01</v>
       </c>
       <c r="W276" s="3">
         <v>14.59</v>
       </c>
       <c r="X276" s="2">
         <v>0</v>
       </c>
       <c r="Y276" s="2">
         <v>133.26</v>
       </c>
       <c r="Z276" s="2">
         <v>18.58</v>
       </c>
       <c r="AA276" s="2">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="277" spans="1:27">
       <c r="A277" s="2">
         <v>274</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="D277" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="F277" s="2">
         <v>40053598</v>
       </c>
       <c r="G277" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H277" s="3" t="s">
@@ -28158,63 +28158,63 @@
       <c r="N277" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O277" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P277" s="3">
         <v>303.91</v>
       </c>
       <c r="Q277" s="3">
         <v>41.39</v>
       </c>
       <c r="R277" s="3">
         <v>38.98</v>
       </c>
       <c r="S277" s="3">
         <v>0</v>
       </c>
       <c r="T277" s="3">
         <v>384.29</v>
       </c>
       <c r="U277" s="3">
         <v>303.91</v>
       </c>
       <c r="V277" s="3">
-        <v>41.59</v>
+        <v>41.98</v>
       </c>
       <c r="W277" s="3">
         <v>38.98</v>
       </c>
       <c r="X277" s="2">
         <v>0</v>
       </c>
       <c r="Y277" s="2">
-        <v>384.49</v>
+        <v>384.87</v>
       </c>
       <c r="Z277" s="2">
-        <v>37.98</v>
+        <v>38.02</v>
       </c>
       <c r="AA277" s="2">
         <v>53</v>
       </c>
     </row>
     <row r="278" spans="1:27">
       <c r="A278" s="2">
         <v>275</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="F278" s="2">
         <v>40028295</v>
       </c>
       <c r="G278" s="2" t="s">
@@ -28407,63 +28407,63 @@
       <c r="N280" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O280" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P280" s="3">
         <v>144.48</v>
       </c>
       <c r="Q280" s="3">
         <v>50.18</v>
       </c>
       <c r="R280" s="3">
         <v>64.9</v>
       </c>
       <c r="S280" s="3">
         <v>0</v>
       </c>
       <c r="T280" s="3">
         <v>259.56</v>
       </c>
       <c r="U280" s="3">
         <v>144.48</v>
       </c>
       <c r="V280" s="3">
-        <v>50.18</v>
+        <v>51.65</v>
       </c>
       <c r="W280" s="3">
         <v>64.9</v>
       </c>
       <c r="X280" s="2">
         <v>0</v>
       </c>
       <c r="Y280" s="2">
-        <v>259.56</v>
+        <v>261.03</v>
       </c>
       <c r="Z280" s="2">
-        <v>31.16</v>
+        <v>31.33</v>
       </c>
       <c r="AA280" s="2">
         <v>56</v>
       </c>
     </row>
     <row r="281" spans="1:27">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1130</v>
       </c>
       <c r="F281" s="2">
         <v>40041829</v>
       </c>
       <c r="G281" s="2" t="s">
@@ -28573,63 +28573,63 @@
       <c r="N282" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O282" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P282" s="3">
         <v>0</v>
       </c>
       <c r="Q282" s="3">
         <v>9.05</v>
       </c>
       <c r="R282" s="3">
         <v>4.2</v>
       </c>
       <c r="S282" s="3">
         <v>0</v>
       </c>
       <c r="T282" s="3">
         <v>13.25</v>
       </c>
       <c r="U282" s="3">
         <v>0</v>
       </c>
       <c r="V282" s="3">
-        <v>9.18</v>
+        <v>10.63</v>
       </c>
       <c r="W282" s="3">
         <v>4.2</v>
       </c>
       <c r="X282" s="2">
         <v>0</v>
       </c>
       <c r="Y282" s="2">
-        <v>13.38</v>
+        <v>14.83</v>
       </c>
       <c r="Z282" s="2">
-        <v>14.56</v>
+        <v>16.14</v>
       </c>
       <c r="AA282" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="283" spans="1:27">
       <c r="A283" s="2">
         <v>280</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="D283" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="F283" s="2">
         <v>40063954</v>
       </c>
       <c r="G283" s="2" t="s">
@@ -33187,66 +33187,66 @@
         <v>0</v>
       </c>
       <c r="M339" s="3">
         <v>68.13</v>
       </c>
       <c r="N339" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O339" s="3"/>
       <c r="P339" s="3">
         <v>68.13</v>
       </c>
       <c r="Q339" s="3">
         <v>0</v>
       </c>
       <c r="R339" s="3">
         <v>0</v>
       </c>
       <c r="S339" s="3">
         <v>0</v>
       </c>
       <c r="T339" s="3">
         <v>68.13</v>
       </c>
       <c r="U339" s="3">
-        <v>62.29</v>
+        <v>63.87</v>
       </c>
       <c r="V339" s="3">
         <v>0</v>
       </c>
       <c r="W339" s="3">
         <v>0</v>
       </c>
       <c r="X339" s="2">
         <v>0</v>
       </c>
       <c r="Y339" s="2">
-        <v>62.29</v>
+        <v>63.87</v>
       </c>
       <c r="Z339" s="2">
-        <v>91.43</v>
+        <v>93.75</v>
       </c>
       <c r="AA339" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="340" spans="1:27">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C340" s="2" t="s">
         <v>1348</v>
       </c>
       <c r="D340" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="F340" s="2">
         <v>7755750</v>
       </c>
       <c r="G340" s="2" t="s">
@@ -33430,66 +33430,66 @@
         <v>0</v>
       </c>
       <c r="M342" s="3">
         <v>99.82</v>
       </c>
       <c r="N342" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O342" s="3"/>
       <c r="P342" s="3">
         <v>99.82</v>
       </c>
       <c r="Q342" s="3">
         <v>0</v>
       </c>
       <c r="R342" s="3">
         <v>0</v>
       </c>
       <c r="S342" s="3">
         <v>0</v>
       </c>
       <c r="T342" s="3">
         <v>99.82</v>
       </c>
       <c r="U342" s="3">
-        <v>78.52</v>
+        <v>78.54</v>
       </c>
       <c r="V342" s="3">
         <v>0</v>
       </c>
       <c r="W342" s="3">
         <v>0</v>
       </c>
       <c r="X342" s="2">
         <v>0</v>
       </c>
       <c r="Y342" s="2">
-        <v>78.52</v>
+        <v>78.54</v>
       </c>
       <c r="Z342" s="2">
-        <v>78.66</v>
+        <v>78.69</v>
       </c>
       <c r="AA342" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="343" spans="1:27">
       <c r="A343" s="2">
         <v>340</v>
       </c>
       <c r="B343" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="D343" s="2" t="s">
         <v>1362</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1363</v>
       </c>
       <c r="F343" s="2">
         <v>7755729</v>
       </c>
       <c r="G343" s="2" t="s">
@@ -33511,66 +33511,66 @@
         <v>0</v>
       </c>
       <c r="M343" s="3">
         <v>91.79</v>
       </c>
       <c r="N343" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O343" s="3"/>
       <c r="P343" s="3">
         <v>91.79</v>
       </c>
       <c r="Q343" s="3">
         <v>0</v>
       </c>
       <c r="R343" s="3">
         <v>0</v>
       </c>
       <c r="S343" s="3">
         <v>0</v>
       </c>
       <c r="T343" s="3">
         <v>91.79</v>
       </c>
       <c r="U343" s="3">
-        <v>76.88</v>
+        <v>80.79</v>
       </c>
       <c r="V343" s="3">
         <v>0</v>
       </c>
       <c r="W343" s="3">
         <v>0</v>
       </c>
       <c r="X343" s="2">
         <v>0</v>
       </c>
       <c r="Y343" s="2">
-        <v>76.88</v>
+        <v>80.79</v>
       </c>
       <c r="Z343" s="2">
-        <v>83.76</v>
+        <v>88.02</v>
       </c>
       <c r="AA343" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="344" spans="1:27">
       <c r="A344" s="2">
         <v>341</v>
       </c>
       <c r="B344" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C344" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="D344" s="2" t="s">
         <v>1366</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1367</v>
       </c>
       <c r="F344" s="2">
         <v>8123524</v>
       </c>
       <c r="G344" s="2" t="s">
@@ -33592,66 +33592,66 @@
         <v>0</v>
       </c>
       <c r="M344" s="3">
         <v>85.49</v>
       </c>
       <c r="N344" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O344" s="3"/>
       <c r="P344" s="3">
         <v>85.49</v>
       </c>
       <c r="Q344" s="3">
         <v>0</v>
       </c>
       <c r="R344" s="3">
         <v>0</v>
       </c>
       <c r="S344" s="3">
         <v>0</v>
       </c>
       <c r="T344" s="3">
         <v>85.49</v>
       </c>
       <c r="U344" s="3">
-        <v>78.26</v>
+        <v>82.77</v>
       </c>
       <c r="V344" s="3">
         <v>0</v>
       </c>
       <c r="W344" s="3">
         <v>0</v>
       </c>
       <c r="X344" s="2">
         <v>0</v>
       </c>
       <c r="Y344" s="2">
-        <v>78.26</v>
+        <v>82.77</v>
       </c>
       <c r="Z344" s="2">
-        <v>91.54</v>
+        <v>96.82</v>
       </c>
       <c r="AA344" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="345" spans="1:27">
       <c r="A345" s="2">
         <v>342</v>
       </c>
       <c r="B345" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C345" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="D345" s="2" t="s">
         <v>1370</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1371</v>
       </c>
       <c r="F345" s="2">
         <v>8123523</v>
       </c>
       <c r="G345" s="2" t="s">
@@ -33673,66 +33673,66 @@
         <v>0</v>
       </c>
       <c r="M345" s="3">
         <v>85.81</v>
       </c>
       <c r="N345" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O345" s="3"/>
       <c r="P345" s="3">
         <v>85.81</v>
       </c>
       <c r="Q345" s="3">
         <v>0</v>
       </c>
       <c r="R345" s="3">
         <v>0</v>
       </c>
       <c r="S345" s="3">
         <v>0</v>
       </c>
       <c r="T345" s="3">
         <v>85.81</v>
       </c>
       <c r="U345" s="3">
-        <v>81.09</v>
+        <v>84.57</v>
       </c>
       <c r="V345" s="3">
         <v>0</v>
       </c>
       <c r="W345" s="3">
         <v>0</v>
       </c>
       <c r="X345" s="2">
         <v>0</v>
       </c>
       <c r="Y345" s="2">
-        <v>81.09</v>
+        <v>84.57</v>
       </c>
       <c r="Z345" s="2">
-        <v>94.5</v>
+        <v>98.56</v>
       </c>
       <c r="AA345" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="346" spans="1:27">
       <c r="A346" s="2">
         <v>343</v>
       </c>
       <c r="B346" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C346" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="D346" s="2" t="s">
         <v>1374</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1375</v>
       </c>
       <c r="F346" s="2">
         <v>7391232</v>
       </c>
       <c r="G346" s="2" t="s">
@@ -33754,66 +33754,66 @@
         <v>0</v>
       </c>
       <c r="M346" s="3">
         <v>72.75</v>
       </c>
       <c r="N346" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O346" s="3"/>
       <c r="P346" s="3">
         <v>72.75</v>
       </c>
       <c r="Q346" s="3">
         <v>0</v>
       </c>
       <c r="R346" s="3">
         <v>0</v>
       </c>
       <c r="S346" s="3">
         <v>0</v>
       </c>
       <c r="T346" s="3">
         <v>72.75</v>
       </c>
       <c r="U346" s="3">
-        <v>55.78</v>
+        <v>57.41</v>
       </c>
       <c r="V346" s="3">
         <v>0</v>
       </c>
       <c r="W346" s="3">
         <v>0</v>
       </c>
       <c r="X346" s="2">
         <v>0</v>
       </c>
       <c r="Y346" s="2">
-        <v>55.78</v>
+        <v>57.41</v>
       </c>
       <c r="Z346" s="2">
-        <v>76.68</v>
+        <v>78.92</v>
       </c>
       <c r="AA346" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="347" spans="1:27">
       <c r="A347" s="2">
         <v>344</v>
       </c>
       <c r="B347" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C347" s="2" t="s">
         <v>1377</v>
       </c>
       <c r="D347" s="2" t="s">
         <v>1378</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>1379</v>
       </c>
       <c r="F347" s="2">
         <v>8123521</v>
       </c>
       <c r="G347" s="2" t="s">
@@ -33835,66 +33835,66 @@
         <v>0</v>
       </c>
       <c r="M347" s="3">
         <v>80.84</v>
       </c>
       <c r="N347" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O347" s="3"/>
       <c r="P347" s="3">
         <v>80.84</v>
       </c>
       <c r="Q347" s="3">
         <v>0</v>
       </c>
       <c r="R347" s="3">
         <v>0</v>
       </c>
       <c r="S347" s="3">
         <v>0</v>
       </c>
       <c r="T347" s="3">
         <v>80.84</v>
       </c>
       <c r="U347" s="3">
-        <v>79.07</v>
+        <v>79.14</v>
       </c>
       <c r="V347" s="3">
         <v>0</v>
       </c>
       <c r="W347" s="3">
         <v>0</v>
       </c>
       <c r="X347" s="2">
         <v>0</v>
       </c>
       <c r="Y347" s="2">
-        <v>79.07</v>
+        <v>79.14</v>
       </c>
       <c r="Z347" s="2">
-        <v>97.81</v>
+        <v>97.9</v>
       </c>
       <c r="AA347" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="348" spans="1:27">
       <c r="A348" s="2">
         <v>345</v>
       </c>
       <c r="B348" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C348" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="D348" s="2" t="s">
         <v>1382</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1383</v>
       </c>
       <c r="F348" s="2">
         <v>7755747</v>
       </c>
       <c r="G348" s="2" t="s">
@@ -33997,66 +33997,66 @@
         <v>0</v>
       </c>
       <c r="M349" s="3">
         <v>72.77</v>
       </c>
       <c r="N349" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O349" s="3"/>
       <c r="P349" s="3">
         <v>72.77</v>
       </c>
       <c r="Q349" s="3">
         <v>0</v>
       </c>
       <c r="R349" s="3">
         <v>0</v>
       </c>
       <c r="S349" s="3">
         <v>0</v>
       </c>
       <c r="T349" s="3">
         <v>72.77</v>
       </c>
       <c r="U349" s="3">
-        <v>69.78</v>
+        <v>70.18</v>
       </c>
       <c r="V349" s="3">
         <v>0</v>
       </c>
       <c r="W349" s="3">
         <v>0</v>
       </c>
       <c r="X349" s="2">
         <v>0</v>
       </c>
       <c r="Y349" s="2">
-        <v>69.78</v>
+        <v>70.18</v>
       </c>
       <c r="Z349" s="2">
-        <v>95.89</v>
+        <v>96.44</v>
       </c>
       <c r="AA349" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="350" spans="1:27">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C350" s="2" t="s">
         <v>1389</v>
       </c>
       <c r="D350" s="2" t="s">
         <v>1390</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1391</v>
       </c>
       <c r="F350" s="2">
         <v>0</v>
       </c>
       <c r="G350" s="2" t="s">
@@ -34078,66 +34078,66 @@
         <v>0</v>
       </c>
       <c r="M350" s="3">
         <v>94.34</v>
       </c>
       <c r="N350" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O350" s="3"/>
       <c r="P350" s="3">
         <v>94.34</v>
       </c>
       <c r="Q350" s="3">
         <v>0</v>
       </c>
       <c r="R350" s="3">
         <v>0</v>
       </c>
       <c r="S350" s="3">
         <v>0</v>
       </c>
       <c r="T350" s="3">
         <v>94.34</v>
       </c>
       <c r="U350" s="3">
-        <v>76.48</v>
+        <v>78.57</v>
       </c>
       <c r="V350" s="3">
         <v>0</v>
       </c>
       <c r="W350" s="3">
         <v>0</v>
       </c>
       <c r="X350" s="2">
         <v>0</v>
       </c>
       <c r="Y350" s="2">
-        <v>76.48</v>
+        <v>78.57</v>
       </c>
       <c r="Z350" s="2">
-        <v>81.06</v>
+        <v>83.28</v>
       </c>
       <c r="AA350" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="351" spans="1:27">
       <c r="A351" s="2">
         <v>348</v>
       </c>
       <c r="B351" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C351" s="2" t="s">
         <v>1393</v>
       </c>
       <c r="D351" s="2" t="s">
         <v>1394</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>1395</v>
       </c>
       <c r="F351" s="2">
         <v>7755757</v>
       </c>
       <c r="G351" s="2" t="s">
@@ -34240,66 +34240,66 @@
         <v>0</v>
       </c>
       <c r="M352" s="3">
         <v>75.13</v>
       </c>
       <c r="N352" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O352" s="3"/>
       <c r="P352" s="3">
         <v>75.13</v>
       </c>
       <c r="Q352" s="3">
         <v>0</v>
       </c>
       <c r="R352" s="3">
         <v>0</v>
       </c>
       <c r="S352" s="3">
         <v>0</v>
       </c>
       <c r="T352" s="3">
         <v>75.13</v>
       </c>
       <c r="U352" s="3">
-        <v>40.83</v>
+        <v>42.7</v>
       </c>
       <c r="V352" s="3">
         <v>0</v>
       </c>
       <c r="W352" s="3">
         <v>0</v>
       </c>
       <c r="X352" s="2">
         <v>0</v>
       </c>
       <c r="Y352" s="2">
-        <v>40.83</v>
+        <v>42.7</v>
       </c>
       <c r="Z352" s="2">
-        <v>54.35</v>
+        <v>56.84</v>
       </c>
       <c r="AA352" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="353" spans="1:27">
       <c r="A353" s="2">
         <v>350</v>
       </c>
       <c r="B353" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C353" s="2" t="s">
         <v>1401</v>
       </c>
       <c r="D353" s="2" t="s">
         <v>1402</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="F353" s="2">
         <v>8123527</v>
       </c>
       <c r="G353" s="2" t="s">
@@ -34321,66 +34321,66 @@
         <v>0</v>
       </c>
       <c r="M353" s="3">
         <v>90.72</v>
       </c>
       <c r="N353" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O353" s="3"/>
       <c r="P353" s="3">
         <v>90.72</v>
       </c>
       <c r="Q353" s="3">
         <v>0</v>
       </c>
       <c r="R353" s="3">
         <v>0</v>
       </c>
       <c r="S353" s="3">
         <v>0</v>
       </c>
       <c r="T353" s="3">
         <v>90.72</v>
       </c>
       <c r="U353" s="3">
-        <v>84.91</v>
+        <v>84.96</v>
       </c>
       <c r="V353" s="3">
         <v>0</v>
       </c>
       <c r="W353" s="3">
         <v>0</v>
       </c>
       <c r="X353" s="2">
         <v>0</v>
       </c>
       <c r="Y353" s="2">
-        <v>84.91</v>
+        <v>84.96</v>
       </c>
       <c r="Z353" s="2">
-        <v>93.6</v>
+        <v>93.66</v>
       </c>
       <c r="AA353" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="354" spans="1:27">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>1405</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>1406</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F354" s="2">
         <v>8133330</v>
       </c>
       <c r="G354" s="2" t="s">
@@ -34483,66 +34483,66 @@
         <v>0</v>
       </c>
       <c r="M355" s="3">
         <v>99.83</v>
       </c>
       <c r="N355" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O355" s="3"/>
       <c r="P355" s="3">
         <v>99.83</v>
       </c>
       <c r="Q355" s="3">
         <v>0</v>
       </c>
       <c r="R355" s="3">
         <v>0</v>
       </c>
       <c r="S355" s="3">
         <v>0</v>
       </c>
       <c r="T355" s="3">
         <v>99.83</v>
       </c>
       <c r="U355" s="3">
-        <v>50.79</v>
+        <v>51</v>
       </c>
       <c r="V355" s="3">
         <v>0</v>
       </c>
       <c r="W355" s="3">
         <v>0</v>
       </c>
       <c r="X355" s="2">
         <v>0</v>
       </c>
       <c r="Y355" s="2">
-        <v>50.79</v>
+        <v>51</v>
       </c>
       <c r="Z355" s="2">
-        <v>50.87</v>
+        <v>51.09</v>
       </c>
       <c r="AA355" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="356" spans="1:27">
       <c r="A356" s="2">
         <v>353</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C356" s="2" t="s">
         <v>1413</v>
       </c>
       <c r="D356" s="2" t="s">
         <v>1414</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="F356" s="2">
         <v>7391217</v>
       </c>
       <c r="G356" s="2" t="s">
@@ -34564,66 +34564,66 @@
         <v>0</v>
       </c>
       <c r="M356" s="3">
         <v>81.83</v>
       </c>
       <c r="N356" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O356" s="3"/>
       <c r="P356" s="3">
         <v>81.83</v>
       </c>
       <c r="Q356" s="3">
         <v>0</v>
       </c>
       <c r="R356" s="3">
         <v>0</v>
       </c>
       <c r="S356" s="3">
         <v>0</v>
       </c>
       <c r="T356" s="3">
         <v>81.83</v>
       </c>
       <c r="U356" s="3">
-        <v>77.96</v>
+        <v>78.76</v>
       </c>
       <c r="V356" s="3">
         <v>0</v>
       </c>
       <c r="W356" s="3">
         <v>0</v>
       </c>
       <c r="X356" s="2">
         <v>0</v>
       </c>
       <c r="Y356" s="2">
-        <v>77.96</v>
+        <v>78.76</v>
       </c>
       <c r="Z356" s="2">
-        <v>95.27</v>
+        <v>96.25</v>
       </c>
       <c r="AA356" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="357" spans="1:27">
       <c r="A357" s="2">
         <v>354</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C357" s="2" t="s">
         <v>1417</v>
       </c>
       <c r="D357" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="F357" s="2">
         <v>8133328</v>
       </c>
       <c r="G357" s="2" t="s">
@@ -34726,66 +34726,66 @@
         <v>0</v>
       </c>
       <c r="M358" s="3">
         <v>89.5</v>
       </c>
       <c r="N358" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O358" s="3"/>
       <c r="P358" s="3">
         <v>89.5</v>
       </c>
       <c r="Q358" s="3">
         <v>0</v>
       </c>
       <c r="R358" s="3">
         <v>0</v>
       </c>
       <c r="S358" s="3">
         <v>0</v>
       </c>
       <c r="T358" s="3">
         <v>89.5</v>
       </c>
       <c r="U358" s="3">
-        <v>85.4</v>
+        <v>86.58</v>
       </c>
       <c r="V358" s="3">
         <v>0</v>
       </c>
       <c r="W358" s="3">
         <v>0</v>
       </c>
       <c r="X358" s="2">
         <v>0</v>
       </c>
       <c r="Y358" s="2">
-        <v>85.4</v>
+        <v>86.58</v>
       </c>
       <c r="Z358" s="2">
-        <v>95.42</v>
+        <v>96.74</v>
       </c>
       <c r="AA358" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="359" spans="1:27">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C359" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="D359" s="2" t="s">
         <v>1426</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="F359" s="2">
         <v>0</v>
       </c>
       <c r="G359" s="2" t="s">
@@ -35217,63 +35217,63 @@
       <c r="N364" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O364" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P364" s="3">
         <v>385.77</v>
       </c>
       <c r="Q364" s="3">
         <v>45.81</v>
       </c>
       <c r="R364" s="3">
         <v>16.03</v>
       </c>
       <c r="S364" s="3">
         <v>0</v>
       </c>
       <c r="T364" s="3">
         <v>447.61</v>
       </c>
       <c r="U364" s="3">
         <v>385.77</v>
       </c>
       <c r="V364" s="3">
-        <v>45.81</v>
+        <v>46.7</v>
       </c>
       <c r="W364" s="3">
         <v>16.03</v>
       </c>
       <c r="X364" s="2">
         <v>0</v>
       </c>
       <c r="Y364" s="2">
-        <v>447.61</v>
+        <v>448.5</v>
       </c>
       <c r="Z364" s="2">
-        <v>51.44</v>
+        <v>51.54</v>
       </c>
       <c r="AA364" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="365" spans="1:27">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C365" s="2" t="s">
         <v>1450</v>
       </c>
       <c r="D365" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="F365" s="2">
         <v>40028141</v>
       </c>
       <c r="G365" s="2" t="s">
@@ -35300,66 +35300,66 @@
       <c r="N365" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O365" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P365" s="3">
         <v>156.47</v>
       </c>
       <c r="Q365" s="3">
         <v>33.29</v>
       </c>
       <c r="R365" s="3">
         <v>53.86</v>
       </c>
       <c r="S365" s="3">
         <v>0</v>
       </c>
       <c r="T365" s="3">
         <v>243.63</v>
       </c>
       <c r="U365" s="3">
         <v>156.47</v>
       </c>
       <c r="V365" s="3">
-        <v>33.29</v>
+        <v>34.18</v>
       </c>
       <c r="W365" s="3">
         <v>53.86</v>
       </c>
       <c r="X365" s="2">
         <v>0</v>
       </c>
       <c r="Y365" s="2">
-        <v>243.63</v>
+        <v>244.51</v>
       </c>
       <c r="Z365" s="2">
-        <v>33.28</v>
+        <v>33.4</v>
       </c>
       <c r="AA365" s="2">
-        <v>78</v>
+        <v>50</v>
       </c>
     </row>
     <row r="366" spans="1:27">
       <c r="A366" s="2">
         <v>363</v>
       </c>
       <c r="B366" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C366" s="2" t="s">
         <v>1454</v>
       </c>
       <c r="D366" s="2" t="s">
         <v>1455</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="F366" s="2">
         <v>40043119</v>
       </c>
       <c r="G366" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H366" s="3" t="s">
@@ -35383,63 +35383,63 @@
       <c r="N366" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O366" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P366" s="3">
         <v>300.71</v>
       </c>
       <c r="Q366" s="3">
         <v>9.59</v>
       </c>
       <c r="R366" s="3">
         <v>16.11</v>
       </c>
       <c r="S366" s="3">
         <v>0</v>
       </c>
       <c r="T366" s="3">
         <v>326.41</v>
       </c>
       <c r="U366" s="3">
         <v>300.71</v>
       </c>
       <c r="V366" s="3">
-        <v>11.05</v>
+        <v>16.62</v>
       </c>
       <c r="W366" s="3">
         <v>16.11</v>
       </c>
       <c r="X366" s="2">
         <v>0</v>
       </c>
       <c r="Y366" s="2">
-        <v>327.86</v>
+        <v>333.44</v>
       </c>
       <c r="Z366" s="2">
-        <v>35.83</v>
+        <v>36.44</v>
       </c>
       <c r="AA366" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="367" spans="1:27">
       <c r="A367" s="2">
         <v>364</v>
       </c>
       <c r="B367" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C367" s="2" t="s">
         <v>1457</v>
       </c>
       <c r="D367" s="2" t="s">
         <v>1458</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1459</v>
       </c>
       <c r="F367" s="2">
         <v>40034005</v>
       </c>
       <c r="G367" s="2" t="s">
@@ -35466,63 +35466,63 @@
       <c r="N367" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O367" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P367" s="3">
         <v>184.08</v>
       </c>
       <c r="Q367" s="3">
         <v>45.65</v>
       </c>
       <c r="R367" s="3">
         <v>9.65</v>
       </c>
       <c r="S367" s="3">
         <v>0</v>
       </c>
       <c r="T367" s="3">
         <v>239.38</v>
       </c>
       <c r="U367" s="3">
         <v>184.08</v>
       </c>
       <c r="V367" s="3">
-        <v>46.22</v>
+        <v>46.81</v>
       </c>
       <c r="W367" s="3">
         <v>9.65</v>
       </c>
       <c r="X367" s="2">
         <v>0</v>
       </c>
       <c r="Y367" s="2">
-        <v>239.96</v>
+        <v>240.54</v>
       </c>
       <c r="Z367" s="2">
-        <v>48.36</v>
+        <v>48.48</v>
       </c>
       <c r="AA367" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="368" spans="1:27">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>1461</v>
       </c>
       <c r="D368" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1463</v>
       </c>
       <c r="F368" s="2">
         <v>40053625</v>
       </c>
       <c r="G368" s="2" t="s">
@@ -35549,66 +35549,66 @@
       <c r="N368" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O368" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P368" s="3">
         <v>225.82</v>
       </c>
       <c r="Q368" s="3">
         <v>8.81</v>
       </c>
       <c r="R368" s="3">
         <v>28.71</v>
       </c>
       <c r="S368" s="3">
         <v>0</v>
       </c>
       <c r="T368" s="3">
         <v>263.35</v>
       </c>
       <c r="U368" s="3">
         <v>225.82</v>
       </c>
       <c r="V368" s="3">
-        <v>9.42</v>
+        <v>10.61</v>
       </c>
       <c r="W368" s="3">
         <v>28.71</v>
       </c>
       <c r="X368" s="2">
         <v>0</v>
       </c>
       <c r="Y368" s="2">
-        <v>263.96</v>
+        <v>265.14</v>
       </c>
       <c r="Z368" s="2">
-        <v>37.47</v>
+        <v>37.64</v>
       </c>
       <c r="AA368" s="2">
-        <v>69</v>
+        <v>47</v>
       </c>
     </row>
     <row r="369" spans="1:27">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>1465</v>
       </c>
       <c r="D369" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1467</v>
       </c>
       <c r="F369" s="2">
         <v>40032874</v>
       </c>
       <c r="G369" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H369" s="3" t="s">
@@ -35715,66 +35715,66 @@
       <c r="N370" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O370" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P370" s="3">
         <v>142.36</v>
       </c>
       <c r="Q370" s="3">
         <v>30.51</v>
       </c>
       <c r="R370" s="3">
         <v>22.93</v>
       </c>
       <c r="S370" s="3">
         <v>0</v>
       </c>
       <c r="T370" s="3">
         <v>195.8</v>
       </c>
       <c r="U370" s="3">
         <v>142.36</v>
       </c>
       <c r="V370" s="3">
-        <v>30.8</v>
+        <v>32.24</v>
       </c>
       <c r="W370" s="3">
         <v>22.93</v>
       </c>
       <c r="X370" s="2">
         <v>0</v>
       </c>
       <c r="Y370" s="2">
-        <v>196.09</v>
+        <v>197.53</v>
       </c>
       <c r="Z370" s="2">
-        <v>44</v>
+        <v>44.32</v>
       </c>
       <c r="AA370" s="2">
-        <v>65</v>
+        <v>43</v>
       </c>
     </row>
     <row r="371" spans="1:27">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C371" s="2" t="s">
         <v>1473</v>
       </c>
       <c r="D371" s="2" t="s">
         <v>1474</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1475</v>
       </c>
       <c r="F371" s="2">
         <v>40028452</v>
       </c>
       <c r="G371" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H371" s="3" t="s">
@@ -35798,63 +35798,63 @@
       <c r="N371" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O371" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P371" s="3">
         <v>209.74</v>
       </c>
       <c r="Q371" s="3">
         <v>35.35</v>
       </c>
       <c r="R371" s="3">
         <v>49.12</v>
       </c>
       <c r="S371" s="3">
         <v>0</v>
       </c>
       <c r="T371" s="3">
         <v>294.21</v>
       </c>
       <c r="U371" s="3">
         <v>209.74</v>
       </c>
       <c r="V371" s="3">
-        <v>35.55</v>
+        <v>38.6</v>
       </c>
       <c r="W371" s="3">
         <v>49.12</v>
       </c>
       <c r="X371" s="2">
         <v>0</v>
       </c>
       <c r="Y371" s="2">
-        <v>294.41</v>
+        <v>297.46</v>
       </c>
       <c r="Z371" s="2">
-        <v>39.13</v>
+        <v>39.54</v>
       </c>
       <c r="AA371" s="2">
         <v>48</v>
       </c>
     </row>
     <row r="372" spans="1:27">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C372" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="D372" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="F372" s="2">
         <v>40041911</v>
       </c>
       <c r="G372" s="2" t="s">
@@ -35881,63 +35881,63 @@
       <c r="N372" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O372" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P372" s="3">
         <v>137.48</v>
       </c>
       <c r="Q372" s="3">
         <v>9.02</v>
       </c>
       <c r="R372" s="3">
         <v>7.93</v>
       </c>
       <c r="S372" s="3">
         <v>0</v>
       </c>
       <c r="T372" s="3">
         <v>154.43</v>
       </c>
       <c r="U372" s="3">
         <v>137.48</v>
       </c>
       <c r="V372" s="3">
-        <v>9.22</v>
+        <v>9.61</v>
       </c>
       <c r="W372" s="3">
         <v>7.93</v>
       </c>
       <c r="X372" s="2">
         <v>0</v>
       </c>
       <c r="Y372" s="2">
-        <v>154.63</v>
+        <v>155.02</v>
       </c>
       <c r="Z372" s="2">
-        <v>28.31</v>
+        <v>28.39</v>
       </c>
       <c r="AA372" s="2">
         <v>51</v>
       </c>
     </row>
     <row r="373" spans="1:27">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C373" s="2" t="s">
         <v>1481</v>
       </c>
       <c r="D373" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1483</v>
       </c>
       <c r="F373" s="2">
         <v>40028303</v>
       </c>
       <c r="G373" s="2" t="s">
@@ -35964,63 +35964,63 @@
       <c r="N373" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O373" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P373" s="3">
         <v>251.5</v>
       </c>
       <c r="Q373" s="3">
         <v>26.74</v>
       </c>
       <c r="R373" s="3">
         <v>31.13</v>
       </c>
       <c r="S373" s="3">
         <v>0</v>
       </c>
       <c r="T373" s="3">
         <v>309.37</v>
       </c>
       <c r="U373" s="3">
         <v>251.5</v>
       </c>
       <c r="V373" s="3">
-        <v>27.34</v>
+        <v>29.69</v>
       </c>
       <c r="W373" s="3">
         <v>31.13</v>
       </c>
       <c r="X373" s="2">
         <v>0</v>
       </c>
       <c r="Y373" s="2">
-        <v>309.97</v>
+        <v>312.32</v>
       </c>
       <c r="Z373" s="2">
-        <v>47.25</v>
+        <v>47.61</v>
       </c>
       <c r="AA373" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="374" spans="1:27">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C374" s="2" t="s">
         <v>1485</v>
       </c>
       <c r="D374" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="F374" s="2">
         <v>40053588</v>
       </c>
       <c r="G374" s="2" t="s">
@@ -36047,63 +36047,63 @@
       <c r="N374" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O374" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P374" s="3">
         <v>209.11</v>
       </c>
       <c r="Q374" s="3">
         <v>19.4</v>
       </c>
       <c r="R374" s="3">
         <v>20.75</v>
       </c>
       <c r="S374" s="3">
         <v>0</v>
       </c>
       <c r="T374" s="3">
         <v>249.26</v>
       </c>
       <c r="U374" s="3">
         <v>209.11</v>
       </c>
       <c r="V374" s="3">
-        <v>20.01</v>
+        <v>22.33</v>
       </c>
       <c r="W374" s="3">
         <v>20.75</v>
       </c>
       <c r="X374" s="2">
         <v>0</v>
       </c>
       <c r="Y374" s="2">
-        <v>249.87</v>
+        <v>252.18</v>
       </c>
       <c r="Z374" s="2">
-        <v>35.41</v>
+        <v>35.74</v>
       </c>
       <c r="AA374" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="375" spans="1:27">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C375" s="2" t="s">
         <v>1489</v>
       </c>
       <c r="D375" s="2" t="s">
         <v>1490</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1491</v>
       </c>
       <c r="F375" s="2">
         <v>40037930</v>
       </c>
       <c r="G375" s="2" t="s">
@@ -36296,63 +36296,63 @@
       <c r="N377" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O377" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P377" s="3">
         <v>16.02</v>
       </c>
       <c r="Q377" s="3">
         <v>8.35</v>
       </c>
       <c r="R377" s="3">
         <v>0</v>
       </c>
       <c r="S377" s="3">
         <v>0</v>
       </c>
       <c r="T377" s="3">
         <v>24.38</v>
       </c>
       <c r="U377" s="3">
         <v>16.02</v>
       </c>
       <c r="V377" s="3">
-        <v>9.07</v>
+        <v>10.46</v>
       </c>
       <c r="W377" s="3">
         <v>0</v>
       </c>
       <c r="X377" s="2">
         <v>0</v>
       </c>
       <c r="Y377" s="2">
-        <v>25.09</v>
+        <v>26.49</v>
       </c>
       <c r="Z377" s="2">
-        <v>50.63</v>
+        <v>53.44</v>
       </c>
       <c r="AA377" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="378" spans="1:27">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C378" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="D378" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="F378" s="2">
         <v>40037491</v>
       </c>
       <c r="G378" s="2" t="s">
@@ -36628,63 +36628,63 @@
       <c r="N381" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O381" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P381" s="3">
         <v>12.59</v>
       </c>
       <c r="Q381" s="3">
         <v>18.33</v>
       </c>
       <c r="R381" s="3">
         <v>0</v>
       </c>
       <c r="S381" s="3">
         <v>0</v>
       </c>
       <c r="T381" s="3">
         <v>30.91</v>
       </c>
       <c r="U381" s="3">
         <v>12.59</v>
       </c>
       <c r="V381" s="3">
-        <v>19.72</v>
+        <v>22.42</v>
       </c>
       <c r="W381" s="3">
         <v>0</v>
       </c>
       <c r="X381" s="2">
         <v>0</v>
       </c>
       <c r="Y381" s="2">
-        <v>32.31</v>
+        <v>35.01</v>
       </c>
       <c r="Z381" s="2">
-        <v>59.3</v>
+        <v>64.26</v>
       </c>
       <c r="AA381" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="382" spans="1:27">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C382" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="F382" s="2">
         <v>40037485</v>
       </c>
       <c r="G382" s="2" t="s">
@@ -36794,63 +36794,63 @@
       <c r="N383" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O383" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P383" s="3">
         <v>27.26</v>
       </c>
       <c r="Q383" s="3">
         <v>9.14</v>
       </c>
       <c r="R383" s="3">
         <v>2.4</v>
       </c>
       <c r="S383" s="3">
         <v>0</v>
       </c>
       <c r="T383" s="3">
         <v>38.8</v>
       </c>
       <c r="U383" s="3">
         <v>27.26</v>
       </c>
       <c r="V383" s="3">
-        <v>9.34</v>
+        <v>9.73</v>
       </c>
       <c r="W383" s="3">
         <v>2.4</v>
       </c>
       <c r="X383" s="2">
         <v>0</v>
       </c>
       <c r="Y383" s="2">
-        <v>39</v>
+        <v>39.39</v>
       </c>
       <c r="Z383" s="2">
-        <v>78.73</v>
+        <v>79.52</v>
       </c>
       <c r="AA383" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="384" spans="1:27">
       <c r="A384" s="2">
         <v>381</v>
       </c>
       <c r="B384" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C384" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="D384" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="F384" s="2">
         <v>40041562</v>
       </c>
       <c r="G384" s="2" t="s">
@@ -36877,63 +36877,63 @@
       <c r="N384" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O384" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P384" s="3">
         <v>10.42</v>
       </c>
       <c r="Q384" s="3">
         <v>13.52</v>
       </c>
       <c r="R384" s="3">
         <v>2.61</v>
       </c>
       <c r="S384" s="3">
         <v>0</v>
       </c>
       <c r="T384" s="3">
         <v>26.55</v>
       </c>
       <c r="U384" s="3">
         <v>10.42</v>
       </c>
       <c r="V384" s="3">
-        <v>13.72</v>
+        <v>14.11</v>
       </c>
       <c r="W384" s="3">
         <v>2.61</v>
       </c>
       <c r="X384" s="2">
         <v>0</v>
       </c>
       <c r="Y384" s="2">
-        <v>26.75</v>
+        <v>27.14</v>
       </c>
       <c r="Z384" s="2">
-        <v>47.46</v>
+        <v>48.14</v>
       </c>
       <c r="AA384" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="385" spans="1:27">
       <c r="A385" s="2">
         <v>382</v>
       </c>
       <c r="B385" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C385" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="D385" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="F385" s="2">
         <v>40039129</v>
       </c>
       <c r="G385" s="2" t="s">
@@ -37541,63 +37541,63 @@
       <c r="N392" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O392" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P392" s="3">
         <v>0</v>
       </c>
       <c r="Q392" s="3">
         <v>6.27</v>
       </c>
       <c r="R392" s="3">
         <v>0</v>
       </c>
       <c r="S392" s="3">
         <v>0</v>
       </c>
       <c r="T392" s="3">
         <v>6.27</v>
       </c>
       <c r="U392" s="3">
         <v>0</v>
       </c>
       <c r="V392" s="3">
-        <v>7.42</v>
+        <v>9.63</v>
       </c>
       <c r="W392" s="3">
         <v>0</v>
       </c>
       <c r="X392" s="2">
         <v>0</v>
       </c>
       <c r="Y392" s="2">
-        <v>7.42</v>
+        <v>9.63</v>
       </c>
       <c r="Z392" s="2">
-        <v>12.67</v>
+        <v>16.45</v>
       </c>
       <c r="AA392" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="393" spans="1:27">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C393" s="2" t="s">
         <v>1562</v>
       </c>
       <c r="D393" s="2" t="s">
         <v>1563</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>1564</v>
       </c>
       <c r="F393" s="2">
         <v>40060216</v>
       </c>
       <c r="G393" s="2" t="s">
@@ -37790,63 +37790,63 @@
       <c r="N395" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O395" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P395" s="3">
         <v>16.66</v>
       </c>
       <c r="Q395" s="3">
         <v>17.93</v>
       </c>
       <c r="R395" s="3">
         <v>0</v>
       </c>
       <c r="S395" s="3">
         <v>0</v>
       </c>
       <c r="T395" s="3">
         <v>34.6</v>
       </c>
       <c r="U395" s="3">
         <v>16.66</v>
       </c>
       <c r="V395" s="3">
-        <v>18.45</v>
+        <v>20.35</v>
       </c>
       <c r="W395" s="3">
         <v>0</v>
       </c>
       <c r="X395" s="2">
         <v>0</v>
       </c>
       <c r="Y395" s="2">
-        <v>35.12</v>
+        <v>37.01</v>
       </c>
       <c r="Z395" s="2">
-        <v>63.88</v>
+        <v>67.32</v>
       </c>
       <c r="AA395" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="396" spans="1:27">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C396" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="D396" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="F396" s="2">
         <v>40060217</v>
       </c>
       <c r="G396" s="2" t="s">
@@ -38039,63 +38039,63 @@
       <c r="N398" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O398" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P398" s="3">
         <v>0</v>
       </c>
       <c r="Q398" s="3">
         <v>14.28</v>
       </c>
       <c r="R398" s="3">
         <v>2.38</v>
       </c>
       <c r="S398" s="3">
         <v>0</v>
       </c>
       <c r="T398" s="3">
         <v>16.66</v>
       </c>
       <c r="U398" s="3">
         <v>0</v>
       </c>
       <c r="V398" s="3">
-        <v>15.95</v>
+        <v>21.79</v>
       </c>
       <c r="W398" s="3">
         <v>2.38</v>
       </c>
       <c r="X398" s="2">
         <v>0</v>
       </c>
       <c r="Y398" s="2">
-        <v>18.33</v>
+        <v>24.17</v>
       </c>
       <c r="Z398" s="2">
-        <v>36.99</v>
+        <v>48.8</v>
       </c>
       <c r="AA398" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="399" spans="1:27">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C399" s="2" t="s">
         <v>1586</v>
       </c>
       <c r="D399" s="2" t="s">
         <v>1587</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1588</v>
       </c>
       <c r="F399" s="2">
         <v>40040602</v>
       </c>
       <c r="G399" s="2" t="s">
@@ -38205,63 +38205,63 @@
       <c r="N400" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O400" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P400" s="3">
         <v>10.62</v>
       </c>
       <c r="Q400" s="3">
         <v>13.35</v>
       </c>
       <c r="R400" s="3">
         <v>2.4</v>
       </c>
       <c r="S400" s="3">
         <v>0</v>
       </c>
       <c r="T400" s="3">
         <v>26.38</v>
       </c>
       <c r="U400" s="3">
         <v>10.62</v>
       </c>
       <c r="V400" s="3">
-        <v>13.75</v>
+        <v>17.8</v>
       </c>
       <c r="W400" s="3">
         <v>2.4</v>
       </c>
       <c r="X400" s="2">
         <v>0</v>
       </c>
       <c r="Y400" s="2">
-        <v>26.78</v>
+        <v>30.83</v>
       </c>
       <c r="Z400" s="2">
-        <v>54.06</v>
+        <v>62.24</v>
       </c>
       <c r="AA400" s="2">
         <v>57</v>
       </c>
     </row>
     <row r="401" spans="1:27">
       <c r="A401" s="2">
         <v>398</v>
       </c>
       <c r="B401" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C401" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="D401" s="2" t="s">
         <v>1595</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1596</v>
       </c>
       <c r="F401" s="2">
         <v>40040583</v>
       </c>
       <c r="G401" s="2" t="s">
@@ -38303,51 +38303,51 @@
       <c r="S401" s="3">
         <v>0</v>
       </c>
       <c r="T401" s="3">
         <v>31.55</v>
       </c>
       <c r="U401" s="3">
         <v>16.8</v>
       </c>
       <c r="V401" s="3">
         <v>14.75</v>
       </c>
       <c r="W401" s="3">
         <v>0</v>
       </c>
       <c r="X401" s="2">
         <v>0</v>
       </c>
       <c r="Y401" s="2">
         <v>31.55</v>
       </c>
       <c r="Z401" s="2">
         <v>57.38</v>
       </c>
       <c r="AA401" s="2">
-        <v>71</v>
+        <v>40</v>
       </c>
     </row>
     <row r="402" spans="1:27">
       <c r="A402" s="2">
         <v>399</v>
       </c>
       <c r="B402" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C402" s="2" t="s">
         <v>1598</v>
       </c>
       <c r="D402" s="2" t="s">
         <v>1599</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1600</v>
       </c>
       <c r="F402" s="2">
         <v>40040572</v>
       </c>
       <c r="G402" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H402" s="3" t="s">
@@ -38371,63 +38371,63 @@
       <c r="N402" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O402" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P402" s="3">
         <v>12.44</v>
       </c>
       <c r="Q402" s="3">
         <v>13.51</v>
       </c>
       <c r="R402" s="3">
         <v>0</v>
       </c>
       <c r="S402" s="3">
         <v>0</v>
       </c>
       <c r="T402" s="3">
         <v>25.96</v>
       </c>
       <c r="U402" s="3">
         <v>12.44</v>
       </c>
       <c r="V402" s="3">
-        <v>13.71</v>
+        <v>14.99</v>
       </c>
       <c r="W402" s="3">
         <v>0</v>
       </c>
       <c r="X402" s="2">
         <v>0</v>
       </c>
       <c r="Y402" s="2">
-        <v>26.16</v>
+        <v>27.43</v>
       </c>
       <c r="Z402" s="2">
-        <v>46.17</v>
+        <v>48.42</v>
       </c>
       <c r="AA402" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="403" spans="1:27">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C403" s="2" t="s">
         <v>1602</v>
       </c>
       <c r="D403" s="2" t="s">
         <v>1603</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1604</v>
       </c>
       <c r="F403" s="2">
         <v>40034000</v>
       </c>
       <c r="G403" s="2" t="s">
@@ -38454,63 +38454,63 @@
       <c r="N403" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O403" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P403" s="3">
         <v>10.2</v>
       </c>
       <c r="Q403" s="3">
         <v>5.66</v>
       </c>
       <c r="R403" s="3">
         <v>6.57</v>
       </c>
       <c r="S403" s="3">
         <v>0</v>
       </c>
       <c r="T403" s="3">
         <v>22.42</v>
       </c>
       <c r="U403" s="3">
         <v>10.2</v>
       </c>
       <c r="V403" s="3">
-        <v>5.66</v>
+        <v>7.39</v>
       </c>
       <c r="W403" s="3">
         <v>6.57</v>
       </c>
       <c r="X403" s="2">
         <v>0</v>
       </c>
       <c r="Y403" s="2">
-        <v>22.42</v>
+        <v>24.15</v>
       </c>
       <c r="Z403" s="2">
-        <v>17.76</v>
+        <v>19.14</v>
       </c>
       <c r="AA403" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="404" spans="1:27">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C404" s="2" t="s">
         <v>1606</v>
       </c>
       <c r="D404" s="2" t="s">
         <v>1607</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1608</v>
       </c>
       <c r="F404" s="2">
         <v>40065970</v>
       </c>
       <c r="G404" s="2" t="s">
@@ -38537,66 +38537,66 @@
       <c r="N404" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O404" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P404" s="3">
         <v>286.46</v>
       </c>
       <c r="Q404" s="3">
         <v>28.19</v>
       </c>
       <c r="R404" s="3">
         <v>29.47</v>
       </c>
       <c r="S404" s="3">
         <v>0</v>
       </c>
       <c r="T404" s="3">
         <v>344.11</v>
       </c>
       <c r="U404" s="3">
         <v>286.44</v>
       </c>
       <c r="V404" s="3">
-        <v>28.35</v>
+        <v>31.73</v>
       </c>
       <c r="W404" s="3">
         <v>29.47</v>
       </c>
       <c r="X404" s="2">
         <v>0</v>
       </c>
       <c r="Y404" s="2">
-        <v>344.25</v>
+        <v>347.63</v>
       </c>
       <c r="Z404" s="2">
-        <v>42.37</v>
+        <v>42.79</v>
       </c>
       <c r="AA404" s="2">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="405" spans="1:27">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C405" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="D405" s="2" t="s">
         <v>1611</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1612</v>
       </c>
       <c r="F405" s="2">
         <v>40053561</v>
       </c>
       <c r="G405" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H405" s="3" t="s">
@@ -38620,63 +38620,63 @@
       <c r="N405" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O405" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P405" s="3">
         <v>131.75</v>
       </c>
       <c r="Q405" s="3">
         <v>42.6</v>
       </c>
       <c r="R405" s="3">
         <v>24.97</v>
       </c>
       <c r="S405" s="3">
         <v>0</v>
       </c>
       <c r="T405" s="3">
         <v>199.33</v>
       </c>
       <c r="U405" s="3">
         <v>131.75</v>
       </c>
       <c r="V405" s="3">
-        <v>43.21</v>
+        <v>46.15</v>
       </c>
       <c r="W405" s="3">
         <v>24.97</v>
       </c>
       <c r="X405" s="2">
         <v>0</v>
       </c>
       <c r="Y405" s="2">
-        <v>199.94</v>
+        <v>202.88</v>
       </c>
       <c r="Z405" s="2">
-        <v>31.94</v>
+        <v>32.41</v>
       </c>
       <c r="AA405" s="2">
         <v>61</v>
       </c>
     </row>
     <row r="406" spans="1:27">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C406" s="2" t="s">
         <v>1615</v>
       </c>
       <c r="D406" s="2" t="s">
         <v>1616</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1617</v>
       </c>
       <c r="F406" s="2">
         <v>40053605</v>
       </c>
       <c r="G406" s="2" t="s">
@@ -38718,51 +38718,51 @@
       <c r="S406" s="3">
         <v>0</v>
       </c>
       <c r="T406" s="3">
         <v>103.15</v>
       </c>
       <c r="U406" s="3">
         <v>83.57</v>
       </c>
       <c r="V406" s="3">
         <v>7.28</v>
       </c>
       <c r="W406" s="3">
         <v>12.3</v>
       </c>
       <c r="X406" s="2">
         <v>0</v>
       </c>
       <c r="Y406" s="2">
         <v>103.15</v>
       </c>
       <c r="Z406" s="2">
         <v>25.02</v>
       </c>
       <c r="AA406" s="2">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="407" spans="1:27">
       <c r="A407" s="2">
         <v>404</v>
       </c>
       <c r="B407" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C407" s="2" t="s">
         <v>1619</v>
       </c>
       <c r="D407" s="2" t="s">
         <v>1620</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1621</v>
       </c>
       <c r="F407" s="2">
         <v>40028615</v>
       </c>
       <c r="G407" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H407" s="3" t="s">
@@ -38786,63 +38786,63 @@
       <c r="N407" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O407" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P407" s="3">
         <v>220.76</v>
       </c>
       <c r="Q407" s="3">
         <v>33.7</v>
       </c>
       <c r="R407" s="3">
         <v>22.75</v>
       </c>
       <c r="S407" s="3">
         <v>0</v>
       </c>
       <c r="T407" s="3">
         <v>277.21</v>
       </c>
       <c r="U407" s="3">
         <v>220.76</v>
       </c>
       <c r="V407" s="3">
-        <v>34.28</v>
+        <v>37</v>
       </c>
       <c r="W407" s="3">
         <v>22.75</v>
       </c>
       <c r="X407" s="2">
         <v>0</v>
       </c>
       <c r="Y407" s="2">
-        <v>277.79</v>
+        <v>280.51</v>
       </c>
       <c r="Z407" s="2">
-        <v>45.32</v>
+        <v>45.77</v>
       </c>
       <c r="AA407" s="2">
         <v>46</v>
       </c>
     </row>
     <row r="408" spans="1:27">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="D408" s="2" t="s">
         <v>1624</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>1625</v>
       </c>
       <c r="F408" s="2">
         <v>40028109</v>
       </c>
       <c r="G408" s="2" t="s">
@@ -38869,63 +38869,63 @@
       <c r="N408" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O408" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P408" s="3">
         <v>269.37</v>
       </c>
       <c r="Q408" s="3">
         <v>23.88</v>
       </c>
       <c r="R408" s="3">
         <v>3.36</v>
       </c>
       <c r="S408" s="3">
         <v>0</v>
       </c>
       <c r="T408" s="3">
         <v>296.6</v>
       </c>
       <c r="U408" s="3">
         <v>269.37</v>
       </c>
       <c r="V408" s="3">
-        <v>26.21</v>
+        <v>27.38</v>
       </c>
       <c r="W408" s="3">
         <v>3.36</v>
       </c>
       <c r="X408" s="2">
         <v>0</v>
       </c>
       <c r="Y408" s="2">
-        <v>298.94</v>
+        <v>300.11</v>
       </c>
       <c r="Z408" s="2">
-        <v>64</v>
+        <v>64.25</v>
       </c>
       <c r="AA408" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="409" spans="1:27">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C409" s="2" t="s">
         <v>1627</v>
       </c>
       <c r="D409" s="2" t="s">
         <v>1628</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>1629</v>
       </c>
       <c r="F409" s="2">
         <v>40028369</v>
       </c>
       <c r="G409" s="2" t="s">
@@ -38952,63 +38952,63 @@
       <c r="N409" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O409" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P409" s="3">
         <v>288.94</v>
       </c>
       <c r="Q409" s="3">
         <v>44.27</v>
       </c>
       <c r="R409" s="3">
         <v>25.37</v>
       </c>
       <c r="S409" s="3">
         <v>0</v>
       </c>
       <c r="T409" s="3">
         <v>358.59</v>
       </c>
       <c r="U409" s="3">
         <v>288.94</v>
       </c>
       <c r="V409" s="3">
-        <v>44.27</v>
+        <v>44.56</v>
       </c>
       <c r="W409" s="3">
         <v>25.37</v>
       </c>
       <c r="X409" s="2">
         <v>0</v>
       </c>
       <c r="Y409" s="2">
-        <v>358.59</v>
+        <v>358.88</v>
       </c>
       <c r="Z409" s="2">
-        <v>32.23</v>
+        <v>32.26</v>
       </c>
       <c r="AA409" s="2">
         <v>57</v>
       </c>
     </row>
     <row r="410" spans="1:27">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C410" s="2" t="s">
         <v>1632</v>
       </c>
       <c r="D410" s="2" t="s">
         <v>1633</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>1634</v>
       </c>
       <c r="F410" s="2">
         <v>40043016</v>
       </c>
       <c r="G410" s="2" t="s">
@@ -39035,63 +39035,63 @@
       <c r="N410" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O410" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P410" s="3">
         <v>201.96</v>
       </c>
       <c r="Q410" s="3">
         <v>47.85</v>
       </c>
       <c r="R410" s="3">
         <v>22.13</v>
       </c>
       <c r="S410" s="3">
         <v>0</v>
       </c>
       <c r="T410" s="3">
         <v>271.94</v>
       </c>
       <c r="U410" s="3">
         <v>201.96</v>
       </c>
       <c r="V410" s="3">
-        <v>47.95</v>
+        <v>48.15</v>
       </c>
       <c r="W410" s="3">
         <v>22.13</v>
       </c>
       <c r="X410" s="2">
         <v>0</v>
       </c>
       <c r="Y410" s="2">
-        <v>272.04</v>
+        <v>272.24</v>
       </c>
       <c r="Z410" s="2">
-        <v>22.18</v>
+        <v>22.2</v>
       </c>
       <c r="AA410" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="411" spans="1:27">
       <c r="A411" s="2">
         <v>408</v>
       </c>
       <c r="B411" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C411" s="2" t="s">
         <v>1635</v>
       </c>
       <c r="D411" s="2" t="s">
         <v>1636</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1637</v>
       </c>
       <c r="F411" s="2">
         <v>40028481</v>
       </c>
       <c r="G411" s="2" t="s">
@@ -39282,66 +39282,66 @@
       <c r="N413" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O413" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P413" s="3">
         <v>138.07</v>
       </c>
       <c r="Q413" s="3">
         <v>31.15</v>
       </c>
       <c r="R413" s="3">
         <v>24.74</v>
       </c>
       <c r="S413" s="3">
         <v>0</v>
       </c>
       <c r="T413" s="3">
         <v>193.96</v>
       </c>
       <c r="U413" s="3">
         <v>138.07</v>
       </c>
       <c r="V413" s="3">
-        <v>32.35</v>
+        <v>34.66</v>
       </c>
       <c r="W413" s="3">
         <v>24.74</v>
       </c>
       <c r="X413" s="2">
         <v>0</v>
       </c>
       <c r="Y413" s="2">
-        <v>195.15</v>
+        <v>197.46</v>
       </c>
       <c r="Z413" s="2">
-        <v>48.2</v>
+        <v>48.77</v>
       </c>
       <c r="AA413" s="2">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="414" spans="1:27">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C414" s="2" t="s">
         <v>1647</v>
       </c>
       <c r="D414" s="2" t="s">
         <v>1648</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>1649</v>
       </c>
       <c r="F414" s="2">
         <v>40028304</v>
       </c>
       <c r="G414" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H414" s="3" t="s">
@@ -39365,63 +39365,63 @@
       <c r="N414" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O414" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P414" s="3">
         <v>174.7</v>
       </c>
       <c r="Q414" s="3">
         <v>28.61</v>
       </c>
       <c r="R414" s="3">
         <v>29.61</v>
       </c>
       <c r="S414" s="3">
         <v>0</v>
       </c>
       <c r="T414" s="3">
         <v>232.92</v>
       </c>
       <c r="U414" s="3">
         <v>174.7</v>
       </c>
       <c r="V414" s="3">
-        <v>28.61</v>
+        <v>30.38</v>
       </c>
       <c r="W414" s="3">
         <v>29.61</v>
       </c>
       <c r="X414" s="2">
         <v>0</v>
       </c>
       <c r="Y414" s="2">
-        <v>232.92</v>
+        <v>234.69</v>
       </c>
       <c r="Z414" s="2">
-        <v>48.04</v>
+        <v>48.41</v>
       </c>
       <c r="AA414" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="415" spans="1:27">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C415" s="2" t="s">
         <v>1651</v>
       </c>
       <c r="D415" s="2" t="s">
         <v>1652</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>1653</v>
       </c>
       <c r="F415" s="2">
         <v>40028479</v>
       </c>
       <c r="G415" s="2" t="s">
@@ -39531,124 +39531,124 @@
       <c r="N416" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O416" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P416" s="3">
         <v>377.61</v>
       </c>
       <c r="Q416" s="3">
         <v>52.08</v>
       </c>
       <c r="R416" s="3">
         <v>24.96</v>
       </c>
       <c r="S416" s="3">
         <v>0</v>
       </c>
       <c r="T416" s="3">
         <v>454.65</v>
       </c>
       <c r="U416" s="3">
         <v>377.61</v>
       </c>
       <c r="V416" s="3">
-        <v>52.08</v>
+        <v>52.67</v>
       </c>
       <c r="W416" s="3">
         <v>24.96</v>
       </c>
       <c r="X416" s="2">
         <v>0</v>
       </c>
       <c r="Y416" s="2">
-        <v>454.65</v>
+        <v>455.24</v>
       </c>
       <c r="Z416" s="2">
-        <v>40.2</v>
+        <v>40.25</v>
       </c>
       <c r="AA416" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="417" spans="1:27">
       <c r="A417" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B417" s="6"/>
       <c r="C417" s="6"/>
       <c r="D417" s="6"/>
       <c r="E417" s="6"/>
       <c r="F417" s="6"/>
       <c r="G417" s="6"/>
       <c r="H417" s="7"/>
       <c r="I417" s="7"/>
       <c r="J417" s="7"/>
       <c r="K417" s="7">
         <v>174076.09</v>
       </c>
       <c r="L417" s="7">
         <v>10916.53</v>
       </c>
       <c r="M417" s="7">
         <v>184992.62</v>
       </c>
       <c r="N417" s="7"/>
       <c r="O417" s="7"/>
       <c r="P417" s="7">
         <v>46343.32</v>
       </c>
       <c r="Q417" s="7">
         <v>6230.09</v>
       </c>
       <c r="R417" s="7">
         <v>8168.97</v>
       </c>
       <c r="S417" s="7">
         <v>0</v>
       </c>
       <c r="T417" s="7">
         <v>60742.38</v>
       </c>
       <c r="U417" s="7">
-        <v>46047.13</v>
+        <v>46071.36</v>
       </c>
       <c r="V417" s="7">
-        <v>6305.34</v>
+        <v>6590.73</v>
       </c>
       <c r="W417" s="7">
         <v>8168.97</v>
       </c>
       <c r="X417" s="6">
         <v>0</v>
       </c>
       <c r="Y417" s="6">
-        <v>60521.44</v>
+        <v>60831.06</v>
       </c>
       <c r="Z417" s="6">
-        <v>32.72</v>
+        <v>32.88</v>
       </c>
       <c r="AA417" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A417:J417"/>
   </mergeCells>