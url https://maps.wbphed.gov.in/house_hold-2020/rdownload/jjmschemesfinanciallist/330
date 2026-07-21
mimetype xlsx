--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -5865,66 +5865,66 @@
       <c r="M7" s="3">
         <v>741.95</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>290.02</v>
       </c>
       <c r="Q7" s="3">
         <v>15.48</v>
       </c>
       <c r="R7" s="3">
         <v>44.03</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>349.53</v>
       </c>
       <c r="U7" s="3">
-        <v>290.02</v>
+        <v>291.1</v>
       </c>
       <c r="V7" s="3">
         <v>15.48</v>
       </c>
       <c r="W7" s="3">
         <v>44.03</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>349.53</v>
+        <v>350.6</v>
       </c>
       <c r="Z7" s="2">
-        <v>47.11</v>
+        <v>47.25</v>
       </c>
       <c r="AA7" s="2">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="2">
         <v>40028538</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -16651,66 +16651,66 @@
       <c r="M137" s="3">
         <v>821.68</v>
       </c>
       <c r="N137" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O137" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P137" s="3">
         <v>273.92</v>
       </c>
       <c r="Q137" s="3">
         <v>39.76</v>
       </c>
       <c r="R137" s="3">
         <v>49.01</v>
       </c>
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>362.69</v>
       </c>
       <c r="U137" s="3">
-        <v>273.92</v>
+        <v>275</v>
       </c>
       <c r="V137" s="3">
         <v>39.76</v>
       </c>
       <c r="W137" s="3">
         <v>49.01</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
-        <v>362.69</v>
+        <v>363.77</v>
       </c>
       <c r="Z137" s="2">
-        <v>44.14</v>
+        <v>44.27</v>
       </c>
       <c r="AA137" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>608</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>609</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F138" s="2">
         <v>40028520</v>
       </c>
       <c r="G138" s="2" t="s">
@@ -17896,66 +17896,66 @@
       <c r="M152" s="3">
         <v>1067.42</v>
       </c>
       <c r="N152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P152" s="3">
         <v>272.65</v>
       </c>
       <c r="Q152" s="3">
         <v>13.55</v>
       </c>
       <c r="R152" s="3">
         <v>117.05</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>403.25</v>
       </c>
       <c r="U152" s="3">
-        <v>272.65</v>
+        <v>273.73</v>
       </c>
       <c r="V152" s="3">
         <v>13.55</v>
       </c>
       <c r="W152" s="3">
         <v>117.05</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
-        <v>403.25</v>
+        <v>404.33</v>
       </c>
       <c r="Z152" s="2">
-        <v>37.78</v>
+        <v>37.88</v>
       </c>
       <c r="AA152" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>666</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>667</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>668</v>
       </c>
       <c r="F153" s="2">
         <v>40033964</v>
       </c>
       <c r="G153" s="2" t="s">
@@ -39589,63 +39589,63 @@
       </c>
       <c r="L417" s="7">
         <v>10916.53</v>
       </c>
       <c r="M417" s="7">
         <v>184992.62</v>
       </c>
       <c r="N417" s="7"/>
       <c r="O417" s="7"/>
       <c r="P417" s="7">
         <v>46343.32</v>
       </c>
       <c r="Q417" s="7">
         <v>6230.09</v>
       </c>
       <c r="R417" s="7">
         <v>8168.97</v>
       </c>
       <c r="S417" s="7">
         <v>0</v>
       </c>
       <c r="T417" s="7">
         <v>60742.38</v>
       </c>
       <c r="U417" s="7">
-        <v>46071.36</v>
+        <v>46074.59</v>
       </c>
       <c r="V417" s="7">
         <v>6590.73</v>
       </c>
       <c r="W417" s="7">
         <v>8168.97</v>
       </c>
       <c r="X417" s="6">
         <v>0</v>
       </c>
       <c r="Y417" s="6">
-        <v>60831.06</v>
+        <v>60834.29</v>
       </c>
       <c r="Z417" s="6">
         <v>32.88</v>
       </c>
       <c r="AA417" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>