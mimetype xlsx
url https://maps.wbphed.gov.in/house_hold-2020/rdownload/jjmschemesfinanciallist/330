--- v4 (2026-07-21)
+++ v5 (2026-09-18)
@@ -5621,66 +5621,66 @@
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>394.05</v>
       </c>
       <c r="Q4" s="3">
         <v>20.72</v>
       </c>
       <c r="R4" s="3">
         <v>69.69</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>484.46</v>
       </c>
       <c r="U4" s="3">
         <v>394.05</v>
       </c>
       <c r="V4" s="3">
-        <v>21.61</v>
+        <v>20.72</v>
       </c>
       <c r="W4" s="3">
         <v>69.69</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>485.35</v>
+        <v>484.46</v>
       </c>
       <c r="Z4" s="2">
-        <v>35.35</v>
+        <v>35.29</v>
       </c>
       <c r="AA4" s="2">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40061007</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -5717,51 +5717,51 @@
       <c r="S5" s="3">
         <v>0</v>
       </c>
       <c r="T5" s="3">
         <v>5.4</v>
       </c>
       <c r="U5" s="3">
         <v>5.4</v>
       </c>
       <c r="V5" s="3">
         <v>0</v>
       </c>
       <c r="W5" s="3">
         <v>0</v>
       </c>
       <c r="X5" s="2">
         <v>0</v>
       </c>
       <c r="Y5" s="2">
         <v>5.4</v>
       </c>
       <c r="Z5" s="2">
         <v>2.52</v>
       </c>
       <c r="AA5" s="2">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="2">
         <v>40028122</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="3" t="s">
@@ -5785,66 +5785,66 @@
       <c r="N6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="3">
         <v>246.17</v>
       </c>
       <c r="Q6" s="3">
         <v>30.02</v>
       </c>
       <c r="R6" s="3">
         <v>10.59</v>
       </c>
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>286.77</v>
       </c>
       <c r="U6" s="3">
         <v>246.17</v>
       </c>
       <c r="V6" s="3">
-        <v>31.49</v>
+        <v>30.02</v>
       </c>
       <c r="W6" s="3">
         <v>10.59</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
-        <v>288.25</v>
+        <v>286.77</v>
       </c>
       <c r="Z6" s="2">
-        <v>49.63</v>
+        <v>49.38</v>
       </c>
       <c r="AA6" s="2">
-        <v>66</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="2">
         <v>40028305</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="3" t="s">
@@ -5865,69 +5865,69 @@
       <c r="M7" s="3">
         <v>741.95</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>290.02</v>
       </c>
       <c r="Q7" s="3">
         <v>15.48</v>
       </c>
       <c r="R7" s="3">
         <v>44.03</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>349.53</v>
       </c>
       <c r="U7" s="3">
-        <v>291.1</v>
+        <v>290.02</v>
       </c>
       <c r="V7" s="3">
         <v>15.48</v>
       </c>
       <c r="W7" s="3">
         <v>44.03</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>350.6</v>
+        <v>349.53</v>
       </c>
       <c r="Z7" s="2">
-        <v>47.25</v>
+        <v>47.11</v>
       </c>
       <c r="AA7" s="2">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="2">
         <v>40028538</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -5951,66 +5951,66 @@
       <c r="N8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="3">
         <v>214.73</v>
       </c>
       <c r="Q8" s="3">
         <v>27.85</v>
       </c>
       <c r="R8" s="3">
         <v>31.73</v>
       </c>
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>274.31</v>
       </c>
       <c r="U8" s="3">
         <v>214.73</v>
       </c>
       <c r="V8" s="3">
-        <v>29.63</v>
+        <v>27.85</v>
       </c>
       <c r="W8" s="3">
         <v>31.73</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
-        <v>276.09</v>
+        <v>274.31</v>
       </c>
       <c r="Z8" s="2">
-        <v>38.87</v>
+        <v>38.62</v>
       </c>
       <c r="AA8" s="2">
-        <v>48</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="2">
         <v>40033994</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="3" t="s">
@@ -6049,51 +6049,51 @@
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>102.45</v>
       </c>
       <c r="U9" s="3">
         <v>45.91</v>
       </c>
       <c r="V9" s="3">
         <v>9.38</v>
       </c>
       <c r="W9" s="3">
         <v>47.16</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
         <v>102.45</v>
       </c>
       <c r="Z9" s="2">
         <v>15.36</v>
       </c>
       <c r="AA9" s="2">
-        <v>67</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F10" s="2">
         <v>40028306</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -6132,51 +6132,51 @@
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>288.88</v>
       </c>
       <c r="U10" s="3">
         <v>139.18</v>
       </c>
       <c r="V10" s="3">
         <v>22.34</v>
       </c>
       <c r="W10" s="3">
         <v>127.36</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
         <v>288.88</v>
       </c>
       <c r="Z10" s="2">
         <v>28.05</v>
       </c>
       <c r="AA10" s="2">
-        <v>82</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="2">
         <v>40028415</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -6200,66 +6200,66 @@
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="3">
         <v>159.8</v>
       </c>
       <c r="Q11" s="3">
         <v>32.63</v>
       </c>
       <c r="R11" s="3">
         <v>29.46</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>221.89</v>
       </c>
       <c r="U11" s="3">
         <v>159.8</v>
       </c>
       <c r="V11" s="3">
-        <v>34.11</v>
+        <v>32.63</v>
       </c>
       <c r="W11" s="3">
         <v>29.46</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>223.38</v>
+        <v>221.89</v>
       </c>
       <c r="Z11" s="2">
-        <v>45.81</v>
+        <v>45.51</v>
       </c>
       <c r="AA11" s="2">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="2">
         <v>40028146</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="3" t="s">
@@ -6283,66 +6283,66 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>640.21</v>
       </c>
       <c r="Q12" s="3">
         <v>62.36</v>
       </c>
       <c r="R12" s="3">
         <v>68.87</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>771.45</v>
       </c>
       <c r="U12" s="3">
         <v>640.21</v>
       </c>
       <c r="V12" s="3">
-        <v>67.69</v>
+        <v>62.36</v>
       </c>
       <c r="W12" s="3">
         <v>68.87</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>776.77</v>
+        <v>771.45</v>
       </c>
       <c r="Z12" s="2">
-        <v>59.83</v>
+        <v>59.42</v>
       </c>
       <c r="AA12" s="2">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="2">
         <v>40042885</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="3" t="s">
@@ -6366,66 +6366,66 @@
       <c r="N13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="3">
         <v>367.17</v>
       </c>
       <c r="Q13" s="3">
         <v>34.01</v>
       </c>
       <c r="R13" s="3">
         <v>13.47</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>414.66</v>
       </c>
       <c r="U13" s="3">
         <v>367.17</v>
       </c>
       <c r="V13" s="3">
-        <v>35.79</v>
+        <v>34.01</v>
       </c>
       <c r="W13" s="3">
         <v>13.47</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>416.43</v>
+        <v>414.66</v>
       </c>
       <c r="Z13" s="2">
-        <v>46.41</v>
+        <v>46.21</v>
       </c>
       <c r="AA13" s="2">
-        <v>40</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F14" s="2">
         <v>40028502</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="3" t="s">
@@ -6449,66 +6449,66 @@
       <c r="N14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="3">
         <v>131.97</v>
       </c>
       <c r="Q14" s="3">
         <v>36.96</v>
       </c>
       <c r="R14" s="3">
         <v>41.03</v>
       </c>
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>209.95</v>
       </c>
       <c r="U14" s="3">
         <v>131.97</v>
       </c>
       <c r="V14" s="3">
-        <v>38.66</v>
+        <v>36.96</v>
       </c>
       <c r="W14" s="3">
         <v>41.03</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
-        <v>211.66</v>
+        <v>209.95</v>
       </c>
       <c r="Z14" s="2">
-        <v>30.52</v>
+        <v>30.28</v>
       </c>
       <c r="AA14" s="2">
-        <v>42</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F15" s="2">
         <v>40043420</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H15" s="3" t="s">
@@ -6532,66 +6532,66 @@
       <c r="N15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="3">
         <v>241.48</v>
       </c>
       <c r="Q15" s="3">
         <v>27.6</v>
       </c>
       <c r="R15" s="3">
         <v>19.17</v>
       </c>
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>288.25</v>
       </c>
       <c r="U15" s="3">
         <v>241.48</v>
       </c>
       <c r="V15" s="3">
-        <v>30.85</v>
+        <v>27.6</v>
       </c>
       <c r="W15" s="3">
         <v>19.17</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
-        <v>291.5</v>
+        <v>288.25</v>
       </c>
       <c r="Z15" s="2">
-        <v>37.56</v>
+        <v>37.14</v>
       </c>
       <c r="AA15" s="2">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F16" s="2">
         <v>40001228</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H16" s="3" t="s">
@@ -6630,51 +6630,51 @@
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>212.09</v>
       </c>
       <c r="U16" s="3">
         <v>188.42</v>
       </c>
       <c r="V16" s="3">
         <v>15.52</v>
       </c>
       <c r="W16" s="3">
         <v>8.14</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
         <v>212.09</v>
       </c>
       <c r="Z16" s="2">
         <v>49.38</v>
       </c>
       <c r="AA16" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F17" s="2">
         <v>40027050</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H17" s="3" t="s">
@@ -6698,66 +6698,66 @@
       <c r="N17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3">
         <v>214.52</v>
       </c>
       <c r="Q17" s="3">
         <v>28.53</v>
       </c>
       <c r="R17" s="3">
         <v>15.13</v>
       </c>
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>258.18</v>
       </c>
       <c r="U17" s="3">
         <v>214.52</v>
       </c>
       <c r="V17" s="3">
-        <v>32.04</v>
+        <v>28.53</v>
       </c>
       <c r="W17" s="3">
         <v>15.13</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
-        <v>261.69</v>
+        <v>258.18</v>
       </c>
       <c r="Z17" s="2">
-        <v>35.27</v>
+        <v>34.8</v>
       </c>
       <c r="AA17" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="2">
         <v>40027506</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="3" t="s">
@@ -6781,66 +6781,66 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>369.26</v>
       </c>
       <c r="Q18" s="3">
         <v>19.11</v>
       </c>
       <c r="R18" s="3">
         <v>16.54</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>404.92</v>
       </c>
       <c r="U18" s="3">
         <v>369.26</v>
       </c>
       <c r="V18" s="3">
-        <v>25.86</v>
+        <v>19.9</v>
       </c>
       <c r="W18" s="3">
         <v>16.54</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>411.66</v>
+        <v>405.7</v>
       </c>
       <c r="Z18" s="2">
-        <v>52.04</v>
+        <v>51.29</v>
       </c>
       <c r="AA18" s="2">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F19" s="2">
         <v>40027370</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H19" s="3" t="s">
@@ -6864,66 +6864,66 @@
       <c r="N19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3">
         <v>220.3</v>
       </c>
       <c r="Q19" s="3">
         <v>37.8</v>
       </c>
       <c r="R19" s="3">
         <v>70.14</v>
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>328.24</v>
       </c>
       <c r="U19" s="3">
         <v>220.3</v>
       </c>
       <c r="V19" s="3">
-        <v>40.82</v>
+        <v>37.8</v>
       </c>
       <c r="W19" s="3">
         <v>70.14</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>331.26</v>
+        <v>328.24</v>
       </c>
       <c r="Z19" s="2">
-        <v>41.48</v>
+        <v>41.1</v>
       </c>
       <c r="AA19" s="2">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F20" s="2">
         <v>40002670</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H20" s="3" t="s">
@@ -6947,66 +6947,66 @@
       <c r="N20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P20" s="3">
         <v>223.11</v>
       </c>
       <c r="Q20" s="3">
         <v>36</v>
       </c>
       <c r="R20" s="3">
         <v>138.29</v>
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>397.4</v>
       </c>
       <c r="U20" s="3">
         <v>223.11</v>
       </c>
       <c r="V20" s="3">
-        <v>47.59</v>
+        <v>36.36</v>
       </c>
       <c r="W20" s="3">
         <v>138.29</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>408.99</v>
+        <v>397.76</v>
       </c>
       <c r="Z20" s="2">
-        <v>29.59</v>
+        <v>28.78</v>
       </c>
       <c r="AA20" s="2">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F21" s="2">
         <v>40028355</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H21" s="3" t="s">
@@ -7030,66 +7030,66 @@
       <c r="N21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="3">
         <v>159.81</v>
       </c>
       <c r="Q21" s="3">
         <v>4.99</v>
       </c>
       <c r="R21" s="3">
         <v>33.81</v>
       </c>
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>198.61</v>
       </c>
       <c r="U21" s="3">
         <v>159.81</v>
       </c>
       <c r="V21" s="3">
-        <v>9.93</v>
+        <v>4.99</v>
       </c>
       <c r="W21" s="3">
         <v>33.81</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
-        <v>203.56</v>
+        <v>198.61</v>
       </c>
       <c r="Z21" s="2">
-        <v>26.14</v>
+        <v>25.5</v>
       </c>
       <c r="AA21" s="2">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F22" s="2">
         <v>40028368</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -7113,66 +7113,66 @@
       <c r="N22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="3">
         <v>224.26</v>
       </c>
       <c r="Q22" s="3">
         <v>20.25</v>
       </c>
       <c r="R22" s="3">
         <v>40.21</v>
       </c>
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>284.73</v>
       </c>
       <c r="U22" s="3">
         <v>224.26</v>
       </c>
       <c r="V22" s="3">
-        <v>26.3</v>
+        <v>20.25</v>
       </c>
       <c r="W22" s="3">
         <v>40.21</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
-        <v>290.77</v>
+        <v>284.73</v>
       </c>
       <c r="Z22" s="2">
-        <v>32.31</v>
+        <v>31.64</v>
       </c>
       <c r="AA22" s="2">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F23" s="2">
         <v>40027041</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H23" s="3" t="s">
@@ -7211,51 +7211,51 @@
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>132.14</v>
       </c>
       <c r="U23" s="3">
         <v>102.05</v>
       </c>
       <c r="V23" s="3">
         <v>20.25</v>
       </c>
       <c r="W23" s="3">
         <v>9.85</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
         <v>132.14</v>
       </c>
       <c r="Z23" s="2">
         <v>34.72</v>
       </c>
       <c r="AA23" s="2">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F24" s="2">
         <v>40027044</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H24" s="3" t="s">
@@ -7279,66 +7279,66 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>285.56</v>
       </c>
       <c r="Q24" s="3">
         <v>22.84</v>
       </c>
       <c r="R24" s="3">
         <v>69.61</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>378</v>
       </c>
       <c r="U24" s="3">
         <v>285.56</v>
       </c>
       <c r="V24" s="3">
-        <v>27.8</v>
+        <v>22.84</v>
       </c>
       <c r="W24" s="3">
         <v>69.61</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>382.96</v>
+        <v>378</v>
       </c>
       <c r="Z24" s="2">
-        <v>37.48</v>
+        <v>37</v>
       </c>
       <c r="AA24" s="2">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F25" s="2">
         <v>40027045</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H25" s="3" t="s">
@@ -7362,63 +7362,63 @@
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P25" s="3">
         <v>155.58</v>
       </c>
       <c r="Q25" s="3">
         <v>28.04</v>
       </c>
       <c r="R25" s="3">
         <v>24.78</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>208.4</v>
       </c>
       <c r="U25" s="3">
         <v>155.58</v>
       </c>
       <c r="V25" s="3">
-        <v>31.59</v>
+        <v>28.04</v>
       </c>
       <c r="W25" s="3">
         <v>24.78</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>211.95</v>
+        <v>208.4</v>
       </c>
       <c r="Z25" s="2">
-        <v>20.05</v>
+        <v>19.71</v>
       </c>
       <c r="AA25" s="2">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F26" s="2">
         <v>40027480</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -7528,66 +7528,66 @@
       <c r="N27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="3">
         <v>189.9</v>
       </c>
       <c r="Q27" s="3">
         <v>22.06</v>
       </c>
       <c r="R27" s="3">
         <v>112.34</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>324.29</v>
       </c>
       <c r="U27" s="3">
         <v>189.9</v>
       </c>
       <c r="V27" s="3">
-        <v>23.77</v>
+        <v>22.06</v>
       </c>
       <c r="W27" s="3">
         <v>112.34</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>326</v>
+        <v>324.29</v>
       </c>
       <c r="Z27" s="2">
-        <v>42.47</v>
+        <v>42.24</v>
       </c>
       <c r="AA27" s="2">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F28" s="2">
         <v>40027426</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H28" s="3" t="s">
@@ -7611,63 +7611,63 @@
       <c r="N28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="3">
         <v>250.53</v>
       </c>
       <c r="Q28" s="3">
         <v>36.41</v>
       </c>
       <c r="R28" s="3">
         <v>109.68</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>396.63</v>
       </c>
       <c r="U28" s="3">
         <v>250.45</v>
       </c>
       <c r="V28" s="3">
-        <v>38.19</v>
+        <v>36.41</v>
       </c>
       <c r="W28" s="3">
         <v>109.68</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
-        <v>398.33</v>
+        <v>396.55</v>
       </c>
       <c r="Z28" s="2">
-        <v>45.96</v>
+        <v>45.75</v>
       </c>
       <c r="AA28" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>147</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>148</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F29" s="2">
         <v>40027432</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -7694,66 +7694,66 @@
       <c r="N29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P29" s="3">
         <v>259.14</v>
       </c>
       <c r="Q29" s="3">
         <v>27.57</v>
       </c>
       <c r="R29" s="3">
         <v>47.35</v>
       </c>
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>334.05</v>
       </c>
       <c r="U29" s="3">
         <v>259.14</v>
       </c>
       <c r="V29" s="3">
-        <v>28.45</v>
+        <v>27.57</v>
       </c>
       <c r="W29" s="3">
         <v>47.35</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
-        <v>334.94</v>
+        <v>334.05</v>
       </c>
       <c r="Z29" s="2">
-        <v>32.28</v>
+        <v>32.2</v>
       </c>
       <c r="AA29" s="2">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>152</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F30" s="2">
         <v>40027378</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -7792,51 +7792,51 @@
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>234.83</v>
       </c>
       <c r="U30" s="3">
         <v>186.79</v>
       </c>
       <c r="V30" s="3">
         <v>38.25</v>
       </c>
       <c r="W30" s="3">
         <v>9.79</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
         <v>234.83</v>
       </c>
       <c r="Z30" s="2">
         <v>33.17</v>
       </c>
       <c r="AA30" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>156</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F31" s="2">
         <v>40028756</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H31" s="3" t="s">
@@ -7860,66 +7860,66 @@
       <c r="N31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P31" s="3">
         <v>155.53</v>
       </c>
       <c r="Q31" s="3">
         <v>28.92</v>
       </c>
       <c r="R31" s="3">
         <v>119.13</v>
       </c>
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>303.58</v>
       </c>
       <c r="U31" s="3">
         <v>155.53</v>
       </c>
       <c r="V31" s="3">
-        <v>32.47</v>
+        <v>28.92</v>
       </c>
       <c r="W31" s="3">
         <v>119.13</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
-        <v>307.13</v>
+        <v>303.58</v>
       </c>
       <c r="Z31" s="2">
-        <v>20.21</v>
+        <v>19.98</v>
       </c>
       <c r="AA31" s="2">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F32" s="2">
         <v>40027507</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H32" s="3" t="s">
@@ -7958,51 +7958,51 @@
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>279.16</v>
       </c>
       <c r="U32" s="3">
         <v>208.32</v>
       </c>
       <c r="V32" s="3">
         <v>35.07</v>
       </c>
       <c r="W32" s="3">
         <v>34.83</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
         <v>278.22</v>
       </c>
       <c r="Z32" s="2">
         <v>31.12</v>
       </c>
       <c r="AA32" s="2">
-        <v>75</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>165</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F33" s="2">
         <v>40027051</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -8041,51 +8041,51 @@
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>217.29</v>
       </c>
       <c r="U33" s="3">
         <v>196.1</v>
       </c>
       <c r="V33" s="3">
         <v>19.44</v>
       </c>
       <c r="W33" s="3">
         <v>1.75</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
         <v>217.29</v>
       </c>
       <c r="Z33" s="2">
         <v>31.25</v>
       </c>
       <c r="AA33" s="2">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F34" s="2">
         <v>40043597</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H34" s="3" t="s">
@@ -8109,66 +8109,66 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>34.68</v>
       </c>
       <c r="Q34" s="3">
         <v>0</v>
       </c>
       <c r="R34" s="3">
         <v>287.93</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>322.62</v>
       </c>
       <c r="U34" s="3">
         <v>34.68</v>
       </c>
       <c r="V34" s="3">
-        <v>3.85</v>
+        <v>0.83</v>
       </c>
       <c r="W34" s="3">
         <v>287.93</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>326.47</v>
+        <v>323.45</v>
       </c>
       <c r="Z34" s="2">
-        <v>26.15</v>
+        <v>25.91</v>
       </c>
       <c r="AA34" s="2">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F35" s="2">
         <v>40044489</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H35" s="3" t="s">
@@ -8207,51 +8207,51 @@
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>131.85</v>
       </c>
       <c r="U35" s="3">
         <v>17.96</v>
       </c>
       <c r="V35" s="3">
         <v>0</v>
       </c>
       <c r="W35" s="3">
         <v>113.89</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
         <v>131.85</v>
       </c>
       <c r="Z35" s="2">
         <v>9.25</v>
       </c>
       <c r="AA35" s="2">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F36" s="2">
         <v>40028674</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H36" s="3" t="s">
@@ -8275,66 +8275,66 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>124.81</v>
       </c>
       <c r="Q36" s="3">
         <v>29.65</v>
       </c>
       <c r="R36" s="3">
         <v>32.64</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>187.1</v>
       </c>
       <c r="U36" s="3">
         <v>124.81</v>
       </c>
       <c r="V36" s="3">
-        <v>32.67</v>
+        <v>29.65</v>
       </c>
       <c r="W36" s="3">
         <v>32.64</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>190.12</v>
+        <v>187.1</v>
       </c>
       <c r="Z36" s="2">
-        <v>30.12</v>
+        <v>29.64</v>
       </c>
       <c r="AA36" s="2">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F37" s="2">
         <v>40060377</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H37" s="3" t="s">
@@ -8355,69 +8355,69 @@
       <c r="M37" s="3">
         <v>181.42</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>10.19</v>
       </c>
       <c r="Q37" s="3">
         <v>5.83</v>
       </c>
       <c r="R37" s="3">
         <v>6.39</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>22.42</v>
       </c>
       <c r="U37" s="3">
-        <v>10.19</v>
+        <v>45.52</v>
       </c>
       <c r="V37" s="3">
         <v>5.83</v>
       </c>
       <c r="W37" s="3">
         <v>6.39</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>22.42</v>
+        <v>57.74</v>
       </c>
       <c r="Z37" s="2">
-        <v>12.36</v>
+        <v>31.83</v>
       </c>
       <c r="AA37" s="2">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F38" s="2">
         <v>40060372</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -8438,69 +8438,69 @@
       <c r="M38" s="3">
         <v>169.13</v>
       </c>
       <c r="N38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="3">
         <v>1.04</v>
       </c>
       <c r="Q38" s="3">
         <v>0</v>
       </c>
       <c r="R38" s="3">
         <v>4.43</v>
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>5.47</v>
       </c>
       <c r="U38" s="3">
-        <v>1.04</v>
+        <v>9.83</v>
       </c>
       <c r="V38" s="3">
-        <v>1.77</v>
+        <v>0</v>
       </c>
       <c r="W38" s="3">
         <v>4.43</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
-        <v>7.25</v>
+        <v>14.26</v>
       </c>
       <c r="Z38" s="2">
-        <v>4.29</v>
+        <v>8.43</v>
       </c>
       <c r="AA38" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F39" s="2">
         <v>40002477</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -8539,51 +8539,51 @@
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>196.33</v>
       </c>
       <c r="U39" s="3">
         <v>170.62</v>
       </c>
       <c r="V39" s="3">
         <v>18.49</v>
       </c>
       <c r="W39" s="3">
         <v>7.14</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
         <v>196.25</v>
       </c>
       <c r="Z39" s="2">
         <v>57.67</v>
       </c>
       <c r="AA39" s="2">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F40" s="2">
         <v>40027048</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -8622,51 +8622,51 @@
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>290.77</v>
       </c>
       <c r="U40" s="3">
         <v>247.36</v>
       </c>
       <c r="V40" s="3">
         <v>33.69</v>
       </c>
       <c r="W40" s="3">
         <v>9.71</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
         <v>290.77</v>
       </c>
       <c r="Z40" s="2">
         <v>40.17</v>
       </c>
       <c r="AA40" s="2">
-        <v>85</v>
+        <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>198</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F41" s="2">
         <v>40043591</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -8690,66 +8690,66 @@
       <c r="N41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="3">
         <v>81.88</v>
       </c>
       <c r="Q41" s="3">
         <v>31.8</v>
       </c>
       <c r="R41" s="3">
         <v>15.08</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>128.76</v>
       </c>
       <c r="U41" s="3">
         <v>81.88</v>
       </c>
       <c r="V41" s="3">
-        <v>35.35</v>
+        <v>31.8</v>
       </c>
       <c r="W41" s="3">
         <v>15.08</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>132.31</v>
+        <v>128.76</v>
       </c>
       <c r="Z41" s="2">
-        <v>21.94</v>
+        <v>21.35</v>
       </c>
       <c r="AA41" s="2">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F42" s="2">
         <v>40027047</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -8788,51 +8788,51 @@
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>354.35</v>
       </c>
       <c r="U42" s="3">
         <v>325.77</v>
       </c>
       <c r="V42" s="3">
         <v>11.39</v>
       </c>
       <c r="W42" s="3">
         <v>17.19</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
         <v>354.35</v>
       </c>
       <c r="Z42" s="2">
         <v>52.26</v>
       </c>
       <c r="AA42" s="2">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F43" s="2">
         <v>40027413</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H43" s="3" t="s">
@@ -8856,66 +8856,66 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>225.26</v>
       </c>
       <c r="Q43" s="3">
         <v>24.96</v>
       </c>
       <c r="R43" s="3">
         <v>26.51</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>276.72</v>
       </c>
       <c r="U43" s="3">
         <v>225.26</v>
       </c>
       <c r="V43" s="3">
-        <v>27.98</v>
+        <v>24.96</v>
       </c>
       <c r="W43" s="3">
         <v>26.51</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>279.75</v>
+        <v>276.72</v>
       </c>
       <c r="Z43" s="2">
-        <v>44.84</v>
+        <v>44.36</v>
       </c>
       <c r="AA43" s="2">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F44" s="2">
         <v>40027049</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -8954,51 +8954,51 @@
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>260.07</v>
       </c>
       <c r="U44" s="3">
         <v>182.19</v>
       </c>
       <c r="V44" s="3">
         <v>22.03</v>
       </c>
       <c r="W44" s="3">
         <v>55.85</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
         <v>260.07</v>
       </c>
       <c r="Z44" s="2">
         <v>29.43</v>
       </c>
       <c r="AA44" s="2">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>213</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F45" s="2">
         <v>40060483</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H45" s="3" t="s">
@@ -9037,51 +9037,51 @@
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>13.44</v>
       </c>
       <c r="U45" s="3">
         <v>9.67</v>
       </c>
       <c r="V45" s="3">
         <v>0</v>
       </c>
       <c r="W45" s="3">
         <v>3.77</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
         <v>13.44</v>
       </c>
       <c r="Z45" s="2">
         <v>8.66</v>
       </c>
       <c r="AA45" s="2">
-        <v>74</v>
+        <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>218</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F46" s="2">
         <v>40002417</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -9120,51 +9120,51 @@
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>189.39</v>
       </c>
       <c r="U46" s="3">
         <v>169.9</v>
       </c>
       <c r="V46" s="3">
         <v>11.95</v>
       </c>
       <c r="W46" s="3">
         <v>7.54</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
         <v>189.39</v>
       </c>
       <c r="Z46" s="2">
         <v>49.65</v>
       </c>
       <c r="AA46" s="2">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F47" s="2">
         <v>40060362</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H47" s="3" t="s">
@@ -9185,69 +9185,69 @@
       <c r="M47" s="3">
         <v>203.43</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>16.73</v>
       </c>
       <c r="Q47" s="3">
         <v>9.57</v>
       </c>
       <c r="R47" s="3">
         <v>3.56</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>29.86</v>
       </c>
       <c r="U47" s="3">
-        <v>16.73</v>
+        <v>59.74</v>
       </c>
       <c r="V47" s="3">
         <v>9.57</v>
       </c>
       <c r="W47" s="3">
         <v>3.56</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>29.86</v>
+        <v>72.87</v>
       </c>
       <c r="Z47" s="2">
-        <v>14.68</v>
+        <v>35.82</v>
       </c>
       <c r="AA47" s="2">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F48" s="2">
         <v>40002556</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H48" s="3" t="s">
@@ -9286,51 +9286,51 @@
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>217.4</v>
       </c>
       <c r="U48" s="3">
         <v>192.31</v>
       </c>
       <c r="V48" s="3">
         <v>18.47</v>
       </c>
       <c r="W48" s="3">
         <v>6.61</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
         <v>217.4</v>
       </c>
       <c r="Z48" s="2">
         <v>40.62</v>
       </c>
       <c r="AA48" s="2">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>229</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F49" s="2">
         <v>40028495</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="3" t="s">
@@ -9354,66 +9354,66 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>190.3</v>
       </c>
       <c r="Q49" s="3">
         <v>89.2</v>
       </c>
       <c r="R49" s="3">
         <v>250.16</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>529.67</v>
       </c>
       <c r="U49" s="3">
         <v>190.3</v>
       </c>
       <c r="V49" s="3">
-        <v>91.86</v>
+        <v>89.2</v>
       </c>
       <c r="W49" s="3">
         <v>250.16</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>532.33</v>
+        <v>529.67</v>
       </c>
       <c r="Z49" s="2">
-        <v>37.29</v>
+        <v>37.11</v>
       </c>
       <c r="AA49" s="2">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>234</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>235</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F50" s="2">
         <v>40028089</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -9452,51 +9452,51 @@
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>228.33</v>
       </c>
       <c r="U50" s="3">
         <v>188.18</v>
       </c>
       <c r="V50" s="3">
         <v>27.32</v>
       </c>
       <c r="W50" s="3">
         <v>12.84</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
         <v>228.33</v>
       </c>
       <c r="Z50" s="2">
         <v>53.62</v>
       </c>
       <c r="AA50" s="2">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>239</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>240</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F51" s="2">
         <v>40053566</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="3" t="s">
@@ -9520,66 +9520,66 @@
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>158.61</v>
       </c>
       <c r="Q51" s="3">
         <v>35.1</v>
       </c>
       <c r="R51" s="3">
         <v>20.99</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>214.7</v>
       </c>
       <c r="U51" s="3">
         <v>158.61</v>
       </c>
       <c r="V51" s="3">
-        <v>36.52</v>
+        <v>35.1</v>
       </c>
       <c r="W51" s="3">
         <v>20.99</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>216.12</v>
+        <v>214.7</v>
       </c>
       <c r="Z51" s="2">
-        <v>34.61</v>
+        <v>34.38</v>
       </c>
       <c r="AA51" s="2">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F52" s="2">
         <v>40053623</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -9603,66 +9603,66 @@
       <c r="N52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P52" s="3">
         <v>139.87</v>
       </c>
       <c r="Q52" s="3">
         <v>25.55</v>
       </c>
       <c r="R52" s="3">
         <v>23.59</v>
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>189.01</v>
       </c>
       <c r="U52" s="3">
         <v>139.87</v>
       </c>
       <c r="V52" s="3">
-        <v>27.28</v>
+        <v>25.55</v>
       </c>
       <c r="W52" s="3">
         <v>23.59</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
-        <v>190.74</v>
+        <v>189.01</v>
       </c>
       <c r="Z52" s="2">
-        <v>28.26</v>
+        <v>28</v>
       </c>
       <c r="AA52" s="2">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>248</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>249</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F53" s="2">
         <v>40034177</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="3" t="s">
@@ -9686,66 +9686,66 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>165.38</v>
       </c>
       <c r="Q53" s="3">
         <v>27.98</v>
       </c>
       <c r="R53" s="3">
         <v>28.05</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>221.4</v>
       </c>
       <c r="U53" s="3">
         <v>165.38</v>
       </c>
       <c r="V53" s="3">
-        <v>31.53</v>
+        <v>27.98</v>
       </c>
       <c r="W53" s="3">
         <v>28.05</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>224.95</v>
+        <v>221.4</v>
       </c>
       <c r="Z53" s="2">
-        <v>31.27</v>
+        <v>30.78</v>
       </c>
       <c r="AA53" s="2">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>253</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F54" s="2">
         <v>40042036</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H54" s="3" t="s">
@@ -9852,66 +9852,66 @@
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="3">
         <v>271.6</v>
       </c>
       <c r="Q55" s="3">
         <v>22.69</v>
       </c>
       <c r="R55" s="3">
         <v>18.63</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>312.93</v>
       </c>
       <c r="U55" s="3">
         <v>271.6</v>
       </c>
       <c r="V55" s="3">
-        <v>24.47</v>
+        <v>22.69</v>
       </c>
       <c r="W55" s="3">
         <v>18.63</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
-        <v>314.7</v>
+        <v>312.93</v>
       </c>
       <c r="Z55" s="2">
-        <v>48.1</v>
+        <v>47.83</v>
       </c>
       <c r="AA55" s="2">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>260</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>261</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F56" s="2">
         <v>40028558</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
@@ -9935,66 +9935,66 @@
       <c r="N56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P56" s="3">
         <v>145.94</v>
       </c>
       <c r="Q56" s="3">
         <v>32.95</v>
       </c>
       <c r="R56" s="3">
         <v>9.11</v>
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>188</v>
       </c>
       <c r="U56" s="3">
         <v>145.94</v>
       </c>
       <c r="V56" s="3">
-        <v>34.43</v>
+        <v>32.95</v>
       </c>
       <c r="W56" s="3">
         <v>9.11</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
-        <v>189.47</v>
+        <v>188</v>
       </c>
       <c r="Z56" s="2">
-        <v>43.83</v>
+        <v>43.49</v>
       </c>
       <c r="AA56" s="2">
-        <v>23</v>
+        <v>51</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F57" s="2">
         <v>40028331</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H57" s="3" t="s">
@@ -10018,66 +10018,66 @@
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>230.17</v>
       </c>
       <c r="Q57" s="3">
         <v>25.2</v>
       </c>
       <c r="R57" s="3">
         <v>9.46</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>264.82</v>
       </c>
       <c r="U57" s="3">
         <v>230.17</v>
       </c>
       <c r="V57" s="3">
-        <v>26.97</v>
+        <v>25.2</v>
       </c>
       <c r="W57" s="3">
         <v>9.46</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>266.6</v>
+        <v>264.82</v>
       </c>
       <c r="Z57" s="2">
-        <v>46.49</v>
+        <v>46.18</v>
       </c>
       <c r="AA57" s="2">
-        <v>72</v>
+        <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>269</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>270</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F58" s="2">
         <v>40028571</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="3" t="s">
@@ -10101,66 +10101,66 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>150.02</v>
       </c>
       <c r="Q58" s="3">
         <v>20.07</v>
       </c>
       <c r="R58" s="3">
         <v>16.07</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>186.16</v>
       </c>
       <c r="U58" s="3">
         <v>150.02</v>
       </c>
       <c r="V58" s="3">
-        <v>21.88</v>
+        <v>20.07</v>
       </c>
       <c r="W58" s="3">
         <v>16.07</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>187.98</v>
+        <v>186.16</v>
       </c>
       <c r="Z58" s="2">
-        <v>47.41</v>
+        <v>46.95</v>
       </c>
       <c r="AA58" s="2">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F59" s="2">
         <v>40034191</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -10282,51 +10282,51 @@
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>44.67</v>
       </c>
       <c r="U60" s="3">
         <v>19.4</v>
       </c>
       <c r="V60" s="3">
         <v>0</v>
       </c>
       <c r="W60" s="3">
         <v>25.27</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
         <v>44.67</v>
       </c>
       <c r="Z60" s="2">
         <v>8.18</v>
       </c>
       <c r="AA60" s="2">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F61" s="2">
         <v>40034013</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -10365,51 +10365,51 @@
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>60.8</v>
       </c>
       <c r="U61" s="3">
         <v>48.73</v>
       </c>
       <c r="V61" s="3">
         <v>5.83</v>
       </c>
       <c r="W61" s="3">
         <v>6.25</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
         <v>60.8</v>
       </c>
       <c r="Z61" s="2">
         <v>32.74</v>
       </c>
       <c r="AA61" s="2">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>289</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>290</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F62" s="2">
         <v>40034017</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H62" s="3" t="s">
@@ -10433,66 +10433,66 @@
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>42.39</v>
       </c>
       <c r="Q62" s="3">
         <v>7.26</v>
       </c>
       <c r="R62" s="3">
         <v>2.6</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>52.25</v>
       </c>
       <c r="U62" s="3">
         <v>42.39</v>
       </c>
       <c r="V62" s="3">
-        <v>8.63</v>
+        <v>7.26</v>
       </c>
       <c r="W62" s="3">
         <v>2.6</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>53.62</v>
+        <v>52.25</v>
       </c>
       <c r="Z62" s="2">
-        <v>40.41</v>
+        <v>39.38</v>
       </c>
       <c r="AA62" s="2">
-        <v>58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>295</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F63" s="2">
         <v>40028133</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="3" t="s">
@@ -10516,66 +10516,66 @@
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="3">
         <v>295.37</v>
       </c>
       <c r="Q63" s="3">
         <v>38.42</v>
       </c>
       <c r="R63" s="3">
         <v>21.33</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>355.12</v>
       </c>
       <c r="U63" s="3">
         <v>295.37</v>
       </c>
       <c r="V63" s="3">
-        <v>41.97</v>
+        <v>38.42</v>
       </c>
       <c r="W63" s="3">
         <v>21.33</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
-        <v>358.67</v>
+        <v>355.12</v>
       </c>
       <c r="Z63" s="2">
-        <v>42.67</v>
+        <v>42.25</v>
       </c>
       <c r="AA63" s="2">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>300</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F64" s="2">
         <v>40033916</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -10614,51 +10614,51 @@
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>6.18</v>
       </c>
       <c r="U64" s="3">
         <v>0</v>
       </c>
       <c r="V64" s="3">
         <v>0</v>
       </c>
       <c r="W64" s="3">
         <v>6.18</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
         <v>6.18</v>
       </c>
       <c r="Z64" s="2">
         <v>1.57</v>
       </c>
       <c r="AA64" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>303</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>304</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F65" s="2">
         <v>40028437</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -10682,66 +10682,66 @@
       <c r="N65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P65" s="3">
         <v>79.78</v>
       </c>
       <c r="Q65" s="3">
         <v>36.6</v>
       </c>
       <c r="R65" s="3">
         <v>25.61</v>
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>141.99</v>
       </c>
       <c r="U65" s="3">
         <v>79.78</v>
       </c>
       <c r="V65" s="3">
-        <v>37.49</v>
+        <v>36.6</v>
       </c>
       <c r="W65" s="3">
         <v>25.61</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
-        <v>142.88</v>
+        <v>141.99</v>
       </c>
       <c r="Z65" s="2">
-        <v>34.5</v>
+        <v>34.29</v>
       </c>
       <c r="AA65" s="2">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F66" s="2">
         <v>40066211</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H66" s="3" t="s">
@@ -10780,51 +10780,51 @@
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>46.65</v>
       </c>
       <c r="U66" s="3">
         <v>30.28</v>
       </c>
       <c r="V66" s="3">
         <v>9.87</v>
       </c>
       <c r="W66" s="3">
         <v>6.5</v>
       </c>
       <c r="X66" s="2">
         <v>0</v>
       </c>
       <c r="Y66" s="2">
         <v>46.65</v>
       </c>
       <c r="Z66" s="2">
         <v>34.92</v>
       </c>
       <c r="AA66" s="2">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>312</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>313</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F67" s="2">
         <v>40028507</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="3" t="s">
@@ -10863,51 +10863,51 @@
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>176.47</v>
       </c>
       <c r="U67" s="3">
         <v>110.72</v>
       </c>
       <c r="V67" s="3">
         <v>39.66</v>
       </c>
       <c r="W67" s="3">
         <v>26.09</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
         <v>176.47</v>
       </c>
       <c r="Z67" s="2">
         <v>38.31</v>
       </c>
       <c r="AA67" s="2">
-        <v>28</v>
+        <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>316</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>317</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F68" s="2">
         <v>40028506</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -10931,66 +10931,66 @@
       <c r="N68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P68" s="3">
         <v>112.98</v>
       </c>
       <c r="Q68" s="3">
         <v>33.88</v>
       </c>
       <c r="R68" s="3">
         <v>14.78</v>
       </c>
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>161.64</v>
       </c>
       <c r="U68" s="3">
         <v>112.98</v>
       </c>
       <c r="V68" s="3">
-        <v>36.83</v>
+        <v>33.88</v>
       </c>
       <c r="W68" s="3">
         <v>14.78</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
-        <v>164.59</v>
+        <v>161.64</v>
       </c>
       <c r="Z68" s="2">
-        <v>50.07</v>
+        <v>49.17</v>
       </c>
       <c r="AA68" s="2">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>320</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F69" s="2">
         <v>40028443</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -11014,66 +11014,66 @@
       <c r="N69" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P69" s="3">
         <v>274.73</v>
       </c>
       <c r="Q69" s="3">
         <v>9.66</v>
       </c>
       <c r="R69" s="3">
         <v>35.68</v>
       </c>
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>320.08</v>
       </c>
       <c r="U69" s="3">
         <v>274.73</v>
       </c>
       <c r="V69" s="3">
-        <v>13.57</v>
+        <v>9.66</v>
       </c>
       <c r="W69" s="3">
         <v>35.68</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
-        <v>323.99</v>
+        <v>320.08</v>
       </c>
       <c r="Z69" s="2">
-        <v>35.12</v>
+        <v>34.7</v>
       </c>
       <c r="AA69" s="2">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>325</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F70" s="2">
         <v>40028307</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H70" s="3" t="s">
@@ -11112,51 +11112,51 @@
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>212.2</v>
       </c>
       <c r="U70" s="3">
         <v>132.04</v>
       </c>
       <c r="V70" s="3">
         <v>31.82</v>
       </c>
       <c r="W70" s="3">
         <v>48.33</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
         <v>212.2</v>
       </c>
       <c r="Z70" s="2">
         <v>23.74</v>
       </c>
       <c r="AA70" s="2">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>328</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F71" s="2">
         <v>40028516</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -11180,66 +11180,66 @@
       <c r="N71" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P71" s="3">
         <v>73.35</v>
       </c>
       <c r="Q71" s="3">
         <v>39.39</v>
       </c>
       <c r="R71" s="3">
         <v>27.17</v>
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>139.91</v>
       </c>
       <c r="U71" s="3">
         <v>73.35</v>
       </c>
       <c r="V71" s="3">
-        <v>40.87</v>
+        <v>39.39</v>
       </c>
       <c r="W71" s="3">
         <v>27.17</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
-        <v>141.39</v>
+        <v>139.91</v>
       </c>
       <c r="Z71" s="2">
-        <v>40.65</v>
+        <v>40.23</v>
       </c>
       <c r="AA71" s="2">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F72" s="2">
         <v>40053600</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H72" s="3" t="s">
@@ -11263,66 +11263,66 @@
       <c r="N72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P72" s="3">
         <v>31.93</v>
       </c>
       <c r="Q72" s="3">
         <v>9.6</v>
       </c>
       <c r="R72" s="3">
         <v>21.94</v>
       </c>
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>63.46</v>
       </c>
       <c r="U72" s="3">
         <v>31.93</v>
       </c>
       <c r="V72" s="3">
-        <v>10.12</v>
+        <v>9.6</v>
       </c>
       <c r="W72" s="3">
         <v>21.94</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
-        <v>63.98</v>
+        <v>63.46</v>
       </c>
       <c r="Z72" s="2">
-        <v>17.85</v>
+        <v>17.71</v>
       </c>
       <c r="AA72" s="2">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F73" s="2">
         <v>40028501</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H73" s="3" t="s">
@@ -11346,66 +11346,66 @@
       <c r="N73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>102.92</v>
       </c>
       <c r="Q73" s="3">
         <v>47.96</v>
       </c>
       <c r="R73" s="3">
         <v>9.78</v>
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>160.66</v>
       </c>
       <c r="U73" s="3">
         <v>102.92</v>
       </c>
       <c r="V73" s="3">
-        <v>49.14</v>
+        <v>47.96</v>
       </c>
       <c r="W73" s="3">
         <v>9.78</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
-        <v>161.84</v>
+        <v>160.66</v>
       </c>
       <c r="Z73" s="2">
-        <v>29.02</v>
+        <v>28.8</v>
       </c>
       <c r="AA73" s="2">
-        <v>68</v>
+        <v>58</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F74" s="2">
         <v>40028119</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H74" s="3" t="s">
@@ -11429,66 +11429,66 @@
       <c r="N74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="3">
         <v>285.65</v>
       </c>
       <c r="Q74" s="3">
         <v>13.62</v>
       </c>
       <c r="R74" s="3">
         <v>9.72</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>309</v>
       </c>
       <c r="U74" s="3">
         <v>285.65</v>
       </c>
       <c r="V74" s="3">
-        <v>17.08</v>
+        <v>13.62</v>
       </c>
       <c r="W74" s="3">
         <v>9.72</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
-        <v>312.46</v>
+        <v>309</v>
       </c>
       <c r="Z74" s="2">
-        <v>45.43</v>
+        <v>44.93</v>
       </c>
       <c r="AA74" s="2">
-        <v>87</v>
+        <v>66</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F75" s="2">
         <v>40034296</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H75" s="3" t="s">
@@ -11527,51 +11527,51 @@
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>293.92</v>
       </c>
       <c r="U75" s="3">
         <v>242.49</v>
       </c>
       <c r="V75" s="3">
         <v>28.54</v>
       </c>
       <c r="W75" s="3">
         <v>22.89</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
         <v>293.92</v>
       </c>
       <c r="Z75" s="2">
         <v>31.48</v>
       </c>
       <c r="AA75" s="2">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F76" s="2">
         <v>40034010</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H76" s="3" t="s">
@@ -11595,66 +11595,66 @@
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>112.52</v>
       </c>
       <c r="Q76" s="3">
         <v>27.86</v>
       </c>
       <c r="R76" s="3">
         <v>39.17</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>179.54</v>
       </c>
       <c r="U76" s="3">
         <v>112.52</v>
       </c>
       <c r="V76" s="3">
-        <v>30.12</v>
+        <v>27.86</v>
       </c>
       <c r="W76" s="3">
         <v>39.17</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>181.8</v>
+        <v>179.54</v>
       </c>
       <c r="Z76" s="2">
-        <v>21.46</v>
+        <v>21.19</v>
       </c>
       <c r="AA76" s="2">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>354</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F77" s="2">
         <v>40033049</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H77" s="3" t="s">
@@ -11693,51 +11693,51 @@
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>249.88</v>
       </c>
       <c r="U77" s="3">
         <v>208.66</v>
       </c>
       <c r="V77" s="3">
         <v>5.06</v>
       </c>
       <c r="W77" s="3">
         <v>36.14</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
         <v>249.87</v>
       </c>
       <c r="Z77" s="2">
         <v>30.86</v>
       </c>
       <c r="AA77" s="2">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>359</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>360</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F78" s="2">
         <v>40033986</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -11761,66 +11761,66 @@
       <c r="N78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P78" s="3">
         <v>306.1</v>
       </c>
       <c r="Q78" s="3">
         <v>43.61</v>
       </c>
       <c r="R78" s="3">
         <v>26.03</v>
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>375.74</v>
       </c>
       <c r="U78" s="3">
         <v>306.1</v>
       </c>
       <c r="V78" s="3">
-        <v>45.39</v>
+        <v>43.61</v>
       </c>
       <c r="W78" s="3">
         <v>26.03</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
-        <v>377.52</v>
+        <v>375.74</v>
       </c>
       <c r="Z78" s="2">
-        <v>41.32</v>
+        <v>41.13</v>
       </c>
       <c r="AA78" s="2">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>364</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F79" s="2">
         <v>40028609</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H79" s="3" t="s">
@@ -11859,51 +11859,51 @@
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>230.3</v>
       </c>
       <c r="U79" s="3">
         <v>202.31</v>
       </c>
       <c r="V79" s="3">
         <v>10.65</v>
       </c>
       <c r="W79" s="3">
         <v>17.35</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
         <v>230.3</v>
       </c>
       <c r="Z79" s="2">
         <v>29.76</v>
       </c>
       <c r="AA79" s="2">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>368</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>369</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F80" s="2">
         <v>40028336</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -11927,66 +11927,66 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>147.76</v>
       </c>
       <c r="Q80" s="3">
         <v>30.8</v>
       </c>
       <c r="R80" s="3">
         <v>23.1</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>201.67</v>
       </c>
       <c r="U80" s="3">
         <v>147.76</v>
       </c>
       <c r="V80" s="3">
-        <v>32.58</v>
+        <v>30.8</v>
       </c>
       <c r="W80" s="3">
         <v>23.1</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>203.45</v>
+        <v>201.67</v>
       </c>
       <c r="Z80" s="2">
-        <v>50.43</v>
+        <v>49.99</v>
       </c>
       <c r="AA80" s="2">
-        <v>95</v>
+        <v>86</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>372</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>373</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F81" s="2">
         <v>40066221</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="3" t="s">
@@ -12025,51 +12025,51 @@
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>64.59</v>
       </c>
       <c r="U81" s="3">
         <v>48.19</v>
       </c>
       <c r="V81" s="3">
         <v>11.33</v>
       </c>
       <c r="W81" s="3">
         <v>5.08</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
         <v>64.59</v>
       </c>
       <c r="Z81" s="2">
         <v>38.32</v>
       </c>
       <c r="AA81" s="2">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>376</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>377</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>378</v>
       </c>
       <c r="F82" s="2">
         <v>40034123</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -12108,51 +12108,51 @@
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>192.01</v>
       </c>
       <c r="U82" s="3">
         <v>130.36</v>
       </c>
       <c r="V82" s="3">
         <v>15.91</v>
       </c>
       <c r="W82" s="3">
         <v>45.74</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
         <v>192.01</v>
       </c>
       <c r="Z82" s="2">
         <v>19.7</v>
       </c>
       <c r="AA82" s="2">
-        <v>56</v>
+        <v>41</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>380</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>381</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F83" s="2">
         <v>40042932</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="3" t="s">
@@ -12176,63 +12176,63 @@
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>223.79</v>
       </c>
       <c r="Q83" s="3">
         <v>53.26</v>
       </c>
       <c r="R83" s="3">
         <v>140.61</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>417.66</v>
       </c>
       <c r="U83" s="3">
         <v>223.79</v>
       </c>
       <c r="V83" s="3">
-        <v>55.18</v>
+        <v>53.26</v>
       </c>
       <c r="W83" s="3">
         <v>140.61</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>419.58</v>
+        <v>417.66</v>
       </c>
       <c r="Z83" s="2">
-        <v>36.29</v>
+        <v>36.12</v>
       </c>
       <c r="AA83" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>383</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>384</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F84" s="2">
         <v>40028222</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -12274,51 +12274,51 @@
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>124.59</v>
       </c>
       <c r="U84" s="3">
         <v>90.7</v>
       </c>
       <c r="V84" s="3">
         <v>17.32</v>
       </c>
       <c r="W84" s="3">
         <v>16.58</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
         <v>124.59</v>
       </c>
       <c r="Z84" s="2">
         <v>15.95</v>
       </c>
       <c r="AA84" s="2">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>387</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>388</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F85" s="2">
         <v>40042216</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -12357,51 +12357,51 @@
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>262.42</v>
       </c>
       <c r="U85" s="3">
         <v>198.87</v>
       </c>
       <c r="V85" s="3">
         <v>35.58</v>
       </c>
       <c r="W85" s="3">
         <v>27.97</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
         <v>262.42</v>
       </c>
       <c r="Z85" s="2">
         <v>20.16</v>
       </c>
       <c r="AA85" s="2">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>390</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>391</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>392</v>
       </c>
       <c r="F86" s="2">
         <v>40028655</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H86" s="3" t="s">
@@ -12440,51 +12440,51 @@
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>98.16</v>
       </c>
       <c r="U86" s="3">
         <v>21.19</v>
       </c>
       <c r="V86" s="3">
         <v>51.44</v>
       </c>
       <c r="W86" s="3">
         <v>25.53</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
         <v>98.16</v>
       </c>
       <c r="Z86" s="2">
         <v>7.17</v>
       </c>
       <c r="AA86" s="2">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>395</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>396</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F87" s="2">
         <v>40042218</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="3" t="s">
@@ -12508,66 +12508,66 @@
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>178.11</v>
       </c>
       <c r="Q87" s="3">
         <v>33.71</v>
       </c>
       <c r="R87" s="3">
         <v>18.1</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>229.92</v>
       </c>
       <c r="U87" s="3">
         <v>178.11</v>
       </c>
       <c r="V87" s="3">
-        <v>38.99</v>
+        <v>33.71</v>
       </c>
       <c r="W87" s="3">
         <v>18.1</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>235.2</v>
+        <v>229.92</v>
       </c>
       <c r="Z87" s="2">
-        <v>31.26</v>
+        <v>30.56</v>
       </c>
       <c r="AA87" s="2">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>399</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F88" s="2">
         <v>40053558</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
@@ -12606,51 +12606,51 @@
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>36.68</v>
       </c>
       <c r="U88" s="3">
         <v>0</v>
       </c>
       <c r="V88" s="3">
         <v>20.74</v>
       </c>
       <c r="W88" s="3">
         <v>15.94</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
         <v>36.68</v>
       </c>
       <c r="Z88" s="2">
         <v>5.71</v>
       </c>
       <c r="AA88" s="2">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F89" s="2">
         <v>40066210</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H89" s="3" t="s">
@@ -12689,51 +12689,51 @@
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>2.52</v>
       </c>
       <c r="U89" s="3">
         <v>0</v>
       </c>
       <c r="V89" s="3">
         <v>0</v>
       </c>
       <c r="W89" s="3">
         <v>2.52</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
         <v>2.52</v>
       </c>
       <c r="Z89" s="2">
         <v>2.7</v>
       </c>
       <c r="AA89" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F90" s="2">
         <v>40028126</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H90" s="3" t="s">
@@ -12772,51 +12772,51 @@
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>68.7</v>
       </c>
       <c r="U90" s="3">
         <v>49.62</v>
       </c>
       <c r="V90" s="3">
         <v>0</v>
       </c>
       <c r="W90" s="3">
         <v>19.09</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
         <v>68.7</v>
       </c>
       <c r="Z90" s="2">
         <v>8.43</v>
       </c>
       <c r="AA90" s="2">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>411</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F91" s="2">
         <v>40066219</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H91" s="3" t="s">
@@ -12837,69 +12837,69 @@
       <c r="M91" s="3">
         <v>72.22</v>
       </c>
       <c r="N91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P91" s="3">
         <v>28.46</v>
       </c>
       <c r="Q91" s="3">
         <v>0</v>
       </c>
       <c r="R91" s="3">
         <v>0.79</v>
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>29.26</v>
       </c>
       <c r="U91" s="3">
-        <v>28.46</v>
+        <v>46.09</v>
       </c>
       <c r="V91" s="3">
         <v>0</v>
       </c>
       <c r="W91" s="3">
         <v>0.79</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
-        <v>29.26</v>
+        <v>46.89</v>
       </c>
       <c r="Z91" s="2">
-        <v>40.51</v>
+        <v>64.92</v>
       </c>
       <c r="AA91" s="2">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>415</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>416</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F92" s="2">
         <v>40032820</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -12938,51 +12938,51 @@
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>212.65</v>
       </c>
       <c r="U92" s="3">
         <v>171.63</v>
       </c>
       <c r="V92" s="3">
         <v>3.74</v>
       </c>
       <c r="W92" s="3">
         <v>37.28</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
         <v>212.65</v>
       </c>
       <c r="Z92" s="2">
         <v>30.81</v>
       </c>
       <c r="AA92" s="2">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>419</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F93" s="2">
         <v>40043359</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H93" s="3" t="s">
@@ -13021,51 +13021,51 @@
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>44.79</v>
       </c>
       <c r="U93" s="3">
         <v>0.69</v>
       </c>
       <c r="V93" s="3">
         <v>29.71</v>
       </c>
       <c r="W93" s="3">
         <v>14.4</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
         <v>44.79</v>
       </c>
       <c r="Z93" s="2">
         <v>7.63</v>
       </c>
       <c r="AA93" s="2">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>424</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F94" s="2">
         <v>40028340</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
@@ -13089,66 +13089,66 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>306.59</v>
       </c>
       <c r="Q94" s="3">
         <v>29.46</v>
       </c>
       <c r="R94" s="3">
         <v>67.15</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>403.2</v>
       </c>
       <c r="U94" s="3">
         <v>306.59</v>
       </c>
       <c r="V94" s="3">
-        <v>33.01</v>
+        <v>29.46</v>
       </c>
       <c r="W94" s="3">
         <v>67.15</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>406.75</v>
+        <v>403.2</v>
       </c>
       <c r="Z94" s="2">
-        <v>62.5</v>
+        <v>61.95</v>
       </c>
       <c r="AA94" s="2">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>428</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F95" s="2">
         <v>40034262</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="3" t="s">
@@ -13172,66 +13172,66 @@
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>284.86</v>
       </c>
       <c r="Q95" s="3">
         <v>28.51</v>
       </c>
       <c r="R95" s="3">
         <v>42.27</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>355.64</v>
       </c>
       <c r="U95" s="3">
         <v>284.86</v>
       </c>
       <c r="V95" s="3">
-        <v>32.82</v>
+        <v>28.51</v>
       </c>
       <c r="W95" s="3">
         <v>42.27</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>359.95</v>
+        <v>355.64</v>
       </c>
       <c r="Z95" s="2">
-        <v>39.06</v>
+        <v>38.59</v>
       </c>
       <c r="AA95" s="2">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>433</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>434</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F96" s="2">
         <v>40028274</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -13255,66 +13255,66 @@
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>292.91</v>
       </c>
       <c r="Q96" s="3">
         <v>30.87</v>
       </c>
       <c r="R96" s="3">
         <v>16.32</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>340.1</v>
       </c>
       <c r="U96" s="3">
         <v>292.91</v>
       </c>
       <c r="V96" s="3">
-        <v>34.42</v>
+        <v>30.87</v>
       </c>
       <c r="W96" s="3">
         <v>16.32</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>343.65</v>
+        <v>340.1</v>
       </c>
       <c r="Z96" s="2">
-        <v>36.08</v>
+        <v>35.7</v>
       </c>
       <c r="AA96" s="2">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>437</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F97" s="2">
         <v>40034021</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H97" s="3" t="s">
@@ -13338,66 +13338,66 @@
       <c r="N97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P97" s="3">
         <v>163.14</v>
       </c>
       <c r="Q97" s="3">
         <v>23.44</v>
       </c>
       <c r="R97" s="3">
         <v>39.92</v>
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>226.5</v>
       </c>
       <c r="U97" s="3">
         <v>163.14</v>
       </c>
       <c r="V97" s="3">
-        <v>25.2</v>
+        <v>23.44</v>
       </c>
       <c r="W97" s="3">
         <v>39.92</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
-        <v>228.25</v>
+        <v>226.5</v>
       </c>
       <c r="Z97" s="2">
-        <v>25.76</v>
+        <v>25.57</v>
       </c>
       <c r="AA97" s="2">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>441</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>442</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F98" s="2">
         <v>40028275</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H98" s="3" t="s">
@@ -13421,66 +13421,66 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>144.37</v>
       </c>
       <c r="Q98" s="3">
         <v>31.85</v>
       </c>
       <c r="R98" s="3">
         <v>22.14</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>198.36</v>
       </c>
       <c r="U98" s="3">
         <v>144.37</v>
       </c>
       <c r="V98" s="3">
-        <v>33.63</v>
+        <v>31.85</v>
       </c>
       <c r="W98" s="3">
         <v>22.14</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>200.13</v>
+        <v>198.36</v>
       </c>
       <c r="Z98" s="2">
-        <v>43.61</v>
+        <v>43.23</v>
       </c>
       <c r="AA98" s="2">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F99" s="2">
         <v>40028276</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
@@ -13504,66 +13504,66 @@
       <c r="N99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P99" s="3">
         <v>351.04</v>
       </c>
       <c r="Q99" s="3">
         <v>35.23</v>
       </c>
       <c r="R99" s="3">
         <v>33.64</v>
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>419.91</v>
       </c>
       <c r="U99" s="3">
         <v>351.04</v>
       </c>
       <c r="V99" s="3">
-        <v>39.42</v>
+        <v>35.23</v>
       </c>
       <c r="W99" s="3">
         <v>33.64</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
-        <v>424.1</v>
+        <v>419.91</v>
       </c>
       <c r="Z99" s="2">
-        <v>48.51</v>
+        <v>48.03</v>
       </c>
       <c r="AA99" s="2">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>449</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>450</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F100" s="2">
         <v>40042215</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H100" s="3" t="s">
@@ -13587,66 +13587,66 @@
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>125.18</v>
       </c>
       <c r="Q100" s="3">
         <v>35.56</v>
       </c>
       <c r="R100" s="3">
         <v>31.98</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>192.72</v>
       </c>
       <c r="U100" s="3">
         <v>125.18</v>
       </c>
       <c r="V100" s="3">
-        <v>37.54</v>
+        <v>35.56</v>
       </c>
       <c r="W100" s="3">
         <v>31.98</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>194.7</v>
+        <v>192.72</v>
       </c>
       <c r="Z100" s="2">
-        <v>27.26</v>
+        <v>26.99</v>
       </c>
       <c r="AA100" s="2">
-        <v>66</v>
+        <v>59</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F101" s="2">
         <v>40042126</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="3" t="s">
@@ -13685,51 +13685,51 @@
       <c r="S101" s="3">
         <v>0</v>
       </c>
       <c r="T101" s="3">
         <v>24.35</v>
       </c>
       <c r="U101" s="3">
         <v>0</v>
       </c>
       <c r="V101" s="3">
         <v>0</v>
       </c>
       <c r="W101" s="3">
         <v>24.35</v>
       </c>
       <c r="X101" s="2">
         <v>0</v>
       </c>
       <c r="Y101" s="2">
         <v>24.35</v>
       </c>
       <c r="Z101" s="2">
         <v>3.74</v>
       </c>
       <c r="AA101" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>458</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F102" s="2">
         <v>40028095</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H102" s="3" t="s">
@@ -13753,66 +13753,66 @@
       <c r="N102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P102" s="3">
         <v>186.31</v>
       </c>
       <c r="Q102" s="3">
         <v>27.43</v>
       </c>
       <c r="R102" s="3">
         <v>7.64</v>
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>221.39</v>
       </c>
       <c r="U102" s="3">
         <v>186.31</v>
       </c>
       <c r="V102" s="3">
-        <v>30.94</v>
+        <v>27.43</v>
       </c>
       <c r="W102" s="3">
         <v>7.64</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
-        <v>224.89</v>
+        <v>221.39</v>
       </c>
       <c r="Z102" s="2">
-        <v>48.72</v>
+        <v>47.96</v>
       </c>
       <c r="AA102" s="2">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>463</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>464</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F103" s="2">
         <v>40065967</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -13851,51 +13851,51 @@
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>375.05</v>
       </c>
       <c r="U103" s="3">
         <v>227.72</v>
       </c>
       <c r="V103" s="3">
         <v>14.56</v>
       </c>
       <c r="W103" s="3">
         <v>132.77</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
         <v>375.05</v>
       </c>
       <c r="Z103" s="2">
         <v>33.27</v>
       </c>
       <c r="AA103" s="2">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>468</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>469</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F104" s="2">
         <v>40028450</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
@@ -13934,51 +13934,51 @@
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>194.01</v>
       </c>
       <c r="U104" s="3">
         <v>136.75</v>
       </c>
       <c r="V104" s="3">
         <v>22.79</v>
       </c>
       <c r="W104" s="3">
         <v>34.47</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
         <v>194.01</v>
       </c>
       <c r="Z104" s="2">
         <v>32.3</v>
       </c>
       <c r="AA104" s="2">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>472</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>473</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>474</v>
       </c>
       <c r="F105" s="2">
         <v>40053604</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H105" s="3" t="s">
@@ -14017,51 +14017,51 @@
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>342.69</v>
       </c>
       <c r="U105" s="3">
         <v>260.86</v>
       </c>
       <c r="V105" s="3">
         <v>37.76</v>
       </c>
       <c r="W105" s="3">
         <v>44.07</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
         <v>342.69</v>
       </c>
       <c r="Z105" s="2">
         <v>32.88</v>
       </c>
       <c r="AA105" s="2">
-        <v>27</v>
+        <v>46</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>476</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>477</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F106" s="2">
         <v>40032951</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H106" s="3" t="s">
@@ -14085,66 +14085,66 @@
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>343.17</v>
       </c>
       <c r="Q106" s="3">
         <v>35.29</v>
       </c>
       <c r="R106" s="3">
         <v>40.27</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>418.73</v>
       </c>
       <c r="U106" s="3">
         <v>343.17</v>
       </c>
       <c r="V106" s="3">
-        <v>37.37</v>
+        <v>35.29</v>
       </c>
       <c r="W106" s="3">
         <v>40.27</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>420.81</v>
+        <v>418.73</v>
       </c>
       <c r="Z106" s="2">
-        <v>50.04</v>
+        <v>49.79</v>
       </c>
       <c r="AA106" s="2">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>480</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>481</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F107" s="2">
         <v>40042212</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H107" s="3" t="s">
@@ -14183,51 +14183,51 @@
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>57.18</v>
       </c>
       <c r="U107" s="3">
         <v>24.61</v>
       </c>
       <c r="V107" s="3">
         <v>20.07</v>
       </c>
       <c r="W107" s="3">
         <v>12.5</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
         <v>57.18</v>
       </c>
       <c r="Z107" s="2">
         <v>7.46</v>
       </c>
       <c r="AA107" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>485</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>486</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F108" s="2">
         <v>40042925</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
@@ -14265,51 +14265,53 @@
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>17.81</v>
       </c>
       <c r="U108" s="3">
         <v>0</v>
       </c>
       <c r="V108" s="3">
         <v>4.88</v>
       </c>
       <c r="W108" s="3">
         <v>12.92</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
         <v>17.81</v>
       </c>
       <c r="Z108" s="2">
         <v>2.66</v>
       </c>
-      <c r="AA108" s="2"/>
+      <c r="AA108" s="2">
+        <v>14</v>
+      </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>490</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F109" s="2">
         <v>40028308</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>29</v>
@@ -14347,51 +14349,51 @@
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>140.73</v>
       </c>
       <c r="U109" s="3">
         <v>111.39</v>
       </c>
       <c r="V109" s="3">
         <v>12.13</v>
       </c>
       <c r="W109" s="3">
         <v>17.21</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
         <v>140.73</v>
       </c>
       <c r="Z109" s="2">
         <v>35.16</v>
       </c>
       <c r="AA109" s="2">
-        <v>40</v>
+        <v>49</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>493</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>494</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F110" s="2">
         <v>40066227</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -14412,69 +14414,69 @@
       <c r="M110" s="3">
         <v>178.3</v>
       </c>
       <c r="N110" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O110" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P110" s="3">
         <v>0</v>
       </c>
       <c r="Q110" s="3">
         <v>11.74</v>
       </c>
       <c r="R110" s="3">
         <v>6.3</v>
       </c>
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>18.04</v>
       </c>
       <c r="U110" s="3">
-        <v>0</v>
+        <v>51.42</v>
       </c>
       <c r="V110" s="3">
         <v>11.74</v>
       </c>
       <c r="W110" s="3">
         <v>6.3</v>
       </c>
       <c r="X110" s="2">
         <v>0</v>
       </c>
       <c r="Y110" s="2">
-        <v>18.04</v>
+        <v>69.46</v>
       </c>
       <c r="Z110" s="2">
-        <v>10.12</v>
+        <v>38.96</v>
       </c>
       <c r="AA110" s="2">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>497</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>498</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F111" s="2">
         <v>40034329</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H111" s="3" t="s">
@@ -14513,51 +14515,51 @@
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>69.66</v>
       </c>
       <c r="U111" s="3">
         <v>5.64</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>41.15</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
         <v>46.79</v>
       </c>
       <c r="Z111" s="2">
         <v>4.65</v>
       </c>
       <c r="AA111" s="2">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>501</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>502</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F112" s="2">
         <v>40028478</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H112" s="3" t="s">
@@ -14596,51 +14598,51 @@
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>131.92</v>
       </c>
       <c r="U112" s="3">
         <v>85.51</v>
       </c>
       <c r="V112" s="3">
         <v>29.62</v>
       </c>
       <c r="W112" s="3">
         <v>16.8</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
         <v>131.92</v>
       </c>
       <c r="Z112" s="2">
         <v>31.62</v>
       </c>
       <c r="AA112" s="2">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>505</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>506</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F113" s="2">
         <v>40034008</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H113" s="3" t="s">
@@ -14664,66 +14666,66 @@
       <c r="N113" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O113" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P113" s="3">
         <v>188.39</v>
       </c>
       <c r="Q113" s="3">
         <v>35.6</v>
       </c>
       <c r="R113" s="3">
         <v>22.36</v>
       </c>
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>246.35</v>
       </c>
       <c r="U113" s="3">
         <v>188.39</v>
       </c>
       <c r="V113" s="3">
-        <v>37.27</v>
+        <v>35.6</v>
       </c>
       <c r="W113" s="3">
         <v>22.36</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
-        <v>248.01</v>
+        <v>246.35</v>
       </c>
       <c r="Z113" s="2">
-        <v>40.81</v>
+        <v>40.53</v>
       </c>
       <c r="AA113" s="2">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>509</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F114" s="2">
         <v>40033889</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H114" s="3" t="s">
@@ -14762,51 +14764,51 @@
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>150.35</v>
       </c>
       <c r="U114" s="3">
         <v>108.16</v>
       </c>
       <c r="V114" s="3">
         <v>29.94</v>
       </c>
       <c r="W114" s="3">
         <v>12.25</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
         <v>150.35</v>
       </c>
       <c r="Z114" s="2">
         <v>27.94</v>
       </c>
       <c r="AA114" s="2">
-        <v>33</v>
+        <v>51</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>513</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>514</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>515</v>
       </c>
       <c r="F115" s="2">
         <v>40028579</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H115" s="3" t="s">
@@ -14830,66 +14832,66 @@
       <c r="N115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P115" s="3">
         <v>230.3</v>
       </c>
       <c r="Q115" s="3">
         <v>28.52</v>
       </c>
       <c r="R115" s="3">
         <v>16.35</v>
       </c>
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>275.17</v>
       </c>
       <c r="U115" s="3">
         <v>230.3</v>
       </c>
       <c r="V115" s="3">
-        <v>30.3</v>
+        <v>28.52</v>
       </c>
       <c r="W115" s="3">
         <v>16.35</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
-        <v>276.94</v>
+        <v>275.17</v>
       </c>
       <c r="Z115" s="2">
-        <v>46.72</v>
+        <v>46.42</v>
       </c>
       <c r="AA115" s="2">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>517</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F116" s="2">
         <v>40028451</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
@@ -14913,66 +14915,66 @@
       <c r="N116" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P116" s="3">
         <v>121</v>
       </c>
       <c r="Q116" s="3">
         <v>10.26</v>
       </c>
       <c r="R116" s="3">
         <v>23.06</v>
       </c>
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>154.32</v>
       </c>
       <c r="U116" s="3">
         <v>121</v>
       </c>
       <c r="V116" s="3">
-        <v>11.73</v>
+        <v>10.26</v>
       </c>
       <c r="W116" s="3">
         <v>23.06</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
-        <v>155.8</v>
+        <v>154.32</v>
       </c>
       <c r="Z116" s="2">
-        <v>27.75</v>
+        <v>27.49</v>
       </c>
       <c r="AA116" s="2">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>521</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F117" s="2">
         <v>40066225</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H117" s="3" t="s">
@@ -15011,51 +15013,51 @@
       <c r="S117" s="3">
         <v>0</v>
       </c>
       <c r="T117" s="3">
         <v>90.95</v>
       </c>
       <c r="U117" s="3">
         <v>74.82</v>
       </c>
       <c r="V117" s="3">
         <v>0</v>
       </c>
       <c r="W117" s="3">
         <v>16.13</v>
       </c>
       <c r="X117" s="2">
         <v>0</v>
       </c>
       <c r="Y117" s="2">
         <v>90.95</v>
       </c>
       <c r="Z117" s="2">
         <v>24.07</v>
       </c>
       <c r="AA117" s="2">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>525</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>526</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F118" s="2">
         <v>40066216</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H118" s="3" t="s">
@@ -15079,66 +15081,66 @@
       <c r="N118" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P118" s="3">
         <v>71.91</v>
       </c>
       <c r="Q118" s="3">
         <v>9.76</v>
       </c>
       <c r="R118" s="3">
         <v>11.71</v>
       </c>
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>93.37</v>
       </c>
       <c r="U118" s="3">
         <v>71.91</v>
       </c>
       <c r="V118" s="3">
-        <v>12.67</v>
+        <v>9.76</v>
       </c>
       <c r="W118" s="3">
         <v>11.71</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
-        <v>96.28</v>
+        <v>93.37</v>
       </c>
       <c r="Z118" s="2">
-        <v>35.87</v>
+        <v>34.79</v>
       </c>
       <c r="AA118" s="2">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>529</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>530</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F119" s="2">
         <v>40028544</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="3" t="s">
@@ -15177,51 +15179,51 @@
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>48.41</v>
       </c>
       <c r="U119" s="3">
         <v>0</v>
       </c>
       <c r="V119" s="3">
         <v>19.12</v>
       </c>
       <c r="W119" s="3">
         <v>29.29</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
         <v>48.41</v>
       </c>
       <c r="Z119" s="2">
         <v>8.04</v>
       </c>
       <c r="AA119" s="2">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>533</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>534</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F120" s="2">
         <v>40032988</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H120" s="3" t="s">
@@ -15260,51 +15262,51 @@
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>153.69</v>
       </c>
       <c r="U120" s="3">
         <v>113.7</v>
       </c>
       <c r="V120" s="3">
         <v>30.66</v>
       </c>
       <c r="W120" s="3">
         <v>9.34</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
         <v>153.69</v>
       </c>
       <c r="Z120" s="2">
         <v>21.16</v>
       </c>
       <c r="AA120" s="2">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>537</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>538</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F121" s="2">
         <v>40066213</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="3" t="s">
@@ -15328,66 +15330,66 @@
       <c r="N121" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O121" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P121" s="3">
         <v>49.09</v>
       </c>
       <c r="Q121" s="3">
         <v>8.76</v>
       </c>
       <c r="R121" s="3">
         <v>2.58</v>
       </c>
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>60.43</v>
       </c>
       <c r="U121" s="3">
         <v>49.09</v>
       </c>
       <c r="V121" s="3">
-        <v>10.82</v>
+        <v>10.17</v>
       </c>
       <c r="W121" s="3">
         <v>2.58</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
-        <v>62.49</v>
+        <v>61.84</v>
       </c>
       <c r="Z121" s="2">
-        <v>64.6</v>
+        <v>63.93</v>
       </c>
       <c r="AA121" s="2">
-        <v>95</v>
+        <v>87</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>541</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>542</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F122" s="2">
         <v>40033947</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H122" s="3" t="s">
@@ -15411,66 +15413,66 @@
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P122" s="3">
         <v>156.87</v>
       </c>
       <c r="Q122" s="3">
         <v>28.03</v>
       </c>
       <c r="R122" s="3">
         <v>29.84</v>
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>214.75</v>
       </c>
       <c r="U122" s="3">
         <v>156.87</v>
       </c>
       <c r="V122" s="3">
-        <v>31.87</v>
+        <v>28.03</v>
       </c>
       <c r="W122" s="3">
         <v>29.84</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
-        <v>218.58</v>
+        <v>214.75</v>
       </c>
       <c r="Z122" s="2">
-        <v>30.95</v>
+        <v>30.41</v>
       </c>
       <c r="AA122" s="2">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>545</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>546</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F123" s="2">
         <v>40028375</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H123" s="3" t="s">
@@ -15509,51 +15511,51 @@
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" s="3">
         <v>207.45</v>
       </c>
       <c r="U123" s="3">
         <v>71.61</v>
       </c>
       <c r="V123" s="3">
         <v>44.34</v>
       </c>
       <c r="W123" s="3">
         <v>91.5</v>
       </c>
       <c r="X123" s="2">
         <v>0</v>
       </c>
       <c r="Y123" s="2">
         <v>207.45</v>
       </c>
       <c r="Z123" s="2">
         <v>17.71</v>
       </c>
       <c r="AA123" s="2">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>550</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>551</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F124" s="2">
         <v>40043525</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H124" s="3" t="s">
@@ -15577,66 +15579,66 @@
       <c r="N124" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P124" s="3">
         <v>144.11</v>
       </c>
       <c r="Q124" s="3">
         <v>15.46</v>
       </c>
       <c r="R124" s="3">
         <v>20.22</v>
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>179.78</v>
       </c>
       <c r="U124" s="3">
         <v>144.11</v>
       </c>
       <c r="V124" s="3">
-        <v>16.05</v>
+        <v>15.46</v>
       </c>
       <c r="W124" s="3">
         <v>20.22</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
-        <v>180.37</v>
+        <v>179.78</v>
       </c>
       <c r="Z124" s="2">
-        <v>19.44</v>
+        <v>19.38</v>
       </c>
       <c r="AA124" s="2">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>554</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>555</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F125" s="2">
         <v>40042214</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H125" s="3" t="s">
@@ -15675,51 +15677,51 @@
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" s="3">
         <v>241.23</v>
       </c>
       <c r="U125" s="3">
         <v>170.75</v>
       </c>
       <c r="V125" s="3">
         <v>33.26</v>
       </c>
       <c r="W125" s="3">
         <v>37.22</v>
       </c>
       <c r="X125" s="2">
         <v>0</v>
       </c>
       <c r="Y125" s="2">
         <v>241.23</v>
       </c>
       <c r="Z125" s="2">
         <v>34.44</v>
       </c>
       <c r="AA125" s="2">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>558</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>559</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F126" s="2">
         <v>40047319</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H126" s="3" t="s">
@@ -15743,66 +15745,66 @@
       <c r="N126" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P126" s="3">
         <v>157.45</v>
       </c>
       <c r="Q126" s="3">
         <v>21.53</v>
       </c>
       <c r="R126" s="3">
         <v>30.84</v>
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>209.83</v>
       </c>
       <c r="U126" s="3">
         <v>157.45</v>
       </c>
       <c r="V126" s="3">
-        <v>21.71</v>
+        <v>21.53</v>
       </c>
       <c r="W126" s="3">
         <v>30.84</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
-        <v>210</v>
+        <v>209.83</v>
       </c>
       <c r="Z126" s="2">
-        <v>19.65</v>
+        <v>19.64</v>
       </c>
       <c r="AA126" s="2">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>562</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>563</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F127" s="2">
         <v>40047320</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="3" t="s">
@@ -15826,66 +15828,66 @@
       <c r="N127" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O127" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P127" s="3">
         <v>34.93</v>
       </c>
       <c r="Q127" s="3">
         <v>7.3</v>
       </c>
       <c r="R127" s="3">
         <v>4.41</v>
       </c>
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>46.64</v>
       </c>
       <c r="U127" s="3">
         <v>34.93</v>
       </c>
       <c r="V127" s="3">
-        <v>8.19</v>
+        <v>7.3</v>
       </c>
       <c r="W127" s="3">
         <v>4.41</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
-        <v>47.53</v>
+        <v>46.64</v>
       </c>
       <c r="Z127" s="2">
-        <v>38.76</v>
+        <v>38.04</v>
       </c>
       <c r="AA127" s="2">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>567</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>568</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>569</v>
       </c>
       <c r="F128" s="2">
         <v>40042221</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H128" s="3" t="s">
@@ -15924,51 +15926,51 @@
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" s="3">
         <v>108.98</v>
       </c>
       <c r="U128" s="3">
         <v>69.82</v>
       </c>
       <c r="V128" s="3">
         <v>14.37</v>
       </c>
       <c r="W128" s="3">
         <v>24.79</v>
       </c>
       <c r="X128" s="2">
         <v>0</v>
       </c>
       <c r="Y128" s="2">
         <v>108.98</v>
       </c>
       <c r="Z128" s="2">
         <v>10.31</v>
       </c>
       <c r="AA128" s="2">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>570</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>571</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F129" s="2">
         <v>40028650</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H129" s="3" t="s">
@@ -16007,51 +16009,51 @@
       <c r="S129" s="3">
         <v>0</v>
       </c>
       <c r="T129" s="3">
         <v>915.74</v>
       </c>
       <c r="U129" s="3">
         <v>795.41</v>
       </c>
       <c r="V129" s="3">
         <v>26.14</v>
       </c>
       <c r="W129" s="3">
         <v>94.18</v>
       </c>
       <c r="X129" s="2">
         <v>0</v>
       </c>
       <c r="Y129" s="2">
         <v>915.74</v>
       </c>
       <c r="Z129" s="2">
         <v>51.82</v>
       </c>
       <c r="AA129" s="2">
-        <v>78</v>
+        <v>89</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>574</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>575</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F130" s="2">
         <v>40041723</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H130" s="3" t="s">
@@ -16090,51 +16092,51 @@
       <c r="S130" s="3">
         <v>0</v>
       </c>
       <c r="T130" s="3">
         <v>9.62</v>
       </c>
       <c r="U130" s="3">
         <v>0</v>
       </c>
       <c r="V130" s="3">
         <v>9.09</v>
       </c>
       <c r="W130" s="3">
         <v>0.52</v>
       </c>
       <c r="X130" s="2">
         <v>0</v>
       </c>
       <c r="Y130" s="2">
         <v>9.62</v>
       </c>
       <c r="Z130" s="2">
         <v>17.06</v>
       </c>
       <c r="AA130" s="2">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>579</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>580</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>581</v>
       </c>
       <c r="F131" s="2">
         <v>40041993</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H131" s="3" t="s">
@@ -16173,51 +16175,51 @@
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>92.72</v>
       </c>
       <c r="U131" s="3">
         <v>34.7</v>
       </c>
       <c r="V131" s="3">
         <v>25.69</v>
       </c>
       <c r="W131" s="3">
         <v>32.33</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>92.72</v>
       </c>
       <c r="Z131" s="2">
         <v>8.71</v>
       </c>
       <c r="AA131" s="2">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>582</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>583</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F132" s="2">
         <v>40028389</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="3" t="s">
@@ -16256,51 +16258,51 @@
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>163.86</v>
       </c>
       <c r="U132" s="3">
         <v>132.16</v>
       </c>
       <c r="V132" s="3">
         <v>12.54</v>
       </c>
       <c r="W132" s="3">
         <v>19.16</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
         <v>163.86</v>
       </c>
       <c r="Z132" s="2">
         <v>29.33</v>
       </c>
       <c r="AA132" s="2">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>586</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>587</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F133" s="2">
         <v>40034222</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="3" t="s">
@@ -16324,66 +16326,66 @@
       <c r="N133" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O133" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P133" s="3">
         <v>66.25</v>
       </c>
       <c r="Q133" s="3">
         <v>24.09</v>
       </c>
       <c r="R133" s="3">
         <v>132.51</v>
       </c>
       <c r="S133" s="3">
         <v>0</v>
       </c>
       <c r="T133" s="3">
         <v>222.85</v>
       </c>
       <c r="U133" s="3">
         <v>66.25</v>
       </c>
       <c r="V133" s="3">
-        <v>25.89</v>
+        <v>24.09</v>
       </c>
       <c r="W133" s="3">
         <v>132.51</v>
       </c>
       <c r="X133" s="2">
         <v>0</v>
       </c>
       <c r="Y133" s="2">
-        <v>224.65</v>
+        <v>222.85</v>
       </c>
       <c r="Z133" s="2">
-        <v>42.25</v>
+        <v>41.91</v>
       </c>
       <c r="AA133" s="2">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>591</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>592</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F134" s="2">
         <v>40020263</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H134" s="3" t="s">
@@ -16503,51 +16505,51 @@
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>22.34</v>
       </c>
       <c r="U135" s="3">
         <v>0</v>
       </c>
       <c r="V135" s="3">
         <v>8.08</v>
       </c>
       <c r="W135" s="3">
         <v>14.25</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
         <v>22.34</v>
       </c>
       <c r="Z135" s="2">
         <v>3.68</v>
       </c>
       <c r="AA135" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>599</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>600</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F136" s="2">
         <v>40028515</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="3" t="s">
@@ -16571,66 +16573,66 @@
       <c r="N136" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O136" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P136" s="3">
         <v>119.03</v>
       </c>
       <c r="Q136" s="3">
         <v>41.2</v>
       </c>
       <c r="R136" s="3">
         <v>83.37</v>
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>243.6</v>
       </c>
       <c r="U136" s="3">
         <v>119.03</v>
       </c>
       <c r="V136" s="3">
-        <v>43.27</v>
+        <v>41.5</v>
       </c>
       <c r="W136" s="3">
         <v>83.37</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
-        <v>245.67</v>
+        <v>243.9</v>
       </c>
       <c r="Z136" s="2">
-        <v>25.07</v>
+        <v>24.89</v>
       </c>
       <c r="AA136" s="2">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>604</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>605</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F137" s="2">
         <v>40028309</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="3" t="s">
@@ -16651,69 +16653,69 @@
       <c r="M137" s="3">
         <v>821.68</v>
       </c>
       <c r="N137" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O137" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P137" s="3">
         <v>273.92</v>
       </c>
       <c r="Q137" s="3">
         <v>39.76</v>
       </c>
       <c r="R137" s="3">
         <v>49.01</v>
       </c>
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>362.69</v>
       </c>
       <c r="U137" s="3">
-        <v>275</v>
+        <v>273.92</v>
       </c>
       <c r="V137" s="3">
         <v>39.76</v>
       </c>
       <c r="W137" s="3">
         <v>49.01</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
-        <v>363.77</v>
+        <v>362.69</v>
       </c>
       <c r="Z137" s="2">
-        <v>44.27</v>
+        <v>44.14</v>
       </c>
       <c r="AA137" s="2">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>608</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>609</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F138" s="2">
         <v>40028520</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H138" s="3" t="s">
@@ -16752,51 +16754,51 @@
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>113.35</v>
       </c>
       <c r="U138" s="3">
         <v>82.04</v>
       </c>
       <c r="V138" s="3">
         <v>28.22</v>
       </c>
       <c r="W138" s="3">
         <v>3.09</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
         <v>113.35</v>
       </c>
       <c r="Z138" s="2">
         <v>36.34</v>
       </c>
       <c r="AA138" s="2">
-        <v>45</v>
+        <v>66</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>612</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>613</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F139" s="2">
         <v>40028493</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H139" s="3" t="s">
@@ -16835,51 +16837,51 @@
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>11.1</v>
       </c>
       <c r="U139" s="3">
         <v>0</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>11.1</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
         <v>11.1</v>
       </c>
       <c r="Z139" s="2">
         <v>1.87</v>
       </c>
       <c r="AA139" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>616</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>617</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F140" s="2">
         <v>40032839</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
@@ -16918,51 +16920,51 @@
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>352</v>
       </c>
       <c r="U140" s="3">
         <v>295.67</v>
       </c>
       <c r="V140" s="3">
         <v>31.51</v>
       </c>
       <c r="W140" s="3">
         <v>24.81</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
         <v>352</v>
       </c>
       <c r="Z140" s="2">
         <v>35.02</v>
       </c>
       <c r="AA140" s="2">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>620</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>621</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F141" s="2">
         <v>40028513</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="3" t="s">
@@ -16986,66 +16988,66 @@
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>294.81</v>
       </c>
       <c r="Q141" s="3">
         <v>31.74</v>
       </c>
       <c r="R141" s="3">
         <v>26.83</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>353.38</v>
       </c>
       <c r="U141" s="3">
         <v>294.81</v>
       </c>
       <c r="V141" s="3">
-        <v>36.39</v>
+        <v>32.85</v>
       </c>
       <c r="W141" s="3">
         <v>26.83</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>358.04</v>
+        <v>354.49</v>
       </c>
       <c r="Z141" s="2">
-        <v>38.49</v>
+        <v>38.11</v>
       </c>
       <c r="AA141" s="2">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>624</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>625</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F142" s="2">
         <v>40033960</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H142" s="3" t="s">
@@ -17069,66 +17071,66 @@
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>108.54</v>
       </c>
       <c r="Q142" s="3">
         <v>35.77</v>
       </c>
       <c r="R142" s="3">
         <v>24.76</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>169.07</v>
       </c>
       <c r="U142" s="3">
         <v>108.54</v>
       </c>
       <c r="V142" s="3">
-        <v>37.52</v>
+        <v>35.77</v>
       </c>
       <c r="W142" s="3">
         <v>24.76</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>170.82</v>
+        <v>169.07</v>
       </c>
       <c r="Z142" s="2">
-        <v>28.74</v>
+        <v>28.44</v>
       </c>
       <c r="AA142" s="2">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>628</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F143" s="2">
         <v>40028105</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="3" t="s">
@@ -17152,66 +17154,66 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>392.12</v>
       </c>
       <c r="Q143" s="3">
         <v>25.04</v>
       </c>
       <c r="R143" s="3">
         <v>25.2</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>442.36</v>
       </c>
       <c r="U143" s="3">
         <v>392.12</v>
       </c>
       <c r="V143" s="3">
-        <v>26.81</v>
+        <v>25.04</v>
       </c>
       <c r="W143" s="3">
         <v>25.2</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>444.13</v>
+        <v>442.36</v>
       </c>
       <c r="Z143" s="2">
-        <v>49.41</v>
+        <v>49.22</v>
       </c>
       <c r="AA143" s="2">
-        <v>62</v>
+        <v>55</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>632</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>633</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>634</v>
       </c>
       <c r="F144" s="2">
         <v>40042213</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
@@ -17250,51 +17252,51 @@
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>235.11</v>
       </c>
       <c r="U144" s="3">
         <v>140.14</v>
       </c>
       <c r="V144" s="3">
         <v>10.56</v>
       </c>
       <c r="W144" s="3">
         <v>84.41</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
         <v>235.11</v>
       </c>
       <c r="Z144" s="2">
         <v>22.77</v>
       </c>
       <c r="AA144" s="2">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>635</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>636</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F145" s="2">
         <v>40053567</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H145" s="3" t="s">
@@ -17318,66 +17320,66 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>216.89</v>
       </c>
       <c r="Q145" s="3">
         <v>22.68</v>
       </c>
       <c r="R145" s="3">
         <v>52.98</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>292.55</v>
       </c>
       <c r="U145" s="3">
         <v>216.89</v>
       </c>
       <c r="V145" s="3">
-        <v>26.23</v>
+        <v>22.68</v>
       </c>
       <c r="W145" s="3">
         <v>52.98</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>296.1</v>
+        <v>292.55</v>
       </c>
       <c r="Z145" s="2">
-        <v>41.9</v>
+        <v>41.4</v>
       </c>
       <c r="AA145" s="2">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>639</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>640</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F146" s="2">
         <v>40053570</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
@@ -17401,66 +17403,66 @@
       <c r="N146" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P146" s="3">
         <v>189.18</v>
       </c>
       <c r="Q146" s="3">
         <v>41.78</v>
       </c>
       <c r="R146" s="3">
         <v>19.87</v>
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>250.83</v>
       </c>
       <c r="U146" s="3">
         <v>189.18</v>
       </c>
       <c r="V146" s="3">
-        <v>43.55</v>
+        <v>41.78</v>
       </c>
       <c r="W146" s="3">
         <v>19.87</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
-        <v>252.6</v>
+        <v>250.83</v>
       </c>
       <c r="Z146" s="2">
-        <v>44.21</v>
+        <v>43.9</v>
       </c>
       <c r="AA146" s="2">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>643</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>644</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F147" s="2">
         <v>40066229</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="3" t="s">
@@ -17499,51 +17501,51 @@
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>91.1</v>
       </c>
       <c r="U147" s="3">
         <v>71.82</v>
       </c>
       <c r="V147" s="3">
         <v>4.21</v>
       </c>
       <c r="W147" s="3">
         <v>15.06</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
         <v>91.1</v>
       </c>
       <c r="Z147" s="2">
         <v>24.04</v>
       </c>
       <c r="AA147" s="2">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>647</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>648</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>649</v>
       </c>
       <c r="F148" s="2">
         <v>40033055</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
@@ -17567,66 +17569,66 @@
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>156.16</v>
       </c>
       <c r="Q148" s="3">
         <v>34.21</v>
       </c>
       <c r="R148" s="3">
         <v>36.61</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>226.97</v>
       </c>
       <c r="U148" s="3">
         <v>156.16</v>
       </c>
       <c r="V148" s="3">
-        <v>37.71</v>
+        <v>34.21</v>
       </c>
       <c r="W148" s="3">
         <v>36.61</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>230.48</v>
+        <v>226.97</v>
       </c>
       <c r="Z148" s="2">
-        <v>40.85</v>
+        <v>40.23</v>
       </c>
       <c r="AA148" s="2">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F149" s="2">
         <v>40042175</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H149" s="3" t="s">
@@ -17650,66 +17652,66 @@
       <c r="N149" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3">
         <v>380.13</v>
       </c>
       <c r="Q149" s="3">
         <v>59.82</v>
       </c>
       <c r="R149" s="3">
         <v>53.97</v>
       </c>
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>493.91</v>
       </c>
       <c r="U149" s="3">
         <v>380.13</v>
       </c>
       <c r="V149" s="3">
-        <v>60.99</v>
+        <v>59.82</v>
       </c>
       <c r="W149" s="3">
         <v>53.97</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
-        <v>495.08</v>
+        <v>493.91</v>
       </c>
       <c r="Z149" s="2">
-        <v>41.25</v>
+        <v>41.15</v>
       </c>
       <c r="AA149" s="2">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>654</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>655</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>656</v>
       </c>
       <c r="F150" s="2">
         <v>40065958</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H150" s="3" t="s">
@@ -17733,66 +17735,66 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P150" s="3">
         <v>480.54</v>
       </c>
       <c r="Q150" s="3">
         <v>52.93</v>
       </c>
       <c r="R150" s="3">
         <v>15.71</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>549.18</v>
       </c>
       <c r="U150" s="3">
         <v>480.54</v>
       </c>
       <c r="V150" s="3">
-        <v>54.66</v>
+        <v>52.93</v>
       </c>
       <c r="W150" s="3">
         <v>15.71</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>550.92</v>
+        <v>549.18</v>
       </c>
       <c r="Z150" s="2">
-        <v>28.83</v>
+        <v>28.74</v>
       </c>
       <c r="AA150" s="2">
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>657</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>658</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F151" s="2">
         <v>40028352</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="3" t="s">
@@ -17816,66 +17818,66 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P151" s="3">
         <v>599.49</v>
       </c>
       <c r="Q151" s="3">
         <v>48.87</v>
       </c>
       <c r="R151" s="3">
         <v>80.54</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>728.9</v>
       </c>
       <c r="U151" s="3">
         <v>598.99</v>
       </c>
       <c r="V151" s="3">
-        <v>50.64</v>
+        <v>48.87</v>
       </c>
       <c r="W151" s="3">
         <v>80.54</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>730.17</v>
+        <v>728.4</v>
       </c>
       <c r="Z151" s="2">
-        <v>55.69</v>
+        <v>55.55</v>
       </c>
       <c r="AA151" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>661</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>662</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>663</v>
       </c>
       <c r="F152" s="2">
         <v>40028149</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H152" s="3" t="s">
@@ -17896,69 +17898,69 @@
       <c r="M152" s="3">
         <v>1067.42</v>
       </c>
       <c r="N152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P152" s="3">
         <v>272.65</v>
       </c>
       <c r="Q152" s="3">
         <v>13.55</v>
       </c>
       <c r="R152" s="3">
         <v>117.05</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>403.25</v>
       </c>
       <c r="U152" s="3">
-        <v>273.73</v>
+        <v>272.65</v>
       </c>
       <c r="V152" s="3">
         <v>13.55</v>
       </c>
       <c r="W152" s="3">
         <v>117.05</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
-        <v>404.33</v>
+        <v>403.25</v>
       </c>
       <c r="Z152" s="2">
-        <v>37.88</v>
+        <v>37.78</v>
       </c>
       <c r="AA152" s="2">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>666</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>667</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>668</v>
       </c>
       <c r="F153" s="2">
         <v>40033964</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H153" s="3" t="s">
@@ -17997,51 +17999,51 @@
       <c r="S153" s="3">
         <v>0</v>
       </c>
       <c r="T153" s="3">
         <v>291.59</v>
       </c>
       <c r="U153" s="3">
         <v>227.03</v>
       </c>
       <c r="V153" s="3">
         <v>41.67</v>
       </c>
       <c r="W153" s="3">
         <v>22.89</v>
       </c>
       <c r="X153" s="2">
         <v>0</v>
       </c>
       <c r="Y153" s="2">
         <v>291.59</v>
       </c>
       <c r="Z153" s="2">
         <v>36.96</v>
       </c>
       <c r="AA153" s="2">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>670</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>671</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>672</v>
       </c>
       <c r="F154" s="2">
         <v>40028440</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H154" s="3" t="s">
@@ -18080,51 +18082,51 @@
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>157.87</v>
       </c>
       <c r="U154" s="3">
         <v>116.33</v>
       </c>
       <c r="V154" s="3">
         <v>6.69</v>
       </c>
       <c r="W154" s="3">
         <v>34.85</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
         <v>157.87</v>
       </c>
       <c r="Z154" s="2">
         <v>26.16</v>
       </c>
       <c r="AA154" s="2">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>674</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>675</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>676</v>
       </c>
       <c r="F155" s="2">
         <v>40034292</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
@@ -18148,66 +18150,66 @@
       <c r="N155" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P155" s="3">
         <v>309.54</v>
       </c>
       <c r="Q155" s="3">
         <v>17.04</v>
       </c>
       <c r="R155" s="3">
         <v>69.88</v>
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>396.46</v>
       </c>
       <c r="U155" s="3">
         <v>309.54</v>
       </c>
       <c r="V155" s="3">
-        <v>17.99</v>
+        <v>17.04</v>
       </c>
       <c r="W155" s="3">
         <v>69.88</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
-        <v>397.41</v>
+        <v>396.46</v>
       </c>
       <c r="Z155" s="2">
-        <v>33.58</v>
+        <v>33.5</v>
       </c>
       <c r="AA155" s="2">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>678</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>679</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>680</v>
       </c>
       <c r="F156" s="2">
         <v>40028568</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
@@ -18246,51 +18248,51 @@
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>200.56</v>
       </c>
       <c r="U156" s="3">
         <v>138.6</v>
       </c>
       <c r="V156" s="3">
         <v>24.98</v>
       </c>
       <c r="W156" s="3">
         <v>36.99</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
         <v>200.56</v>
       </c>
       <c r="Z156" s="2">
         <v>24.47</v>
       </c>
       <c r="AA156" s="2">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>682</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>683</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F157" s="2">
         <v>40028601</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="3" t="s">
@@ -18314,66 +18316,66 @@
       <c r="N157" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P157" s="3">
         <v>251.31</v>
       </c>
       <c r="Q157" s="3">
         <v>21.17</v>
       </c>
       <c r="R157" s="3">
         <v>16.03</v>
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>288.51</v>
       </c>
       <c r="U157" s="3">
         <v>251.31</v>
       </c>
       <c r="V157" s="3">
-        <v>22.03</v>
+        <v>21.17</v>
       </c>
       <c r="W157" s="3">
         <v>16.03</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
-        <v>289.38</v>
+        <v>288.51</v>
       </c>
       <c r="Z157" s="2">
-        <v>46.11</v>
+        <v>45.97</v>
       </c>
       <c r="AA157" s="2">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>686</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>687</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F158" s="2">
         <v>40028504</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
@@ -18397,66 +18399,66 @@
       <c r="N158" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3">
         <v>107.64</v>
       </c>
       <c r="Q158" s="3">
         <v>42.42</v>
       </c>
       <c r="R158" s="3">
         <v>77.2</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>227.26</v>
       </c>
       <c r="U158" s="3">
         <v>107.64</v>
       </c>
       <c r="V158" s="3">
-        <v>45.97</v>
+        <v>42.42</v>
       </c>
       <c r="W158" s="3">
         <v>77.2</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>230.81</v>
+        <v>227.26</v>
       </c>
       <c r="Z158" s="2">
-        <v>30.88</v>
+        <v>30.41</v>
       </c>
       <c r="AA158" s="2">
-        <v>75</v>
+        <v>66</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>690</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F159" s="2">
         <v>40044986</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="3" t="s">
@@ -18563,66 +18565,66 @@
       <c r="N160" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P160" s="3">
         <v>265.91</v>
       </c>
       <c r="Q160" s="3">
         <v>27.8</v>
       </c>
       <c r="R160" s="3">
         <v>99.1</v>
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>392.81</v>
       </c>
       <c r="U160" s="3">
         <v>265.91</v>
       </c>
       <c r="V160" s="3">
-        <v>32.51</v>
+        <v>27.8</v>
       </c>
       <c r="W160" s="3">
         <v>99.1</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
-        <v>397.52</v>
+        <v>392.81</v>
       </c>
       <c r="Z160" s="2">
-        <v>29.38</v>
+        <v>29.04</v>
       </c>
       <c r="AA160" s="2">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>697</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>698</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>699</v>
       </c>
       <c r="F161" s="2">
         <v>40028445</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="3" t="s">
@@ -18646,66 +18648,66 @@
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>83.75</v>
       </c>
       <c r="Q161" s="3">
         <v>35.2</v>
       </c>
       <c r="R161" s="3">
         <v>23.11</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>142.06</v>
       </c>
       <c r="U161" s="3">
         <v>83.75</v>
       </c>
       <c r="V161" s="3">
-        <v>36.33</v>
+        <v>35.2</v>
       </c>
       <c r="W161" s="3">
         <v>23.11</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>143.19</v>
+        <v>142.06</v>
       </c>
       <c r="Z161" s="2">
-        <v>42.2</v>
+        <v>41.87</v>
       </c>
       <c r="AA161" s="2">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>701</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>702</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>703</v>
       </c>
       <c r="F162" s="2">
         <v>40028514</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
@@ -18729,66 +18731,66 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>129.53</v>
       </c>
       <c r="Q162" s="3">
         <v>4.28</v>
       </c>
       <c r="R162" s="3">
         <v>11.48</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>145.29</v>
       </c>
       <c r="U162" s="3">
         <v>129.53</v>
       </c>
       <c r="V162" s="3">
-        <v>5.17</v>
+        <v>4.28</v>
       </c>
       <c r="W162" s="3">
         <v>11.48</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>146.18</v>
+        <v>145.29</v>
       </c>
       <c r="Z162" s="2">
-        <v>19.85</v>
+        <v>19.73</v>
       </c>
       <c r="AA162" s="2">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>705</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>706</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F163" s="2">
         <v>40034018</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H163" s="3" t="s">
@@ -18809,66 +18811,66 @@
       <c r="M163" s="3">
         <v>2257.53</v>
       </c>
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
         <v>228.8</v>
       </c>
       <c r="Q163" s="3">
         <v>54.73</v>
       </c>
       <c r="R163" s="3">
         <v>122.87</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>406.4</v>
       </c>
       <c r="U163" s="3">
-        <v>231.21</v>
+        <v>228.8</v>
       </c>
       <c r="V163" s="3">
-        <v>56.21</v>
+        <v>54.73</v>
       </c>
       <c r="W163" s="3">
         <v>122.87</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>410.29</v>
+        <v>406.4</v>
       </c>
       <c r="Z163" s="2">
-        <v>18.17</v>
+        <v>18</v>
       </c>
       <c r="AA163" s="2">
         <v>36</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F164" s="2">
         <v>40034250</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -18895,66 +18897,66 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>92.62</v>
       </c>
       <c r="Q164" s="3">
         <v>16.12</v>
       </c>
       <c r="R164" s="3">
         <v>33.7</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>142.44</v>
       </c>
       <c r="U164" s="3">
         <v>92.62</v>
       </c>
       <c r="V164" s="3">
-        <v>20.06</v>
+        <v>16.12</v>
       </c>
       <c r="W164" s="3">
         <v>33.7</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>146.38</v>
+        <v>142.44</v>
       </c>
       <c r="Z164" s="2">
-        <v>25.95</v>
+        <v>25.25</v>
       </c>
       <c r="AA164" s="2">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>715</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>716</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F165" s="2">
         <v>40028360</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="3" t="s">
@@ -18978,66 +18980,66 @@
       <c r="N165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P165" s="3">
         <v>90.11</v>
       </c>
       <c r="Q165" s="3">
         <v>39.18</v>
       </c>
       <c r="R165" s="3">
         <v>24.5</v>
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>153.79</v>
       </c>
       <c r="U165" s="3">
         <v>90.11</v>
       </c>
       <c r="V165" s="3">
-        <v>43.3</v>
+        <v>39.18</v>
       </c>
       <c r="W165" s="3">
         <v>24.5</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
-        <v>157.91</v>
+        <v>153.79</v>
       </c>
       <c r="Z165" s="2">
-        <v>41.35</v>
+        <v>40.27</v>
       </c>
       <c r="AA165" s="2">
-        <v>36</v>
+        <v>67</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>719</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F166" s="2">
         <v>40028577</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H166" s="3" t="s">
@@ -19076,51 +19078,51 @@
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>185.83</v>
       </c>
       <c r="U166" s="3">
         <v>143.39</v>
       </c>
       <c r="V166" s="3">
         <v>26.42</v>
       </c>
       <c r="W166" s="3">
         <v>16.02</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
         <v>185.83</v>
       </c>
       <c r="Z166" s="2">
         <v>23.62</v>
       </c>
       <c r="AA166" s="2">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>723</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>724</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F167" s="2">
         <v>40034297</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="3" t="s">
@@ -19159,51 +19161,51 @@
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>161.57</v>
       </c>
       <c r="U167" s="3">
         <v>105.28</v>
       </c>
       <c r="V167" s="3">
         <v>15.83</v>
       </c>
       <c r="W167" s="3">
         <v>40.46</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
         <v>161.57</v>
       </c>
       <c r="Z167" s="2">
         <v>31.54</v>
       </c>
       <c r="AA167" s="2">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>727</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>728</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F168" s="2">
         <v>40028279</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H168" s="3" t="s">
@@ -19227,66 +19229,66 @@
       <c r="N168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P168" s="3">
         <v>262.94</v>
       </c>
       <c r="Q168" s="3">
         <v>23.83</v>
       </c>
       <c r="R168" s="3">
         <v>29.71</v>
       </c>
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>316.49</v>
       </c>
       <c r="U168" s="3">
         <v>262.94</v>
       </c>
       <c r="V168" s="3">
-        <v>27.38</v>
+        <v>23.83</v>
       </c>
       <c r="W168" s="3">
         <v>29.71</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
-        <v>320.03</v>
+        <v>316.49</v>
       </c>
       <c r="Z168" s="2">
-        <v>43.65</v>
+        <v>43.17</v>
       </c>
       <c r="AA168" s="2">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>731</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>733</v>
       </c>
       <c r="F169" s="2">
         <v>40028449</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="3" t="s">
@@ -19325,51 +19327,51 @@
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>222.98</v>
       </c>
       <c r="U169" s="3">
         <v>163.64</v>
       </c>
       <c r="V169" s="3">
         <v>34.38</v>
       </c>
       <c r="W169" s="3">
         <v>24.96</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
         <v>222.98</v>
       </c>
       <c r="Z169" s="2">
         <v>41.54</v>
       </c>
       <c r="AA169" s="2">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>735</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>736</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>737</v>
       </c>
       <c r="F170" s="2">
         <v>40034271</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H170" s="3" t="s">
@@ -19393,66 +19395,66 @@
       <c r="N170" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P170" s="3">
         <v>114.7</v>
       </c>
       <c r="Q170" s="3">
         <v>20.38</v>
       </c>
       <c r="R170" s="3">
         <v>8.41</v>
       </c>
       <c r="S170" s="3">
         <v>0</v>
       </c>
       <c r="T170" s="3">
         <v>143.48</v>
       </c>
       <c r="U170" s="3">
         <v>114.7</v>
       </c>
       <c r="V170" s="3">
-        <v>24.07</v>
+        <v>20.38</v>
       </c>
       <c r="W170" s="3">
         <v>8.41</v>
       </c>
       <c r="X170" s="2">
         <v>0</v>
       </c>
       <c r="Y170" s="2">
-        <v>147.18</v>
+        <v>143.48</v>
       </c>
       <c r="Z170" s="2">
-        <v>30.89</v>
+        <v>30.12</v>
       </c>
       <c r="AA170" s="2">
-        <v>55</v>
+        <v>38</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>739</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>740</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>741</v>
       </c>
       <c r="F171" s="2">
         <v>40034149</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H171" s="3" t="s">
@@ -19574,51 +19576,51 @@
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>54.19</v>
       </c>
       <c r="U172" s="3">
         <v>0</v>
       </c>
       <c r="V172" s="3">
         <v>14.77</v>
       </c>
       <c r="W172" s="3">
         <v>39.42</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
         <v>54.19</v>
       </c>
       <c r="Z172" s="2">
         <v>7.48</v>
       </c>
       <c r="AA172" s="2">
-        <v>20</v>
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>747</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>748</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F173" s="2">
         <v>40066231</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H173" s="3" t="s">
@@ -19642,66 +19644,66 @@
       <c r="N173" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P173" s="3">
         <v>26.17</v>
       </c>
       <c r="Q173" s="3">
         <v>19.31</v>
       </c>
       <c r="R173" s="3">
         <v>12.4</v>
       </c>
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>57.87</v>
       </c>
       <c r="U173" s="3">
         <v>26.17</v>
       </c>
       <c r="V173" s="3">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="W173" s="3">
         <v>12.4</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
-        <v>58.38</v>
+        <v>57.87</v>
       </c>
       <c r="Z173" s="2">
-        <v>21.47</v>
+        <v>21.28</v>
       </c>
       <c r="AA173" s="2">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F174" s="2">
         <v>40032917</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H174" s="3" t="s">
@@ -19740,51 +19742,51 @@
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>271.14</v>
       </c>
       <c r="U174" s="3">
         <v>246.49</v>
       </c>
       <c r="V174" s="3">
         <v>0</v>
       </c>
       <c r="W174" s="3">
         <v>24.65</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
         <v>271.14</v>
       </c>
       <c r="Z174" s="2">
         <v>24.63</v>
       </c>
       <c r="AA174" s="2">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>756</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>757</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>758</v>
       </c>
       <c r="F175" s="2">
         <v>40028111</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H175" s="3" t="s">
@@ -19808,66 +19810,66 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>158.23</v>
       </c>
       <c r="Q175" s="3">
         <v>34.79</v>
       </c>
       <c r="R175" s="3">
         <v>71.2</v>
       </c>
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>264.22</v>
       </c>
       <c r="U175" s="3">
         <v>157.95</v>
       </c>
       <c r="V175" s="3">
-        <v>36.65</v>
+        <v>34.79</v>
       </c>
       <c r="W175" s="3">
         <v>71.2</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
-        <v>265.79</v>
+        <v>263.94</v>
       </c>
       <c r="Z175" s="2">
-        <v>43.9</v>
+        <v>43.59</v>
       </c>
       <c r="AA175" s="2">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>760</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>761</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>762</v>
       </c>
       <c r="F176" s="2">
         <v>40028392</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H176" s="3" t="s">
@@ -19891,66 +19893,66 @@
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>128.38</v>
       </c>
       <c r="Q176" s="3">
         <v>27.05</v>
       </c>
       <c r="R176" s="3">
         <v>8</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>163.43</v>
       </c>
       <c r="U176" s="3">
         <v>128.38</v>
       </c>
       <c r="V176" s="3">
-        <v>28.81</v>
+        <v>27.05</v>
       </c>
       <c r="W176" s="3">
         <v>8</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>165.2</v>
+        <v>163.43</v>
       </c>
       <c r="Z176" s="2">
-        <v>30.26</v>
+        <v>29.94</v>
       </c>
       <c r="AA176" s="2">
-        <v>66</v>
+        <v>61</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>764</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>765</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F177" s="2">
         <v>40033987</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H177" s="3" t="s">
@@ -19989,51 +19991,51 @@
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>138.49</v>
       </c>
       <c r="U177" s="3">
         <v>74.3</v>
       </c>
       <c r="V177" s="3">
         <v>31.35</v>
       </c>
       <c r="W177" s="3">
         <v>32.83</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
         <v>138.49</v>
       </c>
       <c r="Z177" s="2">
         <v>20.09</v>
       </c>
       <c r="AA177" s="2">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>768</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>769</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F178" s="2">
         <v>40028115</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="3" t="s">
@@ -20057,66 +20059,66 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>207.27</v>
       </c>
       <c r="Q178" s="3">
         <v>19</v>
       </c>
       <c r="R178" s="3">
         <v>32.68</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>258.94</v>
       </c>
       <c r="U178" s="3">
         <v>207.27</v>
       </c>
       <c r="V178" s="3">
-        <v>22.55</v>
+        <v>19</v>
       </c>
       <c r="W178" s="3">
         <v>32.68</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>262.49</v>
+        <v>258.94</v>
       </c>
       <c r="Z178" s="2">
-        <v>52.13</v>
+        <v>51.42</v>
       </c>
       <c r="AA178" s="2">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>773</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>774</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F179" s="2">
         <v>40028284</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="3" t="s">
@@ -20140,66 +20142,66 @@
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P179" s="3">
         <v>392.27</v>
       </c>
       <c r="Q179" s="3">
         <v>33.32</v>
       </c>
       <c r="R179" s="3">
         <v>16.04</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>441.62</v>
       </c>
       <c r="U179" s="3">
         <v>392.27</v>
       </c>
       <c r="V179" s="3">
-        <v>35.09</v>
+        <v>33.32</v>
       </c>
       <c r="W179" s="3">
         <v>16.04</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>443.4</v>
+        <v>441.62</v>
       </c>
       <c r="Z179" s="2">
-        <v>52.96</v>
+        <v>52.75</v>
       </c>
       <c r="AA179" s="2">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>777</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>778</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F180" s="2">
         <v>40009534</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>780</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -24936,51 +24938,51 @@
       <c r="S238" s="3">
         <v>0</v>
       </c>
       <c r="T238" s="3">
         <v>103.98</v>
       </c>
       <c r="U238" s="3">
         <v>76.16</v>
       </c>
       <c r="V238" s="3">
         <v>16.48</v>
       </c>
       <c r="W238" s="3">
         <v>11.35</v>
       </c>
       <c r="X238" s="2">
         <v>0</v>
       </c>
       <c r="Y238" s="2">
         <v>103.98</v>
       </c>
       <c r="Z238" s="2">
         <v>37.62</v>
       </c>
       <c r="AA238" s="2">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="239" spans="1:27">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>960</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>961</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>962</v>
       </c>
       <c r="F239" s="2">
         <v>40042084</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H239" s="3" t="s">
@@ -25004,66 +25006,66 @@
       <c r="N239" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O239" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P239" s="3">
         <v>243.71</v>
       </c>
       <c r="Q239" s="3">
         <v>57.45</v>
       </c>
       <c r="R239" s="3">
         <v>68.83</v>
       </c>
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>369.99</v>
       </c>
       <c r="U239" s="3">
         <v>243.71</v>
       </c>
       <c r="V239" s="3">
-        <v>62.86</v>
+        <v>57.45</v>
       </c>
       <c r="W239" s="3">
         <v>68.83</v>
       </c>
       <c r="X239" s="2">
         <v>0</v>
       </c>
       <c r="Y239" s="2">
-        <v>375.4</v>
+        <v>369.99</v>
       </c>
       <c r="Z239" s="2">
-        <v>30.54</v>
+        <v>30.1</v>
       </c>
       <c r="AA239" s="2">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>963</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>964</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>965</v>
       </c>
       <c r="F240" s="2">
         <v>40028406</v>
       </c>
       <c r="G240" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H240" s="3" t="s">
@@ -25087,66 +25089,66 @@
       <c r="N240" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O240" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P240" s="3">
         <v>210.08</v>
       </c>
       <c r="Q240" s="3">
         <v>24.25</v>
       </c>
       <c r="R240" s="3">
         <v>11.49</v>
       </c>
       <c r="S240" s="3">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>245.83</v>
       </c>
       <c r="U240" s="3">
         <v>210.08</v>
       </c>
       <c r="V240" s="3">
-        <v>25.07</v>
+        <v>24.25</v>
       </c>
       <c r="W240" s="3">
         <v>11.49</v>
       </c>
       <c r="X240" s="2">
         <v>0</v>
       </c>
       <c r="Y240" s="2">
-        <v>246.65</v>
+        <v>245.83</v>
       </c>
       <c r="Z240" s="2">
-        <v>43.87</v>
+        <v>43.72</v>
       </c>
       <c r="AA240" s="2">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>967</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>968</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>969</v>
       </c>
       <c r="F241" s="2">
         <v>40066208</v>
       </c>
       <c r="G241" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H241" s="3" t="s">
@@ -25185,51 +25187,51 @@
       <c r="S241" s="3">
         <v>0</v>
       </c>
       <c r="T241" s="3">
         <v>5.66</v>
       </c>
       <c r="U241" s="3">
         <v>0</v>
       </c>
       <c r="V241" s="3">
         <v>0</v>
       </c>
       <c r="W241" s="3">
         <v>5.66</v>
       </c>
       <c r="X241" s="2">
         <v>0</v>
       </c>
       <c r="Y241" s="2">
         <v>5.66</v>
       </c>
       <c r="Z241" s="2">
         <v>8.61</v>
       </c>
       <c r="AA241" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>971</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>972</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>973</v>
       </c>
       <c r="F242" s="2">
         <v>40042217</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H242" s="3" t="s">
@@ -25268,51 +25270,51 @@
       <c r="S242" s="3">
         <v>0</v>
       </c>
       <c r="T242" s="3">
         <v>18.98</v>
       </c>
       <c r="U242" s="3">
         <v>0</v>
       </c>
       <c r="V242" s="3">
         <v>0</v>
       </c>
       <c r="W242" s="3">
         <v>18.98</v>
       </c>
       <c r="X242" s="2">
         <v>0</v>
       </c>
       <c r="Y242" s="2">
         <v>18.98</v>
       </c>
       <c r="Z242" s="2">
         <v>1.96</v>
       </c>
       <c r="AA242" s="2">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>975</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>976</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>977</v>
       </c>
       <c r="F243" s="2">
         <v>40028644</v>
       </c>
       <c r="G243" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H243" s="3" t="s">
@@ -25336,66 +25338,66 @@
       <c r="N243" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O243" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P243" s="3">
         <v>283.66</v>
       </c>
       <c r="Q243" s="3">
         <v>33.64</v>
       </c>
       <c r="R243" s="3">
         <v>24.16</v>
       </c>
       <c r="S243" s="3">
         <v>0</v>
       </c>
       <c r="T243" s="3">
         <v>341.45</v>
       </c>
       <c r="U243" s="3">
         <v>283.66</v>
       </c>
       <c r="V243" s="3">
-        <v>35.41</v>
+        <v>33.64</v>
       </c>
       <c r="W243" s="3">
         <v>24.16</v>
       </c>
       <c r="X243" s="2">
         <v>0</v>
       </c>
       <c r="Y243" s="2">
-        <v>343.23</v>
+        <v>341.45</v>
       </c>
       <c r="Z243" s="2">
-        <v>26.45</v>
+        <v>26.31</v>
       </c>
       <c r="AA243" s="2">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="244" spans="1:27">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>980</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>981</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>982</v>
       </c>
       <c r="F244" s="2">
         <v>40028107</v>
       </c>
       <c r="G244" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H244" s="3" t="s">
@@ -25419,66 +25421,66 @@
       <c r="N244" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O244" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P244" s="3">
         <v>296.98</v>
       </c>
       <c r="Q244" s="3">
         <v>19.23</v>
       </c>
       <c r="R244" s="3">
         <v>55.06</v>
       </c>
       <c r="S244" s="3">
         <v>0</v>
       </c>
       <c r="T244" s="3">
         <v>371.27</v>
       </c>
       <c r="U244" s="3">
         <v>296.98</v>
       </c>
       <c r="V244" s="3">
-        <v>19.63</v>
+        <v>19.23</v>
       </c>
       <c r="W244" s="3">
         <v>55.06</v>
       </c>
       <c r="X244" s="2">
         <v>0</v>
       </c>
       <c r="Y244" s="2">
-        <v>371.67</v>
+        <v>371.27</v>
       </c>
       <c r="Z244" s="2">
-        <v>49.5</v>
+        <v>49.45</v>
       </c>
       <c r="AA244" s="2">
-        <v>82</v>
+        <v>73</v>
       </c>
     </row>
     <row r="245" spans="1:27">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>984</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>985</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F245" s="2">
         <v>40028128</v>
       </c>
       <c r="G245" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H245" s="3" t="s">
@@ -25502,66 +25504,66 @@
       <c r="N245" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O245" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P245" s="3">
         <v>327.34</v>
       </c>
       <c r="Q245" s="3">
         <v>22.2</v>
       </c>
       <c r="R245" s="3">
         <v>114.35</v>
       </c>
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>463.89</v>
       </c>
       <c r="U245" s="3">
         <v>327.34</v>
       </c>
       <c r="V245" s="3">
-        <v>24.57</v>
+        <v>22.2</v>
       </c>
       <c r="W245" s="3">
         <v>114.35</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
-        <v>466.26</v>
+        <v>463.89</v>
       </c>
       <c r="Z245" s="2">
-        <v>39.57</v>
+        <v>39.37</v>
       </c>
       <c r="AA245" s="2">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>988</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>989</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F246" s="2">
         <v>40028603</v>
       </c>
       <c r="G246" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H246" s="3" t="s">
@@ -25585,66 +25587,66 @@
       <c r="N246" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O246" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P246" s="3">
         <v>205.68</v>
       </c>
       <c r="Q246" s="3">
         <v>31.3</v>
       </c>
       <c r="R246" s="3">
         <v>17.72</v>
       </c>
       <c r="S246" s="3">
         <v>0</v>
       </c>
       <c r="T246" s="3">
         <v>254.7</v>
       </c>
       <c r="U246" s="3">
         <v>205.68</v>
       </c>
       <c r="V246" s="3">
-        <v>33.08</v>
+        <v>31.3</v>
       </c>
       <c r="W246" s="3">
         <v>17.72</v>
       </c>
       <c r="X246" s="2">
         <v>0</v>
       </c>
       <c r="Y246" s="2">
-        <v>256.47</v>
+        <v>254.7</v>
       </c>
       <c r="Z246" s="2">
-        <v>40.19</v>
+        <v>39.92</v>
       </c>
       <c r="AA246" s="2">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="247" spans="1:27">
       <c r="A247" s="2">
         <v>244</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>992</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>993</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F247" s="2">
         <v>40042219</v>
       </c>
       <c r="G247" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H247" s="3" t="s">
@@ -25668,66 +25670,66 @@
       <c r="N247" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P247" s="3">
         <v>130.53</v>
       </c>
       <c r="Q247" s="3">
         <v>37.93</v>
       </c>
       <c r="R247" s="3">
         <v>13.92</v>
       </c>
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>182.38</v>
       </c>
       <c r="U247" s="3">
         <v>130.53</v>
       </c>
       <c r="V247" s="3">
-        <v>39.68</v>
+        <v>37.93</v>
       </c>
       <c r="W247" s="3">
         <v>13.92</v>
       </c>
       <c r="X247" s="2">
         <v>0</v>
       </c>
       <c r="Y247" s="2">
-        <v>184.13</v>
+        <v>182.38</v>
       </c>
       <c r="Z247" s="2">
-        <v>24.1</v>
+        <v>23.87</v>
       </c>
       <c r="AA247" s="2">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>996</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>997</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>998</v>
       </c>
       <c r="F248" s="2">
         <v>40028356</v>
       </c>
       <c r="G248" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H248" s="3" t="s">
@@ -25766,51 +25768,51 @@
       <c r="S248" s="3">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>449.6</v>
       </c>
       <c r="U248" s="3">
         <v>383.73</v>
       </c>
       <c r="V248" s="3">
         <v>42.73</v>
       </c>
       <c r="W248" s="3">
         <v>23.15</v>
       </c>
       <c r="X248" s="2">
         <v>0</v>
       </c>
       <c r="Y248" s="2">
         <v>449.6</v>
       </c>
       <c r="Z248" s="2">
         <v>61.31</v>
       </c>
       <c r="AA248" s="2">
-        <v>80</v>
+        <v>89</v>
       </c>
     </row>
     <row r="249" spans="1:27">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="F249" s="2">
         <v>40028485</v>
       </c>
       <c r="G249" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H249" s="3" t="s">
@@ -25834,66 +25836,66 @@
       <c r="N249" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P249" s="3">
         <v>144.32</v>
       </c>
       <c r="Q249" s="3">
         <v>36.04</v>
       </c>
       <c r="R249" s="3">
         <v>21.92</v>
       </c>
       <c r="S249" s="3">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>202.28</v>
       </c>
       <c r="U249" s="3">
         <v>144.32</v>
       </c>
       <c r="V249" s="3">
-        <v>39.59</v>
+        <v>36.04</v>
       </c>
       <c r="W249" s="3">
         <v>21.92</v>
       </c>
       <c r="X249" s="2">
         <v>0</v>
       </c>
       <c r="Y249" s="2">
-        <v>205.83</v>
+        <v>202.28</v>
       </c>
       <c r="Z249" s="2">
-        <v>26.34</v>
+        <v>25.89</v>
       </c>
       <c r="AA249" s="2">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="F250" s="2">
         <v>40032899</v>
       </c>
       <c r="G250" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H250" s="3" t="s">
@@ -25932,51 +25934,51 @@
       <c r="S250" s="3">
         <v>0</v>
       </c>
       <c r="T250" s="3">
         <v>121.82</v>
       </c>
       <c r="U250" s="3">
         <v>98.21</v>
       </c>
       <c r="V250" s="3">
         <v>0</v>
       </c>
       <c r="W250" s="3">
         <v>23.61</v>
       </c>
       <c r="X250" s="2">
         <v>0</v>
       </c>
       <c r="Y250" s="2">
         <v>121.82</v>
       </c>
       <c r="Z250" s="2">
         <v>12.18</v>
       </c>
       <c r="AA250" s="2">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="251" spans="1:27">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F251" s="2">
         <v>40060621</v>
       </c>
       <c r="G251" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H251" s="3" t="s">
@@ -26015,51 +26017,51 @@
       <c r="S251" s="3">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>15.82</v>
       </c>
       <c r="U251" s="3">
         <v>15.82</v>
       </c>
       <c r="V251" s="3">
         <v>0</v>
       </c>
       <c r="W251" s="3">
         <v>0</v>
       </c>
       <c r="X251" s="2">
         <v>0</v>
       </c>
       <c r="Y251" s="2">
         <v>15.82</v>
       </c>
       <c r="Z251" s="2">
         <v>1.62</v>
       </c>
       <c r="AA251" s="2">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:27">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="F252" s="2">
         <v>40060579</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H252" s="3" t="s">
@@ -26098,51 +26100,51 @@
       <c r="S252" s="3">
         <v>0</v>
       </c>
       <c r="T252" s="3">
         <v>7.38</v>
       </c>
       <c r="U252" s="3">
         <v>7.38</v>
       </c>
       <c r="V252" s="3">
         <v>0</v>
       </c>
       <c r="W252" s="3">
         <v>0</v>
       </c>
       <c r="X252" s="2">
         <v>0</v>
       </c>
       <c r="Y252" s="2">
         <v>7.38</v>
       </c>
       <c r="Z252" s="2">
         <v>0.76</v>
       </c>
       <c r="AA252" s="2">
-        <v>40</v>
+        <v>4</v>
       </c>
     </row>
     <row r="253" spans="1:27">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>1017</v>
       </c>
       <c r="D253" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F253" s="2">
         <v>40060578</v>
       </c>
       <c r="G253" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H253" s="3" t="s">
@@ -26181,51 +26183,51 @@
       <c r="S253" s="3">
         <v>0</v>
       </c>
       <c r="T253" s="3">
         <v>9.81</v>
       </c>
       <c r="U253" s="3">
         <v>9.81</v>
       </c>
       <c r="V253" s="3">
         <v>0</v>
       </c>
       <c r="W253" s="3">
         <v>0</v>
       </c>
       <c r="X253" s="2">
         <v>0</v>
       </c>
       <c r="Y253" s="2">
         <v>9.81</v>
       </c>
       <c r="Z253" s="2">
         <v>1.01</v>
       </c>
       <c r="AA253" s="2">
-        <v>40</v>
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:27">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="F254" s="2">
         <v>40060558</v>
       </c>
       <c r="G254" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H254" s="3" t="s">
@@ -26264,51 +26266,51 @@
       <c r="S254" s="3">
         <v>0</v>
       </c>
       <c r="T254" s="3">
         <v>31.04</v>
       </c>
       <c r="U254" s="3">
         <v>31.04</v>
       </c>
       <c r="V254" s="3">
         <v>0</v>
       </c>
       <c r="W254" s="3">
         <v>0</v>
       </c>
       <c r="X254" s="2">
         <v>0</v>
       </c>
       <c r="Y254" s="2">
         <v>31.04</v>
       </c>
       <c r="Z254" s="2">
         <v>3.17</v>
       </c>
       <c r="AA254" s="2">
-        <v>40</v>
+        <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:27">
       <c r="A255" s="2">
         <v>252</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="D255" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="F255" s="2">
         <v>40060608</v>
       </c>
       <c r="G255" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H255" s="3" t="s">
@@ -26347,51 +26349,51 @@
       <c r="S255" s="3">
         <v>0</v>
       </c>
       <c r="T255" s="3">
         <v>40.99</v>
       </c>
       <c r="U255" s="3">
         <v>40.99</v>
       </c>
       <c r="V255" s="3">
         <v>0</v>
       </c>
       <c r="W255" s="3">
         <v>0</v>
       </c>
       <c r="X255" s="2">
         <v>0</v>
       </c>
       <c r="Y255" s="2">
         <v>40.99</v>
       </c>
       <c r="Z255" s="2">
         <v>4.2</v>
       </c>
       <c r="AA255" s="2">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:27">
       <c r="A256" s="2">
         <v>253</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="D256" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="F256" s="2">
         <v>40060538</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H256" s="3" t="s">
@@ -26430,51 +26432,51 @@
       <c r="S256" s="3">
         <v>0</v>
       </c>
       <c r="T256" s="3">
         <v>14.16</v>
       </c>
       <c r="U256" s="3">
         <v>14.16</v>
       </c>
       <c r="V256" s="3">
         <v>0</v>
       </c>
       <c r="W256" s="3">
         <v>0</v>
       </c>
       <c r="X256" s="2">
         <v>0</v>
       </c>
       <c r="Y256" s="2">
         <v>14.16</v>
       </c>
       <c r="Z256" s="2">
         <v>2.5</v>
       </c>
       <c r="AA256" s="2">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:27">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="F257" s="2">
         <v>40032939</v>
       </c>
       <c r="G257" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H257" s="3" t="s">
@@ -26498,66 +26500,66 @@
       <c r="N257" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O257" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P257" s="3">
         <v>0</v>
       </c>
       <c r="Q257" s="3">
         <v>0</v>
       </c>
       <c r="R257" s="3">
         <v>14.1</v>
       </c>
       <c r="S257" s="3">
         <v>0</v>
       </c>
       <c r="T257" s="3">
         <v>14.1</v>
       </c>
       <c r="U257" s="3">
         <v>0</v>
       </c>
       <c r="V257" s="3">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="W257" s="3">
         <v>14.1</v>
       </c>
       <c r="X257" s="2">
         <v>0</v>
       </c>
       <c r="Y257" s="2">
-        <v>15.05</v>
+        <v>14.1</v>
       </c>
       <c r="Z257" s="2">
-        <v>2.4</v>
+        <v>2.25</v>
       </c>
       <c r="AA257" s="2">
-        <v>5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="258" spans="1:27">
       <c r="A258" s="2">
         <v>255</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="D258" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="F258" s="2">
         <v>40053586</v>
       </c>
       <c r="G258" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H258" s="3" t="s">
@@ -26581,66 +26583,66 @@
       <c r="N258" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O258" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P258" s="3">
         <v>184.21</v>
       </c>
       <c r="Q258" s="3">
         <v>32.03</v>
       </c>
       <c r="R258" s="3">
         <v>127.78</v>
       </c>
       <c r="S258" s="3">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>344.02</v>
       </c>
       <c r="U258" s="3">
         <v>184.21</v>
       </c>
       <c r="V258" s="3">
-        <v>33.89</v>
+        <v>32.03</v>
       </c>
       <c r="W258" s="3">
         <v>127.78</v>
       </c>
       <c r="X258" s="2">
         <v>0</v>
       </c>
       <c r="Y258" s="2">
-        <v>345.88</v>
+        <v>344.02</v>
       </c>
       <c r="Z258" s="2">
-        <v>45.75</v>
+        <v>45.51</v>
       </c>
       <c r="AA258" s="2">
-        <v>62</v>
+        <v>57</v>
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>1042</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1043</v>
       </c>
       <c r="F259" s="2">
         <v>40053559</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H259" s="3" t="s">
@@ -26679,51 +26681,51 @@
       <c r="S259" s="3">
         <v>0</v>
       </c>
       <c r="T259" s="3">
         <v>98.07</v>
       </c>
       <c r="U259" s="3">
         <v>87.29</v>
       </c>
       <c r="V259" s="3">
         <v>5.04</v>
       </c>
       <c r="W259" s="3">
         <v>5.74</v>
       </c>
       <c r="X259" s="2">
         <v>0</v>
       </c>
       <c r="Y259" s="2">
         <v>98.07</v>
       </c>
       <c r="Z259" s="2">
         <v>20.39</v>
       </c>
       <c r="AA259" s="2">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1047</v>
       </c>
       <c r="F260" s="2">
         <v>40033855</v>
       </c>
       <c r="G260" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H260" s="3" t="s">
@@ -26747,66 +26749,66 @@
       <c r="N260" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P260" s="3">
         <v>126.27</v>
       </c>
       <c r="Q260" s="3">
         <v>34.68</v>
       </c>
       <c r="R260" s="3">
         <v>12.58</v>
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>173.53</v>
       </c>
       <c r="U260" s="3">
         <v>126.27</v>
       </c>
       <c r="V260" s="3">
-        <v>35.27</v>
+        <v>34.68</v>
       </c>
       <c r="W260" s="3">
         <v>12.58</v>
       </c>
       <c r="X260" s="2">
         <v>0</v>
       </c>
       <c r="Y260" s="2">
-        <v>174.12</v>
+        <v>173.53</v>
       </c>
       <c r="Z260" s="2">
-        <v>33.51</v>
+        <v>33.39</v>
       </c>
       <c r="AA260" s="2">
-        <v>48</v>
+        <v>68</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="F261" s="2">
         <v>40042226</v>
       </c>
       <c r="G261" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H261" s="3" t="s">
@@ -26845,51 +26847,51 @@
       <c r="S261" s="3">
         <v>0</v>
       </c>
       <c r="T261" s="3">
         <v>289.79</v>
       </c>
       <c r="U261" s="3">
         <v>126.56</v>
       </c>
       <c r="V261" s="3">
         <v>32.38</v>
       </c>
       <c r="W261" s="3">
         <v>130.86</v>
       </c>
       <c r="X261" s="2">
         <v>0</v>
       </c>
       <c r="Y261" s="2">
         <v>289.79</v>
       </c>
       <c r="Z261" s="2">
         <v>37.59</v>
       </c>
       <c r="AA261" s="2">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="262" spans="1:27">
       <c r="A262" s="2">
         <v>259</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="D262" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1055</v>
       </c>
       <c r="F262" s="2">
         <v>40060925</v>
       </c>
       <c r="G262" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H262" s="3" t="s">
@@ -26913,66 +26915,66 @@
       <c r="N262" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O262" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P262" s="3">
         <v>38.13</v>
       </c>
       <c r="Q262" s="3">
         <v>10.66</v>
       </c>
       <c r="R262" s="3">
         <v>3.11</v>
       </c>
       <c r="S262" s="3">
         <v>0</v>
       </c>
       <c r="T262" s="3">
         <v>51.9</v>
       </c>
       <c r="U262" s="3">
         <v>38.13</v>
       </c>
       <c r="V262" s="3">
-        <v>16.52</v>
+        <v>11.56</v>
       </c>
       <c r="W262" s="3">
         <v>3.11</v>
       </c>
       <c r="X262" s="2">
         <v>0</v>
       </c>
       <c r="Y262" s="2">
-        <v>57.76</v>
+        <v>52.8</v>
       </c>
       <c r="Z262" s="2">
-        <v>41.66</v>
+        <v>38.08</v>
       </c>
       <c r="AA262" s="2">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="263" spans="1:27">
       <c r="A263" s="2">
         <v>260</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="F263" s="2">
         <v>40034308</v>
       </c>
       <c r="G263" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H263" s="3" t="s">
@@ -27011,51 +27013,51 @@
       <c r="S263" s="3">
         <v>0</v>
       </c>
       <c r="T263" s="3">
         <v>257.58</v>
       </c>
       <c r="U263" s="3">
         <v>171.33</v>
       </c>
       <c r="V263" s="3">
         <v>42.66</v>
       </c>
       <c r="W263" s="3">
         <v>43.59</v>
       </c>
       <c r="X263" s="2">
         <v>0</v>
       </c>
       <c r="Y263" s="2">
         <v>257.58</v>
       </c>
       <c r="Z263" s="2">
         <v>31.68</v>
       </c>
       <c r="AA263" s="2">
-        <v>59</v>
+        <v>51</v>
       </c>
     </row>
     <row r="264" spans="1:27">
       <c r="A264" s="2">
         <v>261</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C264" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="D264" s="2" t="s">
         <v>1062</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="F264" s="2">
         <v>40028293</v>
       </c>
       <c r="G264" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H264" s="3" t="s">
@@ -27079,66 +27081,66 @@
       <c r="N264" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O264" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P264" s="3">
         <v>322.65</v>
       </c>
       <c r="Q264" s="3">
         <v>27.98</v>
       </c>
       <c r="R264" s="3">
         <v>29.26</v>
       </c>
       <c r="S264" s="3">
         <v>0</v>
       </c>
       <c r="T264" s="3">
         <v>379.89</v>
       </c>
       <c r="U264" s="3">
         <v>322.65</v>
       </c>
       <c r="V264" s="3">
-        <v>31.93</v>
+        <v>27.98</v>
       </c>
       <c r="W264" s="3">
         <v>29.26</v>
       </c>
       <c r="X264" s="2">
         <v>0</v>
       </c>
       <c r="Y264" s="2">
-        <v>383.84</v>
+        <v>379.89</v>
       </c>
       <c r="Z264" s="2">
-        <v>51.79</v>
+        <v>51.26</v>
       </c>
       <c r="AA264" s="2">
-        <v>73</v>
+        <v>66</v>
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265" s="2">
         <v>262</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F265" s="2">
         <v>40028559</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H265" s="3" t="s">
@@ -27162,66 +27164,66 @@
       <c r="N265" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O265" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P265" s="3">
         <v>98.78</v>
       </c>
       <c r="Q265" s="3">
         <v>32.35</v>
       </c>
       <c r="R265" s="3">
         <v>10.26</v>
       </c>
       <c r="S265" s="3">
         <v>0</v>
       </c>
       <c r="T265" s="3">
         <v>141.39</v>
       </c>
       <c r="U265" s="3">
         <v>98.78</v>
       </c>
       <c r="V265" s="3">
-        <v>34.12</v>
+        <v>32.35</v>
       </c>
       <c r="W265" s="3">
         <v>10.26</v>
       </c>
       <c r="X265" s="2">
         <v>0</v>
       </c>
       <c r="Y265" s="2">
-        <v>143.15</v>
+        <v>141.39</v>
       </c>
       <c r="Z265" s="2">
-        <v>26.47</v>
+        <v>26.14</v>
       </c>
       <c r="AA265" s="2">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="266" spans="1:27">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="D266" s="2" t="s">
         <v>1070</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="F266" s="2">
         <v>40033965</v>
       </c>
       <c r="G266" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H266" s="3" t="s">
@@ -27260,51 +27262,51 @@
       <c r="S266" s="3">
         <v>0</v>
       </c>
       <c r="T266" s="3">
         <v>193.17</v>
       </c>
       <c r="U266" s="3">
         <v>145.5</v>
       </c>
       <c r="V266" s="3">
         <v>20.33</v>
       </c>
       <c r="W266" s="3">
         <v>27.33</v>
       </c>
       <c r="X266" s="2">
         <v>0</v>
       </c>
       <c r="Y266" s="2">
         <v>193.17</v>
       </c>
       <c r="Z266" s="2">
         <v>21.95</v>
       </c>
       <c r="AA266" s="2">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="267" spans="1:27">
       <c r="A267" s="2">
         <v>264</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="D267" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="F267" s="2">
         <v>40028390</v>
       </c>
       <c r="G267" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H267" s="3" t="s">
@@ -27328,66 +27330,66 @@
       <c r="N267" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O267" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P267" s="3">
         <v>126</v>
       </c>
       <c r="Q267" s="3">
         <v>25.24</v>
       </c>
       <c r="R267" s="3">
         <v>5.96</v>
       </c>
       <c r="S267" s="3">
         <v>0</v>
       </c>
       <c r="T267" s="3">
         <v>157.19</v>
       </c>
       <c r="U267" s="3">
         <v>126</v>
       </c>
       <c r="V267" s="3">
-        <v>26.13</v>
+        <v>25.24</v>
       </c>
       <c r="W267" s="3">
         <v>5.96</v>
       </c>
       <c r="X267" s="2">
         <v>0</v>
       </c>
       <c r="Y267" s="2">
-        <v>158.08</v>
+        <v>157.19</v>
       </c>
       <c r="Z267" s="2">
-        <v>41.75</v>
+        <v>41.52</v>
       </c>
       <c r="AA267" s="2">
-        <v>40</v>
+        <v>56</v>
       </c>
     </row>
     <row r="268" spans="1:27">
       <c r="A268" s="2">
         <v>265</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="D268" s="2" t="s">
         <v>1078</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="F268" s="2">
         <v>40028395</v>
       </c>
       <c r="G268" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H268" s="3" t="s">
@@ -27426,51 +27428,51 @@
       <c r="S268" s="3">
         <v>0</v>
       </c>
       <c r="T268" s="3">
         <v>23.31</v>
       </c>
       <c r="U268" s="3">
         <v>0</v>
       </c>
       <c r="V268" s="3">
         <v>9.93</v>
       </c>
       <c r="W268" s="3">
         <v>13.39</v>
       </c>
       <c r="X268" s="2">
         <v>0</v>
       </c>
       <c r="Y268" s="2">
         <v>23.31</v>
       </c>
       <c r="Z268" s="2">
         <v>3.06</v>
       </c>
       <c r="AA268" s="2">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:27">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="F269" s="2">
         <v>40066222</v>
       </c>
       <c r="G269" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H269" s="3" t="s">
@@ -27509,51 +27511,51 @@
       <c r="S269" s="3">
         <v>0</v>
       </c>
       <c r="T269" s="3">
         <v>40.13</v>
       </c>
       <c r="U269" s="3">
         <v>30.28</v>
       </c>
       <c r="V269" s="3">
         <v>7.28</v>
       </c>
       <c r="W269" s="3">
         <v>2.56</v>
       </c>
       <c r="X269" s="2">
         <v>0</v>
       </c>
       <c r="Y269" s="2">
         <v>40.13</v>
       </c>
       <c r="Z269" s="2">
         <v>40.11</v>
       </c>
       <c r="AA269" s="2">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="270" spans="1:27">
       <c r="A270" s="2">
         <v>267</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="D270" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="F270" s="2">
         <v>40028113</v>
       </c>
       <c r="G270" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H270" s="3" t="s">
@@ -27577,66 +27579,66 @@
       <c r="N270" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O270" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P270" s="3">
         <v>350.85</v>
       </c>
       <c r="Q270" s="3">
         <v>31.25</v>
       </c>
       <c r="R270" s="3">
         <v>18.27</v>
       </c>
       <c r="S270" s="3">
         <v>0</v>
       </c>
       <c r="T270" s="3">
         <v>400.37</v>
       </c>
       <c r="U270" s="3">
         <v>350.85</v>
       </c>
       <c r="V270" s="3">
-        <v>34.8</v>
+        <v>31.25</v>
       </c>
       <c r="W270" s="3">
         <v>18.27</v>
       </c>
       <c r="X270" s="2">
         <v>0</v>
       </c>
       <c r="Y270" s="2">
-        <v>403.92</v>
+        <v>400.37</v>
       </c>
       <c r="Z270" s="2">
-        <v>53.73</v>
+        <v>53.25</v>
       </c>
       <c r="AA270" s="2">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="271" spans="1:27">
       <c r="A271" s="2">
         <v>268</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="D271" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="F271" s="2">
         <v>40028512</v>
       </c>
       <c r="G271" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H271" s="3" t="s">
@@ -27657,69 +27659,69 @@
       <c r="M271" s="3">
         <v>83.86</v>
       </c>
       <c r="N271" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O271" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P271" s="3">
         <v>47.85</v>
       </c>
       <c r="Q271" s="3">
         <v>28.15</v>
       </c>
       <c r="R271" s="3">
         <v>1.88</v>
       </c>
       <c r="S271" s="3">
         <v>0</v>
       </c>
       <c r="T271" s="3">
         <v>77.88</v>
       </c>
       <c r="U271" s="3">
-        <v>47.85</v>
+        <v>48.17</v>
       </c>
       <c r="V271" s="3">
-        <v>29.04</v>
+        <v>29.76</v>
       </c>
       <c r="W271" s="3">
         <v>1.88</v>
       </c>
       <c r="X271" s="2">
         <v>0</v>
       </c>
       <c r="Y271" s="2">
-        <v>78.77</v>
+        <v>79.81</v>
       </c>
       <c r="Z271" s="2">
-        <v>93.92</v>
+        <v>95.17</v>
       </c>
       <c r="AA271" s="2">
-        <v>95</v>
+        <v>78</v>
       </c>
     </row>
     <row r="272" spans="1:27">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="F272" s="2">
         <v>40028396</v>
       </c>
       <c r="G272" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H272" s="3" t="s">
@@ -27743,66 +27745,66 @@
       <c r="N272" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O272" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P272" s="3">
         <v>277.53</v>
       </c>
       <c r="Q272" s="3">
         <v>36.83</v>
       </c>
       <c r="R272" s="3">
         <v>19.38</v>
       </c>
       <c r="S272" s="3">
         <v>0</v>
       </c>
       <c r="T272" s="3">
         <v>333.74</v>
       </c>
       <c r="U272" s="3">
         <v>277.53</v>
       </c>
       <c r="V272" s="3">
-        <v>37.72</v>
+        <v>36.83</v>
       </c>
       <c r="W272" s="3">
         <v>19.38</v>
       </c>
       <c r="X272" s="2">
         <v>0</v>
       </c>
       <c r="Y272" s="2">
-        <v>334.63</v>
+        <v>333.74</v>
       </c>
       <c r="Z272" s="2">
-        <v>45.72</v>
+        <v>45.6</v>
       </c>
       <c r="AA272" s="2">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="273" spans="1:27">
       <c r="A273" s="2">
         <v>270</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="D273" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="F273" s="2">
         <v>40032967</v>
       </c>
       <c r="G273" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H273" s="3" t="s">
@@ -27826,66 +27828,66 @@
       <c r="N273" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O273" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P273" s="3">
         <v>201.37</v>
       </c>
       <c r="Q273" s="3">
         <v>37.29</v>
       </c>
       <c r="R273" s="3">
         <v>34.43</v>
       </c>
       <c r="S273" s="3">
         <v>0</v>
       </c>
       <c r="T273" s="3">
         <v>273.09</v>
       </c>
       <c r="U273" s="3">
         <v>201.37</v>
       </c>
       <c r="V273" s="3">
-        <v>40.83</v>
+        <v>37.29</v>
       </c>
       <c r="W273" s="3">
         <v>34.43</v>
       </c>
       <c r="X273" s="2">
         <v>0</v>
       </c>
       <c r="Y273" s="2">
-        <v>276.64</v>
+        <v>273.09</v>
       </c>
       <c r="Z273" s="2">
-        <v>45.13</v>
+        <v>44.55</v>
       </c>
       <c r="AA273" s="2">
-        <v>44</v>
+        <v>65</v>
       </c>
     </row>
     <row r="274" spans="1:27">
       <c r="A274" s="2">
         <v>271</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F274" s="2">
         <v>40053602</v>
       </c>
       <c r="G274" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H274" s="3" t="s">
@@ -27909,66 +27911,66 @@
       <c r="N274" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O274" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P274" s="3">
         <v>113.3</v>
       </c>
       <c r="Q274" s="3">
         <v>36.91</v>
       </c>
       <c r="R274" s="3">
         <v>4.87</v>
       </c>
       <c r="S274" s="3">
         <v>0</v>
       </c>
       <c r="T274" s="3">
         <v>155.07</v>
       </c>
       <c r="U274" s="3">
         <v>113.3</v>
       </c>
       <c r="V274" s="3">
-        <v>38.05</v>
+        <v>36.91</v>
       </c>
       <c r="W274" s="3">
         <v>4.87</v>
       </c>
       <c r="X274" s="2">
         <v>0</v>
       </c>
       <c r="Y274" s="2">
-        <v>156.22</v>
+        <v>155.07</v>
       </c>
       <c r="Z274" s="2">
-        <v>33.17</v>
+        <v>32.93</v>
       </c>
       <c r="AA274" s="2">
-        <v>74</v>
+        <v>61</v>
       </c>
     </row>
     <row r="275" spans="1:27">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F275" s="2">
         <v>40028622</v>
       </c>
       <c r="G275" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H275" s="3" t="s">
@@ -28007,51 +28009,51 @@
       <c r="S275" s="3">
         <v>0</v>
       </c>
       <c r="T275" s="3">
         <v>311.24</v>
       </c>
       <c r="U275" s="3">
         <v>262.19</v>
       </c>
       <c r="V275" s="3">
         <v>31.02</v>
       </c>
       <c r="W275" s="3">
         <v>18.03</v>
       </c>
       <c r="X275" s="2">
         <v>0</v>
       </c>
       <c r="Y275" s="2">
         <v>311.24</v>
       </c>
       <c r="Z275" s="2">
         <v>37.42</v>
       </c>
       <c r="AA275" s="2">
-        <v>45</v>
+        <v>52</v>
       </c>
     </row>
     <row r="276" spans="1:27">
       <c r="A276" s="2">
         <v>273</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="D276" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="F276" s="2">
         <v>40028469</v>
       </c>
       <c r="G276" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H276" s="3" t="s">
@@ -28090,51 +28092,51 @@
       <c r="S276" s="3">
         <v>0</v>
       </c>
       <c r="T276" s="3">
         <v>133.26</v>
       </c>
       <c r="U276" s="3">
         <v>97.66</v>
       </c>
       <c r="V276" s="3">
         <v>21.01</v>
       </c>
       <c r="W276" s="3">
         <v>14.59</v>
       </c>
       <c r="X276" s="2">
         <v>0</v>
       </c>
       <c r="Y276" s="2">
         <v>133.26</v>
       </c>
       <c r="Z276" s="2">
         <v>18.58</v>
       </c>
       <c r="AA276" s="2">
-        <v>38</v>
+        <v>53</v>
       </c>
     </row>
     <row r="277" spans="1:27">
       <c r="A277" s="2">
         <v>274</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="D277" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="F277" s="2">
         <v>40053598</v>
       </c>
       <c r="G277" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H277" s="3" t="s">
@@ -28158,66 +28160,66 @@
       <c r="N277" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O277" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P277" s="3">
         <v>303.91</v>
       </c>
       <c r="Q277" s="3">
         <v>41.39</v>
       </c>
       <c r="R277" s="3">
         <v>38.98</v>
       </c>
       <c r="S277" s="3">
         <v>0</v>
       </c>
       <c r="T277" s="3">
         <v>384.29</v>
       </c>
       <c r="U277" s="3">
         <v>303.91</v>
       </c>
       <c r="V277" s="3">
-        <v>41.98</v>
+        <v>41.39</v>
       </c>
       <c r="W277" s="3">
         <v>38.98</v>
       </c>
       <c r="X277" s="2">
         <v>0</v>
       </c>
       <c r="Y277" s="2">
-        <v>384.87</v>
+        <v>384.29</v>
       </c>
       <c r="Z277" s="2">
-        <v>38.02</v>
+        <v>37.96</v>
       </c>
       <c r="AA277" s="2">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="278" spans="1:27">
       <c r="A278" s="2">
         <v>275</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="F278" s="2">
         <v>40028295</v>
       </c>
       <c r="G278" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H278" s="3" t="s">
@@ -28241,66 +28243,66 @@
       <c r="N278" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O278" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P278" s="3">
         <v>233.24</v>
       </c>
       <c r="Q278" s="3">
         <v>28.68</v>
       </c>
       <c r="R278" s="3">
         <v>11.09</v>
       </c>
       <c r="S278" s="3">
         <v>0</v>
       </c>
       <c r="T278" s="3">
         <v>273.01</v>
       </c>
       <c r="U278" s="3">
         <v>233.24</v>
       </c>
       <c r="V278" s="3">
-        <v>30.45</v>
+        <v>28.68</v>
       </c>
       <c r="W278" s="3">
         <v>11.09</v>
       </c>
       <c r="X278" s="2">
         <v>0</v>
       </c>
       <c r="Y278" s="2">
-        <v>274.79</v>
+        <v>273.01</v>
       </c>
       <c r="Z278" s="2">
-        <v>47.63</v>
+        <v>47.33</v>
       </c>
       <c r="AA278" s="2">
-        <v>93</v>
+        <v>86</v>
       </c>
     </row>
     <row r="279" spans="1:27">
       <c r="A279" s="2">
         <v>276</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="D279" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="F279" s="2">
         <v>40028298</v>
       </c>
       <c r="G279" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H279" s="3" t="s">
@@ -28339,51 +28341,51 @@
       <c r="S279" s="3">
         <v>0</v>
       </c>
       <c r="T279" s="3">
         <v>269.39</v>
       </c>
       <c r="U279" s="3">
         <v>205.04</v>
       </c>
       <c r="V279" s="3">
         <v>16.53</v>
       </c>
       <c r="W279" s="3">
         <v>47.81</v>
       </c>
       <c r="X279" s="2">
         <v>0</v>
       </c>
       <c r="Y279" s="2">
         <v>269.39</v>
       </c>
       <c r="Z279" s="2">
         <v>30.07</v>
       </c>
       <c r="AA279" s="2">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="280" spans="1:27">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C280" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="D280" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="F280" s="2">
         <v>40033977</v>
       </c>
       <c r="G280" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H280" s="3" t="s">
@@ -28407,66 +28409,66 @@
       <c r="N280" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O280" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P280" s="3">
         <v>144.48</v>
       </c>
       <c r="Q280" s="3">
         <v>50.18</v>
       </c>
       <c r="R280" s="3">
         <v>64.9</v>
       </c>
       <c r="S280" s="3">
         <v>0</v>
       </c>
       <c r="T280" s="3">
         <v>259.56</v>
       </c>
       <c r="U280" s="3">
         <v>144.48</v>
       </c>
       <c r="V280" s="3">
-        <v>51.65</v>
+        <v>50.18</v>
       </c>
       <c r="W280" s="3">
         <v>64.9</v>
       </c>
       <c r="X280" s="2">
         <v>0</v>
       </c>
       <c r="Y280" s="2">
-        <v>261.03</v>
+        <v>259.56</v>
       </c>
       <c r="Z280" s="2">
-        <v>31.33</v>
+        <v>31.16</v>
       </c>
       <c r="AA280" s="2">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="281" spans="1:27">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1130</v>
       </c>
       <c r="F281" s="2">
         <v>40041829</v>
       </c>
       <c r="G281" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H281" s="3" t="s">
@@ -28505,51 +28507,51 @@
       <c r="S281" s="3">
         <v>0</v>
       </c>
       <c r="T281" s="3">
         <v>229.02</v>
       </c>
       <c r="U281" s="3">
         <v>186.75</v>
       </c>
       <c r="V281" s="3">
         <v>21.07</v>
       </c>
       <c r="W281" s="3">
         <v>21.21</v>
       </c>
       <c r="X281" s="2">
         <v>0</v>
       </c>
       <c r="Y281" s="2">
         <v>229.02</v>
       </c>
       <c r="Z281" s="2">
         <v>30.41</v>
       </c>
       <c r="AA281" s="2">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="282" spans="1:27">
       <c r="A282" s="2">
         <v>279</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C282" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="D282" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="F282" s="2">
         <v>40066230</v>
       </c>
       <c r="G282" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H282" s="3" t="s">
@@ -28573,66 +28575,66 @@
       <c r="N282" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O282" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P282" s="3">
         <v>0</v>
       </c>
       <c r="Q282" s="3">
         <v>9.05</v>
       </c>
       <c r="R282" s="3">
         <v>4.2</v>
       </c>
       <c r="S282" s="3">
         <v>0</v>
       </c>
       <c r="T282" s="3">
         <v>13.25</v>
       </c>
       <c r="U282" s="3">
         <v>0</v>
       </c>
       <c r="V282" s="3">
-        <v>10.63</v>
+        <v>9.05</v>
       </c>
       <c r="W282" s="3">
         <v>4.2</v>
       </c>
       <c r="X282" s="2">
         <v>0</v>
       </c>
       <c r="Y282" s="2">
-        <v>14.83</v>
+        <v>13.25</v>
       </c>
       <c r="Z282" s="2">
-        <v>16.14</v>
+        <v>14.42</v>
       </c>
       <c r="AA282" s="2">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="283" spans="1:27">
       <c r="A283" s="2">
         <v>280</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="D283" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="F283" s="2">
         <v>40063954</v>
       </c>
       <c r="G283" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H283" s="3" t="s">
@@ -33592,66 +33594,66 @@
         <v>0</v>
       </c>
       <c r="M344" s="3">
         <v>85.49</v>
       </c>
       <c r="N344" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O344" s="3"/>
       <c r="P344" s="3">
         <v>85.49</v>
       </c>
       <c r="Q344" s="3">
         <v>0</v>
       </c>
       <c r="R344" s="3">
         <v>0</v>
       </c>
       <c r="S344" s="3">
         <v>0</v>
       </c>
       <c r="T344" s="3">
         <v>85.49</v>
       </c>
       <c r="U344" s="3">
-        <v>82.77</v>
+        <v>82.96</v>
       </c>
       <c r="V344" s="3">
         <v>0</v>
       </c>
       <c r="W344" s="3">
         <v>0</v>
       </c>
       <c r="X344" s="2">
         <v>0</v>
       </c>
       <c r="Y344" s="2">
-        <v>82.77</v>
+        <v>82.96</v>
       </c>
       <c r="Z344" s="2">
-        <v>96.82</v>
+        <v>97.04</v>
       </c>
       <c r="AA344" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="345" spans="1:27">
       <c r="A345" s="2">
         <v>342</v>
       </c>
       <c r="B345" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C345" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="D345" s="2" t="s">
         <v>1370</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1371</v>
       </c>
       <c r="F345" s="2">
         <v>8123523</v>
       </c>
       <c r="G345" s="2" t="s">
@@ -33916,66 +33918,66 @@
         <v>0</v>
       </c>
       <c r="M348" s="3">
         <v>57.58</v>
       </c>
       <c r="N348" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O348" s="3"/>
       <c r="P348" s="3">
         <v>57.58</v>
       </c>
       <c r="Q348" s="3">
         <v>0</v>
       </c>
       <c r="R348" s="3">
         <v>0</v>
       </c>
       <c r="S348" s="3">
         <v>0</v>
       </c>
       <c r="T348" s="3">
         <v>57.58</v>
       </c>
       <c r="U348" s="3">
-        <v>56.72</v>
+        <v>57.35</v>
       </c>
       <c r="V348" s="3">
         <v>0</v>
       </c>
       <c r="W348" s="3">
         <v>0</v>
       </c>
       <c r="X348" s="2">
         <v>0</v>
       </c>
       <c r="Y348" s="2">
-        <v>56.72</v>
+        <v>57.35</v>
       </c>
       <c r="Z348" s="2">
-        <v>98.5</v>
+        <v>99.6</v>
       </c>
       <c r="AA348" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="349" spans="1:27">
       <c r="A349" s="2">
         <v>346</v>
       </c>
       <c r="B349" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C349" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="D349" s="2" t="s">
         <v>1386</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1387</v>
       </c>
       <c r="F349" s="2">
         <v>7755749</v>
       </c>
       <c r="G349" s="2" t="s">
@@ -34321,66 +34323,66 @@
         <v>0</v>
       </c>
       <c r="M353" s="3">
         <v>90.72</v>
       </c>
       <c r="N353" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O353" s="3"/>
       <c r="P353" s="3">
         <v>90.72</v>
       </c>
       <c r="Q353" s="3">
         <v>0</v>
       </c>
       <c r="R353" s="3">
         <v>0</v>
       </c>
       <c r="S353" s="3">
         <v>0</v>
       </c>
       <c r="T353" s="3">
         <v>90.72</v>
       </c>
       <c r="U353" s="3">
-        <v>84.96</v>
+        <v>85.85</v>
       </c>
       <c r="V353" s="3">
         <v>0</v>
       </c>
       <c r="W353" s="3">
         <v>0</v>
       </c>
       <c r="X353" s="2">
         <v>0</v>
       </c>
       <c r="Y353" s="2">
-        <v>84.96</v>
+        <v>85.85</v>
       </c>
       <c r="Z353" s="2">
-        <v>93.66</v>
+        <v>94.63</v>
       </c>
       <c r="AA353" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="354" spans="1:27">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>1405</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>1406</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F354" s="2">
         <v>8133330</v>
       </c>
       <c r="G354" s="2" t="s">
@@ -34483,66 +34485,66 @@
         <v>0</v>
       </c>
       <c r="M355" s="3">
         <v>99.83</v>
       </c>
       <c r="N355" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O355" s="3"/>
       <c r="P355" s="3">
         <v>99.83</v>
       </c>
       <c r="Q355" s="3">
         <v>0</v>
       </c>
       <c r="R355" s="3">
         <v>0</v>
       </c>
       <c r="S355" s="3">
         <v>0</v>
       </c>
       <c r="T355" s="3">
         <v>99.83</v>
       </c>
       <c r="U355" s="3">
-        <v>51</v>
+        <v>52.79</v>
       </c>
       <c r="V355" s="3">
         <v>0</v>
       </c>
       <c r="W355" s="3">
         <v>0</v>
       </c>
       <c r="X355" s="2">
         <v>0</v>
       </c>
       <c r="Y355" s="2">
-        <v>51</v>
+        <v>52.79</v>
       </c>
       <c r="Z355" s="2">
-        <v>51.09</v>
+        <v>52.88</v>
       </c>
       <c r="AA355" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="356" spans="1:27">
       <c r="A356" s="2">
         <v>353</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C356" s="2" t="s">
         <v>1413</v>
       </c>
       <c r="D356" s="2" t="s">
         <v>1414</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="F356" s="2">
         <v>7391217</v>
       </c>
       <c r="G356" s="2" t="s">
@@ -34726,69 +34728,69 @@
         <v>0</v>
       </c>
       <c r="M358" s="3">
         <v>89.5</v>
       </c>
       <c r="N358" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O358" s="3"/>
       <c r="P358" s="3">
         <v>89.5</v>
       </c>
       <c r="Q358" s="3">
         <v>0</v>
       </c>
       <c r="R358" s="3">
         <v>0</v>
       </c>
       <c r="S358" s="3">
         <v>0</v>
       </c>
       <c r="T358" s="3">
         <v>89.5</v>
       </c>
       <c r="U358" s="3">
-        <v>86.58</v>
+        <v>89.49</v>
       </c>
       <c r="V358" s="3">
         <v>0</v>
       </c>
       <c r="W358" s="3">
         <v>0</v>
       </c>
       <c r="X358" s="2">
         <v>0</v>
       </c>
       <c r="Y358" s="2">
-        <v>86.58</v>
+        <v>89.49</v>
       </c>
       <c r="Z358" s="2">
-        <v>96.74</v>
+        <v>99.99</v>
       </c>
       <c r="AA358" s="2">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="359" spans="1:27">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C359" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="D359" s="2" t="s">
         <v>1426</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="F359" s="2">
         <v>0</v>
       </c>
       <c r="G359" s="2" t="s">
         <v>780</v>
       </c>
       <c r="H359" s="3" t="s">
@@ -34825,51 +34827,51 @@
       <c r="S359" s="3">
         <v>0</v>
       </c>
       <c r="T359" s="3">
         <v>60.91</v>
       </c>
       <c r="U359" s="3">
         <v>44.42</v>
       </c>
       <c r="V359" s="3">
         <v>0</v>
       </c>
       <c r="W359" s="3">
         <v>0</v>
       </c>
       <c r="X359" s="2">
         <v>0</v>
       </c>
       <c r="Y359" s="2">
         <v>44.42</v>
       </c>
       <c r="Z359" s="2">
         <v>72.93</v>
       </c>
       <c r="AA359" s="2">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="360" spans="1:27">
       <c r="A360" s="2">
         <v>357</v>
       </c>
       <c r="B360" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C360" s="2" t="s">
         <v>1429</v>
       </c>
       <c r="D360" s="2" t="s">
         <v>1430</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1431</v>
       </c>
       <c r="F360" s="2">
         <v>8123525</v>
       </c>
       <c r="G360" s="2" t="s">
         <v>780</v>
       </c>
       <c r="H360" s="3" t="s">
@@ -35217,66 +35219,66 @@
       <c r="N364" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O364" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P364" s="3">
         <v>385.77</v>
       </c>
       <c r="Q364" s="3">
         <v>45.81</v>
       </c>
       <c r="R364" s="3">
         <v>16.03</v>
       </c>
       <c r="S364" s="3">
         <v>0</v>
       </c>
       <c r="T364" s="3">
         <v>447.61</v>
       </c>
       <c r="U364" s="3">
         <v>385.77</v>
       </c>
       <c r="V364" s="3">
-        <v>46.7</v>
+        <v>45.81</v>
       </c>
       <c r="W364" s="3">
         <v>16.03</v>
       </c>
       <c r="X364" s="2">
         <v>0</v>
       </c>
       <c r="Y364" s="2">
-        <v>448.5</v>
+        <v>447.61</v>
       </c>
       <c r="Z364" s="2">
-        <v>51.54</v>
+        <v>51.44</v>
       </c>
       <c r="AA364" s="2">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="365" spans="1:27">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C365" s="2" t="s">
         <v>1450</v>
       </c>
       <c r="D365" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="F365" s="2">
         <v>40028141</v>
       </c>
       <c r="G365" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H365" s="3" t="s">
@@ -35300,66 +35302,66 @@
       <c r="N365" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O365" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P365" s="3">
         <v>156.47</v>
       </c>
       <c r="Q365" s="3">
         <v>33.29</v>
       </c>
       <c r="R365" s="3">
         <v>53.86</v>
       </c>
       <c r="S365" s="3">
         <v>0</v>
       </c>
       <c r="T365" s="3">
         <v>243.63</v>
       </c>
       <c r="U365" s="3">
         <v>156.47</v>
       </c>
       <c r="V365" s="3">
-        <v>34.18</v>
+        <v>33.29</v>
       </c>
       <c r="W365" s="3">
         <v>53.86</v>
       </c>
       <c r="X365" s="2">
         <v>0</v>
       </c>
       <c r="Y365" s="2">
-        <v>244.51</v>
+        <v>243.63</v>
       </c>
       <c r="Z365" s="2">
-        <v>33.4</v>
+        <v>33.28</v>
       </c>
       <c r="AA365" s="2">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="366" spans="1:27">
       <c r="A366" s="2">
         <v>363</v>
       </c>
       <c r="B366" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C366" s="2" t="s">
         <v>1454</v>
       </c>
       <c r="D366" s="2" t="s">
         <v>1455</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="F366" s="2">
         <v>40043119</v>
       </c>
       <c r="G366" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H366" s="3" t="s">
@@ -35383,66 +35385,66 @@
       <c r="N366" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O366" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P366" s="3">
         <v>300.71</v>
       </c>
       <c r="Q366" s="3">
         <v>9.59</v>
       </c>
       <c r="R366" s="3">
         <v>16.11</v>
       </c>
       <c r="S366" s="3">
         <v>0</v>
       </c>
       <c r="T366" s="3">
         <v>326.41</v>
       </c>
       <c r="U366" s="3">
         <v>300.71</v>
       </c>
       <c r="V366" s="3">
-        <v>16.62</v>
+        <v>9.59</v>
       </c>
       <c r="W366" s="3">
         <v>16.11</v>
       </c>
       <c r="X366" s="2">
         <v>0</v>
       </c>
       <c r="Y366" s="2">
-        <v>333.44</v>
+        <v>326.41</v>
       </c>
       <c r="Z366" s="2">
-        <v>36.44</v>
+        <v>35.67</v>
       </c>
       <c r="AA366" s="2">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="367" spans="1:27">
       <c r="A367" s="2">
         <v>364</v>
       </c>
       <c r="B367" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C367" s="2" t="s">
         <v>1457</v>
       </c>
       <c r="D367" s="2" t="s">
         <v>1458</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1459</v>
       </c>
       <c r="F367" s="2">
         <v>40034005</v>
       </c>
       <c r="G367" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H367" s="3" t="s">
@@ -35466,66 +35468,66 @@
       <c r="N367" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O367" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P367" s="3">
         <v>184.08</v>
       </c>
       <c r="Q367" s="3">
         <v>45.65</v>
       </c>
       <c r="R367" s="3">
         <v>9.65</v>
       </c>
       <c r="S367" s="3">
         <v>0</v>
       </c>
       <c r="T367" s="3">
         <v>239.38</v>
       </c>
       <c r="U367" s="3">
         <v>184.08</v>
       </c>
       <c r="V367" s="3">
-        <v>46.81</v>
+        <v>45.92</v>
       </c>
       <c r="W367" s="3">
         <v>9.65</v>
       </c>
       <c r="X367" s="2">
         <v>0</v>
       </c>
       <c r="Y367" s="2">
-        <v>240.54</v>
+        <v>239.65</v>
       </c>
       <c r="Z367" s="2">
-        <v>48.48</v>
+        <v>48.3</v>
       </c>
       <c r="AA367" s="2">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="368" spans="1:27">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>1461</v>
       </c>
       <c r="D368" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1463</v>
       </c>
       <c r="F368" s="2">
         <v>40053625</v>
       </c>
       <c r="G368" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H368" s="3" t="s">
@@ -35549,66 +35551,66 @@
       <c r="N368" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O368" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P368" s="3">
         <v>225.82</v>
       </c>
       <c r="Q368" s="3">
         <v>8.81</v>
       </c>
       <c r="R368" s="3">
         <v>28.71</v>
       </c>
       <c r="S368" s="3">
         <v>0</v>
       </c>
       <c r="T368" s="3">
         <v>263.35</v>
       </c>
       <c r="U368" s="3">
         <v>225.82</v>
       </c>
       <c r="V368" s="3">
-        <v>10.61</v>
+        <v>8.81</v>
       </c>
       <c r="W368" s="3">
         <v>28.71</v>
       </c>
       <c r="X368" s="2">
         <v>0</v>
       </c>
       <c r="Y368" s="2">
-        <v>265.14</v>
+        <v>263.35</v>
       </c>
       <c r="Z368" s="2">
-        <v>37.64</v>
+        <v>37.38</v>
       </c>
       <c r="AA368" s="2">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="369" spans="1:27">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>1465</v>
       </c>
       <c r="D369" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1467</v>
       </c>
       <c r="F369" s="2">
         <v>40032874</v>
       </c>
       <c r="G369" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H369" s="3" t="s">
@@ -35647,51 +35649,51 @@
       <c r="S369" s="3">
         <v>0</v>
       </c>
       <c r="T369" s="3">
         <v>55.63</v>
       </c>
       <c r="U369" s="3">
         <v>10.07</v>
       </c>
       <c r="V369" s="3">
         <v>20.95</v>
       </c>
       <c r="W369" s="3">
         <v>24.61</v>
       </c>
       <c r="X369" s="2">
         <v>0</v>
       </c>
       <c r="Y369" s="2">
         <v>55.63</v>
       </c>
       <c r="Z369" s="2">
         <v>5.97</v>
       </c>
       <c r="AA369" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="370" spans="1:27">
       <c r="A370" s="2">
         <v>367</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C370" s="2" t="s">
         <v>1469</v>
       </c>
       <c r="D370" s="2" t="s">
         <v>1470</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="F370" s="2">
         <v>40028607</v>
       </c>
       <c r="G370" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H370" s="3" t="s">
@@ -35715,66 +35717,66 @@
       <c r="N370" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O370" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P370" s="3">
         <v>142.36</v>
       </c>
       <c r="Q370" s="3">
         <v>30.51</v>
       </c>
       <c r="R370" s="3">
         <v>22.93</v>
       </c>
       <c r="S370" s="3">
         <v>0</v>
       </c>
       <c r="T370" s="3">
         <v>195.8</v>
       </c>
       <c r="U370" s="3">
         <v>142.36</v>
       </c>
       <c r="V370" s="3">
-        <v>32.24</v>
+        <v>30.51</v>
       </c>
       <c r="W370" s="3">
         <v>22.93</v>
       </c>
       <c r="X370" s="2">
         <v>0</v>
       </c>
       <c r="Y370" s="2">
-        <v>197.53</v>
+        <v>195.8</v>
       </c>
       <c r="Z370" s="2">
-        <v>44.32</v>
+        <v>43.93</v>
       </c>
       <c r="AA370" s="2">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="371" spans="1:27">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C371" s="2" t="s">
         <v>1473</v>
       </c>
       <c r="D371" s="2" t="s">
         <v>1474</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1475</v>
       </c>
       <c r="F371" s="2">
         <v>40028452</v>
       </c>
       <c r="G371" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H371" s="3" t="s">
@@ -35798,66 +35800,66 @@
       <c r="N371" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O371" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P371" s="3">
         <v>209.74</v>
       </c>
       <c r="Q371" s="3">
         <v>35.35</v>
       </c>
       <c r="R371" s="3">
         <v>49.12</v>
       </c>
       <c r="S371" s="3">
         <v>0</v>
       </c>
       <c r="T371" s="3">
         <v>294.21</v>
       </c>
       <c r="U371" s="3">
         <v>209.74</v>
       </c>
       <c r="V371" s="3">
-        <v>38.6</v>
+        <v>35.35</v>
       </c>
       <c r="W371" s="3">
         <v>49.12</v>
       </c>
       <c r="X371" s="2">
         <v>0</v>
       </c>
       <c r="Y371" s="2">
-        <v>297.46</v>
+        <v>294.21</v>
       </c>
       <c r="Z371" s="2">
-        <v>39.54</v>
+        <v>39.11</v>
       </c>
       <c r="AA371" s="2">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="372" spans="1:27">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C372" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="D372" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="F372" s="2">
         <v>40041911</v>
       </c>
       <c r="G372" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H372" s="3" t="s">
@@ -35881,66 +35883,66 @@
       <c r="N372" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O372" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P372" s="3">
         <v>137.48</v>
       </c>
       <c r="Q372" s="3">
         <v>9.02</v>
       </c>
       <c r="R372" s="3">
         <v>7.93</v>
       </c>
       <c r="S372" s="3">
         <v>0</v>
       </c>
       <c r="T372" s="3">
         <v>154.43</v>
       </c>
       <c r="U372" s="3">
         <v>137.48</v>
       </c>
       <c r="V372" s="3">
-        <v>9.61</v>
+        <v>9.02</v>
       </c>
       <c r="W372" s="3">
         <v>7.93</v>
       </c>
       <c r="X372" s="2">
         <v>0</v>
       </c>
       <c r="Y372" s="2">
-        <v>155.02</v>
+        <v>154.43</v>
       </c>
       <c r="Z372" s="2">
-        <v>28.39</v>
+        <v>28.28</v>
       </c>
       <c r="AA372" s="2">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="373" spans="1:27">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C373" s="2" t="s">
         <v>1481</v>
       </c>
       <c r="D373" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1483</v>
       </c>
       <c r="F373" s="2">
         <v>40028303</v>
       </c>
       <c r="G373" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H373" s="3" t="s">
@@ -35964,66 +35966,66 @@
       <c r="N373" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O373" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P373" s="3">
         <v>251.5</v>
       </c>
       <c r="Q373" s="3">
         <v>26.74</v>
       </c>
       <c r="R373" s="3">
         <v>31.13</v>
       </c>
       <c r="S373" s="3">
         <v>0</v>
       </c>
       <c r="T373" s="3">
         <v>309.37</v>
       </c>
       <c r="U373" s="3">
         <v>251.5</v>
       </c>
       <c r="V373" s="3">
-        <v>29.69</v>
+        <v>26.74</v>
       </c>
       <c r="W373" s="3">
         <v>31.13</v>
       </c>
       <c r="X373" s="2">
         <v>0</v>
       </c>
       <c r="Y373" s="2">
-        <v>312.32</v>
+        <v>309.37</v>
       </c>
       <c r="Z373" s="2">
-        <v>47.61</v>
+        <v>47.16</v>
       </c>
       <c r="AA373" s="2">
-        <v>75</v>
+        <v>68</v>
       </c>
     </row>
     <row r="374" spans="1:27">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C374" s="2" t="s">
         <v>1485</v>
       </c>
       <c r="D374" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="F374" s="2">
         <v>40053588</v>
       </c>
       <c r="G374" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H374" s="3" t="s">
@@ -36047,66 +36049,66 @@
       <c r="N374" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O374" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P374" s="3">
         <v>209.11</v>
       </c>
       <c r="Q374" s="3">
         <v>19.4</v>
       </c>
       <c r="R374" s="3">
         <v>20.75</v>
       </c>
       <c r="S374" s="3">
         <v>0</v>
       </c>
       <c r="T374" s="3">
         <v>249.26</v>
       </c>
       <c r="U374" s="3">
         <v>209.11</v>
       </c>
       <c r="V374" s="3">
-        <v>22.33</v>
+        <v>19.4</v>
       </c>
       <c r="W374" s="3">
         <v>20.75</v>
       </c>
       <c r="X374" s="2">
         <v>0</v>
       </c>
       <c r="Y374" s="2">
-        <v>252.18</v>
+        <v>249.26</v>
       </c>
       <c r="Z374" s="2">
-        <v>35.74</v>
+        <v>35.33</v>
       </c>
       <c r="AA374" s="2">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="375" spans="1:27">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C375" s="2" t="s">
         <v>1489</v>
       </c>
       <c r="D375" s="2" t="s">
         <v>1490</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1491</v>
       </c>
       <c r="F375" s="2">
         <v>40037930</v>
       </c>
       <c r="G375" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H375" s="3" t="s">
@@ -36145,51 +36147,51 @@
       <c r="S375" s="3">
         <v>0</v>
       </c>
       <c r="T375" s="3">
         <v>32.71</v>
       </c>
       <c r="U375" s="3">
         <v>16.99</v>
       </c>
       <c r="V375" s="3">
         <v>15.72</v>
       </c>
       <c r="W375" s="3">
         <v>0</v>
       </c>
       <c r="X375" s="2">
         <v>0</v>
       </c>
       <c r="Y375" s="2">
         <v>32.71</v>
       </c>
       <c r="Z375" s="2">
         <v>55.31</v>
       </c>
       <c r="AA375" s="2">
-        <v>78</v>
+        <v>58</v>
       </c>
     </row>
     <row r="376" spans="1:27">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C376" s="2" t="s">
         <v>1493</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1495</v>
       </c>
       <c r="F376" s="2">
         <v>40060206</v>
       </c>
       <c r="G376" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H376" s="3" t="s">
@@ -36228,51 +36230,51 @@
       <c r="S376" s="3">
         <v>0</v>
       </c>
       <c r="T376" s="3">
         <v>10.88</v>
       </c>
       <c r="U376" s="3">
         <v>0</v>
       </c>
       <c r="V376" s="3">
         <v>9.18</v>
       </c>
       <c r="W376" s="3">
         <v>1.7</v>
       </c>
       <c r="X376" s="2">
         <v>0</v>
       </c>
       <c r="Y376" s="2">
         <v>10.88</v>
       </c>
       <c r="Z376" s="2">
         <v>21.87</v>
       </c>
       <c r="AA376" s="2">
-        <v>61</v>
+        <v>43</v>
       </c>
     </row>
     <row r="377" spans="1:27">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C377" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="D377" s="2" t="s">
         <v>1499</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>1500</v>
       </c>
       <c r="F377" s="2">
         <v>40037464</v>
       </c>
       <c r="G377" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H377" s="3" t="s">
@@ -36296,66 +36298,66 @@
       <c r="N377" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O377" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P377" s="3">
         <v>16.02</v>
       </c>
       <c r="Q377" s="3">
         <v>8.35</v>
       </c>
       <c r="R377" s="3">
         <v>0</v>
       </c>
       <c r="S377" s="3">
         <v>0</v>
       </c>
       <c r="T377" s="3">
         <v>24.38</v>
       </c>
       <c r="U377" s="3">
         <v>16.02</v>
       </c>
       <c r="V377" s="3">
-        <v>10.46</v>
+        <v>8.35</v>
       </c>
       <c r="W377" s="3">
         <v>0</v>
       </c>
       <c r="X377" s="2">
         <v>0</v>
       </c>
       <c r="Y377" s="2">
-        <v>26.49</v>
+        <v>24.38</v>
       </c>
       <c r="Z377" s="2">
-        <v>53.44</v>
+        <v>49.18</v>
       </c>
       <c r="AA377" s="2">
-        <v>68</v>
+        <v>41</v>
       </c>
     </row>
     <row r="378" spans="1:27">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C378" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="D378" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="F378" s="2">
         <v>40037491</v>
       </c>
       <c r="G378" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H378" s="3" t="s">
@@ -36394,51 +36396,51 @@
       <c r="S378" s="3">
         <v>0</v>
       </c>
       <c r="T378" s="3">
         <v>17.37</v>
       </c>
       <c r="U378" s="3">
         <v>0</v>
       </c>
       <c r="V378" s="3">
         <v>14.76</v>
       </c>
       <c r="W378" s="3">
         <v>2.61</v>
       </c>
       <c r="X378" s="2">
         <v>0</v>
       </c>
       <c r="Y378" s="2">
         <v>17.37</v>
       </c>
       <c r="Z378" s="2">
         <v>30.82</v>
       </c>
       <c r="AA378" s="2">
-        <v>60</v>
+        <v>41</v>
       </c>
     </row>
     <row r="379" spans="1:27">
       <c r="A379" s="2">
         <v>376</v>
       </c>
       <c r="B379" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C379" s="2" t="s">
         <v>1506</v>
       </c>
       <c r="D379" s="2" t="s">
         <v>1507</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="F379" s="2">
         <v>40038205</v>
       </c>
       <c r="G379" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H379" s="3" t="s">
@@ -36477,51 +36479,51 @@
       <c r="S379" s="3">
         <v>0</v>
       </c>
       <c r="T379" s="3">
         <v>19.35</v>
       </c>
       <c r="U379" s="3">
         <v>4.31</v>
       </c>
       <c r="V379" s="3">
         <v>15.04</v>
       </c>
       <c r="W379" s="3">
         <v>0</v>
       </c>
       <c r="X379" s="2">
         <v>0</v>
       </c>
       <c r="Y379" s="2">
         <v>19.35</v>
       </c>
       <c r="Z379" s="2">
         <v>36.53</v>
       </c>
       <c r="AA379" s="2">
-        <v>58</v>
+        <v>35</v>
       </c>
     </row>
     <row r="380" spans="1:27">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="D380" s="2" t="s">
         <v>1511</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="F380" s="2">
         <v>40038173</v>
       </c>
       <c r="G380" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H380" s="3" t="s">
@@ -36628,66 +36630,66 @@
       <c r="N381" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O381" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P381" s="3">
         <v>12.59</v>
       </c>
       <c r="Q381" s="3">
         <v>18.33</v>
       </c>
       <c r="R381" s="3">
         <v>0</v>
       </c>
       <c r="S381" s="3">
         <v>0</v>
       </c>
       <c r="T381" s="3">
         <v>30.91</v>
       </c>
       <c r="U381" s="3">
         <v>12.59</v>
       </c>
       <c r="V381" s="3">
-        <v>22.42</v>
+        <v>18.33</v>
       </c>
       <c r="W381" s="3">
         <v>0</v>
       </c>
       <c r="X381" s="2">
         <v>0</v>
       </c>
       <c r="Y381" s="2">
-        <v>35.01</v>
+        <v>30.91</v>
       </c>
       <c r="Z381" s="2">
-        <v>64.26</v>
+        <v>56.74</v>
       </c>
       <c r="AA381" s="2">
-        <v>96</v>
+        <v>33</v>
       </c>
     </row>
     <row r="382" spans="1:27">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C382" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="F382" s="2">
         <v>40037485</v>
       </c>
       <c r="G382" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H382" s="3" t="s">
@@ -36726,51 +36728,51 @@
       <c r="S382" s="3">
         <v>0</v>
       </c>
       <c r="T382" s="3">
         <v>11.73</v>
       </c>
       <c r="U382" s="3">
         <v>0</v>
       </c>
       <c r="V382" s="3">
         <v>9.12</v>
       </c>
       <c r="W382" s="3">
         <v>2.61</v>
       </c>
       <c r="X382" s="2">
         <v>0</v>
       </c>
       <c r="Y382" s="2">
         <v>11.73</v>
       </c>
       <c r="Z382" s="2">
         <v>20.81</v>
       </c>
       <c r="AA382" s="2">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:27">
       <c r="A383" s="2">
         <v>380</v>
       </c>
       <c r="B383" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C383" s="2" t="s">
         <v>1522</v>
       </c>
       <c r="D383" s="2" t="s">
         <v>1523</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="F383" s="2">
         <v>40060215</v>
       </c>
       <c r="G383" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H383" s="3" t="s">
@@ -36794,66 +36796,66 @@
       <c r="N383" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O383" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P383" s="3">
         <v>27.26</v>
       </c>
       <c r="Q383" s="3">
         <v>9.14</v>
       </c>
       <c r="R383" s="3">
         <v>2.4</v>
       </c>
       <c r="S383" s="3">
         <v>0</v>
       </c>
       <c r="T383" s="3">
         <v>38.8</v>
       </c>
       <c r="U383" s="3">
         <v>27.26</v>
       </c>
       <c r="V383" s="3">
-        <v>9.73</v>
+        <v>9.14</v>
       </c>
       <c r="W383" s="3">
         <v>2.4</v>
       </c>
       <c r="X383" s="2">
         <v>0</v>
       </c>
       <c r="Y383" s="2">
-        <v>39.39</v>
+        <v>38.8</v>
       </c>
       <c r="Z383" s="2">
-        <v>79.52</v>
+        <v>78.33</v>
       </c>
       <c r="AA383" s="2">
-        <v>90</v>
+        <v>63</v>
       </c>
     </row>
     <row r="384" spans="1:27">
       <c r="A384" s="2">
         <v>381</v>
       </c>
       <c r="B384" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C384" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="D384" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="F384" s="2">
         <v>40041562</v>
       </c>
       <c r="G384" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H384" s="3" t="s">
@@ -36877,66 +36879,66 @@
       <c r="N384" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O384" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P384" s="3">
         <v>10.42</v>
       </c>
       <c r="Q384" s="3">
         <v>13.52</v>
       </c>
       <c r="R384" s="3">
         <v>2.61</v>
       </c>
       <c r="S384" s="3">
         <v>0</v>
       </c>
       <c r="T384" s="3">
         <v>26.55</v>
       </c>
       <c r="U384" s="3">
         <v>10.42</v>
       </c>
       <c r="V384" s="3">
-        <v>14.11</v>
+        <v>15.25</v>
       </c>
       <c r="W384" s="3">
         <v>2.61</v>
       </c>
       <c r="X384" s="2">
         <v>0</v>
       </c>
       <c r="Y384" s="2">
-        <v>27.14</v>
+        <v>28.28</v>
       </c>
       <c r="Z384" s="2">
-        <v>48.14</v>
+        <v>50.17</v>
       </c>
       <c r="AA384" s="2">
-        <v>80</v>
+        <v>55</v>
       </c>
     </row>
     <row r="385" spans="1:27">
       <c r="A385" s="2">
         <v>382</v>
       </c>
       <c r="B385" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C385" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="D385" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="F385" s="2">
         <v>40039129</v>
       </c>
       <c r="G385" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H385" s="3" t="s">
@@ -36975,51 +36977,51 @@
       <c r="S385" s="3">
         <v>0</v>
       </c>
       <c r="T385" s="3">
         <v>32.06</v>
       </c>
       <c r="U385" s="3">
         <v>16.23</v>
       </c>
       <c r="V385" s="3">
         <v>15.83</v>
       </c>
       <c r="W385" s="3">
         <v>0</v>
       </c>
       <c r="X385" s="2">
         <v>0</v>
       </c>
       <c r="Y385" s="2">
         <v>32.06</v>
       </c>
       <c r="Z385" s="2">
         <v>49.75</v>
       </c>
       <c r="AA385" s="2">
-        <v>85</v>
+        <v>61</v>
       </c>
     </row>
     <row r="386" spans="1:27">
       <c r="A386" s="2">
         <v>383</v>
       </c>
       <c r="B386" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C386" s="2" t="s">
         <v>1534</v>
       </c>
       <c r="D386" s="2" t="s">
         <v>1535</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="F386" s="2">
         <v>40041508</v>
       </c>
       <c r="G386" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H386" s="3" t="s">
@@ -37058,51 +37060,51 @@
       <c r="S386" s="3">
         <v>0</v>
       </c>
       <c r="T386" s="3">
         <v>11.79</v>
       </c>
       <c r="U386" s="3">
         <v>0</v>
       </c>
       <c r="V386" s="3">
         <v>9.18</v>
       </c>
       <c r="W386" s="3">
         <v>2.61</v>
       </c>
       <c r="X386" s="2">
         <v>0</v>
       </c>
       <c r="Y386" s="2">
         <v>11.79</v>
       </c>
       <c r="Z386" s="2">
         <v>20.92</v>
       </c>
       <c r="AA386" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:27">
       <c r="A387" s="2">
         <v>384</v>
       </c>
       <c r="B387" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C387" s="2" t="s">
         <v>1538</v>
       </c>
       <c r="D387" s="2" t="s">
         <v>1539</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="F387" s="2">
         <v>40060127</v>
       </c>
       <c r="G387" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H387" s="3" t="s">
@@ -37141,51 +37143,51 @@
       <c r="S387" s="3">
         <v>0</v>
       </c>
       <c r="T387" s="3">
         <v>25.48</v>
       </c>
       <c r="U387" s="3">
         <v>9.79</v>
       </c>
       <c r="V387" s="3">
         <v>13.08</v>
       </c>
       <c r="W387" s="3">
         <v>2.61</v>
       </c>
       <c r="X387" s="2">
         <v>0</v>
       </c>
       <c r="Y387" s="2">
         <v>25.48</v>
       </c>
       <c r="Z387" s="2">
         <v>45.07</v>
       </c>
       <c r="AA387" s="2">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="388" spans="1:27">
       <c r="A388" s="2">
         <v>385</v>
       </c>
       <c r="B388" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C388" s="2" t="s">
         <v>1542</v>
       </c>
       <c r="D388" s="2" t="s">
         <v>1543</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>1544</v>
       </c>
       <c r="F388" s="2">
         <v>40060197</v>
       </c>
       <c r="G388" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H388" s="3" t="s">
@@ -37307,51 +37309,51 @@
       <c r="S389" s="3">
         <v>0</v>
       </c>
       <c r="T389" s="3">
         <v>20.11</v>
       </c>
       <c r="U389" s="3">
         <v>16.49</v>
       </c>
       <c r="V389" s="3">
         <v>3.62</v>
       </c>
       <c r="W389" s="3">
         <v>0</v>
       </c>
       <c r="X389" s="2">
         <v>0</v>
       </c>
       <c r="Y389" s="2">
         <v>20.11</v>
       </c>
       <c r="Z389" s="2">
         <v>31.5</v>
       </c>
       <c r="AA389" s="2">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="390" spans="1:27">
       <c r="A390" s="2">
         <v>387</v>
       </c>
       <c r="B390" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C390" s="2" t="s">
         <v>1550</v>
       </c>
       <c r="D390" s="2" t="s">
         <v>1551</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>1552</v>
       </c>
       <c r="F390" s="2">
         <v>40040649</v>
       </c>
       <c r="G390" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H390" s="3" t="s">
@@ -37390,51 +37392,51 @@
       <c r="S390" s="3">
         <v>0</v>
       </c>
       <c r="T390" s="3">
         <v>28.28</v>
       </c>
       <c r="U390" s="3">
         <v>10.59</v>
       </c>
       <c r="V390" s="3">
         <v>15.07</v>
       </c>
       <c r="W390" s="3">
         <v>2.61</v>
       </c>
       <c r="X390" s="2">
         <v>0</v>
       </c>
       <c r="Y390" s="2">
         <v>28.28</v>
       </c>
       <c r="Z390" s="2">
         <v>50.17</v>
       </c>
       <c r="AA390" s="2">
-        <v>60</v>
+        <v>41</v>
       </c>
     </row>
     <row r="391" spans="1:27">
       <c r="A391" s="2">
         <v>388</v>
       </c>
       <c r="B391" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C391" s="2" t="s">
         <v>1554</v>
       </c>
       <c r="D391" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>1556</v>
       </c>
       <c r="F391" s="2">
         <v>40037474</v>
       </c>
       <c r="G391" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H391" s="3" t="s">
@@ -37473,51 +37475,51 @@
       <c r="S391" s="3">
         <v>0</v>
       </c>
       <c r="T391" s="3">
         <v>33.56</v>
       </c>
       <c r="U391" s="3">
         <v>18.64</v>
       </c>
       <c r="V391" s="3">
         <v>14.92</v>
       </c>
       <c r="W391" s="3">
         <v>0</v>
       </c>
       <c r="X391" s="2">
         <v>0</v>
       </c>
       <c r="Y391" s="2">
         <v>33.56</v>
       </c>
       <c r="Z391" s="2">
         <v>57.34</v>
       </c>
       <c r="AA391" s="2">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="392" spans="1:27">
       <c r="A392" s="2">
         <v>389</v>
       </c>
       <c r="B392" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C392" s="2" t="s">
         <v>1558</v>
       </c>
       <c r="D392" s="2" t="s">
         <v>1559</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>1560</v>
       </c>
       <c r="F392" s="2">
         <v>40040541</v>
       </c>
       <c r="G392" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H392" s="3" t="s">
@@ -37556,51 +37558,51 @@
       <c r="S392" s="3">
         <v>0</v>
       </c>
       <c r="T392" s="3">
         <v>6.27</v>
       </c>
       <c r="U392" s="3">
         <v>0</v>
       </c>
       <c r="V392" s="3">
         <v>9.63</v>
       </c>
       <c r="W392" s="3">
         <v>0</v>
       </c>
       <c r="X392" s="2">
         <v>0</v>
       </c>
       <c r="Y392" s="2">
         <v>9.63</v>
       </c>
       <c r="Z392" s="2">
         <v>16.45</v>
       </c>
       <c r="AA392" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="393" spans="1:27">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C393" s="2" t="s">
         <v>1562</v>
       </c>
       <c r="D393" s="2" t="s">
         <v>1563</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>1564</v>
       </c>
       <c r="F393" s="2">
         <v>40060216</v>
       </c>
       <c r="G393" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H393" s="3" t="s">
@@ -37639,51 +37641,51 @@
       <c r="S393" s="3">
         <v>0</v>
       </c>
       <c r="T393" s="3">
         <v>40.07</v>
       </c>
       <c r="U393" s="3">
         <v>21.62</v>
       </c>
       <c r="V393" s="3">
         <v>16.04</v>
       </c>
       <c r="W393" s="3">
         <v>2.4</v>
       </c>
       <c r="X393" s="2">
         <v>0</v>
       </c>
       <c r="Y393" s="2">
         <v>40.07</v>
       </c>
       <c r="Z393" s="2">
         <v>80.88</v>
       </c>
       <c r="AA393" s="2">
-        <v>67</v>
+        <v>42</v>
       </c>
     </row>
     <row r="394" spans="1:27">
       <c r="A394" s="2">
         <v>391</v>
       </c>
       <c r="B394" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C394" s="2" t="s">
         <v>1566</v>
       </c>
       <c r="D394" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="F394" s="2">
         <v>40060212</v>
       </c>
       <c r="G394" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H394" s="3" t="s">
@@ -37722,51 +37724,51 @@
       <c r="S394" s="3">
         <v>0</v>
       </c>
       <c r="T394" s="3">
         <v>38.84</v>
       </c>
       <c r="U394" s="3">
         <v>21.9</v>
       </c>
       <c r="V394" s="3">
         <v>14.53</v>
       </c>
       <c r="W394" s="3">
         <v>2.4</v>
       </c>
       <c r="X394" s="2">
         <v>0</v>
       </c>
       <c r="Y394" s="2">
         <v>38.84</v>
       </c>
       <c r="Z394" s="2">
         <v>78.4</v>
       </c>
       <c r="AA394" s="2">
-        <v>80</v>
+        <v>52</v>
       </c>
     </row>
     <row r="395" spans="1:27">
       <c r="A395" s="2">
         <v>392</v>
       </c>
       <c r="B395" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C395" s="2" t="s">
         <v>1570</v>
       </c>
       <c r="D395" s="2" t="s">
         <v>1571</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="F395" s="2">
         <v>40040636</v>
       </c>
       <c r="G395" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H395" s="3" t="s">
@@ -37790,66 +37792,66 @@
       <c r="N395" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O395" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P395" s="3">
         <v>16.66</v>
       </c>
       <c r="Q395" s="3">
         <v>17.93</v>
       </c>
       <c r="R395" s="3">
         <v>0</v>
       </c>
       <c r="S395" s="3">
         <v>0</v>
       </c>
       <c r="T395" s="3">
         <v>34.6</v>
       </c>
       <c r="U395" s="3">
         <v>16.66</v>
       </c>
       <c r="V395" s="3">
-        <v>20.35</v>
+        <v>17.93</v>
       </c>
       <c r="W395" s="3">
         <v>0</v>
       </c>
       <c r="X395" s="2">
         <v>0</v>
       </c>
       <c r="Y395" s="2">
-        <v>37.01</v>
+        <v>34.6</v>
       </c>
       <c r="Z395" s="2">
-        <v>67.32</v>
+        <v>62.93</v>
       </c>
       <c r="AA395" s="2">
-        <v>73</v>
+        <v>45</v>
       </c>
     </row>
     <row r="396" spans="1:27">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C396" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="D396" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="F396" s="2">
         <v>40060217</v>
       </c>
       <c r="G396" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H396" s="3" t="s">
@@ -37870,69 +37872,69 @@
       <c r="M396" s="3">
         <v>49.75</v>
       </c>
       <c r="N396" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O396" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P396" s="3">
         <v>0</v>
       </c>
       <c r="Q396" s="3">
         <v>9.17</v>
       </c>
       <c r="R396" s="3">
         <v>2.4</v>
       </c>
       <c r="S396" s="3">
         <v>0</v>
       </c>
       <c r="T396" s="3">
         <v>11.58</v>
       </c>
       <c r="U396" s="3">
-        <v>0</v>
+        <v>7.62</v>
       </c>
       <c r="V396" s="3">
         <v>9.17</v>
       </c>
       <c r="W396" s="3">
         <v>2.4</v>
       </c>
       <c r="X396" s="2">
         <v>0</v>
       </c>
       <c r="Y396" s="2">
-        <v>11.58</v>
+        <v>19.2</v>
       </c>
       <c r="Z396" s="2">
-        <v>23.27</v>
+        <v>38.58</v>
       </c>
       <c r="AA396" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="397" spans="1:27">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C397" s="2" t="s">
         <v>1578</v>
       </c>
       <c r="D397" s="2" t="s">
         <v>1579</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1580</v>
       </c>
       <c r="F397" s="2">
         <v>40040615</v>
       </c>
       <c r="G397" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H397" s="3" t="s">
@@ -37971,51 +37973,51 @@
       <c r="S397" s="3">
         <v>0</v>
       </c>
       <c r="T397" s="3">
         <v>33.78</v>
       </c>
       <c r="U397" s="3">
         <v>16.01</v>
       </c>
       <c r="V397" s="3">
         <v>17.77</v>
       </c>
       <c r="W397" s="3">
         <v>0</v>
       </c>
       <c r="X397" s="2">
         <v>0</v>
       </c>
       <c r="Y397" s="2">
         <v>33.78</v>
       </c>
       <c r="Z397" s="2">
         <v>68.77</v>
       </c>
       <c r="AA397" s="2">
-        <v>85</v>
+        <v>56</v>
       </c>
     </row>
     <row r="398" spans="1:27">
       <c r="A398" s="2">
         <v>395</v>
       </c>
       <c r="B398" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C398" s="2" t="s">
         <v>1582</v>
       </c>
       <c r="D398" s="2" t="s">
         <v>1583</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>1584</v>
       </c>
       <c r="F398" s="2">
         <v>40060176</v>
       </c>
       <c r="G398" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H398" s="3" t="s">
@@ -38036,69 +38038,69 @@
       <c r="M398" s="3">
         <v>49.54</v>
       </c>
       <c r="N398" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O398" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P398" s="3">
         <v>0</v>
       </c>
       <c r="Q398" s="3">
         <v>14.28</v>
       </c>
       <c r="R398" s="3">
         <v>2.38</v>
       </c>
       <c r="S398" s="3">
         <v>0</v>
       </c>
       <c r="T398" s="3">
         <v>16.66</v>
       </c>
       <c r="U398" s="3">
-        <v>0</v>
+        <v>9.1</v>
       </c>
       <c r="V398" s="3">
-        <v>21.79</v>
+        <v>17.66</v>
       </c>
       <c r="W398" s="3">
         <v>2.38</v>
       </c>
       <c r="X398" s="2">
         <v>0</v>
       </c>
       <c r="Y398" s="2">
-        <v>24.17</v>
+        <v>29.14</v>
       </c>
       <c r="Z398" s="2">
-        <v>48.8</v>
+        <v>58.81</v>
       </c>
       <c r="AA398" s="2">
-        <v>55</v>
+        <v>36</v>
       </c>
     </row>
     <row r="399" spans="1:27">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C399" s="2" t="s">
         <v>1586</v>
       </c>
       <c r="D399" s="2" t="s">
         <v>1587</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1588</v>
       </c>
       <c r="F399" s="2">
         <v>40040602</v>
       </c>
       <c r="G399" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H399" s="3" t="s">
@@ -38137,51 +38139,51 @@
       <c r="S399" s="3">
         <v>0</v>
       </c>
       <c r="T399" s="3">
         <v>30.26</v>
       </c>
       <c r="U399" s="3">
         <v>17.02</v>
       </c>
       <c r="V399" s="3">
         <v>13.24</v>
       </c>
       <c r="W399" s="3">
         <v>0</v>
       </c>
       <c r="X399" s="2">
         <v>0</v>
       </c>
       <c r="Y399" s="2">
         <v>30.25</v>
       </c>
       <c r="Z399" s="2">
         <v>56.9</v>
       </c>
       <c r="AA399" s="2">
-        <v>90</v>
+        <v>57</v>
       </c>
     </row>
     <row r="400" spans="1:27">
       <c r="A400" s="2">
         <v>397</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C400" s="2" t="s">
         <v>1590</v>
       </c>
       <c r="D400" s="2" t="s">
         <v>1591</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1592</v>
       </c>
       <c r="F400" s="2">
         <v>40060213</v>
       </c>
       <c r="G400" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H400" s="3" t="s">
@@ -38205,66 +38207,66 @@
       <c r="N400" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O400" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P400" s="3">
         <v>10.62</v>
       </c>
       <c r="Q400" s="3">
         <v>13.35</v>
       </c>
       <c r="R400" s="3">
         <v>2.4</v>
       </c>
       <c r="S400" s="3">
         <v>0</v>
       </c>
       <c r="T400" s="3">
         <v>26.38</v>
       </c>
       <c r="U400" s="3">
         <v>10.62</v>
       </c>
       <c r="V400" s="3">
-        <v>17.8</v>
+        <v>13.35</v>
       </c>
       <c r="W400" s="3">
         <v>2.4</v>
       </c>
       <c r="X400" s="2">
         <v>0</v>
       </c>
       <c r="Y400" s="2">
-        <v>30.83</v>
+        <v>26.38</v>
       </c>
       <c r="Z400" s="2">
-        <v>62.24</v>
+        <v>53.25</v>
       </c>
       <c r="AA400" s="2">
-        <v>57</v>
+        <v>37</v>
       </c>
     </row>
     <row r="401" spans="1:27">
       <c r="A401" s="2">
         <v>398</v>
       </c>
       <c r="B401" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C401" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="D401" s="2" t="s">
         <v>1595</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1596</v>
       </c>
       <c r="F401" s="2">
         <v>40040583</v>
       </c>
       <c r="G401" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H401" s="3" t="s">
@@ -38303,51 +38305,51 @@
       <c r="S401" s="3">
         <v>0</v>
       </c>
       <c r="T401" s="3">
         <v>31.55</v>
       </c>
       <c r="U401" s="3">
         <v>16.8</v>
       </c>
       <c r="V401" s="3">
         <v>14.75</v>
       </c>
       <c r="W401" s="3">
         <v>0</v>
       </c>
       <c r="X401" s="2">
         <v>0</v>
       </c>
       <c r="Y401" s="2">
         <v>31.55</v>
       </c>
       <c r="Z401" s="2">
         <v>57.38</v>
       </c>
       <c r="AA401" s="2">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="402" spans="1:27">
       <c r="A402" s="2">
         <v>399</v>
       </c>
       <c r="B402" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C402" s="2" t="s">
         <v>1598</v>
       </c>
       <c r="D402" s="2" t="s">
         <v>1599</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1600</v>
       </c>
       <c r="F402" s="2">
         <v>40040572</v>
       </c>
       <c r="G402" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H402" s="3" t="s">
@@ -38371,66 +38373,66 @@
       <c r="N402" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O402" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P402" s="3">
         <v>12.44</v>
       </c>
       <c r="Q402" s="3">
         <v>13.51</v>
       </c>
       <c r="R402" s="3">
         <v>0</v>
       </c>
       <c r="S402" s="3">
         <v>0</v>
       </c>
       <c r="T402" s="3">
         <v>25.96</v>
       </c>
       <c r="U402" s="3">
         <v>12.44</v>
       </c>
       <c r="V402" s="3">
-        <v>14.99</v>
+        <v>13.51</v>
       </c>
       <c r="W402" s="3">
         <v>0</v>
       </c>
       <c r="X402" s="2">
         <v>0</v>
       </c>
       <c r="Y402" s="2">
-        <v>27.43</v>
+        <v>25.96</v>
       </c>
       <c r="Z402" s="2">
-        <v>48.42</v>
+        <v>45.82</v>
       </c>
       <c r="AA402" s="2">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="403" spans="1:27">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C403" s="2" t="s">
         <v>1602</v>
       </c>
       <c r="D403" s="2" t="s">
         <v>1603</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1604</v>
       </c>
       <c r="F403" s="2">
         <v>40034000</v>
       </c>
       <c r="G403" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H403" s="3" t="s">
@@ -38454,66 +38456,66 @@
       <c r="N403" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O403" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P403" s="3">
         <v>10.2</v>
       </c>
       <c r="Q403" s="3">
         <v>5.66</v>
       </c>
       <c r="R403" s="3">
         <v>6.57</v>
       </c>
       <c r="S403" s="3">
         <v>0</v>
       </c>
       <c r="T403" s="3">
         <v>22.42</v>
       </c>
       <c r="U403" s="3">
         <v>10.2</v>
       </c>
       <c r="V403" s="3">
-        <v>7.39</v>
+        <v>5.66</v>
       </c>
       <c r="W403" s="3">
         <v>6.57</v>
       </c>
       <c r="X403" s="2">
         <v>0</v>
       </c>
       <c r="Y403" s="2">
-        <v>24.15</v>
+        <v>22.42</v>
       </c>
       <c r="Z403" s="2">
-        <v>19.14</v>
+        <v>17.76</v>
       </c>
       <c r="AA403" s="2">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="404" spans="1:27">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C404" s="2" t="s">
         <v>1606</v>
       </c>
       <c r="D404" s="2" t="s">
         <v>1607</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1608</v>
       </c>
       <c r="F404" s="2">
         <v>40065970</v>
       </c>
       <c r="G404" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H404" s="3" t="s">
@@ -38537,66 +38539,66 @@
       <c r="N404" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O404" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P404" s="3">
         <v>286.46</v>
       </c>
       <c r="Q404" s="3">
         <v>28.19</v>
       </c>
       <c r="R404" s="3">
         <v>29.47</v>
       </c>
       <c r="S404" s="3">
         <v>0</v>
       </c>
       <c r="T404" s="3">
         <v>344.11</v>
       </c>
       <c r="U404" s="3">
         <v>286.44</v>
       </c>
       <c r="V404" s="3">
-        <v>31.73</v>
+        <v>28.19</v>
       </c>
       <c r="W404" s="3">
         <v>29.47</v>
       </c>
       <c r="X404" s="2">
         <v>0</v>
       </c>
       <c r="Y404" s="2">
-        <v>347.63</v>
+        <v>344.09</v>
       </c>
       <c r="Z404" s="2">
-        <v>42.79</v>
+        <v>42.35</v>
       </c>
       <c r="AA404" s="2">
-        <v>84</v>
+        <v>78</v>
       </c>
     </row>
     <row r="405" spans="1:27">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C405" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="D405" s="2" t="s">
         <v>1611</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1612</v>
       </c>
       <c r="F405" s="2">
         <v>40053561</v>
       </c>
       <c r="G405" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H405" s="3" t="s">
@@ -38620,66 +38622,66 @@
       <c r="N405" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O405" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P405" s="3">
         <v>131.75</v>
       </c>
       <c r="Q405" s="3">
         <v>42.6</v>
       </c>
       <c r="R405" s="3">
         <v>24.97</v>
       </c>
       <c r="S405" s="3">
         <v>0</v>
       </c>
       <c r="T405" s="3">
         <v>199.33</v>
       </c>
       <c r="U405" s="3">
         <v>131.75</v>
       </c>
       <c r="V405" s="3">
-        <v>46.15</v>
+        <v>42.6</v>
       </c>
       <c r="W405" s="3">
         <v>24.97</v>
       </c>
       <c r="X405" s="2">
         <v>0</v>
       </c>
       <c r="Y405" s="2">
-        <v>202.88</v>
+        <v>199.33</v>
       </c>
       <c r="Z405" s="2">
-        <v>32.41</v>
+        <v>31.85</v>
       </c>
       <c r="AA405" s="2">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="406" spans="1:27">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C406" s="2" t="s">
         <v>1615</v>
       </c>
       <c r="D406" s="2" t="s">
         <v>1616</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1617</v>
       </c>
       <c r="F406" s="2">
         <v>40053605</v>
       </c>
       <c r="G406" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H406" s="3" t="s">
@@ -38718,51 +38720,51 @@
       <c r="S406" s="3">
         <v>0</v>
       </c>
       <c r="T406" s="3">
         <v>103.15</v>
       </c>
       <c r="U406" s="3">
         <v>83.57</v>
       </c>
       <c r="V406" s="3">
         <v>7.28</v>
       </c>
       <c r="W406" s="3">
         <v>12.3</v>
       </c>
       <c r="X406" s="2">
         <v>0</v>
       </c>
       <c r="Y406" s="2">
         <v>103.15</v>
       </c>
       <c r="Z406" s="2">
         <v>25.02</v>
       </c>
       <c r="AA406" s="2">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="407" spans="1:27">
       <c r="A407" s="2">
         <v>404</v>
       </c>
       <c r="B407" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C407" s="2" t="s">
         <v>1619</v>
       </c>
       <c r="D407" s="2" t="s">
         <v>1620</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1621</v>
       </c>
       <c r="F407" s="2">
         <v>40028615</v>
       </c>
       <c r="G407" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H407" s="3" t="s">
@@ -38786,66 +38788,66 @@
       <c r="N407" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O407" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P407" s="3">
         <v>220.76</v>
       </c>
       <c r="Q407" s="3">
         <v>33.7</v>
       </c>
       <c r="R407" s="3">
         <v>22.75</v>
       </c>
       <c r="S407" s="3">
         <v>0</v>
       </c>
       <c r="T407" s="3">
         <v>277.21</v>
       </c>
       <c r="U407" s="3">
         <v>220.76</v>
       </c>
       <c r="V407" s="3">
-        <v>37</v>
+        <v>33.7</v>
       </c>
       <c r="W407" s="3">
         <v>22.75</v>
       </c>
       <c r="X407" s="2">
         <v>0</v>
       </c>
       <c r="Y407" s="2">
-        <v>280.51</v>
+        <v>277.21</v>
       </c>
       <c r="Z407" s="2">
-        <v>45.77</v>
+        <v>45.23</v>
       </c>
       <c r="AA407" s="2">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="408" spans="1:27">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="D408" s="2" t="s">
         <v>1624</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>1625</v>
       </c>
       <c r="F408" s="2">
         <v>40028109</v>
       </c>
       <c r="G408" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H408" s="3" t="s">
@@ -38869,66 +38871,66 @@
       <c r="N408" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O408" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P408" s="3">
         <v>269.37</v>
       </c>
       <c r="Q408" s="3">
         <v>23.88</v>
       </c>
       <c r="R408" s="3">
         <v>3.36</v>
       </c>
       <c r="S408" s="3">
         <v>0</v>
       </c>
       <c r="T408" s="3">
         <v>296.6</v>
       </c>
       <c r="U408" s="3">
         <v>269.37</v>
       </c>
       <c r="V408" s="3">
-        <v>27.38</v>
+        <v>23.88</v>
       </c>
       <c r="W408" s="3">
         <v>3.36</v>
       </c>
       <c r="X408" s="2">
         <v>0</v>
       </c>
       <c r="Y408" s="2">
-        <v>300.11</v>
+        <v>296.6</v>
       </c>
       <c r="Z408" s="2">
-        <v>64.25</v>
+        <v>63.5</v>
       </c>
       <c r="AA408" s="2">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="409" spans="1:27">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C409" s="2" t="s">
         <v>1627</v>
       </c>
       <c r="D409" s="2" t="s">
         <v>1628</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>1629</v>
       </c>
       <c r="F409" s="2">
         <v>40028369</v>
       </c>
       <c r="G409" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H409" s="3" t="s">
@@ -38952,66 +38954,66 @@
       <c r="N409" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O409" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P409" s="3">
         <v>288.94</v>
       </c>
       <c r="Q409" s="3">
         <v>44.27</v>
       </c>
       <c r="R409" s="3">
         <v>25.37</v>
       </c>
       <c r="S409" s="3">
         <v>0</v>
       </c>
       <c r="T409" s="3">
         <v>358.59</v>
       </c>
       <c r="U409" s="3">
         <v>288.94</v>
       </c>
       <c r="V409" s="3">
-        <v>44.56</v>
+        <v>44.27</v>
       </c>
       <c r="W409" s="3">
         <v>25.37</v>
       </c>
       <c r="X409" s="2">
         <v>0</v>
       </c>
       <c r="Y409" s="2">
-        <v>358.88</v>
+        <v>358.59</v>
       </c>
       <c r="Z409" s="2">
-        <v>32.26</v>
+        <v>32.23</v>
       </c>
       <c r="AA409" s="2">
-        <v>57</v>
+        <v>50</v>
       </c>
     </row>
     <row r="410" spans="1:27">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C410" s="2" t="s">
         <v>1632</v>
       </c>
       <c r="D410" s="2" t="s">
         <v>1633</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>1634</v>
       </c>
       <c r="F410" s="2">
         <v>40043016</v>
       </c>
       <c r="G410" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H410" s="3" t="s">
@@ -39035,63 +39037,63 @@
       <c r="N410" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O410" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P410" s="3">
         <v>201.96</v>
       </c>
       <c r="Q410" s="3">
         <v>47.85</v>
       </c>
       <c r="R410" s="3">
         <v>22.13</v>
       </c>
       <c r="S410" s="3">
         <v>0</v>
       </c>
       <c r="T410" s="3">
         <v>271.94</v>
       </c>
       <c r="U410" s="3">
         <v>201.96</v>
       </c>
       <c r="V410" s="3">
-        <v>48.15</v>
+        <v>47.85</v>
       </c>
       <c r="W410" s="3">
         <v>22.13</v>
       </c>
       <c r="X410" s="2">
         <v>0</v>
       </c>
       <c r="Y410" s="2">
-        <v>272.24</v>
+        <v>271.94</v>
       </c>
       <c r="Z410" s="2">
-        <v>22.2</v>
+        <v>22.17</v>
       </c>
       <c r="AA410" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="411" spans="1:27">
       <c r="A411" s="2">
         <v>408</v>
       </c>
       <c r="B411" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C411" s="2" t="s">
         <v>1635</v>
       </c>
       <c r="D411" s="2" t="s">
         <v>1636</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1637</v>
       </c>
       <c r="F411" s="2">
         <v>40028481</v>
       </c>
       <c r="G411" s="2" t="s">
@@ -39133,51 +39135,51 @@
       <c r="S411" s="3">
         <v>0</v>
       </c>
       <c r="T411" s="3">
         <v>101.41</v>
       </c>
       <c r="U411" s="3">
         <v>40.31</v>
       </c>
       <c r="V411" s="3">
         <v>31.34</v>
       </c>
       <c r="W411" s="3">
         <v>29.76</v>
       </c>
       <c r="X411" s="2">
         <v>0</v>
       </c>
       <c r="Y411" s="2">
         <v>101.41</v>
       </c>
       <c r="Z411" s="2">
         <v>18.1</v>
       </c>
       <c r="AA411" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="412" spans="1:27">
       <c r="A412" s="2">
         <v>409</v>
       </c>
       <c r="B412" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C412" s="2" t="s">
         <v>1639</v>
       </c>
       <c r="D412" s="2" t="s">
         <v>1640</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>1641</v>
       </c>
       <c r="F412" s="2">
         <v>40028476</v>
       </c>
       <c r="G412" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H412" s="3" t="s">
@@ -39215,51 +39217,53 @@
       </c>
       <c r="S412" s="3">
         <v>0</v>
       </c>
       <c r="T412" s="3">
         <v>68</v>
       </c>
       <c r="U412" s="3">
         <v>0</v>
       </c>
       <c r="V412" s="3">
         <v>20.16</v>
       </c>
       <c r="W412" s="3">
         <v>47.85</v>
       </c>
       <c r="X412" s="2">
         <v>0</v>
       </c>
       <c r="Y412" s="2">
         <v>68</v>
       </c>
       <c r="Z412" s="2">
         <v>16.07</v>
       </c>
-      <c r="AA412" s="2"/>
+      <c r="AA412" s="2">
+        <v>19</v>
+      </c>
     </row>
     <row r="413" spans="1:27">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C413" s="2" t="s">
         <v>1643</v>
       </c>
       <c r="D413" s="2" t="s">
         <v>1644</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>1645</v>
       </c>
       <c r="F413" s="2">
         <v>40028346</v>
       </c>
       <c r="G413" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H413" s="3" t="s">
         <v>29</v>
@@ -39282,66 +39286,66 @@
       <c r="N413" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O413" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P413" s="3">
         <v>138.07</v>
       </c>
       <c r="Q413" s="3">
         <v>31.15</v>
       </c>
       <c r="R413" s="3">
         <v>24.74</v>
       </c>
       <c r="S413" s="3">
         <v>0</v>
       </c>
       <c r="T413" s="3">
         <v>193.96</v>
       </c>
       <c r="U413" s="3">
         <v>138.07</v>
       </c>
       <c r="V413" s="3">
-        <v>34.66</v>
+        <v>31.15</v>
       </c>
       <c r="W413" s="3">
         <v>24.74</v>
       </c>
       <c r="X413" s="2">
         <v>0</v>
       </c>
       <c r="Y413" s="2">
-        <v>197.46</v>
+        <v>193.96</v>
       </c>
       <c r="Z413" s="2">
-        <v>48.77</v>
+        <v>47.9</v>
       </c>
       <c r="AA413" s="2">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="414" spans="1:27">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C414" s="2" t="s">
         <v>1647</v>
       </c>
       <c r="D414" s="2" t="s">
         <v>1648</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>1649</v>
       </c>
       <c r="F414" s="2">
         <v>40028304</v>
       </c>
       <c r="G414" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H414" s="3" t="s">
@@ -39365,66 +39369,66 @@
       <c r="N414" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O414" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P414" s="3">
         <v>174.7</v>
       </c>
       <c r="Q414" s="3">
         <v>28.61</v>
       </c>
       <c r="R414" s="3">
         <v>29.61</v>
       </c>
       <c r="S414" s="3">
         <v>0</v>
       </c>
       <c r="T414" s="3">
         <v>232.92</v>
       </c>
       <c r="U414" s="3">
         <v>174.7</v>
       </c>
       <c r="V414" s="3">
-        <v>30.38</v>
+        <v>28.61</v>
       </c>
       <c r="W414" s="3">
         <v>29.61</v>
       </c>
       <c r="X414" s="2">
         <v>0</v>
       </c>
       <c r="Y414" s="2">
-        <v>234.69</v>
+        <v>232.92</v>
       </c>
       <c r="Z414" s="2">
-        <v>48.41</v>
+        <v>48.04</v>
       </c>
       <c r="AA414" s="2">
-        <v>84</v>
+        <v>67</v>
       </c>
     </row>
     <row r="415" spans="1:27">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C415" s="2" t="s">
         <v>1651</v>
       </c>
       <c r="D415" s="2" t="s">
         <v>1652</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>1653</v>
       </c>
       <c r="F415" s="2">
         <v>40028479</v>
       </c>
       <c r="G415" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H415" s="3" t="s">
@@ -39463,51 +39467,51 @@
       <c r="S415" s="3">
         <v>0</v>
       </c>
       <c r="T415" s="3">
         <v>78.26</v>
       </c>
       <c r="U415" s="3">
         <v>39.38</v>
       </c>
       <c r="V415" s="3">
         <v>22.38</v>
       </c>
       <c r="W415" s="3">
         <v>16.49</v>
       </c>
       <c r="X415" s="2">
         <v>0</v>
       </c>
       <c r="Y415" s="2">
         <v>78.26</v>
       </c>
       <c r="Z415" s="2">
         <v>25.76</v>
       </c>
       <c r="AA415" s="2">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="416" spans="1:27">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C416" s="2" t="s">
         <v>1655</v>
       </c>
       <c r="D416" s="2" t="s">
         <v>1656</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>1657</v>
       </c>
       <c r="F416" s="2">
         <v>40036117</v>
       </c>
       <c r="G416" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H416" s="3" t="s">
@@ -39531,124 +39535,124 @@
       <c r="N416" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O416" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P416" s="3">
         <v>377.61</v>
       </c>
       <c r="Q416" s="3">
         <v>52.08</v>
       </c>
       <c r="R416" s="3">
         <v>24.96</v>
       </c>
       <c r="S416" s="3">
         <v>0</v>
       </c>
       <c r="T416" s="3">
         <v>454.65</v>
       </c>
       <c r="U416" s="3">
         <v>377.61</v>
       </c>
       <c r="V416" s="3">
-        <v>52.67</v>
+        <v>52.08</v>
       </c>
       <c r="W416" s="3">
         <v>24.96</v>
       </c>
       <c r="X416" s="2">
         <v>0</v>
       </c>
       <c r="Y416" s="2">
-        <v>455.24</v>
+        <v>454.65</v>
       </c>
       <c r="Z416" s="2">
-        <v>40.25</v>
+        <v>40.2</v>
       </c>
       <c r="AA416" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="417" spans="1:27">
       <c r="A417" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B417" s="6"/>
       <c r="C417" s="6"/>
       <c r="D417" s="6"/>
       <c r="E417" s="6"/>
       <c r="F417" s="6"/>
       <c r="G417" s="6"/>
       <c r="H417" s="7"/>
       <c r="I417" s="7"/>
       <c r="J417" s="7"/>
       <c r="K417" s="7">
         <v>174076.09</v>
       </c>
       <c r="L417" s="7">
         <v>10916.53</v>
       </c>
       <c r="M417" s="7">
         <v>184992.62</v>
       </c>
       <c r="N417" s="7"/>
       <c r="O417" s="7"/>
       <c r="P417" s="7">
         <v>46343.32</v>
       </c>
       <c r="Q417" s="7">
         <v>6230.09</v>
       </c>
       <c r="R417" s="7">
         <v>8168.97</v>
       </c>
       <c r="S417" s="7">
         <v>0</v>
       </c>
       <c r="T417" s="7">
         <v>60742.38</v>
       </c>
       <c r="U417" s="7">
-        <v>46074.59</v>
+        <v>46248.55</v>
       </c>
       <c r="V417" s="7">
-        <v>6590.73</v>
+        <v>6246.11</v>
       </c>
       <c r="W417" s="7">
         <v>8168.97</v>
       </c>
       <c r="X417" s="6">
         <v>0</v>
       </c>
       <c r="Y417" s="6">
-        <v>60834.29</v>
+        <v>60663.63</v>
       </c>
       <c r="Z417" s="6">
-        <v>32.88</v>
+        <v>32.79</v>
       </c>
       <c r="AA417" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A417:J417"/>
   </mergeCells>