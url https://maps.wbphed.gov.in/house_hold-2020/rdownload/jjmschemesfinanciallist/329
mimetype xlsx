--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -4889,63 +4889,63 @@
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>486.85</v>
       </c>
       <c r="Q7" s="3">
         <v>36.53</v>
       </c>
       <c r="R7" s="3">
         <v>14.91</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>538.29</v>
       </c>
       <c r="U7" s="3">
         <v>486.85</v>
       </c>
       <c r="V7" s="3">
-        <v>36.53</v>
+        <v>39.96</v>
       </c>
       <c r="W7" s="3">
         <v>14.91</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>538.29</v>
+        <v>541.72</v>
       </c>
       <c r="Z7" s="2">
-        <v>59.18</v>
+        <v>59.55</v>
       </c>
       <c r="AA7" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="2">
         <v>40062675</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -5304,63 +5304,63 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>792.38</v>
       </c>
       <c r="Q12" s="3">
         <v>79.61</v>
       </c>
       <c r="R12" s="3">
         <v>0</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>871.98</v>
       </c>
       <c r="U12" s="3">
         <v>792.38</v>
       </c>
       <c r="V12" s="3">
-        <v>83.16</v>
+        <v>83.76</v>
       </c>
       <c r="W12" s="3">
         <v>0</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>875.54</v>
+        <v>876.13</v>
       </c>
       <c r="Z12" s="2">
-        <v>49.3</v>
+        <v>49.34</v>
       </c>
       <c r="AA12" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="2">
         <v>40064067</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -6383,63 +6383,63 @@
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P25" s="3">
         <v>467.66</v>
       </c>
       <c r="Q25" s="3">
         <v>0</v>
       </c>
       <c r="R25" s="3">
         <v>10.86</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>478.51</v>
       </c>
       <c r="U25" s="3">
         <v>467.66</v>
       </c>
       <c r="V25" s="3">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="W25" s="3">
         <v>10.86</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>478.51</v>
+        <v>480.29</v>
       </c>
       <c r="Z25" s="2">
-        <v>87.14</v>
+        <v>87.46</v>
       </c>
       <c r="AA25" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F26" s="2">
         <v>40054721</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -6549,63 +6549,63 @@
       <c r="N27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="3">
         <v>483.49</v>
       </c>
       <c r="Q27" s="3">
         <v>20.87</v>
       </c>
       <c r="R27" s="3">
         <v>2.88</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>507.24</v>
       </c>
       <c r="U27" s="3">
         <v>483.49</v>
       </c>
       <c r="V27" s="3">
-        <v>20.87</v>
+        <v>21.1</v>
       </c>
       <c r="W27" s="3">
         <v>2.88</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>507.24</v>
+        <v>507.47</v>
       </c>
       <c r="Z27" s="2">
-        <v>84.69</v>
+        <v>84.73</v>
       </c>
       <c r="AA27" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F28" s="2">
         <v>40027453</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -6881,63 +6881,63 @@
       <c r="N31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P31" s="3">
         <v>707.13</v>
       </c>
       <c r="Q31" s="3">
         <v>18.39</v>
       </c>
       <c r="R31" s="3">
         <v>179.23</v>
       </c>
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>904.75</v>
       </c>
       <c r="U31" s="3">
         <v>707.13</v>
       </c>
       <c r="V31" s="3">
-        <v>18.39</v>
+        <v>19.26</v>
       </c>
       <c r="W31" s="3">
         <v>179.23</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
-        <v>904.75</v>
+        <v>905.61</v>
       </c>
       <c r="Z31" s="2">
-        <v>80.19</v>
+        <v>80.27</v>
       </c>
       <c r="AA31" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F32" s="2">
         <v>40013412</v>
       </c>
       <c r="G32" s="2" t="s">
@@ -7047,63 +7047,63 @@
       <c r="N33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P33" s="3">
         <v>324.45</v>
       </c>
       <c r="Q33" s="3">
         <v>10.77</v>
       </c>
       <c r="R33" s="3">
         <v>0</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>335.22</v>
       </c>
       <c r="U33" s="3">
         <v>324.45</v>
       </c>
       <c r="V33" s="3">
-        <v>14.72</v>
+        <v>16.89</v>
       </c>
       <c r="W33" s="3">
         <v>0</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
-        <v>339.18</v>
+        <v>341.35</v>
       </c>
       <c r="Z33" s="2">
-        <v>82.15</v>
+        <v>82.67</v>
       </c>
       <c r="AA33" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F34" s="2">
         <v>40014380</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -7296,63 +7296,63 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>430.52</v>
       </c>
       <c r="Q36" s="3">
         <v>32.13</v>
       </c>
       <c r="R36" s="3">
         <v>93.81</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>556.45</v>
       </c>
       <c r="U36" s="3">
         <v>430.52</v>
       </c>
       <c r="V36" s="3">
-        <v>38.01</v>
+        <v>38.6</v>
       </c>
       <c r="W36" s="3">
         <v>93.81</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>562.33</v>
+        <v>562.92</v>
       </c>
       <c r="Z36" s="2">
-        <v>72.02</v>
+        <v>72.09</v>
       </c>
       <c r="AA36" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F37" s="2">
         <v>40019721</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -7379,63 +7379,63 @@
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>959.86</v>
       </c>
       <c r="Q37" s="3">
         <v>16.99</v>
       </c>
       <c r="R37" s="3">
         <v>48.24</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>1025.1</v>
       </c>
       <c r="U37" s="3">
         <v>959.86</v>
       </c>
       <c r="V37" s="3">
-        <v>16.99</v>
+        <v>17.59</v>
       </c>
       <c r="W37" s="3">
         <v>48.24</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>1025.1</v>
+        <v>1025.7</v>
       </c>
       <c r="Z37" s="2">
-        <v>49.34</v>
+        <v>49.37</v>
       </c>
       <c r="AA37" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F38" s="2">
         <v>40034141</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -7545,63 +7545,63 @@
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>1475.71</v>
       </c>
       <c r="Q39" s="3">
         <v>49.11</v>
       </c>
       <c r="R39" s="3">
         <v>129.84</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>1654.66</v>
       </c>
       <c r="U39" s="3">
         <v>1475.71</v>
       </c>
       <c r="V39" s="3">
-        <v>49.11</v>
+        <v>58.72</v>
       </c>
       <c r="W39" s="3">
         <v>129.84</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>1654.66</v>
+        <v>1664.27</v>
       </c>
       <c r="Z39" s="2">
-        <v>93.75</v>
+        <v>94.29</v>
       </c>
       <c r="AA39" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F40" s="2">
         <v>40035441</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -7960,63 +7960,63 @@
       <c r="N44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P44" s="3">
         <v>256.13</v>
       </c>
       <c r="Q44" s="3">
         <v>19.33</v>
       </c>
       <c r="R44" s="3">
         <v>0</v>
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>275.46</v>
       </c>
       <c r="U44" s="3">
         <v>256.13</v>
       </c>
       <c r="V44" s="3">
-        <v>20.22</v>
+        <v>21.08</v>
       </c>
       <c r="W44" s="3">
         <v>0</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
-        <v>276.35</v>
+        <v>277.21</v>
       </c>
       <c r="Z44" s="2">
-        <v>50.87</v>
+        <v>51.03</v>
       </c>
       <c r="AA44" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F45" s="2">
         <v>40034742</v>
       </c>
       <c r="G45" s="2" t="s">
@@ -8292,63 +8292,63 @@
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P48" s="3">
         <v>277.36</v>
       </c>
       <c r="Q48" s="3">
         <v>7.21</v>
       </c>
       <c r="R48" s="3">
         <v>0</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>284.57</v>
       </c>
       <c r="U48" s="3">
         <v>277.36</v>
       </c>
       <c r="V48" s="3">
-        <v>7.21</v>
+        <v>8.4</v>
       </c>
       <c r="W48" s="3">
         <v>0</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>284.57</v>
+        <v>285.76</v>
       </c>
       <c r="Z48" s="2">
-        <v>52.78</v>
+        <v>53</v>
       </c>
       <c r="AA48" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>231</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>232</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F49" s="2">
         <v>40036747</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -8707,63 +8707,63 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>332.98</v>
       </c>
       <c r="Q53" s="3">
         <v>27.46</v>
       </c>
       <c r="R53" s="3">
         <v>40.58</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>401.02</v>
       </c>
       <c r="U53" s="3">
         <v>332.98</v>
       </c>
       <c r="V53" s="3">
-        <v>28.12</v>
+        <v>28.39</v>
       </c>
       <c r="W53" s="3">
         <v>40.58</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>401.68</v>
+        <v>401.95</v>
       </c>
       <c r="Z53" s="2">
-        <v>66.61</v>
+        <v>66.65</v>
       </c>
       <c r="AA53" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F54" s="2">
         <v>40054756</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -9039,63 +9039,63 @@
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>203.2</v>
       </c>
       <c r="Q57" s="3">
         <v>0</v>
       </c>
       <c r="R57" s="3">
         <v>15.4</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>218.6</v>
       </c>
       <c r="U57" s="3">
         <v>203.2</v>
       </c>
       <c r="V57" s="3">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="W57" s="3">
         <v>15.4</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>218.6</v>
+        <v>220.38</v>
       </c>
       <c r="Z57" s="2">
-        <v>45.91</v>
+        <v>46.28</v>
       </c>
       <c r="AA57" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F58" s="2">
         <v>40027583</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -9454,63 +9454,63 @@
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>6.84</v>
       </c>
       <c r="Q62" s="3">
         <v>17.54</v>
       </c>
       <c r="R62" s="3">
         <v>2.07</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>26.46</v>
       </c>
       <c r="U62" s="3">
         <v>6.84</v>
       </c>
       <c r="V62" s="3">
-        <v>19.01</v>
+        <v>20.53</v>
       </c>
       <c r="W62" s="3">
         <v>2.07</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>27.93</v>
+        <v>29.44</v>
       </c>
       <c r="Z62" s="2">
-        <v>9.12</v>
+        <v>9.62</v>
       </c>
       <c r="AA62" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>288</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F63" s="2">
         <v>40054161</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -10448,63 +10448,63 @@
       <c r="N74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="3">
         <v>196.89</v>
       </c>
       <c r="Q74" s="3">
         <v>15.62</v>
       </c>
       <c r="R74" s="3">
         <v>2.67</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>215.18</v>
       </c>
       <c r="U74" s="3">
         <v>196.89</v>
       </c>
       <c r="V74" s="3">
-        <v>15.62</v>
+        <v>16.82</v>
       </c>
       <c r="W74" s="3">
         <v>2.67</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
-        <v>215.18</v>
+        <v>216.37</v>
       </c>
       <c r="Z74" s="2">
-        <v>66.87</v>
+        <v>67.24</v>
       </c>
       <c r="AA74" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F75" s="2">
         <v>40049483</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -10614,63 +10614,63 @@
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>253.93</v>
       </c>
       <c r="Q76" s="3">
         <v>8.28</v>
       </c>
       <c r="R76" s="3">
         <v>2.76</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>264.96</v>
       </c>
       <c r="U76" s="3">
         <v>253.93</v>
       </c>
       <c r="V76" s="3">
-        <v>8.28</v>
+        <v>8.87</v>
       </c>
       <c r="W76" s="3">
         <v>2.76</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>264.96</v>
+        <v>265.56</v>
       </c>
       <c r="Z76" s="2">
-        <v>58.22</v>
+        <v>58.35</v>
       </c>
       <c r="AA76" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F77" s="2">
         <v>40049369</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -11361,63 +11361,63 @@
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>352.6</v>
       </c>
       <c r="Q85" s="3">
         <v>20.51</v>
       </c>
       <c r="R85" s="3">
         <v>49.11</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>422.22</v>
       </c>
       <c r="U85" s="3">
         <v>352.6</v>
       </c>
       <c r="V85" s="3">
-        <v>21.38</v>
+        <v>22.27</v>
       </c>
       <c r="W85" s="3">
         <v>49.11</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>423.09</v>
+        <v>423.98</v>
       </c>
       <c r="Z85" s="2">
-        <v>49.73</v>
+        <v>49.83</v>
       </c>
       <c r="AA85" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>382</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>383</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>384</v>
       </c>
       <c r="F86" s="2">
         <v>40035071</v>
       </c>
       <c r="G86" s="2" t="s">
@@ -13021,63 +13021,63 @@
       <c r="N105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P105" s="3">
         <v>929.37</v>
       </c>
       <c r="Q105" s="3">
         <v>36.88</v>
       </c>
       <c r="R105" s="3">
         <v>95.18</v>
       </c>
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>1061.44</v>
       </c>
       <c r="U105" s="3">
         <v>929.37</v>
       </c>
       <c r="V105" s="3">
-        <v>37.77</v>
+        <v>38.66</v>
       </c>
       <c r="W105" s="3">
         <v>95.18</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
-        <v>1062.32</v>
+        <v>1063.21</v>
       </c>
       <c r="Z105" s="2">
-        <v>64.76</v>
+        <v>64.81</v>
       </c>
       <c r="AA105" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>468</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>469</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F106" s="2">
         <v>40037411</v>
       </c>
       <c r="G106" s="2" t="s">
@@ -13187,63 +13187,63 @@
       <c r="N107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P107" s="3">
         <v>229.17</v>
       </c>
       <c r="Q107" s="3">
         <v>0</v>
       </c>
       <c r="R107" s="3">
         <v>0</v>
       </c>
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>229.17</v>
       </c>
       <c r="U107" s="3">
         <v>229.17</v>
       </c>
       <c r="V107" s="3">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="W107" s="3">
         <v>0</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
-        <v>229.17</v>
+        <v>230.06</v>
       </c>
       <c r="Z107" s="2">
-        <v>33.82</v>
+        <v>33.95</v>
       </c>
       <c r="AA107" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>477</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>478</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>479</v>
       </c>
       <c r="F108" s="2">
         <v>40034216</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -14183,63 +14183,63 @@
       <c r="N119" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P119" s="3">
         <v>1076.02</v>
       </c>
       <c r="Q119" s="3">
         <v>41.68</v>
       </c>
       <c r="R119" s="3">
         <v>150.76</v>
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>1268.46</v>
       </c>
       <c r="U119" s="3">
         <v>1076.02</v>
       </c>
       <c r="V119" s="3">
-        <v>41.68</v>
+        <v>42.28</v>
       </c>
       <c r="W119" s="3">
         <v>150.76</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
-        <v>1268.46</v>
+        <v>1269.06</v>
       </c>
       <c r="Z119" s="2">
-        <v>73.11</v>
+        <v>73.15</v>
       </c>
       <c r="AA119" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>523</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>524</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F120" s="2">
         <v>40012582</v>
       </c>
       <c r="G120" s="2" t="s">
@@ -14266,63 +14266,63 @@
       <c r="N120" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O120" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P120" s="3">
         <v>539.11</v>
       </c>
       <c r="Q120" s="3">
         <v>10.93</v>
       </c>
       <c r="R120" s="3">
         <v>31.01</v>
       </c>
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>581.06</v>
       </c>
       <c r="U120" s="3">
         <v>539.11</v>
       </c>
       <c r="V120" s="3">
-        <v>10.93</v>
+        <v>11.43</v>
       </c>
       <c r="W120" s="3">
         <v>31.01</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
-        <v>581.06</v>
+        <v>581.56</v>
       </c>
       <c r="Z120" s="2">
-        <v>94.31</v>
+        <v>94.39</v>
       </c>
       <c r="AA120" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>527</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>528</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F121" s="2">
         <v>40048360</v>
       </c>
       <c r="G121" s="2" t="s">
@@ -14432,63 +14432,63 @@
       <c r="N122" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P122" s="3">
         <v>456.83</v>
       </c>
       <c r="Q122" s="3">
         <v>23.01</v>
       </c>
       <c r="R122" s="3">
         <v>0</v>
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>479.84</v>
       </c>
       <c r="U122" s="3">
         <v>456.83</v>
       </c>
       <c r="V122" s="3">
-        <v>23.9</v>
+        <v>25.08</v>
       </c>
       <c r="W122" s="3">
         <v>0</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
-        <v>480.73</v>
+        <v>481.91</v>
       </c>
       <c r="Z122" s="2">
-        <v>57.53</v>
+        <v>57.68</v>
       </c>
       <c r="AA122" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>536</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F123" s="2">
         <v>40003322</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -15179,63 +15179,63 @@
       <c r="N131" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O131" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P131" s="3">
         <v>143.06</v>
       </c>
       <c r="Q131" s="3">
         <v>18.58</v>
       </c>
       <c r="R131" s="3">
         <v>31.67</v>
       </c>
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>193.3</v>
       </c>
       <c r="U131" s="3">
         <v>143.06</v>
       </c>
       <c r="V131" s="3">
-        <v>19.45</v>
+        <v>20.34</v>
       </c>
       <c r="W131" s="3">
         <v>31.67</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
-        <v>194.17</v>
+        <v>195.06</v>
       </c>
       <c r="Z131" s="2">
-        <v>43.63</v>
+        <v>43.83</v>
       </c>
       <c r="AA131" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>571</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>572</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F132" s="2">
         <v>40048481</v>
       </c>
       <c r="G132" s="2" t="s">
@@ -16007,63 +16007,63 @@
       <c r="N141" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3">
         <v>351.8</v>
       </c>
       <c r="Q141" s="3">
         <v>26.47</v>
       </c>
       <c r="R141" s="3">
         <v>37.53</v>
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>415.8</v>
       </c>
       <c r="U141" s="3">
         <v>351.8</v>
       </c>
       <c r="V141" s="3">
-        <v>27.36</v>
+        <v>28.31</v>
       </c>
       <c r="W141" s="3">
         <v>37.53</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
-        <v>416.69</v>
+        <v>417.64</v>
       </c>
       <c r="Z141" s="2">
-        <v>75.35</v>
+        <v>75.52</v>
       </c>
       <c r="AA141" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>613</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>614</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F142" s="2">
         <v>40035913</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -16173,63 +16173,63 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>333.36</v>
       </c>
       <c r="Q143" s="3">
         <v>2.12</v>
       </c>
       <c r="R143" s="3">
         <v>2.74</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>338.22</v>
       </c>
       <c r="U143" s="3">
         <v>333.36</v>
       </c>
       <c r="V143" s="3">
-        <v>2.12</v>
+        <v>3.88</v>
       </c>
       <c r="W143" s="3">
         <v>2.74</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>338.22</v>
+        <v>339.98</v>
       </c>
       <c r="Z143" s="2">
-        <v>54.34</v>
+        <v>54.62</v>
       </c>
       <c r="AA143" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>621</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>622</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>623</v>
       </c>
       <c r="F144" s="2">
         <v>40035069</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -16339,63 +16339,63 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>1671.32</v>
       </c>
       <c r="Q145" s="3">
         <v>72.6</v>
       </c>
       <c r="R145" s="3">
         <v>91.66</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>1835.58</v>
       </c>
       <c r="U145" s="3">
         <v>1671.32</v>
       </c>
       <c r="V145" s="3">
-        <v>76.16</v>
+        <v>79.71</v>
       </c>
       <c r="W145" s="3">
         <v>91.66</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>1839.13</v>
+        <v>1842.69</v>
       </c>
       <c r="Z145" s="2">
-        <v>81.88</v>
+        <v>82.03</v>
       </c>
       <c r="AA145" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>629</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>630</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F146" s="2">
         <v>40035015</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -16505,63 +16505,63 @@
       <c r="N147" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P147" s="3">
         <v>461.74</v>
       </c>
       <c r="Q147" s="3">
         <v>31.45</v>
       </c>
       <c r="R147" s="3">
         <v>50.89</v>
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>544.08</v>
       </c>
       <c r="U147" s="3">
         <v>461.74</v>
       </c>
       <c r="V147" s="3">
-        <v>33.23</v>
+        <v>34.42</v>
       </c>
       <c r="W147" s="3">
         <v>50.89</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
-        <v>545.86</v>
+        <v>547.05</v>
       </c>
       <c r="Z147" s="2">
-        <v>73.88</v>
+        <v>74.04</v>
       </c>
       <c r="AA147" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>638</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>639</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F148" s="2">
         <v>40067450</v>
       </c>
       <c r="G148" s="2" t="s">
@@ -16754,63 +16754,63 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P150" s="3">
         <v>1066.99</v>
       </c>
       <c r="Q150" s="3">
         <v>10.54</v>
       </c>
       <c r="R150" s="3">
         <v>33.92</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>1111.44</v>
       </c>
       <c r="U150" s="3">
         <v>1066.99</v>
       </c>
       <c r="V150" s="3">
-        <v>10.54</v>
+        <v>10.88</v>
       </c>
       <c r="W150" s="3">
         <v>33.92</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>1111.44</v>
+        <v>1111.79</v>
       </c>
       <c r="Z150" s="2">
-        <v>68.17</v>
+        <v>68.2</v>
       </c>
       <c r="AA150" s="2">
         <v>61</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F151" s="2">
         <v>40034901</v>
       </c>
       <c r="G151" s="2" t="s">
@@ -16920,63 +16920,63 @@
       <c r="N152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P152" s="3">
         <v>487.1</v>
       </c>
       <c r="Q152" s="3">
         <v>22.36</v>
       </c>
       <c r="R152" s="3">
         <v>33.81</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>543.27</v>
       </c>
       <c r="U152" s="3">
         <v>487.1</v>
       </c>
       <c r="V152" s="3">
-        <v>22.36</v>
+        <v>25.32</v>
       </c>
       <c r="W152" s="3">
         <v>33.81</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
-        <v>543.27</v>
+        <v>546.22</v>
       </c>
       <c r="Z152" s="2">
-        <v>71.69</v>
+        <v>72.08</v>
       </c>
       <c r="AA152" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>660</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>661</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F153" s="2">
         <v>40036701</v>
       </c>
       <c r="G153" s="2" t="s">
@@ -17252,63 +17252,63 @@
       <c r="N156" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3">
         <v>155.76</v>
       </c>
       <c r="Q156" s="3">
         <v>16.07</v>
       </c>
       <c r="R156" s="3">
         <v>0</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>171.83</v>
       </c>
       <c r="U156" s="3">
         <v>155.76</v>
       </c>
       <c r="V156" s="3">
-        <v>16.07</v>
+        <v>17.26</v>
       </c>
       <c r="W156" s="3">
         <v>0</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>171.83</v>
+        <v>173.02</v>
       </c>
       <c r="Z156" s="2">
-        <v>58.59</v>
+        <v>58.99</v>
       </c>
       <c r="AA156" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>676</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>677</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>678</v>
       </c>
       <c r="F157" s="2">
         <v>40035074</v>
       </c>
       <c r="G157" s="2" t="s">
@@ -17418,63 +17418,63 @@
       <c r="N158" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3">
         <v>162.39</v>
       </c>
       <c r="Q158" s="3">
         <v>17.96</v>
       </c>
       <c r="R158" s="3">
         <v>28.09</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>208.43</v>
       </c>
       <c r="U158" s="3">
         <v>162.39</v>
       </c>
       <c r="V158" s="3">
-        <v>17.96</v>
+        <v>19.12</v>
       </c>
       <c r="W158" s="3">
         <v>28.09</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>208.43</v>
+        <v>209.59</v>
       </c>
       <c r="Z158" s="2">
-        <v>42.39</v>
+        <v>42.63</v>
       </c>
       <c r="AA158" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>684</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>685</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>686</v>
       </c>
       <c r="F159" s="2">
         <v>40049383</v>
       </c>
       <c r="G159" s="2" t="s">
@@ -17667,63 +17667,63 @@
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>274.04</v>
       </c>
       <c r="Q161" s="3">
         <v>23.11</v>
       </c>
       <c r="R161" s="3">
         <v>0</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>297.15</v>
       </c>
       <c r="U161" s="3">
         <v>274</v>
       </c>
       <c r="V161" s="3">
-        <v>24.84</v>
+        <v>26.62</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>298.84</v>
+        <v>300.61</v>
       </c>
       <c r="Z161" s="2">
-        <v>66.08</v>
+        <v>66.47</v>
       </c>
       <c r="AA161" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>697</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>698</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>699</v>
       </c>
       <c r="F162" s="2">
         <v>40036746</v>
       </c>
       <c r="G162" s="2" t="s">
@@ -17750,63 +17750,63 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>337.3</v>
       </c>
       <c r="Q162" s="3">
         <v>17.96</v>
       </c>
       <c r="R162" s="3">
         <v>0</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>355.27</v>
       </c>
       <c r="U162" s="3">
         <v>337.3</v>
       </c>
       <c r="V162" s="3">
-        <v>17.96</v>
+        <v>21.48</v>
       </c>
       <c r="W162" s="3">
         <v>0</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>355.27</v>
+        <v>358.78</v>
       </c>
       <c r="Z162" s="2">
-        <v>64.4</v>
+        <v>65.04</v>
       </c>
       <c r="AA162" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>701</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>702</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>703</v>
       </c>
       <c r="F163" s="2">
         <v>40033961</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -17833,63 +17833,63 @@
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
         <v>531.22</v>
       </c>
       <c r="Q163" s="3">
         <v>16.24</v>
       </c>
       <c r="R163" s="3">
         <v>31.37</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>578.83</v>
       </c>
       <c r="U163" s="3">
         <v>531.22</v>
       </c>
       <c r="V163" s="3">
-        <v>18.61</v>
+        <v>19.79</v>
       </c>
       <c r="W163" s="3">
         <v>31.37</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>581.21</v>
+        <v>582.39</v>
       </c>
       <c r="Z163" s="2">
-        <v>47.19</v>
+        <v>47.28</v>
       </c>
       <c r="AA163" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>706</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>707</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F164" s="2">
         <v>40036743</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -18165,63 +18165,63 @@
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>636.47</v>
       </c>
       <c r="Q167" s="3">
         <v>12.89</v>
       </c>
       <c r="R167" s="3">
         <v>16.87</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>666.24</v>
       </c>
       <c r="U167" s="3">
         <v>636.47</v>
       </c>
       <c r="V167" s="3">
-        <v>12.89</v>
+        <v>14.08</v>
       </c>
       <c r="W167" s="3">
         <v>16.87</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>666.24</v>
+        <v>667.42</v>
       </c>
       <c r="Z167" s="2">
-        <v>54.69</v>
+        <v>54.79</v>
       </c>
       <c r="AA167" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>722</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>723</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F168" s="2">
         <v>40034540</v>
       </c>
       <c r="G168" s="2" t="s">
@@ -18248,63 +18248,63 @@
       <c r="N168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P168" s="3">
         <v>323.19</v>
       </c>
       <c r="Q168" s="3">
         <v>30.75</v>
       </c>
       <c r="R168" s="3">
         <v>15.21</v>
       </c>
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>369.15</v>
       </c>
       <c r="U168" s="3">
         <v>323.19</v>
       </c>
       <c r="V168" s="3">
-        <v>33.11</v>
+        <v>35.48</v>
       </c>
       <c r="W168" s="3">
         <v>15.21</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
-        <v>371.51</v>
+        <v>373.88</v>
       </c>
       <c r="Z168" s="2">
-        <v>50.23</v>
+        <v>50.55</v>
       </c>
       <c r="AA168" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>726</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>727</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F169" s="2">
         <v>40067445</v>
       </c>
       <c r="G169" s="2" t="s">
@@ -18829,63 +18829,63 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>343.8</v>
       </c>
       <c r="Q175" s="3">
         <v>39.32</v>
       </c>
       <c r="R175" s="3">
         <v>53.32</v>
       </c>
       <c r="S175" s="3">
         <v>18.95</v>
       </c>
       <c r="T175" s="3">
         <v>455.4</v>
       </c>
       <c r="U175" s="3">
         <v>343.8</v>
       </c>
       <c r="V175" s="3">
-        <v>39.32</v>
+        <v>41.1</v>
       </c>
       <c r="W175" s="3">
         <v>53.32</v>
       </c>
       <c r="X175" s="2">
         <v>18.95</v>
       </c>
       <c r="Y175" s="2">
-        <v>455.4</v>
+        <v>457.17</v>
       </c>
       <c r="Z175" s="2">
-        <v>85.82</v>
+        <v>86.15</v>
       </c>
       <c r="AA175" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>755</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>756</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F176" s="2">
         <v>40034529</v>
       </c>
       <c r="G176" s="2" t="s">
@@ -18995,63 +18995,63 @@
       <c r="N177" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3">
         <v>800.06</v>
       </c>
       <c r="Q177" s="3">
         <v>28.16</v>
       </c>
       <c r="R177" s="3">
         <v>16.42</v>
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>844.65</v>
       </c>
       <c r="U177" s="3">
         <v>800.01</v>
       </c>
       <c r="V177" s="3">
-        <v>28.16</v>
+        <v>28.75</v>
       </c>
       <c r="W177" s="3">
         <v>16.42</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
-        <v>844.59</v>
+        <v>845.19</v>
       </c>
       <c r="Z177" s="2">
-        <v>80.1</v>
+        <v>80.15</v>
       </c>
       <c r="AA177" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>764</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>765</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F178" s="2">
         <v>40034873</v>
       </c>
       <c r="G178" s="2" t="s">
@@ -19078,63 +19078,63 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>690.72</v>
       </c>
       <c r="Q178" s="3">
         <v>10.71</v>
       </c>
       <c r="R178" s="3">
         <v>0</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>701.43</v>
       </c>
       <c r="U178" s="3">
         <v>690.6</v>
       </c>
       <c r="V178" s="3">
-        <v>10.71</v>
+        <v>14.84</v>
       </c>
       <c r="W178" s="3">
         <v>0</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>701.31</v>
+        <v>705.44</v>
       </c>
       <c r="Z178" s="2">
-        <v>60.25</v>
+        <v>60.61</v>
       </c>
       <c r="AA178" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>768</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>769</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F179" s="2">
         <v>40067461</v>
       </c>
       <c r="G179" s="2" t="s">
@@ -19161,63 +19161,63 @@
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P179" s="3">
         <v>602.08</v>
       </c>
       <c r="Q179" s="3">
         <v>16.1</v>
       </c>
       <c r="R179" s="3">
         <v>17.52</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>635.71</v>
       </c>
       <c r="U179" s="3">
         <v>602.08</v>
       </c>
       <c r="V179" s="3">
-        <v>16.1</v>
+        <v>17.17</v>
       </c>
       <c r="W179" s="3">
         <v>17.52</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>635.71</v>
+        <v>636.78</v>
       </c>
       <c r="Z179" s="2">
-        <v>46.3</v>
+        <v>46.37</v>
       </c>
       <c r="AA179" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>773</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>774</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F180" s="2">
         <v>40034896</v>
       </c>
       <c r="G180" s="2" t="s">
@@ -19244,63 +19244,63 @@
       <c r="N180" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O180" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P180" s="3">
         <v>444.46</v>
       </c>
       <c r="Q180" s="3">
         <v>17.19</v>
       </c>
       <c r="R180" s="3">
         <v>15.81</v>
       </c>
       <c r="S180" s="3">
         <v>0</v>
       </c>
       <c r="T180" s="3">
         <v>477.46</v>
       </c>
       <c r="U180" s="3">
         <v>444.46</v>
       </c>
       <c r="V180" s="3">
-        <v>20.51</v>
+        <v>22.29</v>
       </c>
       <c r="W180" s="3">
         <v>15.81</v>
       </c>
       <c r="X180" s="2">
         <v>0</v>
       </c>
       <c r="Y180" s="2">
-        <v>480.78</v>
+        <v>482.56</v>
       </c>
       <c r="Z180" s="2">
-        <v>70.95</v>
+        <v>71.21</v>
       </c>
       <c r="AA180" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181" s="2">
         <v>178</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>777</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>778</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F181" s="2">
         <v>40037054</v>
       </c>
       <c r="G181" s="2" t="s">
@@ -19327,63 +19327,63 @@
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>272.21</v>
       </c>
       <c r="Q181" s="3">
         <v>39.39</v>
       </c>
       <c r="R181" s="3">
         <v>43.51</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>355.1</v>
       </c>
       <c r="U181" s="3">
         <v>272.21</v>
       </c>
       <c r="V181" s="3">
-        <v>41.16</v>
+        <v>42.04</v>
       </c>
       <c r="W181" s="3">
         <v>43.51</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>356.87</v>
+        <v>357.75</v>
       </c>
       <c r="Z181" s="2">
-        <v>42</v>
+        <v>42.1</v>
       </c>
       <c r="AA181" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>782</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>783</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F182" s="2">
         <v>40036741</v>
       </c>
       <c r="G182" s="2" t="s">
@@ -20406,63 +20406,63 @@
       <c r="N194" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P194" s="3">
         <v>870.56</v>
       </c>
       <c r="Q194" s="3">
         <v>28.57</v>
       </c>
       <c r="R194" s="3">
         <v>0</v>
       </c>
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>899.13</v>
       </c>
       <c r="U194" s="3">
         <v>870.56</v>
       </c>
       <c r="V194" s="3">
-        <v>30.34</v>
+        <v>31.53</v>
       </c>
       <c r="W194" s="3">
         <v>0</v>
       </c>
       <c r="X194" s="2">
         <v>0</v>
       </c>
       <c r="Y194" s="2">
-        <v>900.91</v>
+        <v>902.1</v>
       </c>
       <c r="Z194" s="2">
-        <v>68.04</v>
+        <v>68.13</v>
       </c>
       <c r="AA194" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>834</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>835</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F195" s="2">
         <v>40054883</v>
       </c>
       <c r="G195" s="2" t="s">
@@ -21070,63 +21070,63 @@
       <c r="N202" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O202" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P202" s="3">
         <v>388.85</v>
       </c>
       <c r="Q202" s="3">
         <v>15.25</v>
       </c>
       <c r="R202" s="3">
         <v>20.32</v>
       </c>
       <c r="S202" s="3">
         <v>0</v>
       </c>
       <c r="T202" s="3">
         <v>424.42</v>
       </c>
       <c r="U202" s="3">
         <v>388.85</v>
       </c>
       <c r="V202" s="3">
-        <v>16.14</v>
+        <v>16.43</v>
       </c>
       <c r="W202" s="3">
         <v>20.32</v>
       </c>
       <c r="X202" s="2">
         <v>0</v>
       </c>
       <c r="Y202" s="2">
-        <v>425.3</v>
+        <v>425.6</v>
       </c>
       <c r="Z202" s="2">
-        <v>46.75</v>
+        <v>46.78</v>
       </c>
       <c r="AA202" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>866</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>867</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F203" s="2">
         <v>40034714</v>
       </c>
       <c r="G203" s="2" t="s">
@@ -21734,63 +21734,63 @@
       <c r="N210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P210" s="3">
         <v>349.83</v>
       </c>
       <c r="Q210" s="3">
         <v>7.55</v>
       </c>
       <c r="R210" s="3">
         <v>15.6</v>
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>372.99</v>
       </c>
       <c r="U210" s="3">
         <v>349.83</v>
       </c>
       <c r="V210" s="3">
-        <v>7.55</v>
+        <v>9.33</v>
       </c>
       <c r="W210" s="3">
         <v>15.6</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
-        <v>372.99</v>
+        <v>374.77</v>
       </c>
       <c r="Z210" s="2">
-        <v>58.34</v>
+        <v>58.62</v>
       </c>
       <c r="AA210" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>899</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>900</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>901</v>
       </c>
       <c r="F211" s="2">
         <v>40033969</v>
       </c>
       <c r="G211" s="2" t="s">
@@ -22232,63 +22232,63 @@
       <c r="N216" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O216" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P216" s="3">
         <v>556.61</v>
       </c>
       <c r="Q216" s="3">
         <v>27.45</v>
       </c>
       <c r="R216" s="3">
         <v>17.18</v>
       </c>
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>601.23</v>
       </c>
       <c r="U216" s="3">
         <v>556.61</v>
       </c>
       <c r="V216" s="3">
-        <v>27.45</v>
+        <v>28.58</v>
       </c>
       <c r="W216" s="3">
         <v>17.18</v>
       </c>
       <c r="X216" s="2">
         <v>0</v>
       </c>
       <c r="Y216" s="2">
-        <v>601.23</v>
+        <v>602.36</v>
       </c>
       <c r="Z216" s="2">
-        <v>70.8</v>
+        <v>70.93</v>
       </c>
       <c r="AA216" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>923</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>924</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>925</v>
       </c>
       <c r="F217" s="2">
         <v>40037355</v>
       </c>
       <c r="G217" s="2" t="s">
@@ -22398,63 +22398,63 @@
       <c r="N218" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P218" s="3">
         <v>115.37</v>
       </c>
       <c r="Q218" s="3">
         <v>33.16</v>
       </c>
       <c r="R218" s="3">
         <v>2.44</v>
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>150.97</v>
       </c>
       <c r="U218" s="3">
         <v>115.37</v>
       </c>
       <c r="V218" s="3">
-        <v>36.68</v>
+        <v>38.82</v>
       </c>
       <c r="W218" s="3">
         <v>2.44</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
-        <v>154.49</v>
+        <v>156.63</v>
       </c>
       <c r="Z218" s="2">
-        <v>41.39</v>
+        <v>41.97</v>
       </c>
       <c r="AA218" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>933</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>934</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F219" s="2">
         <v>40035142</v>
       </c>
       <c r="G219" s="2" t="s">
@@ -23062,63 +23062,63 @@
       <c r="N226" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P226" s="3">
         <v>397.09</v>
       </c>
       <c r="Q226" s="3">
         <v>20.47</v>
       </c>
       <c r="R226" s="3">
         <v>15.47</v>
       </c>
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>433.03</v>
       </c>
       <c r="U226" s="3">
         <v>397.09</v>
       </c>
       <c r="V226" s="3">
-        <v>22.2</v>
+        <v>23.98</v>
       </c>
       <c r="W226" s="3">
         <v>15.47</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
-        <v>434.77</v>
+        <v>436.54</v>
       </c>
       <c r="Z226" s="2">
-        <v>41.03</v>
+        <v>41.2</v>
       </c>
       <c r="AA226" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="2">
         <v>224</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>966</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>967</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>968</v>
       </c>
       <c r="F227" s="2">
         <v>40037338</v>
       </c>
       <c r="G227" s="2" t="s">
@@ -23477,63 +23477,63 @@
       <c r="N231" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O231" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P231" s="3">
         <v>316.09</v>
       </c>
       <c r="Q231" s="3">
         <v>20.03</v>
       </c>
       <c r="R231" s="3">
         <v>17.8</v>
       </c>
       <c r="S231" s="3">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>353.91</v>
       </c>
       <c r="U231" s="3">
         <v>316.09</v>
       </c>
       <c r="V231" s="3">
-        <v>25.3</v>
+        <v>26.05</v>
       </c>
       <c r="W231" s="3">
         <v>17.8</v>
       </c>
       <c r="X231" s="2">
         <v>0</v>
       </c>
       <c r="Y231" s="2">
-        <v>359.18</v>
+        <v>359.94</v>
       </c>
       <c r="Z231" s="2">
-        <v>63.2</v>
+        <v>63.33</v>
       </c>
       <c r="AA231" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="232" spans="1:27">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>985</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>986</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F232" s="2">
         <v>40036702</v>
       </c>
       <c r="G232" s="2" t="s">
@@ -23560,63 +23560,63 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>1089.73</v>
       </c>
       <c r="Q232" s="3">
         <v>33.68</v>
       </c>
       <c r="R232" s="3">
         <v>0</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>1123.41</v>
       </c>
       <c r="U232" s="3">
         <v>1089.73</v>
       </c>
       <c r="V232" s="3">
-        <v>37.15</v>
+        <v>40.71</v>
       </c>
       <c r="W232" s="3">
         <v>0</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>1126.88</v>
+        <v>1130.43</v>
       </c>
       <c r="Z232" s="2">
-        <v>73.41</v>
+        <v>73.64</v>
       </c>
       <c r="AA232" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>990</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>991</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>992</v>
       </c>
       <c r="F233" s="2">
         <v>40034473</v>
       </c>
       <c r="G233" s="2" t="s">
@@ -23975,63 +23975,63 @@
       <c r="N237" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O237" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P237" s="3">
         <v>634.13</v>
       </c>
       <c r="Q237" s="3">
         <v>48.62</v>
       </c>
       <c r="R237" s="3">
         <v>0</v>
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>682.74</v>
       </c>
       <c r="U237" s="3">
         <v>634.12</v>
       </c>
       <c r="V237" s="3">
-        <v>48.62</v>
+        <v>53.94</v>
       </c>
       <c r="W237" s="3">
         <v>0</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
-        <v>682.74</v>
+        <v>688.07</v>
       </c>
       <c r="Z237" s="2">
-        <v>53.02</v>
+        <v>53.43</v>
       </c>
       <c r="AA237" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F238" s="2">
         <v>40034981</v>
       </c>
       <c r="G238" s="2" t="s">
@@ -25716,63 +25716,63 @@
       <c r="N258" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O258" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P258" s="3">
         <v>122.03</v>
       </c>
       <c r="Q258" s="3">
         <v>0</v>
       </c>
       <c r="R258" s="3">
         <v>0</v>
       </c>
       <c r="S258" s="3">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>122.03</v>
       </c>
       <c r="U258" s="3">
         <v>122.03</v>
       </c>
       <c r="V258" s="3">
-        <v>1.78</v>
+        <v>2.21</v>
       </c>
       <c r="W258" s="3">
         <v>0</v>
       </c>
       <c r="X258" s="2">
         <v>0</v>
       </c>
       <c r="Y258" s="2">
-        <v>123.81</v>
+        <v>124.24</v>
       </c>
       <c r="Z258" s="2">
-        <v>80.22</v>
+        <v>80.5</v>
       </c>
       <c r="AA258" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="F259" s="2">
         <v>40035108</v>
       </c>
       <c r="G259" s="2" t="s">
@@ -25799,63 +25799,63 @@
       <c r="N259" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O259" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P259" s="3">
         <v>717.58</v>
       </c>
       <c r="Q259" s="3">
         <v>26.54</v>
       </c>
       <c r="R259" s="3">
         <v>31.16</v>
       </c>
       <c r="S259" s="3">
         <v>0</v>
       </c>
       <c r="T259" s="3">
         <v>775.28</v>
       </c>
       <c r="U259" s="3">
         <v>717.58</v>
       </c>
       <c r="V259" s="3">
-        <v>31.22</v>
+        <v>35.5</v>
       </c>
       <c r="W259" s="3">
         <v>31.16</v>
       </c>
       <c r="X259" s="2">
         <v>0</v>
       </c>
       <c r="Y259" s="2">
-        <v>779.96</v>
+        <v>784.24</v>
       </c>
       <c r="Z259" s="2">
-        <v>72.46</v>
+        <v>72.86</v>
       </c>
       <c r="AA259" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="F260" s="2">
         <v>40003731</v>
       </c>
       <c r="G260" s="2" t="s">
@@ -26214,63 +26214,63 @@
       <c r="N264" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O264" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P264" s="3">
         <v>298.25</v>
       </c>
       <c r="Q264" s="3">
         <v>3.72</v>
       </c>
       <c r="R264" s="3">
         <v>13.11</v>
       </c>
       <c r="S264" s="3">
         <v>0</v>
       </c>
       <c r="T264" s="3">
         <v>315.07</v>
       </c>
       <c r="U264" s="3">
         <v>298.25</v>
       </c>
       <c r="V264" s="3">
-        <v>3.72</v>
+        <v>4.98</v>
       </c>
       <c r="W264" s="3">
         <v>13.11</v>
       </c>
       <c r="X264" s="2">
         <v>0</v>
       </c>
       <c r="Y264" s="2">
-        <v>315.07</v>
+        <v>316.34</v>
       </c>
       <c r="Z264" s="2">
-        <v>58.8</v>
+        <v>59.03</v>
       </c>
       <c r="AA264" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265" s="2">
         <v>262</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F265" s="2">
         <v>40009223</v>
       </c>
       <c r="G265" s="2" t="s">
@@ -26332,51 +26332,51 @@
       </c>
       <c r="Z265" s="2">
         <v>87.04</v>
       </c>
       <c r="AA265" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="266" spans="1:27">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="D266" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="F266" s="2">
-        <v>40023112</v>
+        <v>40001148</v>
       </c>
       <c r="G266" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H266" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>1096</v>
       </c>
       <c r="J266" s="3" t="s">
         <v>164</v>
       </c>
       <c r="K266" s="3">
         <v>121.53</v>
       </c>
       <c r="L266" s="3">
         <v>18.84</v>
       </c>
       <c r="M266" s="3">
         <v>140.37</v>
       </c>
       <c r="N266" s="3" t="s">
         <v>32</v>
       </c>
@@ -27073,51 +27073,51 @@
       </c>
       <c r="Z274" s="2">
         <v>97.89</v>
       </c>
       <c r="AA274" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="275" spans="1:27">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="F275" s="2">
-        <v>40035991</v>
+        <v>7368973</v>
       </c>
       <c r="G275" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="H275" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>1140</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="K275" s="3">
         <v>99.21</v>
       </c>
       <c r="L275" s="3">
         <v>0</v>
       </c>
       <c r="M275" s="3">
         <v>99.21</v>
       </c>
       <c r="N275" s="3" t="s">
         <v>32</v>
       </c>
@@ -30367,63 +30367,63 @@
       <c r="N315" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O315" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P315" s="3">
         <v>799.64</v>
       </c>
       <c r="Q315" s="3">
         <v>67.46</v>
       </c>
       <c r="R315" s="3">
         <v>17.23</v>
       </c>
       <c r="S315" s="3">
         <v>0</v>
       </c>
       <c r="T315" s="3">
         <v>884.33</v>
       </c>
       <c r="U315" s="3">
         <v>799.64</v>
       </c>
       <c r="V315" s="3">
-        <v>67.46</v>
+        <v>70.13</v>
       </c>
       <c r="W315" s="3">
         <v>17.23</v>
       </c>
       <c r="X315" s="2">
         <v>0</v>
       </c>
       <c r="Y315" s="2">
-        <v>884.33</v>
+        <v>886.99</v>
       </c>
       <c r="Z315" s="2">
-        <v>72.99</v>
+        <v>73.21</v>
       </c>
       <c r="AA315" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="316" spans="1:27">
       <c r="A316" s="2">
         <v>313</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C316" s="2" t="s">
         <v>1302</v>
       </c>
       <c r="D316" s="2" t="s">
         <v>1303</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="F316" s="2">
         <v>40036612</v>
       </c>
       <c r="G316" s="2" t="s">
@@ -30533,63 +30533,63 @@
       <c r="N317" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O317" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P317" s="3">
         <v>468.53</v>
       </c>
       <c r="Q317" s="3">
         <v>16.33</v>
       </c>
       <c r="R317" s="3">
         <v>1.95</v>
       </c>
       <c r="S317" s="3">
         <v>0</v>
       </c>
       <c r="T317" s="3">
         <v>486.81</v>
       </c>
       <c r="U317" s="3">
         <v>468.53</v>
       </c>
       <c r="V317" s="3">
-        <v>16.33</v>
+        <v>17.49</v>
       </c>
       <c r="W317" s="3">
         <v>1.95</v>
       </c>
       <c r="X317" s="2">
         <v>0</v>
       </c>
       <c r="Y317" s="2">
-        <v>486.81</v>
+        <v>487.98</v>
       </c>
       <c r="Z317" s="2">
-        <v>38.18</v>
+        <v>38.27</v>
       </c>
       <c r="AA317" s="2">
         <v>64</v>
       </c>
     </row>
     <row r="318" spans="1:27">
       <c r="A318" s="2">
         <v>315</v>
       </c>
       <c r="B318" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C318" s="2" t="s">
         <v>1311</v>
       </c>
       <c r="D318" s="2" t="s">
         <v>1312</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="F318" s="2">
         <v>40062749</v>
       </c>
       <c r="G318" s="2" t="s">
@@ -31009,63 +31009,63 @@
       </c>
       <c r="M323" s="7">
         <v>193648.93</v>
       </c>
       <c r="N323" s="7"/>
       <c r="O323" s="7"/>
       <c r="P323" s="7">
         <v>105107.31</v>
       </c>
       <c r="Q323" s="7">
         <v>5236.33</v>
       </c>
       <c r="R323" s="7">
         <v>7625.03</v>
       </c>
       <c r="S323" s="7">
         <v>18.95</v>
       </c>
       <c r="T323" s="7">
         <v>117987.63</v>
       </c>
       <c r="U323" s="7">
         <v>104522.5</v>
       </c>
       <c r="V323" s="7">
-        <v>5413.21</v>
+        <v>5507.43</v>
       </c>
       <c r="W323" s="7">
         <v>7625.03</v>
       </c>
       <c r="X323" s="6">
         <v>18.95</v>
       </c>
       <c r="Y323" s="6">
-        <v>117579.7</v>
+        <v>117673.92</v>
       </c>
       <c r="Z323" s="6">
-        <v>60.72</v>
+        <v>60.77</v>
       </c>
       <c r="AA323" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A323:J323"/>
   </mergeCells>