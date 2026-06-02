--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -4637,69 +4637,69 @@
       <c r="M4" s="3">
         <v>218.09</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>128</v>
       </c>
       <c r="Q4" s="3">
         <v>13.95</v>
       </c>
       <c r="R4" s="3">
         <v>0</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>141.95</v>
       </c>
       <c r="U4" s="3">
-        <v>128</v>
+        <v>143.05</v>
       </c>
       <c r="V4" s="3">
         <v>13.95</v>
       </c>
       <c r="W4" s="3">
         <v>0</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>141.95</v>
+        <v>157</v>
       </c>
       <c r="Z4" s="2">
-        <v>65.09</v>
+        <v>71.99</v>
       </c>
       <c r="AA4" s="2">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40048674</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -4889,63 +4889,63 @@
       <c r="N7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="3">
         <v>486.85</v>
       </c>
       <c r="Q7" s="3">
         <v>36.53</v>
       </c>
       <c r="R7" s="3">
         <v>14.91</v>
       </c>
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>538.29</v>
       </c>
       <c r="U7" s="3">
         <v>486.85</v>
       </c>
       <c r="V7" s="3">
-        <v>39.96</v>
+        <v>41.73</v>
       </c>
       <c r="W7" s="3">
         <v>14.91</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
-        <v>541.72</v>
+        <v>543.49</v>
       </c>
       <c r="Z7" s="2">
-        <v>59.55</v>
+        <v>59.75</v>
       </c>
       <c r="AA7" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="2">
         <v>40062675</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -4987,51 +4987,51 @@
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>142.59</v>
       </c>
       <c r="U8" s="3">
         <v>136.41</v>
       </c>
       <c r="V8" s="3">
         <v>7.04</v>
       </c>
       <c r="W8" s="3">
         <v>0</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
         <v>143.46</v>
       </c>
       <c r="Z8" s="2">
         <v>27.38</v>
       </c>
       <c r="AA8" s="2">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="2">
         <v>40033797</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H9" s="3" t="s">
@@ -5055,63 +5055,63 @@
       <c r="N9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="3">
         <v>373.36</v>
       </c>
       <c r="Q9" s="3">
         <v>26.42</v>
       </c>
       <c r="R9" s="3">
         <v>43.28</v>
       </c>
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>443.06</v>
       </c>
       <c r="U9" s="3">
         <v>373.36</v>
       </c>
       <c r="V9" s="3">
-        <v>27.84</v>
+        <v>28.72</v>
       </c>
       <c r="W9" s="3">
         <v>43.28</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
-        <v>444.48</v>
+        <v>445.37</v>
       </c>
       <c r="Z9" s="2">
-        <v>52.2</v>
+        <v>52.31</v>
       </c>
       <c r="AA9" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="2">
         <v>40067457</v>
       </c>
       <c r="G10" s="2" t="s">
@@ -5153,51 +5153,51 @@
       <c r="S10" s="3">
         <v>0</v>
       </c>
       <c r="T10" s="3">
         <v>48.48</v>
       </c>
       <c r="U10" s="3">
         <v>37.98</v>
       </c>
       <c r="V10" s="3">
         <v>10.5</v>
       </c>
       <c r="W10" s="3">
         <v>0</v>
       </c>
       <c r="X10" s="2">
         <v>0</v>
       </c>
       <c r="Y10" s="2">
         <v>48.48</v>
       </c>
       <c r="Z10" s="2">
         <v>24.42</v>
       </c>
       <c r="AA10" s="2">
-        <v>63</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="2">
         <v>40034515</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -5218,69 +5218,69 @@
       <c r="M11" s="3">
         <v>914.53</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="3">
         <v>526.74</v>
       </c>
       <c r="Q11" s="3">
         <v>26.18</v>
       </c>
       <c r="R11" s="3">
         <v>17.03</v>
       </c>
       <c r="S11" s="3">
         <v>0</v>
       </c>
       <c r="T11" s="3">
         <v>569.96</v>
       </c>
       <c r="U11" s="3">
-        <v>487.15</v>
+        <v>526.88</v>
       </c>
       <c r="V11" s="3">
-        <v>27.07</v>
+        <v>30.31</v>
       </c>
       <c r="W11" s="3">
         <v>17.03</v>
       </c>
       <c r="X11" s="2">
         <v>0</v>
       </c>
       <c r="Y11" s="2">
-        <v>531.26</v>
+        <v>574.22</v>
       </c>
       <c r="Z11" s="2">
-        <v>58.09</v>
+        <v>62.79</v>
       </c>
       <c r="AA11" s="2">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="2">
         <v>40041204</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H12" s="3" t="s">
@@ -5304,63 +5304,63 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>792.38</v>
       </c>
       <c r="Q12" s="3">
         <v>79.61</v>
       </c>
       <c r="R12" s="3">
         <v>0</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>871.98</v>
       </c>
       <c r="U12" s="3">
         <v>792.38</v>
       </c>
       <c r="V12" s="3">
-        <v>83.76</v>
+        <v>87.59</v>
       </c>
       <c r="W12" s="3">
         <v>0</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>876.13</v>
+        <v>879.97</v>
       </c>
       <c r="Z12" s="2">
-        <v>49.34</v>
+        <v>49.55</v>
       </c>
       <c r="AA12" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="2">
         <v>40064067</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -5485,51 +5485,51 @@
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>990.06</v>
       </c>
       <c r="U14" s="3">
         <v>984.11</v>
       </c>
       <c r="V14" s="3">
         <v>0</v>
       </c>
       <c r="W14" s="3">
         <v>5.95</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
         <v>990.06</v>
       </c>
       <c r="Z14" s="2">
         <v>88.29</v>
       </c>
       <c r="AA14" s="2">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="2">
         <v>40003737</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="3" t="s">
@@ -5968,66 +5968,66 @@
       <c r="N20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P20" s="3">
         <v>223.79</v>
       </c>
       <c r="Q20" s="3">
         <v>20.98</v>
       </c>
       <c r="R20" s="3">
         <v>16.59</v>
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>261.36</v>
       </c>
       <c r="U20" s="3">
         <v>223.79</v>
       </c>
       <c r="V20" s="3">
-        <v>20.98</v>
+        <v>24.17</v>
       </c>
       <c r="W20" s="3">
         <v>16.59</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>261.36</v>
+        <v>264.55</v>
       </c>
       <c r="Z20" s="2">
-        <v>56.6</v>
+        <v>57.29</v>
       </c>
       <c r="AA20" s="2">
-        <v>83</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F21" s="2">
         <v>40014512</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H21" s="3" t="s">
@@ -6383,63 +6383,63 @@
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P25" s="3">
         <v>467.66</v>
       </c>
       <c r="Q25" s="3">
         <v>0</v>
       </c>
       <c r="R25" s="3">
         <v>10.86</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>478.51</v>
       </c>
       <c r="U25" s="3">
         <v>467.66</v>
       </c>
       <c r="V25" s="3">
-        <v>1.78</v>
+        <v>4.09</v>
       </c>
       <c r="W25" s="3">
         <v>10.86</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>480.29</v>
+        <v>482.61</v>
       </c>
       <c r="Z25" s="2">
-        <v>87.46</v>
+        <v>87.88</v>
       </c>
       <c r="AA25" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F26" s="2">
         <v>40054721</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -6979,51 +6979,51 @@
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>224.88</v>
       </c>
       <c r="U32" s="3">
         <v>208.88</v>
       </c>
       <c r="V32" s="3">
         <v>14.21</v>
       </c>
       <c r="W32" s="3">
         <v>4.39</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
         <v>227.49</v>
       </c>
       <c r="Z32" s="2">
         <v>67.43</v>
       </c>
       <c r="AA32" s="2">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>166</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F33" s="2">
         <v>40015653</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -7047,63 +7047,63 @@
       <c r="N33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P33" s="3">
         <v>324.45</v>
       </c>
       <c r="Q33" s="3">
         <v>10.77</v>
       </c>
       <c r="R33" s="3">
         <v>0</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>335.22</v>
       </c>
       <c r="U33" s="3">
         <v>324.45</v>
       </c>
       <c r="V33" s="3">
-        <v>16.89</v>
+        <v>17.75</v>
       </c>
       <c r="W33" s="3">
         <v>0</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
-        <v>341.35</v>
+        <v>342.21</v>
       </c>
       <c r="Z33" s="2">
-        <v>82.67</v>
+        <v>82.88</v>
       </c>
       <c r="AA33" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F34" s="2">
         <v>40014380</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -7130,63 +7130,63 @@
       <c r="N34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="3">
         <v>459.62</v>
       </c>
       <c r="Q34" s="3">
         <v>23.88</v>
       </c>
       <c r="R34" s="3">
         <v>82.8</v>
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>566.29</v>
       </c>
       <c r="U34" s="3">
         <v>459.6</v>
       </c>
       <c r="V34" s="3">
-        <v>23.84</v>
+        <v>24.8</v>
       </c>
       <c r="W34" s="3">
         <v>82.8</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
-        <v>566.23</v>
+        <v>567.2</v>
       </c>
       <c r="Z34" s="2">
-        <v>86.44</v>
+        <v>86.59</v>
       </c>
       <c r="AA34" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>172</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>173</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F35" s="2">
         <v>40014378</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -7213,63 +7213,63 @@
       <c r="N35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P35" s="3">
         <v>490.93</v>
       </c>
       <c r="Q35" s="3">
         <v>11.62</v>
       </c>
       <c r="R35" s="3">
         <v>32.21</v>
       </c>
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>534.75</v>
       </c>
       <c r="U35" s="3">
         <v>490.93</v>
       </c>
       <c r="V35" s="3">
-        <v>11.62</v>
+        <v>12.55</v>
       </c>
       <c r="W35" s="3">
         <v>32.21</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
-        <v>534.75</v>
+        <v>535.69</v>
       </c>
       <c r="Z35" s="2">
-        <v>83.97</v>
+        <v>84.11</v>
       </c>
       <c r="AA35" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F36" s="2">
         <v>40020439</v>
       </c>
       <c r="G36" s="2" t="s">
@@ -7293,66 +7293,66 @@
       <c r="M36" s="3">
         <v>780.83</v>
       </c>
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>430.52</v>
       </c>
       <c r="Q36" s="3">
         <v>32.13</v>
       </c>
       <c r="R36" s="3">
         <v>93.81</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>556.45</v>
       </c>
       <c r="U36" s="3">
-        <v>430.52</v>
+        <v>440.49</v>
       </c>
       <c r="V36" s="3">
-        <v>38.6</v>
+        <v>40.37</v>
       </c>
       <c r="W36" s="3">
         <v>93.81</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>562.92</v>
+        <v>574.67</v>
       </c>
       <c r="Z36" s="2">
-        <v>72.09</v>
+        <v>73.6</v>
       </c>
       <c r="AA36" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F37" s="2">
         <v>40019721</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -7376,69 +7376,69 @@
       <c r="M37" s="3">
         <v>2077.66</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>959.86</v>
       </c>
       <c r="Q37" s="3">
         <v>16.99</v>
       </c>
       <c r="R37" s="3">
         <v>48.24</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>1025.1</v>
       </c>
       <c r="U37" s="3">
-        <v>959.86</v>
+        <v>966.81</v>
       </c>
       <c r="V37" s="3">
-        <v>17.59</v>
+        <v>19.37</v>
       </c>
       <c r="W37" s="3">
         <v>48.24</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>1025.7</v>
+        <v>1034.42</v>
       </c>
       <c r="Z37" s="2">
-        <v>49.37</v>
+        <v>49.79</v>
       </c>
       <c r="AA37" s="2">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F38" s="2">
         <v>40034141</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -7545,63 +7545,63 @@
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>1475.71</v>
       </c>
       <c r="Q39" s="3">
         <v>49.11</v>
       </c>
       <c r="R39" s="3">
         <v>129.84</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>1654.66</v>
       </c>
       <c r="U39" s="3">
         <v>1475.71</v>
       </c>
       <c r="V39" s="3">
-        <v>58.72</v>
+        <v>70.22</v>
       </c>
       <c r="W39" s="3">
         <v>129.84</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>1664.27</v>
+        <v>1675.77</v>
       </c>
       <c r="Z39" s="2">
-        <v>94.29</v>
+        <v>94.95</v>
       </c>
       <c r="AA39" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F40" s="2">
         <v>40035441</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -7643,51 +7643,51 @@
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>389.06</v>
       </c>
       <c r="U40" s="3">
         <v>339.83</v>
       </c>
       <c r="V40" s="3">
         <v>11.61</v>
       </c>
       <c r="W40" s="3">
         <v>37.62</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
         <v>389.06</v>
       </c>
       <c r="Z40" s="2">
         <v>43.29</v>
       </c>
       <c r="AA40" s="2">
-        <v>78</v>
+        <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>198</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F41" s="2">
         <v>40029011</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -7809,51 +7809,51 @@
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>312.62</v>
       </c>
       <c r="U42" s="3">
         <v>312.62</v>
       </c>
       <c r="V42" s="3">
         <v>0</v>
       </c>
       <c r="W42" s="3">
         <v>0</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
         <v>312.62</v>
       </c>
       <c r="Z42" s="2">
         <v>55.37</v>
       </c>
       <c r="AA42" s="2">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F43" s="2">
         <v>40034728</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H43" s="3" t="s">
@@ -8058,51 +8058,51 @@
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>95.81</v>
       </c>
       <c r="U45" s="3">
         <v>90.16</v>
       </c>
       <c r="V45" s="3">
         <v>5.65</v>
       </c>
       <c r="W45" s="3">
         <v>0</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
         <v>95.81</v>
       </c>
       <c r="Z45" s="2">
         <v>20.75</v>
       </c>
       <c r="AA45" s="2">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F46" s="2">
         <v>40034993</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -8126,63 +8126,63 @@
       <c r="N46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P46" s="3">
         <v>257.89</v>
       </c>
       <c r="Q46" s="3">
         <v>17.67</v>
       </c>
       <c r="R46" s="3">
         <v>0</v>
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>275.56</v>
       </c>
       <c r="U46" s="3">
         <v>257.89</v>
       </c>
       <c r="V46" s="3">
-        <v>19.89</v>
+        <v>24.79</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
-        <v>277.78</v>
+        <v>282.68</v>
       </c>
       <c r="Z46" s="2">
-        <v>58.63</v>
+        <v>59.67</v>
       </c>
       <c r="AA46" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F47" s="2">
         <v>40029490</v>
       </c>
       <c r="G47" s="2" t="s">
@@ -8209,63 +8209,63 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>459.52</v>
       </c>
       <c r="Q47" s="3">
         <v>21.56</v>
       </c>
       <c r="R47" s="3">
         <v>16.89</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>497.97</v>
       </c>
       <c r="U47" s="3">
         <v>459.52</v>
       </c>
       <c r="V47" s="3">
-        <v>25.08</v>
+        <v>26.85</v>
       </c>
       <c r="W47" s="3">
         <v>16.89</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>501.49</v>
+        <v>503.26</v>
       </c>
       <c r="Z47" s="2">
-        <v>97</v>
+        <v>97.34</v>
       </c>
       <c r="AA47" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>227</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>228</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F48" s="2">
         <v>40062700</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -8289,69 +8289,69 @@
       <c r="M48" s="3">
         <v>539.21</v>
       </c>
       <c r="N48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P48" s="3">
         <v>277.36</v>
       </c>
       <c r="Q48" s="3">
         <v>7.21</v>
       </c>
       <c r="R48" s="3">
         <v>0</v>
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>284.57</v>
       </c>
       <c r="U48" s="3">
-        <v>277.36</v>
+        <v>279.26</v>
       </c>
       <c r="V48" s="3">
-        <v>8.4</v>
+        <v>9.21</v>
       </c>
       <c r="W48" s="3">
         <v>0</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
-        <v>285.76</v>
+        <v>288.47</v>
       </c>
       <c r="Z48" s="2">
-        <v>53</v>
+        <v>53.5</v>
       </c>
       <c r="AA48" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>231</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>232</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F49" s="2">
         <v>40036747</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="3" t="s">
@@ -8390,51 +8390,51 @@
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>146.11</v>
       </c>
       <c r="U49" s="3">
         <v>122.19</v>
       </c>
       <c r="V49" s="3">
         <v>10.65</v>
       </c>
       <c r="W49" s="3">
         <v>13.27</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
         <v>146.11</v>
       </c>
       <c r="Z49" s="2">
         <v>49.62</v>
       </c>
       <c r="AA49" s="2">
-        <v>71</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F50" s="2">
         <v>40049358</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -8473,51 +8473,51 @@
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>257.61</v>
       </c>
       <c r="U50" s="3">
         <v>241.85</v>
       </c>
       <c r="V50" s="3">
         <v>17.5</v>
       </c>
       <c r="W50" s="3">
         <v>0</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
         <v>259.36</v>
       </c>
       <c r="Z50" s="2">
         <v>45.09</v>
       </c>
       <c r="AA50" s="2">
-        <v>73</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F51" s="2">
         <v>40029492</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="3" t="s">
@@ -8722,51 +8722,51 @@
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>401.02</v>
       </c>
       <c r="U53" s="3">
         <v>332.98</v>
       </c>
       <c r="V53" s="3">
         <v>28.39</v>
       </c>
       <c r="W53" s="3">
         <v>40.58</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
         <v>401.95</v>
       </c>
       <c r="Z53" s="2">
         <v>66.65</v>
       </c>
       <c r="AA53" s="2">
-        <v>73</v>
+        <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F54" s="2">
         <v>40054756</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H54" s="3" t="s">
@@ -8805,51 +8805,51 @@
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>357.33</v>
       </c>
       <c r="U54" s="3">
         <v>342.02</v>
       </c>
       <c r="V54" s="3">
         <v>15.31</v>
       </c>
       <c r="W54" s="3">
         <v>0</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
         <v>357.33</v>
       </c>
       <c r="Z54" s="2">
         <v>72.39</v>
       </c>
       <c r="AA54" s="2">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>256</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>257</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F55" s="2">
         <v>40034967</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="3" t="s">
@@ -8888,51 +8888,51 @@
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>56.59</v>
       </c>
       <c r="U55" s="3">
         <v>51.06</v>
       </c>
       <c r="V55" s="3">
         <v>5.52</v>
       </c>
       <c r="W55" s="3">
         <v>0</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
         <v>56.59</v>
       </c>
       <c r="Z55" s="2">
         <v>35.94</v>
       </c>
       <c r="AA55" s="2">
-        <v>87</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>260</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>261</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F56" s="2">
         <v>40033816</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
@@ -8971,51 +8971,51 @@
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>261.62</v>
       </c>
       <c r="U56" s="3">
         <v>235.99</v>
       </c>
       <c r="V56" s="3">
         <v>25.62</v>
       </c>
       <c r="W56" s="3">
         <v>0</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
         <v>261.62</v>
       </c>
       <c r="Z56" s="2">
         <v>40.45</v>
       </c>
       <c r="AA56" s="2">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>264</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F57" s="2">
         <v>40027582</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H57" s="3" t="s">
@@ -9036,69 +9036,69 @@
       <c r="M57" s="3">
         <v>476.16</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>203.2</v>
       </c>
       <c r="Q57" s="3">
         <v>0</v>
       </c>
       <c r="R57" s="3">
         <v>15.4</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>218.6</v>
       </c>
       <c r="U57" s="3">
-        <v>203.2</v>
+        <v>205.48</v>
       </c>
       <c r="V57" s="3">
-        <v>1.78</v>
+        <v>3.55</v>
       </c>
       <c r="W57" s="3">
         <v>15.4</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>220.38</v>
+        <v>224.44</v>
       </c>
       <c r="Z57" s="2">
-        <v>46.28</v>
+        <v>47.14</v>
       </c>
       <c r="AA57" s="2">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F58" s="2">
         <v>40027583</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="3" t="s">
@@ -9137,51 +9137,51 @@
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>26.57</v>
       </c>
       <c r="U58" s="3">
         <v>10</v>
       </c>
       <c r="V58" s="3">
         <v>7.95</v>
       </c>
       <c r="W58" s="3">
         <v>8.59</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
         <v>26.54</v>
       </c>
       <c r="Z58" s="2">
         <v>5.92</v>
       </c>
       <c r="AA58" s="2">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>272</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>273</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F59" s="2">
         <v>40054819</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -9220,51 +9220,51 @@
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>218.33</v>
       </c>
       <c r="U59" s="3">
         <v>162.37</v>
       </c>
       <c r="V59" s="3">
         <v>24.98</v>
       </c>
       <c r="W59" s="3">
         <v>30.98</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
         <v>218.33</v>
       </c>
       <c r="Z59" s="2">
         <v>44.74</v>
       </c>
       <c r="AA59" s="2">
-        <v>61</v>
+        <v>45</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>277</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F60" s="2">
         <v>40062718</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -9303,51 +9303,51 @@
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>341.01</v>
       </c>
       <c r="U60" s="3">
         <v>294.12</v>
       </c>
       <c r="V60" s="3">
         <v>20.76</v>
       </c>
       <c r="W60" s="3">
         <v>26.13</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
         <v>341.01</v>
       </c>
       <c r="Z60" s="2">
         <v>61.8</v>
       </c>
       <c r="AA60" s="2">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F61" s="2">
         <v>40035055</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -9368,69 +9368,69 @@
       <c r="M61" s="3">
         <v>985.67</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>317.41</v>
       </c>
       <c r="Q61" s="3">
         <v>7.39</v>
       </c>
       <c r="R61" s="3">
         <v>87.54</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>412.34</v>
       </c>
       <c r="U61" s="3">
-        <v>297.88</v>
+        <v>317.32</v>
       </c>
       <c r="V61" s="3">
         <v>7.39</v>
       </c>
       <c r="W61" s="3">
         <v>87.54</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>392.81</v>
+        <v>412.25</v>
       </c>
       <c r="Z61" s="2">
-        <v>39.85</v>
+        <v>41.82</v>
       </c>
       <c r="AA61" s="2">
-        <v>70</v>
+        <v>53</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F62" s="2">
         <v>40054842</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H62" s="3" t="s">
@@ -9454,63 +9454,63 @@
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>6.84</v>
       </c>
       <c r="Q62" s="3">
         <v>17.54</v>
       </c>
       <c r="R62" s="3">
         <v>2.07</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>26.46</v>
       </c>
       <c r="U62" s="3">
         <v>6.84</v>
       </c>
       <c r="V62" s="3">
-        <v>20.53</v>
+        <v>22.04</v>
       </c>
       <c r="W62" s="3">
         <v>2.07</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>29.44</v>
+        <v>30.96</v>
       </c>
       <c r="Z62" s="2">
-        <v>9.62</v>
+        <v>10.11</v>
       </c>
       <c r="AA62" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>288</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F63" s="2">
         <v>40054161</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -9716,51 +9716,51 @@
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>27.65</v>
       </c>
       <c r="U65" s="3">
         <v>9.12</v>
       </c>
       <c r="V65" s="3">
         <v>0</v>
       </c>
       <c r="W65" s="3">
         <v>18.53</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
         <v>27.65</v>
       </c>
       <c r="Z65" s="2">
         <v>19.49</v>
       </c>
       <c r="AA65" s="2">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>300</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>301</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F66" s="2">
         <v>40029491</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H66" s="3" t="s">
@@ -9799,51 +9799,51 @@
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>163.5</v>
       </c>
       <c r="U66" s="3">
         <v>145.24</v>
       </c>
       <c r="V66" s="3">
         <v>0</v>
       </c>
       <c r="W66" s="3">
         <v>18.26</v>
       </c>
       <c r="X66" s="2">
         <v>0</v>
       </c>
       <c r="Y66" s="2">
         <v>163.5</v>
       </c>
       <c r="Z66" s="2">
         <v>33.86</v>
       </c>
       <c r="AA66" s="2">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>304</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>305</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F67" s="2">
         <v>40036723</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="3" t="s">
@@ -9882,51 +9882,51 @@
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>198.33</v>
       </c>
       <c r="U67" s="3">
         <v>106.64</v>
       </c>
       <c r="V67" s="3">
         <v>16.82</v>
       </c>
       <c r="W67" s="3">
         <v>74.87</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
         <v>198.33</v>
       </c>
       <c r="Z67" s="2">
         <v>34.4</v>
       </c>
       <c r="AA67" s="2">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>308</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>309</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F68" s="2">
         <v>40048814</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -9965,51 +9965,51 @@
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>191.05</v>
       </c>
       <c r="U68" s="3">
         <v>176.83</v>
       </c>
       <c r="V68" s="3">
         <v>14.21</v>
       </c>
       <c r="W68" s="3">
         <v>0</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
         <v>191.05</v>
       </c>
       <c r="Z68" s="2">
         <v>20.32</v>
       </c>
       <c r="AA68" s="2">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>312</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>313</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F69" s="2">
         <v>40048735</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -10048,51 +10048,51 @@
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>89.33</v>
       </c>
       <c r="U69" s="3">
         <v>61.58</v>
       </c>
       <c r="V69" s="3">
         <v>22.68</v>
       </c>
       <c r="W69" s="3">
         <v>5.06</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
         <v>89.33</v>
       </c>
       <c r="Z69" s="2">
         <v>15.4</v>
       </c>
       <c r="AA69" s="2">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>316</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>317</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F70" s="2">
         <v>40036726</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H70" s="3" t="s">
@@ -10131,51 +10131,51 @@
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>174.14</v>
       </c>
       <c r="U70" s="3">
         <v>174.05</v>
       </c>
       <c r="V70" s="3">
         <v>0.09</v>
       </c>
       <c r="W70" s="3">
         <v>0</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
         <v>174.14</v>
       </c>
       <c r="Z70" s="2">
         <v>35.06</v>
       </c>
       <c r="AA70" s="2">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>320</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F71" s="2">
         <v>40027269</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -10282,63 +10282,63 @@
       <c r="N72" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P72" s="3">
         <v>258.57</v>
       </c>
       <c r="Q72" s="3">
         <v>40.02</v>
       </c>
       <c r="R72" s="3">
         <v>25.25</v>
       </c>
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>323.85</v>
       </c>
       <c r="U72" s="3">
         <v>258.57</v>
       </c>
       <c r="V72" s="3">
-        <v>40.02</v>
+        <v>40.91</v>
       </c>
       <c r="W72" s="3">
         <v>25.25</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
-        <v>323.85</v>
+        <v>324.74</v>
       </c>
       <c r="Z72" s="2">
-        <v>54.4</v>
+        <v>54.55</v>
       </c>
       <c r="AA72" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>328</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F73" s="2">
         <v>40062728</v>
       </c>
       <c r="G73" s="2" t="s">
@@ -10365,63 +10365,63 @@
       <c r="N73" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>111.31</v>
       </c>
       <c r="Q73" s="3">
         <v>26.5</v>
       </c>
       <c r="R73" s="3">
         <v>0</v>
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>137.82</v>
       </c>
       <c r="U73" s="3">
         <v>111.31</v>
       </c>
       <c r="V73" s="3">
-        <v>26.5</v>
+        <v>29.46</v>
       </c>
       <c r="W73" s="3">
         <v>0</v>
       </c>
       <c r="X73" s="2">
         <v>0</v>
       </c>
       <c r="Y73" s="2">
-        <v>137.82</v>
+        <v>140.77</v>
       </c>
       <c r="Z73" s="2">
-        <v>41.84</v>
+        <v>42.73</v>
       </c>
       <c r="AA73" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F74" s="2">
         <v>40054744</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -10445,66 +10445,66 @@
       <c r="M74" s="3">
         <v>321.78</v>
       </c>
       <c r="N74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="3">
         <v>196.89</v>
       </c>
       <c r="Q74" s="3">
         <v>15.62</v>
       </c>
       <c r="R74" s="3">
         <v>2.67</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>215.18</v>
       </c>
       <c r="U74" s="3">
-        <v>196.89</v>
+        <v>197.15</v>
       </c>
       <c r="V74" s="3">
-        <v>16.82</v>
+        <v>19.13</v>
       </c>
       <c r="W74" s="3">
         <v>2.67</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
-        <v>216.37</v>
+        <v>218.95</v>
       </c>
       <c r="Z74" s="2">
-        <v>67.24</v>
+        <v>68.04</v>
       </c>
       <c r="AA74" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F75" s="2">
         <v>40049483</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -10546,51 +10546,51 @@
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>195.95</v>
       </c>
       <c r="U75" s="3">
         <v>187.99</v>
       </c>
       <c r="V75" s="3">
         <v>7.97</v>
       </c>
       <c r="W75" s="3">
         <v>0</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
         <v>195.95</v>
       </c>
       <c r="Z75" s="2">
         <v>35.37</v>
       </c>
       <c r="AA75" s="2">
-        <v>61</v>
+        <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>341</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>342</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F76" s="2">
         <v>40049344</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H76" s="3" t="s">
@@ -10614,66 +10614,66 @@
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>253.93</v>
       </c>
       <c r="Q76" s="3">
         <v>8.28</v>
       </c>
       <c r="R76" s="3">
         <v>2.76</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>264.96</v>
       </c>
       <c r="U76" s="3">
         <v>253.93</v>
       </c>
       <c r="V76" s="3">
-        <v>8.87</v>
+        <v>10.03</v>
       </c>
       <c r="W76" s="3">
         <v>2.76</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>265.56</v>
+        <v>266.72</v>
       </c>
       <c r="Z76" s="2">
-        <v>58.35</v>
+        <v>58.61</v>
       </c>
       <c r="AA76" s="2">
-        <v>83</v>
+        <v>75</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F77" s="2">
         <v>40049369</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H77" s="3" t="s">
@@ -10712,51 +10712,51 @@
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>318.75</v>
       </c>
       <c r="U77" s="3">
         <v>263.77</v>
       </c>
       <c r="V77" s="3">
         <v>14.02</v>
       </c>
       <c r="W77" s="3">
         <v>40.91</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
         <v>318.7</v>
       </c>
       <c r="Z77" s="2">
         <v>60.63</v>
       </c>
       <c r="AA77" s="2">
-        <v>79</v>
+        <v>70</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F78" s="2">
         <v>40034533</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -10795,51 +10795,51 @@
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>124.44</v>
       </c>
       <c r="U78" s="3">
         <v>102.18</v>
       </c>
       <c r="V78" s="3">
         <v>22.26</v>
       </c>
       <c r="W78" s="3">
         <v>0</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
         <v>124.44</v>
       </c>
       <c r="Z78" s="2">
         <v>25.48</v>
       </c>
       <c r="AA78" s="2">
-        <v>78</v>
+        <v>61</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>353</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>355</v>
       </c>
       <c r="F79" s="2">
         <v>40049362</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H79" s="3" t="s">
@@ -10863,66 +10863,66 @@
       <c r="N79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P79" s="3">
         <v>183.94</v>
       </c>
       <c r="Q79" s="3">
         <v>9.33</v>
       </c>
       <c r="R79" s="3">
         <v>6.78</v>
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>200.05</v>
       </c>
       <c r="U79" s="3">
         <v>183.94</v>
       </c>
       <c r="V79" s="3">
-        <v>12.84</v>
+        <v>13.72</v>
       </c>
       <c r="W79" s="3">
         <v>6.78</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
-        <v>203.56</v>
+        <v>204.44</v>
       </c>
       <c r="Z79" s="2">
-        <v>49.05</v>
+        <v>49.26</v>
       </c>
       <c r="AA79" s="2">
-        <v>86</v>
+        <v>74</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>358</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F80" s="2">
         <v>40036730</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -10961,51 +10961,51 @@
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>166.3</v>
       </c>
       <c r="U80" s="3">
         <v>140.38</v>
       </c>
       <c r="V80" s="3">
         <v>0</v>
       </c>
       <c r="W80" s="3">
         <v>25.92</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
         <v>166.3</v>
       </c>
       <c r="Z80" s="2">
         <v>20.84</v>
       </c>
       <c r="AA80" s="2">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F81" s="2">
         <v>40064065</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="3" t="s">
@@ -11044,51 +11044,51 @@
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>436.02</v>
       </c>
       <c r="U81" s="3">
         <v>338.07</v>
       </c>
       <c r="V81" s="3">
         <v>38.7</v>
       </c>
       <c r="W81" s="3">
         <v>59.25</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
         <v>436.02</v>
       </c>
       <c r="Z81" s="2">
         <v>46.74</v>
       </c>
       <c r="AA81" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>365</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>366</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F82" s="2">
         <v>40029009</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -11112,63 +11112,63 @@
       <c r="N82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P82" s="3">
         <v>266.09</v>
       </c>
       <c r="Q82" s="3">
         <v>35.93</v>
       </c>
       <c r="R82" s="3">
         <v>42.81</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>344.83</v>
       </c>
       <c r="U82" s="3">
         <v>266.09</v>
       </c>
       <c r="V82" s="3">
-        <v>35.93</v>
+        <v>36.63</v>
       </c>
       <c r="W82" s="3">
         <v>42.81</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
-        <v>344.83</v>
+        <v>345.53</v>
       </c>
       <c r="Z82" s="2">
-        <v>48.97</v>
+        <v>49.07</v>
       </c>
       <c r="AA82" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>369</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>370</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F83" s="2">
         <v>40062732</v>
       </c>
       <c r="G83" s="2" t="s">
@@ -11210,51 +11210,51 @@
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>187.03</v>
       </c>
       <c r="U83" s="3">
         <v>168.74</v>
       </c>
       <c r="V83" s="3">
         <v>15.53</v>
       </c>
       <c r="W83" s="3">
         <v>2.76</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
         <v>187.03</v>
       </c>
       <c r="Z83" s="2">
         <v>65.68</v>
       </c>
       <c r="AA83" s="2">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>373</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>374</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F84" s="2">
         <v>40064068</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -11293,51 +11293,51 @@
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>456.64</v>
       </c>
       <c r="U84" s="3">
         <v>432.57</v>
       </c>
       <c r="V84" s="3">
         <v>0</v>
       </c>
       <c r="W84" s="3">
         <v>24.06</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
         <v>456.64</v>
       </c>
       <c r="Z84" s="2">
         <v>45.68</v>
       </c>
       <c r="AA84" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>378</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>379</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>380</v>
       </c>
       <c r="F85" s="2">
         <v>40035450</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -11459,51 +11459,51 @@
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>390</v>
       </c>
       <c r="U86" s="3">
         <v>331.17</v>
       </c>
       <c r="V86" s="3">
         <v>10.43</v>
       </c>
       <c r="W86" s="3">
         <v>48.4</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
         <v>390</v>
       </c>
       <c r="Z86" s="2">
         <v>39.12</v>
       </c>
       <c r="AA86" s="2">
-        <v>76</v>
+        <v>68</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>387</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>388</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F87" s="2">
         <v>40035434</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="3" t="s">
@@ -11524,69 +11524,69 @@
       <c r="M87" s="3">
         <v>994.72</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>309.56</v>
       </c>
       <c r="Q87" s="3">
         <v>0</v>
       </c>
       <c r="R87" s="3">
         <v>34.07</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>343.62</v>
       </c>
       <c r="U87" s="3">
-        <v>195.97</v>
+        <v>309.56</v>
       </c>
       <c r="V87" s="3">
         <v>0</v>
       </c>
       <c r="W87" s="3">
         <v>34.07</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>230.03</v>
+        <v>343.62</v>
       </c>
       <c r="Z87" s="2">
-        <v>23.13</v>
+        <v>34.54</v>
       </c>
       <c r="AA87" s="2">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>391</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>392</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F88" s="2">
         <v>40033772</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
@@ -11773,69 +11773,69 @@
       <c r="M90" s="3">
         <v>948.34</v>
       </c>
       <c r="N90" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P90" s="3">
         <v>514.79</v>
       </c>
       <c r="Q90" s="3">
         <v>4.54</v>
       </c>
       <c r="R90" s="3">
         <v>0</v>
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>519.33</v>
       </c>
       <c r="U90" s="3">
-        <v>497.9</v>
+        <v>514.79</v>
       </c>
       <c r="V90" s="3">
-        <v>6.3</v>
+        <v>7.19</v>
       </c>
       <c r="W90" s="3">
         <v>0</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
-        <v>504.19</v>
+        <v>521.98</v>
       </c>
       <c r="Z90" s="2">
-        <v>53.17</v>
+        <v>55.04</v>
       </c>
       <c r="AA90" s="2">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>403</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F91" s="2">
         <v>40027584</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H91" s="3" t="s">
@@ -11874,51 +11874,51 @@
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>210.09</v>
       </c>
       <c r="U91" s="3">
         <v>210.09</v>
       </c>
       <c r="V91" s="3">
         <v>0</v>
       </c>
       <c r="W91" s="3">
         <v>0</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
         <v>210.09</v>
       </c>
       <c r="Z91" s="2">
         <v>48.08</v>
       </c>
       <c r="AA91" s="2">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F92" s="2">
         <v>40035117</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -11957,51 +11957,51 @@
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>228.3</v>
       </c>
       <c r="U92" s="3">
         <v>228.3</v>
       </c>
       <c r="V92" s="3">
         <v>0</v>
       </c>
       <c r="W92" s="3">
         <v>0</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
         <v>228.3</v>
       </c>
       <c r="Z92" s="2">
         <v>46.75</v>
       </c>
       <c r="AA92" s="2">
-        <v>79</v>
+        <v>67</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>411</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F93" s="2">
         <v>40030522</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H93" s="3" t="s">
@@ -12040,51 +12040,51 @@
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>204.96</v>
       </c>
       <c r="U93" s="3">
         <v>189.25</v>
       </c>
       <c r="V93" s="3">
         <v>0</v>
       </c>
       <c r="W93" s="3">
         <v>15.71</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
         <v>204.96</v>
       </c>
       <c r="Z93" s="2">
         <v>44.4</v>
       </c>
       <c r="AA93" s="2">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>415</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>416</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F94" s="2">
         <v>40024450</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
@@ -12191,63 +12191,63 @@
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>392.99</v>
       </c>
       <c r="Q95" s="3">
         <v>33.48</v>
       </c>
       <c r="R95" s="3">
         <v>9.83</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>436.3</v>
       </c>
       <c r="U95" s="3">
         <v>392.99</v>
       </c>
       <c r="V95" s="3">
-        <v>44.42</v>
+        <v>51.62</v>
       </c>
       <c r="W95" s="3">
         <v>9.83</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>447.24</v>
+        <v>454.45</v>
       </c>
       <c r="Z95" s="2">
-        <v>31.02</v>
+        <v>31.52</v>
       </c>
       <c r="AA95" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>424</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F96" s="2">
         <v>40064066</v>
       </c>
       <c r="G96" s="2" t="s">
@@ -12437,66 +12437,66 @@
       <c r="M98" s="3">
         <v>473.94</v>
       </c>
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>323.46</v>
       </c>
       <c r="Q98" s="3">
         <v>16.09</v>
       </c>
       <c r="R98" s="3">
         <v>0</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>339.55</v>
       </c>
       <c r="U98" s="3">
-        <v>323.46</v>
+        <v>331.28</v>
       </c>
       <c r="V98" s="3">
         <v>16.09</v>
       </c>
       <c r="W98" s="3">
         <v>0</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>339.55</v>
+        <v>347.36</v>
       </c>
       <c r="Z98" s="2">
-        <v>71.64</v>
+        <v>73.29</v>
       </c>
       <c r="AA98" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>437</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F99" s="2">
         <v>40034363</v>
       </c>
       <c r="G99" s="2" t="s">
@@ -12769,69 +12769,69 @@
       <c r="M102" s="3">
         <v>2527.51</v>
       </c>
       <c r="N102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P102" s="3">
         <v>1016.17</v>
       </c>
       <c r="Q102" s="3">
         <v>16.32</v>
       </c>
       <c r="R102" s="3">
         <v>61.6</v>
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>1094.09</v>
       </c>
       <c r="U102" s="3">
-        <v>1016.17</v>
+        <v>1018.08</v>
       </c>
       <c r="V102" s="3">
         <v>16.32</v>
       </c>
       <c r="W102" s="3">
         <v>61.6</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
-        <v>1094.09</v>
+        <v>1096</v>
       </c>
       <c r="Z102" s="2">
-        <v>43.29</v>
+        <v>43.36</v>
       </c>
       <c r="AA102" s="2">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>454</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F103" s="2">
         <v>40034268</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -12855,66 +12855,66 @@
       <c r="N103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P103" s="3">
         <v>547.77</v>
       </c>
       <c r="Q103" s="3">
         <v>4.74</v>
       </c>
       <c r="R103" s="3">
         <v>32.5</v>
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>585.01</v>
       </c>
       <c r="U103" s="3">
         <v>547.77</v>
       </c>
       <c r="V103" s="3">
-        <v>4.74</v>
+        <v>5.58</v>
       </c>
       <c r="W103" s="3">
         <v>32.5</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
-        <v>585.01</v>
+        <v>585.85</v>
       </c>
       <c r="Z103" s="2">
-        <v>54.88</v>
+        <v>54.96</v>
       </c>
       <c r="AA103" s="2">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>459</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>460</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F104" s="2">
         <v>40048455</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
@@ -13021,63 +13021,63 @@
       <c r="N105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P105" s="3">
         <v>929.37</v>
       </c>
       <c r="Q105" s="3">
         <v>36.88</v>
       </c>
       <c r="R105" s="3">
         <v>95.18</v>
       </c>
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>1061.44</v>
       </c>
       <c r="U105" s="3">
         <v>929.37</v>
       </c>
       <c r="V105" s="3">
-        <v>38.66</v>
+        <v>41.02</v>
       </c>
       <c r="W105" s="3">
         <v>95.18</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
-        <v>1063.21</v>
+        <v>1065.57</v>
       </c>
       <c r="Z105" s="2">
-        <v>64.81</v>
+        <v>64.95</v>
       </c>
       <c r="AA105" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>468</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>469</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F106" s="2">
         <v>40037411</v>
       </c>
       <c r="G106" s="2" t="s">
@@ -13104,63 +13104,63 @@
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>385.96</v>
       </c>
       <c r="Q106" s="3">
         <v>31.56</v>
       </c>
       <c r="R106" s="3">
         <v>14.63</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>432.15</v>
       </c>
       <c r="U106" s="3">
         <v>385.96</v>
       </c>
       <c r="V106" s="3">
-        <v>31.56</v>
+        <v>32.45</v>
       </c>
       <c r="W106" s="3">
         <v>14.63</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>432.15</v>
+        <v>433.03</v>
       </c>
       <c r="Z106" s="2">
-        <v>85.44</v>
+        <v>85.62</v>
       </c>
       <c r="AA106" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>473</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F107" s="2">
         <v>40048684</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -13267,66 +13267,66 @@
       <c r="M108" s="3">
         <v>2511.71</v>
       </c>
       <c r="N108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P108" s="3">
         <v>1050.5</v>
       </c>
       <c r="Q108" s="3">
         <v>41.59</v>
       </c>
       <c r="R108" s="3">
         <v>32.48</v>
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>1124.57</v>
       </c>
       <c r="U108" s="3">
-        <v>1050.5</v>
+        <v>1055.92</v>
       </c>
       <c r="V108" s="3">
-        <v>41.59</v>
+        <v>42.84</v>
       </c>
       <c r="W108" s="3">
         <v>32.48</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
-        <v>1124.57</v>
+        <v>1131.24</v>
       </c>
       <c r="Z108" s="2">
-        <v>44.77</v>
+        <v>45.04</v>
       </c>
       <c r="AA108" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>481</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>482</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F109" s="2">
         <v>40054857</v>
       </c>
       <c r="G109" s="2" t="s">
@@ -13368,51 +13368,51 @@
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>112.1</v>
       </c>
       <c r="U109" s="3">
         <v>84.3</v>
       </c>
       <c r="V109" s="3">
         <v>11.42</v>
       </c>
       <c r="W109" s="3">
         <v>16.39</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
         <v>112.1</v>
       </c>
       <c r="Z109" s="2">
         <v>84.18</v>
       </c>
       <c r="AA109" s="2">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>485</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>486</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F110" s="2">
         <v>40003705</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -13765,66 +13765,66 @@
       <c r="M114" s="3">
         <v>439.11</v>
       </c>
       <c r="N114" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O114" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P114" s="3">
         <v>321.41</v>
       </c>
       <c r="Q114" s="3">
         <v>11.21</v>
       </c>
       <c r="R114" s="3">
         <v>75.34</v>
       </c>
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>407.95</v>
       </c>
       <c r="U114" s="3">
-        <v>321.41</v>
+        <v>324.2</v>
       </c>
       <c r="V114" s="3">
-        <v>11.21</v>
+        <v>12.1</v>
       </c>
       <c r="W114" s="3">
         <v>75.34</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
-        <v>407.95</v>
+        <v>411.64</v>
       </c>
       <c r="Z114" s="2">
-        <v>92.91</v>
+        <v>93.74</v>
       </c>
       <c r="AA114" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>504</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>505</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>506</v>
       </c>
       <c r="F115" s="2">
         <v>40035466</v>
       </c>
       <c r="G115" s="2" t="s">
@@ -13851,66 +13851,66 @@
       <c r="N115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P115" s="3">
         <v>208.65</v>
       </c>
       <c r="Q115" s="3">
         <v>23.12</v>
       </c>
       <c r="R115" s="3">
         <v>18.07</v>
       </c>
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>249.85</v>
       </c>
       <c r="U115" s="3">
         <v>208.65</v>
       </c>
       <c r="V115" s="3">
-        <v>24.01</v>
+        <v>27.52</v>
       </c>
       <c r="W115" s="3">
         <v>18.07</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
-        <v>250.73</v>
+        <v>254.25</v>
       </c>
       <c r="Z115" s="2">
-        <v>53.54</v>
+        <v>54.29</v>
       </c>
       <c r="AA115" s="2">
-        <v>84</v>
+        <v>64</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>508</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>509</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F116" s="2">
         <v>40035456</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
@@ -14014,69 +14014,69 @@
       <c r="M117" s="3">
         <v>1693.56</v>
       </c>
       <c r="N117" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O117" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P117" s="3">
         <v>944.77</v>
       </c>
       <c r="Q117" s="3">
         <v>26.45</v>
       </c>
       <c r="R117" s="3">
         <v>37.98</v>
       </c>
       <c r="S117" s="3">
         <v>0</v>
       </c>
       <c r="T117" s="3">
         <v>1009.2</v>
       </c>
       <c r="U117" s="3">
-        <v>944.77</v>
+        <v>950.53</v>
       </c>
       <c r="V117" s="3">
         <v>26.45</v>
       </c>
       <c r="W117" s="3">
         <v>37.98</v>
       </c>
       <c r="X117" s="2">
         <v>0</v>
       </c>
       <c r="Y117" s="2">
-        <v>1009.2</v>
+        <v>1014.97</v>
       </c>
       <c r="Z117" s="2">
-        <v>59.59</v>
+        <v>59.93</v>
       </c>
       <c r="AA117" s="2">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>517</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F118" s="2">
         <v>40009320</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H118" s="3" t="s">
@@ -14183,63 +14183,63 @@
       <c r="N119" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P119" s="3">
         <v>1076.02</v>
       </c>
       <c r="Q119" s="3">
         <v>41.68</v>
       </c>
       <c r="R119" s="3">
         <v>150.76</v>
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>1268.46</v>
       </c>
       <c r="U119" s="3">
         <v>1076.02</v>
       </c>
       <c r="V119" s="3">
-        <v>42.28</v>
+        <v>44.06</v>
       </c>
       <c r="W119" s="3">
         <v>150.76</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
-        <v>1269.06</v>
+        <v>1270.83</v>
       </c>
       <c r="Z119" s="2">
-        <v>73.15</v>
+        <v>73.25</v>
       </c>
       <c r="AA119" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>523</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>524</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F120" s="2">
         <v>40012582</v>
       </c>
       <c r="G120" s="2" t="s">
@@ -14945,51 +14945,51 @@
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" s="3">
         <v>253.95</v>
       </c>
       <c r="U128" s="3">
         <v>236.47</v>
       </c>
       <c r="V128" s="3">
         <v>17.48</v>
       </c>
       <c r="W128" s="3">
         <v>0</v>
       </c>
       <c r="X128" s="2">
         <v>0</v>
       </c>
       <c r="Y128" s="2">
         <v>253.95</v>
       </c>
       <c r="Z128" s="2">
         <v>48.7</v>
       </c>
       <c r="AA128" s="2">
-        <v>67</v>
+        <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>558</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>559</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F129" s="2">
         <v>40048746</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H129" s="3" t="s">
@@ -15194,51 +15194,51 @@
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>193.3</v>
       </c>
       <c r="U131" s="3">
         <v>143.06</v>
       </c>
       <c r="V131" s="3">
         <v>20.34</v>
       </c>
       <c r="W131" s="3">
         <v>31.67</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>195.06</v>
       </c>
       <c r="Z131" s="2">
         <v>43.83</v>
       </c>
       <c r="AA131" s="2">
-        <v>75</v>
+        <v>55</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>571</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>572</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F132" s="2">
         <v>40048481</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="3" t="s">
@@ -15428,63 +15428,63 @@
       <c r="N134" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O134" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P134" s="3">
         <v>292.1</v>
       </c>
       <c r="Q134" s="3">
         <v>10.39</v>
       </c>
       <c r="R134" s="3">
         <v>26.7</v>
       </c>
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>329.19</v>
       </c>
       <c r="U134" s="3">
         <v>292.1</v>
       </c>
       <c r="V134" s="3">
-        <v>10.39</v>
+        <v>11.33</v>
       </c>
       <c r="W134" s="3">
         <v>26.7</v>
       </c>
       <c r="X134" s="2">
         <v>0</v>
       </c>
       <c r="Y134" s="2">
-        <v>329.19</v>
+        <v>330.13</v>
       </c>
       <c r="Z134" s="2">
-        <v>91.01</v>
+        <v>91.27</v>
       </c>
       <c r="AA134" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>583</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>584</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>585</v>
       </c>
       <c r="F135" s="2">
         <v>40035020</v>
       </c>
       <c r="G135" s="2" t="s">
@@ -15594,66 +15594,66 @@
       <c r="N136" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O136" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P136" s="3">
         <v>513.6</v>
       </c>
       <c r="Q136" s="3">
         <v>33.75</v>
       </c>
       <c r="R136" s="3">
         <v>41.97</v>
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>589.32</v>
       </c>
       <c r="U136" s="3">
         <v>513.59</v>
       </c>
       <c r="V136" s="3">
-        <v>33.75</v>
+        <v>35.83</v>
       </c>
       <c r="W136" s="3">
         <v>41.97</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
-        <v>589.31</v>
+        <v>591.39</v>
       </c>
       <c r="Z136" s="2">
-        <v>71.72</v>
+        <v>71.97</v>
       </c>
       <c r="AA136" s="2">
-        <v>84</v>
+        <v>78</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>592</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>593</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F137" s="2">
         <v>40049298</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H137" s="3" t="s">
@@ -15838,66 +15838,66 @@
       <c r="M139" s="3">
         <v>490.18</v>
       </c>
       <c r="N139" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3">
         <v>335.69</v>
       </c>
       <c r="Q139" s="3">
         <v>12.39</v>
       </c>
       <c r="R139" s="3">
         <v>18.48</v>
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>366.56</v>
       </c>
       <c r="U139" s="3">
-        <v>335.68</v>
+        <v>343.72</v>
       </c>
       <c r="V139" s="3">
         <v>15.03</v>
       </c>
       <c r="W139" s="3">
         <v>18.48</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
-        <v>369.2</v>
+        <v>377.23</v>
       </c>
       <c r="Z139" s="2">
-        <v>75.32</v>
+        <v>76.96</v>
       </c>
       <c r="AA139" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>606</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F140" s="2">
         <v>40054898</v>
       </c>
       <c r="G140" s="2" t="s">
@@ -16022,51 +16022,51 @@
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>415.8</v>
       </c>
       <c r="U141" s="3">
         <v>351.8</v>
       </c>
       <c r="V141" s="3">
         <v>28.31</v>
       </c>
       <c r="W141" s="3">
         <v>37.53</v>
       </c>
       <c r="X141" s="2">
         <v>0</v>
       </c>
       <c r="Y141" s="2">
         <v>417.64</v>
       </c>
       <c r="Z141" s="2">
         <v>75.52</v>
       </c>
       <c r="AA141" s="2">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>613</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>614</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F142" s="2">
         <v>40035913</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H142" s="3" t="s">
@@ -16090,63 +16090,63 @@
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>457.16</v>
       </c>
       <c r="Q142" s="3">
         <v>48.43</v>
       </c>
       <c r="R142" s="3">
         <v>26.83</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>532.41</v>
       </c>
       <c r="U142" s="3">
         <v>457.16</v>
       </c>
       <c r="V142" s="3">
-        <v>51.09</v>
+        <v>51.99</v>
       </c>
       <c r="W142" s="3">
         <v>26.83</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>535.08</v>
+        <v>535.97</v>
       </c>
       <c r="Z142" s="2">
-        <v>56.31</v>
+        <v>56.4</v>
       </c>
       <c r="AA142" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>617</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>618</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>619</v>
       </c>
       <c r="F143" s="2">
         <v>40035054</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -16188,51 +16188,51 @@
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>338.22</v>
       </c>
       <c r="U143" s="3">
         <v>333.36</v>
       </c>
       <c r="V143" s="3">
         <v>3.88</v>
       </c>
       <c r="W143" s="3">
         <v>2.74</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
         <v>339.98</v>
       </c>
       <c r="Z143" s="2">
         <v>54.62</v>
       </c>
       <c r="AA143" s="2">
-        <v>66</v>
+        <v>58</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>621</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>622</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>623</v>
       </c>
       <c r="F144" s="2">
         <v>40035069</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H144" s="3" t="s">
@@ -16271,51 +16271,51 @@
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>375.8</v>
       </c>
       <c r="U144" s="3">
         <v>373.69</v>
       </c>
       <c r="V144" s="3">
         <v>2.11</v>
       </c>
       <c r="W144" s="3">
         <v>0</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
         <v>375.8</v>
       </c>
       <c r="Z144" s="2">
         <v>53.02</v>
       </c>
       <c r="AA144" s="2">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>625</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>626</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>627</v>
       </c>
       <c r="F145" s="2">
         <v>40035115</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H145" s="3" t="s">
@@ -16588,66 +16588,66 @@
       <c r="N148" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3">
         <v>169.93</v>
       </c>
       <c r="Q148" s="3">
         <v>21.95</v>
       </c>
       <c r="R148" s="3">
         <v>0</v>
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>191.87</v>
       </c>
       <c r="U148" s="3">
         <v>169.93</v>
       </c>
       <c r="V148" s="3">
-        <v>22.49</v>
+        <v>24.26</v>
       </c>
       <c r="W148" s="3">
         <v>0</v>
       </c>
       <c r="X148" s="2">
         <v>0</v>
       </c>
       <c r="Y148" s="2">
-        <v>192.41</v>
+        <v>194.19</v>
       </c>
       <c r="Z148" s="2">
-        <v>41.15</v>
+        <v>41.53</v>
       </c>
       <c r="AA148" s="2">
-        <v>74</v>
+        <v>58</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>642</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>643</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>644</v>
       </c>
       <c r="F149" s="2">
         <v>40035078</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H149" s="3" t="s">
@@ -16686,51 +16686,51 @@
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>330.35</v>
       </c>
       <c r="U149" s="3">
         <v>298.71</v>
       </c>
       <c r="V149" s="3">
         <v>17.89</v>
       </c>
       <c r="W149" s="3">
         <v>13.75</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
         <v>330.35</v>
       </c>
       <c r="Z149" s="2">
         <v>55.01</v>
       </c>
       <c r="AA149" s="2">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>646</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>647</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>648</v>
       </c>
       <c r="F150" s="2">
         <v>40049297</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H150" s="3" t="s">
@@ -16769,51 +16769,51 @@
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>1111.44</v>
       </c>
       <c r="U150" s="3">
         <v>1066.99</v>
       </c>
       <c r="V150" s="3">
         <v>10.88</v>
       </c>
       <c r="W150" s="3">
         <v>33.92</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
         <v>1111.79</v>
       </c>
       <c r="Z150" s="2">
         <v>68.2</v>
       </c>
       <c r="AA150" s="2">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F151" s="2">
         <v>40034901</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H151" s="3" t="s">
@@ -16852,51 +16852,51 @@
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>880.22</v>
       </c>
       <c r="U151" s="3">
         <v>749.03</v>
       </c>
       <c r="V151" s="3">
         <v>45.99</v>
       </c>
       <c r="W151" s="3">
         <v>86.33</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
         <v>881.35</v>
       </c>
       <c r="Z151" s="2">
         <v>73.02</v>
       </c>
       <c r="AA151" s="2">
-        <v>87</v>
+        <v>67</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>656</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>657</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>658</v>
       </c>
       <c r="F152" s="2">
         <v>40035083</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H152" s="3" t="s">
@@ -16920,63 +16920,63 @@
       <c r="N152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P152" s="3">
         <v>487.1</v>
       </c>
       <c r="Q152" s="3">
         <v>22.36</v>
       </c>
       <c r="R152" s="3">
         <v>33.81</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>543.27</v>
       </c>
       <c r="U152" s="3">
         <v>487.1</v>
       </c>
       <c r="V152" s="3">
-        <v>25.32</v>
+        <v>27.09</v>
       </c>
       <c r="W152" s="3">
         <v>33.81</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
-        <v>546.22</v>
+        <v>548</v>
       </c>
       <c r="Z152" s="2">
-        <v>72.08</v>
+        <v>72.32</v>
       </c>
       <c r="AA152" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>660</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>661</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F153" s="2">
         <v>40036701</v>
       </c>
       <c r="G153" s="2" t="s">
@@ -17003,63 +17003,63 @@
       <c r="N153" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P153" s="3">
         <v>362.56</v>
       </c>
       <c r="Q153" s="3">
         <v>36.45</v>
       </c>
       <c r="R153" s="3">
         <v>33.12</v>
       </c>
       <c r="S153" s="3">
         <v>0</v>
       </c>
       <c r="T153" s="3">
         <v>432.13</v>
       </c>
       <c r="U153" s="3">
         <v>362.56</v>
       </c>
       <c r="V153" s="3">
-        <v>36.45</v>
+        <v>42.33</v>
       </c>
       <c r="W153" s="3">
         <v>33.12</v>
       </c>
       <c r="X153" s="2">
         <v>0</v>
       </c>
       <c r="Y153" s="2">
-        <v>432.13</v>
+        <v>438.01</v>
       </c>
       <c r="Z153" s="2">
-        <v>70.03</v>
+        <v>70.98</v>
       </c>
       <c r="AA153" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>664</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>665</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F154" s="2">
         <v>40034517</v>
       </c>
       <c r="G154" s="2" t="s">
@@ -17252,66 +17252,66 @@
       <c r="N156" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3">
         <v>155.76</v>
       </c>
       <c r="Q156" s="3">
         <v>16.07</v>
       </c>
       <c r="R156" s="3">
         <v>0</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>171.83</v>
       </c>
       <c r="U156" s="3">
         <v>155.76</v>
       </c>
       <c r="V156" s="3">
-        <v>17.26</v>
+        <v>18.19</v>
       </c>
       <c r="W156" s="3">
         <v>0</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>173.02</v>
+        <v>173.95</v>
       </c>
       <c r="Z156" s="2">
-        <v>58.99</v>
+        <v>59.31</v>
       </c>
       <c r="AA156" s="2">
-        <v>74</v>
+        <v>64</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>676</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>677</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>678</v>
       </c>
       <c r="F157" s="2">
         <v>40035074</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H157" s="3" t="s">
@@ -17350,51 +17350,51 @@
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>1010.21</v>
       </c>
       <c r="U157" s="3">
         <v>891.08</v>
       </c>
       <c r="V157" s="3">
         <v>62.09</v>
       </c>
       <c r="W157" s="3">
         <v>57.04</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
         <v>1010.21</v>
       </c>
       <c r="Z157" s="2">
         <v>69.45</v>
       </c>
       <c r="AA157" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>680</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>681</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>682</v>
       </c>
       <c r="F158" s="2">
         <v>40036686</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H158" s="3" t="s">
@@ -17418,63 +17418,63 @@
       <c r="N158" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3">
         <v>162.39</v>
       </c>
       <c r="Q158" s="3">
         <v>17.96</v>
       </c>
       <c r="R158" s="3">
         <v>28.09</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>208.43</v>
       </c>
       <c r="U158" s="3">
         <v>162.39</v>
       </c>
       <c r="V158" s="3">
-        <v>19.12</v>
+        <v>20.04</v>
       </c>
       <c r="W158" s="3">
         <v>28.09</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>209.59</v>
+        <v>210.51</v>
       </c>
       <c r="Z158" s="2">
-        <v>42.63</v>
+        <v>42.82</v>
       </c>
       <c r="AA158" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>684</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>685</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>686</v>
       </c>
       <c r="F159" s="2">
         <v>40049383</v>
       </c>
       <c r="G159" s="2" t="s">
@@ -17516,51 +17516,51 @@
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>603.65</v>
       </c>
       <c r="U159" s="3">
         <v>565.2</v>
       </c>
       <c r="V159" s="3">
         <v>7.5</v>
       </c>
       <c r="W159" s="3">
         <v>30.95</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
         <v>603.65</v>
       </c>
       <c r="Z159" s="2">
         <v>56.07</v>
       </c>
       <c r="AA159" s="2">
-        <v>62</v>
+        <v>49</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>689</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>690</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>691</v>
       </c>
       <c r="F160" s="2">
         <v>40034538</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H160" s="3" t="s">
@@ -17584,63 +17584,63 @@
       <c r="N160" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P160" s="3">
         <v>155.07</v>
       </c>
       <c r="Q160" s="3">
         <v>12.67</v>
       </c>
       <c r="R160" s="3">
         <v>16.29</v>
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>184.03</v>
       </c>
       <c r="U160" s="3">
         <v>155.07</v>
       </c>
       <c r="V160" s="3">
-        <v>12.67</v>
+        <v>15.59</v>
       </c>
       <c r="W160" s="3">
         <v>16.29</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
-        <v>184.03</v>
+        <v>186.95</v>
       </c>
       <c r="Z160" s="2">
-        <v>60.83</v>
+        <v>61.79</v>
       </c>
       <c r="AA160" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>693</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>694</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>695</v>
       </c>
       <c r="F161" s="2">
         <v>40036674</v>
       </c>
       <c r="G161" s="2" t="s">
@@ -17667,63 +17667,63 @@
       <c r="N161" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P161" s="3">
         <v>274.04</v>
       </c>
       <c r="Q161" s="3">
         <v>23.11</v>
       </c>
       <c r="R161" s="3">
         <v>0</v>
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>297.15</v>
       </c>
       <c r="U161" s="3">
         <v>274</v>
       </c>
       <c r="V161" s="3">
-        <v>26.62</v>
+        <v>28.4</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
-        <v>300.61</v>
+        <v>302.39</v>
       </c>
       <c r="Z161" s="2">
-        <v>66.47</v>
+        <v>66.86</v>
       </c>
       <c r="AA161" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>697</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>698</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>699</v>
       </c>
       <c r="F162" s="2">
         <v>40036746</v>
       </c>
       <c r="G162" s="2" t="s">
@@ -17833,63 +17833,63 @@
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
         <v>531.22</v>
       </c>
       <c r="Q163" s="3">
         <v>16.24</v>
       </c>
       <c r="R163" s="3">
         <v>31.37</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>578.83</v>
       </c>
       <c r="U163" s="3">
         <v>531.22</v>
       </c>
       <c r="V163" s="3">
-        <v>19.79</v>
+        <v>21.57</v>
       </c>
       <c r="W163" s="3">
         <v>31.37</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>582.39</v>
+        <v>584.16</v>
       </c>
       <c r="Z163" s="2">
-        <v>47.28</v>
+        <v>47.43</v>
       </c>
       <c r="AA163" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>706</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>707</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F164" s="2">
         <v>40036743</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -17916,66 +17916,66 @@
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
         <v>166.37</v>
       </c>
       <c r="Q164" s="3">
         <v>11.31</v>
       </c>
       <c r="R164" s="3">
         <v>61.6</v>
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>239.28</v>
       </c>
       <c r="U164" s="3">
         <v>166.37</v>
       </c>
       <c r="V164" s="3">
-        <v>11.31</v>
+        <v>13.69</v>
       </c>
       <c r="W164" s="3">
         <v>61.6</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>239.28</v>
+        <v>241.65</v>
       </c>
       <c r="Z164" s="2">
-        <v>79.96</v>
+        <v>80.75</v>
       </c>
       <c r="AA164" s="2">
-        <v>78</v>
+        <v>68</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F165" s="2">
         <v>40035454</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H165" s="3" t="s">
@@ -18014,51 +18014,51 @@
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>440.43</v>
       </c>
       <c r="U165" s="3">
         <v>394.12</v>
       </c>
       <c r="V165" s="3">
         <v>29.33</v>
       </c>
       <c r="W165" s="3">
         <v>18.76</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
         <v>442.21</v>
       </c>
       <c r="Z165" s="2">
         <v>92.27</v>
       </c>
       <c r="AA165" s="2">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>714</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F166" s="2">
         <v>40034674</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H166" s="3" t="s">
@@ -18180,51 +18180,51 @@
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>666.24</v>
       </c>
       <c r="U167" s="3">
         <v>636.47</v>
       </c>
       <c r="V167" s="3">
         <v>14.08</v>
       </c>
       <c r="W167" s="3">
         <v>16.87</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
         <v>667.42</v>
       </c>
       <c r="Z167" s="2">
         <v>54.79</v>
       </c>
       <c r="AA167" s="2">
-        <v>81</v>
+        <v>69</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>722</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>723</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F168" s="2">
         <v>40034540</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H168" s="3" t="s">
@@ -18248,63 +18248,63 @@
       <c r="N168" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P168" s="3">
         <v>323.19</v>
       </c>
       <c r="Q168" s="3">
         <v>30.75</v>
       </c>
       <c r="R168" s="3">
         <v>15.21</v>
       </c>
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>369.15</v>
       </c>
       <c r="U168" s="3">
         <v>323.19</v>
       </c>
       <c r="V168" s="3">
-        <v>35.48</v>
+        <v>37.26</v>
       </c>
       <c r="W168" s="3">
         <v>15.21</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
-        <v>373.88</v>
+        <v>375.66</v>
       </c>
       <c r="Z168" s="2">
-        <v>50.55</v>
+        <v>50.79</v>
       </c>
       <c r="AA168" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>726</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>727</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F169" s="2">
         <v>40067445</v>
       </c>
       <c r="G169" s="2" t="s">
@@ -18331,63 +18331,63 @@
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>110.51</v>
       </c>
       <c r="Q169" s="3">
         <v>11.74</v>
       </c>
       <c r="R169" s="3">
         <v>0</v>
       </c>
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>122.25</v>
       </c>
       <c r="U169" s="3">
         <v>110.51</v>
       </c>
       <c r="V169" s="3">
-        <v>11.74</v>
+        <v>12.93</v>
       </c>
       <c r="W169" s="3">
         <v>0</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
-        <v>122.25</v>
+        <v>123.44</v>
       </c>
       <c r="Z169" s="2">
-        <v>63.96</v>
+        <v>64.58</v>
       </c>
       <c r="AA169" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>731</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>733</v>
       </c>
       <c r="F170" s="2">
         <v>40034763</v>
       </c>
       <c r="G170" s="2" t="s">
@@ -18512,51 +18512,51 @@
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>317.38</v>
       </c>
       <c r="U171" s="3">
         <v>259.49</v>
       </c>
       <c r="V171" s="3">
         <v>8.03</v>
       </c>
       <c r="W171" s="3">
         <v>49.86</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
         <v>317.38</v>
       </c>
       <c r="Z171" s="2">
         <v>65.79</v>
       </c>
       <c r="AA171" s="2">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>739</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>740</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>741</v>
       </c>
       <c r="F172" s="2">
         <v>40034547</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H172" s="3" t="s">
@@ -18580,63 +18580,63 @@
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>442.39</v>
       </c>
       <c r="Q172" s="3">
         <v>27.88</v>
       </c>
       <c r="R172" s="3">
         <v>0</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>470.27</v>
       </c>
       <c r="U172" s="3">
         <v>442.39</v>
       </c>
       <c r="V172" s="3">
-        <v>27.88</v>
+        <v>30.79</v>
       </c>
       <c r="W172" s="3">
         <v>0</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>470.27</v>
+        <v>473.18</v>
       </c>
       <c r="Z172" s="2">
-        <v>88.97</v>
+        <v>89.52</v>
       </c>
       <c r="AA172" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>743</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>744</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>745</v>
       </c>
       <c r="F173" s="2">
         <v>40034436</v>
       </c>
       <c r="G173" s="2" t="s">
@@ -18660,66 +18660,66 @@
       <c r="M173" s="3">
         <v>937.55</v>
       </c>
       <c r="N173" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P173" s="3">
         <v>591.96</v>
       </c>
       <c r="Q173" s="3">
         <v>15.4</v>
       </c>
       <c r="R173" s="3">
         <v>32.76</v>
       </c>
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>640.13</v>
       </c>
       <c r="U173" s="3">
-        <v>567.64</v>
+        <v>592.34</v>
       </c>
       <c r="V173" s="3">
         <v>17.18</v>
       </c>
       <c r="W173" s="3">
         <v>32.76</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
-        <v>617.58</v>
+        <v>642.28</v>
       </c>
       <c r="Z173" s="2">
-        <v>65.87</v>
+        <v>68.51</v>
       </c>
       <c r="AA173" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>747</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>748</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F174" s="2">
         <v>40035051</v>
       </c>
       <c r="G174" s="2" t="s">
@@ -18746,66 +18746,66 @@
       <c r="N174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O174" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P174" s="3">
         <v>267.06</v>
       </c>
       <c r="Q174" s="3">
         <v>22.65</v>
       </c>
       <c r="R174" s="3">
         <v>15.33</v>
       </c>
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>305.04</v>
       </c>
       <c r="U174" s="3">
         <v>267.06</v>
       </c>
       <c r="V174" s="3">
-        <v>22.65</v>
+        <v>24.97</v>
       </c>
       <c r="W174" s="3">
         <v>15.33</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
-        <v>305.04</v>
+        <v>307.36</v>
       </c>
       <c r="Z174" s="2">
-        <v>50.8</v>
+        <v>51.19</v>
       </c>
       <c r="AA174" s="2">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F175" s="2">
         <v>40034661</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H175" s="3" t="s">
@@ -18829,63 +18829,63 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>343.8</v>
       </c>
       <c r="Q175" s="3">
         <v>39.32</v>
       </c>
       <c r="R175" s="3">
         <v>53.32</v>
       </c>
       <c r="S175" s="3">
         <v>18.95</v>
       </c>
       <c r="T175" s="3">
         <v>455.4</v>
       </c>
       <c r="U175" s="3">
         <v>343.8</v>
       </c>
       <c r="V175" s="3">
-        <v>41.1</v>
+        <v>42.88</v>
       </c>
       <c r="W175" s="3">
         <v>53.32</v>
       </c>
       <c r="X175" s="2">
         <v>18.95</v>
       </c>
       <c r="Y175" s="2">
-        <v>457.17</v>
+        <v>458.95</v>
       </c>
       <c r="Z175" s="2">
-        <v>86.15</v>
+        <v>86.49</v>
       </c>
       <c r="AA175" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>755</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>756</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F176" s="2">
         <v>40034529</v>
       </c>
       <c r="G176" s="2" t="s">
@@ -18927,51 +18927,51 @@
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>610.4</v>
       </c>
       <c r="U176" s="3">
         <v>601.93</v>
       </c>
       <c r="V176" s="3">
         <v>10.21</v>
       </c>
       <c r="W176" s="3">
         <v>0</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
         <v>612.14</v>
       </c>
       <c r="Z176" s="2">
         <v>61.22</v>
       </c>
       <c r="AA176" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F177" s="2">
         <v>40034859</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H177" s="3" t="s">
@@ -19078,63 +19078,63 @@
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>690.72</v>
       </c>
       <c r="Q178" s="3">
         <v>10.71</v>
       </c>
       <c r="R178" s="3">
         <v>0</v>
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>701.43</v>
       </c>
       <c r="U178" s="3">
         <v>690.6</v>
       </c>
       <c r="V178" s="3">
-        <v>14.84</v>
+        <v>16.62</v>
       </c>
       <c r="W178" s="3">
         <v>0</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
-        <v>705.44</v>
+        <v>707.22</v>
       </c>
       <c r="Z178" s="2">
-        <v>60.61</v>
+        <v>60.76</v>
       </c>
       <c r="AA178" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>768</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>769</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F179" s="2">
         <v>40067461</v>
       </c>
       <c r="G179" s="2" t="s">
@@ -19176,51 +19176,51 @@
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>635.71</v>
       </c>
       <c r="U179" s="3">
         <v>602.08</v>
       </c>
       <c r="V179" s="3">
         <v>17.17</v>
       </c>
       <c r="W179" s="3">
         <v>17.52</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
         <v>636.78</v>
       </c>
       <c r="Z179" s="2">
         <v>46.37</v>
       </c>
       <c r="AA179" s="2">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>773</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>774</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F180" s="2">
         <v>40034896</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -19327,63 +19327,63 @@
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>272.21</v>
       </c>
       <c r="Q181" s="3">
         <v>39.39</v>
       </c>
       <c r="R181" s="3">
         <v>43.51</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>355.1</v>
       </c>
       <c r="U181" s="3">
         <v>272.21</v>
       </c>
       <c r="V181" s="3">
-        <v>42.04</v>
+        <v>45.59</v>
       </c>
       <c r="W181" s="3">
         <v>43.51</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>357.75</v>
+        <v>361.31</v>
       </c>
       <c r="Z181" s="2">
-        <v>42.1</v>
+        <v>42.52</v>
       </c>
       <c r="AA181" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>782</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>783</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F182" s="2">
         <v>40036741</v>
       </c>
       <c r="G182" s="2" t="s">
@@ -19407,66 +19407,66 @@
       <c r="M182" s="3">
         <v>321.62</v>
       </c>
       <c r="N182" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O182" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P182" s="3">
         <v>196.42</v>
       </c>
       <c r="Q182" s="3">
         <v>12.44</v>
       </c>
       <c r="R182" s="3">
         <v>0</v>
       </c>
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>208.87</v>
       </c>
       <c r="U182" s="3">
-        <v>196.42</v>
+        <v>197.58</v>
       </c>
       <c r="V182" s="3">
         <v>12.44</v>
       </c>
       <c r="W182" s="3">
         <v>0</v>
       </c>
       <c r="X182" s="2">
         <v>0</v>
       </c>
       <c r="Y182" s="2">
-        <v>208.87</v>
+        <v>210.03</v>
       </c>
       <c r="Z182" s="2">
-        <v>64.94</v>
+        <v>65.3</v>
       </c>
       <c r="AA182" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>786</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>787</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F183" s="2">
         <v>40035446</v>
       </c>
       <c r="G183" s="2" t="s">
@@ -19493,66 +19493,66 @@
       <c r="N183" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O183" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P183" s="3">
         <v>398.42</v>
       </c>
       <c r="Q183" s="3">
         <v>8.63</v>
       </c>
       <c r="R183" s="3">
         <v>122.67</v>
       </c>
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>529.72</v>
       </c>
       <c r="U183" s="3">
         <v>398.42</v>
       </c>
       <c r="V183" s="3">
-        <v>8.63</v>
+        <v>9.52</v>
       </c>
       <c r="W183" s="3">
         <v>122.67</v>
       </c>
       <c r="X183" s="2">
         <v>0</v>
       </c>
       <c r="Y183" s="2">
-        <v>529.72</v>
+        <v>530.61</v>
       </c>
       <c r="Z183" s="2">
-        <v>55.59</v>
+        <v>55.69</v>
       </c>
       <c r="AA183" s="2">
-        <v>78</v>
+        <v>54</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184" s="2">
         <v>181</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>790</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>791</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F184" s="2">
         <v>40067452</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H184" s="3" t="s">
@@ -19591,51 +19591,51 @@
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>156.39</v>
       </c>
       <c r="U184" s="3">
         <v>127.03</v>
       </c>
       <c r="V184" s="3">
         <v>32.13</v>
       </c>
       <c r="W184" s="3">
         <v>0</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
         <v>159.16</v>
       </c>
       <c r="Z184" s="2">
         <v>48.69</v>
       </c>
       <c r="AA184" s="2">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>794</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>795</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>796</v>
       </c>
       <c r="F185" s="2">
         <v>40034858</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H185" s="3" t="s">
@@ -19674,51 +19674,51 @@
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>710.29</v>
       </c>
       <c r="U185" s="3">
         <v>641.98</v>
       </c>
       <c r="V185" s="3">
         <v>7.73</v>
       </c>
       <c r="W185" s="3">
         <v>60.54</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
         <v>710.25</v>
       </c>
       <c r="Z185" s="2">
         <v>38.35</v>
       </c>
       <c r="AA185" s="2">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>798</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>799</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F186" s="2">
         <v>40067453</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H186" s="3" t="s">
@@ -19739,69 +19739,69 @@
       <c r="M186" s="3">
         <v>940.9</v>
       </c>
       <c r="N186" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P186" s="3">
         <v>565.79</v>
       </c>
       <c r="Q186" s="3">
         <v>23.68</v>
       </c>
       <c r="R186" s="3">
         <v>13.68</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>603.15</v>
       </c>
       <c r="U186" s="3">
-        <v>366.72</v>
+        <v>565.79</v>
       </c>
       <c r="V186" s="3">
         <v>23.68</v>
       </c>
       <c r="W186" s="3">
         <v>13.68</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>404.08</v>
+        <v>603.15</v>
       </c>
       <c r="Z186" s="2">
-        <v>42.95</v>
+        <v>64.1</v>
       </c>
       <c r="AA186" s="2">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>802</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>803</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>804</v>
       </c>
       <c r="F187" s="2">
         <v>40067455</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H187" s="3" t="s">
@@ -19923,51 +19923,51 @@
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>759.55</v>
       </c>
       <c r="U188" s="3">
         <v>725.65</v>
       </c>
       <c r="V188" s="3">
         <v>8.99</v>
       </c>
       <c r="W188" s="3">
         <v>25.77</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
         <v>760.41</v>
       </c>
       <c r="Z188" s="2">
         <v>41.71</v>
       </c>
       <c r="AA188" s="2">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>810</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>811</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F189" s="2">
         <v>40035135</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H189" s="3" t="s">
@@ -20006,51 +20006,51 @@
       <c r="S189" s="3">
         <v>0</v>
       </c>
       <c r="T189" s="3">
         <v>152.32</v>
       </c>
       <c r="U189" s="3">
         <v>152.32</v>
       </c>
       <c r="V189" s="3">
         <v>0</v>
       </c>
       <c r="W189" s="3">
         <v>0</v>
       </c>
       <c r="X189" s="2">
         <v>0</v>
       </c>
       <c r="Y189" s="2">
         <v>152.32</v>
       </c>
       <c r="Z189" s="2">
         <v>22.04</v>
       </c>
       <c r="AA189" s="2">
-        <v>64</v>
+        <v>34</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>814</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>815</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F190" s="2">
         <v>40035462</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H190" s="3" t="s">
@@ -20089,51 +20089,51 @@
       <c r="S190" s="3">
         <v>0</v>
       </c>
       <c r="T190" s="3">
         <v>264.4</v>
       </c>
       <c r="U190" s="3">
         <v>240.02</v>
       </c>
       <c r="V190" s="3">
         <v>8.38</v>
       </c>
       <c r="W190" s="3">
         <v>16</v>
       </c>
       <c r="X190" s="2">
         <v>0</v>
       </c>
       <c r="Y190" s="2">
         <v>264.4</v>
       </c>
       <c r="Z190" s="2">
         <v>26.7</v>
       </c>
       <c r="AA190" s="2">
-        <v>60</v>
+        <v>37</v>
       </c>
     </row>
     <row r="191" spans="1:27">
       <c r="A191" s="2">
         <v>188</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>818</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>819</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F191" s="2">
         <v>40034772</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H191" s="3" t="s">
@@ -20255,51 +20255,51 @@
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>90.69</v>
       </c>
       <c r="U192" s="3">
         <v>89.76</v>
       </c>
       <c r="V192" s="3">
         <v>0.93</v>
       </c>
       <c r="W192" s="3">
         <v>0</v>
       </c>
       <c r="X192" s="2">
         <v>0</v>
       </c>
       <c r="Y192" s="2">
         <v>90.69</v>
       </c>
       <c r="Z192" s="2">
         <v>37.57</v>
       </c>
       <c r="AA192" s="2">
-        <v>81</v>
+        <v>48</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>826</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>827</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>828</v>
       </c>
       <c r="F193" s="2">
         <v>40054931</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H193" s="3" t="s">
@@ -20338,51 +20338,51 @@
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>420.59</v>
       </c>
       <c r="U193" s="3">
         <v>390.84</v>
       </c>
       <c r="V193" s="3">
         <v>17.35</v>
       </c>
       <c r="W193" s="3">
         <v>13.31</v>
       </c>
       <c r="X193" s="2">
         <v>0</v>
       </c>
       <c r="Y193" s="2">
         <v>421.5</v>
       </c>
       <c r="Z193" s="2">
         <v>49.89</v>
       </c>
       <c r="AA193" s="2">
-        <v>66</v>
+        <v>51</v>
       </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>830</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>831</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>832</v>
       </c>
       <c r="F194" s="2">
         <v>40035041</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H194" s="3" t="s">
@@ -20421,51 +20421,51 @@
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>899.13</v>
       </c>
       <c r="U194" s="3">
         <v>870.56</v>
       </c>
       <c r="V194" s="3">
         <v>31.53</v>
       </c>
       <c r="W194" s="3">
         <v>0</v>
       </c>
       <c r="X194" s="2">
         <v>0</v>
       </c>
       <c r="Y194" s="2">
         <v>902.1</v>
       </c>
       <c r="Z194" s="2">
         <v>68.13</v>
       </c>
       <c r="AA194" s="2">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>834</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>835</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F195" s="2">
         <v>40054883</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H195" s="3" t="s">
@@ -20486,66 +20486,66 @@
       <c r="M195" s="3">
         <v>540.91</v>
       </c>
       <c r="N195" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P195" s="3">
         <v>466.22</v>
       </c>
       <c r="Q195" s="3">
         <v>5.23</v>
       </c>
       <c r="R195" s="3">
         <v>0</v>
       </c>
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>471.44</v>
       </c>
       <c r="U195" s="3">
-        <v>414.83</v>
+        <v>466.22</v>
       </c>
       <c r="V195" s="3">
-        <v>5.23</v>
+        <v>7.01</v>
       </c>
       <c r="W195" s="3">
         <v>0</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
-        <v>420.05</v>
+        <v>473.22</v>
       </c>
       <c r="Z195" s="2">
-        <v>77.66</v>
+        <v>87.49</v>
       </c>
       <c r="AA195" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>838</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>839</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F196" s="2">
         <v>40035118</v>
       </c>
       <c r="G196" s="2" t="s">
@@ -20587,51 +20587,51 @@
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>186.03</v>
       </c>
       <c r="U196" s="3">
         <v>162.17</v>
       </c>
       <c r="V196" s="3">
         <v>23.86</v>
       </c>
       <c r="W196" s="3">
         <v>0</v>
       </c>
       <c r="X196" s="2">
         <v>0</v>
       </c>
       <c r="Y196" s="2">
         <v>186.03</v>
       </c>
       <c r="Z196" s="2">
         <v>38.05</v>
       </c>
       <c r="AA196" s="2">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>842</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>843</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>844</v>
       </c>
       <c r="F197" s="2">
         <v>40035981</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H197" s="3" t="s">
@@ -20655,66 +20655,66 @@
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>107.19</v>
       </c>
       <c r="Q197" s="3">
         <v>16.13</v>
       </c>
       <c r="R197" s="3">
         <v>22.62</v>
       </c>
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>145.94</v>
       </c>
       <c r="U197" s="3">
         <v>107.19</v>
       </c>
       <c r="V197" s="3">
-        <v>23.18</v>
+        <v>24.96</v>
       </c>
       <c r="W197" s="3">
         <v>22.62</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
-        <v>152.99</v>
+        <v>154.77</v>
       </c>
       <c r="Z197" s="2">
-        <v>51.65</v>
+        <v>52.25</v>
       </c>
       <c r="AA197" s="2">
-        <v>81</v>
+        <v>72</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>846</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>847</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F198" s="2">
         <v>40035137</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H198" s="3" t="s">
@@ -20753,51 +20753,51 @@
       <c r="S198" s="3">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>321.37</v>
       </c>
       <c r="U198" s="3">
         <v>295.79</v>
       </c>
       <c r="V198" s="3">
         <v>13.12</v>
       </c>
       <c r="W198" s="3">
         <v>14.24</v>
       </c>
       <c r="X198" s="2">
         <v>0</v>
       </c>
       <c r="Y198" s="2">
         <v>323.15</v>
       </c>
       <c r="Z198" s="2">
         <v>77.29</v>
       </c>
       <c r="AA198" s="2">
-        <v>86</v>
+        <v>75</v>
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>850</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>851</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F199" s="2">
         <v>40034844</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H199" s="3" t="s">
@@ -20904,63 +20904,63 @@
       <c r="N200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P200" s="3">
         <v>284.05</v>
       </c>
       <c r="Q200" s="3">
         <v>36.05</v>
       </c>
       <c r="R200" s="3">
         <v>15.06</v>
       </c>
       <c r="S200" s="3">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>335.15</v>
       </c>
       <c r="U200" s="3">
         <v>284.05</v>
       </c>
       <c r="V200" s="3">
-        <v>38.36</v>
+        <v>39.49</v>
       </c>
       <c r="W200" s="3">
         <v>15.06</v>
       </c>
       <c r="X200" s="2">
         <v>0</v>
       </c>
       <c r="Y200" s="2">
-        <v>337.47</v>
+        <v>338.6</v>
       </c>
       <c r="Z200" s="2">
-        <v>62.89</v>
+        <v>63.1</v>
       </c>
       <c r="AA200" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>858</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>859</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F201" s="2">
         <v>40034521</v>
       </c>
       <c r="G201" s="2" t="s">
@@ -21002,51 +21002,51 @@
       <c r="S201" s="3">
         <v>0</v>
       </c>
       <c r="T201" s="3">
         <v>384.77</v>
       </c>
       <c r="U201" s="3">
         <v>356.73</v>
       </c>
       <c r="V201" s="3">
         <v>28.03</v>
       </c>
       <c r="W201" s="3">
         <v>0</v>
       </c>
       <c r="X201" s="2">
         <v>0</v>
       </c>
       <c r="Y201" s="2">
         <v>384.77</v>
       </c>
       <c r="Z201" s="2">
         <v>66.28</v>
       </c>
       <c r="AA201" s="2">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>862</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>863</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F202" s="2">
         <v>40049399</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -21070,63 +21070,63 @@
       <c r="N202" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O202" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P202" s="3">
         <v>388.85</v>
       </c>
       <c r="Q202" s="3">
         <v>15.25</v>
       </c>
       <c r="R202" s="3">
         <v>20.32</v>
       </c>
       <c r="S202" s="3">
         <v>0</v>
       </c>
       <c r="T202" s="3">
         <v>424.42</v>
       </c>
       <c r="U202" s="3">
         <v>388.85</v>
       </c>
       <c r="V202" s="3">
-        <v>16.43</v>
+        <v>17.32</v>
       </c>
       <c r="W202" s="3">
         <v>20.32</v>
       </c>
       <c r="X202" s="2">
         <v>0</v>
       </c>
       <c r="Y202" s="2">
-        <v>425.6</v>
+        <v>426.49</v>
       </c>
       <c r="Z202" s="2">
-        <v>46.78</v>
+        <v>46.88</v>
       </c>
       <c r="AA202" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>866</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>867</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F203" s="2">
         <v>40034714</v>
       </c>
       <c r="G203" s="2" t="s">
@@ -21153,63 +21153,63 @@
       <c r="N203" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P203" s="3">
         <v>467.31</v>
       </c>
       <c r="Q203" s="3">
         <v>21.12</v>
       </c>
       <c r="R203" s="3">
         <v>0</v>
       </c>
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>488.43</v>
       </c>
       <c r="U203" s="3">
         <v>467.31</v>
       </c>
       <c r="V203" s="3">
-        <v>23.48</v>
+        <v>25.85</v>
       </c>
       <c r="W203" s="3">
         <v>0</v>
       </c>
       <c r="X203" s="2">
         <v>0</v>
       </c>
       <c r="Y203" s="2">
-        <v>490.79</v>
+        <v>493.16</v>
       </c>
       <c r="Z203" s="2">
-        <v>52.71</v>
+        <v>52.97</v>
       </c>
       <c r="AA203" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>870</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>871</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>872</v>
       </c>
       <c r="F204" s="2">
         <v>40034539</v>
       </c>
       <c r="G204" s="2" t="s">
@@ -21251,51 +21251,51 @@
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>234.14</v>
       </c>
       <c r="U204" s="3">
         <v>188.79</v>
       </c>
       <c r="V204" s="3">
         <v>27.23</v>
       </c>
       <c r="W204" s="3">
         <v>19.9</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
         <v>235.92</v>
       </c>
       <c r="Z204" s="2">
         <v>53.1</v>
       </c>
       <c r="AA204" s="2">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>874</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>875</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F205" s="2">
         <v>40034887</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H205" s="3" t="s">
@@ -21319,63 +21319,63 @@
       <c r="N205" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O205" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P205" s="3">
         <v>388.68</v>
       </c>
       <c r="Q205" s="3">
         <v>16.09</v>
       </c>
       <c r="R205" s="3">
         <v>0</v>
       </c>
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>404.77</v>
       </c>
       <c r="U205" s="3">
         <v>388.68</v>
       </c>
       <c r="V205" s="3">
-        <v>16.09</v>
+        <v>17.86</v>
       </c>
       <c r="W205" s="3">
         <v>0</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
-        <v>404.77</v>
+        <v>406.55</v>
       </c>
       <c r="Z205" s="2">
-        <v>58.77</v>
+        <v>59.03</v>
       </c>
       <c r="AA205" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>879</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>880</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>881</v>
       </c>
       <c r="F206" s="2">
         <v>40035031</v>
       </c>
       <c r="G206" s="2" t="s">
@@ -21417,51 +21417,51 @@
       <c r="S206" s="3">
         <v>0</v>
       </c>
       <c r="T206" s="3">
         <v>220.65</v>
       </c>
       <c r="U206" s="3">
         <v>158.61</v>
       </c>
       <c r="V206" s="3">
         <v>29.13</v>
       </c>
       <c r="W206" s="3">
         <v>32.91</v>
       </c>
       <c r="X206" s="2">
         <v>0</v>
       </c>
       <c r="Y206" s="2">
         <v>220.65</v>
       </c>
       <c r="Z206" s="2">
         <v>32.16</v>
       </c>
       <c r="AA206" s="2">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>883</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>884</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>885</v>
       </c>
       <c r="F207" s="2">
         <v>40034897</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H207" s="3" t="s">
@@ -21482,69 +21482,69 @@
       <c r="M207" s="3">
         <v>1052.45</v>
       </c>
       <c r="N207" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O207" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P207" s="3">
         <v>423.86</v>
       </c>
       <c r="Q207" s="3">
         <v>6.86</v>
       </c>
       <c r="R207" s="3">
         <v>3.41</v>
       </c>
       <c r="S207" s="3">
         <v>0</v>
       </c>
       <c r="T207" s="3">
         <v>434.13</v>
       </c>
       <c r="U207" s="3">
-        <v>323.86</v>
+        <v>423.86</v>
       </c>
       <c r="V207" s="3">
         <v>6.86</v>
       </c>
       <c r="W207" s="3">
         <v>3.41</v>
       </c>
       <c r="X207" s="2">
         <v>0</v>
       </c>
       <c r="Y207" s="2">
-        <v>334.13</v>
+        <v>434.13</v>
       </c>
       <c r="Z207" s="2">
-        <v>31.75</v>
+        <v>41.25</v>
       </c>
       <c r="AA207" s="2">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>887</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>888</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>889</v>
       </c>
       <c r="F208" s="2">
         <v>40034536</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H208" s="3" t="s">
@@ -21568,66 +21568,66 @@
       <c r="N208" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O208" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P208" s="3">
         <v>256.44</v>
       </c>
       <c r="Q208" s="3">
         <v>8.42</v>
       </c>
       <c r="R208" s="3">
         <v>0</v>
       </c>
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>264.85</v>
       </c>
       <c r="U208" s="3">
         <v>256.44</v>
       </c>
       <c r="V208" s="3">
-        <v>10.18</v>
+        <v>11.63</v>
       </c>
       <c r="W208" s="3">
         <v>0</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
-        <v>266.61</v>
+        <v>268.07</v>
       </c>
       <c r="Z208" s="2">
-        <v>74.78</v>
+        <v>75.19</v>
       </c>
       <c r="AA208" s="2">
-        <v>86</v>
+        <v>78</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>891</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>892</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>893</v>
       </c>
       <c r="F209" s="2">
         <v>40035107</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H209" s="3" t="s">
@@ -21651,63 +21651,63 @@
       <c r="N209" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P209" s="3">
         <v>685.64</v>
       </c>
       <c r="Q209" s="3">
         <v>39.24</v>
       </c>
       <c r="R209" s="3">
         <v>28.86</v>
       </c>
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>753.74</v>
       </c>
       <c r="U209" s="3">
         <v>685.64</v>
       </c>
       <c r="V209" s="3">
-        <v>42.21</v>
+        <v>43.39</v>
       </c>
       <c r="W209" s="3">
         <v>28.86</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
-        <v>756.71</v>
+        <v>757.89</v>
       </c>
       <c r="Z209" s="2">
-        <v>67.31</v>
+        <v>67.42</v>
       </c>
       <c r="AA209" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>895</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>896</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>897</v>
       </c>
       <c r="F210" s="2">
         <v>40035095</v>
       </c>
       <c r="G210" s="2" t="s">
@@ -21900,66 +21900,66 @@
       <c r="N212" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P212" s="3">
         <v>175.58</v>
       </c>
       <c r="Q212" s="3">
         <v>16.84</v>
       </c>
       <c r="R212" s="3">
         <v>0</v>
       </c>
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>192.42</v>
       </c>
       <c r="U212" s="3">
         <v>175.58</v>
       </c>
       <c r="V212" s="3">
-        <v>17.7</v>
+        <v>18.29</v>
       </c>
       <c r="W212" s="3">
         <v>0</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
-        <v>193.28</v>
+        <v>193.87</v>
       </c>
       <c r="Z212" s="2">
-        <v>41.28</v>
+        <v>41.41</v>
       </c>
       <c r="AA212" s="2">
-        <v>82</v>
+        <v>63</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>907</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>908</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F213" s="2">
         <v>40036739</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H213" s="3" t="s">
@@ -21980,66 +21980,66 @@
       <c r="M213" s="3">
         <v>516.26</v>
       </c>
       <c r="N213" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O213" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P213" s="3">
         <v>419.4</v>
       </c>
       <c r="Q213" s="3">
         <v>21.55</v>
       </c>
       <c r="R213" s="3">
         <v>0</v>
       </c>
       <c r="S213" s="3">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>440.95</v>
       </c>
       <c r="U213" s="3">
-        <v>419.4</v>
+        <v>423.88</v>
       </c>
       <c r="V213" s="3">
-        <v>23.29</v>
+        <v>25.06</v>
       </c>
       <c r="W213" s="3">
         <v>0</v>
       </c>
       <c r="X213" s="2">
         <v>0</v>
       </c>
       <c r="Y213" s="2">
-        <v>442.68</v>
+        <v>448.95</v>
       </c>
       <c r="Z213" s="2">
-        <v>85.75</v>
+        <v>86.96</v>
       </c>
       <c r="AA213" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>911</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>912</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F214" s="2">
         <v>40034462</v>
       </c>
       <c r="G214" s="2" t="s">
@@ -22063,66 +22063,66 @@
       <c r="M214" s="3">
         <v>906.42</v>
       </c>
       <c r="N214" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P214" s="3">
         <v>562.16</v>
       </c>
       <c r="Q214" s="3">
         <v>27.22</v>
       </c>
       <c r="R214" s="3">
         <v>70.35</v>
       </c>
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>659.74</v>
       </c>
       <c r="U214" s="3">
-        <v>562.16</v>
+        <v>563.78</v>
       </c>
       <c r="V214" s="3">
-        <v>32.43</v>
+        <v>34.19</v>
       </c>
       <c r="W214" s="3">
         <v>70.35</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
-        <v>664.95</v>
+        <v>668.32</v>
       </c>
       <c r="Z214" s="2">
-        <v>73.36</v>
+        <v>73.73</v>
       </c>
       <c r="AA214" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>915</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>916</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>917</v>
       </c>
       <c r="F215" s="2">
         <v>40034518</v>
       </c>
       <c r="G215" s="2" t="s">
@@ -22146,66 +22146,66 @@
       <c r="M215" s="3">
         <v>596.28</v>
       </c>
       <c r="N215" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O215" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P215" s="3">
         <v>411.8</v>
       </c>
       <c r="Q215" s="3">
         <v>36</v>
       </c>
       <c r="R215" s="3">
         <v>11.67</v>
       </c>
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>459.47</v>
       </c>
       <c r="U215" s="3">
-        <v>411.8</v>
+        <v>414.43</v>
       </c>
       <c r="V215" s="3">
         <v>37.78</v>
       </c>
       <c r="W215" s="3">
         <v>11.67</v>
       </c>
       <c r="X215" s="2">
         <v>0</v>
       </c>
       <c r="Y215" s="2">
-        <v>461.25</v>
+        <v>463.88</v>
       </c>
       <c r="Z215" s="2">
-        <v>77.36</v>
+        <v>77.8</v>
       </c>
       <c r="AA215" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>919</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>920</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>921</v>
       </c>
       <c r="F216" s="2">
         <v>40036705</v>
       </c>
       <c r="G216" s="2" t="s">
@@ -22232,63 +22232,63 @@
       <c r="N216" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O216" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P216" s="3">
         <v>556.61</v>
       </c>
       <c r="Q216" s="3">
         <v>27.45</v>
       </c>
       <c r="R216" s="3">
         <v>17.18</v>
       </c>
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>601.23</v>
       </c>
       <c r="U216" s="3">
         <v>556.61</v>
       </c>
       <c r="V216" s="3">
-        <v>28.58</v>
+        <v>29.76</v>
       </c>
       <c r="W216" s="3">
         <v>17.18</v>
       </c>
       <c r="X216" s="2">
         <v>0</v>
       </c>
       <c r="Y216" s="2">
-        <v>602.36</v>
+        <v>603.54</v>
       </c>
       <c r="Z216" s="2">
-        <v>70.93</v>
+        <v>71.07</v>
       </c>
       <c r="AA216" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>923</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>924</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>925</v>
       </c>
       <c r="F217" s="2">
         <v>40037355</v>
       </c>
       <c r="G217" s="2" t="s">
@@ -22330,51 +22330,51 @@
       <c r="S217" s="3">
         <v>0</v>
       </c>
       <c r="T217" s="3">
         <v>324.37</v>
       </c>
       <c r="U217" s="3">
         <v>285.7</v>
       </c>
       <c r="V217" s="3">
         <v>22.25</v>
       </c>
       <c r="W217" s="3">
         <v>16.42</v>
       </c>
       <c r="X217" s="2">
         <v>0</v>
       </c>
       <c r="Y217" s="2">
         <v>324.37</v>
       </c>
       <c r="Z217" s="2">
         <v>67.83</v>
       </c>
       <c r="AA217" s="2">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>928</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>929</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>930</v>
       </c>
       <c r="F218" s="2">
         <v>40036640</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H218" s="3" t="s">
@@ -22496,51 +22496,51 @@
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>95.59</v>
       </c>
       <c r="U219" s="3">
         <v>64.57</v>
       </c>
       <c r="V219" s="3">
         <v>28.16</v>
       </c>
       <c r="W219" s="3">
         <v>4.04</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
         <v>96.77</v>
       </c>
       <c r="Z219" s="2">
         <v>58.63</v>
       </c>
       <c r="AA219" s="2">
-        <v>80</v>
+        <v>57</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>938</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>939</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>940</v>
       </c>
       <c r="F220" s="2">
         <v>40036696</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H220" s="3" t="s">
@@ -22561,69 +22561,69 @@
       <c r="M220" s="3">
         <v>798.83</v>
       </c>
       <c r="N220" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O220" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P220" s="3">
         <v>503.31</v>
       </c>
       <c r="Q220" s="3">
         <v>36.99</v>
       </c>
       <c r="R220" s="3">
         <v>15.64</v>
       </c>
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>555.94</v>
       </c>
       <c r="U220" s="3">
-        <v>503.31</v>
+        <v>503.4</v>
       </c>
       <c r="V220" s="3">
-        <v>38.77</v>
+        <v>40.55</v>
       </c>
       <c r="W220" s="3">
         <v>15.64</v>
       </c>
       <c r="X220" s="2">
         <v>0</v>
       </c>
       <c r="Y220" s="2">
-        <v>557.72</v>
+        <v>559.58</v>
       </c>
       <c r="Z220" s="2">
-        <v>69.82</v>
+        <v>70.05</v>
       </c>
       <c r="AA220" s="2">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>942</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>943</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>944</v>
       </c>
       <c r="F221" s="2">
         <v>40054961</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H221" s="3" t="s">
@@ -22647,63 +22647,63 @@
       <c r="N221" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O221" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P221" s="3">
         <v>186.06</v>
       </c>
       <c r="Q221" s="3">
         <v>35.16</v>
       </c>
       <c r="R221" s="3">
         <v>0</v>
       </c>
       <c r="S221" s="3">
         <v>0</v>
       </c>
       <c r="T221" s="3">
         <v>221.22</v>
       </c>
       <c r="U221" s="3">
         <v>186.06</v>
       </c>
       <c r="V221" s="3">
-        <v>35.16</v>
+        <v>40.49</v>
       </c>
       <c r="W221" s="3">
         <v>0</v>
       </c>
       <c r="X221" s="2">
         <v>0</v>
       </c>
       <c r="Y221" s="2">
-        <v>221.22</v>
+        <v>226.55</v>
       </c>
       <c r="Z221" s="2">
-        <v>73.57</v>
+        <v>75.34</v>
       </c>
       <c r="AA221" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222" s="2">
         <v>219</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>946</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>947</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>948</v>
       </c>
       <c r="F222" s="2">
         <v>40034655</v>
       </c>
       <c r="G222" s="2" t="s">
@@ -22813,63 +22813,63 @@
       <c r="N223" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P223" s="3">
         <v>454.56</v>
       </c>
       <c r="Q223" s="3">
         <v>16.14</v>
       </c>
       <c r="R223" s="3">
         <v>0</v>
       </c>
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>470.7</v>
       </c>
       <c r="U223" s="3">
         <v>454.56</v>
       </c>
       <c r="V223" s="3">
-        <v>18.79</v>
+        <v>20.27</v>
       </c>
       <c r="W223" s="3">
         <v>0</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
-        <v>473.35</v>
+        <v>474.83</v>
       </c>
       <c r="Z223" s="2">
-        <v>82.38</v>
+        <v>82.64</v>
       </c>
       <c r="AA223" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>955</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>956</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>957</v>
       </c>
       <c r="F224" s="2">
         <v>40034690</v>
       </c>
       <c r="G224" s="2" t="s">
@@ -23062,66 +23062,66 @@
       <c r="N226" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P226" s="3">
         <v>397.09</v>
       </c>
       <c r="Q226" s="3">
         <v>20.47</v>
       </c>
       <c r="R226" s="3">
         <v>15.47</v>
       </c>
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>433.03</v>
       </c>
       <c r="U226" s="3">
         <v>397.09</v>
       </c>
       <c r="V226" s="3">
-        <v>23.98</v>
+        <v>25.76</v>
       </c>
       <c r="W226" s="3">
         <v>15.47</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
-        <v>436.54</v>
+        <v>438.32</v>
       </c>
       <c r="Z226" s="2">
-        <v>41.2</v>
+        <v>41.37</v>
       </c>
       <c r="AA226" s="2">
-        <v>82</v>
+        <v>74</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="2">
         <v>224</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>966</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>967</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>968</v>
       </c>
       <c r="F227" s="2">
         <v>40037338</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H227" s="3" t="s">
@@ -23145,66 +23145,66 @@
       <c r="N227" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O227" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P227" s="3">
         <v>302.14</v>
       </c>
       <c r="Q227" s="3">
         <v>14.74</v>
       </c>
       <c r="R227" s="3">
         <v>25.68</v>
       </c>
       <c r="S227" s="3">
         <v>0</v>
       </c>
       <c r="T227" s="3">
         <v>342.56</v>
       </c>
       <c r="U227" s="3">
         <v>302.14</v>
       </c>
       <c r="V227" s="3">
-        <v>14.74</v>
+        <v>17.11</v>
       </c>
       <c r="W227" s="3">
         <v>25.68</v>
       </c>
       <c r="X227" s="2">
         <v>0</v>
       </c>
       <c r="Y227" s="2">
-        <v>342.56</v>
+        <v>344.93</v>
       </c>
       <c r="Z227" s="2">
-        <v>52.96</v>
+        <v>53.32</v>
       </c>
       <c r="AA227" s="2">
-        <v>81</v>
+        <v>72</v>
       </c>
     </row>
     <row r="228" spans="1:27">
       <c r="A228" s="2">
         <v>225</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>969</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>970</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F228" s="2">
         <v>40067466</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H228" s="3" t="s">
@@ -23228,66 +23228,66 @@
       <c r="N228" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O228" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P228" s="3">
         <v>357.44</v>
       </c>
       <c r="Q228" s="3">
         <v>10.61</v>
       </c>
       <c r="R228" s="3">
         <v>0</v>
       </c>
       <c r="S228" s="3">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>368.05</v>
       </c>
       <c r="U228" s="3">
         <v>357.44</v>
       </c>
       <c r="V228" s="3">
-        <v>10.61</v>
+        <v>12.98</v>
       </c>
       <c r="W228" s="3">
         <v>0</v>
       </c>
       <c r="X228" s="2">
         <v>0</v>
       </c>
       <c r="Y228" s="2">
-        <v>368.05</v>
+        <v>370.42</v>
       </c>
       <c r="Z228" s="2">
-        <v>68.4</v>
+        <v>68.84</v>
       </c>
       <c r="AA228" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>973</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>974</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>975</v>
       </c>
       <c r="F229" s="2">
         <v>40034509</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H229" s="3" t="s">
@@ -23308,66 +23308,66 @@
       <c r="M229" s="3">
         <v>584.09</v>
       </c>
       <c r="N229" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O229" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P229" s="3">
         <v>290.69</v>
       </c>
       <c r="Q229" s="3">
         <v>0</v>
       </c>
       <c r="R229" s="3">
         <v>84.35</v>
       </c>
       <c r="S229" s="3">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>375.04</v>
       </c>
       <c r="U229" s="3">
-        <v>290.69</v>
+        <v>302.05</v>
       </c>
       <c r="V229" s="3">
         <v>0.54</v>
       </c>
       <c r="W229" s="3">
         <v>84.35</v>
       </c>
       <c r="X229" s="2">
         <v>0</v>
       </c>
       <c r="Y229" s="2">
-        <v>375.58</v>
+        <v>386.94</v>
       </c>
       <c r="Z229" s="2">
-        <v>64.3</v>
+        <v>66.25</v>
       </c>
       <c r="AA229" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>977</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>978</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F230" s="2">
         <v>40034528</v>
       </c>
       <c r="G230" s="2" t="s">
@@ -23394,66 +23394,66 @@
       <c r="N230" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O230" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P230" s="3">
         <v>227.2</v>
       </c>
       <c r="Q230" s="3">
         <v>15.95</v>
       </c>
       <c r="R230" s="3">
         <v>0</v>
       </c>
       <c r="S230" s="3">
         <v>0</v>
       </c>
       <c r="T230" s="3">
         <v>243.15</v>
       </c>
       <c r="U230" s="3">
         <v>227.2</v>
       </c>
       <c r="V230" s="3">
-        <v>17.68</v>
+        <v>21.24</v>
       </c>
       <c r="W230" s="3">
         <v>0</v>
       </c>
       <c r="X230" s="2">
         <v>0</v>
       </c>
       <c r="Y230" s="2">
-        <v>244.88</v>
+        <v>248.44</v>
       </c>
       <c r="Z230" s="2">
-        <v>36.07</v>
+        <v>36.59</v>
       </c>
       <c r="AA230" s="2">
-        <v>71</v>
+        <v>49</v>
       </c>
     </row>
     <row r="231" spans="1:27">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>981</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>982</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>983</v>
       </c>
       <c r="F231" s="2">
         <v>40035091</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H231" s="3" t="s">
@@ -23477,63 +23477,63 @@
       <c r="N231" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O231" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P231" s="3">
         <v>316.09</v>
       </c>
       <c r="Q231" s="3">
         <v>20.03</v>
       </c>
       <c r="R231" s="3">
         <v>17.8</v>
       </c>
       <c r="S231" s="3">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>353.91</v>
       </c>
       <c r="U231" s="3">
         <v>316.09</v>
       </c>
       <c r="V231" s="3">
-        <v>26.05</v>
+        <v>29.61</v>
       </c>
       <c r="W231" s="3">
         <v>17.8</v>
       </c>
       <c r="X231" s="2">
         <v>0</v>
       </c>
       <c r="Y231" s="2">
-        <v>359.94</v>
+        <v>363.49</v>
       </c>
       <c r="Z231" s="2">
-        <v>63.33</v>
+        <v>63.96</v>
       </c>
       <c r="AA231" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="232" spans="1:27">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>985</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>986</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F232" s="2">
         <v>40036702</v>
       </c>
       <c r="G232" s="2" t="s">
@@ -23560,63 +23560,63 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>1089.73</v>
       </c>
       <c r="Q232" s="3">
         <v>33.68</v>
       </c>
       <c r="R232" s="3">
         <v>0</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>1123.41</v>
       </c>
       <c r="U232" s="3">
         <v>1089.73</v>
       </c>
       <c r="V232" s="3">
-        <v>40.71</v>
+        <v>44.26</v>
       </c>
       <c r="W232" s="3">
         <v>0</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>1130.43</v>
+        <v>1133.99</v>
       </c>
       <c r="Z232" s="2">
-        <v>73.64</v>
+        <v>73.87</v>
       </c>
       <c r="AA232" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>990</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>991</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>992</v>
       </c>
       <c r="F233" s="2">
         <v>40034473</v>
       </c>
       <c r="G233" s="2" t="s">
@@ -23643,63 +23643,63 @@
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>522.03</v>
       </c>
       <c r="Q233" s="3">
         <v>32.85</v>
       </c>
       <c r="R233" s="3">
         <v>26.87</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>581.75</v>
       </c>
       <c r="U233" s="3">
         <v>522.03</v>
       </c>
       <c r="V233" s="3">
-        <v>32.85</v>
+        <v>35.22</v>
       </c>
       <c r="W233" s="3">
         <v>26.87</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>581.75</v>
+        <v>584.12</v>
       </c>
       <c r="Z233" s="2">
-        <v>64.14</v>
+        <v>64.4</v>
       </c>
       <c r="AA233" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>994</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>995</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>996</v>
       </c>
       <c r="F234" s="2">
         <v>40034783</v>
       </c>
       <c r="G234" s="2" t="s">
@@ -23726,63 +23726,63 @@
       <c r="N234" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O234" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P234" s="3">
         <v>748.28</v>
       </c>
       <c r="Q234" s="3">
         <v>31.87</v>
       </c>
       <c r="R234" s="3">
         <v>4.64</v>
       </c>
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>784.8</v>
       </c>
       <c r="U234" s="3">
         <v>748.28</v>
       </c>
       <c r="V234" s="3">
-        <v>31.87</v>
+        <v>34.25</v>
       </c>
       <c r="W234" s="3">
         <v>4.64</v>
       </c>
       <c r="X234" s="2">
         <v>0</v>
       </c>
       <c r="Y234" s="2">
-        <v>784.8</v>
+        <v>787.18</v>
       </c>
       <c r="Z234" s="2">
-        <v>55.58</v>
+        <v>55.75</v>
       </c>
       <c r="AA234" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>997</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>998</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>999</v>
       </c>
       <c r="F235" s="2">
         <v>40034489</v>
       </c>
       <c r="G235" s="2" t="s">
@@ -23809,63 +23809,63 @@
       <c r="N235" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O235" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P235" s="3">
         <v>578.23</v>
       </c>
       <c r="Q235" s="3">
         <v>19.91</v>
       </c>
       <c r="R235" s="3">
         <v>81.81</v>
       </c>
       <c r="S235" s="3">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>679.96</v>
       </c>
       <c r="U235" s="3">
         <v>578.23</v>
       </c>
       <c r="V235" s="3">
-        <v>19.91</v>
+        <v>20.5</v>
       </c>
       <c r="W235" s="3">
         <v>81.81</v>
       </c>
       <c r="X235" s="2">
         <v>0</v>
       </c>
       <c r="Y235" s="2">
-        <v>679.95</v>
+        <v>680.54</v>
       </c>
       <c r="Z235" s="2">
-        <v>48.77</v>
+        <v>48.82</v>
       </c>
       <c r="AA235" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="236" spans="1:27">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="F236" s="2">
         <v>40035420</v>
       </c>
       <c r="G236" s="2" t="s">
@@ -23892,60 +23892,60 @@
       <c r="N236" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P236" s="3">
         <v>386.19</v>
       </c>
       <c r="Q236" s="3">
         <v>28.38</v>
       </c>
       <c r="R236" s="3">
         <v>28.43</v>
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>443</v>
       </c>
       <c r="U236" s="3">
         <v>386.19</v>
       </c>
       <c r="V236" s="3">
-        <v>31.87</v>
+        <v>31.89</v>
       </c>
       <c r="W236" s="3">
         <v>28.43</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
-        <v>446.49</v>
+        <v>446.51</v>
       </c>
       <c r="Z236" s="2">
         <v>53.56</v>
       </c>
       <c r="AA236" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="F237" s="2">
@@ -23975,66 +23975,66 @@
       <c r="N237" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O237" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P237" s="3">
         <v>634.13</v>
       </c>
       <c r="Q237" s="3">
         <v>48.62</v>
       </c>
       <c r="R237" s="3">
         <v>0</v>
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>682.74</v>
       </c>
       <c r="U237" s="3">
         <v>634.12</v>
       </c>
       <c r="V237" s="3">
-        <v>53.94</v>
+        <v>54.53</v>
       </c>
       <c r="W237" s="3">
         <v>0</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
-        <v>688.07</v>
+        <v>688.66</v>
       </c>
       <c r="Z237" s="2">
-        <v>53.43</v>
+        <v>53.48</v>
       </c>
       <c r="AA237" s="2">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F238" s="2">
         <v>40034981</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H238" s="3" t="s">
@@ -24154,51 +24154,51 @@
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>62.69</v>
       </c>
       <c r="U239" s="3">
         <v>47.86</v>
       </c>
       <c r="V239" s="3">
         <v>0</v>
       </c>
       <c r="W239" s="3">
         <v>14.82</v>
       </c>
       <c r="X239" s="2">
         <v>0</v>
       </c>
       <c r="Y239" s="2">
         <v>62.69</v>
       </c>
       <c r="Z239" s="2">
         <v>53.1</v>
       </c>
       <c r="AA239" s="2">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="F240" s="2">
         <v>40016491</v>
       </c>
       <c r="G240" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H240" s="3" t="s">
@@ -24237,51 +24237,51 @@
       <c r="S240" s="3">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>51.51</v>
       </c>
       <c r="U240" s="3">
         <v>40.27</v>
       </c>
       <c r="V240" s="3">
         <v>11.25</v>
       </c>
       <c r="W240" s="3">
         <v>0</v>
       </c>
       <c r="X240" s="2">
         <v>0</v>
       </c>
       <c r="Y240" s="2">
         <v>51.51</v>
       </c>
       <c r="Z240" s="2">
         <v>85.53</v>
       </c>
       <c r="AA240" s="2">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F241" s="2">
         <v>40002949</v>
       </c>
       <c r="G241" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H241" s="3" t="s">
@@ -24652,51 +24652,51 @@
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>14.83</v>
       </c>
       <c r="U245" s="3">
         <v>16.35</v>
       </c>
       <c r="V245" s="3">
         <v>0</v>
       </c>
       <c r="W245" s="3">
         <v>0</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
         <v>16.35</v>
       </c>
       <c r="Z245" s="2">
         <v>22.26</v>
       </c>
       <c r="AA245" s="2">
-        <v>69</v>
+        <v>54</v>
       </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>1042</v>
       </c>
       <c r="F246" s="2">
         <v>40030520</v>
       </c>
       <c r="G246" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H246" s="3" t="s">
@@ -25716,63 +25716,63 @@
       <c r="N258" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O258" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P258" s="3">
         <v>122.03</v>
       </c>
       <c r="Q258" s="3">
         <v>0</v>
       </c>
       <c r="R258" s="3">
         <v>0</v>
       </c>
       <c r="S258" s="3">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>122.03</v>
       </c>
       <c r="U258" s="3">
         <v>122.03</v>
       </c>
       <c r="V258" s="3">
-        <v>2.21</v>
+        <v>3.04</v>
       </c>
       <c r="W258" s="3">
         <v>0</v>
       </c>
       <c r="X258" s="2">
         <v>0</v>
       </c>
       <c r="Y258" s="2">
-        <v>124.24</v>
+        <v>125.07</v>
       </c>
       <c r="Z258" s="2">
-        <v>80.5</v>
+        <v>81.04</v>
       </c>
       <c r="AA258" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="F259" s="2">
         <v>40035108</v>
       </c>
       <c r="G259" s="2" t="s">
@@ -25799,63 +25799,63 @@
       <c r="N259" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O259" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P259" s="3">
         <v>717.58</v>
       </c>
       <c r="Q259" s="3">
         <v>26.54</v>
       </c>
       <c r="R259" s="3">
         <v>31.16</v>
       </c>
       <c r="S259" s="3">
         <v>0</v>
       </c>
       <c r="T259" s="3">
         <v>775.28</v>
       </c>
       <c r="U259" s="3">
         <v>717.58</v>
       </c>
       <c r="V259" s="3">
-        <v>35.5</v>
+        <v>36.03</v>
       </c>
       <c r="W259" s="3">
         <v>31.16</v>
       </c>
       <c r="X259" s="2">
         <v>0</v>
       </c>
       <c r="Y259" s="2">
-        <v>784.24</v>
+        <v>784.77</v>
       </c>
       <c r="Z259" s="2">
-        <v>72.86</v>
+        <v>72.91</v>
       </c>
       <c r="AA259" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="F260" s="2">
         <v>40003731</v>
       </c>
       <c r="G260" s="2" t="s">
@@ -25882,63 +25882,63 @@
       <c r="N260" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P260" s="3">
         <v>76.5</v>
       </c>
       <c r="Q260" s="3">
         <v>0</v>
       </c>
       <c r="R260" s="3">
         <v>17.82</v>
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>94.32</v>
       </c>
       <c r="U260" s="3">
         <v>76.5</v>
       </c>
       <c r="V260" s="3">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="W260" s="3">
         <v>17.82</v>
       </c>
       <c r="X260" s="2">
         <v>0</v>
       </c>
       <c r="Y260" s="2">
-        <v>94.32</v>
+        <v>96.54</v>
       </c>
       <c r="Z260" s="2">
-        <v>44.95</v>
+        <v>46.01</v>
       </c>
       <c r="AA260" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="261" spans="1:27">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F261" s="2">
         <v>40003383</v>
       </c>
       <c r="G261" s="2" t="s">
@@ -25965,63 +25965,63 @@
       <c r="N261" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O261" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P261" s="3">
         <v>196.67</v>
       </c>
       <c r="Q261" s="3">
         <v>26.77</v>
       </c>
       <c r="R261" s="3">
         <v>42.45</v>
       </c>
       <c r="S261" s="3">
         <v>0</v>
       </c>
       <c r="T261" s="3">
         <v>265.89</v>
       </c>
       <c r="U261" s="3">
         <v>196.67</v>
       </c>
       <c r="V261" s="3">
-        <v>33.19</v>
+        <v>38.42</v>
       </c>
       <c r="W261" s="3">
         <v>42.45</v>
       </c>
       <c r="X261" s="2">
         <v>0</v>
       </c>
       <c r="Y261" s="2">
-        <v>272.31</v>
+        <v>277.54</v>
       </c>
       <c r="Z261" s="2">
-        <v>53.37</v>
+        <v>54.4</v>
       </c>
       <c r="AA261" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="262" spans="1:27">
       <c r="A262" s="2">
         <v>259</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="D262" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F262" s="2">
         <v>40015591</v>
       </c>
       <c r="G262" s="2" t="s">
@@ -26063,51 +26063,51 @@
       <c r="S262" s="3">
         <v>0</v>
       </c>
       <c r="T262" s="3">
         <v>131.09</v>
       </c>
       <c r="U262" s="3">
         <v>108.74</v>
       </c>
       <c r="V262" s="3">
         <v>3.88</v>
       </c>
       <c r="W262" s="3">
         <v>18.45</v>
       </c>
       <c r="X262" s="2">
         <v>0</v>
       </c>
       <c r="Y262" s="2">
         <v>131.07</v>
       </c>
       <c r="Z262" s="2">
         <v>36.54</v>
       </c>
       <c r="AA262" s="2">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="263" spans="1:27">
       <c r="A263" s="2">
         <v>260</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="F263" s="2">
         <v>40017412</v>
       </c>
       <c r="G263" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H263" s="3" t="s">
@@ -26478,51 +26478,51 @@
       <c r="S267" s="3">
         <v>0</v>
       </c>
       <c r="T267" s="3">
         <v>179.47</v>
       </c>
       <c r="U267" s="3">
         <v>155.64</v>
       </c>
       <c r="V267" s="3">
         <v>13.93</v>
       </c>
       <c r="W267" s="3">
         <v>12.49</v>
       </c>
       <c r="X267" s="2">
         <v>0</v>
       </c>
       <c r="Y267" s="2">
         <v>182.06</v>
       </c>
       <c r="Z267" s="2">
         <v>94.58</v>
       </c>
       <c r="AA267" s="2">
-        <v>94</v>
+        <v>88</v>
       </c>
     </row>
     <row r="268" spans="1:27">
       <c r="A268" s="2">
         <v>265</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="D268" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F268" s="2">
         <v>40033980</v>
       </c>
       <c r="G268" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H268" s="3" t="s">
@@ -28817,66 +28817,66 @@
         <v>0</v>
       </c>
       <c r="M296" s="3">
         <v>77.36</v>
       </c>
       <c r="N296" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O296" s="3"/>
       <c r="P296" s="3">
         <v>75.11</v>
       </c>
       <c r="Q296" s="3">
         <v>0</v>
       </c>
       <c r="R296" s="3">
         <v>0</v>
       </c>
       <c r="S296" s="3">
         <v>0</v>
       </c>
       <c r="T296" s="3">
         <v>75.11</v>
       </c>
       <c r="U296" s="3">
-        <v>75.11</v>
+        <v>79.31</v>
       </c>
       <c r="V296" s="3">
         <v>0</v>
       </c>
       <c r="W296" s="3">
         <v>0</v>
       </c>
       <c r="X296" s="2">
         <v>0</v>
       </c>
       <c r="Y296" s="2">
-        <v>75.11</v>
+        <v>79.31</v>
       </c>
       <c r="Z296" s="2">
-        <v>97.09</v>
+        <v>102.52</v>
       </c>
       <c r="AA296" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="297" spans="1:27">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>1228</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="F297" s="2">
         <v>8227029</v>
       </c>
       <c r="G297" s="2" t="s">
@@ -29159,51 +29159,51 @@
       <c r="S300" s="3">
         <v>0</v>
       </c>
       <c r="T300" s="3">
         <v>200.68</v>
       </c>
       <c r="U300" s="3">
         <v>200.68</v>
       </c>
       <c r="V300" s="3">
         <v>0</v>
       </c>
       <c r="W300" s="3">
         <v>0</v>
       </c>
       <c r="X300" s="2">
         <v>0</v>
       </c>
       <c r="Y300" s="2">
         <v>200.68</v>
       </c>
       <c r="Z300" s="2">
         <v>97.09</v>
       </c>
       <c r="AA300" s="2">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="301" spans="1:27">
       <c r="A301" s="2">
         <v>298</v>
       </c>
       <c r="B301" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C301" s="2" t="s">
         <v>1243</v>
       </c>
       <c r="D301" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="F301" s="2">
         <v>6904436</v>
       </c>
       <c r="G301" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="H301" s="3" t="s">
@@ -30115,66 +30115,66 @@
       <c r="M312" s="3">
         <v>745.04</v>
       </c>
       <c r="N312" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O312" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P312" s="3">
         <v>485.64</v>
       </c>
       <c r="Q312" s="3">
         <v>32.6</v>
       </c>
       <c r="R312" s="3">
         <v>14.56</v>
       </c>
       <c r="S312" s="3">
         <v>0</v>
       </c>
       <c r="T312" s="3">
         <v>532.8</v>
       </c>
       <c r="U312" s="3">
-        <v>485.64</v>
+        <v>488.14</v>
       </c>
       <c r="V312" s="3">
-        <v>36.11</v>
+        <v>37.72</v>
       </c>
       <c r="W312" s="3">
         <v>14.56</v>
       </c>
       <c r="X312" s="2">
         <v>0</v>
       </c>
       <c r="Y312" s="2">
-        <v>536.31</v>
+        <v>540.43</v>
       </c>
       <c r="Z312" s="2">
-        <v>71.98</v>
+        <v>72.54</v>
       </c>
       <c r="AA312" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="313" spans="1:27">
       <c r="A313" s="2">
         <v>310</v>
       </c>
       <c r="B313" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C313" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="D313" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="F313" s="2">
         <v>40035028</v>
       </c>
       <c r="G313" s="2" t="s">
@@ -30216,51 +30216,51 @@
       <c r="S313" s="3">
         <v>0</v>
       </c>
       <c r="T313" s="3">
         <v>653</v>
       </c>
       <c r="U313" s="3">
         <v>596.75</v>
       </c>
       <c r="V313" s="3">
         <v>51.13</v>
       </c>
       <c r="W313" s="3">
         <v>5.12</v>
       </c>
       <c r="X313" s="2">
         <v>0</v>
       </c>
       <c r="Y313" s="2">
         <v>653</v>
       </c>
       <c r="Z313" s="2">
         <v>50.51</v>
       </c>
       <c r="AA313" s="2">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="314" spans="1:27">
       <c r="A314" s="2">
         <v>311</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>1295</v>
       </c>
       <c r="D314" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="F314" s="2">
         <v>40035133</v>
       </c>
       <c r="G314" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H314" s="3" t="s">
@@ -30367,63 +30367,63 @@
       <c r="N315" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O315" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P315" s="3">
         <v>799.64</v>
       </c>
       <c r="Q315" s="3">
         <v>67.46</v>
       </c>
       <c r="R315" s="3">
         <v>17.23</v>
       </c>
       <c r="S315" s="3">
         <v>0</v>
       </c>
       <c r="T315" s="3">
         <v>884.33</v>
       </c>
       <c r="U315" s="3">
         <v>799.64</v>
       </c>
       <c r="V315" s="3">
-        <v>70.13</v>
+        <v>74.62</v>
       </c>
       <c r="W315" s="3">
         <v>17.23</v>
       </c>
       <c r="X315" s="2">
         <v>0</v>
       </c>
       <c r="Y315" s="2">
-        <v>886.99</v>
+        <v>891.49</v>
       </c>
       <c r="Z315" s="2">
-        <v>73.21</v>
+        <v>73.59</v>
       </c>
       <c r="AA315" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="316" spans="1:27">
       <c r="A316" s="2">
         <v>313</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C316" s="2" t="s">
         <v>1302</v>
       </c>
       <c r="D316" s="2" t="s">
         <v>1303</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="F316" s="2">
         <v>40036612</v>
       </c>
       <c r="G316" s="2" t="s">
@@ -30450,63 +30450,63 @@
       <c r="N316" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O316" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P316" s="3">
         <v>314.48</v>
       </c>
       <c r="Q316" s="3">
         <v>7.77</v>
       </c>
       <c r="R316" s="3">
         <v>0</v>
       </c>
       <c r="S316" s="3">
         <v>0</v>
       </c>
       <c r="T316" s="3">
         <v>322.25</v>
       </c>
       <c r="U316" s="3">
         <v>314.48</v>
       </c>
       <c r="V316" s="3">
-        <v>7.77</v>
+        <v>9.7</v>
       </c>
       <c r="W316" s="3">
         <v>0</v>
       </c>
       <c r="X316" s="2">
         <v>0</v>
       </c>
       <c r="Y316" s="2">
-        <v>322.25</v>
+        <v>324.18</v>
       </c>
       <c r="Z316" s="2">
-        <v>61.02</v>
+        <v>61.39</v>
       </c>
       <c r="AA316" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="317" spans="1:27">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C317" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="D317" s="2" t="s">
         <v>1307</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="F317" s="2">
         <v>40034978</v>
       </c>
       <c r="G317" s="2" t="s">
@@ -30631,51 +30631,51 @@
       <c r="S318" s="3">
         <v>0</v>
       </c>
       <c r="T318" s="3">
         <v>133.69</v>
       </c>
       <c r="U318" s="3">
         <v>118.35</v>
       </c>
       <c r="V318" s="3">
         <v>15.34</v>
       </c>
       <c r="W318" s="3">
         <v>0</v>
       </c>
       <c r="X318" s="2">
         <v>0</v>
       </c>
       <c r="Y318" s="2">
         <v>133.69</v>
       </c>
       <c r="Z318" s="2">
         <v>65.4</v>
       </c>
       <c r="AA318" s="2">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="319" spans="1:27">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>1315</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="F319" s="2">
         <v>40036941</v>
       </c>
       <c r="G319" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H319" s="3" t="s">
@@ -30797,51 +30797,51 @@
       <c r="S320" s="3">
         <v>0</v>
       </c>
       <c r="T320" s="3">
         <v>152.32</v>
       </c>
       <c r="U320" s="3">
         <v>139.55</v>
       </c>
       <c r="V320" s="3">
         <v>12.77</v>
       </c>
       <c r="W320" s="3">
         <v>0</v>
       </c>
       <c r="X320" s="2">
         <v>0</v>
       </c>
       <c r="Y320" s="2">
         <v>152.32</v>
       </c>
       <c r="Z320" s="2">
         <v>36.35</v>
       </c>
       <c r="AA320" s="2">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="321" spans="1:27">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C321" s="2" t="s">
         <v>1323</v>
       </c>
       <c r="D321" s="2" t="s">
         <v>1324</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="F321" s="2">
         <v>40035063</v>
       </c>
       <c r="G321" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H321" s="3" t="s">
@@ -30948,124 +30948,124 @@
       <c r="N322" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O322" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P322" s="3">
         <v>173.83</v>
       </c>
       <c r="Q322" s="3">
         <v>30.44</v>
       </c>
       <c r="R322" s="3">
         <v>0</v>
       </c>
       <c r="S322" s="3">
         <v>0</v>
       </c>
       <c r="T322" s="3">
         <v>204.27</v>
       </c>
       <c r="U322" s="3">
         <v>173.83</v>
       </c>
       <c r="V322" s="3">
-        <v>32.22</v>
+        <v>33.99</v>
       </c>
       <c r="W322" s="3">
         <v>0</v>
       </c>
       <c r="X322" s="2">
         <v>0</v>
       </c>
       <c r="Y322" s="2">
-        <v>206.05</v>
+        <v>207.83</v>
       </c>
       <c r="Z322" s="2">
-        <v>43.15</v>
+        <v>43.52</v>
       </c>
       <c r="AA322" s="2">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="323" spans="1:27">
       <c r="A323" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B323" s="6"/>
       <c r="C323" s="6"/>
       <c r="D323" s="6"/>
       <c r="E323" s="6"/>
       <c r="F323" s="6"/>
       <c r="G323" s="6"/>
       <c r="H323" s="7"/>
       <c r="I323" s="7"/>
       <c r="J323" s="7"/>
       <c r="K323" s="7">
         <v>181384.39</v>
       </c>
       <c r="L323" s="7">
         <v>12264.54</v>
       </c>
       <c r="M323" s="7">
         <v>193648.93</v>
       </c>
       <c r="N323" s="7"/>
       <c r="O323" s="7"/>
       <c r="P323" s="7">
         <v>105107.31</v>
       </c>
       <c r="Q323" s="7">
         <v>5236.33</v>
       </c>
       <c r="R323" s="7">
         <v>7625.03</v>
       </c>
       <c r="S323" s="7">
         <v>18.95</v>
       </c>
       <c r="T323" s="7">
         <v>117987.63</v>
       </c>
       <c r="U323" s="7">
-        <v>104522.5</v>
+        <v>105183.5</v>
       </c>
       <c r="V323" s="7">
-        <v>5507.43</v>
+        <v>5687.99</v>
       </c>
       <c r="W323" s="7">
         <v>7625.03</v>
       </c>
       <c r="X323" s="6">
         <v>18.95</v>
       </c>
       <c r="Y323" s="6">
-        <v>117673.92</v>
+        <v>118515.48</v>
       </c>
       <c r="Z323" s="6">
-        <v>60.77</v>
+        <v>61.2</v>
       </c>
       <c r="AA323" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A323:J323"/>
   </mergeCells>