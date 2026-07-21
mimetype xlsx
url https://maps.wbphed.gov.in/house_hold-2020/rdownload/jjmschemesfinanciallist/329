--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -6380,66 +6380,66 @@
       <c r="M25" s="3">
         <v>549.15</v>
       </c>
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P25" s="3">
         <v>467.66</v>
       </c>
       <c r="Q25" s="3">
         <v>0</v>
       </c>
       <c r="R25" s="3">
         <v>10.86</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>478.51</v>
       </c>
       <c r="U25" s="3">
-        <v>467.66</v>
+        <v>467.74</v>
       </c>
       <c r="V25" s="3">
         <v>4.09</v>
       </c>
       <c r="W25" s="3">
         <v>10.86</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>482.61</v>
+        <v>482.69</v>
       </c>
       <c r="Z25" s="2">
-        <v>87.88</v>
+        <v>87.9</v>
       </c>
       <c r="AA25" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F26" s="2">
         <v>40054721</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -6549,63 +6549,63 @@
       <c r="N27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="3">
         <v>483.49</v>
       </c>
       <c r="Q27" s="3">
         <v>20.87</v>
       </c>
       <c r="R27" s="3">
         <v>2.88</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>507.24</v>
       </c>
       <c r="U27" s="3">
         <v>483.49</v>
       </c>
       <c r="V27" s="3">
-        <v>21.1</v>
+        <v>23.82</v>
       </c>
       <c r="W27" s="3">
         <v>2.88</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>507.47</v>
+        <v>510.18</v>
       </c>
       <c r="Z27" s="2">
-        <v>84.73</v>
+        <v>85.18</v>
       </c>
       <c r="AA27" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F28" s="2">
         <v>40027453</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -6961,66 +6961,66 @@
       <c r="M32" s="3">
         <v>337.36</v>
       </c>
       <c r="N32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P32" s="3">
         <v>208.88</v>
       </c>
       <c r="Q32" s="3">
         <v>11.61</v>
       </c>
       <c r="R32" s="3">
         <v>4.39</v>
       </c>
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>224.88</v>
       </c>
       <c r="U32" s="3">
-        <v>208.88</v>
+        <v>210.47</v>
       </c>
       <c r="V32" s="3">
-        <v>14.21</v>
+        <v>22.21</v>
       </c>
       <c r="W32" s="3">
         <v>4.39</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
-        <v>227.49</v>
+        <v>237.07</v>
       </c>
       <c r="Z32" s="2">
-        <v>67.43</v>
+        <v>70.27</v>
       </c>
       <c r="AA32" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>166</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F33" s="2">
         <v>40015653</v>
       </c>
       <c r="G33" s="2" t="s">
@@ -7213,63 +7213,63 @@
       <c r="N35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P35" s="3">
         <v>490.93</v>
       </c>
       <c r="Q35" s="3">
         <v>11.62</v>
       </c>
       <c r="R35" s="3">
         <v>32.21</v>
       </c>
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>534.75</v>
       </c>
       <c r="U35" s="3">
         <v>490.93</v>
       </c>
       <c r="V35" s="3">
-        <v>12.55</v>
+        <v>13.36</v>
       </c>
       <c r="W35" s="3">
         <v>32.21</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
-        <v>535.69</v>
+        <v>536.49</v>
       </c>
       <c r="Z35" s="2">
-        <v>84.11</v>
+        <v>84.24</v>
       </c>
       <c r="AA35" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F36" s="2">
         <v>40020439</v>
       </c>
       <c r="G36" s="2" t="s">
@@ -7296,63 +7296,63 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>430.52</v>
       </c>
       <c r="Q36" s="3">
         <v>32.13</v>
       </c>
       <c r="R36" s="3">
         <v>93.81</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>556.45</v>
       </c>
       <c r="U36" s="3">
         <v>440.49</v>
       </c>
       <c r="V36" s="3">
-        <v>40.37</v>
+        <v>41.55</v>
       </c>
       <c r="W36" s="3">
         <v>93.81</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>574.67</v>
+        <v>575.85</v>
       </c>
       <c r="Z36" s="2">
-        <v>73.6</v>
+        <v>73.75</v>
       </c>
       <c r="AA36" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F37" s="2">
         <v>40019721</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -7379,63 +7379,63 @@
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>959.86</v>
       </c>
       <c r="Q37" s="3">
         <v>16.99</v>
       </c>
       <c r="R37" s="3">
         <v>48.24</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>1025.1</v>
       </c>
       <c r="U37" s="3">
         <v>966.81</v>
       </c>
       <c r="V37" s="3">
-        <v>19.37</v>
+        <v>20.55</v>
       </c>
       <c r="W37" s="3">
         <v>48.24</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>1034.42</v>
+        <v>1035.6</v>
       </c>
       <c r="Z37" s="2">
-        <v>49.79</v>
+        <v>49.84</v>
       </c>
       <c r="AA37" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F38" s="2">
         <v>40034141</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -7545,63 +7545,63 @@
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>1475.71</v>
       </c>
       <c r="Q39" s="3">
         <v>49.11</v>
       </c>
       <c r="R39" s="3">
         <v>129.84</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>1654.66</v>
       </c>
       <c r="U39" s="3">
         <v>1475.71</v>
       </c>
       <c r="V39" s="3">
-        <v>70.22</v>
+        <v>79.57</v>
       </c>
       <c r="W39" s="3">
         <v>129.84</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>1675.77</v>
+        <v>1685.12</v>
       </c>
       <c r="Z39" s="2">
-        <v>94.95</v>
+        <v>95.48</v>
       </c>
       <c r="AA39" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F40" s="2">
         <v>40035441</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -7960,63 +7960,63 @@
       <c r="N44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P44" s="3">
         <v>256.13</v>
       </c>
       <c r="Q44" s="3">
         <v>19.33</v>
       </c>
       <c r="R44" s="3">
         <v>0</v>
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>275.46</v>
       </c>
       <c r="U44" s="3">
         <v>256.13</v>
       </c>
       <c r="V44" s="3">
-        <v>21.08</v>
+        <v>22.55</v>
       </c>
       <c r="W44" s="3">
         <v>0</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
-        <v>277.21</v>
+        <v>278.68</v>
       </c>
       <c r="Z44" s="2">
-        <v>51.03</v>
+        <v>51.3</v>
       </c>
       <c r="AA44" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F45" s="2">
         <v>40034742</v>
       </c>
       <c r="G45" s="2" t="s">
@@ -8126,63 +8126,63 @@
       <c r="N46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P46" s="3">
         <v>257.89</v>
       </c>
       <c r="Q46" s="3">
         <v>17.67</v>
       </c>
       <c r="R46" s="3">
         <v>0</v>
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>275.56</v>
       </c>
       <c r="U46" s="3">
         <v>257.89</v>
       </c>
       <c r="V46" s="3">
-        <v>24.79</v>
+        <v>26.57</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
-        <v>282.68</v>
+        <v>284.46</v>
       </c>
       <c r="Z46" s="2">
-        <v>59.67</v>
+        <v>60.04</v>
       </c>
       <c r="AA46" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F47" s="2">
         <v>40029490</v>
       </c>
       <c r="G47" s="2" t="s">
@@ -8209,63 +8209,63 @@
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>459.52</v>
       </c>
       <c r="Q47" s="3">
         <v>21.56</v>
       </c>
       <c r="R47" s="3">
         <v>16.89</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>497.97</v>
       </c>
       <c r="U47" s="3">
         <v>459.52</v>
       </c>
       <c r="V47" s="3">
-        <v>26.85</v>
+        <v>28.03</v>
       </c>
       <c r="W47" s="3">
         <v>16.89</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>503.26</v>
+        <v>504.44</v>
       </c>
       <c r="Z47" s="2">
-        <v>97.34</v>
+        <v>97.57</v>
       </c>
       <c r="AA47" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>227</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>228</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F48" s="2">
         <v>40062700</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -8458,63 +8458,63 @@
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P50" s="3">
         <v>241.85</v>
       </c>
       <c r="Q50" s="3">
         <v>15.76</v>
       </c>
       <c r="R50" s="3">
         <v>0</v>
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>257.61</v>
       </c>
       <c r="U50" s="3">
         <v>241.85</v>
       </c>
       <c r="V50" s="3">
-        <v>17.5</v>
+        <v>18.68</v>
       </c>
       <c r="W50" s="3">
         <v>0</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
-        <v>259.36</v>
+        <v>260.54</v>
       </c>
       <c r="Z50" s="2">
-        <v>45.09</v>
+        <v>45.29</v>
       </c>
       <c r="AA50" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F51" s="2">
         <v>40029492</v>
       </c>
       <c r="G51" s="2" t="s">
@@ -8707,63 +8707,63 @@
       <c r="N53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P53" s="3">
         <v>332.98</v>
       </c>
       <c r="Q53" s="3">
         <v>27.46</v>
       </c>
       <c r="R53" s="3">
         <v>40.58</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>401.02</v>
       </c>
       <c r="U53" s="3">
         <v>332.98</v>
       </c>
       <c r="V53" s="3">
-        <v>28.39</v>
+        <v>29.53</v>
       </c>
       <c r="W53" s="3">
         <v>40.58</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>401.95</v>
+        <v>403.09</v>
       </c>
       <c r="Z53" s="2">
-        <v>66.65</v>
+        <v>66.84</v>
       </c>
       <c r="AA53" s="2">
         <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F54" s="2">
         <v>40054756</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -9039,63 +9039,63 @@
       <c r="N57" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P57" s="3">
         <v>203.2</v>
       </c>
       <c r="Q57" s="3">
         <v>0</v>
       </c>
       <c r="R57" s="3">
         <v>15.4</v>
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>218.6</v>
       </c>
       <c r="U57" s="3">
         <v>205.48</v>
       </c>
       <c r="V57" s="3">
-        <v>3.55</v>
+        <v>5.33</v>
       </c>
       <c r="W57" s="3">
         <v>15.4</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
-        <v>224.44</v>
+        <v>226.22</v>
       </c>
       <c r="Z57" s="2">
-        <v>47.14</v>
+        <v>47.51</v>
       </c>
       <c r="AA57" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F58" s="2">
         <v>40027583</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -9617,66 +9617,66 @@
       <c r="M64" s="3">
         <v>961.15</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P64" s="3">
         <v>298.28</v>
       </c>
       <c r="Q64" s="3">
         <v>16.57</v>
       </c>
       <c r="R64" s="3">
         <v>110.3</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>425.15</v>
       </c>
       <c r="U64" s="3">
-        <v>298.28</v>
+        <v>299.43</v>
       </c>
       <c r="V64" s="3">
         <v>16.57</v>
       </c>
       <c r="W64" s="3">
         <v>110.3</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>425.15</v>
+        <v>426.3</v>
       </c>
       <c r="Z64" s="2">
-        <v>44.23</v>
+        <v>44.35</v>
       </c>
       <c r="AA64" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>296</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>297</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F65" s="2">
         <v>40049371</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -9867,63 +9867,63 @@
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="3">
         <v>106.64</v>
       </c>
       <c r="Q67" s="3">
         <v>16.82</v>
       </c>
       <c r="R67" s="3">
         <v>74.87</v>
       </c>
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>198.33</v>
       </c>
       <c r="U67" s="3">
         <v>106.64</v>
       </c>
       <c r="V67" s="3">
-        <v>16.82</v>
+        <v>18.6</v>
       </c>
       <c r="W67" s="3">
         <v>74.87</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
-        <v>198.33</v>
+        <v>200.11</v>
       </c>
       <c r="Z67" s="2">
-        <v>34.4</v>
+        <v>34.71</v>
       </c>
       <c r="AA67" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>308</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>309</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F68" s="2">
         <v>40048814</v>
       </c>
       <c r="G68" s="2" t="s">
@@ -10448,63 +10448,63 @@
       <c r="N74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="3">
         <v>196.89</v>
       </c>
       <c r="Q74" s="3">
         <v>15.62</v>
       </c>
       <c r="R74" s="3">
         <v>2.67</v>
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>215.18</v>
       </c>
       <c r="U74" s="3">
         <v>197.15</v>
       </c>
       <c r="V74" s="3">
-        <v>19.13</v>
+        <v>20.91</v>
       </c>
       <c r="W74" s="3">
         <v>2.67</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
-        <v>218.95</v>
+        <v>220.73</v>
       </c>
       <c r="Z74" s="2">
-        <v>68.04</v>
+        <v>68.59</v>
       </c>
       <c r="AA74" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F75" s="2">
         <v>40049483</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -10863,63 +10863,63 @@
       <c r="N79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P79" s="3">
         <v>183.94</v>
       </c>
       <c r="Q79" s="3">
         <v>9.33</v>
       </c>
       <c r="R79" s="3">
         <v>6.78</v>
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>200.05</v>
       </c>
       <c r="U79" s="3">
         <v>183.94</v>
       </c>
       <c r="V79" s="3">
-        <v>13.72</v>
+        <v>17.54</v>
       </c>
       <c r="W79" s="3">
         <v>6.78</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
-        <v>204.44</v>
+        <v>208.26</v>
       </c>
       <c r="Z79" s="2">
-        <v>49.26</v>
+        <v>50.18</v>
       </c>
       <c r="AA79" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>358</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F80" s="2">
         <v>40036730</v>
       </c>
       <c r="G80" s="2" t="s">
@@ -11112,63 +11112,63 @@
       <c r="N82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P82" s="3">
         <v>266.09</v>
       </c>
       <c r="Q82" s="3">
         <v>35.93</v>
       </c>
       <c r="R82" s="3">
         <v>42.81</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>344.83</v>
       </c>
       <c r="U82" s="3">
         <v>266.09</v>
       </c>
       <c r="V82" s="3">
-        <v>36.63</v>
+        <v>37.34</v>
       </c>
       <c r="W82" s="3">
         <v>42.81</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
-        <v>345.53</v>
+        <v>346.24</v>
       </c>
       <c r="Z82" s="2">
-        <v>49.07</v>
+        <v>49.17</v>
       </c>
       <c r="AA82" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>369</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>370</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F83" s="2">
         <v>40062732</v>
       </c>
       <c r="G83" s="2" t="s">
@@ -12108,63 +12108,63 @@
       <c r="N94" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P94" s="3">
         <v>232.73</v>
       </c>
       <c r="Q94" s="3">
         <v>0</v>
       </c>
       <c r="R94" s="3">
         <v>59.03</v>
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>291.76</v>
       </c>
       <c r="U94" s="3">
         <v>232.73</v>
       </c>
       <c r="V94" s="3">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="W94" s="3">
         <v>59.03</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
-        <v>291.76</v>
+        <v>294.15</v>
       </c>
       <c r="Z94" s="2">
-        <v>77.78</v>
+        <v>78.42</v>
       </c>
       <c r="AA94" s="2">
         <v>93</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>419</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F95" s="2">
         <v>40049418</v>
       </c>
       <c r="G95" s="2" t="s">
@@ -12191,63 +12191,63 @@
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>392.99</v>
       </c>
       <c r="Q95" s="3">
         <v>33.48</v>
       </c>
       <c r="R95" s="3">
         <v>9.83</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>436.3</v>
       </c>
       <c r="U95" s="3">
         <v>392.99</v>
       </c>
       <c r="V95" s="3">
-        <v>51.62</v>
+        <v>58.83</v>
       </c>
       <c r="W95" s="3">
         <v>9.83</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>454.45</v>
+        <v>461.65</v>
       </c>
       <c r="Z95" s="2">
-        <v>31.52</v>
+        <v>32.02</v>
       </c>
       <c r="AA95" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>424</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F96" s="2">
         <v>40064066</v>
       </c>
       <c r="G96" s="2" t="s">
@@ -12520,66 +12520,66 @@
       <c r="M99" s="3">
         <v>1895.41</v>
       </c>
       <c r="N99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P99" s="3">
         <v>1082.43</v>
       </c>
       <c r="Q99" s="3">
         <v>71.66</v>
       </c>
       <c r="R99" s="3">
         <v>54.85</v>
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>1208.93</v>
       </c>
       <c r="U99" s="3">
-        <v>1082.43</v>
+        <v>1082.51</v>
       </c>
       <c r="V99" s="3">
         <v>71.66</v>
       </c>
       <c r="W99" s="3">
         <v>54.85</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
-        <v>1208.93</v>
+        <v>1209.01</v>
       </c>
       <c r="Z99" s="2">
-        <v>63.78</v>
+        <v>63.79</v>
       </c>
       <c r="AA99" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>442</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>443</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F100" s="2">
         <v>40009252</v>
       </c>
       <c r="G100" s="2" t="s">
@@ -12852,66 +12852,66 @@
       <c r="M103" s="3">
         <v>1066.01</v>
       </c>
       <c r="N103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P103" s="3">
         <v>547.77</v>
       </c>
       <c r="Q103" s="3">
         <v>4.74</v>
       </c>
       <c r="R103" s="3">
         <v>32.5</v>
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>585.01</v>
       </c>
       <c r="U103" s="3">
-        <v>547.77</v>
+        <v>548.16</v>
       </c>
       <c r="V103" s="3">
         <v>5.58</v>
       </c>
       <c r="W103" s="3">
         <v>32.5</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
-        <v>585.85</v>
+        <v>586.24</v>
       </c>
       <c r="Z103" s="2">
-        <v>54.96</v>
+        <v>54.99</v>
       </c>
       <c r="AA103" s="2">
         <v>57</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>459</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>460</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F104" s="2">
         <v>40048455</v>
       </c>
       <c r="G104" s="2" t="s">
@@ -13021,63 +13021,63 @@
       <c r="N105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P105" s="3">
         <v>929.37</v>
       </c>
       <c r="Q105" s="3">
         <v>36.88</v>
       </c>
       <c r="R105" s="3">
         <v>95.18</v>
       </c>
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>1061.44</v>
       </c>
       <c r="U105" s="3">
         <v>929.37</v>
       </c>
       <c r="V105" s="3">
-        <v>41.02</v>
+        <v>41.69</v>
       </c>
       <c r="W105" s="3">
         <v>95.18</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
-        <v>1065.57</v>
+        <v>1066.24</v>
       </c>
       <c r="Z105" s="2">
-        <v>64.95</v>
+        <v>64.99</v>
       </c>
       <c r="AA105" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>468</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>469</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F106" s="2">
         <v>40037411</v>
       </c>
       <c r="G106" s="2" t="s">
@@ -13101,66 +13101,66 @@
       <c r="M106" s="3">
         <v>505.77</v>
       </c>
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>385.96</v>
       </c>
       <c r="Q106" s="3">
         <v>31.56</v>
       </c>
       <c r="R106" s="3">
         <v>14.63</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>432.15</v>
       </c>
       <c r="U106" s="3">
-        <v>385.96</v>
+        <v>388.56</v>
       </c>
       <c r="V106" s="3">
         <v>32.45</v>
       </c>
       <c r="W106" s="3">
         <v>14.63</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>433.03</v>
+        <v>435.64</v>
       </c>
       <c r="Z106" s="2">
-        <v>85.62</v>
+        <v>86.13</v>
       </c>
       <c r="AA106" s="2">
         <v>96</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>473</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F107" s="2">
         <v>40048684</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -13187,63 +13187,63 @@
       <c r="N107" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P107" s="3">
         <v>229.17</v>
       </c>
       <c r="Q107" s="3">
         <v>0</v>
       </c>
       <c r="R107" s="3">
         <v>0</v>
       </c>
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>229.17</v>
       </c>
       <c r="U107" s="3">
         <v>229.17</v>
       </c>
       <c r="V107" s="3">
-        <v>0.89</v>
+        <v>1.2</v>
       </c>
       <c r="W107" s="3">
         <v>0</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
-        <v>230.06</v>
+        <v>230.36</v>
       </c>
       <c r="Z107" s="2">
-        <v>33.95</v>
+        <v>34</v>
       </c>
       <c r="AA107" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>477</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>478</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>479</v>
       </c>
       <c r="F108" s="2">
         <v>40034216</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -13270,63 +13270,63 @@
       <c r="N108" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P108" s="3">
         <v>1050.5</v>
       </c>
       <c r="Q108" s="3">
         <v>41.59</v>
       </c>
       <c r="R108" s="3">
         <v>32.48</v>
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>1124.57</v>
       </c>
       <c r="U108" s="3">
         <v>1055.92</v>
       </c>
       <c r="V108" s="3">
-        <v>42.84</v>
+        <v>51.4</v>
       </c>
       <c r="W108" s="3">
         <v>32.48</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
-        <v>1131.24</v>
+        <v>1139.8</v>
       </c>
       <c r="Z108" s="2">
-        <v>45.04</v>
+        <v>45.38</v>
       </c>
       <c r="AA108" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>481</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>482</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F109" s="2">
         <v>40054857</v>
       </c>
       <c r="G109" s="2" t="s">
@@ -13848,66 +13848,66 @@
       <c r="M115" s="3">
         <v>468.31</v>
       </c>
       <c r="N115" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P115" s="3">
         <v>208.65</v>
       </c>
       <c r="Q115" s="3">
         <v>23.12</v>
       </c>
       <c r="R115" s="3">
         <v>18.07</v>
       </c>
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>249.85</v>
       </c>
       <c r="U115" s="3">
-        <v>208.65</v>
+        <v>212.11</v>
       </c>
       <c r="V115" s="3">
         <v>27.52</v>
       </c>
       <c r="W115" s="3">
         <v>18.07</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
-        <v>254.25</v>
+        <v>257.7</v>
       </c>
       <c r="Z115" s="2">
-        <v>54.29</v>
+        <v>55.03</v>
       </c>
       <c r="AA115" s="2">
         <v>64</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>508</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>509</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F116" s="2">
         <v>40035456</v>
       </c>
       <c r="G116" s="2" t="s">
@@ -14014,66 +14014,66 @@
       <c r="M117" s="3">
         <v>1693.56</v>
       </c>
       <c r="N117" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O117" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P117" s="3">
         <v>944.77</v>
       </c>
       <c r="Q117" s="3">
         <v>26.45</v>
       </c>
       <c r="R117" s="3">
         <v>37.98</v>
       </c>
       <c r="S117" s="3">
         <v>0</v>
       </c>
       <c r="T117" s="3">
         <v>1009.2</v>
       </c>
       <c r="U117" s="3">
-        <v>950.53</v>
+        <v>955.06</v>
       </c>
       <c r="V117" s="3">
         <v>26.45</v>
       </c>
       <c r="W117" s="3">
         <v>37.98</v>
       </c>
       <c r="X117" s="2">
         <v>0</v>
       </c>
       <c r="Y117" s="2">
-        <v>1014.97</v>
+        <v>1019.5</v>
       </c>
       <c r="Z117" s="2">
-        <v>59.93</v>
+        <v>60.2</v>
       </c>
       <c r="AA117" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>517</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F118" s="2">
         <v>40009320</v>
       </c>
       <c r="G118" s="2" t="s">
@@ -14100,63 +14100,63 @@
       <c r="N118" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P118" s="3">
         <v>996.91</v>
       </c>
       <c r="Q118" s="3">
         <v>25.9</v>
       </c>
       <c r="R118" s="3">
         <v>138.55</v>
       </c>
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>1161.37</v>
       </c>
       <c r="U118" s="3">
         <v>996.91</v>
       </c>
       <c r="V118" s="3">
-        <v>25.9</v>
+        <v>26.22</v>
       </c>
       <c r="W118" s="3">
         <v>138.55</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
-        <v>1161.37</v>
+        <v>1161.68</v>
       </c>
       <c r="Z118" s="2">
-        <v>84.56</v>
+        <v>84.58</v>
       </c>
       <c r="AA118" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>520</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>521</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F119" s="2">
         <v>40009409</v>
       </c>
       <c r="G119" s="2" t="s">
@@ -14346,66 +14346,66 @@
       <c r="M121" s="3">
         <v>616.66</v>
       </c>
       <c r="N121" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O121" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P121" s="3">
         <v>353.42</v>
       </c>
       <c r="Q121" s="3">
         <v>7.02</v>
       </c>
       <c r="R121" s="3">
         <v>0</v>
       </c>
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>360.44</v>
       </c>
       <c r="U121" s="3">
-        <v>353.42</v>
+        <v>354.54</v>
       </c>
       <c r="V121" s="3">
         <v>7.02</v>
       </c>
       <c r="W121" s="3">
         <v>0</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
-        <v>360.43</v>
+        <v>361.55</v>
       </c>
       <c r="Z121" s="2">
-        <v>58.45</v>
+        <v>58.63</v>
       </c>
       <c r="AA121" s="2">
         <v>71</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>531</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>532</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>533</v>
       </c>
       <c r="F122" s="2">
         <v>40029010</v>
       </c>
       <c r="G122" s="2" t="s">
@@ -15179,63 +15179,63 @@
       <c r="N131" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O131" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P131" s="3">
         <v>143.06</v>
       </c>
       <c r="Q131" s="3">
         <v>18.58</v>
       </c>
       <c r="R131" s="3">
         <v>31.67</v>
       </c>
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>193.3</v>
       </c>
       <c r="U131" s="3">
         <v>143.06</v>
       </c>
       <c r="V131" s="3">
-        <v>20.34</v>
+        <v>21.22</v>
       </c>
       <c r="W131" s="3">
         <v>31.67</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
-        <v>195.06</v>
+        <v>195.95</v>
       </c>
       <c r="Z131" s="2">
-        <v>43.83</v>
+        <v>44.03</v>
       </c>
       <c r="AA131" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>571</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>572</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F132" s="2">
         <v>40048481</v>
       </c>
       <c r="G132" s="2" t="s">
@@ -15594,63 +15594,63 @@
       <c r="N136" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O136" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P136" s="3">
         <v>513.6</v>
       </c>
       <c r="Q136" s="3">
         <v>33.75</v>
       </c>
       <c r="R136" s="3">
         <v>41.97</v>
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>589.32</v>
       </c>
       <c r="U136" s="3">
         <v>513.59</v>
       </c>
       <c r="V136" s="3">
-        <v>35.83</v>
+        <v>36.72</v>
       </c>
       <c r="W136" s="3">
         <v>41.97</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
-        <v>591.39</v>
+        <v>592.27</v>
       </c>
       <c r="Z136" s="2">
-        <v>71.97</v>
+        <v>72.08</v>
       </c>
       <c r="AA136" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>592</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>593</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F137" s="2">
         <v>40049298</v>
       </c>
       <c r="G137" s="2" t="s">
@@ -15758,63 +15758,63 @@
       <c r="N138" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P138" s="3">
         <v>294.64</v>
       </c>
       <c r="Q138" s="3">
         <v>9.5</v>
       </c>
       <c r="R138" s="3">
         <v>28.69</v>
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>332.83</v>
       </c>
       <c r="U138" s="3">
         <v>294.64</v>
       </c>
       <c r="V138" s="3">
-        <v>12.96</v>
+        <v>15.74</v>
       </c>
       <c r="W138" s="3">
         <v>28.69</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
-        <v>336.29</v>
+        <v>339.08</v>
       </c>
       <c r="Z138" s="2">
-        <v>51.17</v>
+        <v>51.6</v>
       </c>
       <c r="AA138" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>601</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>602</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F139" s="2">
         <v>40035029</v>
       </c>
       <c r="G139" s="2" t="s">
@@ -15924,63 +15924,63 @@
       <c r="N140" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O140" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P140" s="3">
         <v>224.87</v>
       </c>
       <c r="Q140" s="3">
         <v>14.89</v>
       </c>
       <c r="R140" s="3">
         <v>22.13</v>
       </c>
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>261.88</v>
       </c>
       <c r="U140" s="3">
         <v>224.87</v>
       </c>
       <c r="V140" s="3">
-        <v>14.89</v>
+        <v>16.7</v>
       </c>
       <c r="W140" s="3">
         <v>22.13</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
-        <v>261.88</v>
+        <v>263.7</v>
       </c>
       <c r="Z140" s="2">
-        <v>58.75</v>
+        <v>59.16</v>
       </c>
       <c r="AA140" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>609</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F141" s="2">
         <v>40035124</v>
       </c>
       <c r="G141" s="2" t="s">
@@ -16090,63 +16090,63 @@
       <c r="N142" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3">
         <v>457.16</v>
       </c>
       <c r="Q142" s="3">
         <v>48.43</v>
       </c>
       <c r="R142" s="3">
         <v>26.83</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>532.41</v>
       </c>
       <c r="U142" s="3">
         <v>457.16</v>
       </c>
       <c r="V142" s="3">
-        <v>51.99</v>
+        <v>54.65</v>
       </c>
       <c r="W142" s="3">
         <v>26.83</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>535.97</v>
+        <v>538.64</v>
       </c>
       <c r="Z142" s="2">
-        <v>56.4</v>
+        <v>56.68</v>
       </c>
       <c r="AA142" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>617</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>618</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>619</v>
       </c>
       <c r="F143" s="2">
         <v>40035054</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -16173,63 +16173,63 @@
       <c r="N143" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3">
         <v>333.36</v>
       </c>
       <c r="Q143" s="3">
         <v>2.12</v>
       </c>
       <c r="R143" s="3">
         <v>2.74</v>
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>338.22</v>
       </c>
       <c r="U143" s="3">
         <v>333.36</v>
       </c>
       <c r="V143" s="3">
-        <v>3.88</v>
+        <v>6.25</v>
       </c>
       <c r="W143" s="3">
         <v>2.74</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
-        <v>339.98</v>
+        <v>342.35</v>
       </c>
       <c r="Z143" s="2">
-        <v>54.62</v>
+        <v>55</v>
       </c>
       <c r="AA143" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>621</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>622</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>623</v>
       </c>
       <c r="F144" s="2">
         <v>40035069</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -16339,63 +16339,63 @@
       <c r="N145" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3">
         <v>1671.32</v>
       </c>
       <c r="Q145" s="3">
         <v>72.6</v>
       </c>
       <c r="R145" s="3">
         <v>91.66</v>
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>1835.58</v>
       </c>
       <c r="U145" s="3">
         <v>1671.32</v>
       </c>
       <c r="V145" s="3">
-        <v>79.71</v>
+        <v>81.3</v>
       </c>
       <c r="W145" s="3">
         <v>91.66</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
-        <v>1842.69</v>
+        <v>1844.27</v>
       </c>
       <c r="Z145" s="2">
-        <v>82.03</v>
+        <v>82.1</v>
       </c>
       <c r="AA145" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>629</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>630</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F146" s="2">
         <v>40035015</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -16419,66 +16419,66 @@
       <c r="M146" s="3">
         <v>523.63</v>
       </c>
       <c r="N146" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P146" s="3">
         <v>359.49</v>
       </c>
       <c r="Q146" s="3">
         <v>26.22</v>
       </c>
       <c r="R146" s="3">
         <v>9.8</v>
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>395.51</v>
       </c>
       <c r="U146" s="3">
-        <v>359.49</v>
+        <v>361.55</v>
       </c>
       <c r="V146" s="3">
         <v>26.22</v>
       </c>
       <c r="W146" s="3">
         <v>9.8</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
-        <v>395.51</v>
+        <v>397.56</v>
       </c>
       <c r="Z146" s="2">
-        <v>75.53</v>
+        <v>75.92</v>
       </c>
       <c r="AA146" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>634</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>635</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F147" s="2">
         <v>40035146</v>
       </c>
       <c r="G147" s="2" t="s">
@@ -16505,63 +16505,63 @@
       <c r="N147" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P147" s="3">
         <v>461.74</v>
       </c>
       <c r="Q147" s="3">
         <v>31.45</v>
       </c>
       <c r="R147" s="3">
         <v>50.89</v>
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>544.08</v>
       </c>
       <c r="U147" s="3">
         <v>461.74</v>
       </c>
       <c r="V147" s="3">
-        <v>34.42</v>
+        <v>36.2</v>
       </c>
       <c r="W147" s="3">
         <v>50.89</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
-        <v>547.05</v>
+        <v>548.83</v>
       </c>
       <c r="Z147" s="2">
-        <v>74.04</v>
+        <v>74.28</v>
       </c>
       <c r="AA147" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>638</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>639</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F148" s="2">
         <v>40067450</v>
       </c>
       <c r="G148" s="2" t="s">
@@ -16754,63 +16754,63 @@
       <c r="N150" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P150" s="3">
         <v>1066.99</v>
       </c>
       <c r="Q150" s="3">
         <v>10.54</v>
       </c>
       <c r="R150" s="3">
         <v>33.92</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>1111.44</v>
       </c>
       <c r="U150" s="3">
         <v>1066.99</v>
       </c>
       <c r="V150" s="3">
-        <v>10.88</v>
+        <v>11.18</v>
       </c>
       <c r="W150" s="3">
         <v>33.92</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>1111.79</v>
+        <v>1112.09</v>
       </c>
       <c r="Z150" s="2">
-        <v>68.2</v>
+        <v>68.21</v>
       </c>
       <c r="AA150" s="2">
         <v>58</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F151" s="2">
         <v>40034901</v>
       </c>
       <c r="G151" s="2" t="s">
@@ -16837,63 +16837,63 @@
       <c r="N151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P151" s="3">
         <v>749.08</v>
       </c>
       <c r="Q151" s="3">
         <v>44.81</v>
       </c>
       <c r="R151" s="3">
         <v>86.33</v>
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>880.22</v>
       </c>
       <c r="U151" s="3">
         <v>749.03</v>
       </c>
       <c r="V151" s="3">
-        <v>45.99</v>
+        <v>48.06</v>
       </c>
       <c r="W151" s="3">
         <v>86.33</v>
       </c>
       <c r="X151" s="2">
         <v>0</v>
       </c>
       <c r="Y151" s="2">
-        <v>881.35</v>
+        <v>883.42</v>
       </c>
       <c r="Z151" s="2">
-        <v>73.02</v>
+        <v>73.19</v>
       </c>
       <c r="AA151" s="2">
         <v>67</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>656</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>657</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>658</v>
       </c>
       <c r="F152" s="2">
         <v>40035083</v>
       </c>
       <c r="G152" s="2" t="s">
@@ -16920,63 +16920,63 @@
       <c r="N152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P152" s="3">
         <v>487.1</v>
       </c>
       <c r="Q152" s="3">
         <v>22.36</v>
       </c>
       <c r="R152" s="3">
         <v>33.81</v>
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>543.27</v>
       </c>
       <c r="U152" s="3">
         <v>487.1</v>
       </c>
       <c r="V152" s="3">
-        <v>27.09</v>
+        <v>30.14</v>
       </c>
       <c r="W152" s="3">
         <v>33.81</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
-        <v>548</v>
+        <v>551.05</v>
       </c>
       <c r="Z152" s="2">
-        <v>72.32</v>
+        <v>72.72</v>
       </c>
       <c r="AA152" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>660</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>661</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F153" s="2">
         <v>40036701</v>
       </c>
       <c r="G153" s="2" t="s">
@@ -17169,63 +17169,63 @@
       <c r="N155" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P155" s="3">
         <v>734.17</v>
       </c>
       <c r="Q155" s="3">
         <v>54.41</v>
       </c>
       <c r="R155" s="3">
         <v>45.41</v>
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>834</v>
       </c>
       <c r="U155" s="3">
         <v>734.17</v>
       </c>
       <c r="V155" s="3">
-        <v>61.44</v>
+        <v>64.99</v>
       </c>
       <c r="W155" s="3">
         <v>45.41</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
-        <v>841.02</v>
+        <v>844.57</v>
       </c>
       <c r="Z155" s="2">
-        <v>85.3</v>
+        <v>85.67</v>
       </c>
       <c r="AA155" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>672</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>673</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F156" s="2">
         <v>40067412</v>
       </c>
       <c r="G156" s="2" t="s">
@@ -17418,63 +17418,63 @@
       <c r="N158" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3">
         <v>162.39</v>
       </c>
       <c r="Q158" s="3">
         <v>17.96</v>
       </c>
       <c r="R158" s="3">
         <v>28.09</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>208.43</v>
       </c>
       <c r="U158" s="3">
         <v>162.39</v>
       </c>
       <c r="V158" s="3">
-        <v>20.04</v>
+        <v>20.34</v>
       </c>
       <c r="W158" s="3">
         <v>28.09</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>210.51</v>
+        <v>210.82</v>
       </c>
       <c r="Z158" s="2">
-        <v>42.82</v>
+        <v>42.88</v>
       </c>
       <c r="AA158" s="2">
         <v>84</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>684</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>685</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>686</v>
       </c>
       <c r="F159" s="2">
         <v>40049383</v>
       </c>
       <c r="G159" s="2" t="s">
@@ -17498,66 +17498,66 @@
       <c r="M159" s="3">
         <v>1076.58</v>
       </c>
       <c r="N159" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P159" s="3">
         <v>565.2</v>
       </c>
       <c r="Q159" s="3">
         <v>7.5</v>
       </c>
       <c r="R159" s="3">
         <v>30.95</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>603.65</v>
       </c>
       <c r="U159" s="3">
-        <v>565.2</v>
+        <v>570.85</v>
       </c>
       <c r="V159" s="3">
         <v>7.5</v>
       </c>
       <c r="W159" s="3">
         <v>30.95</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
-        <v>603.65</v>
+        <v>609.3</v>
       </c>
       <c r="Z159" s="2">
-        <v>56.07</v>
+        <v>56.6</v>
       </c>
       <c r="AA159" s="2">
         <v>49</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>689</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>690</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>691</v>
       </c>
       <c r="F160" s="2">
         <v>40034538</v>
       </c>
       <c r="G160" s="2" t="s">
@@ -17750,63 +17750,63 @@
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>337.3</v>
       </c>
       <c r="Q162" s="3">
         <v>17.96</v>
       </c>
       <c r="R162" s="3">
         <v>0</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>355.27</v>
       </c>
       <c r="U162" s="3">
         <v>337.3</v>
       </c>
       <c r="V162" s="3">
-        <v>21.48</v>
+        <v>24.43</v>
       </c>
       <c r="W162" s="3">
         <v>0</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>358.78</v>
+        <v>361.73</v>
       </c>
       <c r="Z162" s="2">
-        <v>65.04</v>
+        <v>65.58</v>
       </c>
       <c r="AA162" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>701</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>702</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>703</v>
       </c>
       <c r="F163" s="2">
         <v>40033961</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -17999,63 +17999,63 @@
       <c r="N165" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P165" s="3">
         <v>394.12</v>
       </c>
       <c r="Q165" s="3">
         <v>27.55</v>
       </c>
       <c r="R165" s="3">
         <v>18.76</v>
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>440.43</v>
       </c>
       <c r="U165" s="3">
         <v>394.12</v>
       </c>
       <c r="V165" s="3">
-        <v>29.33</v>
+        <v>31.84</v>
       </c>
       <c r="W165" s="3">
         <v>18.76</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
-        <v>442.21</v>
+        <v>444.72</v>
       </c>
       <c r="Z165" s="2">
-        <v>92.27</v>
+        <v>92.79</v>
       </c>
       <c r="AA165" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>714</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F166" s="2">
         <v>40034674</v>
       </c>
       <c r="G166" s="2" t="s">
@@ -18082,63 +18082,63 @@
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>252.9</v>
       </c>
       <c r="Q166" s="3">
         <v>27.15</v>
       </c>
       <c r="R166" s="3">
         <v>0</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>280.05</v>
       </c>
       <c r="U166" s="3">
         <v>252.9</v>
       </c>
       <c r="V166" s="3">
-        <v>27.15</v>
+        <v>29.52</v>
       </c>
       <c r="W166" s="3">
         <v>0</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>280.05</v>
+        <v>282.42</v>
       </c>
       <c r="Z166" s="2">
-        <v>58.81</v>
+        <v>59.31</v>
       </c>
       <c r="AA166" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>719</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F167" s="2">
         <v>40049391</v>
       </c>
       <c r="G167" s="2" t="s">
@@ -18165,63 +18165,63 @@
       <c r="N167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P167" s="3">
         <v>636.47</v>
       </c>
       <c r="Q167" s="3">
         <v>12.89</v>
       </c>
       <c r="R167" s="3">
         <v>16.87</v>
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>666.24</v>
       </c>
       <c r="U167" s="3">
         <v>636.47</v>
       </c>
       <c r="V167" s="3">
-        <v>14.08</v>
+        <v>14.38</v>
       </c>
       <c r="W167" s="3">
         <v>16.87</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
-        <v>667.42</v>
+        <v>667.72</v>
       </c>
       <c r="Z167" s="2">
-        <v>54.79</v>
+        <v>54.81</v>
       </c>
       <c r="AA167" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>722</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>723</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F168" s="2">
         <v>40034540</v>
       </c>
       <c r="G168" s="2" t="s">
@@ -18331,63 +18331,63 @@
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>110.51</v>
       </c>
       <c r="Q169" s="3">
         <v>11.74</v>
       </c>
       <c r="R169" s="3">
         <v>0</v>
       </c>
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>122.25</v>
       </c>
       <c r="U169" s="3">
         <v>110.51</v>
       </c>
       <c r="V169" s="3">
-        <v>12.93</v>
+        <v>13.81</v>
       </c>
       <c r="W169" s="3">
         <v>0</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
-        <v>123.44</v>
+        <v>124.32</v>
       </c>
       <c r="Z169" s="2">
-        <v>64.58</v>
+        <v>65.04</v>
       </c>
       <c r="AA169" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>731</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>733</v>
       </c>
       <c r="F170" s="2">
         <v>40034763</v>
       </c>
       <c r="G170" s="2" t="s">
@@ -18497,63 +18497,63 @@
       <c r="N171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P171" s="3">
         <v>259.49</v>
       </c>
       <c r="Q171" s="3">
         <v>8.03</v>
       </c>
       <c r="R171" s="3">
         <v>49.86</v>
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>317.38</v>
       </c>
       <c r="U171" s="3">
         <v>259.49</v>
       </c>
       <c r="V171" s="3">
-        <v>8.03</v>
+        <v>9.81</v>
       </c>
       <c r="W171" s="3">
         <v>49.86</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
-        <v>317.38</v>
+        <v>319.16</v>
       </c>
       <c r="Z171" s="2">
-        <v>65.79</v>
+        <v>66.16</v>
       </c>
       <c r="AA171" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>739</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>740</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>741</v>
       </c>
       <c r="F172" s="2">
         <v>40034547</v>
       </c>
       <c r="G172" s="2" t="s">
@@ -18580,63 +18580,63 @@
       <c r="N172" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3">
         <v>442.39</v>
       </c>
       <c r="Q172" s="3">
         <v>27.88</v>
       </c>
       <c r="R172" s="3">
         <v>0</v>
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>470.27</v>
       </c>
       <c r="U172" s="3">
         <v>442.39</v>
       </c>
       <c r="V172" s="3">
-        <v>30.79</v>
+        <v>34.35</v>
       </c>
       <c r="W172" s="3">
         <v>0</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
-        <v>473.18</v>
+        <v>476.73</v>
       </c>
       <c r="Z172" s="2">
-        <v>89.52</v>
+        <v>90.19</v>
       </c>
       <c r="AA172" s="2">
         <v>92</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>743</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>744</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>745</v>
       </c>
       <c r="F173" s="2">
         <v>40034436</v>
       </c>
       <c r="G173" s="2" t="s">
@@ -18663,63 +18663,63 @@
       <c r="N173" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P173" s="3">
         <v>591.96</v>
       </c>
       <c r="Q173" s="3">
         <v>15.4</v>
       </c>
       <c r="R173" s="3">
         <v>32.76</v>
       </c>
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>640.13</v>
       </c>
       <c r="U173" s="3">
         <v>592.34</v>
       </c>
       <c r="V173" s="3">
-        <v>17.18</v>
+        <v>20.73</v>
       </c>
       <c r="W173" s="3">
         <v>32.76</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
-        <v>642.28</v>
+        <v>645.83</v>
       </c>
       <c r="Z173" s="2">
-        <v>68.51</v>
+        <v>68.88</v>
       </c>
       <c r="AA173" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>747</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>748</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F174" s="2">
         <v>40035051</v>
       </c>
       <c r="G174" s="2" t="s">
@@ -18746,63 +18746,63 @@
       <c r="N174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O174" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P174" s="3">
         <v>267.06</v>
       </c>
       <c r="Q174" s="3">
         <v>22.65</v>
       </c>
       <c r="R174" s="3">
         <v>15.33</v>
       </c>
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>305.04</v>
       </c>
       <c r="U174" s="3">
         <v>267.06</v>
       </c>
       <c r="V174" s="3">
-        <v>24.97</v>
+        <v>25.85</v>
       </c>
       <c r="W174" s="3">
         <v>15.33</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
-        <v>307.36</v>
+        <v>308.24</v>
       </c>
       <c r="Z174" s="2">
-        <v>51.19</v>
+        <v>51.33</v>
       </c>
       <c r="AA174" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F175" s="2">
         <v>40034661</v>
       </c>
       <c r="G175" s="2" t="s">
@@ -18829,63 +18829,63 @@
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>343.8</v>
       </c>
       <c r="Q175" s="3">
         <v>39.32</v>
       </c>
       <c r="R175" s="3">
         <v>53.32</v>
       </c>
       <c r="S175" s="3">
         <v>18.95</v>
       </c>
       <c r="T175" s="3">
         <v>455.4</v>
       </c>
       <c r="U175" s="3">
         <v>343.8</v>
       </c>
       <c r="V175" s="3">
-        <v>42.88</v>
+        <v>44.65</v>
       </c>
       <c r="W175" s="3">
         <v>53.32</v>
       </c>
       <c r="X175" s="2">
         <v>18.95</v>
       </c>
       <c r="Y175" s="2">
-        <v>458.95</v>
+        <v>460.73</v>
       </c>
       <c r="Z175" s="2">
-        <v>86.49</v>
+        <v>86.82</v>
       </c>
       <c r="AA175" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>755</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>756</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F176" s="2">
         <v>40034529</v>
       </c>
       <c r="G176" s="2" t="s">
@@ -18912,63 +18912,63 @@
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>601.93</v>
       </c>
       <c r="Q176" s="3">
         <v>8.48</v>
       </c>
       <c r="R176" s="3">
         <v>0</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>610.4</v>
       </c>
       <c r="U176" s="3">
         <v>601.93</v>
       </c>
       <c r="V176" s="3">
-        <v>10.21</v>
+        <v>11.99</v>
       </c>
       <c r="W176" s="3">
         <v>0</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>612.14</v>
+        <v>613.92</v>
       </c>
       <c r="Z176" s="2">
-        <v>61.22</v>
+        <v>61.4</v>
       </c>
       <c r="AA176" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F177" s="2">
         <v>40034859</v>
       </c>
       <c r="G177" s="2" t="s">
@@ -19161,63 +19161,63 @@
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P179" s="3">
         <v>602.08</v>
       </c>
       <c r="Q179" s="3">
         <v>16.1</v>
       </c>
       <c r="R179" s="3">
         <v>17.52</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>635.71</v>
       </c>
       <c r="U179" s="3">
         <v>602.08</v>
       </c>
       <c r="V179" s="3">
-        <v>17.17</v>
+        <v>20.73</v>
       </c>
       <c r="W179" s="3">
         <v>17.52</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>636.78</v>
+        <v>640.33</v>
       </c>
       <c r="Z179" s="2">
-        <v>46.37</v>
+        <v>46.63</v>
       </c>
       <c r="AA179" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>773</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>774</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F180" s="2">
         <v>40034896</v>
       </c>
       <c r="G180" s="2" t="s">
@@ -19327,63 +19327,63 @@
       <c r="N181" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3">
         <v>272.21</v>
       </c>
       <c r="Q181" s="3">
         <v>39.39</v>
       </c>
       <c r="R181" s="3">
         <v>43.51</v>
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>355.1</v>
       </c>
       <c r="U181" s="3">
         <v>272.21</v>
       </c>
       <c r="V181" s="3">
-        <v>45.59</v>
+        <v>50.03</v>
       </c>
       <c r="W181" s="3">
         <v>43.51</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
-        <v>361.31</v>
+        <v>365.75</v>
       </c>
       <c r="Z181" s="2">
-        <v>42.52</v>
+        <v>43.04</v>
       </c>
       <c r="AA181" s="2">
         <v>86</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>782</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>783</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F182" s="2">
         <v>40036741</v>
       </c>
       <c r="G182" s="2" t="s">
@@ -19493,63 +19493,63 @@
       <c r="N183" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O183" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P183" s="3">
         <v>398.42</v>
       </c>
       <c r="Q183" s="3">
         <v>8.63</v>
       </c>
       <c r="R183" s="3">
         <v>122.67</v>
       </c>
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>529.72</v>
       </c>
       <c r="U183" s="3">
         <v>398.42</v>
       </c>
       <c r="V183" s="3">
-        <v>9.52</v>
+        <v>9.82</v>
       </c>
       <c r="W183" s="3">
         <v>122.67</v>
       </c>
       <c r="X183" s="2">
         <v>0</v>
       </c>
       <c r="Y183" s="2">
-        <v>530.61</v>
+        <v>530.91</v>
       </c>
       <c r="Z183" s="2">
-        <v>55.69</v>
+        <v>55.72</v>
       </c>
       <c r="AA183" s="2">
         <v>54</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184" s="2">
         <v>181</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>790</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>791</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F184" s="2">
         <v>40067452</v>
       </c>
       <c r="G184" s="2" t="s">
@@ -19659,63 +19659,63 @@
       <c r="N185" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O185" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P185" s="3">
         <v>642.03</v>
       </c>
       <c r="Q185" s="3">
         <v>7.73</v>
       </c>
       <c r="R185" s="3">
         <v>60.54</v>
       </c>
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>710.29</v>
       </c>
       <c r="U185" s="3">
         <v>641.98</v>
       </c>
       <c r="V185" s="3">
-        <v>7.73</v>
+        <v>13.06</v>
       </c>
       <c r="W185" s="3">
         <v>60.54</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
-        <v>710.25</v>
+        <v>715.58</v>
       </c>
       <c r="Z185" s="2">
-        <v>38.35</v>
+        <v>38.64</v>
       </c>
       <c r="AA185" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>798</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>799</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F186" s="2">
         <v>40067453</v>
       </c>
       <c r="G186" s="2" t="s">
@@ -20157,63 +20157,63 @@
       <c r="N191" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O191" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P191" s="3">
         <v>277.27</v>
       </c>
       <c r="Q191" s="3">
         <v>7.29</v>
       </c>
       <c r="R191" s="3">
         <v>0</v>
       </c>
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>284.56</v>
       </c>
       <c r="U191" s="3">
         <v>277.27</v>
       </c>
       <c r="V191" s="3">
-        <v>7.29</v>
+        <v>8.18</v>
       </c>
       <c r="W191" s="3">
         <v>0</v>
       </c>
       <c r="X191" s="2">
         <v>0</v>
       </c>
       <c r="Y191" s="2">
-        <v>284.56</v>
+        <v>285.44</v>
       </c>
       <c r="Z191" s="2">
-        <v>38.21</v>
+        <v>38.33</v>
       </c>
       <c r="AA191" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>822</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>823</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>824</v>
       </c>
       <c r="F192" s="2">
         <v>40035428</v>
       </c>
       <c r="G192" s="2" t="s">
@@ -20406,63 +20406,63 @@
       <c r="N194" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P194" s="3">
         <v>870.56</v>
       </c>
       <c r="Q194" s="3">
         <v>28.57</v>
       </c>
       <c r="R194" s="3">
         <v>0</v>
       </c>
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>899.13</v>
       </c>
       <c r="U194" s="3">
         <v>870.56</v>
       </c>
       <c r="V194" s="3">
-        <v>31.53</v>
+        <v>32.42</v>
       </c>
       <c r="W194" s="3">
         <v>0</v>
       </c>
       <c r="X194" s="2">
         <v>0</v>
       </c>
       <c r="Y194" s="2">
-        <v>902.1</v>
+        <v>902.98</v>
       </c>
       <c r="Z194" s="2">
-        <v>68.13</v>
+        <v>68.2</v>
       </c>
       <c r="AA194" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>834</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>835</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F195" s="2">
         <v>40054883</v>
       </c>
       <c r="G195" s="2" t="s">
@@ -20655,63 +20655,63 @@
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>107.19</v>
       </c>
       <c r="Q197" s="3">
         <v>16.13</v>
       </c>
       <c r="R197" s="3">
         <v>22.62</v>
       </c>
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>145.94</v>
       </c>
       <c r="U197" s="3">
         <v>107.19</v>
       </c>
       <c r="V197" s="3">
-        <v>24.96</v>
+        <v>28.26</v>
       </c>
       <c r="W197" s="3">
         <v>22.62</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
-        <v>154.77</v>
+        <v>158.07</v>
       </c>
       <c r="Z197" s="2">
-        <v>52.25</v>
+        <v>53.36</v>
       </c>
       <c r="AA197" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>846</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>847</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F198" s="2">
         <v>40035137</v>
       </c>
       <c r="G198" s="2" t="s">
@@ -20738,63 +20738,63 @@
       <c r="N198" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O198" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P198" s="3">
         <v>295.79</v>
       </c>
       <c r="Q198" s="3">
         <v>11.34</v>
       </c>
       <c r="R198" s="3">
         <v>14.24</v>
       </c>
       <c r="S198" s="3">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>321.37</v>
       </c>
       <c r="U198" s="3">
         <v>295.79</v>
       </c>
       <c r="V198" s="3">
-        <v>13.12</v>
+        <v>16.67</v>
       </c>
       <c r="W198" s="3">
         <v>14.24</v>
       </c>
       <c r="X198" s="2">
         <v>0</v>
       </c>
       <c r="Y198" s="2">
-        <v>323.15</v>
+        <v>326.7</v>
       </c>
       <c r="Z198" s="2">
-        <v>77.29</v>
+        <v>78.14</v>
       </c>
       <c r="AA198" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="199" spans="1:27">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>850</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>851</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F199" s="2">
         <v>40034844</v>
       </c>
       <c r="G199" s="2" t="s">
@@ -20821,63 +20821,63 @@
       <c r="N199" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O199" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P199" s="3">
         <v>231.64</v>
       </c>
       <c r="Q199" s="3">
         <v>17.33</v>
       </c>
       <c r="R199" s="3">
         <v>0</v>
       </c>
       <c r="S199" s="3">
         <v>0</v>
       </c>
       <c r="T199" s="3">
         <v>248.97</v>
       </c>
       <c r="U199" s="3">
         <v>231.64</v>
       </c>
       <c r="V199" s="3">
-        <v>20.84</v>
+        <v>23.8</v>
       </c>
       <c r="W199" s="3">
         <v>0</v>
       </c>
       <c r="X199" s="2">
         <v>0</v>
       </c>
       <c r="Y199" s="2">
-        <v>252.48</v>
+        <v>255.44</v>
       </c>
       <c r="Z199" s="2">
-        <v>52.34</v>
+        <v>52.95</v>
       </c>
       <c r="AA199" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>854</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>855</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>856</v>
       </c>
       <c r="F200" s="2">
         <v>40034505</v>
       </c>
       <c r="G200" s="2" t="s">
@@ -21070,63 +21070,63 @@
       <c r="N202" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O202" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P202" s="3">
         <v>388.85</v>
       </c>
       <c r="Q202" s="3">
         <v>15.25</v>
       </c>
       <c r="R202" s="3">
         <v>20.32</v>
       </c>
       <c r="S202" s="3">
         <v>0</v>
       </c>
       <c r="T202" s="3">
         <v>424.42</v>
       </c>
       <c r="U202" s="3">
         <v>388.85</v>
       </c>
       <c r="V202" s="3">
-        <v>17.32</v>
+        <v>21.17</v>
       </c>
       <c r="W202" s="3">
         <v>20.32</v>
       </c>
       <c r="X202" s="2">
         <v>0</v>
       </c>
       <c r="Y202" s="2">
-        <v>426.49</v>
+        <v>430.34</v>
       </c>
       <c r="Z202" s="2">
-        <v>46.88</v>
+        <v>47.3</v>
       </c>
       <c r="AA202" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>866</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>867</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F203" s="2">
         <v>40034714</v>
       </c>
       <c r="G203" s="2" t="s">
@@ -21153,63 +21153,63 @@
       <c r="N203" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P203" s="3">
         <v>467.31</v>
       </c>
       <c r="Q203" s="3">
         <v>21.12</v>
       </c>
       <c r="R203" s="3">
         <v>0</v>
       </c>
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>488.43</v>
       </c>
       <c r="U203" s="3">
         <v>467.31</v>
       </c>
       <c r="V203" s="3">
-        <v>25.85</v>
+        <v>27.63</v>
       </c>
       <c r="W203" s="3">
         <v>0</v>
       </c>
       <c r="X203" s="2">
         <v>0</v>
       </c>
       <c r="Y203" s="2">
-        <v>493.16</v>
+        <v>494.94</v>
       </c>
       <c r="Z203" s="2">
-        <v>52.97</v>
+        <v>53.16</v>
       </c>
       <c r="AA203" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>870</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>871</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>872</v>
       </c>
       <c r="F204" s="2">
         <v>40034539</v>
       </c>
       <c r="G204" s="2" t="s">
@@ -21236,63 +21236,63 @@
       <c r="N204" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P204" s="3">
         <v>188.79</v>
       </c>
       <c r="Q204" s="3">
         <v>25.45</v>
       </c>
       <c r="R204" s="3">
         <v>19.9</v>
       </c>
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>234.14</v>
       </c>
       <c r="U204" s="3">
         <v>188.79</v>
       </c>
       <c r="V204" s="3">
-        <v>27.23</v>
+        <v>29.01</v>
       </c>
       <c r="W204" s="3">
         <v>19.9</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
-        <v>235.92</v>
+        <v>237.7</v>
       </c>
       <c r="Z204" s="2">
-        <v>53.1</v>
+        <v>53.5</v>
       </c>
       <c r="AA204" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>874</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>875</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F205" s="2">
         <v>40034887</v>
       </c>
       <c r="G205" s="2" t="s">
@@ -21319,63 +21319,63 @@
       <c r="N205" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O205" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P205" s="3">
         <v>388.68</v>
       </c>
       <c r="Q205" s="3">
         <v>16.09</v>
       </c>
       <c r="R205" s="3">
         <v>0</v>
       </c>
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>404.77</v>
       </c>
       <c r="U205" s="3">
         <v>388.68</v>
       </c>
       <c r="V205" s="3">
-        <v>17.86</v>
+        <v>21.54</v>
       </c>
       <c r="W205" s="3">
         <v>0</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
-        <v>406.55</v>
+        <v>410.23</v>
       </c>
       <c r="Z205" s="2">
-        <v>59.03</v>
+        <v>59.57</v>
       </c>
       <c r="AA205" s="2">
         <v>87</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>879</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>880</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>881</v>
       </c>
       <c r="F206" s="2">
         <v>40035031</v>
       </c>
       <c r="G206" s="2" t="s">
@@ -21485,63 +21485,63 @@
       <c r="N207" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O207" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P207" s="3">
         <v>423.86</v>
       </c>
       <c r="Q207" s="3">
         <v>6.86</v>
       </c>
       <c r="R207" s="3">
         <v>3.41</v>
       </c>
       <c r="S207" s="3">
         <v>0</v>
       </c>
       <c r="T207" s="3">
         <v>434.13</v>
       </c>
       <c r="U207" s="3">
         <v>423.86</v>
       </c>
       <c r="V207" s="3">
-        <v>6.86</v>
+        <v>9.91</v>
       </c>
       <c r="W207" s="3">
         <v>3.41</v>
       </c>
       <c r="X207" s="2">
         <v>0</v>
       </c>
       <c r="Y207" s="2">
-        <v>434.13</v>
+        <v>437.18</v>
       </c>
       <c r="Z207" s="2">
-        <v>41.25</v>
+        <v>41.54</v>
       </c>
       <c r="AA207" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>887</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>888</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>889</v>
       </c>
       <c r="F208" s="2">
         <v>40034536</v>
       </c>
       <c r="G208" s="2" t="s">
@@ -21734,63 +21734,63 @@
       <c r="N210" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P210" s="3">
         <v>349.83</v>
       </c>
       <c r="Q210" s="3">
         <v>7.55</v>
       </c>
       <c r="R210" s="3">
         <v>15.6</v>
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>372.99</v>
       </c>
       <c r="U210" s="3">
         <v>349.83</v>
       </c>
       <c r="V210" s="3">
-        <v>9.33</v>
+        <v>11.11</v>
       </c>
       <c r="W210" s="3">
         <v>15.6</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
-        <v>374.77</v>
+        <v>376.54</v>
       </c>
       <c r="Z210" s="2">
-        <v>58.62</v>
+        <v>58.9</v>
       </c>
       <c r="AA210" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>899</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>900</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>901</v>
       </c>
       <c r="F211" s="2">
         <v>40033969</v>
       </c>
       <c r="G211" s="2" t="s">
@@ -21817,63 +21817,63 @@
       <c r="N211" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P211" s="3">
         <v>384.12</v>
       </c>
       <c r="Q211" s="3">
         <v>9.34</v>
       </c>
       <c r="R211" s="3">
         <v>13.7</v>
       </c>
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>407.16</v>
       </c>
       <c r="U211" s="3">
         <v>384.12</v>
       </c>
       <c r="V211" s="3">
-        <v>11.12</v>
+        <v>14.37</v>
       </c>
       <c r="W211" s="3">
         <v>13.7</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
-        <v>408.94</v>
+        <v>412.19</v>
       </c>
       <c r="Z211" s="2">
-        <v>66.15</v>
+        <v>66.67</v>
       </c>
       <c r="AA211" s="2">
         <v>79</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>903</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>904</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>905</v>
       </c>
       <c r="F212" s="2">
         <v>40067465</v>
       </c>
       <c r="G212" s="2" t="s">
@@ -21983,63 +21983,63 @@
       <c r="N213" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O213" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P213" s="3">
         <v>419.4</v>
       </c>
       <c r="Q213" s="3">
         <v>21.55</v>
       </c>
       <c r="R213" s="3">
         <v>0</v>
       </c>
       <c r="S213" s="3">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>440.95</v>
       </c>
       <c r="U213" s="3">
         <v>423.88</v>
       </c>
       <c r="V213" s="3">
-        <v>25.06</v>
+        <v>28.62</v>
       </c>
       <c r="W213" s="3">
         <v>0</v>
       </c>
       <c r="X213" s="2">
         <v>0</v>
       </c>
       <c r="Y213" s="2">
-        <v>448.95</v>
+        <v>452.5</v>
       </c>
       <c r="Z213" s="2">
-        <v>86.96</v>
+        <v>87.65</v>
       </c>
       <c r="AA213" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>911</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>912</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F214" s="2">
         <v>40034462</v>
       </c>
       <c r="G214" s="2" t="s">
@@ -22149,63 +22149,63 @@
       <c r="N215" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O215" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P215" s="3">
         <v>411.8</v>
       </c>
       <c r="Q215" s="3">
         <v>36</v>
       </c>
       <c r="R215" s="3">
         <v>11.67</v>
       </c>
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>459.47</v>
       </c>
       <c r="U215" s="3">
         <v>414.43</v>
       </c>
       <c r="V215" s="3">
-        <v>37.78</v>
+        <v>41.33</v>
       </c>
       <c r="W215" s="3">
         <v>11.67</v>
       </c>
       <c r="X215" s="2">
         <v>0</v>
       </c>
       <c r="Y215" s="2">
-        <v>463.88</v>
+        <v>467.43</v>
       </c>
       <c r="Z215" s="2">
-        <v>77.8</v>
+        <v>78.39</v>
       </c>
       <c r="AA215" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>919</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>920</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>921</v>
       </c>
       <c r="F216" s="2">
         <v>40036705</v>
       </c>
       <c r="G216" s="2" t="s">
@@ -22315,63 +22315,63 @@
       <c r="N217" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O217" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P217" s="3">
         <v>285.7</v>
       </c>
       <c r="Q217" s="3">
         <v>22.25</v>
       </c>
       <c r="R217" s="3">
         <v>16.42</v>
       </c>
       <c r="S217" s="3">
         <v>0</v>
       </c>
       <c r="T217" s="3">
         <v>324.37</v>
       </c>
       <c r="U217" s="3">
         <v>285.7</v>
       </c>
       <c r="V217" s="3">
-        <v>22.25</v>
+        <v>24.62</v>
       </c>
       <c r="W217" s="3">
         <v>16.42</v>
       </c>
       <c r="X217" s="2">
         <v>0</v>
       </c>
       <c r="Y217" s="2">
-        <v>324.37</v>
+        <v>326.74</v>
       </c>
       <c r="Z217" s="2">
-        <v>67.83</v>
+        <v>68.33</v>
       </c>
       <c r="AA217" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>928</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>929</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>930</v>
       </c>
       <c r="F218" s="2">
         <v>40036640</v>
       </c>
       <c r="G218" s="2" t="s">
@@ -22481,63 +22481,63 @@
       <c r="N219" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O219" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P219" s="3">
         <v>64.57</v>
       </c>
       <c r="Q219" s="3">
         <v>26.98</v>
       </c>
       <c r="R219" s="3">
         <v>4.04</v>
       </c>
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>95.59</v>
       </c>
       <c r="U219" s="3">
         <v>64.57</v>
       </c>
       <c r="V219" s="3">
-        <v>28.16</v>
+        <v>32.48</v>
       </c>
       <c r="W219" s="3">
         <v>4.04</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
-        <v>96.77</v>
+        <v>101.09</v>
       </c>
       <c r="Z219" s="2">
-        <v>58.63</v>
+        <v>61.25</v>
       </c>
       <c r="AA219" s="2">
         <v>57</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>938</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>939</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>940</v>
       </c>
       <c r="F220" s="2">
         <v>40036696</v>
       </c>
       <c r="G220" s="2" t="s">
@@ -22564,63 +22564,63 @@
       <c r="N220" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O220" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P220" s="3">
         <v>503.31</v>
       </c>
       <c r="Q220" s="3">
         <v>36.99</v>
       </c>
       <c r="R220" s="3">
         <v>15.64</v>
       </c>
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>555.94</v>
       </c>
       <c r="U220" s="3">
         <v>503.4</v>
       </c>
       <c r="V220" s="3">
-        <v>40.55</v>
+        <v>40.69</v>
       </c>
       <c r="W220" s="3">
         <v>15.64</v>
       </c>
       <c r="X220" s="2">
         <v>0</v>
       </c>
       <c r="Y220" s="2">
-        <v>559.58</v>
+        <v>559.73</v>
       </c>
       <c r="Z220" s="2">
-        <v>70.05</v>
+        <v>70.07</v>
       </c>
       <c r="AA220" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>942</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>943</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>944</v>
       </c>
       <c r="F221" s="2">
         <v>40054961</v>
       </c>
       <c r="G221" s="2" t="s">
@@ -22647,63 +22647,63 @@
       <c r="N221" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O221" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P221" s="3">
         <v>186.06</v>
       </c>
       <c r="Q221" s="3">
         <v>35.16</v>
       </c>
       <c r="R221" s="3">
         <v>0</v>
       </c>
       <c r="S221" s="3">
         <v>0</v>
       </c>
       <c r="T221" s="3">
         <v>221.22</v>
       </c>
       <c r="U221" s="3">
         <v>186.06</v>
       </c>
       <c r="V221" s="3">
-        <v>40.49</v>
+        <v>40.78</v>
       </c>
       <c r="W221" s="3">
         <v>0</v>
       </c>
       <c r="X221" s="2">
         <v>0</v>
       </c>
       <c r="Y221" s="2">
-        <v>226.55</v>
+        <v>226.84</v>
       </c>
       <c r="Z221" s="2">
-        <v>75.34</v>
+        <v>75.44</v>
       </c>
       <c r="AA221" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222" s="2">
         <v>219</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>946</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>947</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>948</v>
       </c>
       <c r="F222" s="2">
         <v>40034655</v>
       </c>
       <c r="G222" s="2" t="s">
@@ -22730,63 +22730,63 @@
       <c r="N222" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P222" s="3">
         <v>359.8</v>
       </c>
       <c r="Q222" s="3">
         <v>36.36</v>
       </c>
       <c r="R222" s="3">
         <v>13.57</v>
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>409.74</v>
       </c>
       <c r="U222" s="3">
         <v>359.8</v>
       </c>
       <c r="V222" s="3">
-        <v>36.36</v>
+        <v>38.14</v>
       </c>
       <c r="W222" s="3">
         <v>13.57</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
-        <v>409.74</v>
+        <v>411.51</v>
       </c>
       <c r="Z222" s="2">
-        <v>59.52</v>
+        <v>59.78</v>
       </c>
       <c r="AA222" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>950</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>951</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>952</v>
       </c>
       <c r="F223" s="2">
         <v>40041203</v>
       </c>
       <c r="G223" s="2" t="s">
@@ -22813,63 +22813,63 @@
       <c r="N223" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P223" s="3">
         <v>454.56</v>
       </c>
       <c r="Q223" s="3">
         <v>16.14</v>
       </c>
       <c r="R223" s="3">
         <v>0</v>
       </c>
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>470.7</v>
       </c>
       <c r="U223" s="3">
         <v>454.56</v>
       </c>
       <c r="V223" s="3">
-        <v>20.27</v>
+        <v>22.1</v>
       </c>
       <c r="W223" s="3">
         <v>0</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
-        <v>474.83</v>
+        <v>476.66</v>
       </c>
       <c r="Z223" s="2">
-        <v>82.64</v>
+        <v>82.96</v>
       </c>
       <c r="AA223" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>955</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>956</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>957</v>
       </c>
       <c r="F224" s="2">
         <v>40034690</v>
       </c>
       <c r="G224" s="2" t="s">
@@ -23311,63 +23311,63 @@
       <c r="N229" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O229" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P229" s="3">
         <v>290.69</v>
       </c>
       <c r="Q229" s="3">
         <v>0</v>
       </c>
       <c r="R229" s="3">
         <v>84.35</v>
       </c>
       <c r="S229" s="3">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>375.04</v>
       </c>
       <c r="U229" s="3">
         <v>302.05</v>
       </c>
       <c r="V229" s="3">
-        <v>0.54</v>
+        <v>0.91</v>
       </c>
       <c r="W229" s="3">
         <v>84.35</v>
       </c>
       <c r="X229" s="2">
         <v>0</v>
       </c>
       <c r="Y229" s="2">
-        <v>386.94</v>
+        <v>387.31</v>
       </c>
       <c r="Z229" s="2">
-        <v>66.25</v>
+        <v>66.31</v>
       </c>
       <c r="AA229" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>977</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>978</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F230" s="2">
         <v>40034528</v>
       </c>
       <c r="G230" s="2" t="s">
@@ -23477,63 +23477,63 @@
       <c r="N231" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O231" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P231" s="3">
         <v>316.09</v>
       </c>
       <c r="Q231" s="3">
         <v>20.03</v>
       </c>
       <c r="R231" s="3">
         <v>17.8</v>
       </c>
       <c r="S231" s="3">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>353.91</v>
       </c>
       <c r="U231" s="3">
         <v>316.09</v>
       </c>
       <c r="V231" s="3">
-        <v>29.61</v>
+        <v>29.84</v>
       </c>
       <c r="W231" s="3">
         <v>17.8</v>
       </c>
       <c r="X231" s="2">
         <v>0</v>
       </c>
       <c r="Y231" s="2">
-        <v>363.49</v>
+        <v>363.73</v>
       </c>
       <c r="Z231" s="2">
-        <v>63.96</v>
+        <v>64</v>
       </c>
       <c r="AA231" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="232" spans="1:27">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>985</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>986</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F232" s="2">
         <v>40036702</v>
       </c>
       <c r="G232" s="2" t="s">
@@ -23560,63 +23560,63 @@
       <c r="N232" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P232" s="3">
         <v>1089.73</v>
       </c>
       <c r="Q232" s="3">
         <v>33.68</v>
       </c>
       <c r="R232" s="3">
         <v>0</v>
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>1123.41</v>
       </c>
       <c r="U232" s="3">
         <v>1089.73</v>
       </c>
       <c r="V232" s="3">
-        <v>44.26</v>
+        <v>45.43</v>
       </c>
       <c r="W232" s="3">
         <v>0</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
-        <v>1133.99</v>
+        <v>1135.15</v>
       </c>
       <c r="Z232" s="2">
-        <v>73.87</v>
+        <v>73.95</v>
       </c>
       <c r="AA232" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>990</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>991</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>992</v>
       </c>
       <c r="F233" s="2">
         <v>40034473</v>
       </c>
       <c r="G233" s="2" t="s">
@@ -23640,66 +23640,66 @@
       <c r="M233" s="3">
         <v>906.99</v>
       </c>
       <c r="N233" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P233" s="3">
         <v>522.03</v>
       </c>
       <c r="Q233" s="3">
         <v>32.85</v>
       </c>
       <c r="R233" s="3">
         <v>26.87</v>
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>581.75</v>
       </c>
       <c r="U233" s="3">
-        <v>522.03</v>
+        <v>524.27</v>
       </c>
       <c r="V233" s="3">
-        <v>35.22</v>
+        <v>35.9</v>
       </c>
       <c r="W233" s="3">
         <v>26.87</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
-        <v>584.12</v>
+        <v>587.04</v>
       </c>
       <c r="Z233" s="2">
-        <v>64.4</v>
+        <v>64.72</v>
       </c>
       <c r="AA233" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>994</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>995</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>996</v>
       </c>
       <c r="F234" s="2">
         <v>40034783</v>
       </c>
       <c r="G234" s="2" t="s">
@@ -24058,63 +24058,63 @@
       <c r="N238" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O238" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P238" s="3">
         <v>301.03</v>
       </c>
       <c r="Q238" s="3">
         <v>12.83</v>
       </c>
       <c r="R238" s="3">
         <v>17.35</v>
       </c>
       <c r="S238" s="3">
         <v>0</v>
       </c>
       <c r="T238" s="3">
         <v>331.21</v>
       </c>
       <c r="U238" s="3">
         <v>301.03</v>
       </c>
       <c r="V238" s="3">
-        <v>12.83</v>
+        <v>13.71</v>
       </c>
       <c r="W238" s="3">
         <v>17.35</v>
       </c>
       <c r="X238" s="2">
         <v>0</v>
       </c>
       <c r="Y238" s="2">
-        <v>331.21</v>
+        <v>332.1</v>
       </c>
       <c r="Z238" s="2">
-        <v>52.7</v>
+        <v>52.84</v>
       </c>
       <c r="AA238" s="2">
         <v>82</v>
       </c>
     </row>
     <row r="239" spans="1:27">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="F239" s="2">
         <v>40037438</v>
       </c>
       <c r="G239" s="2" t="s">
@@ -24471,63 +24471,63 @@
       <c r="N243" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O243" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P243" s="3">
         <v>91.53</v>
       </c>
       <c r="Q243" s="3">
         <v>11.63</v>
       </c>
       <c r="R243" s="3">
         <v>0</v>
       </c>
       <c r="S243" s="3">
         <v>0</v>
       </c>
       <c r="T243" s="3">
         <v>103.16</v>
       </c>
       <c r="U243" s="3">
         <v>91.49</v>
       </c>
       <c r="V243" s="3">
-        <v>11.63</v>
+        <v>12.38</v>
       </c>
       <c r="W243" s="3">
         <v>0</v>
       </c>
       <c r="X243" s="2">
         <v>0</v>
       </c>
       <c r="Y243" s="2">
-        <v>103.12</v>
+        <v>103.87</v>
       </c>
       <c r="Z243" s="2">
-        <v>93.14</v>
+        <v>93.81</v>
       </c>
       <c r="AA243" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="244" spans="1:27">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>1036</v>
       </c>
       <c r="F244" s="2">
         <v>40022831</v>
       </c>
       <c r="G244" s="2" t="s">
@@ -25135,63 +25135,63 @@
       <c r="N251" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P251" s="3">
         <v>23.06</v>
       </c>
       <c r="Q251" s="3">
         <v>15.13</v>
       </c>
       <c r="R251" s="3">
         <v>0</v>
       </c>
       <c r="S251" s="3">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>38.19</v>
       </c>
       <c r="U251" s="3">
         <v>23.06</v>
       </c>
       <c r="V251" s="3">
-        <v>15.43</v>
+        <v>17.21</v>
       </c>
       <c r="W251" s="3">
         <v>0</v>
       </c>
       <c r="X251" s="2">
         <v>0</v>
       </c>
       <c r="Y251" s="2">
-        <v>38.49</v>
+        <v>40.27</v>
       </c>
       <c r="Z251" s="2">
-        <v>41.05</v>
+        <v>42.94</v>
       </c>
       <c r="AA251" s="2">
         <v>64</v>
       </c>
     </row>
     <row r="252" spans="1:27">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="F252" s="2">
         <v>40006627</v>
       </c>
       <c r="G252" s="2" t="s">
@@ -25716,63 +25716,63 @@
       <c r="N258" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O258" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P258" s="3">
         <v>122.03</v>
       </c>
       <c r="Q258" s="3">
         <v>0</v>
       </c>
       <c r="R258" s="3">
         <v>0</v>
       </c>
       <c r="S258" s="3">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>122.03</v>
       </c>
       <c r="U258" s="3">
         <v>122.03</v>
       </c>
       <c r="V258" s="3">
-        <v>3.04</v>
+        <v>4.74</v>
       </c>
       <c r="W258" s="3">
         <v>0</v>
       </c>
       <c r="X258" s="2">
         <v>0</v>
       </c>
       <c r="Y258" s="2">
-        <v>125.07</v>
+        <v>126.76</v>
       </c>
       <c r="Z258" s="2">
-        <v>81.04</v>
+        <v>82.13</v>
       </c>
       <c r="AA258" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="259" spans="1:27">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="F259" s="2">
         <v>40035108</v>
       </c>
       <c r="G259" s="2" t="s">
@@ -25799,63 +25799,63 @@
       <c r="N259" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O259" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P259" s="3">
         <v>717.58</v>
       </c>
       <c r="Q259" s="3">
         <v>26.54</v>
       </c>
       <c r="R259" s="3">
         <v>31.16</v>
       </c>
       <c r="S259" s="3">
         <v>0</v>
       </c>
       <c r="T259" s="3">
         <v>775.28</v>
       </c>
       <c r="U259" s="3">
         <v>717.58</v>
       </c>
       <c r="V259" s="3">
-        <v>36.03</v>
+        <v>38.55</v>
       </c>
       <c r="W259" s="3">
         <v>31.16</v>
       </c>
       <c r="X259" s="2">
         <v>0</v>
       </c>
       <c r="Y259" s="2">
-        <v>784.77</v>
+        <v>787.29</v>
       </c>
       <c r="Z259" s="2">
-        <v>72.91</v>
+        <v>73.14</v>
       </c>
       <c r="AA259" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="F260" s="2">
         <v>40003731</v>
       </c>
       <c r="G260" s="2" t="s">
@@ -25965,63 +25965,63 @@
       <c r="N261" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O261" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P261" s="3">
         <v>196.67</v>
       </c>
       <c r="Q261" s="3">
         <v>26.77</v>
       </c>
       <c r="R261" s="3">
         <v>42.45</v>
       </c>
       <c r="S261" s="3">
         <v>0</v>
       </c>
       <c r="T261" s="3">
         <v>265.89</v>
       </c>
       <c r="U261" s="3">
         <v>196.67</v>
       </c>
       <c r="V261" s="3">
-        <v>38.42</v>
+        <v>41.98</v>
       </c>
       <c r="W261" s="3">
         <v>42.45</v>
       </c>
       <c r="X261" s="2">
         <v>0</v>
       </c>
       <c r="Y261" s="2">
-        <v>277.54</v>
+        <v>281.1</v>
       </c>
       <c r="Z261" s="2">
-        <v>54.4</v>
+        <v>55.09</v>
       </c>
       <c r="AA261" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="262" spans="1:27">
       <c r="A262" s="2">
         <v>259</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="D262" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F262" s="2">
         <v>40015591</v>
       </c>
       <c r="G262" s="2" t="s">
@@ -26131,63 +26131,63 @@
       <c r="N263" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O263" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P263" s="3">
         <v>415.98</v>
       </c>
       <c r="Q263" s="3">
         <v>11.56</v>
       </c>
       <c r="R263" s="3">
         <v>79.22</v>
       </c>
       <c r="S263" s="3">
         <v>0</v>
       </c>
       <c r="T263" s="3">
         <v>506.77</v>
       </c>
       <c r="U263" s="3">
         <v>415.98</v>
       </c>
       <c r="V263" s="3">
-        <v>11.56</v>
+        <v>17.46</v>
       </c>
       <c r="W263" s="3">
         <v>79.22</v>
       </c>
       <c r="X263" s="2">
         <v>0</v>
       </c>
       <c r="Y263" s="2">
-        <v>506.77</v>
+        <v>512.66</v>
       </c>
       <c r="Z263" s="2">
-        <v>97.42</v>
+        <v>98.56</v>
       </c>
       <c r="AA263" s="2">
         <v>97</v>
       </c>
     </row>
     <row r="264" spans="1:27">
       <c r="A264" s="2">
         <v>261</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C264" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="D264" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="F264" s="2">
         <v>40029007</v>
       </c>
       <c r="G264" s="2" t="s">
@@ -27073,51 +27073,51 @@
       </c>
       <c r="Z274" s="2">
         <v>97.89</v>
       </c>
       <c r="AA274" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="275" spans="1:27">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="F275" s="2">
-        <v>7368973</v>
+        <v>40035991</v>
       </c>
       <c r="G275" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="H275" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>1140</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="K275" s="3">
         <v>99.21</v>
       </c>
       <c r="L275" s="3">
         <v>0</v>
       </c>
       <c r="M275" s="3">
         <v>99.21</v>
       </c>
       <c r="N275" s="3" t="s">
         <v>32</v>
       </c>
@@ -30115,66 +30115,66 @@
       <c r="M312" s="3">
         <v>745.04</v>
       </c>
       <c r="N312" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O312" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P312" s="3">
         <v>485.64</v>
       </c>
       <c r="Q312" s="3">
         <v>32.6</v>
       </c>
       <c r="R312" s="3">
         <v>14.56</v>
       </c>
       <c r="S312" s="3">
         <v>0</v>
       </c>
       <c r="T312" s="3">
         <v>532.8</v>
       </c>
       <c r="U312" s="3">
-        <v>488.14</v>
+        <v>490.82</v>
       </c>
       <c r="V312" s="3">
-        <v>37.72</v>
+        <v>37.95</v>
       </c>
       <c r="W312" s="3">
         <v>14.56</v>
       </c>
       <c r="X312" s="2">
         <v>0</v>
       </c>
       <c r="Y312" s="2">
-        <v>540.43</v>
+        <v>543.33</v>
       </c>
       <c r="Z312" s="2">
-        <v>72.54</v>
+        <v>72.93</v>
       </c>
       <c r="AA312" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="313" spans="1:27">
       <c r="A313" s="2">
         <v>310</v>
       </c>
       <c r="B313" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C313" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="D313" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="F313" s="2">
         <v>40035028</v>
       </c>
       <c r="G313" s="2" t="s">
@@ -30450,63 +30450,63 @@
       <c r="N316" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O316" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P316" s="3">
         <v>314.48</v>
       </c>
       <c r="Q316" s="3">
         <v>7.77</v>
       </c>
       <c r="R316" s="3">
         <v>0</v>
       </c>
       <c r="S316" s="3">
         <v>0</v>
       </c>
       <c r="T316" s="3">
         <v>322.25</v>
       </c>
       <c r="U316" s="3">
         <v>314.48</v>
       </c>
       <c r="V316" s="3">
-        <v>9.7</v>
+        <v>10.54</v>
       </c>
       <c r="W316" s="3">
         <v>0</v>
       </c>
       <c r="X316" s="2">
         <v>0</v>
       </c>
       <c r="Y316" s="2">
-        <v>324.18</v>
+        <v>325.02</v>
       </c>
       <c r="Z316" s="2">
-        <v>61.39</v>
+        <v>61.55</v>
       </c>
       <c r="AA316" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="317" spans="1:27">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C317" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="D317" s="2" t="s">
         <v>1307</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="F317" s="2">
         <v>40034978</v>
       </c>
       <c r="G317" s="2" t="s">
@@ -31006,66 +31006,66 @@
       </c>
       <c r="L323" s="7">
         <v>12264.54</v>
       </c>
       <c r="M323" s="7">
         <v>193648.93</v>
       </c>
       <c r="N323" s="7"/>
       <c r="O323" s="7"/>
       <c r="P323" s="7">
         <v>105107.31</v>
       </c>
       <c r="Q323" s="7">
         <v>5236.33</v>
       </c>
       <c r="R323" s="7">
         <v>7625.03</v>
       </c>
       <c r="S323" s="7">
         <v>18.95</v>
       </c>
       <c r="T323" s="7">
         <v>117987.63</v>
       </c>
       <c r="U323" s="7">
-        <v>105183.5</v>
+        <v>105211.12</v>
       </c>
       <c r="V323" s="7">
-        <v>5687.99</v>
+        <v>5876.5</v>
       </c>
       <c r="W323" s="7">
         <v>7625.03</v>
       </c>
       <c r="X323" s="6">
         <v>18.95</v>
       </c>
       <c r="Y323" s="6">
-        <v>118515.48</v>
+        <v>118731.6</v>
       </c>
       <c r="Z323" s="6">
-        <v>61.2</v>
+        <v>61.31</v>
       </c>
       <c r="AA323" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A323:J323"/>
   </mergeCells>