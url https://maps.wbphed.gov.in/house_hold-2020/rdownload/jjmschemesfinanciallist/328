--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -2129,77 +2129,77 @@
   <si>
     <t>Rejuvenation for Patkidaha Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/017986</t>
   </si>
   <si>
     <t>GO2223013197PH</t>
   </si>
   <si>
     <t>SM/17185</t>
   </si>
   <si>
     <t>Rejuvenation of Aibhil Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/011016</t>
   </si>
   <si>
     <t>GO2223016072PH</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
+    <t>SM/15089</t>
+  </si>
+  <si>
+    <t>REJUVENATION OF AMBARI FALAKATA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>TSM/017709</t>
+  </si>
+  <si>
+    <t>GO2223013206PH</t>
+  </si>
+  <si>
     <t>SM/09487</t>
   </si>
   <si>
     <t>Rejuvenation of Ambari Falakata Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/009024</t>
   </si>
   <si>
     <t>GO2122005609PH</t>
   </si>
   <si>
     <t>19/11/2021</t>
   </si>
   <si>
-    <t>SM/15089</t>
-[...10 lines deleted...]
-  <si>
     <t>SM/15338</t>
   </si>
   <si>
     <t>Rejuvenation of ANGRABHASA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>TSM/019578</t>
   </si>
   <si>
     <t>GO2223013603PH</t>
   </si>
   <si>
     <t>SM/09518</t>
   </si>
   <si>
     <t>Rejuvenation of Araji Maria Kamala Pukhari piped water supply scheme.</t>
   </si>
   <si>
     <t>TSM/008107</t>
   </si>
   <si>
     <t>GO2122005574PH</t>
   </si>
   <si>
     <t>SM/15030</t>
@@ -2630,66 +2630,66 @@
   <si>
     <t>TSM/009996</t>
   </si>
   <si>
     <t>SM/15075</t>
   </si>
   <si>
     <t>Rejuvenation of Mogalkata Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/018016</t>
   </si>
   <si>
     <t>GO2223013200PH</t>
   </si>
   <si>
     <t>SM/09519</t>
   </si>
   <si>
     <t>Rejuvenation of Mohitnagar piped water supply scheme.</t>
   </si>
   <si>
     <t>TSM/008105</t>
   </si>
   <si>
+    <t>SM/09858</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Nagaisuree Tea Garden Area Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>TSM/009023</t>
+  </si>
+  <si>
     <t>SM/15060</t>
   </si>
   <si>
-    <t>Rejuvenation of Nagaisuree Tea Garden Area Piped Water Supply Scheme</t>
-[...1 lines deleted...]
-  <si>
     <t>TSM/018112</t>
   </si>
   <si>
     <t>GO2223013129PH</t>
-  </si>
-[...4 lines deleted...]
-    <t>TSM/009023</t>
   </si>
   <si>
     <t>SM/15300</t>
   </si>
   <si>
     <t>Rejuvenation of Nagrakata Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/011304</t>
   </si>
   <si>
     <t>GO2223013613PH</t>
   </si>
   <si>
     <t>SM/15116</t>
   </si>
   <si>
     <t>Rejuvenation of Nakhati Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/018613</t>
   </si>
   <si>
     <t>GO2223013205PH</t>
   </si>
@@ -6519,66 +6519,66 @@
       <c r="M37" s="3">
         <v>156.26</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>80.13</v>
       </c>
       <c r="Q37" s="3">
         <v>0</v>
       </c>
       <c r="R37" s="3">
         <v>2.59</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>82.71</v>
       </c>
       <c r="U37" s="3">
-        <v>81.96</v>
+        <v>84.21</v>
       </c>
       <c r="V37" s="3">
         <v>0</v>
       </c>
       <c r="W37" s="3">
         <v>2.59</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>84.55</v>
+        <v>86.79</v>
       </c>
       <c r="Z37" s="2">
-        <v>54.11</v>
+        <v>55.54</v>
       </c>
       <c r="AA37" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F38" s="2">
         <v>40058210</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -7183,66 +7183,66 @@
       <c r="M45" s="3">
         <v>409.19</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>132.81</v>
       </c>
       <c r="Q45" s="3">
         <v>13.06</v>
       </c>
       <c r="R45" s="3">
         <v>44.7</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>190.57</v>
       </c>
       <c r="U45" s="3">
-        <v>136.93</v>
+        <v>141.47</v>
       </c>
       <c r="V45" s="3">
         <v>13.06</v>
       </c>
       <c r="W45" s="3">
         <v>44.7</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>194.7</v>
+        <v>199.23</v>
       </c>
       <c r="Z45" s="2">
-        <v>47.58</v>
+        <v>48.69</v>
       </c>
       <c r="AA45" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F46" s="2">
         <v>40033117</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -13303,66 +13303,66 @@
       <c r="M119" s="3">
         <v>143.56</v>
       </c>
       <c r="N119" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P119" s="3">
         <v>76.78</v>
       </c>
       <c r="Q119" s="3">
         <v>15.82</v>
       </c>
       <c r="R119" s="3">
         <v>2.22</v>
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>94.82</v>
       </c>
       <c r="U119" s="3">
-        <v>77.09</v>
+        <v>77.68</v>
       </c>
       <c r="V119" s="3">
         <v>16.71</v>
       </c>
       <c r="W119" s="3">
         <v>2.22</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
-        <v>96.02</v>
+        <v>96.61</v>
       </c>
       <c r="Z119" s="2">
-        <v>66.88</v>
+        <v>67.3</v>
       </c>
       <c r="AA119" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>524</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>525</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F120" s="2">
         <v>40034086</v>
       </c>
       <c r="G120" s="2" t="s">
@@ -16846,197 +16846,197 @@
       </c>
       <c r="Z162" s="2">
         <v>59.83</v>
       </c>
       <c r="AA162" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>705</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>706</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F163" s="2">
-        <v>40005898</v>
+        <v>40057346</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>708</v>
       </c>
       <c r="J163" s="3" t="s">
-        <v>709</v>
+        <v>283</v>
       </c>
       <c r="K163" s="3">
-        <v>178.35</v>
+        <v>103.06</v>
       </c>
       <c r="L163" s="3">
-        <v>39.13</v>
+        <v>48.54</v>
       </c>
       <c r="M163" s="3">
-        <v>217.47</v>
+        <v>151.59</v>
       </c>
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
-        <v>37.44</v>
+        <v>21.42</v>
       </c>
       <c r="Q163" s="3">
-        <v>31.73</v>
+        <v>11.97</v>
       </c>
       <c r="R163" s="3">
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="S163" s="3">
-        <v>19.6</v>
+        <v>0</v>
       </c>
       <c r="T163" s="3">
-        <v>92.07</v>
+        <v>33.4</v>
       </c>
       <c r="U163" s="3">
-        <v>37.44</v>
+        <v>21.42</v>
       </c>
       <c r="V163" s="3">
-        <v>31.73</v>
+        <v>11.97</v>
       </c>
       <c r="W163" s="3">
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="X163" s="2">
-        <v>19.6</v>
+        <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>92.07</v>
+        <v>33.4</v>
       </c>
       <c r="Z163" s="2">
-        <v>42.34</v>
+        <v>22.03</v>
       </c>
       <c r="AA163" s="2">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="D164" s="2" t="s">
         <v>710</v>
       </c>
-      <c r="D164" s="2" t="s">
+      <c r="E164" s="2" t="s">
         <v>711</v>
       </c>
-      <c r="E164" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F164" s="2">
-        <v>40057346</v>
+        <v>40005898</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I164" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="J164" s="3" t="s">
         <v>713</v>
       </c>
-      <c r="J164" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K164" s="3">
-        <v>103.06</v>
+        <v>178.35</v>
       </c>
       <c r="L164" s="3">
-        <v>48.54</v>
+        <v>39.13</v>
       </c>
       <c r="M164" s="3">
-        <v>151.59</v>
+        <v>217.47</v>
       </c>
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
-        <v>21.42</v>
+        <v>37.44</v>
       </c>
       <c r="Q164" s="3">
-        <v>11.97</v>
+        <v>31.73</v>
       </c>
       <c r="R164" s="3">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="S164" s="3">
-        <v>0</v>
+        <v>19.6</v>
       </c>
       <c r="T164" s="3">
-        <v>33.4</v>
+        <v>92.07</v>
       </c>
       <c r="U164" s="3">
-        <v>21.42</v>
+        <v>37.44</v>
       </c>
       <c r="V164" s="3">
-        <v>11.97</v>
+        <v>31.73</v>
       </c>
       <c r="W164" s="3">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="X164" s="2">
-        <v>0</v>
+        <v>19.6</v>
       </c>
       <c r="Y164" s="2">
-        <v>33.4</v>
+        <v>92.07</v>
       </c>
       <c r="Z164" s="2">
-        <v>22.03</v>
+        <v>42.34</v>
       </c>
       <c r="AA164" s="2">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>714</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F165" s="2">
         <v>40059503</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H165" s="3" t="s">
@@ -17107,99 +17107,99 @@
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>718</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>719</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F166" s="2">
         <v>40003695</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>721</v>
       </c>
       <c r="J166" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K166" s="3">
         <v>79.83</v>
       </c>
       <c r="L166" s="3">
         <v>34.51</v>
       </c>
       <c r="M166" s="3">
         <v>114.34</v>
       </c>
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>64.21</v>
       </c>
       <c r="Q166" s="3">
         <v>26.14</v>
       </c>
       <c r="R166" s="3">
         <v>3.69</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>94.03</v>
       </c>
       <c r="U166" s="3">
-        <v>48.58</v>
+        <v>49.03</v>
       </c>
       <c r="V166" s="3">
         <v>26.14</v>
       </c>
       <c r="W166" s="3">
         <v>3.69</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>78.41</v>
+        <v>78.85</v>
       </c>
       <c r="Z166" s="2">
-        <v>68.57</v>
+        <v>68.96</v>
       </c>
       <c r="AA166" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>722</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>723</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F167" s="2">
         <v>40059502</v>
       </c>
       <c r="G167" s="2" t="s">
@@ -17356,51 +17356,51 @@
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F169" s="2">
         <v>40004171</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J169" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K169" s="3">
         <v>80.59</v>
       </c>
       <c r="L169" s="3">
         <v>34.57</v>
       </c>
       <c r="M169" s="3">
         <v>115.16</v>
       </c>
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>74.16</v>
       </c>
       <c r="Q169" s="3">
         <v>30.84</v>
       </c>
       <c r="R169" s="3">
         <v>0</v>
       </c>
@@ -17771,51 +17771,51 @@
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>750</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>751</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>752</v>
       </c>
       <c r="F174" s="2">
         <v>40004800</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J174" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K174" s="3">
         <v>78.8</v>
       </c>
       <c r="L174" s="3">
         <v>34.8</v>
       </c>
       <c r="M174" s="3">
         <v>113.6</v>
       </c>
       <c r="N174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O174" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P174" s="3">
         <v>73.8</v>
       </c>
       <c r="Q174" s="3">
         <v>30.77</v>
       </c>
       <c r="R174" s="3">
         <v>3.69</v>
       </c>
@@ -17851,54 +17851,54 @@
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>753</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>754</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F175" s="2">
         <v>40005902</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I175" s="3" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="J175" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K175" s="3">
         <v>81.58</v>
       </c>
       <c r="L175" s="3">
         <v>38.39</v>
       </c>
       <c r="M175" s="3">
         <v>119.98</v>
       </c>
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>74.42</v>
       </c>
       <c r="Q175" s="3">
         <v>36.08</v>
       </c>
       <c r="R175" s="3">
         <v>0</v>
       </c>
@@ -17937,51 +17937,51 @@
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>756</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>757</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>758</v>
       </c>
       <c r="F176" s="2">
         <v>40003841</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J176" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K176" s="3">
         <v>81.1</v>
       </c>
       <c r="L176" s="3">
         <v>34.83</v>
       </c>
       <c r="M176" s="3">
         <v>115.93</v>
       </c>
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>71.35</v>
       </c>
       <c r="Q176" s="3">
         <v>21.67</v>
       </c>
       <c r="R176" s="3">
         <v>3.31</v>
       </c>
@@ -18100,54 +18100,54 @@
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>764</v>
       </c>
       <c r="F178" s="2">
         <v>40005901</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I178" s="3" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="J178" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K178" s="3">
         <v>206.83</v>
       </c>
       <c r="L178" s="3">
         <v>19.49</v>
       </c>
       <c r="M178" s="3">
         <v>226.32</v>
       </c>
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>194.11</v>
       </c>
       <c r="Q178" s="3">
         <v>16.99</v>
       </c>
       <c r="R178" s="3">
         <v>0</v>
       </c>
@@ -18518,51 +18518,51 @@
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>782</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>783</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F183" s="2">
         <v>40004150</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J183" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K183" s="3">
         <v>86.51</v>
       </c>
       <c r="L183" s="3">
         <v>34.89</v>
       </c>
       <c r="M183" s="3">
         <v>121.4</v>
       </c>
       <c r="N183" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O183" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P183" s="3">
         <v>86.51</v>
       </c>
       <c r="Q183" s="3">
         <v>28.98</v>
       </c>
       <c r="R183" s="3">
         <v>0</v>
       </c>
@@ -19431,51 +19431,51 @@
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>824</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>825</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F194" s="2">
         <v>40003831</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J194" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K194" s="3">
         <v>82.33</v>
       </c>
       <c r="L194" s="3">
         <v>34.57</v>
       </c>
       <c r="M194" s="3">
         <v>116.9</v>
       </c>
       <c r="N194" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P194" s="3">
         <v>59.92</v>
       </c>
       <c r="Q194" s="3">
         <v>6.56</v>
       </c>
       <c r="R194" s="3">
         <v>0</v>
       </c>
@@ -19677,54 +19677,54 @@
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>834</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>835</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F197" s="2">
         <v>40005899</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H197" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I197" s="3" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="J197" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K197" s="3">
         <v>46.61</v>
       </c>
       <c r="L197" s="3">
         <v>19.53</v>
       </c>
       <c r="M197" s="3">
         <v>66.14</v>
       </c>
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>33.96</v>
       </c>
       <c r="Q197" s="3">
         <v>15.28</v>
       </c>
       <c r="R197" s="3">
         <v>0</v>
       </c>
@@ -19763,51 +19763,51 @@
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>837</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>838</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F198" s="2">
         <v>7827508</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J198" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K198" s="3">
         <v>70.07</v>
       </c>
       <c r="L198" s="3">
         <v>0</v>
       </c>
       <c r="M198" s="3">
         <v>70.07</v>
       </c>
       <c r="N198" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O198" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P198" s="3">
         <v>70.07</v>
       </c>
       <c r="Q198" s="3">
         <v>0</v>
       </c>
       <c r="R198" s="3">
         <v>0</v>
       </c>
@@ -19846,51 +19846,51 @@
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>840</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>841</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>842</v>
       </c>
       <c r="F199" s="2">
         <v>40015609</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H199" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J199" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K199" s="3">
         <v>89.26</v>
       </c>
       <c r="L199" s="3">
         <v>36.12</v>
       </c>
       <c r="M199" s="3">
         <v>125.38</v>
       </c>
       <c r="N199" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O199" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P199" s="3">
         <v>55.31</v>
       </c>
       <c r="Q199" s="3">
         <v>26.9</v>
       </c>
       <c r="R199" s="3">
         <v>0</v>
       </c>
@@ -19926,54 +19926,54 @@
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>843</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>844</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F200" s="2">
         <v>40006236</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I200" s="3" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="J200" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K200" s="3">
         <v>168.91</v>
       </c>
       <c r="L200" s="3">
         <v>19.56</v>
       </c>
       <c r="M200" s="3">
         <v>188.47</v>
       </c>
       <c r="N200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P200" s="3">
         <v>15.19</v>
       </c>
       <c r="Q200" s="3">
         <v>14.68</v>
       </c>
       <c r="R200" s="3">
         <v>0</v>
       </c>
@@ -20173,54 +20173,54 @@
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>855</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>856</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F203" s="2">
         <v>40005900</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H203" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I203" s="3" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="J203" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K203" s="3">
         <v>139.57</v>
       </c>
       <c r="L203" s="3">
         <v>39.13</v>
       </c>
       <c r="M203" s="3">
         <v>178.69</v>
       </c>
       <c r="N203" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P203" s="3">
         <v>55.76</v>
       </c>
       <c r="Q203" s="3">
         <v>33.57</v>
       </c>
       <c r="R203" s="3">
         <v>0</v>
       </c>
@@ -20508,51 +20508,51 @@
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>869</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>870</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F207" s="2">
         <v>40003677</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H207" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>721</v>
       </c>
       <c r="J207" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K207" s="3">
         <v>87.62</v>
       </c>
       <c r="L207" s="3">
         <v>34.57</v>
       </c>
       <c r="M207" s="3">
         <v>122.19</v>
       </c>
       <c r="N207" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O207" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P207" s="3">
         <v>84.07</v>
       </c>
       <c r="Q207" s="3">
         <v>33.26</v>
       </c>
       <c r="R207" s="3">
         <v>0</v>
       </c>
@@ -20579,197 +20579,197 @@
       </c>
       <c r="Z207" s="2">
         <v>88.75</v>
       </c>
       <c r="AA207" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>872</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>873</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>874</v>
       </c>
       <c r="F208" s="2">
-        <v>40056793</v>
+        <v>40006395</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I208" s="3" t="s">
-        <v>875</v>
+        <v>95</v>
       </c>
       <c r="J208" s="3" t="s">
-        <v>283</v>
+        <v>96</v>
       </c>
       <c r="K208" s="3">
-        <v>212.39</v>
+        <v>132.35</v>
       </c>
       <c r="L208" s="3">
-        <v>72.63</v>
+        <v>39.15</v>
       </c>
       <c r="M208" s="3">
-        <v>285.02</v>
+        <v>171.5</v>
       </c>
       <c r="N208" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O208" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P208" s="3">
-        <v>43.04</v>
+        <v>72.97</v>
       </c>
       <c r="Q208" s="3">
-        <v>24.05</v>
+        <v>27.76</v>
       </c>
       <c r="R208" s="3">
-        <v>23.68</v>
+        <v>0</v>
       </c>
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
-        <v>90.77</v>
+        <v>100.73</v>
       </c>
       <c r="U208" s="3">
-        <v>43.04</v>
+        <v>71.91</v>
       </c>
       <c r="V208" s="3">
-        <v>24.05</v>
+        <v>27.76</v>
       </c>
       <c r="W208" s="3">
-        <v>23.68</v>
+        <v>0</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
-        <v>90.77</v>
+        <v>99.67</v>
       </c>
       <c r="Z208" s="2">
-        <v>31.85</v>
+        <v>58.12</v>
       </c>
       <c r="AA208" s="2">
-        <v>20</v>
+        <v>95</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>873</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="F209" s="2">
-        <v>40006395</v>
+        <v>40056793</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H209" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I209" s="3" t="s">
-        <v>95</v>
+        <v>877</v>
       </c>
       <c r="J209" s="3" t="s">
-        <v>96</v>
+        <v>283</v>
       </c>
       <c r="K209" s="3">
-        <v>132.35</v>
+        <v>212.39</v>
       </c>
       <c r="L209" s="3">
-        <v>39.15</v>
+        <v>72.63</v>
       </c>
       <c r="M209" s="3">
-        <v>171.5</v>
+        <v>285.02</v>
       </c>
       <c r="N209" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P209" s="3">
-        <v>72.97</v>
+        <v>43.04</v>
       </c>
       <c r="Q209" s="3">
-        <v>27.76</v>
+        <v>24.05</v>
       </c>
       <c r="R209" s="3">
-        <v>0</v>
+        <v>23.68</v>
       </c>
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
-        <v>100.73</v>
+        <v>90.77</v>
       </c>
       <c r="U209" s="3">
-        <v>71.91</v>
+        <v>43.04</v>
       </c>
       <c r="V209" s="3">
-        <v>27.76</v>
+        <v>24.05</v>
       </c>
       <c r="W209" s="3">
-        <v>0</v>
+        <v>23.68</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
-        <v>99.67</v>
+        <v>90.77</v>
       </c>
       <c r="Z209" s="2">
-        <v>58.12</v>
+        <v>31.85</v>
       </c>
       <c r="AA209" s="2">
-        <v>95</v>
+        <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>878</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>879</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F210" s="2">
         <v>40060657</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H210" s="3" t="s">
@@ -21253,51 +21253,51 @@
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>902</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>903</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>904</v>
       </c>
       <c r="F216" s="2">
         <v>40004181</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H216" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J216" s="3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="K216" s="3">
         <v>85.06</v>
       </c>
       <c r="L216" s="3">
         <v>36.2</v>
       </c>
       <c r="M216" s="3">
         <v>121.26</v>
       </c>
       <c r="N216" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O216" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P216" s="3">
         <v>81.62</v>
       </c>
       <c r="Q216" s="3">
         <v>30.5</v>
       </c>
       <c r="R216" s="3">
         <v>0</v>
       </c>
@@ -23189,66 +23189,66 @@
       <c r="M239" s="3">
         <v>1910.96</v>
       </c>
       <c r="N239" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O239" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P239" s="3">
         <v>574.02</v>
       </c>
       <c r="Q239" s="3">
         <v>36.35</v>
       </c>
       <c r="R239" s="3">
         <v>0</v>
       </c>
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>610.37</v>
       </c>
       <c r="U239" s="3">
-        <v>576.27</v>
+        <v>580.6</v>
       </c>
       <c r="V239" s="3">
         <v>36.35</v>
       </c>
       <c r="W239" s="3">
         <v>0</v>
       </c>
       <c r="X239" s="2">
         <v>0</v>
       </c>
       <c r="Y239" s="2">
-        <v>612.62</v>
+        <v>616.95</v>
       </c>
       <c r="Z239" s="2">
-        <v>32.06</v>
+        <v>32.28</v>
       </c>
       <c r="AA239" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>992</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>993</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F240" s="2">
         <v>40034094</v>
       </c>
       <c r="G240" s="2" t="s">
@@ -24408,66 +24408,66 @@
       </c>
       <c r="L254" s="7">
         <v>13219.68</v>
       </c>
       <c r="M254" s="7">
         <v>121458.88</v>
       </c>
       <c r="N254" s="7"/>
       <c r="O254" s="7"/>
       <c r="P254" s="7">
         <v>45336.29</v>
       </c>
       <c r="Q254" s="7">
         <v>5806.8</v>
       </c>
       <c r="R254" s="7">
         <v>6422.64</v>
       </c>
       <c r="S254" s="7">
         <v>126.05</v>
       </c>
       <c r="T254" s="7">
         <v>57691.77</v>
       </c>
       <c r="U254" s="7">
-        <v>43908.91</v>
+        <v>43921.06</v>
       </c>
       <c r="V254" s="7">
         <v>5876.89</v>
       </c>
       <c r="W254" s="7">
         <v>6422.64</v>
       </c>
       <c r="X254" s="6">
         <v>126.05</v>
       </c>
       <c r="Y254" s="6">
-        <v>56334.49</v>
+        <v>56346.65</v>
       </c>
       <c r="Z254" s="6">
-        <v>46.38</v>
+        <v>46.39</v>
       </c>
       <c r="AA254" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A254:J254"/>
   </mergeCells>