--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -3782,66 +3782,66 @@
       <c r="M4" s="3">
         <v>891.35</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>350.59</v>
       </c>
       <c r="Q4" s="3">
         <v>32.55</v>
       </c>
       <c r="R4" s="3">
         <v>119.5</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>502.64</v>
       </c>
       <c r="U4" s="3">
-        <v>350.59</v>
+        <v>359.82</v>
       </c>
       <c r="V4" s="3">
-        <v>33.1</v>
+        <v>35.46</v>
       </c>
       <c r="W4" s="3">
         <v>119.5</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>503.19</v>
+        <v>514.78</v>
       </c>
       <c r="Z4" s="2">
-        <v>56.45</v>
+        <v>57.75</v>
       </c>
       <c r="AA4" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40036020</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -4447,63 +4447,63 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>477.08</v>
       </c>
       <c r="Q12" s="3">
         <v>73.88</v>
       </c>
       <c r="R12" s="3">
         <v>172.86</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>723.82</v>
       </c>
       <c r="U12" s="3">
         <v>450.29</v>
       </c>
       <c r="V12" s="3">
-        <v>78.18</v>
+        <v>78.46</v>
       </c>
       <c r="W12" s="3">
         <v>172.86</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>701.33</v>
+        <v>701.61</v>
       </c>
       <c r="Z12" s="2">
-        <v>61.72</v>
+        <v>61.74</v>
       </c>
       <c r="AA12" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F13" s="2">
         <v>40060659</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -4945,63 +4945,63 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>213.35</v>
       </c>
       <c r="Q18" s="3">
         <v>8.58</v>
       </c>
       <c r="R18" s="3">
         <v>119.89</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>341.82</v>
       </c>
       <c r="U18" s="3">
         <v>213.21</v>
       </c>
       <c r="V18" s="3">
-        <v>8.58</v>
+        <v>14.55</v>
       </c>
       <c r="W18" s="3">
         <v>119.89</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>341.68</v>
+        <v>347.65</v>
       </c>
       <c r="Z18" s="2">
-        <v>55.03</v>
+        <v>56</v>
       </c>
       <c r="AA18" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F19" s="2">
         <v>40006252</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -5443,63 +5443,63 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>556.93</v>
       </c>
       <c r="Q24" s="3">
         <v>33.45</v>
       </c>
       <c r="R24" s="3">
         <v>282.3</v>
       </c>
       <c r="S24" s="3">
         <v>22.27</v>
       </c>
       <c r="T24" s="3">
         <v>894.96</v>
       </c>
       <c r="U24" s="3">
         <v>395.65</v>
       </c>
       <c r="V24" s="3">
-        <v>33.45</v>
+        <v>40.47</v>
       </c>
       <c r="W24" s="3">
         <v>282.3</v>
       </c>
       <c r="X24" s="2">
         <v>22.27</v>
       </c>
       <c r="Y24" s="2">
-        <v>733.68</v>
+        <v>740.7</v>
       </c>
       <c r="Z24" s="2">
-        <v>74.38</v>
+        <v>75.09</v>
       </c>
       <c r="AA24" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F25" s="2">
         <v>40003326</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -6439,63 +6439,63 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>82.53</v>
       </c>
       <c r="Q36" s="3">
         <v>40.72</v>
       </c>
       <c r="R36" s="3">
         <v>109.49</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>232.74</v>
       </c>
       <c r="U36" s="3">
         <v>82.53</v>
       </c>
       <c r="V36" s="3">
-        <v>43.33</v>
+        <v>45.99</v>
       </c>
       <c r="W36" s="3">
         <v>109.49</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>235.35</v>
+        <v>238.01</v>
       </c>
       <c r="Z36" s="2">
-        <v>45.4</v>
+        <v>45.92</v>
       </c>
       <c r="AA36" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F37" s="2">
         <v>40033113</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -6519,66 +6519,66 @@
       <c r="M37" s="3">
         <v>156.26</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>80.13</v>
       </c>
       <c r="Q37" s="3">
         <v>0</v>
       </c>
       <c r="R37" s="3">
         <v>2.59</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>82.71</v>
       </c>
       <c r="U37" s="3">
-        <v>84.21</v>
+        <v>85.91</v>
       </c>
       <c r="V37" s="3">
         <v>0</v>
       </c>
       <c r="W37" s="3">
         <v>2.59</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>86.79</v>
+        <v>88.49</v>
       </c>
       <c r="Z37" s="2">
-        <v>55.54</v>
+        <v>56.63</v>
       </c>
       <c r="AA37" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F38" s="2">
         <v>40058210</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -6688,63 +6688,63 @@
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>223.45</v>
       </c>
       <c r="Q39" s="3">
         <v>31.83</v>
       </c>
       <c r="R39" s="3">
         <v>12.71</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>267.99</v>
       </c>
       <c r="U39" s="3">
         <v>223.45</v>
       </c>
       <c r="V39" s="3">
-        <v>35.34</v>
+        <v>35.95</v>
       </c>
       <c r="W39" s="3">
         <v>12.71</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>271.5</v>
+        <v>272.1</v>
       </c>
       <c r="Z39" s="2">
-        <v>44.28</v>
+        <v>44.38</v>
       </c>
       <c r="AA39" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F40" s="2">
         <v>40036081</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -6771,63 +6771,63 @@
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>143.59</v>
       </c>
       <c r="Q40" s="3">
         <v>23.69</v>
       </c>
       <c r="R40" s="3">
         <v>12.09</v>
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>179.38</v>
       </c>
       <c r="U40" s="3">
         <v>143.59</v>
       </c>
       <c r="V40" s="3">
-        <v>24.87</v>
+        <v>25.48</v>
       </c>
       <c r="W40" s="3">
         <v>12.09</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
-        <v>180.56</v>
+        <v>181.16</v>
       </c>
       <c r="Z40" s="2">
-        <v>21.32</v>
+        <v>21.39</v>
       </c>
       <c r="AA40" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F41" s="2">
         <v>40036080</v>
       </c>
       <c r="G41" s="2" t="s">
@@ -7020,60 +7020,60 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>151.26</v>
       </c>
       <c r="Q43" s="3">
         <v>60.85</v>
       </c>
       <c r="R43" s="3">
         <v>11.74</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>223.85</v>
       </c>
       <c r="U43" s="3">
         <v>151.3</v>
       </c>
       <c r="V43" s="3">
-        <v>62.38</v>
+        <v>66.23</v>
       </c>
       <c r="W43" s="3">
         <v>11.74</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>225.42</v>
+        <v>229.28</v>
       </c>
       <c r="Z43" s="2" t="s">
         <v>63</v>
       </c>
       <c r="AA43" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>205</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F44" s="2">
@@ -7103,63 +7103,63 @@
       <c r="N44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P44" s="3">
         <v>0</v>
       </c>
       <c r="Q44" s="3">
         <v>31.5</v>
       </c>
       <c r="R44" s="3">
         <v>22.86</v>
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>54.36</v>
       </c>
       <c r="U44" s="3">
         <v>0</v>
       </c>
       <c r="V44" s="3">
-        <v>31.5</v>
+        <v>32.32</v>
       </c>
       <c r="W44" s="3">
         <v>22.86</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
-        <v>54.36</v>
+        <v>55.18</v>
       </c>
       <c r="Z44" s="2">
-        <v>13.1</v>
+        <v>13.3</v>
       </c>
       <c r="AA44" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F45" s="2">
         <v>40032757</v>
       </c>
       <c r="G45" s="2" t="s">
@@ -7186,63 +7186,63 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>132.81</v>
       </c>
       <c r="Q45" s="3">
         <v>13.06</v>
       </c>
       <c r="R45" s="3">
         <v>44.7</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>190.57</v>
       </c>
       <c r="U45" s="3">
         <v>141.47</v>
       </c>
       <c r="V45" s="3">
-        <v>13.06</v>
+        <v>13.37</v>
       </c>
       <c r="W45" s="3">
         <v>44.7</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>199.23</v>
+        <v>199.54</v>
       </c>
       <c r="Z45" s="2">
-        <v>48.69</v>
+        <v>48.76</v>
       </c>
       <c r="AA45" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F46" s="2">
         <v>40033117</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -7518,63 +7518,63 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>205.15</v>
       </c>
       <c r="Q49" s="3">
         <v>26.94</v>
       </c>
       <c r="R49" s="3">
         <v>17.49</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>249.58</v>
       </c>
       <c r="U49" s="3">
         <v>205.15</v>
       </c>
       <c r="V49" s="3">
-        <v>28.12</v>
+        <v>29.3</v>
       </c>
       <c r="W49" s="3">
         <v>17.49</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>250.76</v>
+        <v>251.93</v>
       </c>
       <c r="Z49" s="2">
-        <v>44.11</v>
+        <v>44.32</v>
       </c>
       <c r="AA49" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F50" s="2">
         <v>40049260</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -7933,63 +7933,63 @@
       <c r="N54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P54" s="3">
         <v>147.35</v>
       </c>
       <c r="Q54" s="3">
         <v>29.28</v>
       </c>
       <c r="R54" s="3">
         <v>148.99</v>
       </c>
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>325.62</v>
       </c>
       <c r="U54" s="3">
         <v>147.35</v>
       </c>
       <c r="V54" s="3">
-        <v>30.47</v>
+        <v>33.44</v>
       </c>
       <c r="W54" s="3">
         <v>148.99</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
-        <v>326.81</v>
+        <v>329.78</v>
       </c>
       <c r="Z54" s="2">
-        <v>49.43</v>
+        <v>49.88</v>
       </c>
       <c r="AA54" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>253</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F55" s="2">
         <v>40049259</v>
       </c>
       <c r="G55" s="2" t="s">
@@ -8016,63 +8016,63 @@
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="3">
         <v>250.49</v>
       </c>
       <c r="Q55" s="3">
         <v>27.97</v>
       </c>
       <c r="R55" s="3">
         <v>9.97</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>288.43</v>
       </c>
       <c r="U55" s="3">
         <v>250.49</v>
       </c>
       <c r="V55" s="3">
-        <v>27.97</v>
+        <v>34.5</v>
       </c>
       <c r="W55" s="3">
         <v>9.97</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
-        <v>288.43</v>
+        <v>294.96</v>
       </c>
       <c r="Z55" s="2">
-        <v>44.99</v>
+        <v>46.01</v>
       </c>
       <c r="AA55" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F56" s="2">
         <v>40058264</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -8265,63 +8265,63 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>286.94</v>
       </c>
       <c r="Q58" s="3">
         <v>38.81</v>
       </c>
       <c r="R58" s="3">
         <v>122.68</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>448.44</v>
       </c>
       <c r="U58" s="3">
         <v>286.94</v>
       </c>
       <c r="V58" s="3">
-        <v>38.81</v>
+        <v>41.26</v>
       </c>
       <c r="W58" s="3">
         <v>122.68</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>448.44</v>
+        <v>450.89</v>
       </c>
       <c r="Z58" s="2">
-        <v>37.66</v>
+        <v>37.86</v>
       </c>
       <c r="AA58" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>270</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>271</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F59" s="2">
         <v>40032783</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -8348,63 +8348,63 @@
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P59" s="3">
         <v>48.21</v>
       </c>
       <c r="Q59" s="3">
         <v>26.39</v>
       </c>
       <c r="R59" s="3">
         <v>16.4</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>91</v>
       </c>
       <c r="U59" s="3">
         <v>48.21</v>
       </c>
       <c r="V59" s="3">
-        <v>26.39</v>
+        <v>29.9</v>
       </c>
       <c r="W59" s="3">
         <v>16.4</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
-        <v>91</v>
+        <v>94.51</v>
       </c>
       <c r="Z59" s="2">
-        <v>36.67</v>
+        <v>38.09</v>
       </c>
       <c r="AA59" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F60" s="2">
         <v>40035930</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -8431,63 +8431,63 @@
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P60" s="3">
         <v>198.41</v>
       </c>
       <c r="Q60" s="3">
         <v>16.6</v>
       </c>
       <c r="R60" s="3">
         <v>12.02</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>227.03</v>
       </c>
       <c r="U60" s="3">
         <v>198.41</v>
       </c>
       <c r="V60" s="3">
-        <v>18.33</v>
+        <v>20.11</v>
       </c>
       <c r="W60" s="3">
         <v>12.02</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>228.76</v>
+        <v>230.54</v>
       </c>
       <c r="Z60" s="2">
-        <v>39.11</v>
+        <v>39.42</v>
       </c>
       <c r="AA60" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>280</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F61" s="2">
         <v>40049263</v>
       </c>
       <c r="G61" s="2" t="s">
@@ -8514,63 +8514,63 @@
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>178.56</v>
       </c>
       <c r="Q61" s="3">
         <v>31.38</v>
       </c>
       <c r="R61" s="3">
         <v>6.57</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>216.51</v>
       </c>
       <c r="U61" s="3">
         <v>178.56</v>
       </c>
       <c r="V61" s="3">
-        <v>33.65</v>
+        <v>39.48</v>
       </c>
       <c r="W61" s="3">
         <v>6.57</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>218.78</v>
+        <v>224.61</v>
       </c>
       <c r="Z61" s="2">
-        <v>39.66</v>
+        <v>40.71</v>
       </c>
       <c r="AA61" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F62" s="2">
         <v>40049266</v>
       </c>
       <c r="G62" s="2" t="s">
@@ -9656,63 +9656,63 @@
       <c r="N75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P75" s="3">
         <v>137.86</v>
       </c>
       <c r="Q75" s="3">
         <v>13.72</v>
       </c>
       <c r="R75" s="3">
         <v>29.35</v>
       </c>
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>180.92</v>
       </c>
       <c r="U75" s="3">
         <v>127.77</v>
       </c>
       <c r="V75" s="3">
-        <v>13.72</v>
+        <v>16.03</v>
       </c>
       <c r="W75" s="3">
         <v>29.35</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
-        <v>170.84</v>
+        <v>173.15</v>
       </c>
       <c r="Z75" s="2">
-        <v>40.9</v>
+        <v>41.46</v>
       </c>
       <c r="AA75" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F76" s="2">
         <v>40034492</v>
       </c>
       <c r="G76" s="2" t="s">
@@ -9822,63 +9822,63 @@
       <c r="N77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P77" s="3">
         <v>100.76</v>
       </c>
       <c r="Q77" s="3">
         <v>24.64</v>
       </c>
       <c r="R77" s="3">
         <v>39.98</v>
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>165.38</v>
       </c>
       <c r="U77" s="3">
         <v>100.76</v>
       </c>
       <c r="V77" s="3">
-        <v>24.64</v>
+        <v>27</v>
       </c>
       <c r="W77" s="3">
         <v>39.98</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
-        <v>165.38</v>
+        <v>167.74</v>
       </c>
       <c r="Z77" s="2">
-        <v>22.84</v>
+        <v>23.16</v>
       </c>
       <c r="AA77" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>353</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>355</v>
       </c>
       <c r="F78" s="2">
         <v>40033145</v>
       </c>
       <c r="G78" s="2" t="s">
@@ -9988,63 +9988,63 @@
       <c r="N79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P79" s="3">
         <v>343.97</v>
       </c>
       <c r="Q79" s="3">
         <v>46.7</v>
       </c>
       <c r="R79" s="3">
         <v>44.11</v>
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>434.78</v>
       </c>
       <c r="U79" s="3">
         <v>337.66</v>
       </c>
       <c r="V79" s="3">
-        <v>53.96</v>
+        <v>54.89</v>
       </c>
       <c r="W79" s="3">
         <v>44.11</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
-        <v>435.72</v>
+        <v>436.66</v>
       </c>
       <c r="Z79" s="2">
-        <v>51.12</v>
+        <v>51.22</v>
       </c>
       <c r="AA79" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F80" s="2">
         <v>40011924</v>
       </c>
       <c r="G80" s="2" t="s">
@@ -10071,63 +10071,63 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>139.3</v>
       </c>
       <c r="Q80" s="3">
         <v>27.83</v>
       </c>
       <c r="R80" s="3">
         <v>23.39</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>190.52</v>
       </c>
       <c r="U80" s="3">
         <v>111.88</v>
       </c>
       <c r="V80" s="3">
-        <v>29.81</v>
+        <v>30.42</v>
       </c>
       <c r="W80" s="3">
         <v>23.39</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>165.08</v>
+        <v>165.69</v>
       </c>
       <c r="Z80" s="2">
-        <v>56.3</v>
+        <v>56.5</v>
       </c>
       <c r="AA80" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>366</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F81" s="2">
         <v>40036022</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -10154,63 +10154,63 @@
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>221.18</v>
       </c>
       <c r="Q81" s="3">
         <v>38.74</v>
       </c>
       <c r="R81" s="3">
         <v>42.41</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>302.33</v>
       </c>
       <c r="U81" s="3">
         <v>221.18</v>
       </c>
       <c r="V81" s="3">
-        <v>38.74</v>
+        <v>40.52</v>
       </c>
       <c r="W81" s="3">
         <v>42.41</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>302.33</v>
+        <v>304.1</v>
       </c>
       <c r="Z81" s="2">
-        <v>40.76</v>
+        <v>41</v>
       </c>
       <c r="AA81" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F82" s="2">
         <v>40036954</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -10486,63 +10486,63 @@
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>352.41</v>
       </c>
       <c r="Q85" s="3">
         <v>23.35</v>
       </c>
       <c r="R85" s="3">
         <v>80.34</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>456.09</v>
       </c>
       <c r="U85" s="3">
         <v>352.41</v>
       </c>
       <c r="V85" s="3">
-        <v>23.35</v>
+        <v>25.99</v>
       </c>
       <c r="W85" s="3">
         <v>80.34</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>456.09</v>
+        <v>458.73</v>
       </c>
       <c r="Z85" s="2">
-        <v>54.22</v>
+        <v>54.53</v>
       </c>
       <c r="AA85" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>389</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F86" s="2">
         <v>40032999</v>
       </c>
       <c r="G86" s="2" t="s">
@@ -10569,63 +10569,63 @@
       <c r="N86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P86" s="3">
         <v>233.77</v>
       </c>
       <c r="Q86" s="3">
         <v>15.12</v>
       </c>
       <c r="R86" s="3">
         <v>47.04</v>
       </c>
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>295.94</v>
       </c>
       <c r="U86" s="3">
         <v>233.77</v>
       </c>
       <c r="V86" s="3">
-        <v>17.18</v>
+        <v>18.95</v>
       </c>
       <c r="W86" s="3">
         <v>47.04</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
-        <v>298</v>
+        <v>299.77</v>
       </c>
       <c r="Z86" s="2">
-        <v>46.03</v>
+        <v>46.31</v>
       </c>
       <c r="AA86" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>392</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>393</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F87" s="2">
         <v>40033009</v>
       </c>
       <c r="G87" s="2" t="s">
@@ -10984,63 +10984,63 @@
       <c r="N91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P91" s="3">
         <v>235.5</v>
       </c>
       <c r="Q91" s="3">
         <v>35.21</v>
       </c>
       <c r="R91" s="3">
         <v>20.11</v>
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>290.82</v>
       </c>
       <c r="U91" s="3">
         <v>199.7</v>
       </c>
       <c r="V91" s="3">
-        <v>36.98</v>
+        <v>38.76</v>
       </c>
       <c r="W91" s="3">
         <v>20.11</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
-        <v>256.78</v>
+        <v>258.56</v>
       </c>
       <c r="Z91" s="2">
-        <v>84.51</v>
+        <v>85.1</v>
       </c>
       <c r="AA91" s="2">
         <v>97</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>410</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>411</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F92" s="2">
         <v>40033247</v>
       </c>
       <c r="G92" s="2" t="s">
@@ -11311,66 +11311,66 @@
       <c r="M95" s="3">
         <v>906.72</v>
       </c>
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>573.59</v>
       </c>
       <c r="Q95" s="3">
         <v>32.95</v>
       </c>
       <c r="R95" s="3">
         <v>103.77</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>710.32</v>
       </c>
       <c r="U95" s="3">
-        <v>573.56</v>
+        <v>583.33</v>
       </c>
       <c r="V95" s="3">
         <v>36.47</v>
       </c>
       <c r="W95" s="3">
         <v>103.77</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>713.8</v>
+        <v>723.56</v>
       </c>
       <c r="Z95" s="2">
-        <v>78.72</v>
+        <v>79.8</v>
       </c>
       <c r="AA95" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>426</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>427</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F96" s="2">
         <v>40033233</v>
       </c>
       <c r="G96" s="2" t="s">
@@ -11397,63 +11397,63 @@
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>206.47</v>
       </c>
       <c r="Q96" s="3">
         <v>87.17</v>
       </c>
       <c r="R96" s="3">
         <v>53.96</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>347.59</v>
       </c>
       <c r="U96" s="3">
         <v>206.47</v>
       </c>
       <c r="V96" s="3">
-        <v>87.17</v>
+        <v>91.52</v>
       </c>
       <c r="W96" s="3">
         <v>53.96</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>347.59</v>
+        <v>351.95</v>
       </c>
       <c r="Z96" s="2">
-        <v>40.02</v>
+        <v>40.52</v>
       </c>
       <c r="AA96" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>430</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>431</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F97" s="2">
         <v>40035928</v>
       </c>
       <c r="G97" s="2" t="s">
@@ -11480,63 +11480,63 @@
       <c r="N97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P97" s="3">
         <v>146.88</v>
       </c>
       <c r="Q97" s="3">
         <v>22.45</v>
       </c>
       <c r="R97" s="3">
         <v>6.75</v>
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>176.08</v>
       </c>
       <c r="U97" s="3">
         <v>146.88</v>
       </c>
       <c r="V97" s="3">
-        <v>23.02</v>
+        <v>25.09</v>
       </c>
       <c r="W97" s="3">
         <v>6.75</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
-        <v>176.65</v>
+        <v>178.72</v>
       </c>
       <c r="Z97" s="2">
-        <v>43.46</v>
+        <v>43.97</v>
       </c>
       <c r="AA97" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>434</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F98" s="2">
         <v>40033638</v>
       </c>
       <c r="G98" s="2" t="s">
@@ -11563,63 +11563,63 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>249.34</v>
       </c>
       <c r="Q98" s="3">
         <v>39.3</v>
       </c>
       <c r="R98" s="3">
         <v>22.48</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>311.12</v>
       </c>
       <c r="U98" s="3">
         <v>249.34</v>
       </c>
       <c r="V98" s="3">
-        <v>39.3</v>
+        <v>43.43</v>
       </c>
       <c r="W98" s="3">
         <v>22.48</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>311.12</v>
+        <v>315.26</v>
       </c>
       <c r="Z98" s="2">
-        <v>42.15</v>
+        <v>42.71</v>
       </c>
       <c r="AA98" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F99" s="2">
         <v>40049252</v>
       </c>
       <c r="G99" s="2" t="s">
@@ -11646,63 +11646,63 @@
       <c r="N99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P99" s="3">
         <v>234.94</v>
       </c>
       <c r="Q99" s="3">
         <v>8.92</v>
       </c>
       <c r="R99" s="3">
         <v>55.58</v>
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>299.43</v>
       </c>
       <c r="U99" s="3">
         <v>234.94</v>
       </c>
       <c r="V99" s="3">
-        <v>8.92</v>
+        <v>12.43</v>
       </c>
       <c r="W99" s="3">
         <v>55.58</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
-        <v>299.43</v>
+        <v>302.94</v>
       </c>
       <c r="Z99" s="2">
-        <v>53.43</v>
+        <v>54.06</v>
       </c>
       <c r="AA99" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>442</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>443</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F100" s="2">
         <v>40036013</v>
       </c>
       <c r="G100" s="2" t="s">
@@ -11729,63 +11729,63 @@
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>443.1</v>
       </c>
       <c r="Q100" s="3">
         <v>57.54</v>
       </c>
       <c r="R100" s="3">
         <v>61.06</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>561.7</v>
       </c>
       <c r="U100" s="3">
         <v>443.1</v>
       </c>
       <c r="V100" s="3">
-        <v>57.54</v>
+        <v>58.48</v>
       </c>
       <c r="W100" s="3">
         <v>61.06</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>561.7</v>
+        <v>562.64</v>
       </c>
       <c r="Z100" s="2">
-        <v>54.48</v>
+        <v>54.57</v>
       </c>
       <c r="AA100" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F101" s="2">
         <v>40033011</v>
       </c>
       <c r="G101" s="2" t="s">
@@ -11895,63 +11895,63 @@
       <c r="N102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P102" s="3">
         <v>179.3</v>
       </c>
       <c r="Q102" s="3">
         <v>36.96</v>
       </c>
       <c r="R102" s="3">
         <v>44.81</v>
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>261.07</v>
       </c>
       <c r="U102" s="3">
         <v>179.3</v>
       </c>
       <c r="V102" s="3">
-        <v>39.88</v>
+        <v>41.65</v>
       </c>
       <c r="W102" s="3">
         <v>44.81</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
-        <v>263.98</v>
+        <v>265.76</v>
       </c>
       <c r="Z102" s="2">
-        <v>43.66</v>
+        <v>43.95</v>
       </c>
       <c r="AA102" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F103" s="2">
         <v>40033639</v>
       </c>
       <c r="G103" s="2" t="s">
@@ -11978,63 +11978,63 @@
       <c r="N103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P103" s="3">
         <v>102.99</v>
       </c>
       <c r="Q103" s="3">
         <v>10.67</v>
       </c>
       <c r="R103" s="3">
         <v>25</v>
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>138.66</v>
       </c>
       <c r="U103" s="3">
         <v>102.99</v>
       </c>
       <c r="V103" s="3">
-        <v>12.45</v>
+        <v>14.26</v>
       </c>
       <c r="W103" s="3">
         <v>25</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
-        <v>140.44</v>
+        <v>142.25</v>
       </c>
       <c r="Z103" s="2">
-        <v>25.83</v>
+        <v>26.17</v>
       </c>
       <c r="AA103" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>458</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F104" s="2">
         <v>40058323</v>
       </c>
       <c r="G104" s="2" t="s">
@@ -12144,63 +12144,63 @@
       <c r="N105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P105" s="3">
         <v>197.25</v>
       </c>
       <c r="Q105" s="3">
         <v>38.99</v>
       </c>
       <c r="R105" s="3">
         <v>44.52</v>
       </c>
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>280.76</v>
       </c>
       <c r="U105" s="3">
         <v>197.25</v>
       </c>
       <c r="V105" s="3">
-        <v>43.39</v>
+        <v>44</v>
       </c>
       <c r="W105" s="3">
         <v>44.52</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
-        <v>285.16</v>
+        <v>285.77</v>
       </c>
       <c r="Z105" s="2">
-        <v>25.01</v>
+        <v>25.06</v>
       </c>
       <c r="AA105" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>466</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>467</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F106" s="2">
         <v>40036079</v>
       </c>
       <c r="G106" s="2" t="s">
@@ -12227,63 +12227,63 @@
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>164.72</v>
       </c>
       <c r="Q106" s="3">
         <v>32.72</v>
       </c>
       <c r="R106" s="3">
         <v>63.2</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>260.64</v>
       </c>
       <c r="U106" s="3">
         <v>164.72</v>
       </c>
       <c r="V106" s="3">
-        <v>33.6</v>
+        <v>34.21</v>
       </c>
       <c r="W106" s="3">
         <v>63.2</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>261.53</v>
+        <v>262.13</v>
       </c>
       <c r="Z106" s="2">
-        <v>26.15</v>
+        <v>26.21</v>
       </c>
       <c r="AA106" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>471</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>472</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F107" s="2">
         <v>40036077</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -12476,63 +12476,63 @@
       <c r="N109" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P109" s="3">
         <v>161.07</v>
       </c>
       <c r="Q109" s="3">
         <v>23.67</v>
       </c>
       <c r="R109" s="3">
         <v>20.4</v>
       </c>
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>205.14</v>
       </c>
       <c r="U109" s="3">
         <v>161.07</v>
       </c>
       <c r="V109" s="3">
-        <v>28.72</v>
+        <v>30.5</v>
       </c>
       <c r="W109" s="3">
         <v>20.4</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
-        <v>210.19</v>
+        <v>211.97</v>
       </c>
       <c r="Z109" s="2">
-        <v>45.23</v>
+        <v>45.62</v>
       </c>
       <c r="AA109" s="2">
         <v>64</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>484</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>485</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F110" s="2">
         <v>40033644</v>
       </c>
       <c r="G110" s="2" t="s">
@@ -12642,63 +12642,63 @@
       <c r="N111" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O111" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P111" s="3">
         <v>163.63</v>
       </c>
       <c r="Q111" s="3">
         <v>22.71</v>
       </c>
       <c r="R111" s="3">
         <v>16.49</v>
       </c>
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>202.83</v>
       </c>
       <c r="U111" s="3">
         <v>163.63</v>
       </c>
       <c r="V111" s="3">
-        <v>22.71</v>
+        <v>23.09</v>
       </c>
       <c r="W111" s="3">
         <v>16.49</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
-        <v>202.83</v>
+        <v>203.21</v>
       </c>
       <c r="Z111" s="2">
-        <v>52.55</v>
+        <v>52.64</v>
       </c>
       <c r="AA111" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>492</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>493</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F112" s="2">
         <v>40035925</v>
       </c>
       <c r="G112" s="2" t="s">
@@ -12725,63 +12725,63 @@
       <c r="N112" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O112" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P112" s="3">
         <v>152.63</v>
       </c>
       <c r="Q112" s="3">
         <v>53.3</v>
       </c>
       <c r="R112" s="3">
         <v>6.09</v>
       </c>
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>212.02</v>
       </c>
       <c r="U112" s="3">
         <v>152.63</v>
       </c>
       <c r="V112" s="3">
-        <v>55.06</v>
+        <v>55.79</v>
       </c>
       <c r="W112" s="3">
         <v>6.09</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
-        <v>213.77</v>
+        <v>214.5</v>
       </c>
       <c r="Z112" s="2">
-        <v>54.61</v>
+        <v>54.79</v>
       </c>
       <c r="AA112" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>496</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>497</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F113" s="2">
         <v>40036075</v>
       </c>
       <c r="G113" s="2" t="s">
@@ -12891,63 +12891,63 @@
       <c r="N114" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O114" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P114" s="3">
         <v>215.91</v>
       </c>
       <c r="Q114" s="3">
         <v>42.42</v>
       </c>
       <c r="R114" s="3">
         <v>60.19</v>
       </c>
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>318.52</v>
       </c>
       <c r="U114" s="3">
         <v>215.91</v>
       </c>
       <c r="V114" s="3">
-        <v>44.19</v>
+        <v>46.86</v>
       </c>
       <c r="W114" s="3">
         <v>60.19</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
-        <v>320.29</v>
+        <v>322.96</v>
       </c>
       <c r="Z114" s="2">
-        <v>27.8</v>
+        <v>28.03</v>
       </c>
       <c r="AA114" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>503</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>504</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F115" s="2">
         <v>40035902</v>
       </c>
       <c r="G115" s="2" t="s">
@@ -13223,63 +13223,63 @@
       <c r="N118" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P118" s="3">
         <v>75.48</v>
       </c>
       <c r="Q118" s="3">
         <v>16.23</v>
       </c>
       <c r="R118" s="3">
         <v>2.44</v>
       </c>
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>94.15</v>
       </c>
       <c r="U118" s="3">
         <v>66.73</v>
       </c>
       <c r="V118" s="3">
-        <v>17.09</v>
+        <v>17.98</v>
       </c>
       <c r="W118" s="3">
         <v>2.44</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
-        <v>86.27</v>
+        <v>87.15</v>
       </c>
       <c r="Z118" s="2">
-        <v>48.56</v>
+        <v>49.06</v>
       </c>
       <c r="AA118" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>520</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>521</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F119" s="2">
         <v>40034082</v>
       </c>
       <c r="G119" s="2" t="s">
@@ -13306,63 +13306,63 @@
       <c r="N119" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P119" s="3">
         <v>76.78</v>
       </c>
       <c r="Q119" s="3">
         <v>15.82</v>
       </c>
       <c r="R119" s="3">
         <v>2.22</v>
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>94.82</v>
       </c>
       <c r="U119" s="3">
         <v>77.68</v>
       </c>
       <c r="V119" s="3">
-        <v>16.71</v>
+        <v>17.01</v>
       </c>
       <c r="W119" s="3">
         <v>2.22</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
-        <v>96.61</v>
+        <v>96.91</v>
       </c>
       <c r="Z119" s="2">
-        <v>67.3</v>
+        <v>67.51</v>
       </c>
       <c r="AA119" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>524</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>525</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F120" s="2">
         <v>40034086</v>
       </c>
       <c r="G120" s="2" t="s">
@@ -13389,63 +13389,63 @@
       <c r="N120" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O120" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P120" s="3">
         <v>209.14</v>
       </c>
       <c r="Q120" s="3">
         <v>28.13</v>
       </c>
       <c r="R120" s="3">
         <v>23.51</v>
       </c>
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>260.78</v>
       </c>
       <c r="U120" s="3">
         <v>209.14</v>
       </c>
       <c r="V120" s="3">
-        <v>28.13</v>
+        <v>29.9</v>
       </c>
       <c r="W120" s="3">
         <v>23.51</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
-        <v>260.78</v>
+        <v>262.55</v>
       </c>
       <c r="Z120" s="2">
-        <v>73.34</v>
+        <v>73.83</v>
       </c>
       <c r="AA120" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>528</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F121" s="2">
         <v>40033017</v>
       </c>
       <c r="G121" s="2" t="s">
@@ -16476,66 +16476,66 @@
       <c r="M158" s="3">
         <v>913.53</v>
       </c>
       <c r="N158" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3">
         <v>578.97</v>
       </c>
       <c r="Q158" s="3">
         <v>69.03</v>
       </c>
       <c r="R158" s="3">
         <v>56.03</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>704.03</v>
       </c>
       <c r="U158" s="3">
-        <v>578.97</v>
+        <v>587.91</v>
       </c>
       <c r="V158" s="3">
-        <v>73.32</v>
+        <v>78.99</v>
       </c>
       <c r="W158" s="3">
         <v>56.03</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>708.32</v>
+        <v>722.94</v>
       </c>
       <c r="Z158" s="2">
-        <v>77.54</v>
+        <v>79.14</v>
       </c>
       <c r="AA158" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>688</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>689</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>690</v>
       </c>
       <c r="F159" s="2">
         <v>40060564</v>
       </c>
       <c r="G159" s="2" t="s">
@@ -17555,66 +17555,66 @@
       <c r="M171" s="3">
         <v>125.87</v>
       </c>
       <c r="N171" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P171" s="3">
         <v>23.97</v>
       </c>
       <c r="Q171" s="3">
         <v>11.01</v>
       </c>
       <c r="R171" s="3">
         <v>1.33</v>
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>36.31</v>
       </c>
       <c r="U171" s="3">
-        <v>22.91</v>
+        <v>23.97</v>
       </c>
       <c r="V171" s="3">
         <v>11.01</v>
       </c>
       <c r="W171" s="3">
         <v>1.33</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
-        <v>35.25</v>
+        <v>36.31</v>
       </c>
       <c r="Z171" s="2">
-        <v>28</v>
+        <v>28.85</v>
       </c>
       <c r="AA171" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>742</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>743</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>744</v>
       </c>
       <c r="F172" s="2">
         <v>40060635</v>
       </c>
       <c r="G172" s="2" t="s">
@@ -17970,66 +17970,66 @@
       <c r="M176" s="3">
         <v>115.93</v>
       </c>
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>71.35</v>
       </c>
       <c r="Q176" s="3">
         <v>21.67</v>
       </c>
       <c r="R176" s="3">
         <v>3.31</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>96.33</v>
       </c>
       <c r="U176" s="3">
-        <v>71.91</v>
+        <v>73</v>
       </c>
       <c r="V176" s="3">
         <v>21.67</v>
       </c>
       <c r="W176" s="3">
         <v>3.31</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>96.89</v>
+        <v>97.98</v>
       </c>
       <c r="Z176" s="2">
-        <v>83.58</v>
+        <v>84.52</v>
       </c>
       <c r="AA176" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F177" s="2">
         <v>40059498</v>
       </c>
       <c r="G177" s="2" t="s">
@@ -19716,63 +19716,63 @@
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>33.96</v>
       </c>
       <c r="Q197" s="3">
         <v>15.28</v>
       </c>
       <c r="R197" s="3">
         <v>0</v>
       </c>
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>49.24</v>
       </c>
       <c r="U197" s="3">
         <v>33.96</v>
       </c>
       <c r="V197" s="3">
-        <v>16.49</v>
+        <v>17.97</v>
       </c>
       <c r="W197" s="3">
         <v>0</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
-        <v>50.46</v>
+        <v>51.93</v>
       </c>
       <c r="Z197" s="2">
-        <v>76.28</v>
+        <v>78.52</v>
       </c>
       <c r="AA197" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>837</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>838</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F198" s="2">
         <v>7827508</v>
       </c>
       <c r="G198" s="2" t="s">
@@ -22860,63 +22860,63 @@
       <c r="N235" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O235" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P235" s="3">
         <v>206.63</v>
       </c>
       <c r="Q235" s="3">
         <v>79.44</v>
       </c>
       <c r="R235" s="3">
         <v>48.62</v>
       </c>
       <c r="S235" s="3">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>334.69</v>
       </c>
       <c r="U235" s="3">
         <v>199.78</v>
       </c>
       <c r="V235" s="3">
-        <v>83</v>
+        <v>83.61</v>
       </c>
       <c r="W235" s="3">
         <v>48.62</v>
       </c>
       <c r="X235" s="2">
         <v>0</v>
       </c>
       <c r="Y235" s="2">
-        <v>331.39</v>
+        <v>332.01</v>
       </c>
       <c r="Z235" s="2">
-        <v>42.54</v>
+        <v>42.61</v>
       </c>
       <c r="AA235" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="236" spans="1:27">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>977</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>978</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F236" s="2">
         <v>40035472</v>
       </c>
       <c r="G236" s="2" t="s">
@@ -22943,63 +22943,63 @@
       <c r="N236" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P236" s="3">
         <v>782.74</v>
       </c>
       <c r="Q236" s="3">
         <v>105.65</v>
       </c>
       <c r="R236" s="3">
         <v>102.96</v>
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>991.35</v>
       </c>
       <c r="U236" s="3">
         <v>782.74</v>
       </c>
       <c r="V236" s="3">
-        <v>107.38</v>
+        <v>111.48</v>
       </c>
       <c r="W236" s="3">
         <v>102.96</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
-        <v>993.08</v>
+        <v>997.18</v>
       </c>
       <c r="Z236" s="2">
-        <v>49</v>
+        <v>49.2</v>
       </c>
       <c r="AA236" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>982</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>983</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>984</v>
       </c>
       <c r="F237" s="2">
         <v>40035489</v>
       </c>
       <c r="G237" s="2" t="s">
@@ -23023,66 +23023,66 @@
       <c r="M237" s="3">
         <v>2137.78</v>
       </c>
       <c r="N237" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O237" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P237" s="3">
         <v>451.48</v>
       </c>
       <c r="Q237" s="3">
         <v>93.39</v>
       </c>
       <c r="R237" s="3">
         <v>43.48</v>
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>588.35</v>
       </c>
       <c r="U237" s="3">
-        <v>451.48</v>
+        <v>455.47</v>
       </c>
       <c r="V237" s="3">
         <v>93.39</v>
       </c>
       <c r="W237" s="3">
         <v>43.48</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
-        <v>588.35</v>
+        <v>592.33</v>
       </c>
       <c r="Z237" s="2">
-        <v>27.52</v>
+        <v>27.71</v>
       </c>
       <c r="AA237" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>985</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>986</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F238" s="2">
         <v>40034877</v>
       </c>
       <c r="G238" s="2" t="s">
@@ -23275,63 +23275,63 @@
       <c r="N240" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O240" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P240" s="3">
         <v>586.27</v>
       </c>
       <c r="Q240" s="3">
         <v>111.57</v>
       </c>
       <c r="R240" s="3">
         <v>60.1</v>
       </c>
       <c r="S240" s="3">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>757.94</v>
       </c>
       <c r="U240" s="3">
         <v>586.27</v>
       </c>
       <c r="V240" s="3">
-        <v>112.36</v>
+        <v>118.32</v>
       </c>
       <c r="W240" s="3">
         <v>60.1</v>
       </c>
       <c r="X240" s="2">
         <v>0</v>
       </c>
       <c r="Y240" s="2">
-        <v>758.73</v>
+        <v>764.69</v>
       </c>
       <c r="Z240" s="2">
-        <v>64.72</v>
+        <v>65.23</v>
       </c>
       <c r="AA240" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>995</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>996</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>997</v>
       </c>
       <c r="F241" s="2">
         <v>40035586</v>
       </c>
       <c r="G241" s="2" t="s">
@@ -23358,63 +23358,63 @@
       <c r="N241" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O241" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P241" s="3">
         <v>236.01</v>
       </c>
       <c r="Q241" s="3">
         <v>26.32</v>
       </c>
       <c r="R241" s="3">
         <v>37.77</v>
       </c>
       <c r="S241" s="3">
         <v>0</v>
       </c>
       <c r="T241" s="3">
         <v>300.1</v>
       </c>
       <c r="U241" s="3">
         <v>217.56</v>
       </c>
       <c r="V241" s="3">
-        <v>26.32</v>
+        <v>28.15</v>
       </c>
       <c r="W241" s="3">
         <v>37.77</v>
       </c>
       <c r="X241" s="2">
         <v>0</v>
       </c>
       <c r="Y241" s="2">
-        <v>281.65</v>
+        <v>283.48</v>
       </c>
       <c r="Z241" s="2">
-        <v>24.73</v>
+        <v>24.89</v>
       </c>
       <c r="AA241" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>998</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>999</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="F242" s="2">
         <v>40058308</v>
       </c>
       <c r="G242" s="2" t="s">
@@ -23441,63 +23441,63 @@
       <c r="N242" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O242" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P242" s="3">
         <v>76.73</v>
       </c>
       <c r="Q242" s="3">
         <v>28.78</v>
       </c>
       <c r="R242" s="3">
         <v>4.08</v>
       </c>
       <c r="S242" s="3">
         <v>0</v>
       </c>
       <c r="T242" s="3">
         <v>109.59</v>
       </c>
       <c r="U242" s="3">
         <v>73.75</v>
       </c>
       <c r="V242" s="3">
-        <v>29.67</v>
+        <v>33.16</v>
       </c>
       <c r="W242" s="3">
         <v>4.08</v>
       </c>
       <c r="X242" s="2">
         <v>0</v>
       </c>
       <c r="Y242" s="2">
-        <v>107.5</v>
+        <v>110.99</v>
       </c>
       <c r="Z242" s="2">
-        <v>32.92</v>
+        <v>33.99</v>
       </c>
       <c r="AA242" s="2"/>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="F243" s="2">
         <v>40035739</v>
       </c>
       <c r="G243" s="2" t="s">
         <v>28</v>
       </c>
@@ -23852,63 +23852,63 @@
       <c r="N247" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P247" s="3">
         <v>105.44</v>
       </c>
       <c r="Q247" s="3">
         <v>30.22</v>
       </c>
       <c r="R247" s="3">
         <v>7.02</v>
       </c>
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>142.68</v>
       </c>
       <c r="U247" s="3">
         <v>105.44</v>
       </c>
       <c r="V247" s="3">
-        <v>33.48</v>
+        <v>34.09</v>
       </c>
       <c r="W247" s="3">
         <v>7.02</v>
       </c>
       <c r="X247" s="2">
         <v>0</v>
       </c>
       <c r="Y247" s="2">
-        <v>145.94</v>
+        <v>146.55</v>
       </c>
       <c r="Z247" s="2">
-        <v>37.26</v>
+        <v>37.41</v>
       </c>
       <c r="AA247" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F248" s="2">
         <v>40036019</v>
       </c>
       <c r="G248" s="2" t="s">
@@ -23935,63 +23935,63 @@
       <c r="N248" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O248" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P248" s="3">
         <v>35.47</v>
       </c>
       <c r="Q248" s="3">
         <v>33.2</v>
       </c>
       <c r="R248" s="3">
         <v>44.28</v>
       </c>
       <c r="S248" s="3">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>112.95</v>
       </c>
       <c r="U248" s="3">
         <v>35.47</v>
       </c>
       <c r="V248" s="3">
-        <v>33.2</v>
+        <v>36.7</v>
       </c>
       <c r="W248" s="3">
         <v>44.28</v>
       </c>
       <c r="X248" s="2">
         <v>0</v>
       </c>
       <c r="Y248" s="2">
-        <v>112.95</v>
+        <v>116.45</v>
       </c>
       <c r="Z248" s="2">
-        <v>20.75</v>
+        <v>21.39</v>
       </c>
       <c r="AA248" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="249" spans="1:27">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F249" s="2">
         <v>40034109</v>
       </c>
       <c r="G249" s="2" t="s">
@@ -24018,63 +24018,63 @@
       <c r="N249" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P249" s="3">
         <v>449.86</v>
       </c>
       <c r="Q249" s="3">
         <v>42.11</v>
       </c>
       <c r="R249" s="3">
         <v>34.6</v>
       </c>
       <c r="S249" s="3">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>526.56</v>
       </c>
       <c r="U249" s="3">
         <v>449.86</v>
       </c>
       <c r="V249" s="3">
-        <v>45.62</v>
+        <v>47.69</v>
       </c>
       <c r="W249" s="3">
         <v>34.6</v>
       </c>
       <c r="X249" s="2">
         <v>0</v>
       </c>
       <c r="Y249" s="2">
-        <v>530.07</v>
+        <v>532.15</v>
       </c>
       <c r="Z249" s="2">
-        <v>68.59</v>
+        <v>68.85</v>
       </c>
       <c r="AA249" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="F250" s="2">
         <v>40033019</v>
       </c>
       <c r="G250" s="2" t="s">
@@ -24184,63 +24184,63 @@
       <c r="N251" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P251" s="3">
         <v>101.33</v>
       </c>
       <c r="Q251" s="3">
         <v>40.39</v>
       </c>
       <c r="R251" s="3">
         <v>22.05</v>
       </c>
       <c r="S251" s="3">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>163.76</v>
       </c>
       <c r="U251" s="3">
         <v>101.33</v>
       </c>
       <c r="V251" s="3">
-        <v>43.21</v>
+        <v>46.72</v>
       </c>
       <c r="W251" s="3">
         <v>22.05</v>
       </c>
       <c r="X251" s="2">
         <v>0</v>
       </c>
       <c r="Y251" s="2">
-        <v>166.58</v>
+        <v>170.09</v>
       </c>
       <c r="Z251" s="2">
-        <v>45.5</v>
+        <v>46.46</v>
       </c>
       <c r="AA251" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="252" spans="1:27">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="F252" s="2">
         <v>40033022</v>
       </c>
       <c r="G252" s="2" t="s">
@@ -24408,66 +24408,66 @@
       </c>
       <c r="L254" s="7">
         <v>13219.68</v>
       </c>
       <c r="M254" s="7">
         <v>121458.88</v>
       </c>
       <c r="N254" s="7"/>
       <c r="O254" s="7"/>
       <c r="P254" s="7">
         <v>45336.29</v>
       </c>
       <c r="Q254" s="7">
         <v>5806.8</v>
       </c>
       <c r="R254" s="7">
         <v>6422.64</v>
       </c>
       <c r="S254" s="7">
         <v>126.05</v>
       </c>
       <c r="T254" s="7">
         <v>57691.77</v>
       </c>
       <c r="U254" s="7">
-        <v>43921.06</v>
+        <v>43956.84</v>
       </c>
       <c r="V254" s="7">
-        <v>5876.89</v>
+        <v>6000.95</v>
       </c>
       <c r="W254" s="7">
         <v>6422.64</v>
       </c>
       <c r="X254" s="6">
         <v>126.05</v>
       </c>
       <c r="Y254" s="6">
-        <v>56346.65</v>
+        <v>56506.48</v>
       </c>
       <c r="Z254" s="6">
-        <v>46.39</v>
+        <v>46.52</v>
       </c>
       <c r="AA254" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A254:J254"/>
   </mergeCells>