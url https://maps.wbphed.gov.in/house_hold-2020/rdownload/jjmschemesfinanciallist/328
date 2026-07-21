--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -2129,77 +2129,77 @@
   <si>
     <t>Rejuvenation for Patkidaha Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/017986</t>
   </si>
   <si>
     <t>GO2223013197PH</t>
   </si>
   <si>
     <t>SM/17185</t>
   </si>
   <si>
     <t>Rejuvenation of Aibhil Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/011016</t>
   </si>
   <si>
     <t>GO2223016072PH</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
+    <t>SM/09487</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Ambari Falakata Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>TSM/009024</t>
+  </si>
+  <si>
+    <t>GO2122005609PH</t>
+  </si>
+  <si>
+    <t>19/11/2021</t>
+  </si>
+  <si>
     <t>SM/15089</t>
   </si>
   <si>
     <t>REJUVENATION OF AMBARI FALAKATA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>TSM/017709</t>
   </si>
   <si>
     <t>GO2223013206PH</t>
   </si>
   <si>
-    <t>SM/09487</t>
-[...13 lines deleted...]
-  <si>
     <t>SM/15338</t>
   </si>
   <si>
     <t>Rejuvenation of ANGRABHASA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>TSM/019578</t>
   </si>
   <si>
     <t>GO2223013603PH</t>
   </si>
   <si>
     <t>SM/09518</t>
   </si>
   <si>
     <t>Rejuvenation of Araji Maria Kamala Pukhari piped water supply scheme.</t>
   </si>
   <si>
     <t>TSM/008107</t>
   </si>
   <si>
     <t>GO2122005574PH</t>
   </si>
   <si>
     <t>SM/15030</t>
@@ -2630,66 +2630,66 @@
   <si>
     <t>TSM/009996</t>
   </si>
   <si>
     <t>SM/15075</t>
   </si>
   <si>
     <t>Rejuvenation of Mogalkata Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/018016</t>
   </si>
   <si>
     <t>GO2223013200PH</t>
   </si>
   <si>
     <t>SM/09519</t>
   </si>
   <si>
     <t>Rejuvenation of Mohitnagar piped water supply scheme.</t>
   </si>
   <si>
     <t>TSM/008105</t>
   </si>
   <si>
+    <t>SM/15060</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Nagaisuree Tea Garden Area Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>TSM/018112</t>
+  </si>
+  <si>
+    <t>GO2223013129PH</t>
+  </si>
+  <si>
     <t>SM/09858</t>
   </si>
   <si>
-    <t>Rejuvenation of Nagaisuree Tea Garden Area Piped Water Supply Scheme</t>
-[...1 lines deleted...]
-  <si>
     <t>TSM/009023</t>
-  </si>
-[...7 lines deleted...]
-    <t>GO2223013129PH</t>
   </si>
   <si>
     <t>SM/15300</t>
   </si>
   <si>
     <t>Rejuvenation of Nagrakata Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/011304</t>
   </si>
   <si>
     <t>GO2223013613PH</t>
   </si>
   <si>
     <t>SM/15116</t>
   </si>
   <si>
     <t>Rejuvenation of Nakhati Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>TSM/018613</t>
   </si>
   <si>
     <t>GO2223013205PH</t>
   </si>
@@ -3785,63 +3785,63 @@
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>350.59</v>
       </c>
       <c r="Q4" s="3">
         <v>32.55</v>
       </c>
       <c r="R4" s="3">
         <v>119.5</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>502.64</v>
       </c>
       <c r="U4" s="3">
         <v>359.82</v>
       </c>
       <c r="V4" s="3">
-        <v>35.46</v>
+        <v>37.24</v>
       </c>
       <c r="W4" s="3">
         <v>119.5</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>514.78</v>
+        <v>516.56</v>
       </c>
       <c r="Z4" s="2">
-        <v>57.75</v>
+        <v>57.95</v>
       </c>
       <c r="AA4" s="2">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40036020</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -4447,63 +4447,63 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>477.08</v>
       </c>
       <c r="Q12" s="3">
         <v>73.88</v>
       </c>
       <c r="R12" s="3">
         <v>172.86</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>723.82</v>
       </c>
       <c r="U12" s="3">
         <v>450.29</v>
       </c>
       <c r="V12" s="3">
-        <v>78.46</v>
+        <v>80.77</v>
       </c>
       <c r="W12" s="3">
         <v>172.86</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>701.61</v>
+        <v>703.92</v>
       </c>
       <c r="Z12" s="2">
-        <v>61.74</v>
+        <v>61.94</v>
       </c>
       <c r="AA12" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F13" s="2">
         <v>40060659</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -4945,63 +4945,63 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>213.35</v>
       </c>
       <c r="Q18" s="3">
         <v>8.58</v>
       </c>
       <c r="R18" s="3">
         <v>119.89</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>341.82</v>
       </c>
       <c r="U18" s="3">
         <v>213.21</v>
       </c>
       <c r="V18" s="3">
-        <v>14.55</v>
+        <v>17.58</v>
       </c>
       <c r="W18" s="3">
         <v>119.89</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>347.65</v>
+        <v>350.68</v>
       </c>
       <c r="Z18" s="2">
-        <v>56</v>
+        <v>56.48</v>
       </c>
       <c r="AA18" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F19" s="2">
         <v>40006252</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -5443,63 +5443,63 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>556.93</v>
       </c>
       <c r="Q24" s="3">
         <v>33.45</v>
       </c>
       <c r="R24" s="3">
         <v>282.3</v>
       </c>
       <c r="S24" s="3">
         <v>22.27</v>
       </c>
       <c r="T24" s="3">
         <v>894.96</v>
       </c>
       <c r="U24" s="3">
         <v>395.65</v>
       </c>
       <c r="V24" s="3">
-        <v>40.47</v>
+        <v>44.03</v>
       </c>
       <c r="W24" s="3">
         <v>282.3</v>
       </c>
       <c r="X24" s="2">
         <v>22.27</v>
       </c>
       <c r="Y24" s="2">
-        <v>740.7</v>
+        <v>744.26</v>
       </c>
       <c r="Z24" s="2">
-        <v>75.09</v>
+        <v>75.45</v>
       </c>
       <c r="AA24" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F25" s="2">
         <v>40003326</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -6439,63 +6439,63 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>82.53</v>
       </c>
       <c r="Q36" s="3">
         <v>40.72</v>
       </c>
       <c r="R36" s="3">
         <v>109.49</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>232.74</v>
       </c>
       <c r="U36" s="3">
         <v>82.53</v>
       </c>
       <c r="V36" s="3">
-        <v>45.99</v>
+        <v>48.66</v>
       </c>
       <c r="W36" s="3">
         <v>109.49</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>238.01</v>
+        <v>240.68</v>
       </c>
       <c r="Z36" s="2">
-        <v>45.92</v>
+        <v>46.43</v>
       </c>
       <c r="AA36" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F37" s="2">
         <v>40033113</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -6688,63 +6688,63 @@
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>223.45</v>
       </c>
       <c r="Q39" s="3">
         <v>31.83</v>
       </c>
       <c r="R39" s="3">
         <v>12.71</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>267.99</v>
       </c>
       <c r="U39" s="3">
         <v>223.45</v>
       </c>
       <c r="V39" s="3">
-        <v>35.95</v>
+        <v>37.12</v>
       </c>
       <c r="W39" s="3">
         <v>12.71</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>272.1</v>
+        <v>273.28</v>
       </c>
       <c r="Z39" s="2">
-        <v>44.38</v>
+        <v>44.57</v>
       </c>
       <c r="AA39" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F40" s="2">
         <v>40036081</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -6771,63 +6771,63 @@
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>143.59</v>
       </c>
       <c r="Q40" s="3">
         <v>23.69</v>
       </c>
       <c r="R40" s="3">
         <v>12.09</v>
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>179.38</v>
       </c>
       <c r="U40" s="3">
         <v>143.59</v>
       </c>
       <c r="V40" s="3">
-        <v>25.48</v>
+        <v>26.65</v>
       </c>
       <c r="W40" s="3">
         <v>12.09</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
-        <v>181.16</v>
+        <v>182.33</v>
       </c>
       <c r="Z40" s="2">
-        <v>21.39</v>
+        <v>21.53</v>
       </c>
       <c r="AA40" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F41" s="2">
         <v>40036080</v>
       </c>
       <c r="G41" s="2" t="s">
@@ -7020,60 +7020,60 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>151.26</v>
       </c>
       <c r="Q43" s="3">
         <v>60.85</v>
       </c>
       <c r="R43" s="3">
         <v>11.74</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>223.85</v>
       </c>
       <c r="U43" s="3">
         <v>151.3</v>
       </c>
       <c r="V43" s="3">
-        <v>66.23</v>
+        <v>68.9</v>
       </c>
       <c r="W43" s="3">
         <v>11.74</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>229.28</v>
+        <v>231.94</v>
       </c>
       <c r="Z43" s="2" t="s">
         <v>63</v>
       </c>
       <c r="AA43" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>205</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F44" s="2">
@@ -7103,63 +7103,63 @@
       <c r="N44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P44" s="3">
         <v>0</v>
       </c>
       <c r="Q44" s="3">
         <v>31.5</v>
       </c>
       <c r="R44" s="3">
         <v>22.86</v>
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>54.36</v>
       </c>
       <c r="U44" s="3">
         <v>0</v>
       </c>
       <c r="V44" s="3">
-        <v>32.32</v>
+        <v>33.91</v>
       </c>
       <c r="W44" s="3">
         <v>22.86</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
-        <v>55.18</v>
+        <v>56.77</v>
       </c>
       <c r="Z44" s="2">
-        <v>13.3</v>
+        <v>13.68</v>
       </c>
       <c r="AA44" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F45" s="2">
         <v>40032757</v>
       </c>
       <c r="G45" s="2" t="s">
@@ -7186,63 +7186,63 @@
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>132.81</v>
       </c>
       <c r="Q45" s="3">
         <v>13.06</v>
       </c>
       <c r="R45" s="3">
         <v>44.7</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>190.57</v>
       </c>
       <c r="U45" s="3">
         <v>141.47</v>
       </c>
       <c r="V45" s="3">
-        <v>13.37</v>
+        <v>13.96</v>
       </c>
       <c r="W45" s="3">
         <v>44.7</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>199.54</v>
+        <v>200.13</v>
       </c>
       <c r="Z45" s="2">
-        <v>48.76</v>
+        <v>48.91</v>
       </c>
       <c r="AA45" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F46" s="2">
         <v>40033117</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -7518,63 +7518,63 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>205.15</v>
       </c>
       <c r="Q49" s="3">
         <v>26.94</v>
       </c>
       <c r="R49" s="3">
         <v>17.49</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>249.58</v>
       </c>
       <c r="U49" s="3">
         <v>205.15</v>
       </c>
       <c r="V49" s="3">
-        <v>29.3</v>
+        <v>31.07</v>
       </c>
       <c r="W49" s="3">
         <v>17.49</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>251.93</v>
+        <v>253.71</v>
       </c>
       <c r="Z49" s="2">
-        <v>44.32</v>
+        <v>44.63</v>
       </c>
       <c r="AA49" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F50" s="2">
         <v>40049260</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -8016,63 +8016,63 @@
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="3">
         <v>250.49</v>
       </c>
       <c r="Q55" s="3">
         <v>27.97</v>
       </c>
       <c r="R55" s="3">
         <v>9.97</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>288.43</v>
       </c>
       <c r="U55" s="3">
         <v>250.49</v>
       </c>
       <c r="V55" s="3">
-        <v>34.5</v>
+        <v>38.05</v>
       </c>
       <c r="W55" s="3">
         <v>9.97</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
-        <v>294.96</v>
+        <v>298.51</v>
       </c>
       <c r="Z55" s="2">
-        <v>46.01</v>
+        <v>46.56</v>
       </c>
       <c r="AA55" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F56" s="2">
         <v>40058264</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -8348,63 +8348,63 @@
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P59" s="3">
         <v>48.21</v>
       </c>
       <c r="Q59" s="3">
         <v>26.39</v>
       </c>
       <c r="R59" s="3">
         <v>16.4</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>91</v>
       </c>
       <c r="U59" s="3">
         <v>48.21</v>
       </c>
       <c r="V59" s="3">
-        <v>29.9</v>
+        <v>31.68</v>
       </c>
       <c r="W59" s="3">
         <v>16.4</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
-        <v>94.51</v>
+        <v>96.29</v>
       </c>
       <c r="Z59" s="2">
-        <v>38.09</v>
+        <v>38.8</v>
       </c>
       <c r="AA59" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F60" s="2">
         <v>40035930</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -8431,63 +8431,63 @@
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P60" s="3">
         <v>198.41</v>
       </c>
       <c r="Q60" s="3">
         <v>16.6</v>
       </c>
       <c r="R60" s="3">
         <v>12.02</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>227.03</v>
       </c>
       <c r="U60" s="3">
         <v>198.41</v>
       </c>
       <c r="V60" s="3">
-        <v>20.11</v>
+        <v>21.88</v>
       </c>
       <c r="W60" s="3">
         <v>12.02</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>230.54</v>
+        <v>232.31</v>
       </c>
       <c r="Z60" s="2">
-        <v>39.42</v>
+        <v>39.72</v>
       </c>
       <c r="AA60" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>280</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F61" s="2">
         <v>40049263</v>
       </c>
       <c r="G61" s="2" t="s">
@@ -8514,63 +8514,63 @@
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>178.56</v>
       </c>
       <c r="Q61" s="3">
         <v>31.38</v>
       </c>
       <c r="R61" s="3">
         <v>6.57</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>216.51</v>
       </c>
       <c r="U61" s="3">
         <v>178.56</v>
       </c>
       <c r="V61" s="3">
-        <v>39.48</v>
+        <v>43.03</v>
       </c>
       <c r="W61" s="3">
         <v>6.57</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>224.61</v>
+        <v>228.16</v>
       </c>
       <c r="Z61" s="2">
-        <v>40.71</v>
+        <v>41.36</v>
       </c>
       <c r="AA61" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F62" s="2">
         <v>40049266</v>
       </c>
       <c r="G62" s="2" t="s">
@@ -8597,63 +8597,63 @@
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>163.14</v>
       </c>
       <c r="Q62" s="3">
         <v>28.9</v>
       </c>
       <c r="R62" s="3">
         <v>6.84</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>198.88</v>
       </c>
       <c r="U62" s="3">
         <v>163.14</v>
       </c>
       <c r="V62" s="3">
-        <v>29.5</v>
+        <v>30.29</v>
       </c>
       <c r="W62" s="3">
         <v>6.84</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>199.48</v>
+        <v>200.26</v>
       </c>
       <c r="Z62" s="2">
-        <v>35.75</v>
+        <v>35.89</v>
       </c>
       <c r="AA62" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>288</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F63" s="2">
         <v>40033242</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -8763,63 +8763,63 @@
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P64" s="3">
         <v>47.71</v>
       </c>
       <c r="Q64" s="3">
         <v>17.32</v>
       </c>
       <c r="R64" s="3">
         <v>4.28</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>69.31</v>
       </c>
       <c r="U64" s="3">
         <v>44.96</v>
       </c>
       <c r="V64" s="3">
-        <v>17.32</v>
+        <v>18.81</v>
       </c>
       <c r="W64" s="3">
         <v>4.28</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>66.56</v>
+        <v>68.05</v>
       </c>
       <c r="Z64" s="2">
-        <v>19.01</v>
+        <v>19.43</v>
       </c>
       <c r="AA64" s="2">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>298</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F65" s="2">
         <v>7845425</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -9905,63 +9905,63 @@
       <c r="N78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P78" s="3">
         <v>175.95</v>
       </c>
       <c r="Q78" s="3">
         <v>33.49</v>
       </c>
       <c r="R78" s="3">
         <v>132.19</v>
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>341.63</v>
       </c>
       <c r="U78" s="3">
         <v>175.95</v>
       </c>
       <c r="V78" s="3">
-        <v>33.49</v>
+        <v>34.96</v>
       </c>
       <c r="W78" s="3">
         <v>132.19</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
-        <v>341.63</v>
+        <v>343.1</v>
       </c>
       <c r="Z78" s="2">
-        <v>57.43</v>
+        <v>57.68</v>
       </c>
       <c r="AA78" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>358</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F79" s="2">
         <v>40032828</v>
       </c>
       <c r="G79" s="2" t="s">
@@ -10071,63 +10071,63 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>139.3</v>
       </c>
       <c r="Q80" s="3">
         <v>27.83</v>
       </c>
       <c r="R80" s="3">
         <v>23.39</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>190.52</v>
       </c>
       <c r="U80" s="3">
         <v>111.88</v>
       </c>
       <c r="V80" s="3">
-        <v>30.42</v>
+        <v>31.59</v>
       </c>
       <c r="W80" s="3">
         <v>23.39</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>165.69</v>
+        <v>166.86</v>
       </c>
       <c r="Z80" s="2">
-        <v>56.5</v>
+        <v>56.9</v>
       </c>
       <c r="AA80" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>366</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F81" s="2">
         <v>40036022</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -10154,63 +10154,63 @@
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>221.18</v>
       </c>
       <c r="Q81" s="3">
         <v>38.74</v>
       </c>
       <c r="R81" s="3">
         <v>42.41</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>302.33</v>
       </c>
       <c r="U81" s="3">
         <v>221.18</v>
       </c>
       <c r="V81" s="3">
-        <v>40.52</v>
+        <v>42.29</v>
       </c>
       <c r="W81" s="3">
         <v>42.41</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>304.1</v>
+        <v>305.88</v>
       </c>
       <c r="Z81" s="2">
-        <v>41</v>
+        <v>41.24</v>
       </c>
       <c r="AA81" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F82" s="2">
         <v>40036954</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -10486,63 +10486,63 @@
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>352.41</v>
       </c>
       <c r="Q85" s="3">
         <v>23.35</v>
       </c>
       <c r="R85" s="3">
         <v>80.34</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>456.09</v>
       </c>
       <c r="U85" s="3">
         <v>352.41</v>
       </c>
       <c r="V85" s="3">
-        <v>25.99</v>
+        <v>28.65</v>
       </c>
       <c r="W85" s="3">
         <v>80.34</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>458.73</v>
+        <v>461.4</v>
       </c>
       <c r="Z85" s="2">
-        <v>54.53</v>
+        <v>54.85</v>
       </c>
       <c r="AA85" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>389</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F86" s="2">
         <v>40032999</v>
       </c>
       <c r="G86" s="2" t="s">
@@ -10569,63 +10569,63 @@
       <c r="N86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P86" s="3">
         <v>233.77</v>
       </c>
       <c r="Q86" s="3">
         <v>15.12</v>
       </c>
       <c r="R86" s="3">
         <v>47.04</v>
       </c>
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>295.94</v>
       </c>
       <c r="U86" s="3">
         <v>233.77</v>
       </c>
       <c r="V86" s="3">
-        <v>18.95</v>
+        <v>20.73</v>
       </c>
       <c r="W86" s="3">
         <v>47.04</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
-        <v>299.77</v>
+        <v>301.55</v>
       </c>
       <c r="Z86" s="2">
-        <v>46.31</v>
+        <v>46.58</v>
       </c>
       <c r="AA86" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>392</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>393</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F87" s="2">
         <v>40033009</v>
       </c>
       <c r="G87" s="2" t="s">
@@ -10984,63 +10984,63 @@
       <c r="N91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P91" s="3">
         <v>235.5</v>
       </c>
       <c r="Q91" s="3">
         <v>35.21</v>
       </c>
       <c r="R91" s="3">
         <v>20.11</v>
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>290.82</v>
       </c>
       <c r="U91" s="3">
         <v>199.7</v>
       </c>
       <c r="V91" s="3">
-        <v>38.76</v>
+        <v>40.53</v>
       </c>
       <c r="W91" s="3">
         <v>20.11</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
-        <v>258.56</v>
+        <v>260.34</v>
       </c>
       <c r="Z91" s="2">
-        <v>85.1</v>
+        <v>85.68</v>
       </c>
       <c r="AA91" s="2">
         <v>97</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>410</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>411</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F92" s="2">
         <v>40033247</v>
       </c>
       <c r="G92" s="2" t="s">
@@ -11397,63 +11397,63 @@
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>206.47</v>
       </c>
       <c r="Q96" s="3">
         <v>87.17</v>
       </c>
       <c r="R96" s="3">
         <v>53.96</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>347.59</v>
       </c>
       <c r="U96" s="3">
         <v>206.47</v>
       </c>
       <c r="V96" s="3">
-        <v>91.52</v>
+        <v>93.29</v>
       </c>
       <c r="W96" s="3">
         <v>53.96</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>351.95</v>
+        <v>353.72</v>
       </c>
       <c r="Z96" s="2">
-        <v>40.52</v>
+        <v>40.73</v>
       </c>
       <c r="AA96" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>430</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>431</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F97" s="2">
         <v>40035928</v>
       </c>
       <c r="G97" s="2" t="s">
@@ -11563,63 +11563,63 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>249.34</v>
       </c>
       <c r="Q98" s="3">
         <v>39.3</v>
       </c>
       <c r="R98" s="3">
         <v>22.48</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>311.12</v>
       </c>
       <c r="U98" s="3">
         <v>249.34</v>
       </c>
       <c r="V98" s="3">
-        <v>43.43</v>
+        <v>46.98</v>
       </c>
       <c r="W98" s="3">
         <v>22.48</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>315.26</v>
+        <v>318.81</v>
       </c>
       <c r="Z98" s="2">
-        <v>42.71</v>
+        <v>43.19</v>
       </c>
       <c r="AA98" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F99" s="2">
         <v>40049252</v>
       </c>
       <c r="G99" s="2" t="s">
@@ -11646,63 +11646,63 @@
       <c r="N99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P99" s="3">
         <v>234.94</v>
       </c>
       <c r="Q99" s="3">
         <v>8.92</v>
       </c>
       <c r="R99" s="3">
         <v>55.58</v>
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>299.43</v>
       </c>
       <c r="U99" s="3">
         <v>234.94</v>
       </c>
       <c r="V99" s="3">
-        <v>12.43</v>
+        <v>14.2</v>
       </c>
       <c r="W99" s="3">
         <v>55.58</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
-        <v>302.94</v>
+        <v>304.72</v>
       </c>
       <c r="Z99" s="2">
-        <v>54.06</v>
+        <v>54.38</v>
       </c>
       <c r="AA99" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>442</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>443</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F100" s="2">
         <v>40036013</v>
       </c>
       <c r="G100" s="2" t="s">
@@ -11729,63 +11729,63 @@
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>443.1</v>
       </c>
       <c r="Q100" s="3">
         <v>57.54</v>
       </c>
       <c r="R100" s="3">
         <v>61.06</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>561.7</v>
       </c>
       <c r="U100" s="3">
         <v>443.1</v>
       </c>
       <c r="V100" s="3">
-        <v>58.48</v>
+        <v>60.89</v>
       </c>
       <c r="W100" s="3">
         <v>61.06</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>562.64</v>
+        <v>565.06</v>
       </c>
       <c r="Z100" s="2">
-        <v>54.57</v>
+        <v>54.8</v>
       </c>
       <c r="AA100" s="2">
         <v>68</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F101" s="2">
         <v>40033011</v>
       </c>
       <c r="G101" s="2" t="s">
@@ -11812,63 +11812,63 @@
       <c r="N101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P101" s="3">
         <v>77.46</v>
       </c>
       <c r="Q101" s="3">
         <v>7.56</v>
       </c>
       <c r="R101" s="3">
         <v>22.07</v>
       </c>
       <c r="S101" s="3">
         <v>0</v>
       </c>
       <c r="T101" s="3">
         <v>107.09</v>
       </c>
       <c r="U101" s="3">
         <v>77.46</v>
       </c>
       <c r="V101" s="3">
-        <v>7.56</v>
+        <v>10.2</v>
       </c>
       <c r="W101" s="3">
         <v>22.07</v>
       </c>
       <c r="X101" s="2">
         <v>0</v>
       </c>
       <c r="Y101" s="2">
-        <v>107.09</v>
+        <v>109.73</v>
       </c>
       <c r="Z101" s="2">
-        <v>39.02</v>
+        <v>39.99</v>
       </c>
       <c r="AA101" s="2">
         <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>449</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>450</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F102" s="2">
         <v>40036018</v>
       </c>
       <c r="G102" s="2" t="s">
@@ -12144,63 +12144,63 @@
       <c r="N105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P105" s="3">
         <v>197.25</v>
       </c>
       <c r="Q105" s="3">
         <v>38.99</v>
       </c>
       <c r="R105" s="3">
         <v>44.52</v>
       </c>
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>280.76</v>
       </c>
       <c r="U105" s="3">
         <v>197.25</v>
       </c>
       <c r="V105" s="3">
-        <v>44</v>
+        <v>45.17</v>
       </c>
       <c r="W105" s="3">
         <v>44.52</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
-        <v>285.77</v>
+        <v>286.94</v>
       </c>
       <c r="Z105" s="2">
-        <v>25.06</v>
+        <v>25.16</v>
       </c>
       <c r="AA105" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>466</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>467</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F106" s="2">
         <v>40036079</v>
       </c>
       <c r="G106" s="2" t="s">
@@ -12227,63 +12227,63 @@
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>164.72</v>
       </c>
       <c r="Q106" s="3">
         <v>32.72</v>
       </c>
       <c r="R106" s="3">
         <v>63.2</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>260.64</v>
       </c>
       <c r="U106" s="3">
         <v>164.72</v>
       </c>
       <c r="V106" s="3">
-        <v>34.21</v>
+        <v>35.38</v>
       </c>
       <c r="W106" s="3">
         <v>63.2</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>262.13</v>
+        <v>263.3</v>
       </c>
       <c r="Z106" s="2">
-        <v>26.21</v>
+        <v>26.32</v>
       </c>
       <c r="AA106" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>471</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>472</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F107" s="2">
         <v>40036077</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -12642,63 +12642,63 @@
       <c r="N111" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O111" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P111" s="3">
         <v>163.63</v>
       </c>
       <c r="Q111" s="3">
         <v>22.71</v>
       </c>
       <c r="R111" s="3">
         <v>16.49</v>
       </c>
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>202.83</v>
       </c>
       <c r="U111" s="3">
         <v>163.63</v>
       </c>
       <c r="V111" s="3">
-        <v>23.09</v>
+        <v>23.81</v>
       </c>
       <c r="W111" s="3">
         <v>16.49</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
-        <v>203.21</v>
+        <v>203.93</v>
       </c>
       <c r="Z111" s="2">
-        <v>52.64</v>
+        <v>52.83</v>
       </c>
       <c r="AA111" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>492</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>493</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F112" s="2">
         <v>40035925</v>
       </c>
       <c r="G112" s="2" t="s">
@@ -12725,63 +12725,63 @@
       <c r="N112" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O112" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P112" s="3">
         <v>152.63</v>
       </c>
       <c r="Q112" s="3">
         <v>53.3</v>
       </c>
       <c r="R112" s="3">
         <v>6.09</v>
       </c>
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>212.02</v>
       </c>
       <c r="U112" s="3">
         <v>152.63</v>
       </c>
       <c r="V112" s="3">
-        <v>55.79</v>
+        <v>56.98</v>
       </c>
       <c r="W112" s="3">
         <v>6.09</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
-        <v>214.5</v>
+        <v>215.69</v>
       </c>
       <c r="Z112" s="2">
-        <v>54.79</v>
+        <v>55.1</v>
       </c>
       <c r="AA112" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>496</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>497</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F113" s="2">
         <v>40036075</v>
       </c>
       <c r="G113" s="2" t="s">
@@ -13220,66 +13220,66 @@
       <c r="M118" s="3">
         <v>177.66</v>
       </c>
       <c r="N118" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P118" s="3">
         <v>75.48</v>
       </c>
       <c r="Q118" s="3">
         <v>16.23</v>
       </c>
       <c r="R118" s="3">
         <v>2.44</v>
       </c>
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>94.15</v>
       </c>
       <c r="U118" s="3">
-        <v>66.73</v>
+        <v>67.2</v>
       </c>
       <c r="V118" s="3">
-        <v>17.98</v>
+        <v>18.87</v>
       </c>
       <c r="W118" s="3">
         <v>2.44</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
-        <v>87.15</v>
+        <v>88.51</v>
       </c>
       <c r="Z118" s="2">
-        <v>49.06</v>
+        <v>49.82</v>
       </c>
       <c r="AA118" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>520</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>521</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F119" s="2">
         <v>40034082</v>
       </c>
       <c r="G119" s="2" t="s">
@@ -13306,63 +13306,63 @@
       <c r="N119" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P119" s="3">
         <v>76.78</v>
       </c>
       <c r="Q119" s="3">
         <v>15.82</v>
       </c>
       <c r="R119" s="3">
         <v>2.22</v>
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>94.82</v>
       </c>
       <c r="U119" s="3">
         <v>77.68</v>
       </c>
       <c r="V119" s="3">
-        <v>17.01</v>
+        <v>17.6</v>
       </c>
       <c r="W119" s="3">
         <v>2.22</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
-        <v>96.91</v>
+        <v>97.5</v>
       </c>
       <c r="Z119" s="2">
-        <v>67.51</v>
+        <v>67.91</v>
       </c>
       <c r="AA119" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>524</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>525</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F120" s="2">
         <v>40034086</v>
       </c>
       <c r="G120" s="2" t="s">
@@ -13389,63 +13389,63 @@
       <c r="N120" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O120" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P120" s="3">
         <v>209.14</v>
       </c>
       <c r="Q120" s="3">
         <v>28.13</v>
       </c>
       <c r="R120" s="3">
         <v>23.51</v>
       </c>
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>260.78</v>
       </c>
       <c r="U120" s="3">
         <v>209.14</v>
       </c>
       <c r="V120" s="3">
-        <v>29.9</v>
+        <v>31.68</v>
       </c>
       <c r="W120" s="3">
         <v>23.51</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
-        <v>262.55</v>
+        <v>264.33</v>
       </c>
       <c r="Z120" s="2">
-        <v>73.83</v>
+        <v>74.33</v>
       </c>
       <c r="AA120" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>528</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F121" s="2">
         <v>40033017</v>
       </c>
       <c r="G121" s="2" t="s">
@@ -16313,63 +16313,63 @@
       <c r="N156" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3">
         <v>122.49</v>
       </c>
       <c r="Q156" s="3">
         <v>17.27</v>
       </c>
       <c r="R156" s="3">
         <v>19.04</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>158.8</v>
       </c>
       <c r="U156" s="3">
         <v>122.49</v>
       </c>
       <c r="V156" s="3">
-        <v>17.27</v>
+        <v>18.46</v>
       </c>
       <c r="W156" s="3">
         <v>19.04</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>158.8</v>
+        <v>159.99</v>
       </c>
       <c r="Z156" s="2">
-        <v>23.31</v>
+        <v>23.48</v>
       </c>
       <c r="AA156" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>680</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>681</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>682</v>
       </c>
       <c r="F157" s="2">
         <v>40049257</v>
       </c>
       <c r="G157" s="2" t="s">
@@ -16479,63 +16479,63 @@
       <c r="N158" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3">
         <v>578.97</v>
       </c>
       <c r="Q158" s="3">
         <v>69.03</v>
       </c>
       <c r="R158" s="3">
         <v>56.03</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>704.03</v>
       </c>
       <c r="U158" s="3">
         <v>587.91</v>
       </c>
       <c r="V158" s="3">
-        <v>78.99</v>
+        <v>82.8</v>
       </c>
       <c r="W158" s="3">
         <v>56.03</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>722.94</v>
+        <v>726.75</v>
       </c>
       <c r="Z158" s="2">
-        <v>79.14</v>
+        <v>79.55</v>
       </c>
       <c r="AA158" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>688</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>689</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>690</v>
       </c>
       <c r="F159" s="2">
         <v>40060564</v>
       </c>
       <c r="G159" s="2" t="s">
@@ -16846,197 +16846,197 @@
       </c>
       <c r="Z162" s="2">
         <v>59.83</v>
       </c>
       <c r="AA162" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>705</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>706</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F163" s="2">
-        <v>40057346</v>
+        <v>40005898</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>708</v>
       </c>
       <c r="J163" s="3" t="s">
-        <v>283</v>
+        <v>709</v>
       </c>
       <c r="K163" s="3">
-        <v>103.06</v>
+        <v>178.35</v>
       </c>
       <c r="L163" s="3">
-        <v>48.54</v>
+        <v>39.13</v>
       </c>
       <c r="M163" s="3">
-        <v>151.59</v>
+        <v>217.47</v>
       </c>
       <c r="N163" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3">
-        <v>21.42</v>
+        <v>37.44</v>
       </c>
       <c r="Q163" s="3">
-        <v>11.97</v>
+        <v>31.73</v>
       </c>
       <c r="R163" s="3">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="S163" s="3">
-        <v>0</v>
+        <v>19.6</v>
       </c>
       <c r="T163" s="3">
-        <v>33.4</v>
+        <v>92.07</v>
       </c>
       <c r="U163" s="3">
-        <v>21.42</v>
+        <v>37.44</v>
       </c>
       <c r="V163" s="3">
-        <v>11.97</v>
+        <v>31.73</v>
       </c>
       <c r="W163" s="3">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="X163" s="2">
-        <v>0</v>
+        <v>19.6</v>
       </c>
       <c r="Y163" s="2">
-        <v>33.4</v>
+        <v>92.07</v>
       </c>
       <c r="Z163" s="2">
-        <v>22.03</v>
+        <v>42.34</v>
       </c>
       <c r="AA163" s="2">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="F164" s="2">
-        <v>40005898</v>
+        <v>40057346</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I164" s="3" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="J164" s="3" t="s">
-        <v>713</v>
+        <v>283</v>
       </c>
       <c r="K164" s="3">
-        <v>178.35</v>
+        <v>103.06</v>
       </c>
       <c r="L164" s="3">
-        <v>39.13</v>
+        <v>48.54</v>
       </c>
       <c r="M164" s="3">
-        <v>217.47</v>
+        <v>151.59</v>
       </c>
       <c r="N164" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3">
-        <v>37.44</v>
+        <v>21.42</v>
       </c>
       <c r="Q164" s="3">
-        <v>31.73</v>
+        <v>11.97</v>
       </c>
       <c r="R164" s="3">
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="S164" s="3">
-        <v>19.6</v>
+        <v>0</v>
       </c>
       <c r="T164" s="3">
-        <v>92.07</v>
+        <v>33.4</v>
       </c>
       <c r="U164" s="3">
-        <v>37.44</v>
+        <v>21.42</v>
       </c>
       <c r="V164" s="3">
-        <v>31.73</v>
+        <v>11.97</v>
       </c>
       <c r="W164" s="3">
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="X164" s="2">
-        <v>19.6</v>
+        <v>0</v>
       </c>
       <c r="Y164" s="2">
-        <v>92.07</v>
+        <v>33.4</v>
       </c>
       <c r="Z164" s="2">
-        <v>42.34</v>
+        <v>22.03</v>
       </c>
       <c r="AA164" s="2">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>714</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F165" s="2">
         <v>40059503</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H165" s="3" t="s">
@@ -17107,51 +17107,51 @@
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>718</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>719</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F166" s="2">
         <v>40003695</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>721</v>
       </c>
       <c r="J166" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K166" s="3">
         <v>79.83</v>
       </c>
       <c r="L166" s="3">
         <v>34.51</v>
       </c>
       <c r="M166" s="3">
         <v>114.34</v>
       </c>
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>64.21</v>
       </c>
       <c r="Q166" s="3">
         <v>26.14</v>
       </c>
       <c r="R166" s="3">
         <v>3.69</v>
       </c>
@@ -17356,51 +17356,51 @@
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F169" s="2">
         <v>40004171</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J169" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K169" s="3">
         <v>80.59</v>
       </c>
       <c r="L169" s="3">
         <v>34.57</v>
       </c>
       <c r="M169" s="3">
         <v>115.16</v>
       </c>
       <c r="N169" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P169" s="3">
         <v>74.16</v>
       </c>
       <c r="Q169" s="3">
         <v>30.84</v>
       </c>
       <c r="R169" s="3">
         <v>0</v>
       </c>
@@ -17771,51 +17771,51 @@
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>750</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>751</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>752</v>
       </c>
       <c r="F174" s="2">
         <v>40004800</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J174" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K174" s="3">
         <v>78.8</v>
       </c>
       <c r="L174" s="3">
         <v>34.8</v>
       </c>
       <c r="M174" s="3">
         <v>113.6</v>
       </c>
       <c r="N174" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O174" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P174" s="3">
         <v>73.8</v>
       </c>
       <c r="Q174" s="3">
         <v>30.77</v>
       </c>
       <c r="R174" s="3">
         <v>3.69</v>
       </c>
@@ -17851,54 +17851,54 @@
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>753</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>754</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F175" s="2">
         <v>40005902</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I175" s="3" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="J175" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K175" s="3">
         <v>81.58</v>
       </c>
       <c r="L175" s="3">
         <v>38.39</v>
       </c>
       <c r="M175" s="3">
         <v>119.98</v>
       </c>
       <c r="N175" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P175" s="3">
         <v>74.42</v>
       </c>
       <c r="Q175" s="3">
         <v>36.08</v>
       </c>
       <c r="R175" s="3">
         <v>0</v>
       </c>
@@ -17937,51 +17937,51 @@
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>756</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>757</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>758</v>
       </c>
       <c r="F176" s="2">
         <v>40003841</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J176" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K176" s="3">
         <v>81.1</v>
       </c>
       <c r="L176" s="3">
         <v>34.83</v>
       </c>
       <c r="M176" s="3">
         <v>115.93</v>
       </c>
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>71.35</v>
       </c>
       <c r="Q176" s="3">
         <v>21.67</v>
       </c>
       <c r="R176" s="3">
         <v>3.31</v>
       </c>
@@ -18100,54 +18100,54 @@
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>764</v>
       </c>
       <c r="F178" s="2">
         <v>40005901</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I178" s="3" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="J178" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K178" s="3">
         <v>206.83</v>
       </c>
       <c r="L178" s="3">
         <v>19.49</v>
       </c>
       <c r="M178" s="3">
         <v>226.32</v>
       </c>
       <c r="N178" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P178" s="3">
         <v>194.11</v>
       </c>
       <c r="Q178" s="3">
         <v>16.99</v>
       </c>
       <c r="R178" s="3">
         <v>0</v>
       </c>
@@ -18518,51 +18518,51 @@
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>782</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>783</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F183" s="2">
         <v>40004150</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J183" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K183" s="3">
         <v>86.51</v>
       </c>
       <c r="L183" s="3">
         <v>34.89</v>
       </c>
       <c r="M183" s="3">
         <v>121.4</v>
       </c>
       <c r="N183" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O183" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P183" s="3">
         <v>86.51</v>
       </c>
       <c r="Q183" s="3">
         <v>28.98</v>
       </c>
       <c r="R183" s="3">
         <v>0</v>
       </c>
@@ -19431,51 +19431,51 @@
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>824</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>825</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F194" s="2">
         <v>40003831</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J194" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K194" s="3">
         <v>82.33</v>
       </c>
       <c r="L194" s="3">
         <v>34.57</v>
       </c>
       <c r="M194" s="3">
         <v>116.9</v>
       </c>
       <c r="N194" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P194" s="3">
         <v>59.92</v>
       </c>
       <c r="Q194" s="3">
         <v>6.56</v>
       </c>
       <c r="R194" s="3">
         <v>0</v>
       </c>
@@ -19677,54 +19677,54 @@
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>834</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>835</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F197" s="2">
         <v>40005899</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H197" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I197" s="3" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="J197" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K197" s="3">
         <v>46.61</v>
       </c>
       <c r="L197" s="3">
         <v>19.53</v>
       </c>
       <c r="M197" s="3">
         <v>66.14</v>
       </c>
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>33.96</v>
       </c>
       <c r="Q197" s="3">
         <v>15.28</v>
       </c>
       <c r="R197" s="3">
         <v>0</v>
       </c>
@@ -19763,51 +19763,51 @@
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>837</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>838</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F198" s="2">
         <v>7827508</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J198" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K198" s="3">
         <v>70.07</v>
       </c>
       <c r="L198" s="3">
         <v>0</v>
       </c>
       <c r="M198" s="3">
         <v>70.07</v>
       </c>
       <c r="N198" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O198" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P198" s="3">
         <v>70.07</v>
       </c>
       <c r="Q198" s="3">
         <v>0</v>
       </c>
       <c r="R198" s="3">
         <v>0</v>
       </c>
@@ -19846,51 +19846,51 @@
       <c r="B199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>840</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>841</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>842</v>
       </c>
       <c r="F199" s="2">
         <v>40015609</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H199" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J199" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K199" s="3">
         <v>89.26</v>
       </c>
       <c r="L199" s="3">
         <v>36.12</v>
       </c>
       <c r="M199" s="3">
         <v>125.38</v>
       </c>
       <c r="N199" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O199" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P199" s="3">
         <v>55.31</v>
       </c>
       <c r="Q199" s="3">
         <v>26.9</v>
       </c>
       <c r="R199" s="3">
         <v>0</v>
       </c>
@@ -19926,54 +19926,54 @@
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>843</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>844</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F200" s="2">
         <v>40006236</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I200" s="3" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="J200" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K200" s="3">
         <v>168.91</v>
       </c>
       <c r="L200" s="3">
         <v>19.56</v>
       </c>
       <c r="M200" s="3">
         <v>188.47</v>
       </c>
       <c r="N200" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P200" s="3">
         <v>15.19</v>
       </c>
       <c r="Q200" s="3">
         <v>14.68</v>
       </c>
       <c r="R200" s="3">
         <v>0</v>
       </c>
@@ -20173,54 +20173,54 @@
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>855</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>856</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F203" s="2">
         <v>40005900</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H203" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I203" s="3" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="J203" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K203" s="3">
         <v>139.57</v>
       </c>
       <c r="L203" s="3">
         <v>39.13</v>
       </c>
       <c r="M203" s="3">
         <v>178.69</v>
       </c>
       <c r="N203" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P203" s="3">
         <v>55.76</v>
       </c>
       <c r="Q203" s="3">
         <v>33.57</v>
       </c>
       <c r="R203" s="3">
         <v>0</v>
       </c>
@@ -20508,51 +20508,51 @@
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>869</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>870</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F207" s="2">
         <v>40003677</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H207" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>721</v>
       </c>
       <c r="J207" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K207" s="3">
         <v>87.62</v>
       </c>
       <c r="L207" s="3">
         <v>34.57</v>
       </c>
       <c r="M207" s="3">
         <v>122.19</v>
       </c>
       <c r="N207" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O207" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P207" s="3">
         <v>84.07</v>
       </c>
       <c r="Q207" s="3">
         <v>33.26</v>
       </c>
       <c r="R207" s="3">
         <v>0</v>
       </c>
@@ -20579,197 +20579,197 @@
       </c>
       <c r="Z207" s="2">
         <v>88.75</v>
       </c>
       <c r="AA207" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>872</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>873</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>874</v>
       </c>
       <c r="F208" s="2">
-        <v>40006395</v>
+        <v>40056793</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I208" s="3" t="s">
-        <v>95</v>
+        <v>875</v>
       </c>
       <c r="J208" s="3" t="s">
-        <v>96</v>
+        <v>283</v>
       </c>
       <c r="K208" s="3">
-        <v>132.35</v>
+        <v>212.39</v>
       </c>
       <c r="L208" s="3">
-        <v>39.15</v>
+        <v>72.63</v>
       </c>
       <c r="M208" s="3">
-        <v>171.5</v>
+        <v>285.02</v>
       </c>
       <c r="N208" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O208" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P208" s="3">
-        <v>72.97</v>
+        <v>43.04</v>
       </c>
       <c r="Q208" s="3">
-        <v>27.76</v>
+        <v>24.05</v>
       </c>
       <c r="R208" s="3">
-        <v>0</v>
+        <v>23.68</v>
       </c>
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
-        <v>100.73</v>
+        <v>90.77</v>
       </c>
       <c r="U208" s="3">
-        <v>71.91</v>
+        <v>43.04</v>
       </c>
       <c r="V208" s="3">
-        <v>27.76</v>
+        <v>24.05</v>
       </c>
       <c r="W208" s="3">
-        <v>0</v>
+        <v>23.68</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
-        <v>99.67</v>
+        <v>90.77</v>
       </c>
       <c r="Z208" s="2">
-        <v>58.12</v>
+        <v>31.85</v>
       </c>
       <c r="AA208" s="2">
-        <v>95</v>
+        <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>873</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="F209" s="2">
-        <v>40056793</v>
+        <v>40006395</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H209" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I209" s="3" t="s">
-        <v>877</v>
+        <v>95</v>
       </c>
       <c r="J209" s="3" t="s">
-        <v>283</v>
+        <v>96</v>
       </c>
       <c r="K209" s="3">
-        <v>212.39</v>
+        <v>132.35</v>
       </c>
       <c r="L209" s="3">
-        <v>72.63</v>
+        <v>39.15</v>
       </c>
       <c r="M209" s="3">
-        <v>285.02</v>
+        <v>171.5</v>
       </c>
       <c r="N209" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P209" s="3">
-        <v>43.04</v>
+        <v>72.97</v>
       </c>
       <c r="Q209" s="3">
-        <v>24.05</v>
+        <v>27.76</v>
       </c>
       <c r="R209" s="3">
-        <v>23.68</v>
+        <v>0</v>
       </c>
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
-        <v>90.77</v>
+        <v>100.73</v>
       </c>
       <c r="U209" s="3">
-        <v>43.04</v>
+        <v>71.91</v>
       </c>
       <c r="V209" s="3">
-        <v>24.05</v>
+        <v>27.76</v>
       </c>
       <c r="W209" s="3">
-        <v>23.68</v>
+        <v>0</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
-        <v>90.77</v>
+        <v>99.67</v>
       </c>
       <c r="Z209" s="2">
-        <v>31.85</v>
+        <v>58.12</v>
       </c>
       <c r="AA209" s="2">
-        <v>20</v>
+        <v>95</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>878</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>879</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F210" s="2">
         <v>40060657</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H210" s="3" t="s">
@@ -21253,51 +21253,51 @@
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>902</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>903</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>904</v>
       </c>
       <c r="F216" s="2">
         <v>40004181</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H216" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>733</v>
       </c>
       <c r="J216" s="3" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="K216" s="3">
         <v>85.06</v>
       </c>
       <c r="L216" s="3">
         <v>36.2</v>
       </c>
       <c r="M216" s="3">
         <v>121.26</v>
       </c>
       <c r="N216" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O216" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P216" s="3">
         <v>81.62</v>
       </c>
       <c r="Q216" s="3">
         <v>30.5</v>
       </c>
       <c r="R216" s="3">
         <v>0</v>
       </c>
@@ -22860,63 +22860,63 @@
       <c r="N235" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O235" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P235" s="3">
         <v>206.63</v>
       </c>
       <c r="Q235" s="3">
         <v>79.44</v>
       </c>
       <c r="R235" s="3">
         <v>48.62</v>
       </c>
       <c r="S235" s="3">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>334.69</v>
       </c>
       <c r="U235" s="3">
         <v>199.78</v>
       </c>
       <c r="V235" s="3">
-        <v>83.61</v>
+        <v>86.59</v>
       </c>
       <c r="W235" s="3">
         <v>48.62</v>
       </c>
       <c r="X235" s="2">
         <v>0</v>
       </c>
       <c r="Y235" s="2">
-        <v>332.01</v>
+        <v>334.98</v>
       </c>
       <c r="Z235" s="2">
-        <v>42.61</v>
+        <v>43</v>
       </c>
       <c r="AA235" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="236" spans="1:27">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>977</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>978</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F236" s="2">
         <v>40035472</v>
       </c>
       <c r="G236" s="2" t="s">
@@ -22943,63 +22943,63 @@
       <c r="N236" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P236" s="3">
         <v>782.74</v>
       </c>
       <c r="Q236" s="3">
         <v>105.65</v>
       </c>
       <c r="R236" s="3">
         <v>102.96</v>
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>991.35</v>
       </c>
       <c r="U236" s="3">
         <v>782.74</v>
       </c>
       <c r="V236" s="3">
-        <v>111.48</v>
+        <v>116.81</v>
       </c>
       <c r="W236" s="3">
         <v>102.96</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
-        <v>997.18</v>
+        <v>1002.51</v>
       </c>
       <c r="Z236" s="2">
-        <v>49.2</v>
+        <v>49.47</v>
       </c>
       <c r="AA236" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>982</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>983</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>984</v>
       </c>
       <c r="F237" s="2">
         <v>40035489</v>
       </c>
       <c r="G237" s="2" t="s">
@@ -23026,63 +23026,63 @@
       <c r="N237" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O237" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P237" s="3">
         <v>451.48</v>
       </c>
       <c r="Q237" s="3">
         <v>93.39</v>
       </c>
       <c r="R237" s="3">
         <v>43.48</v>
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>588.35</v>
       </c>
       <c r="U237" s="3">
         <v>455.47</v>
       </c>
       <c r="V237" s="3">
-        <v>93.39</v>
+        <v>104</v>
       </c>
       <c r="W237" s="3">
         <v>43.48</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
-        <v>592.33</v>
+        <v>602.95</v>
       </c>
       <c r="Z237" s="2">
-        <v>27.71</v>
+        <v>28.2</v>
       </c>
       <c r="AA237" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>985</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>986</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F238" s="2">
         <v>40034877</v>
       </c>
       <c r="G238" s="2" t="s">
@@ -23109,63 +23109,63 @@
       <c r="N238" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O238" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P238" s="3">
         <v>262.84</v>
       </c>
       <c r="Q238" s="3">
         <v>27.42</v>
       </c>
       <c r="R238" s="3">
         <v>32.99</v>
       </c>
       <c r="S238" s="3">
         <v>0</v>
       </c>
       <c r="T238" s="3">
         <v>323.24</v>
       </c>
       <c r="U238" s="3">
         <v>252.03</v>
       </c>
       <c r="V238" s="3">
-        <v>29.74</v>
+        <v>31.52</v>
       </c>
       <c r="W238" s="3">
         <v>32.99</v>
       </c>
       <c r="X238" s="2">
         <v>0</v>
       </c>
       <c r="Y238" s="2">
-        <v>314.76</v>
+        <v>316.54</v>
       </c>
       <c r="Z238" s="2">
-        <v>56.44</v>
+        <v>56.76</v>
       </c>
       <c r="AA238" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="239" spans="1:27">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>989</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>990</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>991</v>
       </c>
       <c r="F239" s="2">
         <v>0</v>
       </c>
       <c r="G239" s="2" t="s">
@@ -23275,63 +23275,63 @@
       <c r="N240" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O240" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P240" s="3">
         <v>586.27</v>
       </c>
       <c r="Q240" s="3">
         <v>111.57</v>
       </c>
       <c r="R240" s="3">
         <v>60.1</v>
       </c>
       <c r="S240" s="3">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>757.94</v>
       </c>
       <c r="U240" s="3">
         <v>586.27</v>
       </c>
       <c r="V240" s="3">
-        <v>118.32</v>
+        <v>124.53</v>
       </c>
       <c r="W240" s="3">
         <v>60.1</v>
       </c>
       <c r="X240" s="2">
         <v>0</v>
       </c>
       <c r="Y240" s="2">
-        <v>764.69</v>
+        <v>770.9</v>
       </c>
       <c r="Z240" s="2">
-        <v>65.23</v>
+        <v>65.76</v>
       </c>
       <c r="AA240" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>995</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>996</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>997</v>
       </c>
       <c r="F241" s="2">
         <v>40035586</v>
       </c>
       <c r="G241" s="2" t="s">
@@ -23358,63 +23358,63 @@
       <c r="N241" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O241" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P241" s="3">
         <v>236.01</v>
       </c>
       <c r="Q241" s="3">
         <v>26.32</v>
       </c>
       <c r="R241" s="3">
         <v>37.77</v>
       </c>
       <c r="S241" s="3">
         <v>0</v>
       </c>
       <c r="T241" s="3">
         <v>300.1</v>
       </c>
       <c r="U241" s="3">
         <v>217.56</v>
       </c>
       <c r="V241" s="3">
-        <v>28.15</v>
+        <v>30.79</v>
       </c>
       <c r="W241" s="3">
         <v>37.77</v>
       </c>
       <c r="X241" s="2">
         <v>0</v>
       </c>
       <c r="Y241" s="2">
-        <v>283.48</v>
+        <v>286.12</v>
       </c>
       <c r="Z241" s="2">
-        <v>24.89</v>
+        <v>25.12</v>
       </c>
       <c r="AA241" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>998</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>999</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="F242" s="2">
         <v>40058308</v>
       </c>
       <c r="G242" s="2" t="s">
@@ -23441,63 +23441,63 @@
       <c r="N242" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O242" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P242" s="3">
         <v>76.73</v>
       </c>
       <c r="Q242" s="3">
         <v>28.78</v>
       </c>
       <c r="R242" s="3">
         <v>4.08</v>
       </c>
       <c r="S242" s="3">
         <v>0</v>
       </c>
       <c r="T242" s="3">
         <v>109.59</v>
       </c>
       <c r="U242" s="3">
         <v>73.75</v>
       </c>
       <c r="V242" s="3">
-        <v>33.16</v>
+        <v>34.93</v>
       </c>
       <c r="W242" s="3">
         <v>4.08</v>
       </c>
       <c r="X242" s="2">
         <v>0</v>
       </c>
       <c r="Y242" s="2">
-        <v>110.99</v>
+        <v>112.77</v>
       </c>
       <c r="Z242" s="2">
-        <v>33.99</v>
+        <v>34.53</v>
       </c>
       <c r="AA242" s="2"/>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="F243" s="2">
         <v>40035739</v>
       </c>
       <c r="G243" s="2" t="s">
         <v>28</v>
       </c>
@@ -23852,63 +23852,63 @@
       <c r="N247" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P247" s="3">
         <v>105.44</v>
       </c>
       <c r="Q247" s="3">
         <v>30.22</v>
       </c>
       <c r="R247" s="3">
         <v>7.02</v>
       </c>
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>142.68</v>
       </c>
       <c r="U247" s="3">
         <v>105.44</v>
       </c>
       <c r="V247" s="3">
-        <v>34.09</v>
+        <v>35.26</v>
       </c>
       <c r="W247" s="3">
         <v>7.02</v>
       </c>
       <c r="X247" s="2">
         <v>0</v>
       </c>
       <c r="Y247" s="2">
-        <v>146.55</v>
+        <v>147.72</v>
       </c>
       <c r="Z247" s="2">
-        <v>37.41</v>
+        <v>37.71</v>
       </c>
       <c r="AA247" s="2">
         <v>55</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F248" s="2">
         <v>40036019</v>
       </c>
       <c r="G248" s="2" t="s">
@@ -23932,66 +23932,66 @@
       <c r="M248" s="3">
         <v>544.31</v>
       </c>
       <c r="N248" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O248" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P248" s="3">
         <v>35.47</v>
       </c>
       <c r="Q248" s="3">
         <v>33.2</v>
       </c>
       <c r="R248" s="3">
         <v>44.28</v>
       </c>
       <c r="S248" s="3">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>112.95</v>
       </c>
       <c r="U248" s="3">
-        <v>35.47</v>
+        <v>36.14</v>
       </c>
       <c r="V248" s="3">
-        <v>36.7</v>
+        <v>38.47</v>
       </c>
       <c r="W248" s="3">
         <v>44.28</v>
       </c>
       <c r="X248" s="2">
         <v>0</v>
       </c>
       <c r="Y248" s="2">
-        <v>116.45</v>
+        <v>118.89</v>
       </c>
       <c r="Z248" s="2">
-        <v>21.39</v>
+        <v>21.84</v>
       </c>
       <c r="AA248" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="249" spans="1:27">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F249" s="2">
         <v>40034109</v>
       </c>
       <c r="G249" s="2" t="s">
@@ -24018,63 +24018,63 @@
       <c r="N249" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P249" s="3">
         <v>449.86</v>
       </c>
       <c r="Q249" s="3">
         <v>42.11</v>
       </c>
       <c r="R249" s="3">
         <v>34.6</v>
       </c>
       <c r="S249" s="3">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>526.56</v>
       </c>
       <c r="U249" s="3">
         <v>449.86</v>
       </c>
       <c r="V249" s="3">
-        <v>47.69</v>
+        <v>49.45</v>
       </c>
       <c r="W249" s="3">
         <v>34.6</v>
       </c>
       <c r="X249" s="2">
         <v>0</v>
       </c>
       <c r="Y249" s="2">
-        <v>532.15</v>
+        <v>533.9</v>
       </c>
       <c r="Z249" s="2">
-        <v>68.85</v>
+        <v>69.08</v>
       </c>
       <c r="AA249" s="2">
         <v>65</v>
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="F250" s="2">
         <v>40033019</v>
       </c>
       <c r="G250" s="2" t="s">
@@ -24184,63 +24184,63 @@
       <c r="N251" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P251" s="3">
         <v>101.33</v>
       </c>
       <c r="Q251" s="3">
         <v>40.39</v>
       </c>
       <c r="R251" s="3">
         <v>22.05</v>
       </c>
       <c r="S251" s="3">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>163.76</v>
       </c>
       <c r="U251" s="3">
         <v>101.33</v>
       </c>
       <c r="V251" s="3">
-        <v>46.72</v>
+        <v>48.49</v>
       </c>
       <c r="W251" s="3">
         <v>22.05</v>
       </c>
       <c r="X251" s="2">
         <v>0</v>
       </c>
       <c r="Y251" s="2">
-        <v>170.09</v>
+        <v>171.87</v>
       </c>
       <c r="Z251" s="2">
-        <v>46.46</v>
+        <v>46.95</v>
       </c>
       <c r="AA251" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="252" spans="1:27">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="F252" s="2">
         <v>40033022</v>
       </c>
       <c r="G252" s="2" t="s">
@@ -24408,66 +24408,66 @@
       </c>
       <c r="L254" s="7">
         <v>13219.68</v>
       </c>
       <c r="M254" s="7">
         <v>121458.88</v>
       </c>
       <c r="N254" s="7"/>
       <c r="O254" s="7"/>
       <c r="P254" s="7">
         <v>45336.29</v>
       </c>
       <c r="Q254" s="7">
         <v>5806.8</v>
       </c>
       <c r="R254" s="7">
         <v>6422.64</v>
       </c>
       <c r="S254" s="7">
         <v>126.05</v>
       </c>
       <c r="T254" s="7">
         <v>57691.77</v>
       </c>
       <c r="U254" s="7">
-        <v>43956.84</v>
+        <v>43957.96</v>
       </c>
       <c r="V254" s="7">
-        <v>6000.95</v>
+        <v>6109.29</v>
       </c>
       <c r="W254" s="7">
         <v>6422.64</v>
       </c>
       <c r="X254" s="6">
         <v>126.05</v>
       </c>
       <c r="Y254" s="6">
-        <v>56506.48</v>
+        <v>56615.95</v>
       </c>
       <c r="Z254" s="6">
-        <v>46.52</v>
+        <v>46.61</v>
       </c>
       <c r="AA254" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A254:J254"/>
   </mergeCells>