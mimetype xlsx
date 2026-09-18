--- v4 (2026-07-21)
+++ v5 (2026-09-18)
@@ -3782,69 +3782,69 @@
       <c r="M4" s="3">
         <v>891.35</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="3">
         <v>350.59</v>
       </c>
       <c r="Q4" s="3">
         <v>32.55</v>
       </c>
       <c r="R4" s="3">
         <v>119.5</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>502.64</v>
       </c>
       <c r="U4" s="3">
-        <v>359.82</v>
+        <v>350.59</v>
       </c>
       <c r="V4" s="3">
-        <v>37.24</v>
+        <v>32.55</v>
       </c>
       <c r="W4" s="3">
         <v>119.5</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>516.56</v>
+        <v>502.64</v>
       </c>
       <c r="Z4" s="2">
-        <v>57.95</v>
+        <v>56.39</v>
       </c>
       <c r="AA4" s="2">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="2">
         <v>40036020</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -3964,51 +3964,51 @@
       <c r="S6" s="3">
         <v>0</v>
       </c>
       <c r="T6" s="3">
         <v>329.97</v>
       </c>
       <c r="U6" s="3">
         <v>241.96</v>
       </c>
       <c r="V6" s="3">
         <v>14.85</v>
       </c>
       <c r="W6" s="3">
         <v>40.17</v>
       </c>
       <c r="X6" s="2">
         <v>0</v>
       </c>
       <c r="Y6" s="2">
         <v>296.98</v>
       </c>
       <c r="Z6" s="2">
         <v>56.99</v>
       </c>
       <c r="AA6" s="2">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="2">
         <v>40003346</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="3" t="s">
@@ -4047,51 +4047,51 @@
       <c r="S7" s="3">
         <v>0</v>
       </c>
       <c r="T7" s="3">
         <v>1358.72</v>
       </c>
       <c r="U7" s="3">
         <v>1169.16</v>
       </c>
       <c r="V7" s="3">
         <v>42.35</v>
       </c>
       <c r="W7" s="3">
         <v>27.59</v>
       </c>
       <c r="X7" s="2">
         <v>0</v>
       </c>
       <c r="Y7" s="2">
         <v>1239.1</v>
       </c>
       <c r="Z7" s="2">
         <v>70.26</v>
       </c>
       <c r="AA7" s="2">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="2">
         <v>40002974</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H8" s="3" t="s">
@@ -4130,51 +4130,51 @@
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>439.69</v>
       </c>
       <c r="U8" s="3">
         <v>293.88</v>
       </c>
       <c r="V8" s="3">
         <v>29.46</v>
       </c>
       <c r="W8" s="3">
         <v>116.36</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
         <v>439.69</v>
       </c>
       <c r="Z8" s="2">
         <v>65.45</v>
       </c>
       <c r="AA8" s="2">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="2">
         <v>40005894</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="3" t="s">
@@ -4213,51 +4213,51 @@
       <c r="S9" s="3">
         <v>4.21</v>
       </c>
       <c r="T9" s="3">
         <v>1054.39</v>
       </c>
       <c r="U9" s="3">
         <v>808.05</v>
       </c>
       <c r="V9" s="3">
         <v>31.33</v>
       </c>
       <c r="W9" s="3">
         <v>107.56</v>
       </c>
       <c r="X9" s="2">
         <v>4.21</v>
       </c>
       <c r="Y9" s="2">
         <v>951.15</v>
       </c>
       <c r="Z9" s="2">
         <v>85.26</v>
       </c>
       <c r="AA9" s="2">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="2">
         <v>40002912</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -4296,51 +4296,51 @@
       <c r="S10" s="3">
         <v>33.56</v>
       </c>
       <c r="T10" s="3">
         <v>715.75</v>
       </c>
       <c r="U10" s="3">
         <v>632.97</v>
       </c>
       <c r="V10" s="3">
         <v>41.79</v>
       </c>
       <c r="W10" s="3">
         <v>7.43</v>
       </c>
       <c r="X10" s="2">
         <v>33.56</v>
       </c>
       <c r="Y10" s="2">
         <v>715.75</v>
       </c>
       <c r="Z10" s="2" t="s">
         <v>63</v>
       </c>
       <c r="AA10" s="2">
-        <v>60</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="2">
         <v>40005897</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -4379,51 +4379,51 @@
       <c r="S11" s="3">
         <v>8.89</v>
       </c>
       <c r="T11" s="3">
         <v>495.27</v>
       </c>
       <c r="U11" s="3">
         <v>351.29</v>
       </c>
       <c r="V11" s="3">
         <v>16.61</v>
       </c>
       <c r="W11" s="3">
         <v>0</v>
       </c>
       <c r="X11" s="2">
         <v>8.89</v>
       </c>
       <c r="Y11" s="2">
         <v>376.79</v>
       </c>
       <c r="Z11" s="2">
         <v>43.26</v>
       </c>
       <c r="AA11" s="2">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="2">
         <v>40014972</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H12" s="3" t="s">
@@ -4447,66 +4447,66 @@
       <c r="N12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="3">
         <v>477.08</v>
       </c>
       <c r="Q12" s="3">
         <v>73.88</v>
       </c>
       <c r="R12" s="3">
         <v>172.86</v>
       </c>
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>723.82</v>
       </c>
       <c r="U12" s="3">
         <v>450.29</v>
       </c>
       <c r="V12" s="3">
-        <v>80.77</v>
+        <v>73.88</v>
       </c>
       <c r="W12" s="3">
         <v>172.86</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
-        <v>703.92</v>
+        <v>697.03</v>
       </c>
       <c r="Z12" s="2">
-        <v>61.94</v>
+        <v>61.34</v>
       </c>
       <c r="AA12" s="2">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F13" s="2">
         <v>40060659</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H13" s="3" t="s">
@@ -4545,51 +4545,51 @@
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>59.85</v>
       </c>
       <c r="U13" s="3">
         <v>59.85</v>
       </c>
       <c r="V13" s="3">
         <v>0</v>
       </c>
       <c r="W13" s="3">
         <v>0</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
         <v>59.85</v>
       </c>
       <c r="Z13" s="2">
         <v>4.73</v>
       </c>
       <c r="AA13" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="2">
         <v>40006090</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H14" s="3" t="s">
@@ -4628,51 +4628,51 @@
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>1017.77</v>
       </c>
       <c r="U14" s="3">
         <v>778.21</v>
       </c>
       <c r="V14" s="3">
         <v>14.15</v>
       </c>
       <c r="W14" s="3">
         <v>49.81</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
         <v>842.17</v>
       </c>
       <c r="Z14" s="2">
         <v>53.5</v>
       </c>
       <c r="AA14" s="2">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="2">
         <v>40005275</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H15" s="3" t="s">
@@ -4711,51 +4711,51 @@
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>382.46</v>
       </c>
       <c r="U15" s="3">
         <v>366.93</v>
       </c>
       <c r="V15" s="3">
         <v>16.56</v>
       </c>
       <c r="W15" s="3">
         <v>0</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
         <v>383.49</v>
       </c>
       <c r="Z15" s="2">
         <v>56.25</v>
       </c>
       <c r="AA15" s="2">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F16" s="2">
         <v>40006249</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="3" t="s">
@@ -4794,51 +4794,51 @@
       <c r="S16" s="3">
         <v>12.54</v>
       </c>
       <c r="T16" s="3">
         <v>589.72</v>
       </c>
       <c r="U16" s="3">
         <v>575.12</v>
       </c>
       <c r="V16" s="3">
         <v>24.63</v>
       </c>
       <c r="W16" s="3">
         <v>5.5</v>
       </c>
       <c r="X16" s="2">
         <v>12.54</v>
       </c>
       <c r="Y16" s="2">
         <v>617.79</v>
       </c>
       <c r="Z16" s="2">
         <v>72.21</v>
       </c>
       <c r="AA16" s="2">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F17" s="2">
         <v>40006242</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H17" s="3" t="s">
@@ -4877,51 +4877,51 @@
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>114.28</v>
       </c>
       <c r="U17" s="3">
         <v>75.39</v>
       </c>
       <c r="V17" s="3">
         <v>11.8</v>
       </c>
       <c r="W17" s="3">
         <v>13.39</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <v>100.58</v>
       </c>
       <c r="Z17" s="2">
         <v>20.93</v>
       </c>
       <c r="AA17" s="2">
-        <v>40</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F18" s="2">
         <v>40002882</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="3" t="s">
@@ -4945,66 +4945,66 @@
       <c r="N18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3">
         <v>213.35</v>
       </c>
       <c r="Q18" s="3">
         <v>8.58</v>
       </c>
       <c r="R18" s="3">
         <v>119.89</v>
       </c>
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>341.82</v>
       </c>
       <c r="U18" s="3">
         <v>213.21</v>
       </c>
       <c r="V18" s="3">
-        <v>17.58</v>
+        <v>8.58</v>
       </c>
       <c r="W18" s="3">
         <v>119.89</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>350.68</v>
+        <v>341.68</v>
       </c>
       <c r="Z18" s="2">
-        <v>56.48</v>
+        <v>55.03</v>
       </c>
       <c r="AA18" s="2">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F19" s="2">
         <v>40006252</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H19" s="3" t="s">
@@ -5043,51 +5043,51 @@
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>321.16</v>
       </c>
       <c r="U19" s="3">
         <v>187.93</v>
       </c>
       <c r="V19" s="3">
         <v>15</v>
       </c>
       <c r="W19" s="3">
         <v>15.98</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
         <v>218.91</v>
       </c>
       <c r="Z19" s="2">
         <v>26.22</v>
       </c>
       <c r="AA19" s="2">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F20" s="2">
         <v>40005879</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H20" s="3" t="s">
@@ -5126,51 +5126,51 @@
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>1383.77</v>
       </c>
       <c r="U20" s="3">
         <v>1118.39</v>
       </c>
       <c r="V20" s="3">
         <v>31.51</v>
       </c>
       <c r="W20" s="3">
         <v>114.29</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
         <v>1264.19</v>
       </c>
       <c r="Z20" s="2">
         <v>61.24</v>
       </c>
       <c r="AA20" s="2">
-        <v>87</v>
+        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F21" s="2">
         <v>40005872</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H21" s="3" t="s">
@@ -5209,51 +5209,51 @@
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>1046.86</v>
       </c>
       <c r="U21" s="3">
         <v>975.22</v>
       </c>
       <c r="V21" s="3">
         <v>25.41</v>
       </c>
       <c r="W21" s="3">
         <v>0</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
         <v>1000.63</v>
       </c>
       <c r="Z21" s="2">
         <v>56.99</v>
       </c>
       <c r="AA21" s="2">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F22" s="2">
         <v>40002928</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -5292,51 +5292,51 @@
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>1320.44</v>
       </c>
       <c r="U22" s="3">
         <v>869.58</v>
       </c>
       <c r="V22" s="3">
         <v>88.86</v>
       </c>
       <c r="W22" s="3">
         <v>355.53</v>
       </c>
       <c r="X22" s="2">
         <v>0</v>
       </c>
       <c r="Y22" s="2">
         <v>1313.97</v>
       </c>
       <c r="Z22" s="2" t="s">
         <v>63</v>
       </c>
       <c r="AA22" s="2">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F23" s="2">
         <v>40021626</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H23" s="3" t="s">
@@ -5375,51 +5375,51 @@
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>222.77</v>
       </c>
       <c r="U23" s="3">
         <v>138.99</v>
       </c>
       <c r="V23" s="3">
         <v>64.52</v>
       </c>
       <c r="W23" s="3">
         <v>0</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
         <v>203.51</v>
       </c>
       <c r="Z23" s="2">
         <v>33.02</v>
       </c>
       <c r="AA23" s="2">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F24" s="2">
         <v>40003374</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H24" s="3" t="s">
@@ -5443,66 +5443,66 @@
       <c r="N24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P24" s="3">
         <v>556.93</v>
       </c>
       <c r="Q24" s="3">
         <v>33.45</v>
       </c>
       <c r="R24" s="3">
         <v>282.3</v>
       </c>
       <c r="S24" s="3">
         <v>22.27</v>
       </c>
       <c r="T24" s="3">
         <v>894.96</v>
       </c>
       <c r="U24" s="3">
         <v>395.65</v>
       </c>
       <c r="V24" s="3">
-        <v>44.03</v>
+        <v>33.45</v>
       </c>
       <c r="W24" s="3">
         <v>282.3</v>
       </c>
       <c r="X24" s="2">
         <v>22.27</v>
       </c>
       <c r="Y24" s="2">
-        <v>744.26</v>
+        <v>733.68</v>
       </c>
       <c r="Z24" s="2">
-        <v>75.45</v>
+        <v>74.38</v>
       </c>
       <c r="AA24" s="2">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F25" s="2">
         <v>40003326</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H25" s="3" t="s">
@@ -5526,66 +5526,66 @@
       <c r="N25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P25" s="3">
         <v>484.53</v>
       </c>
       <c r="Q25" s="3">
         <v>29.58</v>
       </c>
       <c r="R25" s="3">
         <v>45.54</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>559.65</v>
       </c>
       <c r="U25" s="3">
         <v>559.82</v>
       </c>
       <c r="V25" s="3">
-        <v>30.33</v>
+        <v>29.58</v>
       </c>
       <c r="W25" s="3">
         <v>45.54</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>635.69</v>
+        <v>634.94</v>
       </c>
       <c r="Z25" s="2">
-        <v>64.95</v>
+        <v>64.88</v>
       </c>
       <c r="AA25" s="2">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F26" s="2">
         <v>40005895</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -5624,51 +5624,51 @@
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>742.98</v>
       </c>
       <c r="U26" s="3">
         <v>608.56</v>
       </c>
       <c r="V26" s="3">
         <v>11.57</v>
       </c>
       <c r="W26" s="3">
         <v>69.61</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
         <v>689.74</v>
       </c>
       <c r="Z26" s="2">
         <v>62.95</v>
       </c>
       <c r="AA26" s="2">
-        <v>95</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F27" s="2">
         <v>40014561</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H27" s="3" t="s">
@@ -5707,51 +5707,51 @@
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>567.36</v>
       </c>
       <c r="U27" s="3">
         <v>403.27</v>
       </c>
       <c r="V27" s="3">
         <v>50.58</v>
       </c>
       <c r="W27" s="3">
         <v>113.51</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
         <v>567.36</v>
       </c>
       <c r="Z27" s="2">
         <v>56.54</v>
       </c>
       <c r="AA27" s="2">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F28" s="2">
         <v>40060589</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H28" s="3" t="s">
@@ -5790,51 +5790,51 @@
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>167.01</v>
       </c>
       <c r="U28" s="3">
         <v>104.7</v>
       </c>
       <c r="V28" s="3">
         <v>28.86</v>
       </c>
       <c r="W28" s="3">
         <v>33.45</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
         <v>167.01</v>
       </c>
       <c r="Z28" s="2">
         <v>27.97</v>
       </c>
       <c r="AA28" s="2">
-        <v>70</v>
+        <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F29" s="2">
         <v>40010504</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H29" s="3" t="s">
@@ -5873,51 +5873,51 @@
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>427.29</v>
       </c>
       <c r="U29" s="3">
         <v>432</v>
       </c>
       <c r="V29" s="3">
         <v>13.32</v>
       </c>
       <c r="W29" s="3">
         <v>14.17</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
         <v>459.48</v>
       </c>
       <c r="Z29" s="2">
         <v>84.17</v>
       </c>
       <c r="AA29" s="2">
-        <v>70</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F30" s="2">
         <v>40060599</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -5956,51 +5956,51 @@
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>119.56</v>
       </c>
       <c r="U30" s="3">
         <v>0</v>
       </c>
       <c r="V30" s="3">
         <v>28.26</v>
       </c>
       <c r="W30" s="3">
         <v>91.3</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="2">
         <v>119.56</v>
       </c>
       <c r="Z30" s="2">
         <v>7.6</v>
       </c>
       <c r="AA30" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>154</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F31" s="2">
         <v>40013051</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H31" s="3" t="s">
@@ -6039,51 +6039,51 @@
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>484.35</v>
       </c>
       <c r="U31" s="3">
         <v>473.38</v>
       </c>
       <c r="V31" s="3">
         <v>13.83</v>
       </c>
       <c r="W31" s="3">
         <v>0</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
         <v>487.21</v>
       </c>
       <c r="Z31" s="2">
         <v>60.14</v>
       </c>
       <c r="AA31" s="2">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F32" s="2">
         <v>40005666</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H32" s="3" t="s">
@@ -6122,51 +6122,51 @@
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>816.83</v>
       </c>
       <c r="U32" s="3">
         <v>713.27</v>
       </c>
       <c r="V32" s="3">
         <v>28.2</v>
       </c>
       <c r="W32" s="3">
         <v>34.98</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
         <v>776.45</v>
       </c>
       <c r="Z32" s="2">
         <v>79.54</v>
       </c>
       <c r="AA32" s="2">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F33" s="2">
         <v>40005896</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -6205,51 +6205,51 @@
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>1484.5</v>
       </c>
       <c r="U33" s="3">
         <v>1409.25</v>
       </c>
       <c r="V33" s="3">
         <v>32.29</v>
       </c>
       <c r="W33" s="3">
         <v>32.92</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
         <v>1474.47</v>
       </c>
       <c r="Z33" s="2">
         <v>70.04</v>
       </c>
       <c r="AA33" s="2">
-        <v>85</v>
+        <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>166</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F34" s="2">
         <v>40006427</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H34" s="3" t="s">
@@ -6288,51 +6288,51 @@
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>309.76</v>
       </c>
       <c r="U34" s="3">
         <v>294.13</v>
       </c>
       <c r="V34" s="3">
         <v>15.63</v>
       </c>
       <c r="W34" s="3">
         <v>0</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
         <v>309.76</v>
       </c>
       <c r="Z34" s="2">
         <v>31.69</v>
       </c>
       <c r="AA34" s="2">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F35" s="2">
         <v>40005283</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H35" s="3" t="s">
@@ -6371,51 +6371,51 @@
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>2695.24</v>
       </c>
       <c r="U35" s="3">
         <v>2323.22</v>
       </c>
       <c r="V35" s="3">
         <v>100.53</v>
       </c>
       <c r="W35" s="3">
         <v>191.38</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
         <v>2615.13</v>
       </c>
       <c r="Z35" s="2">
         <v>59.84</v>
       </c>
       <c r="AA35" s="2">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>172</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>173</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F36" s="2">
         <v>40006426</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="3" t="s">
@@ -6439,66 +6439,66 @@
       <c r="N36" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="3">
         <v>82.53</v>
       </c>
       <c r="Q36" s="3">
         <v>40.72</v>
       </c>
       <c r="R36" s="3">
         <v>109.49</v>
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>232.74</v>
       </c>
       <c r="U36" s="3">
         <v>82.53</v>
       </c>
       <c r="V36" s="3">
-        <v>48.66</v>
+        <v>40.72</v>
       </c>
       <c r="W36" s="3">
         <v>109.49</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
-        <v>240.68</v>
+        <v>232.74</v>
       </c>
       <c r="Z36" s="2">
-        <v>46.43</v>
+        <v>44.9</v>
       </c>
       <c r="AA36" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F37" s="2">
         <v>40033113</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="3" t="s">
@@ -6519,69 +6519,69 @@
       <c r="M37" s="3">
         <v>156.26</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="3">
         <v>80.13</v>
       </c>
       <c r="Q37" s="3">
         <v>0</v>
       </c>
       <c r="R37" s="3">
         <v>2.59</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>82.71</v>
       </c>
       <c r="U37" s="3">
-        <v>85.91</v>
+        <v>81.96</v>
       </c>
       <c r="V37" s="3">
         <v>0</v>
       </c>
       <c r="W37" s="3">
         <v>2.59</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
-        <v>88.49</v>
+        <v>84.55</v>
       </c>
       <c r="Z37" s="2">
-        <v>56.63</v>
+        <v>54.11</v>
       </c>
       <c r="AA37" s="2">
-        <v>85</v>
+        <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F38" s="2">
         <v>40058210</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -6620,51 +6620,51 @@
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>266.14</v>
       </c>
       <c r="U38" s="3">
         <v>178.31</v>
       </c>
       <c r="V38" s="3">
         <v>41.81</v>
       </c>
       <c r="W38" s="3">
         <v>46.03</v>
       </c>
       <c r="X38" s="2">
         <v>0</v>
       </c>
       <c r="Y38" s="2">
         <v>266.14</v>
       </c>
       <c r="Z38" s="2">
         <v>37.82</v>
       </c>
       <c r="AA38" s="2">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="2">
         <v>40036008</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -6688,66 +6688,66 @@
       <c r="N39" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="3">
         <v>223.45</v>
       </c>
       <c r="Q39" s="3">
         <v>31.83</v>
       </c>
       <c r="R39" s="3">
         <v>12.71</v>
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>267.99</v>
       </c>
       <c r="U39" s="3">
         <v>223.45</v>
       </c>
       <c r="V39" s="3">
-        <v>37.12</v>
+        <v>31.83</v>
       </c>
       <c r="W39" s="3">
         <v>12.71</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
-        <v>273.28</v>
+        <v>267.99</v>
       </c>
       <c r="Z39" s="2">
-        <v>44.57</v>
+        <v>43.7</v>
       </c>
       <c r="AA39" s="2">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F40" s="2">
         <v>40036081</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -6771,66 +6771,66 @@
       <c r="N40" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="3">
         <v>143.59</v>
       </c>
       <c r="Q40" s="3">
         <v>23.69</v>
       </c>
       <c r="R40" s="3">
         <v>12.09</v>
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>179.38</v>
       </c>
       <c r="U40" s="3">
         <v>143.59</v>
       </c>
       <c r="V40" s="3">
-        <v>26.65</v>
+        <v>23.69</v>
       </c>
       <c r="W40" s="3">
         <v>12.09</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
-        <v>182.33</v>
+        <v>179.38</v>
       </c>
       <c r="Z40" s="2">
-        <v>21.53</v>
+        <v>21.18</v>
       </c>
       <c r="AA40" s="2">
-        <v>31</v>
+        <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F41" s="2">
         <v>40036080</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -6869,51 +6869,51 @@
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>325.63</v>
       </c>
       <c r="U41" s="3">
         <v>298.26</v>
       </c>
       <c r="V41" s="3">
         <v>12.86</v>
       </c>
       <c r="W41" s="3">
         <v>14.51</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
         <v>325.63</v>
       </c>
       <c r="Z41" s="2">
         <v>35.45</v>
       </c>
       <c r="AA41" s="2">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>199</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F42" s="2">
         <v>40049256</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -6952,51 +6952,51 @@
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>314.16</v>
       </c>
       <c r="U42" s="3">
         <v>214.03</v>
       </c>
       <c r="V42" s="3">
         <v>25.83</v>
       </c>
       <c r="W42" s="3">
         <v>74.3</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
         <v>314.16</v>
       </c>
       <c r="Z42" s="2">
         <v>24.98</v>
       </c>
       <c r="AA42" s="2">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F43" s="2">
         <v>40006580</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H43" s="3" t="s">
@@ -7020,66 +7020,66 @@
       <c r="N43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="3">
         <v>151.26</v>
       </c>
       <c r="Q43" s="3">
         <v>60.85</v>
       </c>
       <c r="R43" s="3">
         <v>11.74</v>
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>223.85</v>
       </c>
       <c r="U43" s="3">
         <v>151.3</v>
       </c>
       <c r="V43" s="3">
-        <v>68.9</v>
+        <v>60.85</v>
       </c>
       <c r="W43" s="3">
         <v>11.74</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
-        <v>231.94</v>
+        <v>223.89</v>
       </c>
       <c r="Z43" s="2" t="s">
         <v>63</v>
       </c>
       <c r="AA43" s="2">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>205</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F44" s="2">
         <v>40033213</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -7100,69 +7100,69 @@
       <c r="M44" s="3">
         <v>414.83</v>
       </c>
       <c r="N44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P44" s="3">
         <v>0</v>
       </c>
       <c r="Q44" s="3">
         <v>31.5</v>
       </c>
       <c r="R44" s="3">
         <v>22.86</v>
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>54.36</v>
       </c>
       <c r="U44" s="3">
-        <v>0</v>
+        <v>96.95</v>
       </c>
       <c r="V44" s="3">
-        <v>33.91</v>
+        <v>31.5</v>
       </c>
       <c r="W44" s="3">
         <v>22.86</v>
       </c>
       <c r="X44" s="2">
         <v>0</v>
       </c>
       <c r="Y44" s="2">
-        <v>56.77</v>
+        <v>151.3</v>
       </c>
       <c r="Z44" s="2">
-        <v>13.68</v>
+        <v>36.47</v>
       </c>
       <c r="AA44" s="2">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F45" s="2">
         <v>40032757</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="3" t="s">
@@ -7183,69 +7183,69 @@
       <c r="M45" s="3">
         <v>409.19</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="3">
         <v>132.81</v>
       </c>
       <c r="Q45" s="3">
         <v>13.06</v>
       </c>
       <c r="R45" s="3">
         <v>44.7</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>190.57</v>
       </c>
       <c r="U45" s="3">
-        <v>141.47</v>
+        <v>132.81</v>
       </c>
       <c r="V45" s="3">
-        <v>13.96</v>
+        <v>13.06</v>
       </c>
       <c r="W45" s="3">
         <v>44.7</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>200.13</v>
+        <v>190.57</v>
       </c>
       <c r="Z45" s="2">
-        <v>48.91</v>
+        <v>46.57</v>
       </c>
       <c r="AA45" s="2">
-        <v>70</v>
+        <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F46" s="2">
         <v>40033117</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H46" s="3" t="s">
@@ -7284,51 +7284,51 @@
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>319.44</v>
       </c>
       <c r="U46" s="3">
         <v>152.3</v>
       </c>
       <c r="V46" s="3">
         <v>12.28</v>
       </c>
       <c r="W46" s="3">
         <v>154.86</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
         <v>319.44</v>
       </c>
       <c r="Z46" s="2">
         <v>32.33</v>
       </c>
       <c r="AA46" s="2">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F47" s="2">
         <v>40033216</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="3" t="s">
@@ -7349,69 +7349,69 @@
       <c r="M47" s="3">
         <v>345.92</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="3">
         <v>136.67</v>
       </c>
       <c r="Q47" s="3">
         <v>20.41</v>
       </c>
       <c r="R47" s="3">
         <v>6.65</v>
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>163.74</v>
       </c>
       <c r="U47" s="3">
-        <v>136.67</v>
+        <v>182.1</v>
       </c>
       <c r="V47" s="3">
         <v>20.41</v>
       </c>
       <c r="W47" s="3">
         <v>6.65</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
-        <v>163.74</v>
+        <v>209.17</v>
       </c>
       <c r="Z47" s="2">
-        <v>47.33</v>
+        <v>60.47</v>
       </c>
       <c r="AA47" s="2">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F48" s="2">
         <v>40035432</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="3" t="s">
@@ -7450,51 +7450,51 @@
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>136.54</v>
       </c>
       <c r="U48" s="3">
         <v>111.76</v>
       </c>
       <c r="V48" s="3">
         <v>7.21</v>
       </c>
       <c r="W48" s="3">
         <v>9.79</v>
       </c>
       <c r="X48" s="2">
         <v>0</v>
       </c>
       <c r="Y48" s="2">
         <v>128.76</v>
       </c>
       <c r="Z48" s="2">
         <v>16.99</v>
       </c>
       <c r="AA48" s="2">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F49" s="2">
         <v>40033225</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="3" t="s">
@@ -7518,66 +7518,66 @@
       <c r="N49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P49" s="3">
         <v>205.15</v>
       </c>
       <c r="Q49" s="3">
         <v>26.94</v>
       </c>
       <c r="R49" s="3">
         <v>17.49</v>
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>249.58</v>
       </c>
       <c r="U49" s="3">
         <v>205.15</v>
       </c>
       <c r="V49" s="3">
-        <v>31.07</v>
+        <v>26.94</v>
       </c>
       <c r="W49" s="3">
         <v>17.49</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
-        <v>253.71</v>
+        <v>249.58</v>
       </c>
       <c r="Z49" s="2">
-        <v>44.63</v>
+        <v>43.9</v>
       </c>
       <c r="AA49" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F50" s="2">
         <v>40049260</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -7616,51 +7616,51 @@
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>517.43</v>
       </c>
       <c r="U50" s="3">
         <v>371</v>
       </c>
       <c r="V50" s="3">
         <v>46.9</v>
       </c>
       <c r="W50" s="3">
         <v>99.54</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
         <v>517.43</v>
       </c>
       <c r="Z50" s="2">
         <v>36.98</v>
       </c>
       <c r="AA50" s="2">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>235</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F51" s="2">
         <v>40033240</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="3" t="s">
@@ -7681,69 +7681,69 @@
       <c r="M51" s="3">
         <v>236.73</v>
       </c>
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="3">
         <v>77.28</v>
       </c>
       <c r="Q51" s="3">
         <v>24.88</v>
       </c>
       <c r="R51" s="3">
         <v>7.46</v>
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>109.62</v>
       </c>
       <c r="U51" s="3">
-        <v>80.02</v>
+        <v>77.28</v>
       </c>
       <c r="V51" s="3">
         <v>24.88</v>
       </c>
       <c r="W51" s="3">
         <v>7.46</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
-        <v>112.36</v>
+        <v>109.62</v>
       </c>
       <c r="Z51" s="2">
-        <v>47.46</v>
+        <v>46.31</v>
       </c>
       <c r="AA51" s="2">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F52" s="2">
         <v>40058179</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -7782,51 +7782,51 @@
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>64.4</v>
       </c>
       <c r="U52" s="3">
         <v>51.8</v>
       </c>
       <c r="V52" s="3">
         <v>12.6</v>
       </c>
       <c r="W52" s="3">
         <v>0</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
         <v>64.4</v>
       </c>
       <c r="Z52" s="2">
         <v>19.5</v>
       </c>
       <c r="AA52" s="2">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F53" s="2">
         <v>40034208</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="3" t="s">
@@ -7865,51 +7865,51 @@
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>79.47</v>
       </c>
       <c r="U53" s="3">
         <v>42.77</v>
       </c>
       <c r="V53" s="3">
         <v>20.74</v>
       </c>
       <c r="W53" s="3">
         <v>15.96</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
         <v>79.47</v>
       </c>
       <c r="Z53" s="2">
         <v>26.11</v>
       </c>
       <c r="AA53" s="2">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>249</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F54" s="2">
         <v>40033128</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H54" s="3" t="s">
@@ -7933,66 +7933,66 @@
       <c r="N54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P54" s="3">
         <v>147.35</v>
       </c>
       <c r="Q54" s="3">
         <v>29.28</v>
       </c>
       <c r="R54" s="3">
         <v>148.99</v>
       </c>
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>325.62</v>
       </c>
       <c r="U54" s="3">
         <v>147.35</v>
       </c>
       <c r="V54" s="3">
-        <v>33.44</v>
+        <v>29.28</v>
       </c>
       <c r="W54" s="3">
         <v>148.99</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
-        <v>329.78</v>
+        <v>325.62</v>
       </c>
       <c r="Z54" s="2">
-        <v>49.88</v>
+        <v>49.25</v>
       </c>
       <c r="AA54" s="2">
-        <v>55</v>
+        <v>42</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>253</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F55" s="2">
         <v>40049259</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="3" t="s">
@@ -8016,66 +8016,66 @@
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="3">
         <v>250.49</v>
       </c>
       <c r="Q55" s="3">
         <v>27.97</v>
       </c>
       <c r="R55" s="3">
         <v>9.97</v>
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>288.43</v>
       </c>
       <c r="U55" s="3">
         <v>250.49</v>
       </c>
       <c r="V55" s="3">
-        <v>38.05</v>
+        <v>27.97</v>
       </c>
       <c r="W55" s="3">
         <v>9.97</v>
       </c>
       <c r="X55" s="2">
         <v>0</v>
       </c>
       <c r="Y55" s="2">
-        <v>298.51</v>
+        <v>288.43</v>
       </c>
       <c r="Z55" s="2">
-        <v>46.56</v>
+        <v>44.99</v>
       </c>
       <c r="AA55" s="2">
-        <v>75</v>
+        <v>84</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F56" s="2">
         <v>40058264</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="3" t="s">
@@ -8114,51 +8114,51 @@
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>266.62</v>
       </c>
       <c r="U56" s="3">
         <v>225.3</v>
       </c>
       <c r="V56" s="3">
         <v>32.79</v>
       </c>
       <c r="W56" s="3">
         <v>8.53</v>
       </c>
       <c r="X56" s="2">
         <v>0</v>
       </c>
       <c r="Y56" s="2">
         <v>266.62</v>
       </c>
       <c r="Z56" s="2">
         <v>43.44</v>
       </c>
       <c r="AA56" s="2">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>261</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>262</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F57" s="2">
         <v>40035918</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H57" s="3" t="s">
@@ -8197,51 +8197,51 @@
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>260.63</v>
       </c>
       <c r="U57" s="3">
         <v>161.43</v>
       </c>
       <c r="V57" s="3">
         <v>22.67</v>
       </c>
       <c r="W57" s="3">
         <v>76.52</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
         <v>260.63</v>
       </c>
       <c r="Z57" s="2">
         <v>30.64</v>
       </c>
       <c r="AA57" s="2">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>265</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F58" s="2">
         <v>40035820</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="3" t="s">
@@ -8265,66 +8265,66 @@
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P58" s="3">
         <v>286.94</v>
       </c>
       <c r="Q58" s="3">
         <v>38.81</v>
       </c>
       <c r="R58" s="3">
         <v>122.68</v>
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>448.44</v>
       </c>
       <c r="U58" s="3">
         <v>286.94</v>
       </c>
       <c r="V58" s="3">
-        <v>41.26</v>
+        <v>38.81</v>
       </c>
       <c r="W58" s="3">
         <v>122.68</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
-        <v>450.89</v>
+        <v>448.44</v>
       </c>
       <c r="Z58" s="2">
-        <v>37.86</v>
+        <v>37.66</v>
       </c>
       <c r="AA58" s="2">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>270</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>271</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F59" s="2">
         <v>40032783</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -8345,69 +8345,69 @@
       <c r="M59" s="3">
         <v>248.15</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P59" s="3">
         <v>48.21</v>
       </c>
       <c r="Q59" s="3">
         <v>26.39</v>
       </c>
       <c r="R59" s="3">
         <v>16.4</v>
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>91</v>
       </c>
       <c r="U59" s="3">
-        <v>48.21</v>
+        <v>72.93</v>
       </c>
       <c r="V59" s="3">
-        <v>31.68</v>
+        <v>26.39</v>
       </c>
       <c r="W59" s="3">
         <v>16.4</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
-        <v>96.29</v>
+        <v>115.72</v>
       </c>
       <c r="Z59" s="2">
-        <v>38.8</v>
+        <v>46.63</v>
       </c>
       <c r="AA59" s="2">
-        <v>68</v>
+        <v>54</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F60" s="2">
         <v>40035930</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -8431,66 +8431,66 @@
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P60" s="3">
         <v>198.41</v>
       </c>
       <c r="Q60" s="3">
         <v>16.6</v>
       </c>
       <c r="R60" s="3">
         <v>12.02</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>227.03</v>
       </c>
       <c r="U60" s="3">
         <v>198.41</v>
       </c>
       <c r="V60" s="3">
-        <v>21.88</v>
+        <v>16.6</v>
       </c>
       <c r="W60" s="3">
         <v>12.02</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>232.31</v>
+        <v>227.03</v>
       </c>
       <c r="Z60" s="2">
-        <v>39.72</v>
+        <v>38.82</v>
       </c>
       <c r="AA60" s="2">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>280</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F61" s="2">
         <v>40049263</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -8514,66 +8514,66 @@
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P61" s="3">
         <v>178.56</v>
       </c>
       <c r="Q61" s="3">
         <v>31.38</v>
       </c>
       <c r="R61" s="3">
         <v>6.57</v>
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>216.51</v>
       </c>
       <c r="U61" s="3">
         <v>178.56</v>
       </c>
       <c r="V61" s="3">
-        <v>43.03</v>
+        <v>31.38</v>
       </c>
       <c r="W61" s="3">
         <v>6.57</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
-        <v>228.16</v>
+        <v>216.51</v>
       </c>
       <c r="Z61" s="2">
-        <v>41.36</v>
+        <v>39.25</v>
       </c>
       <c r="AA61" s="2">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F62" s="2">
         <v>40049266</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H62" s="3" t="s">
@@ -8594,69 +8594,69 @@
       <c r="M62" s="3">
         <v>558.05</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P62" s="3">
         <v>163.14</v>
       </c>
       <c r="Q62" s="3">
         <v>28.9</v>
       </c>
       <c r="R62" s="3">
         <v>6.84</v>
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>198.88</v>
       </c>
       <c r="U62" s="3">
-        <v>163.14</v>
+        <v>228.49</v>
       </c>
       <c r="V62" s="3">
-        <v>30.29</v>
+        <v>28.9</v>
       </c>
       <c r="W62" s="3">
         <v>6.84</v>
       </c>
       <c r="X62" s="2">
         <v>0</v>
       </c>
       <c r="Y62" s="2">
-        <v>200.26</v>
+        <v>264.23</v>
       </c>
       <c r="Z62" s="2">
-        <v>35.89</v>
+        <v>47.35</v>
       </c>
       <c r="AA62" s="2">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>288</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F63" s="2">
         <v>40033242</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="3" t="s">
@@ -8677,69 +8677,69 @@
       <c r="M63" s="3">
         <v>545.43</v>
       </c>
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="3">
         <v>130.9</v>
       </c>
       <c r="Q63" s="3">
         <v>10.83</v>
       </c>
       <c r="R63" s="3">
         <v>23.94</v>
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>165.67</v>
       </c>
       <c r="U63" s="3">
-        <v>130.9</v>
+        <v>131.13</v>
       </c>
       <c r="V63" s="3">
         <v>10.83</v>
       </c>
       <c r="W63" s="3">
         <v>23.94</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
-        <v>165.67</v>
+        <v>165.9</v>
       </c>
       <c r="Z63" s="2">
-        <v>30.37</v>
+        <v>30.42</v>
       </c>
       <c r="AA63" s="2">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>294</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F64" s="2">
         <v>40058236</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -8763,66 +8763,66 @@
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P64" s="3">
         <v>47.71</v>
       </c>
       <c r="Q64" s="3">
         <v>17.32</v>
       </c>
       <c r="R64" s="3">
         <v>4.28</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>69.31</v>
       </c>
       <c r="U64" s="3">
         <v>44.96</v>
       </c>
       <c r="V64" s="3">
-        <v>18.81</v>
+        <v>17.32</v>
       </c>
       <c r="W64" s="3">
         <v>4.28</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>68.05</v>
+        <v>66.56</v>
       </c>
       <c r="Z64" s="2">
-        <v>19.43</v>
+        <v>19.01</v>
       </c>
       <c r="AA64" s="2">
-        <v>37</v>
+        <v>56</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>298</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F65" s="2">
         <v>7845425</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -8859,51 +8859,51 @@
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>61.53</v>
       </c>
       <c r="U65" s="3">
         <v>66.16</v>
       </c>
       <c r="V65" s="3">
         <v>0</v>
       </c>
       <c r="W65" s="3">
         <v>0</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
         <v>66.16</v>
       </c>
       <c r="Z65" s="2">
         <v>107.52</v>
       </c>
       <c r="AA65" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>303</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>304</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F66" s="2">
         <v>7349342</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H66" s="3" t="s">
@@ -9021,51 +9021,51 @@
       <c r="S67" s="3">
         <v>0</v>
       </c>
       <c r="T67" s="3">
         <v>71.65</v>
       </c>
       <c r="U67" s="3">
         <v>66.17</v>
       </c>
       <c r="V67" s="3">
         <v>0</v>
       </c>
       <c r="W67" s="3">
         <v>0</v>
       </c>
       <c r="X67" s="2">
         <v>0</v>
       </c>
       <c r="Y67" s="2">
         <v>66.17</v>
       </c>
       <c r="Z67" s="2">
         <v>71.72</v>
       </c>
       <c r="AA67" s="2">
-        <v>85</v>
+        <v>99</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>312</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F68" s="2">
         <v>40064185</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H68" s="3" t="s">
@@ -9183,51 +9183,51 @@
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>57.04</v>
       </c>
       <c r="U69" s="3">
         <v>55.79</v>
       </c>
       <c r="V69" s="3">
         <v>0</v>
       </c>
       <c r="W69" s="3">
         <v>0</v>
       </c>
       <c r="X69" s="2">
         <v>0</v>
       </c>
       <c r="Y69" s="2">
         <v>55.79</v>
       </c>
       <c r="Z69" s="2">
         <v>97.82</v>
       </c>
       <c r="AA69" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>319</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>320</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F70" s="2">
         <v>8129328</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H70" s="3" t="s">
@@ -9264,51 +9264,51 @@
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>37.11</v>
       </c>
       <c r="U70" s="3">
         <v>40.73</v>
       </c>
       <c r="V70" s="3">
         <v>0</v>
       </c>
       <c r="W70" s="3">
         <v>0</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
         <v>40.73</v>
       </c>
       <c r="Z70" s="2">
         <v>109.76</v>
       </c>
       <c r="AA70" s="2">
-        <v>87</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>323</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>324</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F71" s="2">
         <v>8182576</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -9426,51 +9426,51 @@
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>85.37</v>
       </c>
       <c r="U72" s="3">
         <v>54.21</v>
       </c>
       <c r="V72" s="3">
         <v>0</v>
       </c>
       <c r="W72" s="3">
         <v>0</v>
       </c>
       <c r="X72" s="2">
         <v>0</v>
       </c>
       <c r="Y72" s="2">
         <v>54.21</v>
       </c>
       <c r="Z72" s="2">
         <v>41.14</v>
       </c>
       <c r="AA72" s="2">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>332</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F73" s="2">
         <v>8182684</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H73" s="3" t="s">
@@ -9588,51 +9588,51 @@
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>15.72</v>
       </c>
       <c r="U74" s="3">
         <v>15.72</v>
       </c>
       <c r="V74" s="3">
         <v>0</v>
       </c>
       <c r="W74" s="3">
         <v>0</v>
       </c>
       <c r="X74" s="2">
         <v>0</v>
       </c>
       <c r="Y74" s="2">
         <v>15.72</v>
       </c>
       <c r="Z74" s="2">
         <v>30.06</v>
       </c>
       <c r="AA74" s="2">
-        <v>89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F75" s="2">
         <v>40032817</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H75" s="3" t="s">
@@ -9656,66 +9656,66 @@
       <c r="N75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P75" s="3">
         <v>137.86</v>
       </c>
       <c r="Q75" s="3">
         <v>13.72</v>
       </c>
       <c r="R75" s="3">
         <v>29.35</v>
       </c>
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>180.92</v>
       </c>
       <c r="U75" s="3">
         <v>127.77</v>
       </c>
       <c r="V75" s="3">
-        <v>16.03</v>
+        <v>13.72</v>
       </c>
       <c r="W75" s="3">
         <v>29.35</v>
       </c>
       <c r="X75" s="2">
         <v>0</v>
       </c>
       <c r="Y75" s="2">
-        <v>173.15</v>
+        <v>170.84</v>
       </c>
       <c r="Z75" s="2">
-        <v>41.46</v>
+        <v>40.9</v>
       </c>
       <c r="AA75" s="2">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>345</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F76" s="2">
         <v>40034492</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H76" s="3" t="s">
@@ -9736,69 +9736,69 @@
       <c r="M76" s="3">
         <v>870.88</v>
       </c>
       <c r="N76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P76" s="3">
         <v>432.98</v>
       </c>
       <c r="Q76" s="3">
         <v>56.3</v>
       </c>
       <c r="R76" s="3">
         <v>41.51</v>
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>530.79</v>
       </c>
       <c r="U76" s="3">
-        <v>432.96</v>
+        <v>455.19</v>
       </c>
       <c r="V76" s="3">
         <v>55.9</v>
       </c>
       <c r="W76" s="3">
         <v>41.51</v>
       </c>
       <c r="X76" s="2">
         <v>0</v>
       </c>
       <c r="Y76" s="2">
-        <v>530.37</v>
+        <v>552.6</v>
       </c>
       <c r="Z76" s="2">
-        <v>60.9</v>
+        <v>63.45</v>
       </c>
       <c r="AA76" s="2">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>349</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F77" s="2">
         <v>40049253</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H77" s="3" t="s">
@@ -9822,66 +9822,66 @@
       <c r="N77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P77" s="3">
         <v>100.76</v>
       </c>
       <c r="Q77" s="3">
         <v>24.64</v>
       </c>
       <c r="R77" s="3">
         <v>39.98</v>
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>165.38</v>
       </c>
       <c r="U77" s="3">
         <v>100.76</v>
       </c>
       <c r="V77" s="3">
-        <v>27</v>
+        <v>24.64</v>
       </c>
       <c r="W77" s="3">
         <v>39.98</v>
       </c>
       <c r="X77" s="2">
         <v>0</v>
       </c>
       <c r="Y77" s="2">
-        <v>167.74</v>
+        <v>165.38</v>
       </c>
       <c r="Z77" s="2">
-        <v>23.16</v>
+        <v>22.84</v>
       </c>
       <c r="AA77" s="2">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>353</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>355</v>
       </c>
       <c r="F78" s="2">
         <v>40033145</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="3" t="s">
@@ -9905,66 +9905,66 @@
       <c r="N78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P78" s="3">
         <v>175.95</v>
       </c>
       <c r="Q78" s="3">
         <v>33.49</v>
       </c>
       <c r="R78" s="3">
         <v>132.19</v>
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>341.63</v>
       </c>
       <c r="U78" s="3">
         <v>175.95</v>
       </c>
       <c r="V78" s="3">
-        <v>34.96</v>
+        <v>33.49</v>
       </c>
       <c r="W78" s="3">
         <v>132.19</v>
       </c>
       <c r="X78" s="2">
         <v>0</v>
       </c>
       <c r="Y78" s="2">
-        <v>343.1</v>
+        <v>341.63</v>
       </c>
       <c r="Z78" s="2">
-        <v>57.68</v>
+        <v>57.43</v>
       </c>
       <c r="AA78" s="2">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>358</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F79" s="2">
         <v>40032828</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H79" s="3" t="s">
@@ -9985,69 +9985,69 @@
       <c r="M79" s="3">
         <v>852.43</v>
       </c>
       <c r="N79" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P79" s="3">
         <v>343.97</v>
       </c>
       <c r="Q79" s="3">
         <v>46.7</v>
       </c>
       <c r="R79" s="3">
         <v>44.11</v>
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>434.78</v>
       </c>
       <c r="U79" s="3">
-        <v>337.66</v>
+        <v>424.66</v>
       </c>
       <c r="V79" s="3">
-        <v>54.89</v>
+        <v>46.7</v>
       </c>
       <c r="W79" s="3">
         <v>44.11</v>
       </c>
       <c r="X79" s="2">
         <v>0</v>
       </c>
       <c r="Y79" s="2">
-        <v>436.66</v>
+        <v>515.46</v>
       </c>
       <c r="Z79" s="2">
-        <v>51.22</v>
+        <v>60.47</v>
       </c>
       <c r="AA79" s="2">
-        <v>90</v>
+        <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F80" s="2">
         <v>40011924</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H80" s="3" t="s">
@@ -10071,66 +10071,66 @@
       <c r="N80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P80" s="3">
         <v>139.3</v>
       </c>
       <c r="Q80" s="3">
         <v>27.83</v>
       </c>
       <c r="R80" s="3">
         <v>23.39</v>
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>190.52</v>
       </c>
       <c r="U80" s="3">
         <v>111.88</v>
       </c>
       <c r="V80" s="3">
-        <v>31.59</v>
+        <v>26.3</v>
       </c>
       <c r="W80" s="3">
         <v>23.39</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
-        <v>166.86</v>
+        <v>161.57</v>
       </c>
       <c r="Z80" s="2">
-        <v>56.9</v>
+        <v>55.1</v>
       </c>
       <c r="AA80" s="2">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>366</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F81" s="2">
         <v>40036022</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="3" t="s">
@@ -10154,66 +10154,66 @@
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P81" s="3">
         <v>221.18</v>
       </c>
       <c r="Q81" s="3">
         <v>38.74</v>
       </c>
       <c r="R81" s="3">
         <v>42.41</v>
       </c>
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>302.33</v>
       </c>
       <c r="U81" s="3">
         <v>221.18</v>
       </c>
       <c r="V81" s="3">
-        <v>42.29</v>
+        <v>38.74</v>
       </c>
       <c r="W81" s="3">
         <v>42.41</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
-        <v>305.88</v>
+        <v>302.33</v>
       </c>
       <c r="Z81" s="2">
-        <v>41.24</v>
+        <v>40.76</v>
       </c>
       <c r="AA81" s="2">
-        <v>60</v>
+        <v>72</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F82" s="2">
         <v>40036954</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -10252,51 +10252,51 @@
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>74.74</v>
       </c>
       <c r="U82" s="3">
         <v>74.74</v>
       </c>
       <c r="V82" s="3">
         <v>0</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
         <v>74.74</v>
       </c>
       <c r="Z82" s="2">
         <v>13.94</v>
       </c>
       <c r="AA82" s="2">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>376</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>377</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>378</v>
       </c>
       <c r="F83" s="2">
         <v>40006229</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="3" t="s">
@@ -10317,69 +10317,69 @@
       <c r="M83" s="3">
         <v>311.47</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P83" s="3">
         <v>176.63</v>
       </c>
       <c r="Q83" s="3">
         <v>27.85</v>
       </c>
       <c r="R83" s="3">
         <v>24.59</v>
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>229.08</v>
       </c>
       <c r="U83" s="3">
-        <v>180.47</v>
+        <v>176.63</v>
       </c>
       <c r="V83" s="3">
-        <v>29.58</v>
+        <v>27.85</v>
       </c>
       <c r="W83" s="3">
         <v>24.59</v>
       </c>
       <c r="X83" s="2">
         <v>0</v>
       </c>
       <c r="Y83" s="2">
-        <v>234.64</v>
+        <v>229.08</v>
       </c>
       <c r="Z83" s="2">
-        <v>75.33</v>
+        <v>73.55</v>
       </c>
       <c r="AA83" s="2">
-        <v>92</v>
+        <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>379</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>380</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F84" s="2">
         <v>40035716</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H84" s="3" t="s">
@@ -10418,51 +10418,51 @@
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>209.92</v>
       </c>
       <c r="U84" s="3">
         <v>157.24</v>
       </c>
       <c r="V84" s="3">
         <v>18.59</v>
       </c>
       <c r="W84" s="3">
         <v>28.81</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
         <v>204.64</v>
       </c>
       <c r="Z84" s="2">
         <v>30.15</v>
       </c>
       <c r="AA84" s="2">
-        <v>35</v>
+        <v>48</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>384</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>386</v>
       </c>
       <c r="F85" s="2">
         <v>40036004</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="3" t="s">
@@ -10486,66 +10486,66 @@
       <c r="N85" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P85" s="3">
         <v>352.41</v>
       </c>
       <c r="Q85" s="3">
         <v>23.35</v>
       </c>
       <c r="R85" s="3">
         <v>80.34</v>
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>456.09</v>
       </c>
       <c r="U85" s="3">
         <v>352.41</v>
       </c>
       <c r="V85" s="3">
-        <v>28.65</v>
+        <v>23.35</v>
       </c>
       <c r="W85" s="3">
         <v>80.34</v>
       </c>
       <c r="X85" s="2">
         <v>0</v>
       </c>
       <c r="Y85" s="2">
-        <v>461.4</v>
+        <v>456.09</v>
       </c>
       <c r="Z85" s="2">
-        <v>54.85</v>
+        <v>54.22</v>
       </c>
       <c r="AA85" s="2">
-        <v>91</v>
+        <v>86</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>389</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F86" s="2">
         <v>40032999</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H86" s="3" t="s">
@@ -10569,66 +10569,66 @@
       <c r="N86" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P86" s="3">
         <v>233.77</v>
       </c>
       <c r="Q86" s="3">
         <v>15.12</v>
       </c>
       <c r="R86" s="3">
         <v>47.04</v>
       </c>
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>295.94</v>
       </c>
       <c r="U86" s="3">
         <v>233.77</v>
       </c>
       <c r="V86" s="3">
-        <v>20.73</v>
+        <v>15.12</v>
       </c>
       <c r="W86" s="3">
         <v>47.04</v>
       </c>
       <c r="X86" s="2">
         <v>0</v>
       </c>
       <c r="Y86" s="2">
-        <v>301.55</v>
+        <v>295.94</v>
       </c>
       <c r="Z86" s="2">
-        <v>46.58</v>
+        <v>45.72</v>
       </c>
       <c r="AA86" s="2">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>392</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>393</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F87" s="2">
         <v>40033009</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H87" s="3" t="s">
@@ -10649,69 +10649,69 @@
       <c r="M87" s="3">
         <v>245.77</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P87" s="3">
         <v>0</v>
       </c>
       <c r="Q87" s="3">
         <v>0.69</v>
       </c>
       <c r="R87" s="3">
         <v>12.35</v>
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>13.04</v>
       </c>
       <c r="U87" s="3">
-        <v>0</v>
+        <v>31.58</v>
       </c>
       <c r="V87" s="3">
         <v>0.69</v>
       </c>
       <c r="W87" s="3">
         <v>12.35</v>
       </c>
       <c r="X87" s="2">
         <v>0</v>
       </c>
       <c r="Y87" s="2">
-        <v>13.04</v>
+        <v>44.62</v>
       </c>
       <c r="Z87" s="2">
-        <v>5.3</v>
+        <v>18.15</v>
       </c>
       <c r="AA87" s="2">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>396</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>397</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>398</v>
       </c>
       <c r="F88" s="2">
         <v>40034213</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H88" s="3" t="s">
@@ -10750,51 +10750,51 @@
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>60.57</v>
       </c>
       <c r="U88" s="3">
         <v>6.6</v>
       </c>
       <c r="V88" s="3">
         <v>32.93</v>
       </c>
       <c r="W88" s="3">
         <v>21.03</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
         <v>60.57</v>
       </c>
       <c r="Z88" s="2">
         <v>15.17</v>
       </c>
       <c r="AA88" s="2">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F89" s="2">
         <v>40058163</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H89" s="3" t="s">
@@ -10815,69 +10815,69 @@
       <c r="M89" s="3">
         <v>119.09</v>
       </c>
       <c r="N89" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P89" s="3">
         <v>37.79</v>
       </c>
       <c r="Q89" s="3">
         <v>0</v>
       </c>
       <c r="R89" s="3">
         <v>0</v>
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>37.79</v>
       </c>
       <c r="U89" s="3">
-        <v>34.97</v>
+        <v>46.9</v>
       </c>
       <c r="V89" s="3">
         <v>0</v>
       </c>
       <c r="W89" s="3">
         <v>0</v>
       </c>
       <c r="X89" s="2">
         <v>0</v>
       </c>
       <c r="Y89" s="2">
-        <v>34.97</v>
+        <v>46.9</v>
       </c>
       <c r="Z89" s="2">
-        <v>29.36</v>
+        <v>39.38</v>
       </c>
       <c r="AA89" s="2">
-        <v>60</v>
+        <v>36</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>404</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>405</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F90" s="2">
         <v>40035439</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H90" s="3" t="s">
@@ -10916,51 +10916,51 @@
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>376.45</v>
       </c>
       <c r="U90" s="3">
         <v>290.23</v>
       </c>
       <c r="V90" s="3">
         <v>45.11</v>
       </c>
       <c r="W90" s="3">
         <v>41.11</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
         <v>376.45</v>
       </c>
       <c r="Z90" s="2">
         <v>44.54</v>
       </c>
       <c r="AA90" s="2">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F91" s="2">
         <v>40006101</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H91" s="3" t="s">
@@ -10984,66 +10984,66 @@
       <c r="N91" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P91" s="3">
         <v>235.5</v>
       </c>
       <c r="Q91" s="3">
         <v>35.21</v>
       </c>
       <c r="R91" s="3">
         <v>20.11</v>
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>290.82</v>
       </c>
       <c r="U91" s="3">
         <v>199.7</v>
       </c>
       <c r="V91" s="3">
-        <v>40.53</v>
+        <v>35.21</v>
       </c>
       <c r="W91" s="3">
         <v>20.11</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
-        <v>260.34</v>
+        <v>255.01</v>
       </c>
       <c r="Z91" s="2">
-        <v>85.68</v>
+        <v>83.93</v>
       </c>
       <c r="AA91" s="2">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>410</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>411</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F92" s="2">
         <v>40033247</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -11067,66 +11067,66 @@
       <c r="N92" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P92" s="3">
         <v>225.12</v>
       </c>
       <c r="Q92" s="3">
         <v>37.08</v>
       </c>
       <c r="R92" s="3">
         <v>19.29</v>
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>281.49</v>
       </c>
       <c r="U92" s="3">
         <v>225.12</v>
       </c>
       <c r="V92" s="3">
-        <v>40.6</v>
+        <v>37.08</v>
       </c>
       <c r="W92" s="3">
         <v>19.29</v>
       </c>
       <c r="X92" s="2">
         <v>0</v>
       </c>
       <c r="Y92" s="2">
-        <v>285</v>
+        <v>281.49</v>
       </c>
       <c r="Z92" s="2">
-        <v>44.87</v>
+        <v>44.32</v>
       </c>
       <c r="AA92" s="2">
-        <v>90</v>
+        <v>81</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>414</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>415</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>416</v>
       </c>
       <c r="F93" s="2">
         <v>40033174</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H93" s="3" t="s">
@@ -11165,51 +11165,51 @@
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>233.77</v>
       </c>
       <c r="U93" s="3">
         <v>155.57</v>
       </c>
       <c r="V93" s="3">
         <v>36.74</v>
       </c>
       <c r="W93" s="3">
         <v>41.46</v>
       </c>
       <c r="X93" s="2">
         <v>0</v>
       </c>
       <c r="Y93" s="2">
         <v>233.77</v>
       </c>
       <c r="Z93" s="2">
         <v>28.96</v>
       </c>
       <c r="AA93" s="2">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>418</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>419</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F94" s="2">
         <v>40033212</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H94" s="3" t="s">
@@ -11247,51 +11247,53 @@
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>45.08</v>
       </c>
       <c r="U94" s="3">
         <v>0</v>
       </c>
       <c r="V94" s="3">
         <v>24.31</v>
       </c>
       <c r="W94" s="3">
         <v>20.77</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
         <v>45.08</v>
       </c>
       <c r="Z94" s="2">
         <v>8.28</v>
       </c>
-      <c r="AA94" s="2"/>
+      <c r="AA94" s="2">
+        <v>8</v>
+      </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>422</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>423</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F95" s="2">
         <v>40033257</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>29</v>
@@ -11311,69 +11313,69 @@
       <c r="M95" s="3">
         <v>906.72</v>
       </c>
       <c r="N95" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P95" s="3">
         <v>573.59</v>
       </c>
       <c r="Q95" s="3">
         <v>32.95</v>
       </c>
       <c r="R95" s="3">
         <v>103.77</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>710.32</v>
       </c>
       <c r="U95" s="3">
-        <v>583.33</v>
+        <v>573.56</v>
       </c>
       <c r="V95" s="3">
-        <v>36.47</v>
+        <v>32.95</v>
       </c>
       <c r="W95" s="3">
         <v>103.77</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>723.56</v>
+        <v>710.28</v>
       </c>
       <c r="Z95" s="2">
-        <v>79.8</v>
+        <v>78.34</v>
       </c>
       <c r="AA95" s="2">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>426</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>427</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F96" s="2">
         <v>40033233</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -11397,66 +11399,66 @@
       <c r="N96" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P96" s="3">
         <v>206.47</v>
       </c>
       <c r="Q96" s="3">
         <v>87.17</v>
       </c>
       <c r="R96" s="3">
         <v>53.96</v>
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>347.59</v>
       </c>
       <c r="U96" s="3">
         <v>206.47</v>
       </c>
       <c r="V96" s="3">
-        <v>93.29</v>
+        <v>87.17</v>
       </c>
       <c r="W96" s="3">
         <v>53.96</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
-        <v>353.72</v>
+        <v>347.59</v>
       </c>
       <c r="Z96" s="2">
-        <v>40.73</v>
+        <v>40.02</v>
       </c>
       <c r="AA96" s="2">
-        <v>44</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>430</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>431</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F97" s="2">
         <v>40035928</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H97" s="3" t="s">
@@ -11477,69 +11479,69 @@
       <c r="M97" s="3">
         <v>406.46</v>
       </c>
       <c r="N97" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P97" s="3">
         <v>146.88</v>
       </c>
       <c r="Q97" s="3">
         <v>22.45</v>
       </c>
       <c r="R97" s="3">
         <v>6.75</v>
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>176.08</v>
       </c>
       <c r="U97" s="3">
-        <v>146.88</v>
+        <v>260.85</v>
       </c>
       <c r="V97" s="3">
-        <v>25.09</v>
+        <v>22.45</v>
       </c>
       <c r="W97" s="3">
         <v>6.75</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
-        <v>178.72</v>
+        <v>290.05</v>
       </c>
       <c r="Z97" s="2">
-        <v>43.97</v>
+        <v>71.36</v>
       </c>
       <c r="AA97" s="2">
-        <v>70</v>
+        <v>84</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>434</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F98" s="2">
         <v>40033638</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H98" s="3" t="s">
@@ -11563,66 +11565,66 @@
       <c r="N98" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P98" s="3">
         <v>249.34</v>
       </c>
       <c r="Q98" s="3">
         <v>39.3</v>
       </c>
       <c r="R98" s="3">
         <v>22.48</v>
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>311.12</v>
       </c>
       <c r="U98" s="3">
         <v>249.34</v>
       </c>
       <c r="V98" s="3">
-        <v>46.98</v>
+        <v>39.3</v>
       </c>
       <c r="W98" s="3">
         <v>22.48</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
-        <v>318.81</v>
+        <v>311.12</v>
       </c>
       <c r="Z98" s="2">
-        <v>43.19</v>
+        <v>42.15</v>
       </c>
       <c r="AA98" s="2">
-        <v>50</v>
+        <v>62</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F99" s="2">
         <v>40049252</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
@@ -11646,66 +11648,66 @@
       <c r="N99" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P99" s="3">
         <v>234.94</v>
       </c>
       <c r="Q99" s="3">
         <v>8.92</v>
       </c>
       <c r="R99" s="3">
         <v>55.58</v>
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>299.43</v>
       </c>
       <c r="U99" s="3">
         <v>234.94</v>
       </c>
       <c r="V99" s="3">
-        <v>14.2</v>
+        <v>8.92</v>
       </c>
       <c r="W99" s="3">
         <v>55.58</v>
       </c>
       <c r="X99" s="2">
         <v>0</v>
       </c>
       <c r="Y99" s="2">
-        <v>304.72</v>
+        <v>299.43</v>
       </c>
       <c r="Z99" s="2">
-        <v>54.38</v>
+        <v>53.43</v>
       </c>
       <c r="AA99" s="2">
-        <v>98</v>
+        <v>87</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>442</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>443</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F100" s="2">
         <v>40036013</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H100" s="3" t="s">
@@ -11729,66 +11731,66 @@
       <c r="N100" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P100" s="3">
         <v>443.1</v>
       </c>
       <c r="Q100" s="3">
         <v>57.54</v>
       </c>
       <c r="R100" s="3">
         <v>61.06</v>
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>561.7</v>
       </c>
       <c r="U100" s="3">
         <v>443.1</v>
       </c>
       <c r="V100" s="3">
-        <v>60.89</v>
+        <v>57.54</v>
       </c>
       <c r="W100" s="3">
         <v>61.06</v>
       </c>
       <c r="X100" s="2">
         <v>0</v>
       </c>
       <c r="Y100" s="2">
-        <v>565.06</v>
+        <v>561.7</v>
       </c>
       <c r="Z100" s="2">
-        <v>54.8</v>
+        <v>54.48</v>
       </c>
       <c r="AA100" s="2">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>445</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F101" s="2">
         <v>40033011</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H101" s="3" t="s">
@@ -11812,66 +11814,66 @@
       <c r="N101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P101" s="3">
         <v>77.46</v>
       </c>
       <c r="Q101" s="3">
         <v>7.56</v>
       </c>
       <c r="R101" s="3">
         <v>22.07</v>
       </c>
       <c r="S101" s="3">
         <v>0</v>
       </c>
       <c r="T101" s="3">
         <v>107.09</v>
       </c>
       <c r="U101" s="3">
         <v>77.46</v>
       </c>
       <c r="V101" s="3">
-        <v>10.2</v>
+        <v>7.56</v>
       </c>
       <c r="W101" s="3">
         <v>22.07</v>
       </c>
       <c r="X101" s="2">
         <v>0</v>
       </c>
       <c r="Y101" s="2">
-        <v>109.73</v>
+        <v>107.09</v>
       </c>
       <c r="Z101" s="2">
-        <v>39.99</v>
+        <v>39.02</v>
       </c>
       <c r="AA101" s="2">
-        <v>47</v>
+        <v>70</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>449</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>450</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F102" s="2">
         <v>40036018</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H102" s="3" t="s">
@@ -11895,66 +11897,66 @@
       <c r="N102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P102" s="3">
         <v>179.3</v>
       </c>
       <c r="Q102" s="3">
         <v>36.96</v>
       </c>
       <c r="R102" s="3">
         <v>44.81</v>
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>261.07</v>
       </c>
       <c r="U102" s="3">
         <v>179.3</v>
       </c>
       <c r="V102" s="3">
-        <v>41.65</v>
+        <v>36.96</v>
       </c>
       <c r="W102" s="3">
         <v>44.81</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
-        <v>265.76</v>
+        <v>261.07</v>
       </c>
       <c r="Z102" s="2">
-        <v>43.95</v>
+        <v>43.18</v>
       </c>
       <c r="AA102" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F103" s="2">
         <v>40033639</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -11978,66 +11980,66 @@
       <c r="N103" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P103" s="3">
         <v>102.99</v>
       </c>
       <c r="Q103" s="3">
         <v>10.67</v>
       </c>
       <c r="R103" s="3">
         <v>25</v>
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>138.66</v>
       </c>
       <c r="U103" s="3">
         <v>102.99</v>
       </c>
       <c r="V103" s="3">
-        <v>14.26</v>
+        <v>10.67</v>
       </c>
       <c r="W103" s="3">
         <v>25</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
-        <v>142.25</v>
+        <v>138.66</v>
       </c>
       <c r="Z103" s="2">
-        <v>26.17</v>
+        <v>25.51</v>
       </c>
       <c r="AA103" s="2">
-        <v>35</v>
+        <v>56</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>458</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F104" s="2">
         <v>40058323</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
@@ -12076,51 +12078,51 @@
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>58.41</v>
       </c>
       <c r="U104" s="3">
         <v>2.22</v>
       </c>
       <c r="V104" s="3">
         <v>5.42</v>
       </c>
       <c r="W104" s="3">
         <v>50.76</v>
       </c>
       <c r="X104" s="2">
         <v>0</v>
       </c>
       <c r="Y104" s="2">
         <v>58.41</v>
       </c>
       <c r="Z104" s="2">
         <v>5.51</v>
       </c>
       <c r="AA104" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>463</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>464</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F105" s="2">
         <v>40049250</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H105" s="3" t="s">
@@ -12144,66 +12146,66 @@
       <c r="N105" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P105" s="3">
         <v>197.25</v>
       </c>
       <c r="Q105" s="3">
         <v>38.99</v>
       </c>
       <c r="R105" s="3">
         <v>44.52</v>
       </c>
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>280.76</v>
       </c>
       <c r="U105" s="3">
         <v>197.25</v>
       </c>
       <c r="V105" s="3">
-        <v>45.17</v>
+        <v>38.99</v>
       </c>
       <c r="W105" s="3">
         <v>44.52</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
-        <v>286.94</v>
+        <v>280.76</v>
       </c>
       <c r="Z105" s="2">
-        <v>25.16</v>
+        <v>24.62</v>
       </c>
       <c r="AA105" s="2">
-        <v>88</v>
+        <v>83</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>466</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>467</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F106" s="2">
         <v>40036079</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H106" s="3" t="s">
@@ -12227,66 +12229,66 @@
       <c r="N106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P106" s="3">
         <v>164.72</v>
       </c>
       <c r="Q106" s="3">
         <v>32.72</v>
       </c>
       <c r="R106" s="3">
         <v>63.2</v>
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>260.64</v>
       </c>
       <c r="U106" s="3">
         <v>164.72</v>
       </c>
       <c r="V106" s="3">
-        <v>35.38</v>
+        <v>32.72</v>
       </c>
       <c r="W106" s="3">
         <v>63.2</v>
       </c>
       <c r="X106" s="2">
         <v>0</v>
       </c>
       <c r="Y106" s="2">
-        <v>263.3</v>
+        <v>260.64</v>
       </c>
       <c r="Z106" s="2">
-        <v>26.32</v>
+        <v>26.06</v>
       </c>
       <c r="AA106" s="2">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>471</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>472</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F107" s="2">
         <v>40036077</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H107" s="3" t="s">
@@ -12325,51 +12327,51 @@
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>168.34</v>
       </c>
       <c r="U107" s="3">
         <v>92.11</v>
       </c>
       <c r="V107" s="3">
         <v>22.35</v>
       </c>
       <c r="W107" s="3">
         <v>53.88</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
         <v>168.34</v>
       </c>
       <c r="Z107" s="2">
         <v>23.73</v>
       </c>
       <c r="AA107" s="2">
-        <v>38</v>
+        <v>48</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>475</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>476</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F108" s="2">
         <v>40033642</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
@@ -12408,51 +12410,51 @@
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>409.42</v>
       </c>
       <c r="U108" s="3">
         <v>219.6</v>
       </c>
       <c r="V108" s="3">
         <v>130.33</v>
       </c>
       <c r="W108" s="3">
         <v>59.48</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
         <v>409.42</v>
       </c>
       <c r="Z108" s="2">
         <v>29.64</v>
       </c>
       <c r="AA108" s="2">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>480</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>481</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F109" s="2">
         <v>40033014</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="3" t="s">
@@ -12476,66 +12478,66 @@
       <c r="N109" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P109" s="3">
         <v>161.07</v>
       </c>
       <c r="Q109" s="3">
         <v>23.67</v>
       </c>
       <c r="R109" s="3">
         <v>20.4</v>
       </c>
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>205.14</v>
       </c>
       <c r="U109" s="3">
         <v>161.07</v>
       </c>
       <c r="V109" s="3">
-        <v>30.5</v>
+        <v>23.67</v>
       </c>
       <c r="W109" s="3">
         <v>20.4</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
-        <v>211.97</v>
+        <v>205.14</v>
       </c>
       <c r="Z109" s="2">
-        <v>45.62</v>
+        <v>44.15</v>
       </c>
       <c r="AA109" s="2">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>484</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>485</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F110" s="2">
         <v>40033644</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -12574,51 +12576,51 @@
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>82.17</v>
       </c>
       <c r="U110" s="3">
         <v>38.45</v>
       </c>
       <c r="V110" s="3">
         <v>30.01</v>
       </c>
       <c r="W110" s="3">
         <v>13.7</v>
       </c>
       <c r="X110" s="2">
         <v>0</v>
       </c>
       <c r="Y110" s="2">
         <v>82.17</v>
       </c>
       <c r="Z110" s="2">
         <v>19.23</v>
       </c>
       <c r="AA110" s="2">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>488</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>489</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F111" s="2">
         <v>40033647</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H111" s="3" t="s">
@@ -12642,66 +12644,66 @@
       <c r="N111" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O111" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P111" s="3">
         <v>163.63</v>
       </c>
       <c r="Q111" s="3">
         <v>22.71</v>
       </c>
       <c r="R111" s="3">
         <v>16.49</v>
       </c>
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>202.83</v>
       </c>
       <c r="U111" s="3">
         <v>163.63</v>
       </c>
       <c r="V111" s="3">
-        <v>23.81</v>
+        <v>22.71</v>
       </c>
       <c r="W111" s="3">
         <v>16.49</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
-        <v>203.93</v>
+        <v>202.83</v>
       </c>
       <c r="Z111" s="2">
-        <v>52.83</v>
+        <v>52.55</v>
       </c>
       <c r="AA111" s="2">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>492</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>493</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F112" s="2">
         <v>40035925</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H112" s="3" t="s">
@@ -12725,66 +12727,66 @@
       <c r="N112" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O112" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P112" s="3">
         <v>152.63</v>
       </c>
       <c r="Q112" s="3">
         <v>53.3</v>
       </c>
       <c r="R112" s="3">
         <v>6.09</v>
       </c>
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>212.02</v>
       </c>
       <c r="U112" s="3">
         <v>152.63</v>
       </c>
       <c r="V112" s="3">
-        <v>56.98</v>
+        <v>53.3</v>
       </c>
       <c r="W112" s="3">
         <v>6.09</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
-        <v>215.69</v>
+        <v>212.02</v>
       </c>
       <c r="Z112" s="2">
-        <v>55.1</v>
+        <v>54.16</v>
       </c>
       <c r="AA112" s="2">
-        <v>45</v>
+        <v>54</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>496</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>497</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F113" s="2">
         <v>40036075</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H113" s="3" t="s">
@@ -12805,69 +12807,69 @@
       <c r="M113" s="3">
         <v>980.45</v>
       </c>
       <c r="N113" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O113" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P113" s="3">
         <v>129.26</v>
       </c>
       <c r="Q113" s="3">
         <v>30.85</v>
       </c>
       <c r="R113" s="3">
         <v>74.64</v>
       </c>
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>234.75</v>
       </c>
       <c r="U113" s="3">
-        <v>129.26</v>
+        <v>293.44</v>
       </c>
       <c r="V113" s="3">
         <v>30.85</v>
       </c>
       <c r="W113" s="3">
         <v>74.64</v>
       </c>
       <c r="X113" s="2">
         <v>0</v>
       </c>
       <c r="Y113" s="2">
-        <v>234.75</v>
+        <v>398.93</v>
       </c>
       <c r="Z113" s="2">
-        <v>23.94</v>
+        <v>40.69</v>
       </c>
       <c r="AA113" s="2">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>500</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>501</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F114" s="2">
         <v>40036073</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H114" s="3" t="s">
@@ -12888,69 +12890,69 @@
       <c r="M114" s="3">
         <v>1152.06</v>
       </c>
       <c r="N114" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O114" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P114" s="3">
         <v>215.91</v>
       </c>
       <c r="Q114" s="3">
         <v>42.42</v>
       </c>
       <c r="R114" s="3">
         <v>60.19</v>
       </c>
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>318.52</v>
       </c>
       <c r="U114" s="3">
-        <v>215.91</v>
+        <v>361.67</v>
       </c>
       <c r="V114" s="3">
-        <v>46.86</v>
+        <v>42.42</v>
       </c>
       <c r="W114" s="3">
         <v>60.19</v>
       </c>
       <c r="X114" s="2">
         <v>0</v>
       </c>
       <c r="Y114" s="2">
-        <v>322.96</v>
+        <v>464.28</v>
       </c>
       <c r="Z114" s="2">
-        <v>28.03</v>
+        <v>40.3</v>
       </c>
       <c r="AA114" s="2">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>503</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>504</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F115" s="2">
         <v>40035902</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H115" s="3" t="s">
@@ -12989,51 +12991,51 @@
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>260.09</v>
       </c>
       <c r="U115" s="3">
         <v>193.67</v>
       </c>
       <c r="V115" s="3">
         <v>26.26</v>
       </c>
       <c r="W115" s="3">
         <v>40.16</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
         <v>260.09</v>
       </c>
       <c r="Z115" s="2">
         <v>35.74</v>
       </c>
       <c r="AA115" s="2">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>507</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>508</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F116" s="2">
         <v>40034069</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
@@ -13072,51 +13074,51 @@
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>277.19</v>
       </c>
       <c r="U116" s="3">
         <v>149.34</v>
       </c>
       <c r="V116" s="3">
         <v>53.69</v>
       </c>
       <c r="W116" s="3">
         <v>60.81</v>
       </c>
       <c r="X116" s="2">
         <v>0</v>
       </c>
       <c r="Y116" s="2">
         <v>263.83</v>
       </c>
       <c r="Z116" s="2">
         <v>34.87</v>
       </c>
       <c r="AA116" s="2">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>511</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>512</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F117" s="2">
         <v>40035720</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H117" s="3" t="s">
@@ -13155,51 +13157,51 @@
       <c r="S117" s="3">
         <v>0</v>
       </c>
       <c r="T117" s="3">
         <v>65.98</v>
       </c>
       <c r="U117" s="3">
         <v>0</v>
       </c>
       <c r="V117" s="3">
         <v>0</v>
       </c>
       <c r="W117" s="3">
         <v>65.98</v>
       </c>
       <c r="X117" s="2">
         <v>0</v>
       </c>
       <c r="Y117" s="2">
         <v>65.98</v>
       </c>
       <c r="Z117" s="2">
         <v>14.29</v>
       </c>
       <c r="AA117" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>516</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>517</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>518</v>
       </c>
       <c r="F118" s="2">
         <v>40034077</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H118" s="3" t="s">
@@ -13220,69 +13222,69 @@
       <c r="M118" s="3">
         <v>177.66</v>
       </c>
       <c r="N118" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P118" s="3">
         <v>75.48</v>
       </c>
       <c r="Q118" s="3">
         <v>16.23</v>
       </c>
       <c r="R118" s="3">
         <v>2.44</v>
       </c>
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>94.15</v>
       </c>
       <c r="U118" s="3">
-        <v>67.2</v>
+        <v>65.71</v>
       </c>
       <c r="V118" s="3">
-        <v>18.87</v>
+        <v>16.23</v>
       </c>
       <c r="W118" s="3">
         <v>2.44</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
-        <v>88.51</v>
+        <v>84.38</v>
       </c>
       <c r="Z118" s="2">
-        <v>49.82</v>
+        <v>47.49</v>
       </c>
       <c r="AA118" s="2">
-        <v>80</v>
+        <v>62</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>520</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>521</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F119" s="2">
         <v>40034082</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="3" t="s">
@@ -13303,69 +13305,69 @@
       <c r="M119" s="3">
         <v>143.56</v>
       </c>
       <c r="N119" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P119" s="3">
         <v>76.78</v>
       </c>
       <c r="Q119" s="3">
         <v>15.82</v>
       </c>
       <c r="R119" s="3">
         <v>2.22</v>
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>94.82</v>
       </c>
       <c r="U119" s="3">
-        <v>77.68</v>
+        <v>76.78</v>
       </c>
       <c r="V119" s="3">
-        <v>17.6</v>
+        <v>15.82</v>
       </c>
       <c r="W119" s="3">
         <v>2.22</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
-        <v>97.5</v>
+        <v>94.82</v>
       </c>
       <c r="Z119" s="2">
-        <v>67.91</v>
+        <v>66.05</v>
       </c>
       <c r="AA119" s="2">
-        <v>90</v>
+        <v>78</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>524</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>525</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F120" s="2">
         <v>40034086</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H120" s="3" t="s">
@@ -13389,66 +13391,66 @@
       <c r="N120" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O120" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P120" s="3">
         <v>209.14</v>
       </c>
       <c r="Q120" s="3">
         <v>28.13</v>
       </c>
       <c r="R120" s="3">
         <v>23.51</v>
       </c>
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>260.78</v>
       </c>
       <c r="U120" s="3">
         <v>209.14</v>
       </c>
       <c r="V120" s="3">
-        <v>31.68</v>
+        <v>28.13</v>
       </c>
       <c r="W120" s="3">
         <v>23.51</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
-        <v>264.33</v>
+        <v>260.78</v>
       </c>
       <c r="Z120" s="2">
-        <v>74.33</v>
+        <v>73.34</v>
       </c>
       <c r="AA120" s="2">
-        <v>80</v>
+        <v>66</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>528</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F121" s="2">
         <v>40033017</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="3" t="s">
@@ -13568,51 +13570,51 @@
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>0.48</v>
       </c>
       <c r="U122" s="3">
         <v>0.48</v>
       </c>
       <c r="V122" s="3">
         <v>0</v>
       </c>
       <c r="W122" s="3">
         <v>0</v>
       </c>
       <c r="X122" s="2">
         <v>0</v>
       </c>
       <c r="Y122" s="2">
         <v>0.48</v>
       </c>
       <c r="Z122" s="2">
         <v>0.51</v>
       </c>
       <c r="AA122" s="2">
-        <v>70</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>537</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>538</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F123" s="2">
         <v>8136875</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H123" s="3" t="s">
@@ -13649,51 +13651,51 @@
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" s="3">
         <v>70.76</v>
       </c>
       <c r="U123" s="3">
         <v>70.76</v>
       </c>
       <c r="V123" s="3">
         <v>0</v>
       </c>
       <c r="W123" s="3">
         <v>0</v>
       </c>
       <c r="X123" s="2">
         <v>0</v>
       </c>
       <c r="Y123" s="2">
         <v>70.76</v>
       </c>
       <c r="Z123" s="2">
         <v>73.11</v>
       </c>
       <c r="AA123" s="2">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>542</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>543</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F124" s="2">
         <v>8192490</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H124" s="3" t="s">
@@ -13811,51 +13813,51 @@
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" s="3">
         <v>74.02</v>
       </c>
       <c r="U125" s="3">
         <v>92.52</v>
       </c>
       <c r="V125" s="3">
         <v>0</v>
       </c>
       <c r="W125" s="3">
         <v>0</v>
       </c>
       <c r="X125" s="2">
         <v>0</v>
       </c>
       <c r="Y125" s="2">
         <v>92.52</v>
       </c>
       <c r="Z125" s="2">
         <v>124.99</v>
       </c>
       <c r="AA125" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>551</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>552</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F126" s="2">
         <v>8129330</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H126" s="3" t="s">
@@ -13892,51 +13894,51 @@
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>124.94</v>
       </c>
       <c r="U126" s="3">
         <v>111.78</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>111.78</v>
       </c>
       <c r="Z126" s="2">
         <v>88.37</v>
       </c>
       <c r="AA126" s="2">
-        <v>88</v>
+        <v>95</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>556</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>557</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F127" s="2">
         <v>8136015</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H127" s="3" t="s">
@@ -13973,51 +13975,51 @@
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>99.31</v>
       </c>
       <c r="U127" s="3">
         <v>121.12</v>
       </c>
       <c r="V127" s="3">
         <v>0</v>
       </c>
       <c r="W127" s="3">
         <v>0</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
         <v>121.12</v>
       </c>
       <c r="Z127" s="2">
         <v>121.96</v>
       </c>
       <c r="AA127" s="2">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>560</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>561</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F128" s="2">
         <v>8136024</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H128" s="3" t="s">
@@ -14054,51 +14056,51 @@
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" s="3">
         <v>34.5</v>
       </c>
       <c r="U128" s="3">
         <v>60.16</v>
       </c>
       <c r="V128" s="3">
         <v>0</v>
       </c>
       <c r="W128" s="3">
         <v>0</v>
       </c>
       <c r="X128" s="2">
         <v>0</v>
       </c>
       <c r="Y128" s="2">
         <v>60.16</v>
       </c>
       <c r="Z128" s="2">
         <v>174.37</v>
       </c>
       <c r="AA128" s="2">
-        <v>82</v>
+        <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>564</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>565</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F129" s="2">
         <v>8206637</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H129" s="3" t="s">
@@ -14135,51 +14137,51 @@
       <c r="S129" s="3">
         <v>0</v>
       </c>
       <c r="T129" s="3">
         <v>268.15</v>
       </c>
       <c r="U129" s="3">
         <v>266.3</v>
       </c>
       <c r="V129" s="3">
         <v>0</v>
       </c>
       <c r="W129" s="3">
         <v>0</v>
       </c>
       <c r="X129" s="2">
         <v>0</v>
       </c>
       <c r="Y129" s="2">
         <v>266.3</v>
       </c>
       <c r="Z129" s="2">
         <v>99.31</v>
       </c>
       <c r="AA129" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>569</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>570</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F130" s="2">
         <v>8129777</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H130" s="3" t="s">
@@ -14216,51 +14218,51 @@
       <c r="S130" s="3">
         <v>0</v>
       </c>
       <c r="T130" s="3">
         <v>126.3</v>
       </c>
       <c r="U130" s="3">
         <v>112.72</v>
       </c>
       <c r="V130" s="3">
         <v>0</v>
       </c>
       <c r="W130" s="3">
         <v>0</v>
       </c>
       <c r="X130" s="2">
         <v>0</v>
       </c>
       <c r="Y130" s="2">
         <v>112.72</v>
       </c>
       <c r="Z130" s="2">
         <v>86.99</v>
       </c>
       <c r="AA130" s="2">
-        <v>80</v>
+        <v>57</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>573</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>574</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>575</v>
       </c>
       <c r="F131" s="2">
         <v>8136850</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H131" s="3" t="s">
@@ -14378,51 +14380,51 @@
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>75.45</v>
       </c>
       <c r="U132" s="3">
         <v>35.13</v>
       </c>
       <c r="V132" s="3">
         <v>0</v>
       </c>
       <c r="W132" s="3">
         <v>0</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
         <v>35.13</v>
       </c>
       <c r="Z132" s="2">
         <v>46.56</v>
       </c>
       <c r="AA132" s="2">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>581</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>582</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F133" s="2">
         <v>8130525</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H133" s="3" t="s">
@@ -14540,51 +14542,51 @@
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>30.18</v>
       </c>
       <c r="U134" s="3">
         <v>30.12</v>
       </c>
       <c r="V134" s="3">
         <v>0</v>
       </c>
       <c r="W134" s="3">
         <v>0</v>
       </c>
       <c r="X134" s="2">
         <v>0</v>
       </c>
       <c r="Y134" s="2">
         <v>30.12</v>
       </c>
       <c r="Z134" s="2">
         <v>99.79</v>
       </c>
       <c r="AA134" s="2">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>590</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>591</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F135" s="2">
         <v>8192577</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H135" s="3" t="s">
@@ -14621,51 +14623,51 @@
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>396.46</v>
       </c>
       <c r="U135" s="3">
         <v>407.81</v>
       </c>
       <c r="V135" s="3">
         <v>0</v>
       </c>
       <c r="W135" s="3">
         <v>0</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
         <v>407.81</v>
       </c>
       <c r="Z135" s="2">
         <v>102.86</v>
       </c>
       <c r="AA135" s="2">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>594</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>595</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F136" s="2">
         <v>8129420</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H136" s="3" t="s">
@@ -14702,51 +14704,51 @@
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>36</v>
       </c>
       <c r="U136" s="3">
         <v>35.97</v>
       </c>
       <c r="V136" s="3">
         <v>0</v>
       </c>
       <c r="W136" s="3">
         <v>0</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
         <v>35.97</v>
       </c>
       <c r="Z136" s="2">
         <v>99.9</v>
       </c>
       <c r="AA136" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>598</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>599</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>600</v>
       </c>
       <c r="F137" s="2">
         <v>8129274</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H137" s="3" t="s">
@@ -14783,51 +14785,51 @@
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>48.9</v>
       </c>
       <c r="U137" s="3">
         <v>48.83</v>
       </c>
       <c r="V137" s="3">
         <v>0</v>
       </c>
       <c r="W137" s="3">
         <v>0</v>
       </c>
       <c r="X137" s="2">
         <v>0</v>
       </c>
       <c r="Y137" s="2">
         <v>48.83</v>
       </c>
       <c r="Z137" s="2">
         <v>99.85</v>
       </c>
       <c r="AA137" s="2">
-        <v>86</v>
+        <v>96</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>602</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>603</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>604</v>
       </c>
       <c r="F138" s="2">
         <v>8136029</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H138" s="3" t="s">
@@ -14864,51 +14866,51 @@
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>65.98</v>
       </c>
       <c r="U138" s="3">
         <v>65.37</v>
       </c>
       <c r="V138" s="3">
         <v>0</v>
       </c>
       <c r="W138" s="3">
         <v>0</v>
       </c>
       <c r="X138" s="2">
         <v>0</v>
       </c>
       <c r="Y138" s="2">
         <v>65.37</v>
       </c>
       <c r="Z138" s="2">
         <v>99.08</v>
       </c>
       <c r="AA138" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>606</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>607</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>608</v>
       </c>
       <c r="F139" s="2">
         <v>8129763</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H139" s="3" t="s">
@@ -14945,51 +14947,51 @@
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>81.35</v>
       </c>
       <c r="U139" s="3">
         <v>84.11</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>0</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
         <v>84.11</v>
       </c>
       <c r="Z139" s="2">
         <v>84.12</v>
       </c>
       <c r="AA139" s="2">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>610</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>611</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>612</v>
       </c>
       <c r="F140" s="2">
         <v>8129329</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H140" s="3" t="s">
@@ -15026,51 +15028,51 @@
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>62.52</v>
       </c>
       <c r="U140" s="3">
         <v>81.43</v>
       </c>
       <c r="V140" s="3">
         <v>0</v>
       </c>
       <c r="W140" s="3">
         <v>0</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
         <v>81.43</v>
       </c>
       <c r="Z140" s="2">
         <v>130.23</v>
       </c>
       <c r="AA140" s="2">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>614</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>615</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>616</v>
       </c>
       <c r="F141" s="2">
         <v>6904511</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H141" s="3" t="s">
@@ -15269,51 +15271,51 @@
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>62</v>
       </c>
       <c r="U143" s="3">
         <v>109.28</v>
       </c>
       <c r="V143" s="3">
         <v>0</v>
       </c>
       <c r="W143" s="3">
         <v>0</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
         <v>109.28</v>
       </c>
       <c r="Z143" s="2">
         <v>121.71</v>
       </c>
       <c r="AA143" s="2">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>626</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>627</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F144" s="2">
         <v>8206631</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H144" s="3" t="s">
@@ -15350,51 +15352,51 @@
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>23.63</v>
       </c>
       <c r="U144" s="3">
         <v>19.02</v>
       </c>
       <c r="V144" s="3">
         <v>0</v>
       </c>
       <c r="W144" s="3">
         <v>0</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
         <v>19.02</v>
       </c>
       <c r="Z144" s="2">
         <v>13.83</v>
       </c>
       <c r="AA144" s="2">
-        <v>25</v>
+        <v>55</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>630</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>631</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>632</v>
       </c>
       <c r="F145" s="2">
         <v>8135974</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H145" s="3" t="s">
@@ -15431,51 +15433,51 @@
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>64.77</v>
       </c>
       <c r="U145" s="3">
         <v>64.68</v>
       </c>
       <c r="V145" s="3">
         <v>0</v>
       </c>
       <c r="W145" s="3">
         <v>0</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
         <v>64.68</v>
       </c>
       <c r="Z145" s="2">
         <v>99.85</v>
       </c>
       <c r="AA145" s="2">
-        <v>88</v>
+        <v>99</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>634</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>635</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F146" s="2">
         <v>8136868</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H146" s="3" t="s">
@@ -15512,51 +15514,51 @@
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>36.39</v>
       </c>
       <c r="U146" s="3">
         <v>71.86</v>
       </c>
       <c r="V146" s="3">
         <v>0</v>
       </c>
       <c r="W146" s="3">
         <v>0</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
         <v>71.86</v>
       </c>
       <c r="Z146" s="2">
         <v>197.48</v>
       </c>
       <c r="AA146" s="2">
-        <v>83</v>
+        <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>638</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>639</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F147" s="2">
         <v>8192435</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H147" s="3" t="s">
@@ -15755,51 +15757,51 @@
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>57.13</v>
       </c>
       <c r="U149" s="3">
         <v>118.72</v>
       </c>
       <c r="V149" s="3">
         <v>0</v>
       </c>
       <c r="W149" s="3">
         <v>0</v>
       </c>
       <c r="X149" s="2">
         <v>0</v>
       </c>
       <c r="Y149" s="2">
         <v>118.72</v>
       </c>
       <c r="Z149" s="2">
         <v>207.81</v>
       </c>
       <c r="AA149" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>650</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>651</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>652</v>
       </c>
       <c r="F150" s="2">
         <v>8193747</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H150" s="3" t="s">
@@ -15998,51 +16000,51 @@
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>62.08</v>
       </c>
       <c r="U152" s="3">
         <v>61.14</v>
       </c>
       <c r="V152" s="3">
         <v>0</v>
       </c>
       <c r="W152" s="3">
         <v>0</v>
       </c>
       <c r="X152" s="2">
         <v>0</v>
       </c>
       <c r="Y152" s="2">
         <v>61.14</v>
       </c>
       <c r="Z152" s="2">
         <v>98.49</v>
       </c>
       <c r="AA152" s="2">
-        <v>85</v>
+        <v>99</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>664</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>665</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F153" s="2">
         <v>8382155</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H153" s="3" t="s">
@@ -16162,51 +16164,51 @@
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>10.56</v>
       </c>
       <c r="U154" s="3">
         <v>10.56</v>
       </c>
       <c r="V154" s="3">
         <v>0</v>
       </c>
       <c r="W154" s="3">
         <v>0</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
         <v>10.56</v>
       </c>
       <c r="Z154" s="2">
         <v>21.66</v>
       </c>
       <c r="AA154" s="2">
-        <v>84</v>
+        <v>65</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>672</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>673</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>674</v>
       </c>
       <c r="F155" s="2">
         <v>40058371</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
@@ -16245,51 +16247,51 @@
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>9.13</v>
       </c>
       <c r="U155" s="3">
         <v>8.92</v>
       </c>
       <c r="V155" s="3">
         <v>0.21</v>
       </c>
       <c r="W155" s="3">
         <v>0</v>
       </c>
       <c r="X155" s="2">
         <v>0</v>
       </c>
       <c r="Y155" s="2">
         <v>9.13</v>
       </c>
       <c r="Z155" s="2">
         <v>10.25</v>
       </c>
       <c r="AA155" s="2">
-        <v>65</v>
+        <v>46</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>676</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>677</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>678</v>
       </c>
       <c r="F156" s="2">
         <v>40036017</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H156" s="3" t="s">
@@ -16313,66 +16315,66 @@
       <c r="N156" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3">
         <v>122.49</v>
       </c>
       <c r="Q156" s="3">
         <v>17.27</v>
       </c>
       <c r="R156" s="3">
         <v>19.04</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>158.8</v>
       </c>
       <c r="U156" s="3">
         <v>122.49</v>
       </c>
       <c r="V156" s="3">
-        <v>18.46</v>
+        <v>17.27</v>
       </c>
       <c r="W156" s="3">
         <v>19.04</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>159.99</v>
+        <v>158.8</v>
       </c>
       <c r="Z156" s="2">
-        <v>23.48</v>
+        <v>23.31</v>
       </c>
       <c r="AA156" s="2">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>680</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>681</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>682</v>
       </c>
       <c r="F157" s="2">
         <v>40049257</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="3" t="s">
@@ -16411,51 +16413,51 @@
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>116.36</v>
       </c>
       <c r="U157" s="3">
         <v>72.41</v>
       </c>
       <c r="V157" s="3">
         <v>26.43</v>
       </c>
       <c r="W157" s="3">
         <v>12.63</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
         <v>111.46</v>
       </c>
       <c r="Z157" s="2">
         <v>15.23</v>
       </c>
       <c r="AA157" s="2">
-        <v>22</v>
+        <v>55</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>684</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>685</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>686</v>
       </c>
       <c r="F158" s="2">
         <v>40036016</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
@@ -16476,69 +16478,69 @@
       <c r="M158" s="3">
         <v>913.53</v>
       </c>
       <c r="N158" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3">
         <v>578.97</v>
       </c>
       <c r="Q158" s="3">
         <v>69.03</v>
       </c>
       <c r="R158" s="3">
         <v>56.03</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>704.03</v>
       </c>
       <c r="U158" s="3">
-        <v>587.91</v>
+        <v>578.97</v>
       </c>
       <c r="V158" s="3">
-        <v>82.8</v>
+        <v>69.03</v>
       </c>
       <c r="W158" s="3">
         <v>56.03</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>726.75</v>
+        <v>704.03</v>
       </c>
       <c r="Z158" s="2">
-        <v>79.55</v>
+        <v>77.07</v>
       </c>
       <c r="AA158" s="2">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>688</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>689</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>690</v>
       </c>
       <c r="F159" s="2">
         <v>40060564</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H159" s="3" t="s">
@@ -16559,69 +16561,69 @@
       <c r="M159" s="3">
         <v>149.74</v>
       </c>
       <c r="N159" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P159" s="3">
         <v>54.27</v>
       </c>
       <c r="Q159" s="3">
         <v>26.47</v>
       </c>
       <c r="R159" s="3">
         <v>0</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>80.74</v>
       </c>
       <c r="U159" s="3">
-        <v>50.6</v>
+        <v>73.02</v>
       </c>
       <c r="V159" s="3">
         <v>26.47</v>
       </c>
       <c r="W159" s="3">
         <v>0</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
-        <v>77.07</v>
+        <v>99.49</v>
       </c>
       <c r="Z159" s="2">
-        <v>51.47</v>
+        <v>66.44</v>
       </c>
       <c r="AA159" s="2">
-        <v>80</v>
+        <v>64</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>692</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>693</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>694</v>
       </c>
       <c r="F160" s="2">
         <v>40060611</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H160" s="3" t="s">
@@ -16660,51 +16662,51 @@
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>48.49</v>
       </c>
       <c r="U160" s="3">
         <v>19.92</v>
       </c>
       <c r="V160" s="3">
         <v>7.51</v>
       </c>
       <c r="W160" s="3">
         <v>21.06</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
         <v>48.49</v>
       </c>
       <c r="Z160" s="2">
         <v>21.12</v>
       </c>
       <c r="AA160" s="2">
-        <v>30</v>
+        <v>47</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>696</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>697</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>698</v>
       </c>
       <c r="F161" s="2">
         <v>40057345</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H161" s="3" t="s">
@@ -16743,51 +16745,51 @@
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>66.9</v>
       </c>
       <c r="U161" s="3">
         <v>49.22</v>
       </c>
       <c r="V161" s="3">
         <v>15.12</v>
       </c>
       <c r="W161" s="3">
         <v>2.56</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
         <v>66.9</v>
       </c>
       <c r="Z161" s="2">
         <v>46.09</v>
       </c>
       <c r="AA161" s="2">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>700</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>701</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F162" s="2">
         <v>40060633</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H162" s="3" t="s">
@@ -16808,69 +16810,69 @@
       <c r="M162" s="3">
         <v>180.04</v>
       </c>
       <c r="N162" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P162" s="3">
         <v>67.14</v>
       </c>
       <c r="Q162" s="3">
         <v>34.78</v>
       </c>
       <c r="R162" s="3">
         <v>5.79</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>107.71</v>
       </c>
       <c r="U162" s="3">
-        <v>67.14</v>
+        <v>82.95</v>
       </c>
       <c r="V162" s="3">
         <v>34.78</v>
       </c>
       <c r="W162" s="3">
         <v>5.79</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>107.71</v>
+        <v>123.52</v>
       </c>
       <c r="Z162" s="2">
-        <v>59.83</v>
+        <v>68.61</v>
       </c>
       <c r="AA162" s="2">
-        <v>99</v>
+        <v>78</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>705</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>706</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F163" s="2">
         <v>40005898</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H163" s="3" t="s">
@@ -16909,51 +16911,51 @@
       <c r="S163" s="3">
         <v>19.6</v>
       </c>
       <c r="T163" s="3">
         <v>92.07</v>
       </c>
       <c r="U163" s="3">
         <v>37.44</v>
       </c>
       <c r="V163" s="3">
         <v>31.73</v>
       </c>
       <c r="W163" s="3">
         <v>3.29</v>
       </c>
       <c r="X163" s="2">
         <v>19.6</v>
       </c>
       <c r="Y163" s="2">
         <v>92.07</v>
       </c>
       <c r="Z163" s="2">
         <v>42.34</v>
       </c>
       <c r="AA163" s="2">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F164" s="2">
         <v>40057346</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H164" s="3" t="s">
@@ -16992,51 +16994,51 @@
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>33.4</v>
       </c>
       <c r="U164" s="3">
         <v>21.42</v>
       </c>
       <c r="V164" s="3">
         <v>11.97</v>
       </c>
       <c r="W164" s="3">
         <v>0</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
         <v>33.4</v>
       </c>
       <c r="Z164" s="2">
         <v>22.03</v>
       </c>
       <c r="AA164" s="2">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>714</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F165" s="2">
         <v>40059503</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H165" s="3" t="s">
@@ -17075,51 +17077,51 @@
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>76.93</v>
       </c>
       <c r="U165" s="3">
         <v>14.53</v>
       </c>
       <c r="V165" s="3">
         <v>20.37</v>
       </c>
       <c r="W165" s="3">
         <v>42.03</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
         <v>76.93</v>
       </c>
       <c r="Z165" s="2">
         <v>63.44</v>
       </c>
       <c r="AA165" s="2">
-        <v>80</v>
+        <v>66</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>718</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>719</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>720</v>
       </c>
       <c r="F166" s="2">
         <v>40003695</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H166" s="3" t="s">
@@ -17140,69 +17142,69 @@
       <c r="M166" s="3">
         <v>114.34</v>
       </c>
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P166" s="3">
         <v>64.21</v>
       </c>
       <c r="Q166" s="3">
         <v>26.14</v>
       </c>
       <c r="R166" s="3">
         <v>3.69</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>94.03</v>
       </c>
       <c r="U166" s="3">
-        <v>49.03</v>
+        <v>46.32</v>
       </c>
       <c r="V166" s="3">
         <v>26.14</v>
       </c>
       <c r="W166" s="3">
         <v>3.69</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>78.85</v>
+        <v>76.15</v>
       </c>
       <c r="Z166" s="2">
-        <v>68.96</v>
+        <v>66.6</v>
       </c>
       <c r="AA166" s="2">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>722</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>723</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F167" s="2">
         <v>40059502</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H167" s="3" t="s">
@@ -17241,51 +17243,51 @@
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>83.32</v>
       </c>
       <c r="U167" s="3">
         <v>47.65</v>
       </c>
       <c r="V167" s="3">
         <v>35.67</v>
       </c>
       <c r="W167" s="3">
         <v>0</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
         <v>83.32</v>
       </c>
       <c r="Z167" s="2">
         <v>48.32</v>
       </c>
       <c r="AA167" s="2">
-        <v>95</v>
+        <v>57</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>726</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>727</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F168" s="2">
         <v>40060627</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H168" s="3" t="s">
@@ -17324,51 +17326,51 @@
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>62.04</v>
       </c>
       <c r="U168" s="3">
         <v>37.02</v>
       </c>
       <c r="V168" s="3">
         <v>19.54</v>
       </c>
       <c r="W168" s="3">
         <v>5.48</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
         <v>62.04</v>
       </c>
       <c r="Z168" s="2">
         <v>48.76</v>
       </c>
       <c r="AA168" s="2">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>730</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>731</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F169" s="2">
         <v>40004171</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H169" s="3" t="s">
@@ -17407,51 +17409,51 @@
       <c r="S169" s="3">
         <v>0</v>
       </c>
       <c r="T169" s="3">
         <v>105.01</v>
       </c>
       <c r="U169" s="3">
         <v>74.16</v>
       </c>
       <c r="V169" s="3">
         <v>30.84</v>
       </c>
       <c r="W169" s="3">
         <v>0</v>
       </c>
       <c r="X169" s="2">
         <v>0</v>
       </c>
       <c r="Y169" s="2">
         <v>105.01</v>
       </c>
       <c r="Z169" s="2">
         <v>91.18</v>
       </c>
       <c r="AA169" s="2">
-        <v>97</v>
+        <v>71</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>734</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>735</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F170" s="2">
         <v>40060643</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H170" s="3" t="s">
@@ -17490,51 +17492,51 @@
       <c r="S170" s="3">
         <v>0</v>
       </c>
       <c r="T170" s="3">
         <v>98.44</v>
       </c>
       <c r="U170" s="3">
         <v>79.84</v>
       </c>
       <c r="V170" s="3">
         <v>18.6</v>
       </c>
       <c r="W170" s="3">
         <v>0</v>
       </c>
       <c r="X170" s="2">
         <v>0</v>
       </c>
       <c r="Y170" s="2">
         <v>98.44</v>
       </c>
       <c r="Z170" s="2">
         <v>57.38</v>
       </c>
       <c r="AA170" s="2">
-        <v>86</v>
+        <v>73</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>738</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>739</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>740</v>
       </c>
       <c r="F171" s="2">
         <v>40056773</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H171" s="3" t="s">
@@ -17573,51 +17575,51 @@
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>36.31</v>
       </c>
       <c r="U171" s="3">
         <v>23.97</v>
       </c>
       <c r="V171" s="3">
         <v>11.01</v>
       </c>
       <c r="W171" s="3">
         <v>1.33</v>
       </c>
       <c r="X171" s="2">
         <v>0</v>
       </c>
       <c r="Y171" s="2">
         <v>36.31</v>
       </c>
       <c r="Z171" s="2">
         <v>28.85</v>
       </c>
       <c r="AA171" s="2">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>742</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>743</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>744</v>
       </c>
       <c r="F172" s="2">
         <v>40060635</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H172" s="3" t="s">
@@ -17656,51 +17658,51 @@
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>24.12</v>
       </c>
       <c r="U172" s="3">
         <v>10.22</v>
       </c>
       <c r="V172" s="3">
         <v>13.9</v>
       </c>
       <c r="W172" s="3">
         <v>0</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
         <v>24.12</v>
       </c>
       <c r="Z172" s="2">
         <v>20.25</v>
       </c>
       <c r="AA172" s="2">
-        <v>95</v>
+        <v>69</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>746</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>747</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F173" s="2">
         <v>40060653</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H173" s="3" t="s">
@@ -17739,51 +17741,51 @@
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>37.96</v>
       </c>
       <c r="U173" s="3">
         <v>26.99</v>
       </c>
       <c r="V173" s="3">
         <v>8.2</v>
       </c>
       <c r="W173" s="3">
         <v>2.77</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
         <v>37.96</v>
       </c>
       <c r="Z173" s="2">
         <v>21.29</v>
       </c>
       <c r="AA173" s="2">
-        <v>95</v>
+        <v>78</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>750</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>751</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>752</v>
       </c>
       <c r="F174" s="2">
         <v>40004800</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H174" s="3" t="s">
@@ -17822,51 +17824,51 @@
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>108.26</v>
       </c>
       <c r="U174" s="3">
         <v>73.8</v>
       </c>
       <c r="V174" s="3">
         <v>30.77</v>
       </c>
       <c r="W174" s="3">
         <v>3.69</v>
       </c>
       <c r="X174" s="2">
         <v>0</v>
       </c>
       <c r="Y174" s="2">
         <v>108.26</v>
       </c>
       <c r="Z174" s="2">
         <v>95.29</v>
       </c>
       <c r="AA174" s="2">
-        <v>99</v>
+        <v>84</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>753</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>754</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F175" s="2">
         <v>40005902</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H175" s="3" t="s">
@@ -17905,51 +17907,51 @@
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>110.5</v>
       </c>
       <c r="U175" s="3">
         <v>74.05</v>
       </c>
       <c r="V175" s="3">
         <v>36.08</v>
       </c>
       <c r="W175" s="3">
         <v>0</v>
       </c>
       <c r="X175" s="2">
         <v>0</v>
       </c>
       <c r="Y175" s="2">
         <v>110.12</v>
       </c>
       <c r="Z175" s="2">
         <v>91.79</v>
       </c>
       <c r="AA175" s="2">
-        <v>85</v>
+        <v>61</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>756</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>757</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>758</v>
       </c>
       <c r="F176" s="2">
         <v>40003841</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H176" s="3" t="s">
@@ -17970,69 +17972,69 @@
       <c r="M176" s="3">
         <v>115.93</v>
       </c>
       <c r="N176" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P176" s="3">
         <v>71.35</v>
       </c>
       <c r="Q176" s="3">
         <v>21.67</v>
       </c>
       <c r="R176" s="3">
         <v>3.31</v>
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>96.33</v>
       </c>
       <c r="U176" s="3">
-        <v>73</v>
+        <v>71.35</v>
       </c>
       <c r="V176" s="3">
         <v>21.67</v>
       </c>
       <c r="W176" s="3">
         <v>3.31</v>
       </c>
       <c r="X176" s="2">
         <v>0</v>
       </c>
       <c r="Y176" s="2">
-        <v>97.98</v>
+        <v>96.33</v>
       </c>
       <c r="Z176" s="2">
-        <v>84.52</v>
+        <v>83.09</v>
       </c>
       <c r="AA176" s="2">
-        <v>98</v>
+        <v>82</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F177" s="2">
         <v>40059498</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H177" s="3" t="s">
@@ -18071,51 +18073,51 @@
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>59.42</v>
       </c>
       <c r="U177" s="3">
         <v>54.03</v>
       </c>
       <c r="V177" s="3">
         <v>5.39</v>
       </c>
       <c r="W177" s="3">
         <v>0</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
         <v>59.42</v>
       </c>
       <c r="Z177" s="2">
         <v>29.89</v>
       </c>
       <c r="AA177" s="2">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>760</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>764</v>
       </c>
       <c r="F178" s="2">
         <v>40005901</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H178" s="3" t="s">
@@ -18154,51 +18156,51 @@
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>211.1</v>
       </c>
       <c r="U178" s="3">
         <v>189.17</v>
       </c>
       <c r="V178" s="3">
         <v>16.99</v>
       </c>
       <c r="W178" s="3">
         <v>0</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
         <v>206.16</v>
       </c>
       <c r="Z178" s="2">
         <v>91.09</v>
       </c>
       <c r="AA178" s="2">
-        <v>70</v>
+        <v>84</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>765</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>766</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>767</v>
       </c>
       <c r="F179" s="2">
         <v>40059478</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H179" s="3" t="s">
@@ -18237,51 +18239,51 @@
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>177.47</v>
       </c>
       <c r="U179" s="3">
         <v>130.98</v>
       </c>
       <c r="V179" s="3">
         <v>31.53</v>
       </c>
       <c r="W179" s="3">
         <v>14.97</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
         <v>177.47</v>
       </c>
       <c r="Z179" s="2">
         <v>69.47</v>
       </c>
       <c r="AA179" s="2">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>769</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>770</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>771</v>
       </c>
       <c r="F180" s="2">
         <v>40064178</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -18320,51 +18322,51 @@
       <c r="S180" s="3">
         <v>0</v>
       </c>
       <c r="T180" s="3">
         <v>666.57</v>
       </c>
       <c r="U180" s="3">
         <v>251.69</v>
       </c>
       <c r="V180" s="3">
         <v>100.88</v>
       </c>
       <c r="W180" s="3">
         <v>313.99</v>
       </c>
       <c r="X180" s="2">
         <v>0</v>
       </c>
       <c r="Y180" s="2">
         <v>666.57</v>
       </c>
       <c r="Z180" s="2">
         <v>23.28</v>
       </c>
       <c r="AA180" s="2">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181" s="2">
         <v>178</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>774</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>775</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>776</v>
       </c>
       <c r="F181" s="2">
         <v>40060560</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H181" s="3" t="s">
@@ -18403,51 +18405,51 @@
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>30.24</v>
       </c>
       <c r="U181" s="3">
         <v>21.8</v>
       </c>
       <c r="V181" s="3">
         <v>4.15</v>
       </c>
       <c r="W181" s="3">
         <v>4</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
         <v>29.94</v>
       </c>
       <c r="Z181" s="2">
         <v>12.16</v>
       </c>
       <c r="AA181" s="2">
-        <v>85</v>
+        <v>69</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>778</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>779</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>780</v>
       </c>
       <c r="F182" s="2">
         <v>40060609</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H182" s="3" t="s">
@@ -18486,51 +18488,51 @@
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>44.6</v>
       </c>
       <c r="U182" s="3">
         <v>41.86</v>
       </c>
       <c r="V182" s="3">
         <v>2.88</v>
       </c>
       <c r="W182" s="3">
         <v>0</v>
       </c>
       <c r="X182" s="2">
         <v>0</v>
       </c>
       <c r="Y182" s="2">
         <v>44.74</v>
       </c>
       <c r="Z182" s="2">
         <v>47.23</v>
       </c>
       <c r="AA182" s="2">
-        <v>95</v>
+        <v>77</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>782</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>783</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F183" s="2">
         <v>40004150</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H183" s="3" t="s">
@@ -18569,51 +18571,51 @@
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>115.49</v>
       </c>
       <c r="U183" s="3">
         <v>86.51</v>
       </c>
       <c r="V183" s="3">
         <v>27.73</v>
       </c>
       <c r="W183" s="3">
         <v>0</v>
       </c>
       <c r="X183" s="2">
         <v>0</v>
       </c>
       <c r="Y183" s="2">
         <v>114.24</v>
       </c>
       <c r="Z183" s="2">
         <v>94.1</v>
       </c>
       <c r="AA183" s="2">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184" s="2">
         <v>181</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>785</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>786</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>787</v>
       </c>
       <c r="F184" s="2">
         <v>40036028</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H184" s="3" t="s">
@@ -18652,51 +18654,51 @@
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>70.92</v>
       </c>
       <c r="U184" s="3">
         <v>30.39</v>
       </c>
       <c r="V184" s="3">
         <v>39.88</v>
       </c>
       <c r="W184" s="3">
         <v>0</v>
       </c>
       <c r="X184" s="2">
         <v>0</v>
       </c>
       <c r="Y184" s="2">
         <v>70.27</v>
       </c>
       <c r="Z184" s="2">
         <v>60.5</v>
       </c>
       <c r="AA184" s="2">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>790</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>791</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F185" s="2">
         <v>40060604</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H185" s="3" t="s">
@@ -18735,51 +18737,51 @@
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>7.04</v>
       </c>
       <c r="U185" s="3">
         <v>0</v>
       </c>
       <c r="V185" s="3">
         <v>2.97</v>
       </c>
       <c r="W185" s="3">
         <v>4.08</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
         <v>7.04</v>
       </c>
       <c r="Z185" s="2">
         <v>3.49</v>
       </c>
       <c r="AA185" s="2">
-        <v>5</v>
+        <v>47</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>794</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>795</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>796</v>
       </c>
       <c r="F186" s="2">
         <v>40003473</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H186" s="3" t="s">
@@ -18818,51 +18820,51 @@
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>239.53</v>
       </c>
       <c r="U186" s="3">
         <v>261.32</v>
       </c>
       <c r="V186" s="3">
         <v>73.62</v>
       </c>
       <c r="W186" s="3">
         <v>0</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
         <v>334.94</v>
       </c>
       <c r="Z186" s="2">
         <v>99.23</v>
       </c>
       <c r="AA186" s="2">
-        <v>98</v>
+        <v>62</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>798</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>799</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F187" s="2">
         <v>40060618</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H187" s="3" t="s">
@@ -18901,51 +18903,51 @@
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>46.18</v>
       </c>
       <c r="U187" s="3">
         <v>24.9</v>
       </c>
       <c r="V187" s="3">
         <v>21.28</v>
       </c>
       <c r="W187" s="3">
         <v>0</v>
       </c>
       <c r="X187" s="2">
         <v>0</v>
       </c>
       <c r="Y187" s="2">
         <v>46.18</v>
       </c>
       <c r="Z187" s="2">
         <v>25.27</v>
       </c>
       <c r="AA187" s="2">
-        <v>70</v>
+        <v>54</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>802</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>803</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>804</v>
       </c>
       <c r="F188" s="2">
         <v>40060597</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H188" s="3" t="s">
@@ -18984,51 +18986,51 @@
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>31.17</v>
       </c>
       <c r="U188" s="3">
         <v>23.15</v>
       </c>
       <c r="V188" s="3">
         <v>8.02</v>
       </c>
       <c r="W188" s="3">
         <v>0</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
         <v>31.17</v>
       </c>
       <c r="Z188" s="2">
         <v>19.95</v>
       </c>
       <c r="AA188" s="2">
-        <v>80</v>
+        <v>64</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>806</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>807</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F189" s="2">
         <v>40060568</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H189" s="3" t="s">
@@ -19067,51 +19069,51 @@
       <c r="S189" s="3">
         <v>0</v>
       </c>
       <c r="T189" s="3">
         <v>102.58</v>
       </c>
       <c r="U189" s="3">
         <v>62.73</v>
       </c>
       <c r="V189" s="3">
         <v>34.75</v>
       </c>
       <c r="W189" s="3">
         <v>5.1</v>
       </c>
       <c r="X189" s="2">
         <v>0</v>
       </c>
       <c r="Y189" s="2">
         <v>102.58</v>
       </c>
       <c r="Z189" s="2">
         <v>63.32</v>
       </c>
       <c r="AA189" s="2">
-        <v>90</v>
+        <v>61</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>810</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>811</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F190" s="2">
         <v>40002852</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H190" s="3" t="s">
@@ -19150,51 +19152,51 @@
       <c r="S190" s="3">
         <v>0</v>
       </c>
       <c r="T190" s="3">
         <v>159.04</v>
       </c>
       <c r="U190" s="3">
         <v>114.69</v>
       </c>
       <c r="V190" s="3">
         <v>36.64</v>
       </c>
       <c r="W190" s="3">
         <v>0</v>
       </c>
       <c r="X190" s="2">
         <v>0</v>
       </c>
       <c r="Y190" s="2">
         <v>151.33</v>
       </c>
       <c r="Z190" s="2">
         <v>72.63</v>
       </c>
       <c r="AA190" s="2">
-        <v>95</v>
+        <v>84</v>
       </c>
     </row>
     <row r="191" spans="1:27">
       <c r="A191" s="2">
         <v>188</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>813</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>814</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>815</v>
       </c>
       <c r="F191" s="2">
         <v>40064182</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H191" s="3" t="s">
@@ -19233,51 +19235,51 @@
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>48.72</v>
       </c>
       <c r="U191" s="3">
         <v>32.93</v>
       </c>
       <c r="V191" s="3">
         <v>10.69</v>
       </c>
       <c r="W191" s="3">
         <v>5.1</v>
       </c>
       <c r="X191" s="2">
         <v>0</v>
       </c>
       <c r="Y191" s="2">
         <v>48.72</v>
       </c>
       <c r="Z191" s="2">
         <v>26.75</v>
       </c>
       <c r="AA191" s="2">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>817</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>818</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>819</v>
       </c>
       <c r="F192" s="2">
         <v>40060647</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H192" s="3" t="s">
@@ -19316,51 +19318,51 @@
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>36.52</v>
       </c>
       <c r="U192" s="3">
         <v>15.01</v>
       </c>
       <c r="V192" s="3">
         <v>20.19</v>
       </c>
       <c r="W192" s="3">
         <v>1.33</v>
       </c>
       <c r="X192" s="2">
         <v>0</v>
       </c>
       <c r="Y192" s="2">
         <v>36.52</v>
       </c>
       <c r="Z192" s="2">
         <v>51.54</v>
       </c>
       <c r="AA192" s="2">
-        <v>82</v>
+        <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>821</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>822</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>823</v>
       </c>
       <c r="F193" s="2">
         <v>7422877</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H193" s="3" t="s">
@@ -19482,51 +19484,51 @@
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>66.48</v>
       </c>
       <c r="U194" s="3">
         <v>59.92</v>
       </c>
       <c r="V194" s="3">
         <v>6.56</v>
       </c>
       <c r="W194" s="3">
         <v>0</v>
       </c>
       <c r="X194" s="2">
         <v>0</v>
       </c>
       <c r="Y194" s="2">
         <v>66.48</v>
       </c>
       <c r="Z194" s="2">
         <v>56.87</v>
       </c>
       <c r="AA194" s="2">
-        <v>95</v>
+        <v>83</v>
       </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>827</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>828</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>829</v>
       </c>
       <c r="F195" s="2">
         <v>40060652</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H195" s="3" t="s">
@@ -19565,51 +19567,51 @@
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>148.6</v>
       </c>
       <c r="U195" s="3">
         <v>113.73</v>
       </c>
       <c r="V195" s="3">
         <v>21.72</v>
       </c>
       <c r="W195" s="3">
         <v>13.15</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
         <v>148.6</v>
       </c>
       <c r="Z195" s="2">
         <v>61.55</v>
       </c>
       <c r="AA195" s="2">
-        <v>90</v>
+        <v>79</v>
       </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>831</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>832</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>833</v>
       </c>
       <c r="F196" s="2">
         <v>40020983</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H196" s="3" t="s">
@@ -19648,51 +19650,51 @@
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>171.19</v>
       </c>
       <c r="U196" s="3">
         <v>133.85</v>
       </c>
       <c r="V196" s="3">
         <v>36.13</v>
       </c>
       <c r="W196" s="3">
         <v>0</v>
       </c>
       <c r="X196" s="2">
         <v>0</v>
       </c>
       <c r="Y196" s="2">
         <v>169.98</v>
       </c>
       <c r="Z196" s="2">
         <v>58.45</v>
       </c>
       <c r="AA196" s="2">
-        <v>70</v>
+        <v>58</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>834</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>835</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F197" s="2">
         <v>40005899</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H197" s="3" t="s">
@@ -19716,66 +19718,66 @@
       <c r="N197" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P197" s="3">
         <v>33.96</v>
       </c>
       <c r="Q197" s="3">
         <v>15.28</v>
       </c>
       <c r="R197" s="3">
         <v>0</v>
       </c>
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>49.24</v>
       </c>
       <c r="U197" s="3">
         <v>33.96</v>
       </c>
       <c r="V197" s="3">
-        <v>17.97</v>
+        <v>15.31</v>
       </c>
       <c r="W197" s="3">
         <v>0</v>
       </c>
       <c r="X197" s="2">
         <v>0</v>
       </c>
       <c r="Y197" s="2">
-        <v>51.93</v>
+        <v>49.27</v>
       </c>
       <c r="Z197" s="2">
-        <v>78.52</v>
+        <v>74.49</v>
       </c>
       <c r="AA197" s="2">
-        <v>80</v>
+        <v>59</v>
       </c>
     </row>
     <row r="198" spans="1:27">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>837</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>838</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>839</v>
       </c>
       <c r="F198" s="2">
         <v>7827508</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H198" s="3" t="s">
@@ -19897,51 +19899,51 @@
       <c r="S199" s="3">
         <v>24.97</v>
       </c>
       <c r="T199" s="3">
         <v>107.18</v>
       </c>
       <c r="U199" s="3">
         <v>55.31</v>
       </c>
       <c r="V199" s="3">
         <v>26.9</v>
       </c>
       <c r="W199" s="3">
         <v>0</v>
       </c>
       <c r="X199" s="2">
         <v>24.97</v>
       </c>
       <c r="Y199" s="2">
         <v>107.18</v>
       </c>
       <c r="Z199" s="2">
         <v>85.48</v>
       </c>
       <c r="AA199" s="2">
-        <v>85</v>
+        <v>73</v>
       </c>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>843</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>844</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F200" s="2">
         <v>40006236</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H200" s="3" t="s">
@@ -19980,51 +19982,51 @@
       <c r="S200" s="3">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>29.87</v>
       </c>
       <c r="U200" s="3">
         <v>15.19</v>
       </c>
       <c r="V200" s="3">
         <v>14.68</v>
       </c>
       <c r="W200" s="3">
         <v>0</v>
       </c>
       <c r="X200" s="2">
         <v>0</v>
       </c>
       <c r="Y200" s="2">
         <v>29.87</v>
       </c>
       <c r="Z200" s="2">
         <v>15.85</v>
       </c>
       <c r="AA200" s="2">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>846</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>847</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F201" s="2">
         <v>40007494</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H201" s="3" t="s">
@@ -20063,51 +20065,51 @@
       <c r="S201" s="3">
         <v>0</v>
       </c>
       <c r="T201" s="3">
         <v>51.18</v>
       </c>
       <c r="U201" s="3">
         <v>27.66</v>
       </c>
       <c r="V201" s="3">
         <v>23.52</v>
       </c>
       <c r="W201" s="3">
         <v>0</v>
       </c>
       <c r="X201" s="2">
         <v>0</v>
       </c>
       <c r="Y201" s="2">
         <v>51.18</v>
       </c>
       <c r="Z201" s="2">
         <v>49.15</v>
       </c>
       <c r="AA201" s="2">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>850</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>851</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F202" s="2">
         <v>40059494</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -20144,51 +20146,51 @@
       <c r="S202" s="3">
         <v>0</v>
       </c>
       <c r="T202" s="3">
         <v>41.82</v>
       </c>
       <c r="U202" s="3">
         <v>36.8</v>
       </c>
       <c r="V202" s="3">
         <v>0</v>
       </c>
       <c r="W202" s="3">
         <v>5.02</v>
       </c>
       <c r="X202" s="2">
         <v>0</v>
       </c>
       <c r="Y202" s="2">
         <v>41.82</v>
       </c>
       <c r="Z202" s="2">
         <v>22.59</v>
       </c>
       <c r="AA202" s="2">
-        <v>45</v>
+        <v>70</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>855</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>856</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F203" s="2">
         <v>40005900</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H203" s="3" t="s">
@@ -20227,51 +20229,51 @@
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>89.33</v>
       </c>
       <c r="U203" s="3">
         <v>54.45</v>
       </c>
       <c r="V203" s="3">
         <v>33.57</v>
       </c>
       <c r="W203" s="3">
         <v>0</v>
       </c>
       <c r="X203" s="2">
         <v>0</v>
       </c>
       <c r="Y203" s="2">
         <v>88.01</v>
       </c>
       <c r="Z203" s="2">
         <v>49.25</v>
       </c>
       <c r="AA203" s="2">
-        <v>70</v>
+        <v>58</v>
       </c>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>858</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>859</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F204" s="2">
         <v>40059476</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H204" s="3" t="s">
@@ -20310,51 +20312,51 @@
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>81.03</v>
       </c>
       <c r="U204" s="3">
         <v>48.5</v>
       </c>
       <c r="V204" s="3">
         <v>9.3</v>
       </c>
       <c r="W204" s="3">
         <v>23.23</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
         <v>81.03</v>
       </c>
       <c r="Z204" s="2">
         <v>46.25</v>
       </c>
       <c r="AA204" s="2">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>862</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>863</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F205" s="2">
         <v>40021195</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H205" s="3" t="s">
@@ -20393,51 +20395,51 @@
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>206.11</v>
       </c>
       <c r="U205" s="3">
         <v>191.14</v>
       </c>
       <c r="V205" s="3">
         <v>14.97</v>
       </c>
       <c r="W205" s="3">
         <v>0</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
         <v>206.11</v>
       </c>
       <c r="Z205" s="2">
         <v>28.58</v>
       </c>
       <c r="AA205" s="2">
-        <v>25</v>
+        <v>46</v>
       </c>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>865</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>866</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>867</v>
       </c>
       <c r="F206" s="2">
         <v>40060603</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H206" s="3" t="s">
@@ -20476,51 +20478,51 @@
       <c r="S206" s="3">
         <v>0</v>
       </c>
       <c r="T206" s="3">
         <v>48.19</v>
       </c>
       <c r="U206" s="3">
         <v>32.43</v>
       </c>
       <c r="V206" s="3">
         <v>13</v>
       </c>
       <c r="W206" s="3">
         <v>2.77</v>
       </c>
       <c r="X206" s="2">
         <v>0</v>
       </c>
       <c r="Y206" s="2">
         <v>48.19</v>
       </c>
       <c r="Z206" s="2">
         <v>30.45</v>
       </c>
       <c r="AA206" s="2">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>869</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>870</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F207" s="2">
         <v>40003677</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H207" s="3" t="s">
@@ -20559,51 +20561,51 @@
       <c r="S207" s="3">
         <v>0</v>
       </c>
       <c r="T207" s="3">
         <v>117.33</v>
       </c>
       <c r="U207" s="3">
         <v>75.19</v>
       </c>
       <c r="V207" s="3">
         <v>33.25</v>
       </c>
       <c r="W207" s="3">
         <v>0</v>
       </c>
       <c r="X207" s="2">
         <v>0</v>
       </c>
       <c r="Y207" s="2">
         <v>108.44</v>
       </c>
       <c r="Z207" s="2">
         <v>88.75</v>
       </c>
       <c r="AA207" s="2">
-        <v>99</v>
+        <v>91</v>
       </c>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>872</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>873</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>874</v>
       </c>
       <c r="F208" s="2">
         <v>40056793</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H208" s="3" t="s">
@@ -20642,51 +20644,51 @@
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>90.77</v>
       </c>
       <c r="U208" s="3">
         <v>43.04</v>
       </c>
       <c r="V208" s="3">
         <v>24.05</v>
       </c>
       <c r="W208" s="3">
         <v>23.68</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
         <v>90.77</v>
       </c>
       <c r="Z208" s="2">
         <v>31.85</v>
       </c>
       <c r="AA208" s="2">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>876</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>873</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>877</v>
       </c>
       <c r="F209" s="2">
         <v>40006395</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H209" s="3" t="s">
@@ -20725,51 +20727,51 @@
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>100.73</v>
       </c>
       <c r="U209" s="3">
         <v>71.91</v>
       </c>
       <c r="V209" s="3">
         <v>27.76</v>
       </c>
       <c r="W209" s="3">
         <v>0</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
         <v>99.67</v>
       </c>
       <c r="Z209" s="2">
         <v>58.12</v>
       </c>
       <c r="AA209" s="2">
-        <v>95</v>
+        <v>74</v>
       </c>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>878</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>879</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F210" s="2">
         <v>40060657</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H210" s="3" t="s">
@@ -20808,51 +20810,51 @@
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>140.78</v>
       </c>
       <c r="U210" s="3">
         <v>95.29</v>
       </c>
       <c r="V210" s="3">
         <v>32.96</v>
       </c>
       <c r="W210" s="3">
         <v>12.54</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
         <v>140.78</v>
       </c>
       <c r="Z210" s="2">
         <v>88.01</v>
       </c>
       <c r="AA210" s="2">
-        <v>85</v>
+        <v>73</v>
       </c>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>882</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>883</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>884</v>
       </c>
       <c r="F211" s="2">
         <v>40060622</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H211" s="3" t="s">
@@ -20891,51 +20893,51 @@
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>110.93</v>
       </c>
       <c r="U211" s="3">
         <v>56.44</v>
       </c>
       <c r="V211" s="3">
         <v>47.02</v>
       </c>
       <c r="W211" s="3">
         <v>7.48</v>
       </c>
       <c r="X211" s="2">
         <v>0</v>
       </c>
       <c r="Y211" s="2">
         <v>110.93</v>
       </c>
       <c r="Z211" s="2">
         <v>57.05</v>
       </c>
       <c r="AA211" s="2">
-        <v>85</v>
+        <v>68</v>
       </c>
     </row>
     <row r="212" spans="1:27">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>886</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>887</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>888</v>
       </c>
       <c r="F212" s="2">
         <v>40006405</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H212" s="3" t="s">
@@ -20974,51 +20976,51 @@
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>117.92</v>
       </c>
       <c r="U212" s="3">
         <v>83.92</v>
       </c>
       <c r="V212" s="3">
         <v>34</v>
       </c>
       <c r="W212" s="3">
         <v>0</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
         <v>117.92</v>
       </c>
       <c r="Z212" s="2">
         <v>68.25</v>
       </c>
       <c r="AA212" s="2">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>890</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>891</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>892</v>
       </c>
       <c r="F213" s="2">
         <v>40060649</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H213" s="3" t="s">
@@ -21057,51 +21059,51 @@
       <c r="S213" s="3">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>38.96</v>
       </c>
       <c r="U213" s="3">
         <v>35.05</v>
       </c>
       <c r="V213" s="3">
         <v>3.9</v>
       </c>
       <c r="W213" s="3">
         <v>0</v>
       </c>
       <c r="X213" s="2">
         <v>0</v>
       </c>
       <c r="Y213" s="2">
         <v>38.96</v>
       </c>
       <c r="Z213" s="2">
         <v>25.87</v>
       </c>
       <c r="AA213" s="2">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="214" spans="1:27">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>894</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>895</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>896</v>
       </c>
       <c r="F214" s="2">
         <v>40060600</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H214" s="3" t="s">
@@ -21140,51 +21142,51 @@
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>46.34</v>
       </c>
       <c r="U214" s="3">
         <v>14.83</v>
       </c>
       <c r="V214" s="3">
         <v>31.52</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
         <v>46.34</v>
       </c>
       <c r="Z214" s="2">
         <v>11.6</v>
       </c>
       <c r="AA214" s="2">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>898</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>899</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>900</v>
       </c>
       <c r="F215" s="2">
         <v>40059500</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H215" s="3" t="s">
@@ -21222,51 +21224,53 @@
       </c>
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>84.9</v>
       </c>
       <c r="U215" s="3">
         <v>61.44</v>
       </c>
       <c r="V215" s="3">
         <v>23.45</v>
       </c>
       <c r="W215" s="3">
         <v>0</v>
       </c>
       <c r="X215" s="2">
         <v>0</v>
       </c>
       <c r="Y215" s="2">
         <v>84.9</v>
       </c>
       <c r="Z215" s="2">
         <v>20.01</v>
       </c>
-      <c r="AA215" s="2"/>
+      <c r="AA215" s="2">
+        <v>51</v>
+      </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>902</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>903</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>904</v>
       </c>
       <c r="F216" s="2">
         <v>40004181</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H216" s="3" t="s">
         <v>67</v>
@@ -21304,51 +21308,51 @@
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>112.12</v>
       </c>
       <c r="U216" s="3">
         <v>81.62</v>
       </c>
       <c r="V216" s="3">
         <v>29</v>
       </c>
       <c r="W216" s="3">
         <v>0</v>
       </c>
       <c r="X216" s="2">
         <v>0</v>
       </c>
       <c r="Y216" s="2">
         <v>110.62</v>
       </c>
       <c r="Z216" s="2">
         <v>91.22</v>
       </c>
       <c r="AA216" s="2">
-        <v>90</v>
+        <v>83</v>
       </c>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>905</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>906</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>907</v>
       </c>
       <c r="F217" s="2">
         <v>40060660</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H217" s="3" t="s">
@@ -21387,51 +21391,51 @@
       <c r="S217" s="3">
         <v>0</v>
       </c>
       <c r="T217" s="3">
         <v>51.4</v>
       </c>
       <c r="U217" s="3">
         <v>23.45</v>
       </c>
       <c r="V217" s="3">
         <v>24.26</v>
       </c>
       <c r="W217" s="3">
         <v>3.69</v>
       </c>
       <c r="X217" s="2">
         <v>0</v>
       </c>
       <c r="Y217" s="2">
         <v>51.4</v>
       </c>
       <c r="Z217" s="2">
         <v>24.88</v>
       </c>
       <c r="AA217" s="2">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>909</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>910</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>911</v>
       </c>
       <c r="F218" s="2">
         <v>40017895</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H218" s="3" t="s">
@@ -21470,51 +21474,51 @@
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>67.93</v>
       </c>
       <c r="U218" s="3">
         <v>36.42</v>
       </c>
       <c r="V218" s="3">
         <v>29.14</v>
       </c>
       <c r="W218" s="3">
         <v>0</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
         <v>65.56</v>
       </c>
       <c r="Z218" s="2">
         <v>47.1</v>
       </c>
       <c r="AA218" s="2">
-        <v>65</v>
+        <v>44</v>
       </c>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>912</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>913</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>914</v>
       </c>
       <c r="F219" s="2">
         <v>40006244</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H219" s="3" t="s">
@@ -21553,51 +21557,51 @@
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>663.42</v>
       </c>
       <c r="U219" s="3">
         <v>518.88</v>
       </c>
       <c r="V219" s="3">
         <v>15.65</v>
       </c>
       <c r="W219" s="3">
         <v>26.95</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
         <v>561.48</v>
       </c>
       <c r="Z219" s="2">
         <v>80.6</v>
       </c>
       <c r="AA219" s="2">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>915</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>916</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>917</v>
       </c>
       <c r="F220" s="2">
         <v>40060630</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H220" s="3" t="s">
@@ -21636,51 +21640,51 @@
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>53.99</v>
       </c>
       <c r="U220" s="3">
         <v>37.49</v>
       </c>
       <c r="V220" s="3">
         <v>16.5</v>
       </c>
       <c r="W220" s="3">
         <v>0</v>
       </c>
       <c r="X220" s="2">
         <v>0</v>
       </c>
       <c r="Y220" s="2">
         <v>53.99</v>
       </c>
       <c r="Z220" s="2">
         <v>30.5</v>
       </c>
       <c r="AA220" s="2">
-        <v>90</v>
+        <v>67</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>919</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>920</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>921</v>
       </c>
       <c r="F221" s="2">
         <v>40003488</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H221" s="3" t="s">
@@ -21719,51 +21723,51 @@
       <c r="S221" s="3">
         <v>0</v>
       </c>
       <c r="T221" s="3">
         <v>37.52</v>
       </c>
       <c r="U221" s="3">
         <v>15.73</v>
       </c>
       <c r="V221" s="3">
         <v>14.99</v>
       </c>
       <c r="W221" s="3">
         <v>0</v>
       </c>
       <c r="X221" s="2">
         <v>0</v>
       </c>
       <c r="Y221" s="2">
         <v>30.72</v>
       </c>
       <c r="Z221" s="2">
         <v>33.26</v>
       </c>
       <c r="AA221" s="2">
-        <v>80</v>
+        <v>35</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222" s="2">
         <v>219</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>922</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>923</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F222" s="2">
         <v>40060585</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H222" s="3" t="s">
@@ -21802,51 +21806,51 @@
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>91.63</v>
       </c>
       <c r="U222" s="3">
         <v>33.2</v>
       </c>
       <c r="V222" s="3">
         <v>38.67</v>
       </c>
       <c r="W222" s="3">
         <v>19.75</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
         <v>91.63</v>
       </c>
       <c r="Z222" s="2">
         <v>23.41</v>
       </c>
       <c r="AA222" s="2">
-        <v>30</v>
+        <v>43</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>926</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>927</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>928</v>
       </c>
       <c r="F223" s="2">
         <v>40060591</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H223" s="3" t="s">
@@ -21867,69 +21871,69 @@
       <c r="M223" s="3">
         <v>213.69</v>
       </c>
       <c r="N223" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P223" s="3">
         <v>13.3</v>
       </c>
       <c r="Q223" s="3">
         <v>9.87</v>
       </c>
       <c r="R223" s="3">
         <v>12.16</v>
       </c>
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>35.32</v>
       </c>
       <c r="U223" s="3">
-        <v>13.3</v>
+        <v>92.42</v>
       </c>
       <c r="V223" s="3">
         <v>9.87</v>
       </c>
       <c r="W223" s="3">
         <v>12.16</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
-        <v>35.32</v>
+        <v>114.45</v>
       </c>
       <c r="Z223" s="2">
-        <v>16.53</v>
+        <v>53.56</v>
       </c>
       <c r="AA223" s="2">
-        <v>38</v>
+        <v>49</v>
       </c>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>930</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>931</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F224" s="2">
         <v>40060581</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H224" s="3" t="s">
@@ -21967,51 +21971,53 @@
       </c>
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>39.98</v>
       </c>
       <c r="U224" s="3">
         <v>21.39</v>
       </c>
       <c r="V224" s="3">
         <v>16</v>
       </c>
       <c r="W224" s="3">
         <v>2.6</v>
       </c>
       <c r="X224" s="2">
         <v>0</v>
       </c>
       <c r="Y224" s="2">
         <v>39.98</v>
       </c>
       <c r="Z224" s="2">
         <v>22.18</v>
       </c>
-      <c r="AA224" s="2"/>
+      <c r="AA224" s="2">
+        <v>53</v>
+      </c>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>934</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>935</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>936</v>
       </c>
       <c r="F225" s="2">
         <v>40060582</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H225" s="3" t="s">
         <v>67</v>
@@ -22049,51 +22055,51 @@
       <c r="S225" s="3">
         <v>0</v>
       </c>
       <c r="T225" s="3">
         <v>161.71</v>
       </c>
       <c r="U225" s="3">
         <v>125.11</v>
       </c>
       <c r="V225" s="3">
         <v>27.64</v>
       </c>
       <c r="W225" s="3">
         <v>8.97</v>
       </c>
       <c r="X225" s="2">
         <v>0</v>
       </c>
       <c r="Y225" s="2">
         <v>161.71</v>
       </c>
       <c r="Z225" s="2">
         <v>82.23</v>
       </c>
       <c r="AA225" s="2">
-        <v>98</v>
+        <v>80</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>938</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>939</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>940</v>
       </c>
       <c r="F226" s="2">
         <v>40059501</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H226" s="3" t="s">
@@ -22132,51 +22138,51 @@
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>51.79</v>
       </c>
       <c r="U226" s="3">
         <v>36.85</v>
       </c>
       <c r="V226" s="3">
         <v>10.97</v>
       </c>
       <c r="W226" s="3">
         <v>3.96</v>
       </c>
       <c r="X226" s="2">
         <v>0</v>
       </c>
       <c r="Y226" s="2">
         <v>51.79</v>
       </c>
       <c r="Z226" s="2">
         <v>31.97</v>
       </c>
       <c r="AA226" s="2">
-        <v>95</v>
+        <v>66</v>
       </c>
     </row>
     <row r="227" spans="1:27">
       <c r="A227" s="2">
         <v>224</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>943</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>944</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>945</v>
       </c>
       <c r="F227" s="2">
         <v>40060594</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H227" s="3" t="s">
@@ -22215,51 +22221,51 @@
       <c r="S227" s="3">
         <v>0</v>
       </c>
       <c r="T227" s="3">
         <v>25.79</v>
       </c>
       <c r="U227" s="3">
         <v>12.98</v>
       </c>
       <c r="V227" s="3">
         <v>10.37</v>
       </c>
       <c r="W227" s="3">
         <v>2.44</v>
       </c>
       <c r="X227" s="2">
         <v>0</v>
       </c>
       <c r="Y227" s="2">
         <v>25.79</v>
       </c>
       <c r="Z227" s="2">
         <v>16.42</v>
       </c>
       <c r="AA227" s="2">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="228" spans="1:27">
       <c r="A228" s="2">
         <v>225</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>947</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>948</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F228" s="2">
         <v>40006400</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H228" s="3" t="s">
@@ -22298,51 +22304,51 @@
       <c r="S228" s="3">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>55.97</v>
       </c>
       <c r="U228" s="3">
         <v>36.21</v>
       </c>
       <c r="V228" s="3">
         <v>19.59</v>
       </c>
       <c r="W228" s="3">
         <v>0</v>
       </c>
       <c r="X228" s="2">
         <v>0</v>
       </c>
       <c r="Y228" s="2">
         <v>55.81</v>
       </c>
       <c r="Z228" s="2">
         <v>48.66</v>
       </c>
       <c r="AA228" s="2">
-        <v>92</v>
+        <v>65</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>950</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>951</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>952</v>
       </c>
       <c r="F229" s="2">
         <v>40006276</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H229" s="3" t="s">
@@ -22381,51 +22387,51 @@
       <c r="S229" s="3">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>93.55</v>
       </c>
       <c r="U229" s="3">
         <v>54.67</v>
       </c>
       <c r="V229" s="3">
         <v>29.11</v>
       </c>
       <c r="W229" s="3">
         <v>0</v>
       </c>
       <c r="X229" s="2">
         <v>0</v>
       </c>
       <c r="Y229" s="2">
         <v>83.78</v>
       </c>
       <c r="Z229" s="2">
         <v>79.54</v>
       </c>
       <c r="AA229" s="2">
-        <v>93</v>
+        <v>60</v>
       </c>
     </row>
     <row r="230" spans="1:27">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>953</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>954</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F230" s="2">
         <v>40006410</v>
       </c>
       <c r="G230" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H230" s="3" t="s">
@@ -22464,51 +22470,51 @@
       <c r="S230" s="3">
         <v>0</v>
       </c>
       <c r="T230" s="3">
         <v>99.03</v>
       </c>
       <c r="U230" s="3">
         <v>55.42</v>
       </c>
       <c r="V230" s="3">
         <v>30.8</v>
       </c>
       <c r="W230" s="3">
         <v>8.7</v>
       </c>
       <c r="X230" s="2">
         <v>0</v>
       </c>
       <c r="Y230" s="2">
         <v>94.93</v>
       </c>
       <c r="Z230" s="2">
         <v>85.93</v>
       </c>
       <c r="AA230" s="2">
-        <v>70</v>
+        <v>45</v>
       </c>
     </row>
     <row r="231" spans="1:27">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>956</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>957</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>958</v>
       </c>
       <c r="F231" s="2">
         <v>40059473</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H231" s="3" t="s">
@@ -22547,51 +22553,51 @@
       <c r="S231" s="3">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>77.61</v>
       </c>
       <c r="U231" s="3">
         <v>34.79</v>
       </c>
       <c r="V231" s="3">
         <v>29.86</v>
       </c>
       <c r="W231" s="3">
         <v>12.96</v>
       </c>
       <c r="X231" s="2">
         <v>0</v>
       </c>
       <c r="Y231" s="2">
         <v>77.61</v>
       </c>
       <c r="Z231" s="2">
         <v>55.7</v>
       </c>
       <c r="AA231" s="2">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="232" spans="1:27">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>960</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>961</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>962</v>
       </c>
       <c r="F232" s="2">
         <v>40059487</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>300</v>
       </c>
       <c r="H232" s="3" t="s">
@@ -22792,51 +22798,51 @@
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>313.11</v>
       </c>
       <c r="U234" s="3">
         <v>163.92</v>
       </c>
       <c r="V234" s="3">
         <v>53.67</v>
       </c>
       <c r="W234" s="3">
         <v>95.53</v>
       </c>
       <c r="X234" s="2">
         <v>0</v>
       </c>
       <c r="Y234" s="2">
         <v>313.11</v>
       </c>
       <c r="Z234" s="2">
         <v>26.47</v>
       </c>
       <c r="AA234" s="2">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>973</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>974</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>975</v>
       </c>
       <c r="F235" s="2">
         <v>40035736</v>
       </c>
       <c r="G235" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H235" s="3" t="s">
@@ -22860,66 +22866,66 @@
       <c r="N235" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O235" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P235" s="3">
         <v>206.63</v>
       </c>
       <c r="Q235" s="3">
         <v>79.44</v>
       </c>
       <c r="R235" s="3">
         <v>48.62</v>
       </c>
       <c r="S235" s="3">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>334.69</v>
       </c>
       <c r="U235" s="3">
         <v>199.78</v>
       </c>
       <c r="V235" s="3">
-        <v>86.59</v>
+        <v>79.44</v>
       </c>
       <c r="W235" s="3">
         <v>48.62</v>
       </c>
       <c r="X235" s="2">
         <v>0</v>
       </c>
       <c r="Y235" s="2">
-        <v>334.98</v>
+        <v>327.84</v>
       </c>
       <c r="Z235" s="2">
-        <v>43</v>
+        <v>42.08</v>
       </c>
       <c r="AA235" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="236" spans="1:27">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>977</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>978</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>979</v>
       </c>
       <c r="F236" s="2">
         <v>40035472</v>
       </c>
       <c r="G236" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H236" s="3" t="s">
@@ -22943,66 +22949,66 @@
       <c r="N236" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P236" s="3">
         <v>782.74</v>
       </c>
       <c r="Q236" s="3">
         <v>105.65</v>
       </c>
       <c r="R236" s="3">
         <v>102.96</v>
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>991.35</v>
       </c>
       <c r="U236" s="3">
         <v>782.74</v>
       </c>
       <c r="V236" s="3">
-        <v>116.81</v>
+        <v>105.65</v>
       </c>
       <c r="W236" s="3">
         <v>102.96</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
-        <v>1002.51</v>
+        <v>991.35</v>
       </c>
       <c r="Z236" s="2">
-        <v>49.47</v>
+        <v>48.91</v>
       </c>
       <c r="AA236" s="2">
-        <v>80</v>
+        <v>91</v>
       </c>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>982</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>983</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>984</v>
       </c>
       <c r="F237" s="2">
         <v>40035489</v>
       </c>
       <c r="G237" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H237" s="3" t="s">
@@ -23023,69 +23029,69 @@
       <c r="M237" s="3">
         <v>2137.78</v>
       </c>
       <c r="N237" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O237" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P237" s="3">
         <v>451.48</v>
       </c>
       <c r="Q237" s="3">
         <v>93.39</v>
       </c>
       <c r="R237" s="3">
         <v>43.48</v>
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>588.35</v>
       </c>
       <c r="U237" s="3">
-        <v>455.47</v>
+        <v>451.48</v>
       </c>
       <c r="V237" s="3">
-        <v>104</v>
+        <v>93.39</v>
       </c>
       <c r="W237" s="3">
         <v>43.48</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
-        <v>602.95</v>
+        <v>588.35</v>
       </c>
       <c r="Z237" s="2">
-        <v>28.2</v>
+        <v>27.52</v>
       </c>
       <c r="AA237" s="2">
-        <v>45</v>
+        <v>86</v>
       </c>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>985</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>986</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F238" s="2">
         <v>40034877</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H238" s="3" t="s">
@@ -23106,69 +23112,69 @@
       <c r="M238" s="3">
         <v>557.7</v>
       </c>
       <c r="N238" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O238" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P238" s="3">
         <v>262.84</v>
       </c>
       <c r="Q238" s="3">
         <v>27.42</v>
       </c>
       <c r="R238" s="3">
         <v>32.99</v>
       </c>
       <c r="S238" s="3">
         <v>0</v>
       </c>
       <c r="T238" s="3">
         <v>323.24</v>
       </c>
       <c r="U238" s="3">
-        <v>252.03</v>
+        <v>370.99</v>
       </c>
       <c r="V238" s="3">
-        <v>31.52</v>
+        <v>27.42</v>
       </c>
       <c r="W238" s="3">
         <v>32.99</v>
       </c>
       <c r="X238" s="2">
         <v>0</v>
       </c>
       <c r="Y238" s="2">
-        <v>316.54</v>
+        <v>431.39</v>
       </c>
       <c r="Z238" s="2">
-        <v>56.76</v>
+        <v>77.35</v>
       </c>
       <c r="AA238" s="2">
-        <v>75</v>
+        <v>81</v>
       </c>
     </row>
     <row r="239" spans="1:27">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>989</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>990</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>991</v>
       </c>
       <c r="F239" s="2">
         <v>0</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H239" s="3" t="s">
@@ -23189,66 +23195,66 @@
       <c r="M239" s="3">
         <v>1910.96</v>
       </c>
       <c r="N239" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O239" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P239" s="3">
         <v>574.02</v>
       </c>
       <c r="Q239" s="3">
         <v>36.35</v>
       </c>
       <c r="R239" s="3">
         <v>0</v>
       </c>
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>610.37</v>
       </c>
       <c r="U239" s="3">
-        <v>580.6</v>
+        <v>574.02</v>
       </c>
       <c r="V239" s="3">
         <v>36.35</v>
       </c>
       <c r="W239" s="3">
         <v>0</v>
       </c>
       <c r="X239" s="2">
         <v>0</v>
       </c>
       <c r="Y239" s="2">
-        <v>616.95</v>
+        <v>610.37</v>
       </c>
       <c r="Z239" s="2">
-        <v>32.28</v>
+        <v>31.94</v>
       </c>
       <c r="AA239" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>992</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>993</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F240" s="2">
         <v>40034094</v>
       </c>
       <c r="G240" s="2" t="s">
@@ -23275,66 +23281,66 @@
       <c r="N240" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O240" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P240" s="3">
         <v>586.27</v>
       </c>
       <c r="Q240" s="3">
         <v>111.57</v>
       </c>
       <c r="R240" s="3">
         <v>60.1</v>
       </c>
       <c r="S240" s="3">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>757.94</v>
       </c>
       <c r="U240" s="3">
         <v>586.27</v>
       </c>
       <c r="V240" s="3">
-        <v>124.53</v>
+        <v>111.57</v>
       </c>
       <c r="W240" s="3">
         <v>60.1</v>
       </c>
       <c r="X240" s="2">
         <v>0</v>
       </c>
       <c r="Y240" s="2">
-        <v>770.9</v>
+        <v>757.94</v>
       </c>
       <c r="Z240" s="2">
-        <v>65.76</v>
+        <v>64.66</v>
       </c>
       <c r="AA240" s="2">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>995</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>996</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>997</v>
       </c>
       <c r="F241" s="2">
         <v>40035586</v>
       </c>
       <c r="G241" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H241" s="3" t="s">
@@ -23358,66 +23364,66 @@
       <c r="N241" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O241" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P241" s="3">
         <v>236.01</v>
       </c>
       <c r="Q241" s="3">
         <v>26.32</v>
       </c>
       <c r="R241" s="3">
         <v>37.77</v>
       </c>
       <c r="S241" s="3">
         <v>0</v>
       </c>
       <c r="T241" s="3">
         <v>300.1</v>
       </c>
       <c r="U241" s="3">
         <v>217.56</v>
       </c>
       <c r="V241" s="3">
-        <v>30.79</v>
+        <v>26.32</v>
       </c>
       <c r="W241" s="3">
         <v>37.77</v>
       </c>
       <c r="X241" s="2">
         <v>0</v>
       </c>
       <c r="Y241" s="2">
-        <v>286.12</v>
+        <v>281.65</v>
       </c>
       <c r="Z241" s="2">
-        <v>25.12</v>
+        <v>24.73</v>
       </c>
       <c r="AA241" s="2">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>998</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>999</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="F242" s="2">
         <v>40058308</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H242" s="3" t="s">
@@ -23441,65 +23447,67 @@
       <c r="N242" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O242" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P242" s="3">
         <v>76.73</v>
       </c>
       <c r="Q242" s="3">
         <v>28.78</v>
       </c>
       <c r="R242" s="3">
         <v>4.08</v>
       </c>
       <c r="S242" s="3">
         <v>0</v>
       </c>
       <c r="T242" s="3">
         <v>109.59</v>
       </c>
       <c r="U242" s="3">
         <v>73.75</v>
       </c>
       <c r="V242" s="3">
-        <v>34.93</v>
+        <v>28.78</v>
       </c>
       <c r="W242" s="3">
         <v>4.08</v>
       </c>
       <c r="X242" s="2">
         <v>0</v>
       </c>
       <c r="Y242" s="2">
-        <v>112.77</v>
+        <v>106.61</v>
       </c>
       <c r="Z242" s="2">
-        <v>34.53</v>
-[...1 lines deleted...]
-      <c r="AA242" s="2"/>
+        <v>32.65</v>
+      </c>
+      <c r="AA242" s="2">
+        <v>65</v>
+      </c>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="F243" s="2">
         <v>40035739</v>
       </c>
       <c r="G243" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H243" s="3" t="s">
         <v>29</v>
@@ -23537,51 +23545,51 @@
       <c r="S243" s="3">
         <v>0</v>
       </c>
       <c r="T243" s="3">
         <v>78.91</v>
       </c>
       <c r="U243" s="3">
         <v>35.42</v>
       </c>
       <c r="V243" s="3">
         <v>26.58</v>
       </c>
       <c r="W243" s="3">
         <v>16.91</v>
       </c>
       <c r="X243" s="2">
         <v>0</v>
       </c>
       <c r="Y243" s="2">
         <v>78.91</v>
       </c>
       <c r="Z243" s="2">
         <v>17.68</v>
       </c>
       <c r="AA243" s="2">
-        <v>20</v>
+        <v>47</v>
       </c>
     </row>
     <row r="244" spans="1:27">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>1006</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="F244" s="2">
         <v>40037008</v>
       </c>
       <c r="G244" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H244" s="3" t="s">
@@ -23602,69 +23610,69 @@
       <c r="M244" s="3">
         <v>150.29</v>
       </c>
       <c r="N244" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O244" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P244" s="3">
         <v>35.75</v>
       </c>
       <c r="Q244" s="3">
         <v>7.12</v>
       </c>
       <c r="R244" s="3">
         <v>0</v>
       </c>
       <c r="S244" s="3">
         <v>0</v>
       </c>
       <c r="T244" s="3">
         <v>42.87</v>
       </c>
       <c r="U244" s="3">
-        <v>35.75</v>
+        <v>53.31</v>
       </c>
       <c r="V244" s="3">
         <v>7.12</v>
       </c>
       <c r="W244" s="3">
         <v>0</v>
       </c>
       <c r="X244" s="2">
         <v>0</v>
       </c>
       <c r="Y244" s="2">
-        <v>42.87</v>
+        <v>60.43</v>
       </c>
       <c r="Z244" s="2">
-        <v>28.53</v>
+        <v>40.21</v>
       </c>
       <c r="AA244" s="2">
-        <v>35</v>
+        <v>58</v>
       </c>
     </row>
     <row r="245" spans="1:27">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="F245" s="2">
         <v>40053875</v>
       </c>
       <c r="G245" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H245" s="3" t="s">
@@ -23702,51 +23710,53 @@
       </c>
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>73.63</v>
       </c>
       <c r="U245" s="3">
         <v>52.94</v>
       </c>
       <c r="V245" s="3">
         <v>20.69</v>
       </c>
       <c r="W245" s="3">
         <v>0</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
         <v>73.63</v>
       </c>
       <c r="Z245" s="2">
         <v>53.61</v>
       </c>
-      <c r="AA245" s="2"/>
+      <c r="AA245" s="2">
+        <v>67</v>
+      </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>1016</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>1017</v>
       </c>
       <c r="F246" s="2">
         <v>40021241</v>
       </c>
       <c r="G246" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>67</v>
@@ -23766,69 +23776,69 @@
       <c r="M246" s="3">
         <v>172.9</v>
       </c>
       <c r="N246" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O246" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P246" s="3">
         <v>35.71</v>
       </c>
       <c r="Q246" s="3">
         <v>9.41</v>
       </c>
       <c r="R246" s="3">
         <v>0</v>
       </c>
       <c r="S246" s="3">
         <v>0</v>
       </c>
       <c r="T246" s="3">
         <v>45.12</v>
       </c>
       <c r="U246" s="3">
-        <v>35.71</v>
+        <v>68.98</v>
       </c>
       <c r="V246" s="3">
         <v>9.41</v>
       </c>
       <c r="W246" s="3">
         <v>0</v>
       </c>
       <c r="X246" s="2">
         <v>0</v>
       </c>
       <c r="Y246" s="2">
-        <v>45.12</v>
+        <v>78.39</v>
       </c>
       <c r="Z246" s="2">
-        <v>26.1</v>
+        <v>45.34</v>
       </c>
       <c r="AA246" s="2">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="247" spans="1:27">
       <c r="A247" s="2">
         <v>244</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="F247" s="2">
         <v>40035912</v>
       </c>
       <c r="G247" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H247" s="3" t="s">
@@ -23852,66 +23862,66 @@
       <c r="N247" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P247" s="3">
         <v>105.44</v>
       </c>
       <c r="Q247" s="3">
         <v>30.22</v>
       </c>
       <c r="R247" s="3">
         <v>7.02</v>
       </c>
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>142.68</v>
       </c>
       <c r="U247" s="3">
         <v>105.44</v>
       </c>
       <c r="V247" s="3">
-        <v>35.26</v>
+        <v>30.22</v>
       </c>
       <c r="W247" s="3">
         <v>7.02</v>
       </c>
       <c r="X247" s="2">
         <v>0</v>
       </c>
       <c r="Y247" s="2">
-        <v>147.72</v>
+        <v>142.68</v>
       </c>
       <c r="Z247" s="2">
-        <v>37.71</v>
+        <v>36.42</v>
       </c>
       <c r="AA247" s="2">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F248" s="2">
         <v>40036019</v>
       </c>
       <c r="G248" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H248" s="3" t="s">
@@ -23932,69 +23942,69 @@
       <c r="M248" s="3">
         <v>544.31</v>
       </c>
       <c r="N248" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O248" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P248" s="3">
         <v>35.47</v>
       </c>
       <c r="Q248" s="3">
         <v>33.2</v>
       </c>
       <c r="R248" s="3">
         <v>44.28</v>
       </c>
       <c r="S248" s="3">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>112.95</v>
       </c>
       <c r="U248" s="3">
-        <v>36.14</v>
+        <v>35.47</v>
       </c>
       <c r="V248" s="3">
-        <v>38.47</v>
+        <v>33.2</v>
       </c>
       <c r="W248" s="3">
         <v>44.28</v>
       </c>
       <c r="X248" s="2">
         <v>0</v>
       </c>
       <c r="Y248" s="2">
-        <v>118.89</v>
+        <v>112.95</v>
       </c>
       <c r="Z248" s="2">
-        <v>21.84</v>
+        <v>20.75</v>
       </c>
       <c r="AA248" s="2">
-        <v>80</v>
+        <v>71</v>
       </c>
     </row>
     <row r="249" spans="1:27">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F249" s="2">
         <v>40034109</v>
       </c>
       <c r="G249" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H249" s="3" t="s">
@@ -24018,66 +24028,66 @@
       <c r="N249" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P249" s="3">
         <v>449.86</v>
       </c>
       <c r="Q249" s="3">
         <v>42.11</v>
       </c>
       <c r="R249" s="3">
         <v>34.6</v>
       </c>
       <c r="S249" s="3">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>526.56</v>
       </c>
       <c r="U249" s="3">
         <v>449.86</v>
       </c>
       <c r="V249" s="3">
-        <v>49.45</v>
+        <v>42.11</v>
       </c>
       <c r="W249" s="3">
         <v>34.6</v>
       </c>
       <c r="X249" s="2">
         <v>0</v>
       </c>
       <c r="Y249" s="2">
-        <v>533.9</v>
+        <v>526.56</v>
       </c>
       <c r="Z249" s="2">
-        <v>69.08</v>
+        <v>68.13</v>
       </c>
       <c r="AA249" s="2">
-        <v>65</v>
+        <v>26</v>
       </c>
     </row>
     <row r="250" spans="1:27">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="F250" s="2">
         <v>40033019</v>
       </c>
       <c r="G250" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H250" s="3" t="s">
@@ -24116,51 +24126,51 @@
       <c r="S250" s="3">
         <v>0</v>
       </c>
       <c r="T250" s="3">
         <v>208.11</v>
       </c>
       <c r="U250" s="3">
         <v>163.06</v>
       </c>
       <c r="V250" s="3">
         <v>25.07</v>
       </c>
       <c r="W250" s="3">
         <v>19.98</v>
       </c>
       <c r="X250" s="2">
         <v>0</v>
       </c>
       <c r="Y250" s="2">
         <v>208.11</v>
       </c>
       <c r="Z250" s="2">
         <v>39.99</v>
       </c>
       <c r="AA250" s="2">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="251" spans="1:27">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>1036</v>
       </c>
       <c r="F251" s="2">
         <v>40033020</v>
       </c>
       <c r="G251" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H251" s="3" t="s">
@@ -24184,66 +24194,66 @@
       <c r="N251" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P251" s="3">
         <v>101.33</v>
       </c>
       <c r="Q251" s="3">
         <v>40.39</v>
       </c>
       <c r="R251" s="3">
         <v>22.05</v>
       </c>
       <c r="S251" s="3">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>163.76</v>
       </c>
       <c r="U251" s="3">
         <v>101.33</v>
       </c>
       <c r="V251" s="3">
-        <v>48.49</v>
+        <v>40.39</v>
       </c>
       <c r="W251" s="3">
         <v>22.05</v>
       </c>
       <c r="X251" s="2">
         <v>0</v>
       </c>
       <c r="Y251" s="2">
-        <v>171.87</v>
+        <v>163.76</v>
       </c>
       <c r="Z251" s="2">
-        <v>46.95</v>
+        <v>44.73</v>
       </c>
       <c r="AA251" s="2">
-        <v>80</v>
+        <v>66</v>
       </c>
     </row>
     <row r="252" spans="1:27">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="F252" s="2">
         <v>40033022</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H252" s="3" t="s">
@@ -24282,51 +24292,51 @@
       <c r="S252" s="3">
         <v>0</v>
       </c>
       <c r="T252" s="3">
         <v>239.08</v>
       </c>
       <c r="U252" s="3">
         <v>154.82</v>
       </c>
       <c r="V252" s="3">
         <v>31.43</v>
       </c>
       <c r="W252" s="3">
         <v>52.84</v>
       </c>
       <c r="X252" s="2">
         <v>0</v>
       </c>
       <c r="Y252" s="2">
         <v>239.08</v>
       </c>
       <c r="Z252" s="2">
         <v>49.99</v>
       </c>
       <c r="AA252" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="253" spans="1:27">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>1042</v>
       </c>
       <c r="D253" s="2" t="s">
         <v>1043</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="F253" s="2">
         <v>40049255</v>
       </c>
       <c r="G253" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H253" s="3" t="s">
@@ -24365,109 +24375,109 @@
       <c r="S253" s="3">
         <v>0</v>
       </c>
       <c r="T253" s="3">
         <v>53.69</v>
       </c>
       <c r="U253" s="3">
         <v>0</v>
       </c>
       <c r="V253" s="3">
         <v>19.87</v>
       </c>
       <c r="W253" s="3">
         <v>33.83</v>
       </c>
       <c r="X253" s="2">
         <v>0</v>
       </c>
       <c r="Y253" s="2">
         <v>53.69</v>
       </c>
       <c r="Z253" s="2">
         <v>10.22</v>
       </c>
       <c r="AA253" s="2">
-        <v>25</v>
+        <v>49</v>
       </c>
     </row>
     <row r="254" spans="1:27">
       <c r="A254" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B254" s="6"/>
       <c r="C254" s="6"/>
       <c r="D254" s="6"/>
       <c r="E254" s="6"/>
       <c r="F254" s="6"/>
       <c r="G254" s="6"/>
       <c r="H254" s="7"/>
       <c r="I254" s="7"/>
       <c r="J254" s="7"/>
       <c r="K254" s="7">
         <v>108239.2</v>
       </c>
       <c r="L254" s="7">
         <v>13219.68</v>
       </c>
       <c r="M254" s="7">
         <v>121458.88</v>
       </c>
       <c r="N254" s="7"/>
       <c r="O254" s="7"/>
       <c r="P254" s="7">
         <v>45336.29</v>
       </c>
       <c r="Q254" s="7">
         <v>5806.8</v>
       </c>
       <c r="R254" s="7">
         <v>6422.64</v>
       </c>
       <c r="S254" s="7">
         <v>126.05</v>
       </c>
       <c r="T254" s="7">
         <v>57691.77</v>
       </c>
       <c r="U254" s="7">
-        <v>43957.96</v>
+        <v>44989.36</v>
       </c>
       <c r="V254" s="7">
-        <v>6109.29</v>
+        <v>5786.89</v>
       </c>
       <c r="W254" s="7">
         <v>6422.64</v>
       </c>
       <c r="X254" s="6">
         <v>126.05</v>
       </c>
       <c r="Y254" s="6">
-        <v>56615.95</v>
+        <v>57324.93</v>
       </c>
       <c r="Z254" s="6">
-        <v>46.61</v>
+        <v>47.2</v>
       </c>
       <c r="AA254" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A254:J254"/>
   </mergeCells>