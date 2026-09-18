--- v4 (2026-07-21)
+++ v5 (2026-09-18)
@@ -5433,66 +5433,66 @@
         <v>0</v>
       </c>
       <c r="M4" s="3">
         <v>1305.89</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="3"/>
       <c r="P4" s="3">
         <v>820.63</v>
       </c>
       <c r="Q4" s="3">
         <v>0</v>
       </c>
       <c r="R4" s="3">
         <v>3.35</v>
       </c>
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>823.98</v>
       </c>
       <c r="U4" s="3">
-        <v>820.63</v>
+        <v>1171.95</v>
       </c>
       <c r="V4" s="3">
         <v>0</v>
       </c>
       <c r="W4" s="3">
         <v>3.35</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
-        <v>823.98</v>
+        <v>1175.3</v>
       </c>
       <c r="Z4" s="2">
-        <v>63.1</v>
+        <v>90</v>
       </c>
       <c r="AA4" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="2">
         <v>40036712</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -5775,51 +5775,51 @@
       <c r="S8" s="3">
         <v>0</v>
       </c>
       <c r="T8" s="3">
         <v>962.16</v>
       </c>
       <c r="U8" s="3">
         <v>955.04</v>
       </c>
       <c r="V8" s="3">
         <v>0</v>
       </c>
       <c r="W8" s="3">
         <v>7.12</v>
       </c>
       <c r="X8" s="2">
         <v>0</v>
       </c>
       <c r="Y8" s="2">
         <v>962.16</v>
       </c>
       <c r="Z8" s="2">
         <v>91.82</v>
       </c>
       <c r="AA8" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="2">
         <v>40036637</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="3" t="s">
@@ -6162,68 +6162,70 @@
         <v>0</v>
       </c>
       <c r="M13" s="3">
         <v>1531.5</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="O13" s="3"/>
       <c r="P13" s="3">
         <v>832.04</v>
       </c>
       <c r="Q13" s="3">
         <v>0</v>
       </c>
       <c r="R13" s="3">
         <v>0</v>
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>832.04</v>
       </c>
       <c r="U13" s="3">
-        <v>831.64</v>
+        <v>1268.23</v>
       </c>
       <c r="V13" s="3">
         <v>0</v>
       </c>
       <c r="W13" s="3">
         <v>0</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
-        <v>831.64</v>
+        <v>1268.23</v>
       </c>
       <c r="Z13" s="2">
-        <v>54.3</v>
-[...1 lines deleted...]
-      <c r="AA13" s="2"/>
+        <v>82.81</v>
+      </c>
+      <c r="AA13" s="2">
+        <v>45</v>
+      </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="2">
         <v>40025638</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>29</v>
@@ -6261,51 +6263,51 @@
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>98.82</v>
       </c>
       <c r="U14" s="3">
         <v>51.3</v>
       </c>
       <c r="V14" s="3">
         <v>34.07</v>
       </c>
       <c r="W14" s="3">
         <v>13.45</v>
       </c>
       <c r="X14" s="2">
         <v>0</v>
       </c>
       <c r="Y14" s="2">
         <v>98.82</v>
       </c>
       <c r="Z14" s="2">
         <v>36.45</v>
       </c>
       <c r="AA14" s="2">
-        <v>85</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="2">
         <v>40025635</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H15" s="3" t="s">
@@ -6344,51 +6346,51 @@
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>162.69</v>
       </c>
       <c r="U15" s="3">
         <v>113.75</v>
       </c>
       <c r="V15" s="3">
         <v>33.27</v>
       </c>
       <c r="W15" s="3">
         <v>15.67</v>
       </c>
       <c r="X15" s="2">
         <v>0</v>
       </c>
       <c r="Y15" s="2">
         <v>162.69</v>
       </c>
       <c r="Z15" s="2">
         <v>55.2</v>
       </c>
       <c r="AA15" s="2">
-        <v>70</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="2">
         <v>40054315</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H16" s="3" t="s">
@@ -6427,51 +6429,51 @@
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>40.72</v>
       </c>
       <c r="U16" s="3">
         <v>29.43</v>
       </c>
       <c r="V16" s="3">
         <v>9.69</v>
       </c>
       <c r="W16" s="3">
         <v>1.6</v>
       </c>
       <c r="X16" s="2">
         <v>0</v>
       </c>
       <c r="Y16" s="2">
         <v>40.72</v>
       </c>
       <c r="Z16" s="2">
         <v>36.66</v>
       </c>
       <c r="AA16" s="2">
-        <v>70</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F17" s="2">
         <v>40013347</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H17" s="3" t="s">
@@ -6510,51 +6512,51 @@
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>429.04</v>
       </c>
       <c r="U17" s="3">
         <v>290.22</v>
       </c>
       <c r="V17" s="3">
         <v>11.09</v>
       </c>
       <c r="W17" s="3">
         <v>127.73</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <v>429.04</v>
       </c>
       <c r="Z17" s="2">
         <v>66.29</v>
       </c>
       <c r="AA17" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="2">
         <v>40003083</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H18" s="3" t="s">
@@ -6593,51 +6595,51 @@
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>488.9</v>
       </c>
       <c r="U18" s="3">
         <v>384.05</v>
       </c>
       <c r="V18" s="3">
         <v>32.9</v>
       </c>
       <c r="W18" s="3">
         <v>71.95</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
         <v>488.89</v>
       </c>
       <c r="Z18" s="2">
         <v>76.36</v>
       </c>
       <c r="AA18" s="2">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F19" s="2">
         <v>40003075</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H19" s="3" t="s">
@@ -6675,51 +6677,53 @@
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>539.02</v>
       </c>
       <c r="U19" s="3">
         <v>413.59</v>
       </c>
       <c r="V19" s="3">
         <v>24.89</v>
       </c>
       <c r="W19" s="3">
         <v>100.54</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
         <v>539.02</v>
       </c>
       <c r="Z19" s="2">
         <v>59</v>
       </c>
-      <c r="AA19" s="2"/>
+      <c r="AA19" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F20" s="2">
         <v>40012920</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>87</v>
@@ -6742,66 +6746,66 @@
       <c r="N20" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P20" s="3">
         <v>238.35</v>
       </c>
       <c r="Q20" s="3">
         <v>65.14</v>
       </c>
       <c r="R20" s="3">
         <v>48.16</v>
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>351.66</v>
       </c>
       <c r="U20" s="3">
         <v>238.35</v>
       </c>
       <c r="V20" s="3">
-        <v>67.98</v>
+        <v>65.14</v>
       </c>
       <c r="W20" s="3">
         <v>48.16</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>354.5</v>
+        <v>351.66</v>
       </c>
       <c r="Z20" s="2">
-        <v>41.74</v>
+        <v>41.41</v>
       </c>
       <c r="AA20" s="2">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F21" s="2">
         <v>40059416</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H21" s="3" t="s">
@@ -6840,51 +6844,51 @@
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>459.38</v>
       </c>
       <c r="U21" s="3">
         <v>357.09</v>
       </c>
       <c r="V21" s="3">
         <v>42.55</v>
       </c>
       <c r="W21" s="3">
         <v>59.73</v>
       </c>
       <c r="X21" s="2">
         <v>0</v>
       </c>
       <c r="Y21" s="2">
         <v>459.38</v>
       </c>
       <c r="Z21" s="2">
         <v>53.51</v>
       </c>
       <c r="AA21" s="2">
-        <v>70</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>120</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F22" s="2">
         <v>40054318</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H22" s="3" t="s">
@@ -6923,51 +6927,51 @@
       <c r="S22" s="3">
         <v>6.32</v>
       </c>
       <c r="T22" s="3">
         <v>20.42</v>
       </c>
       <c r="U22" s="3">
         <v>0</v>
       </c>
       <c r="V22" s="3">
         <v>11.9</v>
       </c>
       <c r="W22" s="3">
         <v>2.19</v>
       </c>
       <c r="X22" s="2">
         <v>6.32</v>
       </c>
       <c r="Y22" s="2">
         <v>20.42</v>
       </c>
       <c r="Z22" s="2">
         <v>10.85</v>
       </c>
       <c r="AA22" s="2">
-        <v>60</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F23" s="2">
         <v>40054316</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H23" s="3" t="s">
@@ -7006,51 +7010,51 @@
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>14.81</v>
       </c>
       <c r="U23" s="3">
         <v>1.75</v>
       </c>
       <c r="V23" s="3">
         <v>11.46</v>
       </c>
       <c r="W23" s="3">
         <v>1.6</v>
       </c>
       <c r="X23" s="2">
         <v>0</v>
       </c>
       <c r="Y23" s="2">
         <v>14.81</v>
       </c>
       <c r="Z23" s="2">
         <v>9.99</v>
       </c>
       <c r="AA23" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F24" s="2">
         <v>40025633</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H24" s="3" t="s">
@@ -7074,66 +7078,66 @@
       <c r="N24" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P24" s="3">
         <v>151.09</v>
       </c>
       <c r="Q24" s="3">
         <v>9.84</v>
       </c>
       <c r="R24" s="3">
         <v>16.52</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>177.46</v>
       </c>
       <c r="U24" s="3">
         <v>151.09</v>
       </c>
       <c r="V24" s="3">
-        <v>10.49</v>
+        <v>9.84</v>
       </c>
       <c r="W24" s="3">
         <v>16.52</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>178.1</v>
+        <v>177.46</v>
       </c>
       <c r="Z24" s="2">
-        <v>27.53</v>
+        <v>27.43</v>
       </c>
       <c r="AA24" s="2">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F25" s="2">
         <v>40025636</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H25" s="3" t="s">
@@ -7157,66 +7161,66 @@
       <c r="N25" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P25" s="3">
         <v>205.61</v>
       </c>
       <c r="Q25" s="3">
         <v>33.15</v>
       </c>
       <c r="R25" s="3">
         <v>15.67</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>254.44</v>
       </c>
       <c r="U25" s="3">
         <v>205.61</v>
       </c>
       <c r="V25" s="3">
-        <v>35.09</v>
+        <v>33.15</v>
       </c>
       <c r="W25" s="3">
         <v>15.67</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>256.37</v>
+        <v>254.44</v>
       </c>
       <c r="Z25" s="2">
-        <v>75.42</v>
+        <v>74.85</v>
       </c>
       <c r="AA25" s="2">
-        <v>95</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F26" s="2">
         <v>40002876</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H26" s="3" t="s">
@@ -7255,51 +7259,51 @@
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>521.72</v>
       </c>
       <c r="U26" s="3">
         <v>475.62</v>
       </c>
       <c r="V26" s="3">
         <v>10.82</v>
       </c>
       <c r="W26" s="3">
         <v>35.28</v>
       </c>
       <c r="X26" s="2">
         <v>0</v>
       </c>
       <c r="Y26" s="2">
         <v>521.72</v>
       </c>
       <c r="Z26" s="2">
         <v>81.37</v>
       </c>
       <c r="AA26" s="2">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>140</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F27" s="2">
         <v>40025639</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H27" s="3" t="s">
@@ -7320,66 +7324,66 @@
       <c r="M27" s="3">
         <v>244.41</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P27" s="3">
         <v>142.31</v>
       </c>
       <c r="Q27" s="3">
         <v>42.74</v>
       </c>
       <c r="R27" s="3">
         <v>16.39</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>201.43</v>
       </c>
       <c r="U27" s="3">
-        <v>148.53</v>
+        <v>142.31</v>
       </c>
       <c r="V27" s="3">
-        <v>48.07</v>
+        <v>42.74</v>
       </c>
       <c r="W27" s="3">
         <v>16.39</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>212.98</v>
+        <v>201.43</v>
       </c>
       <c r="Z27" s="2">
-        <v>87.14</v>
+        <v>82.42</v>
       </c>
       <c r="AA27" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F28" s="2">
         <v>40054313</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -7421,51 +7425,51 @@
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>33.21</v>
       </c>
       <c r="U28" s="3">
         <v>18.84</v>
       </c>
       <c r="V28" s="3">
         <v>14.38</v>
       </c>
       <c r="W28" s="3">
         <v>0</v>
       </c>
       <c r="X28" s="2">
         <v>0</v>
       </c>
       <c r="Y28" s="2">
         <v>33.21</v>
       </c>
       <c r="Z28" s="2">
         <v>33.76</v>
       </c>
       <c r="AA28" s="2">
-        <v>90</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F29" s="2">
         <v>40025637</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H29" s="3" t="s">
@@ -7504,51 +7508,51 @@
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>96.98</v>
       </c>
       <c r="U29" s="3">
         <v>67.29</v>
       </c>
       <c r="V29" s="3">
         <v>13.81</v>
       </c>
       <c r="W29" s="3">
         <v>15.87</v>
       </c>
       <c r="X29" s="2">
         <v>0</v>
       </c>
       <c r="Y29" s="2">
         <v>96.98</v>
       </c>
       <c r="Z29" s="2">
         <v>30.32</v>
       </c>
       <c r="AA29" s="2">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>150</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F30" s="2">
         <v>40067424</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H30" s="3" t="s">
@@ -7668,51 +7672,51 @@
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>15.39</v>
       </c>
       <c r="U31" s="3">
         <v>0</v>
       </c>
       <c r="V31" s="3">
         <v>15.39</v>
       </c>
       <c r="W31" s="3">
         <v>0</v>
       </c>
       <c r="X31" s="2">
         <v>0</v>
       </c>
       <c r="Y31" s="2">
         <v>15.39</v>
       </c>
       <c r="Z31" s="2">
         <v>14.4</v>
       </c>
       <c r="AA31" s="2">
-        <v>70</v>
+        <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F32" s="2">
         <v>40025634</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H32" s="3" t="s">
@@ -7751,51 +7755,51 @@
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>275</v>
       </c>
       <c r="U32" s="3">
         <v>222.2</v>
       </c>
       <c r="V32" s="3">
         <v>34.51</v>
       </c>
       <c r="W32" s="3">
         <v>18.23</v>
       </c>
       <c r="X32" s="2">
         <v>0</v>
       </c>
       <c r="Y32" s="2">
         <v>274.94</v>
       </c>
       <c r="Z32" s="2">
         <v>65.81</v>
       </c>
       <c r="AA32" s="2">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F33" s="2">
         <v>40025641</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H33" s="3" t="s">
@@ -7819,66 +7823,66 @@
       <c r="N33" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P33" s="3">
         <v>80.1</v>
       </c>
       <c r="Q33" s="3">
         <v>16.84</v>
       </c>
       <c r="R33" s="3">
         <v>14.03</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>110.96</v>
       </c>
       <c r="U33" s="3">
         <v>80.1</v>
       </c>
       <c r="V33" s="3">
-        <v>19.48</v>
+        <v>16.84</v>
       </c>
       <c r="W33" s="3">
         <v>14.03</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
-        <v>113.61</v>
+        <v>110.96</v>
       </c>
       <c r="Z33" s="2">
-        <v>42.46</v>
+        <v>41.48</v>
       </c>
       <c r="AA33" s="2">
-        <v>70</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F34" s="2">
         <v>40002864</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H34" s="3" t="s">
@@ -7917,51 +7921,51 @@
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>478.02</v>
       </c>
       <c r="U34" s="3">
         <v>417.58</v>
       </c>
       <c r="V34" s="3">
         <v>25.72</v>
       </c>
       <c r="W34" s="3">
         <v>34.73</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
         <v>478.02</v>
       </c>
       <c r="Z34" s="2">
         <v>56.69</v>
       </c>
       <c r="AA34" s="2">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F35" s="2">
         <v>40049325</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H35" s="3" t="s">
@@ -8000,51 +8004,51 @@
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>664.93</v>
       </c>
       <c r="U35" s="3">
         <v>453.79</v>
       </c>
       <c r="V35" s="3">
         <v>60.04</v>
       </c>
       <c r="W35" s="3">
         <v>151.1</v>
       </c>
       <c r="X35" s="2">
         <v>0</v>
       </c>
       <c r="Y35" s="2">
         <v>664.93</v>
       </c>
       <c r="Z35" s="2">
         <v>27.77</v>
       </c>
       <c r="AA35" s="2">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F36" s="2">
         <v>40049441</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H36" s="3" t="s">
@@ -8083,51 +8087,51 @@
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>145.79</v>
       </c>
       <c r="U36" s="3">
         <v>83.78</v>
       </c>
       <c r="V36" s="3">
         <v>26.11</v>
       </c>
       <c r="W36" s="3">
         <v>35.9</v>
       </c>
       <c r="X36" s="2">
         <v>0</v>
       </c>
       <c r="Y36" s="2">
         <v>145.79</v>
       </c>
       <c r="Z36" s="2">
         <v>11.67</v>
       </c>
       <c r="AA36" s="2">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F37" s="2">
         <v>40003063</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H37" s="3" t="s">
@@ -8166,51 +8170,51 @@
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>547.78</v>
       </c>
       <c r="U37" s="3">
         <v>451.97</v>
       </c>
       <c r="V37" s="3">
         <v>23.83</v>
       </c>
       <c r="W37" s="3">
         <v>71.97</v>
       </c>
       <c r="X37" s="2">
         <v>0</v>
       </c>
       <c r="Y37" s="2">
         <v>547.77</v>
       </c>
       <c r="Z37" s="2">
         <v>60.17</v>
       </c>
       <c r="AA37" s="2">
-        <v>80</v>
+        <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F38" s="2">
         <v>40003903</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H38" s="3" t="s">
@@ -8249,51 +8253,51 @@
       <c r="S38" s="3">
         <v>7</v>
       </c>
       <c r="T38" s="3">
         <v>611.49</v>
       </c>
       <c r="U38" s="3">
         <v>546.99</v>
       </c>
       <c r="V38" s="3">
         <v>15.19</v>
       </c>
       <c r="W38" s="3">
         <v>42.3</v>
       </c>
       <c r="X38" s="2">
         <v>7</v>
       </c>
       <c r="Y38" s="2">
         <v>611.49</v>
       </c>
       <c r="Z38" s="2">
         <v>40.59</v>
       </c>
       <c r="AA38" s="2">
-        <v>70</v>
+        <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>187</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F39" s="2">
         <v>40025631</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H39" s="3" t="s">
@@ -8332,51 +8336,51 @@
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>141.72</v>
       </c>
       <c r="U39" s="3">
         <v>96.87</v>
       </c>
       <c r="V39" s="3">
         <v>23.86</v>
       </c>
       <c r="W39" s="3">
         <v>21</v>
       </c>
       <c r="X39" s="2">
         <v>0</v>
       </c>
       <c r="Y39" s="2">
         <v>141.72</v>
       </c>
       <c r="Z39" s="2">
         <v>21.81</v>
       </c>
       <c r="AA39" s="2">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F40" s="2">
         <v>40049587</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H40" s="3" t="s">
@@ -8415,51 +8419,51 @@
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>463.77</v>
       </c>
       <c r="U40" s="3">
         <v>366.19</v>
       </c>
       <c r="V40" s="3">
         <v>36.97</v>
       </c>
       <c r="W40" s="3">
         <v>60.6</v>
       </c>
       <c r="X40" s="2">
         <v>0</v>
       </c>
       <c r="Y40" s="2">
         <v>463.77</v>
       </c>
       <c r="Z40" s="2">
         <v>44.28</v>
       </c>
       <c r="AA40" s="2">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F41" s="2">
         <v>40023256</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H41" s="3" t="s">
@@ -8483,66 +8487,66 @@
       <c r="N41" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P41" s="3">
         <v>138.8</v>
       </c>
       <c r="Q41" s="3">
         <v>5.1</v>
       </c>
       <c r="R41" s="3">
         <v>23.29</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>167.2</v>
       </c>
       <c r="U41" s="3">
         <v>138.8</v>
       </c>
       <c r="V41" s="3">
-        <v>11.88</v>
+        <v>5.1</v>
       </c>
       <c r="W41" s="3">
         <v>23.29</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>173.98</v>
+        <v>167.2</v>
       </c>
       <c r="Z41" s="2">
-        <v>35.88</v>
+        <v>34.48</v>
       </c>
       <c r="AA41" s="2">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F42" s="2">
         <v>40025632</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H42" s="3" t="s">
@@ -8581,51 +8585,51 @@
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>270.73</v>
       </c>
       <c r="U42" s="3">
         <v>212.67</v>
       </c>
       <c r="V42" s="3">
         <v>11.46</v>
       </c>
       <c r="W42" s="3">
         <v>45.96</v>
       </c>
       <c r="X42" s="2">
         <v>0</v>
       </c>
       <c r="Y42" s="2">
         <v>270.1</v>
       </c>
       <c r="Z42" s="2">
         <v>52.58</v>
       </c>
       <c r="AA42" s="2">
-        <v>95</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>204</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F43" s="2">
         <v>40012754</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H43" s="3" t="s">
@@ -8664,51 +8668,51 @@
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>913.75</v>
       </c>
       <c r="U43" s="3">
         <v>775.08</v>
       </c>
       <c r="V43" s="3">
         <v>19.85</v>
       </c>
       <c r="W43" s="3">
         <v>118.82</v>
       </c>
       <c r="X43" s="2">
         <v>0</v>
       </c>
       <c r="Y43" s="2">
         <v>913.75</v>
       </c>
       <c r="Z43" s="2">
         <v>38.07</v>
       </c>
       <c r="AA43" s="2">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>209</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F44" s="2">
         <v>40002886</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H44" s="3" t="s">
@@ -8812,66 +8816,66 @@
       <c r="M45" s="3">
         <v>194.06</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P45" s="3">
         <v>17</v>
       </c>
       <c r="Q45" s="3">
         <v>0</v>
       </c>
       <c r="R45" s="3">
         <v>0</v>
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>17</v>
       </c>
       <c r="U45" s="3">
-        <v>17</v>
+        <v>97.52</v>
       </c>
       <c r="V45" s="3">
         <v>0</v>
       </c>
       <c r="W45" s="3">
         <v>0</v>
       </c>
       <c r="X45" s="2">
         <v>0</v>
       </c>
       <c r="Y45" s="2">
-        <v>17</v>
+        <v>97.52</v>
       </c>
       <c r="Z45" s="2">
-        <v>8.76</v>
+        <v>50.25</v>
       </c>
       <c r="AA45" s="2"/>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F46" s="2">
         <v>40054320</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>79</v>
       </c>
@@ -8911,51 +8915,51 @@
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>66.79</v>
       </c>
       <c r="U46" s="3">
         <v>48.49</v>
       </c>
       <c r="V46" s="3">
         <v>18.31</v>
       </c>
       <c r="W46" s="3">
         <v>0</v>
       </c>
       <c r="X46" s="2">
         <v>0</v>
       </c>
       <c r="Y46" s="2">
         <v>66.79</v>
       </c>
       <c r="Z46" s="2">
         <v>44.87</v>
       </c>
       <c r="AA46" s="2">
-        <v>80</v>
+        <v>49</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F47" s="2">
         <v>40020322</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H47" s="3" t="s">
@@ -8994,51 +8998,51 @@
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>190.41</v>
       </c>
       <c r="U47" s="3">
         <v>139.01</v>
       </c>
       <c r="V47" s="3">
         <v>36.37</v>
       </c>
       <c r="W47" s="3">
         <v>15.03</v>
       </c>
       <c r="X47" s="2">
         <v>0</v>
       </c>
       <c r="Y47" s="2">
         <v>190.41</v>
       </c>
       <c r="Z47" s="2">
         <v>56.76</v>
       </c>
       <c r="AA47" s="2">
-        <v>95</v>
+        <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F48" s="2">
         <v>40067425</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H48" s="3" t="s">
@@ -9158,51 +9162,51 @@
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>399.96</v>
       </c>
       <c r="U49" s="3">
         <v>323.72</v>
       </c>
       <c r="V49" s="3">
         <v>53.1</v>
       </c>
       <c r="W49" s="3">
         <v>23.14</v>
       </c>
       <c r="X49" s="2">
         <v>0</v>
       </c>
       <c r="Y49" s="2">
         <v>399.96</v>
       </c>
       <c r="Z49" s="2">
         <v>65.2</v>
       </c>
       <c r="AA49" s="2">
-        <v>81</v>
+        <v>62</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>231</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F50" s="2">
         <v>40054319</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H50" s="3" t="s">
@@ -9241,51 +9245,51 @@
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>41.56</v>
       </c>
       <c r="U50" s="3">
         <v>6.41</v>
       </c>
       <c r="V50" s="3">
         <v>35.16</v>
       </c>
       <c r="W50" s="3">
         <v>0</v>
       </c>
       <c r="X50" s="2">
         <v>0</v>
       </c>
       <c r="Y50" s="2">
         <v>41.56</v>
       </c>
       <c r="Z50" s="2">
         <v>21.33</v>
       </c>
       <c r="AA50" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>234</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F51" s="2">
         <v>40025640</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H51" s="3" t="s">
@@ -9324,51 +9328,51 @@
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>217.02</v>
       </c>
       <c r="U51" s="3">
         <v>167.56</v>
       </c>
       <c r="V51" s="3">
         <v>36.71</v>
       </c>
       <c r="W51" s="3">
         <v>12.64</v>
       </c>
       <c r="X51" s="2">
         <v>0</v>
       </c>
       <c r="Y51" s="2">
         <v>216.92</v>
       </c>
       <c r="Z51" s="2">
         <v>62.34</v>
       </c>
       <c r="AA51" s="2">
-        <v>85</v>
+        <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F52" s="2">
         <v>40034843</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H52" s="3" t="s">
@@ -9407,51 +9411,51 @@
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>506.79</v>
       </c>
       <c r="U52" s="3">
         <v>312.65</v>
       </c>
       <c r="V52" s="3">
         <v>31.81</v>
       </c>
       <c r="W52" s="3">
         <v>162.34</v>
       </c>
       <c r="X52" s="2">
         <v>0</v>
       </c>
       <c r="Y52" s="2">
         <v>506.79</v>
       </c>
       <c r="Z52" s="2">
         <v>32.04</v>
       </c>
       <c r="AA52" s="2">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F53" s="2">
         <v>40002517</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H53" s="3" t="s">
@@ -9475,66 +9479,66 @@
       <c r="N53" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P53" s="3">
         <v>353.2</v>
       </c>
       <c r="Q53" s="3">
         <v>16.27</v>
       </c>
       <c r="R53" s="3">
         <v>29.81</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>399.28</v>
       </c>
       <c r="U53" s="3">
         <v>351.35</v>
       </c>
       <c r="V53" s="3">
-        <v>19.74</v>
+        <v>16.27</v>
       </c>
       <c r="W53" s="3">
         <v>29.81</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>400.9</v>
+        <v>397.43</v>
       </c>
       <c r="Z53" s="2">
-        <v>70.77</v>
+        <v>70.16</v>
       </c>
       <c r="AA53" s="2">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>246</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F54" s="2">
         <v>40013055</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H54" s="3" t="s">
@@ -9573,51 +9577,51 @@
       <c r="S54" s="3">
         <v>0</v>
       </c>
       <c r="T54" s="3">
         <v>387.13</v>
       </c>
       <c r="U54" s="3">
         <v>170.03</v>
       </c>
       <c r="V54" s="3">
         <v>41.94</v>
       </c>
       <c r="W54" s="3">
         <v>175.16</v>
       </c>
       <c r="X54" s="2">
         <v>0</v>
       </c>
       <c r="Y54" s="2">
         <v>387.13</v>
       </c>
       <c r="Z54" s="2">
         <v>30.75</v>
       </c>
       <c r="AA54" s="2">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>250</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>251</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F55" s="2">
         <v>40067421</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H55" s="3" t="s">
@@ -9816,51 +9820,51 @@
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>23.9</v>
       </c>
       <c r="U57" s="3">
         <v>23.9</v>
       </c>
       <c r="V57" s="3">
         <v>0</v>
       </c>
       <c r="W57" s="3">
         <v>0</v>
       </c>
       <c r="X57" s="2">
         <v>0</v>
       </c>
       <c r="Y57" s="2">
         <v>23.9</v>
       </c>
       <c r="Z57" s="2">
         <v>85.2</v>
       </c>
       <c r="AA57" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>261</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>262</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F58" s="2">
         <v>7756629</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H58" s="3" t="s">
@@ -9899,51 +9903,51 @@
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>85.7</v>
       </c>
       <c r="U58" s="3">
         <v>57.23</v>
       </c>
       <c r="V58" s="3">
         <v>26.63</v>
       </c>
       <c r="W58" s="3">
         <v>1.84</v>
       </c>
       <c r="X58" s="2">
         <v>0</v>
       </c>
       <c r="Y58" s="2">
         <v>85.7</v>
       </c>
       <c r="Z58" s="2">
         <v>45.23</v>
       </c>
       <c r="AA58" s="2">
-        <v>65</v>
+        <v>46</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>264</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F59" s="2">
         <v>40003913</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H59" s="3" t="s">
@@ -9982,51 +9986,51 @@
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>549.79</v>
       </c>
       <c r="U59" s="3">
         <v>509.19</v>
       </c>
       <c r="V59" s="3">
         <v>11.16</v>
       </c>
       <c r="W59" s="3">
         <v>29.43</v>
       </c>
       <c r="X59" s="2">
         <v>0</v>
       </c>
       <c r="Y59" s="2">
         <v>549.79</v>
       </c>
       <c r="Z59" s="2">
         <v>63.16</v>
       </c>
       <c r="AA59" s="2">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F60" s="2">
         <v>40023283</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H60" s="3" t="s">
@@ -10047,69 +10051,69 @@
       <c r="M60" s="3">
         <v>255.93</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P60" s="3">
         <v>102.67</v>
       </c>
       <c r="Q60" s="3">
         <v>24.51</v>
       </c>
       <c r="R60" s="3">
         <v>12.05</v>
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>139.24</v>
       </c>
       <c r="U60" s="3">
-        <v>106.28</v>
+        <v>102.67</v>
       </c>
       <c r="V60" s="3">
         <v>24.51</v>
       </c>
       <c r="W60" s="3">
         <v>12.05</v>
       </c>
       <c r="X60" s="2">
         <v>0</v>
       </c>
       <c r="Y60" s="2">
-        <v>142.84</v>
+        <v>139.24</v>
       </c>
       <c r="Z60" s="2">
-        <v>55.81</v>
+        <v>54.4</v>
       </c>
       <c r="AA60" s="2">
-        <v>95</v>
+        <v>77</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F61" s="2">
         <v>40008866</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H61" s="3" t="s">
@@ -10148,51 +10152,51 @@
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>299.15</v>
       </c>
       <c r="U61" s="3">
         <v>213.78</v>
       </c>
       <c r="V61" s="3">
         <v>62.42</v>
       </c>
       <c r="W61" s="3">
         <v>22.96</v>
       </c>
       <c r="X61" s="2">
         <v>0</v>
       </c>
       <c r="Y61" s="2">
         <v>299.15</v>
       </c>
       <c r="Z61" s="2">
         <v>22.6</v>
       </c>
       <c r="AA61" s="2">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F62" s="2">
         <v>40025645</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H62" s="3" t="s">
@@ -10216,66 +10220,66 @@
       <c r="N62" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P62" s="3">
         <v>125.44</v>
       </c>
       <c r="Q62" s="3">
         <v>47.43</v>
       </c>
       <c r="R62" s="3">
         <v>12.02</v>
       </c>
       <c r="S62" s="3">
         <v>6.11</v>
       </c>
       <c r="T62" s="3">
         <v>191.01</v>
       </c>
       <c r="U62" s="3">
         <v>125.44</v>
       </c>
       <c r="V62" s="3">
-        <v>50.08</v>
+        <v>47.43</v>
       </c>
       <c r="W62" s="3">
         <v>12.02</v>
       </c>
       <c r="X62" s="2">
         <v>6.11</v>
       </c>
       <c r="Y62" s="2">
-        <v>193.66</v>
+        <v>191.01</v>
       </c>
       <c r="Z62" s="2">
-        <v>32.95</v>
+        <v>32.5</v>
       </c>
       <c r="AA62" s="2">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>278</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>279</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F63" s="2">
         <v>40013037</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H63" s="3" t="s">
@@ -10314,51 +10318,51 @@
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>162.26</v>
       </c>
       <c r="U63" s="3">
         <v>98.68</v>
       </c>
       <c r="V63" s="3">
         <v>25.5</v>
       </c>
       <c r="W63" s="3">
         <v>38.08</v>
       </c>
       <c r="X63" s="2">
         <v>0</v>
       </c>
       <c r="Y63" s="2">
         <v>162.26</v>
       </c>
       <c r="Z63" s="2">
         <v>48.37</v>
       </c>
       <c r="AA63" s="2">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>282</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>283</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F64" s="2">
         <v>40059407</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="3" t="s">
@@ -10377,66 +10381,66 @@
         <v>0</v>
       </c>
       <c r="M64" s="3">
         <v>1124.76</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3"/>
       <c r="P64" s="3">
         <v>574.76</v>
       </c>
       <c r="Q64" s="3">
         <v>0</v>
       </c>
       <c r="R64" s="3">
         <v>6.07</v>
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>580.84</v>
       </c>
       <c r="U64" s="3">
-        <v>574.76</v>
+        <v>700.41</v>
       </c>
       <c r="V64" s="3">
         <v>0</v>
       </c>
       <c r="W64" s="3">
         <v>6.07</v>
       </c>
       <c r="X64" s="2">
         <v>0</v>
       </c>
       <c r="Y64" s="2">
-        <v>580.84</v>
+        <v>706.48</v>
       </c>
       <c r="Z64" s="2">
-        <v>51.64</v>
+        <v>62.81</v>
       </c>
       <c r="AA64" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>285</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>286</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F65" s="2">
         <v>40014569</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -10478,51 +10482,51 @@
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>21.16</v>
       </c>
       <c r="U65" s="3">
         <v>9.92</v>
       </c>
       <c r="V65" s="3">
         <v>11.24</v>
       </c>
       <c r="W65" s="3">
         <v>0</v>
       </c>
       <c r="X65" s="2">
         <v>0</v>
       </c>
       <c r="Y65" s="2">
         <v>21.16</v>
       </c>
       <c r="Z65" s="2">
         <v>12.8</v>
       </c>
       <c r="AA65" s="2">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>290</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>291</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F66" s="2">
         <v>40014572</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H66" s="3" t="s">
@@ -10546,66 +10550,66 @@
       <c r="N66" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P66" s="3">
         <v>227.06</v>
       </c>
       <c r="Q66" s="3">
         <v>49.4</v>
       </c>
       <c r="R66" s="3">
         <v>26.68</v>
       </c>
       <c r="S66" s="3">
         <v>9.37</v>
       </c>
       <c r="T66" s="3">
         <v>312.51</v>
       </c>
       <c r="U66" s="3">
         <v>227.04</v>
       </c>
       <c r="V66" s="3">
-        <v>54.69</v>
+        <v>49.4</v>
       </c>
       <c r="W66" s="3">
         <v>26.68</v>
       </c>
       <c r="X66" s="2">
         <v>9.37</v>
       </c>
       <c r="Y66" s="2">
-        <v>317.78</v>
+        <v>312.5</v>
       </c>
       <c r="Z66" s="2">
-        <v>47.46</v>
+        <v>46.67</v>
       </c>
       <c r="AA66" s="2">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>294</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F67" s="2">
         <v>40053017</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H67" s="3" t="s">
@@ -10727,51 +10731,51 @@
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>45.06</v>
       </c>
       <c r="U68" s="3">
         <v>3</v>
       </c>
       <c r="V68" s="3">
         <v>6.72</v>
       </c>
       <c r="W68" s="3">
         <v>35.33</v>
       </c>
       <c r="X68" s="2">
         <v>0</v>
       </c>
       <c r="Y68" s="2">
         <v>45.06</v>
       </c>
       <c r="Z68" s="2">
         <v>9.95</v>
       </c>
       <c r="AA68" s="2">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>303</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F69" s="2">
         <v>40056938</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H69" s="3" t="s">
@@ -10876,66 +10880,66 @@
       <c r="N70" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P70" s="3">
         <v>10.84</v>
       </c>
       <c r="Q70" s="3">
         <v>36.12</v>
       </c>
       <c r="R70" s="3">
         <v>104.69</v>
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>151.65</v>
       </c>
       <c r="U70" s="3">
         <v>10.84</v>
       </c>
       <c r="V70" s="3">
-        <v>38.62</v>
+        <v>36.12</v>
       </c>
       <c r="W70" s="3">
         <v>104.69</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
-        <v>154.15</v>
+        <v>151.65</v>
       </c>
       <c r="Z70" s="2">
-        <v>9</v>
+        <v>8.85</v>
       </c>
       <c r="AA70" s="2">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>312</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>313</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F71" s="2">
         <v>40059411</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H71" s="3" t="s">
@@ -11784,51 +11788,51 @@
       <c r="S81" s="3">
         <v>0</v>
       </c>
       <c r="T81" s="3">
         <v>61.53</v>
       </c>
       <c r="U81" s="3">
         <v>3.06</v>
       </c>
       <c r="V81" s="3">
         <v>10.06</v>
       </c>
       <c r="W81" s="3">
         <v>48.4</v>
       </c>
       <c r="X81" s="2">
         <v>0</v>
       </c>
       <c r="Y81" s="2">
         <v>61.53</v>
       </c>
       <c r="Z81" s="2">
         <v>13.67</v>
       </c>
       <c r="AA81" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>361</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F82" s="2">
         <v>40026376</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H82" s="3" t="s">
@@ -11852,66 +11856,66 @@
       <c r="N82" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P82" s="3">
         <v>2.26</v>
       </c>
       <c r="Q82" s="3">
         <v>12.89</v>
       </c>
       <c r="R82" s="3">
         <v>1.92</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>17.07</v>
       </c>
       <c r="U82" s="3">
         <v>2.26</v>
       </c>
       <c r="V82" s="3">
-        <v>15.54</v>
+        <v>12.89</v>
       </c>
       <c r="W82" s="3">
         <v>1.92</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
-        <v>19.71</v>
+        <v>17.07</v>
       </c>
       <c r="Z82" s="2">
-        <v>21.22</v>
+        <v>18.38</v>
       </c>
       <c r="AA82" s="2">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>364</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F83" s="2">
         <v>40058971</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="3" t="s">
@@ -12030,51 +12034,53 @@
       </c>
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>34.41</v>
       </c>
       <c r="U84" s="3">
         <v>21.04</v>
       </c>
       <c r="V84" s="3">
         <v>0</v>
       </c>
       <c r="W84" s="3">
         <v>13.36</v>
       </c>
       <c r="X84" s="2">
         <v>0</v>
       </c>
       <c r="Y84" s="2">
         <v>34.41</v>
       </c>
       <c r="Z84" s="2">
         <v>0.39</v>
       </c>
-      <c r="AA84" s="2"/>
+      <c r="AA84" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>374</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>375</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>376</v>
       </c>
       <c r="F85" s="2">
         <v>40058739</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>87</v>
@@ -12342,66 +12348,66 @@
       <c r="N88" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P88" s="3">
         <v>3.39</v>
       </c>
       <c r="Q88" s="3">
         <v>23.14</v>
       </c>
       <c r="R88" s="3">
         <v>28.94</v>
       </c>
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>55.47</v>
       </c>
       <c r="U88" s="3">
         <v>3.39</v>
       </c>
       <c r="V88" s="3">
-        <v>23.99</v>
+        <v>23.14</v>
       </c>
       <c r="W88" s="3">
         <v>28.94</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
-        <v>56.33</v>
+        <v>55.47</v>
       </c>
       <c r="Z88" s="2">
-        <v>9.22</v>
+        <v>9.08</v>
       </c>
       <c r="AA88" s="2">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>393</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>394</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F89" s="2">
         <v>40045756</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H89" s="3" t="s">
@@ -12518,51 +12524,53 @@
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>145.84</v>
       </c>
       <c r="U90" s="3">
         <v>145.62</v>
       </c>
       <c r="V90" s="3">
         <v>0</v>
       </c>
       <c r="W90" s="3">
         <v>0.22</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
         <v>145.84</v>
       </c>
       <c r="Z90" s="2">
         <v>48.51</v>
       </c>
-      <c r="AA90" s="2"/>
+      <c r="AA90" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>402</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>403</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>404</v>
       </c>
       <c r="F91" s="2">
         <v>40045773</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>29</v>
@@ -12843,51 +12851,51 @@
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>32.88</v>
       </c>
       <c r="U94" s="3">
         <v>2.4</v>
       </c>
       <c r="V94" s="3">
         <v>0</v>
       </c>
       <c r="W94" s="3">
         <v>30.47</v>
       </c>
       <c r="X94" s="2">
         <v>0</v>
       </c>
       <c r="Y94" s="2">
         <v>32.88</v>
       </c>
       <c r="Z94" s="2">
         <v>7.22</v>
       </c>
       <c r="AA94" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>419</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F95" s="2">
         <v>40026384</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H95" s="3" t="s">
@@ -12911,66 +12919,66 @@
       <c r="N95" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P95" s="3">
         <v>212.5</v>
       </c>
       <c r="Q95" s="3">
         <v>113.03</v>
       </c>
       <c r="R95" s="3">
         <v>20.52</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>346.04</v>
       </c>
       <c r="U95" s="3">
         <v>212.5</v>
       </c>
       <c r="V95" s="3">
-        <v>116.56</v>
+        <v>113.03</v>
       </c>
       <c r="W95" s="3">
         <v>20.52</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>349.58</v>
+        <v>346.04</v>
       </c>
       <c r="Z95" s="2">
-        <v>57.43</v>
+        <v>56.85</v>
       </c>
       <c r="AA95" s="2">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>423</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>424</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F96" s="2">
         <v>7392519</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H96" s="3" t="s">
@@ -13006,53 +13014,51 @@
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>202.06</v>
       </c>
       <c r="U96" s="3">
         <v>202.06</v>
       </c>
       <c r="V96" s="3">
         <v>0</v>
       </c>
       <c r="W96" s="3">
         <v>0</v>
       </c>
       <c r="X96" s="2">
         <v>0</v>
       </c>
       <c r="Y96" s="2">
         <v>202.06</v>
       </c>
       <c r="Z96" s="2">
         <v>74.89</v>
       </c>
-      <c r="AA96" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA96" s="2"/>
     </row>
     <row r="97" spans="1:27">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>429</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>430</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F97" s="2">
         <v>7401882</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>87</v>
@@ -13087,53 +13093,51 @@
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>19.62</v>
       </c>
       <c r="U97" s="3">
         <v>19.62</v>
       </c>
       <c r="V97" s="3">
         <v>0</v>
       </c>
       <c r="W97" s="3">
         <v>0</v>
       </c>
       <c r="X97" s="2">
         <v>0</v>
       </c>
       <c r="Y97" s="2">
         <v>19.62</v>
       </c>
       <c r="Z97" s="2">
         <v>56.88</v>
       </c>
-      <c r="AA97" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA97" s="2"/>
     </row>
     <row r="98" spans="1:27">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>433</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>434</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F98" s="2">
         <v>40049973</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>29</v>
@@ -13414,51 +13418,51 @@
       <c r="S101" s="3">
         <v>0</v>
       </c>
       <c r="T101" s="3">
         <v>787.92</v>
       </c>
       <c r="U101" s="3">
         <v>779.09</v>
       </c>
       <c r="V101" s="3">
         <v>0</v>
       </c>
       <c r="W101" s="3">
         <v>8.82</v>
       </c>
       <c r="X101" s="2">
         <v>0</v>
       </c>
       <c r="Y101" s="2">
         <v>787.92</v>
       </c>
       <c r="Z101" s="2">
         <v>83.59</v>
       </c>
       <c r="AA101" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>449</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>450</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F102" s="2">
         <v>40036671</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H102" s="3" t="s">
@@ -13495,51 +13499,51 @@
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>1521.5</v>
       </c>
       <c r="U102" s="3">
         <v>1507.94</v>
       </c>
       <c r="V102" s="3">
         <v>0</v>
       </c>
       <c r="W102" s="3">
         <v>13.55</v>
       </c>
       <c r="X102" s="2">
         <v>0</v>
       </c>
       <c r="Y102" s="2">
         <v>1521.5</v>
       </c>
       <c r="Z102" s="2">
         <v>91.62</v>
       </c>
       <c r="AA102" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>454</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F103" s="2">
         <v>40045731</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H103" s="3" t="s">
@@ -13575,51 +13579,53 @@
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>20.26</v>
       </c>
       <c r="U103" s="3">
         <v>19.25</v>
       </c>
       <c r="V103" s="3">
         <v>0</v>
       </c>
       <c r="W103" s="3">
         <v>1.02</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
         <v>20.26</v>
       </c>
       <c r="Z103" s="2">
         <v>8.89</v>
       </c>
-      <c r="AA103" s="2"/>
+      <c r="AA103" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>458</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F104" s="2">
         <v>40036481</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>29</v>
@@ -13718,69 +13724,69 @@
         <v>0</v>
       </c>
       <c r="M105" s="3">
         <v>663.63</v>
       </c>
       <c r="N105" s="3" t="s">
         <v>49</v>
       </c>
       <c r="O105" s="3"/>
       <c r="P105" s="3">
         <v>594.1</v>
       </c>
       <c r="Q105" s="3">
         <v>0</v>
       </c>
       <c r="R105" s="3">
         <v>2.75</v>
       </c>
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>596.85</v>
       </c>
       <c r="U105" s="3">
-        <v>594.1</v>
+        <v>594.51</v>
       </c>
       <c r="V105" s="3">
         <v>0</v>
       </c>
       <c r="W105" s="3">
         <v>2.75</v>
       </c>
       <c r="X105" s="2">
         <v>0</v>
       </c>
       <c r="Y105" s="2">
-        <v>596.85</v>
+        <v>597.26</v>
       </c>
       <c r="Z105" s="2">
-        <v>89.94</v>
+        <v>90</v>
       </c>
       <c r="AA105" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>467</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>468</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F106" s="2">
         <v>40036367</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H106" s="3" t="s">
@@ -13898,51 +13904,51 @@
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>1225.41</v>
       </c>
       <c r="U107" s="3">
         <v>1213.21</v>
       </c>
       <c r="V107" s="3">
         <v>0</v>
       </c>
       <c r="W107" s="3">
         <v>12.2</v>
       </c>
       <c r="X107" s="2">
         <v>0</v>
       </c>
       <c r="Y107" s="2">
         <v>1225.41</v>
       </c>
       <c r="Z107" s="2">
         <v>94.8</v>
       </c>
       <c r="AA107" s="2">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>476</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>477</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F108" s="2">
         <v>40033572</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="3" t="s">
@@ -13979,51 +13985,51 @@
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>881.14</v>
       </c>
       <c r="U108" s="3">
         <v>877.56</v>
       </c>
       <c r="V108" s="3">
         <v>0</v>
       </c>
       <c r="W108" s="3">
         <v>3.58</v>
       </c>
       <c r="X108" s="2">
         <v>0</v>
       </c>
       <c r="Y108" s="2">
         <v>881.14</v>
       </c>
       <c r="Z108" s="2">
         <v>95.39</v>
       </c>
       <c r="AA108" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>480</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>481</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F109" s="2">
         <v>40065802</v>
       </c>
       <c r="G109" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H109" s="3" t="s">
@@ -14060,51 +14066,51 @@
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>194.43</v>
       </c>
       <c r="U109" s="3">
         <v>193.81</v>
       </c>
       <c r="V109" s="3">
         <v>0</v>
       </c>
       <c r="W109" s="3">
         <v>0.62</v>
       </c>
       <c r="X109" s="2">
         <v>0</v>
       </c>
       <c r="Y109" s="2">
         <v>194.43</v>
       </c>
       <c r="Z109" s="2">
         <v>66.87</v>
       </c>
       <c r="AA109" s="2">
-        <v>67</v>
+        <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>484</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>485</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F110" s="2">
         <v>40036610</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H110" s="3" t="s">
@@ -14204,66 +14210,66 @@
         <v>0</v>
       </c>
       <c r="M111" s="3">
         <v>2098.08</v>
       </c>
       <c r="N111" s="3" t="s">
         <v>49</v>
       </c>
       <c r="O111" s="3"/>
       <c r="P111" s="3">
         <v>1169.99</v>
       </c>
       <c r="Q111" s="3">
         <v>0</v>
       </c>
       <c r="R111" s="3">
         <v>5.61</v>
       </c>
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>1175.59</v>
       </c>
       <c r="U111" s="3">
-        <v>1169.99</v>
+        <v>1882.67</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>5.61</v>
       </c>
       <c r="X111" s="2">
         <v>0</v>
       </c>
       <c r="Y111" s="2">
-        <v>1175.59</v>
+        <v>1888.28</v>
       </c>
       <c r="Z111" s="2">
-        <v>56.03</v>
+        <v>90</v>
       </c>
       <c r="AA111" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>493</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>494</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F112" s="2">
         <v>40036577</v>
       </c>
       <c r="G112" s="2" t="s">
@@ -14285,69 +14291,69 @@
         <v>0</v>
       </c>
       <c r="M112" s="3">
         <v>333.26</v>
       </c>
       <c r="N112" s="3" t="s">
         <v>49</v>
       </c>
       <c r="O112" s="3"/>
       <c r="P112" s="3">
         <v>251.07</v>
       </c>
       <c r="Q112" s="3">
         <v>0</v>
       </c>
       <c r="R112" s="3">
         <v>2.65</v>
       </c>
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>253.72</v>
       </c>
       <c r="U112" s="3">
-        <v>251.07</v>
+        <v>297.28</v>
       </c>
       <c r="V112" s="3">
         <v>0</v>
       </c>
       <c r="W112" s="3">
         <v>2.65</v>
       </c>
       <c r="X112" s="2">
         <v>0</v>
       </c>
       <c r="Y112" s="2">
-        <v>253.72</v>
+        <v>299.93</v>
       </c>
       <c r="Z112" s="2">
-        <v>76.13</v>
+        <v>90</v>
       </c>
       <c r="AA112" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>497</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>498</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F113" s="2">
         <v>40036362</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H113" s="3" t="s">
@@ -14545,51 +14551,53 @@
       </c>
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>787.14</v>
       </c>
       <c r="U115" s="3">
         <v>779.06</v>
       </c>
       <c r="V115" s="3">
         <v>0</v>
       </c>
       <c r="W115" s="3">
         <v>8.08</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
         <v>787.14</v>
       </c>
       <c r="Z115" s="2">
         <v>90.94</v>
       </c>
-      <c r="AA115" s="2"/>
+      <c r="AA115" s="2">
+        <v>95</v>
+      </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>509</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F116" s="2">
         <v>40037040</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>29</v>
@@ -14787,51 +14795,51 @@
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>662.12</v>
       </c>
       <c r="U118" s="3">
         <v>655.64</v>
       </c>
       <c r="V118" s="3">
         <v>0</v>
       </c>
       <c r="W118" s="3">
         <v>6.48</v>
       </c>
       <c r="X118" s="2">
         <v>0</v>
       </c>
       <c r="Y118" s="2">
         <v>662.12</v>
       </c>
       <c r="Z118" s="2">
         <v>87.02</v>
       </c>
       <c r="AA118" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>521</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F119" s="2">
         <v>40044960</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H119" s="3" t="s">
@@ -14867,51 +14875,53 @@
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>357.07</v>
       </c>
       <c r="U119" s="3">
         <v>357.07</v>
       </c>
       <c r="V119" s="3">
         <v>0</v>
       </c>
       <c r="W119" s="3">
         <v>0</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
         <v>357.07</v>
       </c>
       <c r="Z119" s="2">
         <v>11.62</v>
       </c>
-      <c r="AA119" s="2"/>
+      <c r="AA119" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>526</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>527</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F120" s="2">
         <v>40057962</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>29</v>
@@ -15026,51 +15036,51 @@
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>303.72</v>
       </c>
       <c r="U121" s="3">
         <v>299.91</v>
       </c>
       <c r="V121" s="3">
         <v>0</v>
       </c>
       <c r="W121" s="3">
         <v>3.81</v>
       </c>
       <c r="X121" s="2">
         <v>0</v>
       </c>
       <c r="Y121" s="2">
         <v>303.72</v>
       </c>
       <c r="Z121" s="2">
         <v>97</v>
       </c>
       <c r="AA121" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>536</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F122" s="2">
         <v>40020113</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H122" s="3" t="s">
@@ -15109,51 +15119,51 @@
       <c r="S122" s="3">
         <v>12.68</v>
       </c>
       <c r="T122" s="3">
         <v>93.94</v>
       </c>
       <c r="U122" s="3">
         <v>22.93</v>
       </c>
       <c r="V122" s="3">
         <v>29.64</v>
       </c>
       <c r="W122" s="3">
         <v>28.68</v>
       </c>
       <c r="X122" s="2">
         <v>12.68</v>
       </c>
       <c r="Y122" s="2">
         <v>93.94</v>
       </c>
       <c r="Z122" s="2">
         <v>12.45</v>
       </c>
       <c r="AA122" s="2">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>539</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>540</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F123" s="2">
         <v>40058990</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H123" s="3" t="s">
@@ -15436,51 +15446,53 @@
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>5.08</v>
       </c>
       <c r="U126" s="3">
         <v>4.26</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0.82</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>5.08</v>
       </c>
       <c r="Z126" s="2">
         <v>3.16</v>
       </c>
-      <c r="AA126" s="2"/>
+      <c r="AA126" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>555</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>556</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F127" s="2">
         <v>40059032</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>29</v>
@@ -15678,51 +15690,51 @@
       <c r="S129" s="3">
         <v>6.26</v>
       </c>
       <c r="T129" s="3">
         <v>411.76</v>
       </c>
       <c r="U129" s="3">
         <v>343.87</v>
       </c>
       <c r="V129" s="3">
         <v>35.15</v>
       </c>
       <c r="W129" s="3">
         <v>26.47</v>
       </c>
       <c r="X129" s="2">
         <v>6.26</v>
       </c>
       <c r="Y129" s="2">
         <v>411.76</v>
       </c>
       <c r="Z129" s="2">
         <v>38.15</v>
       </c>
       <c r="AA129" s="2">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>569</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>570</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F130" s="2">
         <v>40026367</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H130" s="3" t="s">
@@ -15844,51 +15856,51 @@
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>118.01</v>
       </c>
       <c r="U131" s="3">
         <v>65.27</v>
       </c>
       <c r="V131" s="3">
         <v>11.36</v>
       </c>
       <c r="W131" s="3">
         <v>41.38</v>
       </c>
       <c r="X131" s="2">
         <v>0</v>
       </c>
       <c r="Y131" s="2">
         <v>118.01</v>
       </c>
       <c r="Z131" s="2">
         <v>13.92</v>
       </c>
       <c r="AA131" s="2">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>576</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>577</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F132" s="2">
         <v>40020114</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H132" s="3" t="s">
@@ -15912,66 +15924,66 @@
       <c r="N132" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O132" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P132" s="3">
         <v>296.78</v>
       </c>
       <c r="Q132" s="3">
         <v>42.7</v>
       </c>
       <c r="R132" s="3">
         <v>72.22</v>
       </c>
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>411.69</v>
       </c>
       <c r="U132" s="3">
         <v>296.7</v>
       </c>
       <c r="V132" s="3">
-        <v>47.99</v>
+        <v>42.7</v>
       </c>
       <c r="W132" s="3">
         <v>72.22</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
-        <v>416.91</v>
+        <v>411.62</v>
       </c>
       <c r="Z132" s="2">
-        <v>46.82</v>
+        <v>46.22</v>
       </c>
       <c r="AA132" s="2">
-        <v>80</v>
+        <v>69</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>581</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>582</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F133" s="2">
         <v>40037092</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H133" s="3" t="s">
@@ -16091,51 +16103,51 @@
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>37</v>
       </c>
       <c r="U134" s="3">
         <v>4.2</v>
       </c>
       <c r="V134" s="3">
         <v>22.87</v>
       </c>
       <c r="W134" s="3">
         <v>9.93</v>
       </c>
       <c r="X134" s="2">
         <v>0</v>
       </c>
       <c r="Y134" s="2">
         <v>37</v>
       </c>
       <c r="Z134" s="2">
         <v>4.88</v>
       </c>
       <c r="AA134" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>589</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>590</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>591</v>
       </c>
       <c r="F135" s="2">
         <v>40059028</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H135" s="3" t="s">
@@ -16171,51 +16183,53 @@
       </c>
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>694.48</v>
       </c>
       <c r="U135" s="3">
         <v>690.61</v>
       </c>
       <c r="V135" s="3">
         <v>0</v>
       </c>
       <c r="W135" s="3">
         <v>3.87</v>
       </c>
       <c r="X135" s="2">
         <v>0</v>
       </c>
       <c r="Y135" s="2">
         <v>694.48</v>
       </c>
       <c r="Z135" s="2">
         <v>92.31</v>
       </c>
-      <c r="AA135" s="2"/>
+      <c r="AA135" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>593</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>594</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F136" s="2">
         <v>40067474</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>87</v>
@@ -16250,51 +16264,53 @@
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>73.36</v>
       </c>
       <c r="U136" s="3">
         <v>72.33</v>
       </c>
       <c r="V136" s="3">
         <v>0</v>
       </c>
       <c r="W136" s="3">
         <v>1.03</v>
       </c>
       <c r="X136" s="2">
         <v>0</v>
       </c>
       <c r="Y136" s="2">
         <v>73.36</v>
       </c>
       <c r="Z136" s="2">
         <v>27.36</v>
       </c>
-      <c r="AA136" s="2"/>
+      <c r="AA136" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>597</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>598</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>599</v>
       </c>
       <c r="F137" s="2">
         <v>40059399</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>29</v>
@@ -16492,51 +16508,51 @@
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>53.02</v>
       </c>
       <c r="U139" s="3">
         <v>50.66</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>2.36</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
         <v>53.02</v>
       </c>
       <c r="Z139" s="2">
         <v>31.17</v>
       </c>
       <c r="AA139" s="2">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>609</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F140" s="2">
         <v>40049365</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
@@ -16575,51 +16591,51 @@
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>14.54</v>
       </c>
       <c r="U140" s="3">
         <v>2.61</v>
       </c>
       <c r="V140" s="3">
         <v>4.31</v>
       </c>
       <c r="W140" s="3">
         <v>7.61</v>
       </c>
       <c r="X140" s="2">
         <v>0</v>
       </c>
       <c r="Y140" s="2">
         <v>14.54</v>
       </c>
       <c r="Z140" s="2">
         <v>4.12</v>
       </c>
       <c r="AA140" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>612</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>613</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F141" s="2">
         <v>40057973</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H141" s="3" t="s">
@@ -16724,66 +16740,66 @@
       <c r="N142" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P142" s="3">
         <v>13.72</v>
       </c>
       <c r="Q142" s="3">
         <v>20.4</v>
       </c>
       <c r="R142" s="3">
         <v>0</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>34.13</v>
       </c>
       <c r="U142" s="3">
         <v>13.72</v>
       </c>
       <c r="V142" s="3">
-        <v>23.05</v>
+        <v>20.4</v>
       </c>
       <c r="W142" s="3">
         <v>0</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>36.77</v>
+        <v>34.13</v>
       </c>
       <c r="Z142" s="2">
-        <v>23.35</v>
+        <v>21.67</v>
       </c>
       <c r="AA142" s="2">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>619</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>620</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F143" s="2">
         <v>40057936</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H143" s="3" t="s">
@@ -16819,51 +16835,53 @@
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>5.06</v>
       </c>
       <c r="U143" s="3">
         <v>3.47</v>
       </c>
       <c r="V143" s="3">
         <v>0</v>
       </c>
       <c r="W143" s="3">
         <v>1.59</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
         <v>5.06</v>
       </c>
       <c r="Z143" s="2">
         <v>1.71</v>
       </c>
-      <c r="AA143" s="2"/>
+      <c r="AA143" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>623</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>624</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>625</v>
       </c>
       <c r="F144" s="2">
         <v>40045787</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>29</v>
@@ -16979,51 +16997,53 @@
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>19.26</v>
       </c>
       <c r="U145" s="3">
         <v>19.26</v>
       </c>
       <c r="V145" s="3">
         <v>0</v>
       </c>
       <c r="W145" s="3">
         <v>0</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
         <v>19.26</v>
       </c>
       <c r="Z145" s="2">
         <v>8.37</v>
       </c>
-      <c r="AA145" s="2"/>
+      <c r="AA145" s="2">
+        <v>9</v>
+      </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>633</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>634</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>635</v>
       </c>
       <c r="F146" s="2">
         <v>0</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>29</v>
@@ -17205,69 +17225,69 @@
       <c r="M148" s="3">
         <v>623.79</v>
       </c>
       <c r="N148" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P148" s="3">
         <v>246.14</v>
       </c>
       <c r="Q148" s="3">
         <v>19.87</v>
       </c>
       <c r="R148" s="3">
         <v>28.64</v>
       </c>
       <c r="S148" s="3">
         <v>5.98</v>
       </c>
       <c r="T148" s="3">
         <v>300.63</v>
       </c>
       <c r="U148" s="3">
-        <v>246.48</v>
+        <v>246.14</v>
       </c>
       <c r="V148" s="3">
-        <v>22.83</v>
+        <v>19.87</v>
       </c>
       <c r="W148" s="3">
         <v>28.64</v>
       </c>
       <c r="X148" s="2">
         <v>5.98</v>
       </c>
       <c r="Y148" s="2">
-        <v>303.93</v>
+        <v>300.63</v>
       </c>
       <c r="Z148" s="2">
-        <v>48.72</v>
+        <v>48.19</v>
       </c>
       <c r="AA148" s="2">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>646</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>647</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>648</v>
       </c>
       <c r="F149" s="2">
         <v>40056857</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H149" s="3" t="s">
@@ -17369,69 +17389,69 @@
       <c r="M150" s="3">
         <v>240.06</v>
       </c>
       <c r="N150" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P150" s="3">
         <v>125.07</v>
       </c>
       <c r="Q150" s="3">
         <v>47.56</v>
       </c>
       <c r="R150" s="3">
         <v>5.25</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>177.88</v>
       </c>
       <c r="U150" s="3">
-        <v>132.27</v>
+        <v>124.7</v>
       </c>
       <c r="V150" s="3">
-        <v>57.1</v>
+        <v>47.56</v>
       </c>
       <c r="W150" s="3">
         <v>5.25</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>194.62</v>
+        <v>177.51</v>
       </c>
       <c r="Z150" s="2">
-        <v>81.07</v>
+        <v>73.94</v>
       </c>
       <c r="AA150" s="2">
-        <v>90</v>
+        <v>72</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>653</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>654</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F151" s="2">
         <v>40020117</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H151" s="3" t="s">
@@ -17868,66 +17888,66 @@
       <c r="N156" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P156" s="3">
         <v>143.76</v>
       </c>
       <c r="Q156" s="3">
         <v>46.18</v>
       </c>
       <c r="R156" s="3">
         <v>26.49</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>216.43</v>
       </c>
       <c r="U156" s="3">
         <v>143.76</v>
       </c>
       <c r="V156" s="3">
-        <v>48.49</v>
+        <v>46.18</v>
       </c>
       <c r="W156" s="3">
         <v>26.49</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>218.74</v>
+        <v>216.43</v>
       </c>
       <c r="Z156" s="2">
-        <v>34.77</v>
+        <v>34.4</v>
       </c>
       <c r="AA156" s="2">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>673</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>674</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F157" s="2">
         <v>40044905</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H157" s="3" t="s">
@@ -18027,66 +18047,66 @@
         <v>0</v>
       </c>
       <c r="M158" s="3">
         <v>277.07</v>
       </c>
       <c r="N158" s="3" t="s">
         <v>49</v>
       </c>
       <c r="O158" s="3"/>
       <c r="P158" s="3">
         <v>80.76</v>
       </c>
       <c r="Q158" s="3">
         <v>0</v>
       </c>
       <c r="R158" s="3">
         <v>2.37</v>
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>83.12</v>
       </c>
       <c r="U158" s="3">
-        <v>80.76</v>
+        <v>140.27</v>
       </c>
       <c r="V158" s="3">
         <v>0</v>
       </c>
       <c r="W158" s="3">
         <v>2.37</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
-        <v>83.12</v>
+        <v>142.64</v>
       </c>
       <c r="Z158" s="2">
-        <v>30</v>
+        <v>51.48</v>
       </c>
       <c r="AA158" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>682</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>683</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F159" s="2">
         <v>40026374</v>
       </c>
       <c r="G159" s="2" t="s">
@@ -18110,69 +18130,69 @@
       <c r="M159" s="3">
         <v>184.33</v>
       </c>
       <c r="N159" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P159" s="3">
         <v>51.44</v>
       </c>
       <c r="Q159" s="3">
         <v>28.57</v>
       </c>
       <c r="R159" s="3">
         <v>1.29</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>81.29</v>
       </c>
       <c r="U159" s="3">
-        <v>53.8</v>
+        <v>73</v>
       </c>
       <c r="V159" s="3">
-        <v>31.21</v>
+        <v>28.57</v>
       </c>
       <c r="W159" s="3">
         <v>1.29</v>
       </c>
       <c r="X159" s="2">
-        <v>0</v>
+        <v>5.36</v>
       </c>
       <c r="Y159" s="2">
-        <v>86.3</v>
+        <v>108.21</v>
       </c>
       <c r="Z159" s="2">
-        <v>46.82</v>
+        <v>58.71</v>
       </c>
       <c r="AA159" s="2">
-        <v>80</v>
+        <v>58</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>685</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>686</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>687</v>
       </c>
       <c r="F160" s="2">
         <v>40039769</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H160" s="3" t="s">
@@ -18293,51 +18313,53 @@
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>123.39</v>
       </c>
       <c r="U161" s="3">
         <v>108.33</v>
       </c>
       <c r="V161" s="3">
         <v>0</v>
       </c>
       <c r="W161" s="3">
         <v>15.06</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
         <v>123.39</v>
       </c>
       <c r="Z161" s="2">
         <v>33.93</v>
       </c>
-      <c r="AA161" s="2"/>
+      <c r="AA161" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>692</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>693</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>694</v>
       </c>
       <c r="F162" s="2">
         <v>40057685</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>29</v>
@@ -18357,69 +18379,69 @@
       <c r="M162" s="3">
         <v>142.59</v>
       </c>
       <c r="N162" s="3" t="s">
         <v>55</v>
       </c>
       <c r="O162" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P162" s="3">
         <v>91.88</v>
       </c>
       <c r="Q162" s="3">
         <v>0</v>
       </c>
       <c r="R162" s="3">
         <v>0.83</v>
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>92.71</v>
       </c>
       <c r="U162" s="3">
-        <v>91.88</v>
+        <v>94.55</v>
       </c>
       <c r="V162" s="3">
         <v>0</v>
       </c>
       <c r="W162" s="3">
         <v>0.83</v>
       </c>
       <c r="X162" s="2">
         <v>0</v>
       </c>
       <c r="Y162" s="2">
-        <v>92.71</v>
+        <v>95.37</v>
       </c>
       <c r="Z162" s="2">
-        <v>65.01</v>
+        <v>66.88</v>
       </c>
       <c r="AA162" s="2">
-        <v>65</v>
+        <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>696</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>697</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>698</v>
       </c>
       <c r="F163" s="2">
         <v>40026380</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H163" s="3" t="s">
@@ -18443,66 +18465,66 @@
       <c r="N163" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P163" s="3">
         <v>252.16</v>
       </c>
       <c r="Q163" s="3">
         <v>24.97</v>
       </c>
       <c r="R163" s="3">
         <v>36.08</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>313.21</v>
       </c>
       <c r="U163" s="3">
         <v>252.16</v>
       </c>
       <c r="V163" s="3">
-        <v>26.75</v>
+        <v>24.97</v>
       </c>
       <c r="W163" s="3">
         <v>36.08</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>314.99</v>
+        <v>313.21</v>
       </c>
       <c r="Z163" s="2">
-        <v>55.88</v>
+        <v>55.57</v>
       </c>
       <c r="AA163" s="2">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>700</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>701</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F164" s="2">
         <v>40046565</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H164" s="3" t="s">
@@ -18538,51 +18560,53 @@
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>535.47</v>
       </c>
       <c r="U164" s="3">
         <v>531.18</v>
       </c>
       <c r="V164" s="3">
         <v>0</v>
       </c>
       <c r="W164" s="3">
         <v>4.29</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
         <v>535.47</v>
       </c>
       <c r="Z164" s="2">
         <v>72.03</v>
       </c>
-      <c r="AA164" s="2"/>
+      <c r="AA164" s="2">
+        <v>49</v>
+      </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>704</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>705</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>706</v>
       </c>
       <c r="F165" s="2">
         <v>40057972</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>29</v>
@@ -18681,69 +18705,69 @@
         <v>0</v>
       </c>
       <c r="M166" s="3">
         <v>1907.13</v>
       </c>
       <c r="N166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O166" s="3"/>
       <c r="P166" s="3">
         <v>1167.37</v>
       </c>
       <c r="Q166" s="3">
         <v>0</v>
       </c>
       <c r="R166" s="3">
         <v>0</v>
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>1167.37</v>
       </c>
       <c r="U166" s="3">
-        <v>1167.37</v>
+        <v>1348.25</v>
       </c>
       <c r="V166" s="3">
         <v>0</v>
       </c>
       <c r="W166" s="3">
         <v>0</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
-        <v>1167.37</v>
+        <v>1348.25</v>
       </c>
       <c r="Z166" s="2">
-        <v>61.21</v>
+        <v>70.7</v>
       </c>
       <c r="AA166" s="2">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F167" s="2">
         <v>40037378</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="3" t="s">
@@ -18861,51 +18885,51 @@
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>18.06</v>
       </c>
       <c r="U168" s="3">
         <v>15.8</v>
       </c>
       <c r="V168" s="3">
         <v>0</v>
       </c>
       <c r="W168" s="3">
         <v>2.26</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
         <v>18.06</v>
       </c>
       <c r="Z168" s="2">
         <v>97.09</v>
       </c>
       <c r="AA168" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>719</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F169" s="2">
         <v>40019138</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="3" t="s">
@@ -19262,51 +19286,51 @@
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>36.73</v>
       </c>
       <c r="U173" s="3">
         <v>36.13</v>
       </c>
       <c r="V173" s="3">
         <v>0</v>
       </c>
       <c r="W173" s="3">
         <v>0.59</v>
       </c>
       <c r="X173" s="2">
         <v>0</v>
       </c>
       <c r="Y173" s="2">
         <v>36.73</v>
       </c>
       <c r="Z173" s="2">
         <v>92.06</v>
       </c>
       <c r="AA173" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>736</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>737</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>738</v>
       </c>
       <c r="F174" s="2">
         <v>40041853</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H174" s="3" t="s">
@@ -19586,51 +19610,51 @@
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>25.62</v>
       </c>
       <c r="U177" s="3">
         <v>25.18</v>
       </c>
       <c r="V177" s="3">
         <v>0</v>
       </c>
       <c r="W177" s="3">
         <v>0.43</v>
       </c>
       <c r="X177" s="2">
         <v>0</v>
       </c>
       <c r="Y177" s="2">
         <v>25.62</v>
       </c>
       <c r="Z177" s="2">
         <v>97.09</v>
       </c>
       <c r="AA177" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>748</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>749</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>750</v>
       </c>
       <c r="F178" s="2">
         <v>40043742</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H178" s="3" t="s">
@@ -19730,69 +19754,69 @@
         <v>0</v>
       </c>
       <c r="M179" s="3">
         <v>2347.04</v>
       </c>
       <c r="N179" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O179" s="3"/>
       <c r="P179" s="3">
         <v>1981.64</v>
       </c>
       <c r="Q179" s="3">
         <v>0</v>
       </c>
       <c r="R179" s="3">
         <v>10.27</v>
       </c>
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>1991.91</v>
       </c>
       <c r="U179" s="3">
-        <v>1981.64</v>
+        <v>2054.34</v>
       </c>
       <c r="V179" s="3">
         <v>0</v>
       </c>
       <c r="W179" s="3">
         <v>10.27</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
-        <v>1991.91</v>
+        <v>2064.62</v>
       </c>
       <c r="Z179" s="2">
-        <v>84.87</v>
+        <v>87.97</v>
       </c>
       <c r="AA179" s="2">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>755</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>756</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F180" s="2">
         <v>40037214</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -19909,51 +19933,53 @@
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>470.69</v>
       </c>
       <c r="U181" s="3">
         <v>467.26</v>
       </c>
       <c r="V181" s="3">
         <v>0</v>
       </c>
       <c r="W181" s="3">
         <v>3.42</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
         <v>470.69</v>
       </c>
       <c r="Z181" s="2">
         <v>54.05</v>
       </c>
-      <c r="AA181" s="2"/>
+      <c r="AA181" s="2">
+        <v>44</v>
+      </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>764</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>765</v>
       </c>
       <c r="F182" s="2">
         <v>40057892</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>29</v>
@@ -19971,68 +19997,70 @@
         <v>0</v>
       </c>
       <c r="M182" s="3">
         <v>710.16</v>
       </c>
       <c r="N182" s="3" t="s">
         <v>55</v>
       </c>
       <c r="O182" s="3"/>
       <c r="P182" s="3">
         <v>357.01</v>
       </c>
       <c r="Q182" s="3">
         <v>0</v>
       </c>
       <c r="R182" s="3">
         <v>3.43</v>
       </c>
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>360.44</v>
       </c>
       <c r="U182" s="3">
-        <v>357.01</v>
+        <v>608.26</v>
       </c>
       <c r="V182" s="3">
         <v>0</v>
       </c>
       <c r="W182" s="3">
         <v>3.43</v>
       </c>
       <c r="X182" s="2">
         <v>0</v>
       </c>
       <c r="Y182" s="2">
-        <v>360.44</v>
+        <v>611.69</v>
       </c>
       <c r="Z182" s="2">
-        <v>50.76</v>
-[...1 lines deleted...]
-      <c r="AA182" s="2"/>
+        <v>86.13</v>
+      </c>
+      <c r="AA182" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>767</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>768</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>769</v>
       </c>
       <c r="F183" s="2">
         <v>40045795</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>29</v>
@@ -20229,51 +20257,53 @@
       </c>
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>38.2</v>
       </c>
       <c r="U185" s="3">
         <v>37.43</v>
       </c>
       <c r="V185" s="3">
         <v>0</v>
       </c>
       <c r="W185" s="3">
         <v>0.77</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
         <v>38.2</v>
       </c>
       <c r="Z185" s="2">
         <v>55</v>
       </c>
-      <c r="AA185" s="2"/>
+      <c r="AA185" s="2">
+        <v>8</v>
+      </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>780</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>781</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F186" s="2">
         <v>40045564</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>29</v>
@@ -20291,66 +20321,66 @@
         <v>0</v>
       </c>
       <c r="M186" s="3">
         <v>1055.89</v>
       </c>
       <c r="N186" s="3" t="s">
         <v>55</v>
       </c>
       <c r="O186" s="3"/>
       <c r="P186" s="3">
         <v>689.28</v>
       </c>
       <c r="Q186" s="3">
         <v>0</v>
       </c>
       <c r="R186" s="3">
         <v>6.37</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>695.65</v>
       </c>
       <c r="U186" s="3">
-        <v>689.28</v>
+        <v>943.93</v>
       </c>
       <c r="V186" s="3">
         <v>0</v>
       </c>
       <c r="W186" s="3">
         <v>6.37</v>
       </c>
       <c r="X186" s="2">
         <v>0</v>
       </c>
       <c r="Y186" s="2">
-        <v>695.65</v>
+        <v>950.3</v>
       </c>
       <c r="Z186" s="2">
-        <v>65.88</v>
+        <v>90</v>
       </c>
       <c r="AA186" s="2">
         <v>85</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>784</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>785</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F187" s="2">
         <v>40060784</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -20471,51 +20501,51 @@
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>946.12</v>
       </c>
       <c r="U188" s="3">
         <v>946.12</v>
       </c>
       <c r="V188" s="3">
         <v>0</v>
       </c>
       <c r="W188" s="3">
         <v>0</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
         <v>946.12</v>
       </c>
       <c r="Z188" s="2">
         <v>65.52</v>
       </c>
       <c r="AA188" s="2">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>790</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>791</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F189" s="2">
         <v>40018153</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H189" s="3" t="s">
@@ -20633,51 +20663,51 @@
       <c r="S190" s="3">
         <v>0</v>
       </c>
       <c r="T190" s="3">
         <v>64.07</v>
       </c>
       <c r="U190" s="3">
         <v>63.03</v>
       </c>
       <c r="V190" s="3">
         <v>0</v>
       </c>
       <c r="W190" s="3">
         <v>1.05</v>
       </c>
       <c r="X190" s="2">
         <v>0</v>
       </c>
       <c r="Y190" s="2">
         <v>64.07</v>
       </c>
       <c r="Z190" s="2">
         <v>64.73</v>
       </c>
       <c r="AA190" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="191" spans="1:27">
       <c r="A191" s="2">
         <v>188</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>796</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>797</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F191" s="2">
         <v>40057908</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H191" s="3" t="s">
@@ -20713,51 +20743,53 @@
       </c>
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>369.27</v>
       </c>
       <c r="U191" s="3">
         <v>367.43</v>
       </c>
       <c r="V191" s="3">
         <v>0</v>
       </c>
       <c r="W191" s="3">
         <v>1.84</v>
       </c>
       <c r="X191" s="2">
         <v>0</v>
       </c>
       <c r="Y191" s="2">
         <v>369.27</v>
       </c>
       <c r="Z191" s="2">
         <v>83.42</v>
       </c>
-      <c r="AA191" s="2"/>
+      <c r="AA191" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="192" spans="1:27">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>800</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F192" s="2">
         <v>40014680</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>29</v>
@@ -20873,51 +20905,53 @@
       </c>
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>524.24</v>
       </c>
       <c r="U193" s="3">
         <v>519.7</v>
       </c>
       <c r="V193" s="3">
         <v>0</v>
       </c>
       <c r="W193" s="3">
         <v>4.55</v>
       </c>
       <c r="X193" s="2">
         <v>0</v>
       </c>
       <c r="Y193" s="2">
         <v>524.24</v>
       </c>
       <c r="Z193" s="2">
         <v>54.9</v>
       </c>
-      <c r="AA193" s="2"/>
+      <c r="AA193" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>808</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>809</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F194" s="2">
         <v>40018738</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>29</v>
@@ -20952,51 +20986,53 @@
       </c>
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>55.95</v>
       </c>
       <c r="U194" s="3">
         <v>55.29</v>
       </c>
       <c r="V194" s="3">
         <v>0</v>
       </c>
       <c r="W194" s="3">
         <v>0.66</v>
       </c>
       <c r="X194" s="2">
         <v>0</v>
       </c>
       <c r="Y194" s="2">
         <v>55.95</v>
       </c>
       <c r="Z194" s="2">
         <v>71.11</v>
       </c>
-      <c r="AA194" s="2"/>
+      <c r="AA194" s="2">
+        <v>78</v>
+      </c>
     </row>
     <row r="195" spans="1:27">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>811</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>812</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>813</v>
       </c>
       <c r="F195" s="2">
         <v>40046898</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H195" s="3" t="s">
         <v>29</v>
@@ -21031,51 +21067,53 @@
       </c>
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>994.12</v>
       </c>
       <c r="U195" s="3">
         <v>989.04</v>
       </c>
       <c r="V195" s="3">
         <v>0</v>
       </c>
       <c r="W195" s="3">
         <v>5.08</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
         <v>994.12</v>
       </c>
       <c r="Z195" s="2">
         <v>79.75</v>
       </c>
-      <c r="AA195" s="2"/>
+      <c r="AA195" s="2">
+        <v>45</v>
+      </c>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>814</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>815</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F196" s="2">
         <v>40046486</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>29</v>
@@ -21111,51 +21149,51 @@
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>734.23</v>
       </c>
       <c r="U196" s="3">
         <v>727.02</v>
       </c>
       <c r="V196" s="3">
         <v>0</v>
       </c>
       <c r="W196" s="3">
         <v>7.21</v>
       </c>
       <c r="X196" s="2">
         <v>0</v>
       </c>
       <c r="Y196" s="2">
         <v>734.23</v>
       </c>
       <c r="Z196" s="2">
         <v>58.15</v>
       </c>
       <c r="AA196" s="2">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="197" spans="1:27">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>818</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>819</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F197" s="2">
         <v>40037136</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H197" s="3" t="s">
@@ -21338,69 +21376,69 @@
         <v>33.66</v>
       </c>
       <c r="M199" s="3">
         <v>611</v>
       </c>
       <c r="N199" s="3" t="s">
         <v>55</v>
       </c>
       <c r="O199" s="3"/>
       <c r="P199" s="3">
         <v>464.46</v>
       </c>
       <c r="Q199" s="3">
         <v>0</v>
       </c>
       <c r="R199" s="3">
         <v>0</v>
       </c>
       <c r="S199" s="3">
         <v>0</v>
       </c>
       <c r="T199" s="3">
         <v>464.46</v>
       </c>
       <c r="U199" s="3">
-        <v>464.46</v>
+        <v>549.9</v>
       </c>
       <c r="V199" s="3">
         <v>0</v>
       </c>
       <c r="W199" s="3">
         <v>0</v>
       </c>
       <c r="X199" s="2">
         <v>0</v>
       </c>
       <c r="Y199" s="2">
-        <v>464.46</v>
+        <v>549.9</v>
       </c>
       <c r="Z199" s="2">
-        <v>76.02</v>
+        <v>90</v>
       </c>
       <c r="AA199" s="2">
-        <v>76</v>
+        <v>47</v>
       </c>
     </row>
     <row r="200" spans="1:27">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>829</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>830</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>831</v>
       </c>
       <c r="F200" s="2">
         <v>40059462</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H200" s="3" t="s">
@@ -21437,51 +21475,51 @@
       <c r="S200" s="3">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>1843.55</v>
       </c>
       <c r="U200" s="3">
         <v>1836.63</v>
       </c>
       <c r="V200" s="3">
         <v>0</v>
       </c>
       <c r="W200" s="3">
         <v>6.92</v>
       </c>
       <c r="X200" s="2">
         <v>0</v>
       </c>
       <c r="Y200" s="2">
         <v>1843.55</v>
       </c>
       <c r="Z200" s="2">
         <v>54.38</v>
       </c>
       <c r="AA200" s="2">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="201" spans="1:27">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>832</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>833</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F201" s="2">
         <v>40045760</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H201" s="3" t="s">
@@ -21518,51 +21556,51 @@
       <c r="S201" s="3">
         <v>0</v>
       </c>
       <c r="T201" s="3">
         <v>990.59</v>
       </c>
       <c r="U201" s="3">
         <v>985.6</v>
       </c>
       <c r="V201" s="3">
         <v>0</v>
       </c>
       <c r="W201" s="3">
         <v>4.98</v>
       </c>
       <c r="X201" s="2">
         <v>0</v>
       </c>
       <c r="Y201" s="2">
         <v>990.59</v>
       </c>
       <c r="Z201" s="2">
         <v>83.78</v>
       </c>
       <c r="AA201" s="2">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>836</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>837</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>838</v>
       </c>
       <c r="F202" s="2">
         <v>7362775</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -21599,51 +21637,51 @@
       <c r="S202" s="3">
         <v>0</v>
       </c>
       <c r="T202" s="3">
         <v>14.74</v>
       </c>
       <c r="U202" s="3">
         <v>14.74</v>
       </c>
       <c r="V202" s="3">
         <v>0</v>
       </c>
       <c r="W202" s="3">
         <v>0</v>
       </c>
       <c r="X202" s="2">
         <v>0</v>
       </c>
       <c r="Y202" s="2">
         <v>14.74</v>
       </c>
       <c r="Z202" s="2">
         <v>63.26</v>
       </c>
       <c r="AA202" s="2">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="203" spans="1:27">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>841</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>842</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>843</v>
       </c>
       <c r="F203" s="2">
         <v>7362828</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H203" s="3" t="s">
@@ -21679,53 +21717,51 @@
       </c>
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>17.97</v>
       </c>
       <c r="U203" s="3">
         <v>17.97</v>
       </c>
       <c r="V203" s="3">
         <v>0</v>
       </c>
       <c r="W203" s="3">
         <v>0</v>
       </c>
       <c r="X203" s="2">
         <v>0</v>
       </c>
       <c r="Y203" s="2">
         <v>17.97</v>
       </c>
       <c r="Z203" s="2">
         <v>97.09</v>
       </c>
-      <c r="AA203" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA203" s="2"/>
     </row>
     <row r="204" spans="1:27">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>846</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>847</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F204" s="2">
         <v>7756597</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H204" s="3" t="s">
         <v>87</v>
@@ -21760,53 +21796,51 @@
       </c>
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>50.62</v>
       </c>
       <c r="U204" s="3">
         <v>48.09</v>
       </c>
       <c r="V204" s="3">
         <v>0</v>
       </c>
       <c r="W204" s="3">
         <v>0</v>
       </c>
       <c r="X204" s="2">
         <v>0</v>
       </c>
       <c r="Y204" s="2">
         <v>48.09</v>
       </c>
       <c r="Z204" s="2">
         <v>95.01</v>
       </c>
-      <c r="AA204" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA204" s="2"/>
     </row>
     <row r="205" spans="1:27">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>850</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>851</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F205" s="2">
         <v>7756439</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H205" s="3" t="s">
         <v>87</v>
@@ -21841,53 +21875,51 @@
       </c>
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>65.52</v>
       </c>
       <c r="U205" s="3">
         <v>56.52</v>
       </c>
       <c r="V205" s="3">
         <v>0</v>
       </c>
       <c r="W205" s="3">
         <v>0</v>
       </c>
       <c r="X205" s="2">
         <v>0</v>
       </c>
       <c r="Y205" s="2">
         <v>56.52</v>
       </c>
       <c r="Z205" s="2">
         <v>80.66</v>
       </c>
-      <c r="AA205" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA205" s="2"/>
     </row>
     <row r="206" spans="1:27">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>854</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>855</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>856</v>
       </c>
       <c r="F206" s="2">
         <v>8152629</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H206" s="3" t="s">
         <v>29</v>
@@ -21923,51 +21955,51 @@
       <c r="S206" s="3">
         <v>0</v>
       </c>
       <c r="T206" s="3">
         <v>66.14</v>
       </c>
       <c r="U206" s="3">
         <v>60.61</v>
       </c>
       <c r="V206" s="3">
         <v>0</v>
       </c>
       <c r="W206" s="3">
         <v>5.53</v>
       </c>
       <c r="X206" s="2">
         <v>0</v>
       </c>
       <c r="Y206" s="2">
         <v>66.14</v>
       </c>
       <c r="Z206" s="2">
         <v>85.24</v>
       </c>
       <c r="AA206" s="2">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="207" spans="1:27">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>858</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>859</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F207" s="2">
         <v>7756475</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H207" s="3" t="s">
@@ -22003,53 +22035,51 @@
       </c>
       <c r="S207" s="3">
         <v>0</v>
       </c>
       <c r="T207" s="3">
         <v>38.97</v>
       </c>
       <c r="U207" s="3">
         <v>38.97</v>
       </c>
       <c r="V207" s="3">
         <v>0</v>
       </c>
       <c r="W207" s="3">
         <v>0</v>
       </c>
       <c r="X207" s="2">
         <v>0</v>
       </c>
       <c r="Y207" s="2">
         <v>38.97</v>
       </c>
       <c r="Z207" s="2">
         <v>100</v>
       </c>
-      <c r="AA207" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA207" s="2"/>
     </row>
     <row r="208" spans="1:27">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>862</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>863</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F208" s="2">
         <v>8152639</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>29</v>
@@ -22085,51 +22115,51 @@
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>71.53</v>
       </c>
       <c r="U208" s="3">
         <v>71.53</v>
       </c>
       <c r="V208" s="3">
         <v>0</v>
       </c>
       <c r="W208" s="3">
         <v>0</v>
       </c>
       <c r="X208" s="2">
         <v>0</v>
       </c>
       <c r="Y208" s="2">
         <v>71.53</v>
       </c>
       <c r="Z208" s="2">
         <v>86.8</v>
       </c>
       <c r="AA208" s="2">
-        <v>26</v>
+        <v>68</v>
       </c>
     </row>
     <row r="209" spans="1:27">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>866</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>867</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F209" s="2">
         <v>7362828</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H209" s="3" t="s">
@@ -22165,53 +22195,51 @@
       </c>
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>53.18</v>
       </c>
       <c r="U209" s="3">
         <v>45.93</v>
       </c>
       <c r="V209" s="3">
         <v>0</v>
       </c>
       <c r="W209" s="3">
         <v>0</v>
       </c>
       <c r="X209" s="2">
         <v>0</v>
       </c>
       <c r="Y209" s="2">
         <v>45.93</v>
       </c>
       <c r="Z209" s="2">
         <v>79.75</v>
       </c>
-      <c r="AA209" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA209" s="2"/>
     </row>
     <row r="210" spans="1:27">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>869</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>870</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>871</v>
       </c>
       <c r="F210" s="2">
         <v>7756443</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H210" s="3" t="s">
         <v>87</v>
@@ -22246,53 +22274,51 @@
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>57.56</v>
       </c>
       <c r="U210" s="3">
         <v>57.56</v>
       </c>
       <c r="V210" s="3">
         <v>0</v>
       </c>
       <c r="W210" s="3">
         <v>0</v>
       </c>
       <c r="X210" s="2">
         <v>0</v>
       </c>
       <c r="Y210" s="2">
         <v>57.56</v>
       </c>
       <c r="Z210" s="2">
         <v>100</v>
       </c>
-      <c r="AA210" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA210" s="2"/>
     </row>
     <row r="211" spans="1:27">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>873</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>874</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>875</v>
       </c>
       <c r="F211" s="2">
         <v>8215256</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H211" s="3" t="s">
         <v>29</v>
@@ -22409,51 +22435,51 @@
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>53.09</v>
       </c>
       <c r="U212" s="3">
         <v>53.09</v>
       </c>
       <c r="V212" s="3">
         <v>0</v>
       </c>
       <c r="W212" s="3">
         <v>0</v>
       </c>
       <c r="X212" s="2">
         <v>0</v>
       </c>
       <c r="Y212" s="2">
         <v>53.09</v>
       </c>
       <c r="Z212" s="2">
         <v>83.89</v>
       </c>
       <c r="AA212" s="2">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="213" spans="1:27">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>882</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>883</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>884</v>
       </c>
       <c r="F213" s="2">
         <v>7757137</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H213" s="3" t="s">
@@ -22570,53 +22596,51 @@
       </c>
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>51</v>
       </c>
       <c r="U214" s="3">
         <v>35.86</v>
       </c>
       <c r="V214" s="3">
         <v>0</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="2">
         <v>0</v>
       </c>
       <c r="Y214" s="2">
         <v>35.86</v>
       </c>
       <c r="Z214" s="2">
         <v>42.12</v>
       </c>
-      <c r="AA214" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA214" s="2"/>
     </row>
     <row r="215" spans="1:27">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>892</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>893</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>894</v>
       </c>
       <c r="F215" s="2">
         <v>8135591</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H215" s="3" t="s">
         <v>87</v>
@@ -22652,51 +22676,51 @@
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>23.8</v>
       </c>
       <c r="U215" s="3">
         <v>23.8</v>
       </c>
       <c r="V215" s="3">
         <v>0</v>
       </c>
       <c r="W215" s="3">
         <v>0</v>
       </c>
       <c r="X215" s="2">
         <v>0</v>
       </c>
       <c r="Y215" s="2">
         <v>23.8</v>
       </c>
       <c r="Z215" s="2">
         <v>38.43</v>
       </c>
       <c r="AA215" s="2">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="216" spans="1:27">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>896</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>897</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>898</v>
       </c>
       <c r="F216" s="2">
         <v>8135661</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H216" s="3" t="s">
@@ -22732,53 +22756,51 @@
       </c>
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>21.89</v>
       </c>
       <c r="U216" s="3">
         <v>21.89</v>
       </c>
       <c r="V216" s="3">
         <v>0</v>
       </c>
       <c r="W216" s="3">
         <v>0</v>
       </c>
       <c r="X216" s="2">
         <v>0</v>
       </c>
       <c r="Y216" s="2">
         <v>21.89</v>
       </c>
       <c r="Z216" s="2">
         <v>23.8</v>
       </c>
-      <c r="AA216" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA216" s="2"/>
     </row>
     <row r="217" spans="1:27">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>900</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>901</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>902</v>
       </c>
       <c r="F217" s="2">
         <v>8135670</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H217" s="3" t="s">
         <v>29</v>
@@ -22814,51 +22836,51 @@
       <c r="S217" s="3">
         <v>0</v>
       </c>
       <c r="T217" s="3">
         <v>1.26</v>
       </c>
       <c r="U217" s="3">
         <v>1.26</v>
       </c>
       <c r="V217" s="3">
         <v>0</v>
       </c>
       <c r="W217" s="3">
         <v>0</v>
       </c>
       <c r="X217" s="2">
         <v>0</v>
       </c>
       <c r="Y217" s="2">
         <v>1.26</v>
       </c>
       <c r="Z217" s="2">
         <v>2.26</v>
       </c>
       <c r="AA217" s="2">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:27">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>904</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>905</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>906</v>
       </c>
       <c r="F218" s="2">
         <v>7362787</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H218" s="3" t="s">
@@ -22894,53 +22916,51 @@
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>80</v>
       </c>
       <c r="U218" s="3">
         <v>71.29</v>
       </c>
       <c r="V218" s="3">
         <v>0</v>
       </c>
       <c r="W218" s="3">
         <v>0</v>
       </c>
       <c r="X218" s="2">
         <v>0</v>
       </c>
       <c r="Y218" s="2">
         <v>71.29</v>
       </c>
       <c r="Z218" s="2">
         <v>88.26</v>
       </c>
-      <c r="AA218" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA218" s="2"/>
     </row>
     <row r="219" spans="1:27">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>908</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>909</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>910</v>
       </c>
       <c r="F219" s="2">
         <v>8129901</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H219" s="3" t="s">
         <v>87</v>
@@ -22975,53 +22995,51 @@
       </c>
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>0</v>
       </c>
       <c r="U219" s="3">
         <v>0</v>
       </c>
       <c r="V219" s="3">
         <v>0</v>
       </c>
       <c r="W219" s="3">
         <v>0</v>
       </c>
       <c r="X219" s="2">
         <v>0</v>
       </c>
       <c r="Y219" s="2">
         <v>0</v>
       </c>
       <c r="Z219" s="2">
         <v>0</v>
       </c>
-      <c r="AA219" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA219" s="2"/>
     </row>
     <row r="220" spans="1:27">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>912</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>913</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>914</v>
       </c>
       <c r="F220" s="2">
         <v>8135583</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H220" s="3" t="s">
         <v>29</v>
@@ -23057,51 +23075,51 @@
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>59.7</v>
       </c>
       <c r="U220" s="3">
         <v>47.32</v>
       </c>
       <c r="V220" s="3">
         <v>0</v>
       </c>
       <c r="W220" s="3">
         <v>0</v>
       </c>
       <c r="X220" s="2">
         <v>0</v>
       </c>
       <c r="Y220" s="2">
         <v>47.32</v>
       </c>
       <c r="Z220" s="2">
         <v>62.95</v>
       </c>
       <c r="AA220" s="2">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:27">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>916</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>917</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>918</v>
       </c>
       <c r="F221" s="2">
         <v>8135599</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H221" s="3" t="s">
@@ -23138,51 +23156,51 @@
       <c r="S221" s="3">
         <v>0</v>
       </c>
       <c r="T221" s="3">
         <v>24.63</v>
       </c>
       <c r="U221" s="3">
         <v>24.62</v>
       </c>
       <c r="V221" s="3">
         <v>0</v>
       </c>
       <c r="W221" s="3">
         <v>0</v>
       </c>
       <c r="X221" s="2">
         <v>0</v>
       </c>
       <c r="Y221" s="2">
         <v>24.62</v>
       </c>
       <c r="Z221" s="2">
         <v>27.62</v>
       </c>
       <c r="AA221" s="2">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="222" spans="1:27">
       <c r="A222" s="2">
         <v>219</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>920</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>921</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>922</v>
       </c>
       <c r="F222" s="2">
         <v>8129894</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H222" s="3" t="s">
@@ -23219,51 +23237,51 @@
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>18.35</v>
       </c>
       <c r="U222" s="3">
         <v>18.35</v>
       </c>
       <c r="V222" s="3">
         <v>0</v>
       </c>
       <c r="W222" s="3">
         <v>0</v>
       </c>
       <c r="X222" s="2">
         <v>0</v>
       </c>
       <c r="Y222" s="2">
         <v>18.35</v>
       </c>
       <c r="Z222" s="2">
         <v>22.4</v>
       </c>
       <c r="AA222" s="2">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="223" spans="1:27">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>924</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>925</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F223" s="2">
         <v>7392443</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H223" s="3" t="s">
@@ -23299,53 +23317,51 @@
       </c>
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>43</v>
       </c>
       <c r="U223" s="3">
         <v>21.95</v>
       </c>
       <c r="V223" s="3">
         <v>0</v>
       </c>
       <c r="W223" s="3">
         <v>0</v>
       </c>
       <c r="X223" s="2">
         <v>0</v>
       </c>
       <c r="Y223" s="2">
         <v>21.95</v>
       </c>
       <c r="Z223" s="2">
         <v>49.06</v>
       </c>
-      <c r="AA223" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA223" s="2"/>
     </row>
     <row r="224" spans="1:27">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>929</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>930</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F224" s="2">
         <v>7350419</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H224" s="3" t="s">
         <v>29</v>
@@ -23380,53 +23396,51 @@
       </c>
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>51</v>
       </c>
       <c r="U224" s="3">
         <v>35.63</v>
       </c>
       <c r="V224" s="3">
         <v>0</v>
       </c>
       <c r="W224" s="3">
         <v>0</v>
       </c>
       <c r="X224" s="2">
         <v>0</v>
       </c>
       <c r="Y224" s="2">
         <v>35.63</v>
       </c>
       <c r="Z224" s="2">
         <v>59.6</v>
       </c>
-      <c r="AA224" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA224" s="2"/>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>933</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>934</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F225" s="2">
         <v>7394346</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H225" s="3" t="s">
         <v>29</v>
@@ -23462,51 +23476,51 @@
       <c r="S225" s="3">
         <v>0</v>
       </c>
       <c r="T225" s="3">
         <v>49.82</v>
       </c>
       <c r="U225" s="3">
         <v>49.26</v>
       </c>
       <c r="V225" s="3">
         <v>0</v>
       </c>
       <c r="W225" s="3">
         <v>0.56</v>
       </c>
       <c r="X225" s="2">
         <v>0</v>
       </c>
       <c r="Y225" s="2">
         <v>49.82</v>
       </c>
       <c r="Z225" s="2">
         <v>69.37</v>
       </c>
       <c r="AA225" s="2">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="226" spans="1:27">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>937</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>938</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>939</v>
       </c>
       <c r="F226" s="2">
         <v>8135062</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H226" s="3" t="s">
@@ -23624,51 +23638,51 @@
       <c r="S227" s="3">
         <v>0</v>
       </c>
       <c r="T227" s="3">
         <v>1.82</v>
       </c>
       <c r="U227" s="3">
         <v>1.82</v>
       </c>
       <c r="V227" s="3">
         <v>0</v>
       </c>
       <c r="W227" s="3">
         <v>0</v>
       </c>
       <c r="X227" s="2">
         <v>0</v>
       </c>
       <c r="Y227" s="2">
         <v>1.82</v>
       </c>
       <c r="Z227" s="2">
         <v>2.3</v>
       </c>
       <c r="AA227" s="2">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="228" spans="1:27">
       <c r="A228" s="2">
         <v>225</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>945</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>946</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>947</v>
       </c>
       <c r="F228" s="2">
         <v>8134652</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H228" s="3" t="s">
@@ -23705,51 +23719,51 @@
       <c r="S228" s="3">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>58.56</v>
       </c>
       <c r="U228" s="3">
         <v>58.56</v>
       </c>
       <c r="V228" s="3">
         <v>0</v>
       </c>
       <c r="W228" s="3">
         <v>0</v>
       </c>
       <c r="X228" s="2">
         <v>0</v>
       </c>
       <c r="Y228" s="2">
         <v>58.56</v>
       </c>
       <c r="Z228" s="2">
         <v>62.42</v>
       </c>
       <c r="AA228" s="2">
-        <v>70</v>
+        <v>46</v>
       </c>
     </row>
     <row r="229" spans="1:27">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>950</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>951</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>952</v>
       </c>
       <c r="F229" s="2">
         <v>7350400</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H229" s="3" t="s">
@@ -23785,53 +23799,51 @@
       </c>
       <c r="S229" s="3">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>60</v>
       </c>
       <c r="U229" s="3">
         <v>43.31</v>
       </c>
       <c r="V229" s="3">
         <v>0</v>
       </c>
       <c r="W229" s="3">
         <v>0</v>
       </c>
       <c r="X229" s="2">
         <v>0</v>
       </c>
       <c r="Y229" s="2">
         <v>43.31</v>
       </c>
       <c r="Z229" s="2">
         <v>46.81</v>
       </c>
-      <c r="AA229" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA229" s="2"/>
     </row>
     <row r="230" spans="1:27">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>954</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>955</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F230" s="2">
         <v>8135028</v>
       </c>
       <c r="G230" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H230" s="3" t="s">
         <v>87</v>
@@ -23866,53 +23878,51 @@
       </c>
       <c r="S230" s="3">
         <v>0</v>
       </c>
       <c r="T230" s="3">
         <v>17.92</v>
       </c>
       <c r="U230" s="3">
         <v>17.92</v>
       </c>
       <c r="V230" s="3">
         <v>0</v>
       </c>
       <c r="W230" s="3">
         <v>0</v>
       </c>
       <c r="X230" s="2">
         <v>0</v>
       </c>
       <c r="Y230" s="2">
         <v>17.92</v>
       </c>
       <c r="Z230" s="2">
         <v>42.23</v>
       </c>
-      <c r="AA230" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA230" s="2"/>
     </row>
     <row r="231" spans="1:27">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>958</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>959</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>960</v>
       </c>
       <c r="F231" s="2">
         <v>8135619</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H231" s="3" t="s">
         <v>87</v>
@@ -23948,51 +23958,51 @@
       <c r="S231" s="3">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>33.07</v>
       </c>
       <c r="U231" s="3">
         <v>33.07</v>
       </c>
       <c r="V231" s="3">
         <v>0</v>
       </c>
       <c r="W231" s="3">
         <v>0</v>
       </c>
       <c r="X231" s="2">
         <v>0</v>
       </c>
       <c r="Y231" s="2">
         <v>33.07</v>
       </c>
       <c r="Z231" s="2">
         <v>50</v>
       </c>
       <c r="AA231" s="2">
-        <v>70</v>
+        <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:27">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>962</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>963</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>964</v>
       </c>
       <c r="F232" s="2">
         <v>3313478</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H232" s="3" t="s">
@@ -24028,53 +24038,51 @@
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>0</v>
       </c>
       <c r="U232" s="3">
         <v>0</v>
       </c>
       <c r="V232" s="3">
         <v>0</v>
       </c>
       <c r="W232" s="3">
         <v>0</v>
       </c>
       <c r="X232" s="2">
         <v>0</v>
       </c>
       <c r="Y232" s="2">
         <v>0</v>
       </c>
       <c r="Z232" s="2">
         <v>0</v>
       </c>
-      <c r="AA232" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA232" s="2"/>
     </row>
     <row r="233" spans="1:27">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>966</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>967</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>968</v>
       </c>
       <c r="F233" s="2">
         <v>8135543</v>
       </c>
       <c r="G233" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H233" s="3" t="s">
         <v>29</v>
@@ -24110,51 +24118,51 @@
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>11.74</v>
       </c>
       <c r="U233" s="3">
         <v>11.74</v>
       </c>
       <c r="V233" s="3">
         <v>0</v>
       </c>
       <c r="W233" s="3">
         <v>0</v>
       </c>
       <c r="X233" s="2">
         <v>0</v>
       </c>
       <c r="Y233" s="2">
         <v>11.74</v>
       </c>
       <c r="Z233" s="2">
         <v>18.11</v>
       </c>
       <c r="AA233" s="2">
-        <v>68</v>
+        <v>45</v>
       </c>
     </row>
     <row r="234" spans="1:27">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>970</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>971</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>972</v>
       </c>
       <c r="F234" s="2">
         <v>8135553</v>
       </c>
       <c r="G234" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H234" s="3" t="s">
@@ -24191,51 +24199,51 @@
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>46.46</v>
       </c>
       <c r="U234" s="3">
         <v>46.46</v>
       </c>
       <c r="V234" s="3">
         <v>0</v>
       </c>
       <c r="W234" s="3">
         <v>0</v>
       </c>
       <c r="X234" s="2">
         <v>0</v>
       </c>
       <c r="Y234" s="2">
         <v>46.46</v>
       </c>
       <c r="Z234" s="2">
         <v>74.85</v>
       </c>
       <c r="AA234" s="2">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="235" spans="1:27">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>974</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>975</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F235" s="2">
         <v>8135120</v>
       </c>
       <c r="G235" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H235" s="3" t="s">
@@ -24271,53 +24279,51 @@
       </c>
       <c r="S235" s="3">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>56.89</v>
       </c>
       <c r="U235" s="3">
         <v>56.89</v>
       </c>
       <c r="V235" s="3">
         <v>0</v>
       </c>
       <c r="W235" s="3">
         <v>0</v>
       </c>
       <c r="X235" s="2">
         <v>0</v>
       </c>
       <c r="Y235" s="2">
         <v>56.89</v>
       </c>
       <c r="Z235" s="2">
         <v>100</v>
       </c>
-      <c r="AA235" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA235" s="2"/>
     </row>
     <row r="236" spans="1:27">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>978</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>979</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>980</v>
       </c>
       <c r="F236" s="2">
         <v>7392443</v>
       </c>
       <c r="G236" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H236" s="3" t="s">
         <v>29</v>
@@ -24352,53 +24358,51 @@
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>51</v>
       </c>
       <c r="U236" s="3">
         <v>47.59</v>
       </c>
       <c r="V236" s="3">
         <v>0</v>
       </c>
       <c r="W236" s="3">
         <v>0</v>
       </c>
       <c r="X236" s="2">
         <v>0</v>
       </c>
       <c r="Y236" s="2">
         <v>47.59</v>
       </c>
       <c r="Z236" s="2">
         <v>55.62</v>
       </c>
-      <c r="AA236" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA236" s="2"/>
     </row>
     <row r="237" spans="1:27">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>982</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>983</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>984</v>
       </c>
       <c r="F237" s="2">
         <v>3313478</v>
       </c>
       <c r="G237" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H237" s="3" t="s">
         <v>87</v>
@@ -24433,53 +24437,51 @@
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>0</v>
       </c>
       <c r="U237" s="3">
         <v>0</v>
       </c>
       <c r="V237" s="3">
         <v>0</v>
       </c>
       <c r="W237" s="3">
         <v>0</v>
       </c>
       <c r="X237" s="2">
         <v>0</v>
       </c>
       <c r="Y237" s="2">
         <v>0</v>
       </c>
       <c r="Z237" s="2">
         <v>0</v>
       </c>
-      <c r="AA237" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA237" s="2"/>
     </row>
     <row r="238" spans="1:27">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>986</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>987</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>988</v>
       </c>
       <c r="F238" s="2">
         <v>8135569</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H238" s="3" t="s">
         <v>87</v>
@@ -24515,51 +24517,51 @@
       <c r="S238" s="3">
         <v>0</v>
       </c>
       <c r="T238" s="3">
         <v>0</v>
       </c>
       <c r="U238" s="3">
         <v>0</v>
       </c>
       <c r="V238" s="3">
         <v>0</v>
       </c>
       <c r="W238" s="3">
         <v>0</v>
       </c>
       <c r="X238" s="2">
         <v>0</v>
       </c>
       <c r="Y238" s="2">
         <v>0</v>
       </c>
       <c r="Z238" s="2">
         <v>0</v>
       </c>
       <c r="AA238" s="2">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="239" spans="1:27">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>990</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>991</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>992</v>
       </c>
       <c r="F239" s="2">
         <v>7392443</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H239" s="3" t="s">
@@ -24595,53 +24597,51 @@
       </c>
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>30.8</v>
       </c>
       <c r="U239" s="3">
         <v>30.8</v>
       </c>
       <c r="V239" s="3">
         <v>0</v>
       </c>
       <c r="W239" s="3">
         <v>0</v>
       </c>
       <c r="X239" s="2">
         <v>0</v>
       </c>
       <c r="Y239" s="2">
         <v>30.8</v>
       </c>
       <c r="Z239" s="2">
         <v>97.08</v>
       </c>
-      <c r="AA239" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA239" s="2"/>
     </row>
     <row r="240" spans="1:27">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>994</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>995</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>996</v>
       </c>
       <c r="F240" s="2">
         <v>8135613</v>
       </c>
       <c r="G240" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H240" s="3" t="s">
         <v>87</v>
@@ -24677,51 +24677,51 @@
       <c r="S240" s="3">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>62.28</v>
       </c>
       <c r="U240" s="3">
         <v>62.28</v>
       </c>
       <c r="V240" s="3">
         <v>0</v>
       </c>
       <c r="W240" s="3">
         <v>0</v>
       </c>
       <c r="X240" s="2">
         <v>0</v>
       </c>
       <c r="Y240" s="2">
         <v>62.28</v>
       </c>
       <c r="Z240" s="2">
         <v>63.14</v>
       </c>
       <c r="AA240" s="2">
-        <v>26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="241" spans="1:27">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>998</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>999</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="F241" s="2">
         <v>40018488</v>
       </c>
       <c r="G241" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H241" s="3" t="s">
@@ -24757,51 +24757,53 @@
       </c>
       <c r="S241" s="3">
         <v>0</v>
       </c>
       <c r="T241" s="3">
         <v>1.67</v>
       </c>
       <c r="U241" s="3">
         <v>0</v>
       </c>
       <c r="V241" s="3">
         <v>0</v>
       </c>
       <c r="W241" s="3">
         <v>1.67</v>
       </c>
       <c r="X241" s="2">
         <v>0</v>
       </c>
       <c r="Y241" s="2">
         <v>1.67</v>
       </c>
       <c r="Z241" s="2">
         <v>9.3</v>
       </c>
-      <c r="AA241" s="2"/>
+      <c r="AA241" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="242" spans="1:27">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="F242" s="2">
         <v>40024029</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H242" s="3" t="s">
         <v>29</v>
@@ -24836,53 +24838,51 @@
       </c>
       <c r="S242" s="3">
         <v>0</v>
       </c>
       <c r="T242" s="3">
         <v>30.57</v>
       </c>
       <c r="U242" s="3">
         <v>30.57</v>
       </c>
       <c r="V242" s="3">
         <v>0</v>
       </c>
       <c r="W242" s="3">
         <v>0</v>
       </c>
       <c r="X242" s="2">
         <v>0</v>
       </c>
       <c r="Y242" s="2">
         <v>30.57</v>
       </c>
       <c r="Z242" s="2">
         <v>97.09</v>
       </c>
-      <c r="AA242" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA242" s="2"/>
     </row>
     <row r="243" spans="1:27">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="F243" s="2">
         <v>40018503</v>
       </c>
       <c r="G243" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H243" s="3" t="s">
         <v>29</v>
@@ -24918,51 +24918,51 @@
       <c r="S243" s="3">
         <v>0</v>
       </c>
       <c r="T243" s="3">
         <v>5.62</v>
       </c>
       <c r="U243" s="3">
         <v>5.62</v>
       </c>
       <c r="V243" s="3">
         <v>0</v>
       </c>
       <c r="W243" s="3">
         <v>0</v>
       </c>
       <c r="X243" s="2">
         <v>0</v>
       </c>
       <c r="Y243" s="2">
         <v>5.62</v>
       </c>
       <c r="Z243" s="2">
         <v>77.98</v>
       </c>
       <c r="AA243" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="244" spans="1:27">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="F244" s="2">
         <v>40017418</v>
       </c>
       <c r="G244" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H244" s="3" t="s">
@@ -25079,51 +25079,53 @@
       </c>
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>29.16</v>
       </c>
       <c r="U245" s="3">
         <v>26.35</v>
       </c>
       <c r="V245" s="3">
         <v>0</v>
       </c>
       <c r="W245" s="3">
         <v>2.81</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
         <v>29.16</v>
       </c>
       <c r="Z245" s="2">
         <v>71.75</v>
       </c>
-      <c r="AA245" s="2"/>
+      <c r="AA245" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="F246" s="2">
         <v>40024515</v>
       </c>
       <c r="G246" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>29</v>
@@ -25159,51 +25161,51 @@
       <c r="S246" s="3">
         <v>0</v>
       </c>
       <c r="T246" s="3">
         <v>20.87</v>
       </c>
       <c r="U246" s="3">
         <v>20.87</v>
       </c>
       <c r="V246" s="3">
         <v>0</v>
       </c>
       <c r="W246" s="3">
         <v>0</v>
       </c>
       <c r="X246" s="2">
         <v>0</v>
       </c>
       <c r="Y246" s="2">
         <v>20.87</v>
       </c>
       <c r="Z246" s="2">
         <v>62.3</v>
       </c>
       <c r="AA246" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="247" spans="1:27">
       <c r="A247" s="2">
         <v>244</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F247" s="2">
         <v>40033660</v>
       </c>
       <c r="G247" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H247" s="3" t="s">
@@ -25239,51 +25241,53 @@
       </c>
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>30.77</v>
       </c>
       <c r="U247" s="3">
         <v>28.68</v>
       </c>
       <c r="V247" s="3">
         <v>0</v>
       </c>
       <c r="W247" s="3">
         <v>2.09</v>
       </c>
       <c r="X247" s="2">
         <v>0</v>
       </c>
       <c r="Y247" s="2">
         <v>30.77</v>
       </c>
       <c r="Z247" s="2">
         <v>65.38</v>
       </c>
-      <c r="AA247" s="2"/>
+      <c r="AA247" s="2">
+        <v>80</v>
+      </c>
     </row>
     <row r="248" spans="1:27">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="F248" s="2">
         <v>40018683</v>
       </c>
       <c r="G248" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H248" s="3" t="s">
         <v>29</v>
@@ -25318,53 +25322,51 @@
       </c>
       <c r="S248" s="3">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>0.34</v>
       </c>
       <c r="U248" s="3">
         <v>0</v>
       </c>
       <c r="V248" s="3">
         <v>0</v>
       </c>
       <c r="W248" s="3">
         <v>0.34</v>
       </c>
       <c r="X248" s="2">
         <v>0</v>
       </c>
       <c r="Y248" s="2">
         <v>0.34</v>
       </c>
       <c r="Z248" s="2">
         <v>1.62</v>
       </c>
-      <c r="AA248" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA248" s="2"/>
     </row>
     <row r="249" spans="1:27">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="F249" s="2">
         <v>40065719</v>
       </c>
       <c r="G249" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H249" s="3" t="s">
         <v>29</v>
@@ -25561,53 +25563,51 @@
       </c>
       <c r="S251" s="3">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>69.58</v>
       </c>
       <c r="U251" s="3">
         <v>69.58</v>
       </c>
       <c r="V251" s="3">
         <v>0</v>
       </c>
       <c r="W251" s="3">
         <v>0</v>
       </c>
       <c r="X251" s="2">
         <v>0</v>
       </c>
       <c r="Y251" s="2">
         <v>69.58</v>
       </c>
       <c r="Z251" s="2">
         <v>86.38</v>
       </c>
-      <c r="AA251" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA251" s="2"/>
     </row>
     <row r="252" spans="1:27">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>1042</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1043</v>
       </c>
       <c r="F252" s="2">
         <v>7392446</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H252" s="3" t="s">
         <v>87</v>
@@ -25642,53 +25642,51 @@
       </c>
       <c r="S252" s="3">
         <v>0</v>
       </c>
       <c r="T252" s="3">
         <v>72.46</v>
       </c>
       <c r="U252" s="3">
         <v>72.46</v>
       </c>
       <c r="V252" s="3">
         <v>0</v>
       </c>
       <c r="W252" s="3">
         <v>0</v>
       </c>
       <c r="X252" s="2">
         <v>0</v>
       </c>
       <c r="Y252" s="2">
         <v>72.46</v>
       </c>
       <c r="Z252" s="2">
         <v>64.33</v>
       </c>
-      <c r="AA252" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA252" s="2"/>
     </row>
     <row r="253" spans="1:27">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="D253" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1047</v>
       </c>
       <c r="F253" s="2">
         <v>40009403</v>
       </c>
       <c r="G253" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H253" s="3" t="s">
         <v>87</v>
@@ -25723,53 +25721,51 @@
       </c>
       <c r="S253" s="3">
         <v>0</v>
       </c>
       <c r="T253" s="3">
         <v>36.7</v>
       </c>
       <c r="U253" s="3">
         <v>36.7</v>
       </c>
       <c r="V253" s="3">
         <v>0</v>
       </c>
       <c r="W253" s="3">
         <v>0</v>
       </c>
       <c r="X253" s="2">
         <v>0</v>
       </c>
       <c r="Y253" s="2">
         <v>36.7</v>
       </c>
       <c r="Z253" s="2">
         <v>93.43</v>
       </c>
-      <c r="AA253" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA253" s="2"/>
     </row>
     <row r="254" spans="1:27">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="D254" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="F254" s="2">
         <v>7363231</v>
       </c>
       <c r="G254" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H254" s="3" t="s">
         <v>87</v>
@@ -25804,53 +25800,51 @@
       </c>
       <c r="S254" s="3">
         <v>0</v>
       </c>
       <c r="T254" s="3">
         <v>76.51</v>
       </c>
       <c r="U254" s="3">
         <v>76.51</v>
       </c>
       <c r="V254" s="3">
         <v>0</v>
       </c>
       <c r="W254" s="3">
         <v>0</v>
       </c>
       <c r="X254" s="2">
         <v>0</v>
       </c>
       <c r="Y254" s="2">
         <v>76.51</v>
       </c>
       <c r="Z254" s="2">
         <v>70.47</v>
       </c>
-      <c r="AA254" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA254" s="2"/>
     </row>
     <row r="255" spans="1:27">
       <c r="A255" s="2">
         <v>252</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="D255" s="2" t="s">
         <v>1055</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="F255" s="2">
         <v>40009404</v>
       </c>
       <c r="G255" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H255" s="3" t="s">
         <v>87</v>
@@ -25885,53 +25879,51 @@
       </c>
       <c r="S255" s="3">
         <v>0</v>
       </c>
       <c r="T255" s="3">
         <v>145.57</v>
       </c>
       <c r="U255" s="3">
         <v>110.69</v>
       </c>
       <c r="V255" s="3">
         <v>0</v>
       </c>
       <c r="W255" s="3">
         <v>0</v>
       </c>
       <c r="X255" s="2">
         <v>0</v>
       </c>
       <c r="Y255" s="2">
         <v>110.69</v>
       </c>
       <c r="Z255" s="2">
         <v>69.54</v>
       </c>
-      <c r="AA255" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA255" s="2"/>
     </row>
     <row r="256" spans="1:27">
       <c r="A256" s="2">
         <v>253</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="D256" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="F256" s="2">
         <v>40018903</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H256" s="3" t="s">
         <v>29</v>
@@ -25966,53 +25958,51 @@
       </c>
       <c r="S256" s="3">
         <v>0</v>
       </c>
       <c r="T256" s="3">
         <v>0.77</v>
       </c>
       <c r="U256" s="3">
         <v>0</v>
       </c>
       <c r="V256" s="3">
         <v>0</v>
       </c>
       <c r="W256" s="3">
         <v>0.77</v>
       </c>
       <c r="X256" s="2">
         <v>0</v>
       </c>
       <c r="Y256" s="2">
         <v>0.77</v>
       </c>
       <c r="Z256" s="2">
         <v>7.2</v>
       </c>
-      <c r="AA256" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA256" s="2"/>
     </row>
     <row r="257" spans="1:27">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>1062</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F257" s="2">
         <v>40018913</v>
       </c>
       <c r="G257" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H257" s="3" t="s">
         <v>29</v>
@@ -26048,51 +26038,51 @@
       <c r="S257" s="3">
         <v>0</v>
       </c>
       <c r="T257" s="3">
         <v>6.34</v>
       </c>
       <c r="U257" s="3">
         <v>5.94</v>
       </c>
       <c r="V257" s="3">
         <v>0</v>
       </c>
       <c r="W257" s="3">
         <v>0.4</v>
       </c>
       <c r="X257" s="2">
         <v>0</v>
       </c>
       <c r="Y257" s="2">
         <v>6.34</v>
       </c>
       <c r="Z257" s="2">
         <v>86.75</v>
       </c>
       <c r="AA257" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="258" spans="1:27">
       <c r="A258" s="2">
         <v>255</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="D258" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F258" s="2">
         <v>40018962</v>
       </c>
       <c r="G258" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H258" s="3" t="s">
@@ -26210,51 +26200,51 @@
       <c r="S259" s="3">
         <v>0</v>
       </c>
       <c r="T259" s="3">
         <v>17.47</v>
       </c>
       <c r="U259" s="3">
         <v>16.03</v>
       </c>
       <c r="V259" s="3">
         <v>0</v>
       </c>
       <c r="W259" s="3">
         <v>1.44</v>
       </c>
       <c r="X259" s="2">
         <v>0</v>
       </c>
       <c r="Y259" s="2">
         <v>17.47</v>
       </c>
       <c r="Z259" s="2">
         <v>88.5</v>
       </c>
       <c r="AA259" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="260" spans="1:27">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="F260" s="2">
         <v>40019384</v>
       </c>
       <c r="G260" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H260" s="3" t="s">
@@ -26372,51 +26362,51 @@
       <c r="S261" s="3">
         <v>0</v>
       </c>
       <c r="T261" s="3">
         <v>0.31</v>
       </c>
       <c r="U261" s="3">
         <v>0</v>
       </c>
       <c r="V261" s="3">
         <v>0</v>
       </c>
       <c r="W261" s="3">
         <v>0.31</v>
       </c>
       <c r="X261" s="2">
         <v>0</v>
       </c>
       <c r="Y261" s="2">
         <v>0.31</v>
       </c>
       <c r="Z261" s="2">
         <v>4.08</v>
       </c>
       <c r="AA261" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="262" spans="1:27">
       <c r="A262" s="2">
         <v>259</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="D262" s="2" t="s">
         <v>1078</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="F262" s="2">
         <v>40018919</v>
       </c>
       <c r="G262" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H262" s="3" t="s">
@@ -26453,51 +26443,51 @@
       <c r="S262" s="3">
         <v>0</v>
       </c>
       <c r="T262" s="3">
         <v>29.31</v>
       </c>
       <c r="U262" s="3">
         <v>26.69</v>
       </c>
       <c r="V262" s="3">
         <v>0</v>
       </c>
       <c r="W262" s="3">
         <v>2.61</v>
       </c>
       <c r="X262" s="2">
         <v>0</v>
       </c>
       <c r="Y262" s="2">
         <v>29.31</v>
       </c>
       <c r="Z262" s="2">
         <v>81.13</v>
       </c>
       <c r="AA262" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="263" spans="1:27">
       <c r="A263" s="2">
         <v>260</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="F263" s="2">
         <v>40018904</v>
       </c>
       <c r="G263" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H263" s="3" t="s">
@@ -26534,51 +26524,51 @@
       <c r="S263" s="3">
         <v>0</v>
       </c>
       <c r="T263" s="3">
         <v>0.87</v>
       </c>
       <c r="U263" s="3">
         <v>0</v>
       </c>
       <c r="V263" s="3">
         <v>0</v>
       </c>
       <c r="W263" s="3">
         <v>0.87</v>
       </c>
       <c r="X263" s="2">
         <v>0</v>
       </c>
       <c r="Y263" s="2">
         <v>0.87</v>
       </c>
       <c r="Z263" s="2">
         <v>7.21</v>
       </c>
       <c r="AA263" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:27">
       <c r="A264" s="2">
         <v>261</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C264" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="D264" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="F264" s="2">
         <v>40019385</v>
       </c>
       <c r="G264" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H264" s="3" t="s">
@@ -26615,51 +26605,51 @@
       <c r="S264" s="3">
         <v>0</v>
       </c>
       <c r="T264" s="3">
         <v>20.41</v>
       </c>
       <c r="U264" s="3">
         <v>18.75</v>
       </c>
       <c r="V264" s="3">
         <v>0</v>
       </c>
       <c r="W264" s="3">
         <v>1.66</v>
       </c>
       <c r="X264" s="2">
         <v>0</v>
       </c>
       <c r="Y264" s="2">
         <v>20.41</v>
       </c>
       <c r="Z264" s="2">
         <v>90.29</v>
       </c>
       <c r="AA264" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:27">
       <c r="A265" s="2">
         <v>262</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="F265" s="2">
         <v>40018894</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H265" s="3" t="s">
@@ -26696,51 +26686,51 @@
       <c r="S265" s="3">
         <v>0</v>
       </c>
       <c r="T265" s="3">
         <v>9.82</v>
       </c>
       <c r="U265" s="3">
         <v>9.08</v>
       </c>
       <c r="V265" s="3">
         <v>0</v>
       </c>
       <c r="W265" s="3">
         <v>0.74</v>
       </c>
       <c r="X265" s="2">
         <v>0</v>
       </c>
       <c r="Y265" s="2">
         <v>9.82</v>
       </c>
       <c r="Z265" s="2">
         <v>91.86</v>
       </c>
       <c r="AA265" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="266" spans="1:27">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="D266" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="F266" s="2">
         <v>40018908</v>
       </c>
       <c r="G266" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H266" s="3" t="s">
@@ -26777,51 +26767,51 @@
       <c r="S266" s="3">
         <v>0</v>
       </c>
       <c r="T266" s="3">
         <v>19.24</v>
       </c>
       <c r="U266" s="3">
         <v>18.57</v>
       </c>
       <c r="V266" s="3">
         <v>0</v>
       </c>
       <c r="W266" s="3">
         <v>0.66</v>
       </c>
       <c r="X266" s="2">
         <v>0</v>
       </c>
       <c r="Y266" s="2">
         <v>19.24</v>
       </c>
       <c r="Z266" s="2">
         <v>90.43</v>
       </c>
       <c r="AA266" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="267" spans="1:27">
       <c r="A267" s="2">
         <v>264</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="D267" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="F267" s="2">
         <v>40018925</v>
       </c>
       <c r="G267" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H267" s="3" t="s">
@@ -26857,53 +26847,51 @@
       </c>
       <c r="S267" s="3">
         <v>0</v>
       </c>
       <c r="T267" s="3">
         <v>11.18</v>
       </c>
       <c r="U267" s="3">
         <v>10.55</v>
       </c>
       <c r="V267" s="3">
         <v>0</v>
       </c>
       <c r="W267" s="3">
         <v>0.63</v>
       </c>
       <c r="X267" s="2">
         <v>0</v>
       </c>
       <c r="Y267" s="2">
         <v>11.18</v>
       </c>
       <c r="Z267" s="2">
         <v>80.88</v>
       </c>
-      <c r="AA267" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA267" s="2"/>
     </row>
     <row r="268" spans="1:27">
       <c r="A268" s="2">
         <v>265</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="D268" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="F268" s="2">
         <v>40018927</v>
       </c>
       <c r="G268" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H268" s="3" t="s">
         <v>29</v>
@@ -26938,53 +26926,51 @@
       </c>
       <c r="S268" s="3">
         <v>0</v>
       </c>
       <c r="T268" s="3">
         <v>9.52</v>
       </c>
       <c r="U268" s="3">
         <v>9.16</v>
       </c>
       <c r="V268" s="3">
         <v>0</v>
       </c>
       <c r="W268" s="3">
         <v>0.36</v>
       </c>
       <c r="X268" s="2">
         <v>0</v>
       </c>
       <c r="Y268" s="2">
         <v>9.52</v>
       </c>
       <c r="Z268" s="2">
         <v>74.51</v>
       </c>
-      <c r="AA268" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA268" s="2"/>
     </row>
     <row r="269" spans="1:27">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F269" s="2">
         <v>40019317</v>
       </c>
       <c r="G269" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H269" s="3" t="s">
         <v>29</v>
@@ -27019,51 +27005,53 @@
       </c>
       <c r="S269" s="3">
         <v>0</v>
       </c>
       <c r="T269" s="3">
         <v>13.05</v>
       </c>
       <c r="U269" s="3">
         <v>12.22</v>
       </c>
       <c r="V269" s="3">
         <v>0</v>
       </c>
       <c r="W269" s="3">
         <v>0.83</v>
       </c>
       <c r="X269" s="2">
         <v>0</v>
       </c>
       <c r="Y269" s="2">
         <v>13.05</v>
       </c>
       <c r="Z269" s="2">
         <v>84.47</v>
       </c>
-      <c r="AA269" s="2"/>
+      <c r="AA269" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="270" spans="1:27">
       <c r="A270" s="2">
         <v>267</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="D270" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F270" s="2">
         <v>40018921</v>
       </c>
       <c r="G270" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H270" s="3" t="s">
         <v>29</v>
@@ -27098,53 +27086,51 @@
       </c>
       <c r="S270" s="3">
         <v>0</v>
       </c>
       <c r="T270" s="3">
         <v>27.63</v>
       </c>
       <c r="U270" s="3">
         <v>25.72</v>
       </c>
       <c r="V270" s="3">
         <v>0</v>
       </c>
       <c r="W270" s="3">
         <v>1.91</v>
       </c>
       <c r="X270" s="2">
         <v>0</v>
       </c>
       <c r="Y270" s="2">
         <v>27.63</v>
       </c>
       <c r="Z270" s="2">
         <v>88.24</v>
       </c>
-      <c r="AA270" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA270" s="2"/>
     </row>
     <row r="271" spans="1:27">
       <c r="A271" s="2">
         <v>268</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="D271" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="F271" s="2">
         <v>40018932</v>
       </c>
       <c r="G271" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H271" s="3" t="s">
         <v>29</v>
@@ -27179,53 +27165,51 @@
       </c>
       <c r="S271" s="3">
         <v>0</v>
       </c>
       <c r="T271" s="3">
         <v>11.23</v>
       </c>
       <c r="U271" s="3">
         <v>10.78</v>
       </c>
       <c r="V271" s="3">
         <v>0</v>
       </c>
       <c r="W271" s="3">
         <v>0.44</v>
       </c>
       <c r="X271" s="2">
         <v>0</v>
       </c>
       <c r="Y271" s="2">
         <v>11.23</v>
       </c>
       <c r="Z271" s="2">
         <v>78.58</v>
       </c>
-      <c r="AA271" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA271" s="2"/>
     </row>
     <row r="272" spans="1:27">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="F272" s="2">
         <v>40018911</v>
       </c>
       <c r="G272" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H272" s="3" t="s">
         <v>29</v>
@@ -27261,51 +27245,51 @@
       <c r="S272" s="3">
         <v>0</v>
       </c>
       <c r="T272" s="3">
         <v>24.5</v>
       </c>
       <c r="U272" s="3">
         <v>22.99</v>
       </c>
       <c r="V272" s="3">
         <v>0</v>
       </c>
       <c r="W272" s="3">
         <v>1.5</v>
       </c>
       <c r="X272" s="2">
         <v>0</v>
       </c>
       <c r="Y272" s="2">
         <v>24.5</v>
       </c>
       <c r="Z272" s="2">
         <v>92.8</v>
       </c>
       <c r="AA272" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="273" spans="1:27">
       <c r="A273" s="2">
         <v>270</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="D273" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F273" s="2">
         <v>40018920</v>
       </c>
       <c r="G273" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H273" s="3" t="s">
@@ -27341,53 +27325,51 @@
       </c>
       <c r="S273" s="3">
         <v>0</v>
       </c>
       <c r="T273" s="3">
         <v>12.44</v>
       </c>
       <c r="U273" s="3">
         <v>12.09</v>
       </c>
       <c r="V273" s="3">
         <v>0</v>
       </c>
       <c r="W273" s="3">
         <v>0.34</v>
       </c>
       <c r="X273" s="2">
         <v>0</v>
       </c>
       <c r="Y273" s="2">
         <v>12.44</v>
       </c>
       <c r="Z273" s="2">
         <v>92.23</v>
       </c>
-      <c r="AA273" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA273" s="2"/>
     </row>
     <row r="274" spans="1:27">
       <c r="A274" s="2">
         <v>271</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="F274" s="2">
         <v>40019324</v>
       </c>
       <c r="G274" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H274" s="3" t="s">
         <v>29</v>
@@ -27422,53 +27404,51 @@
       </c>
       <c r="S274" s="3">
         <v>0</v>
       </c>
       <c r="T274" s="3">
         <v>18.7</v>
       </c>
       <c r="U274" s="3">
         <v>17.75</v>
       </c>
       <c r="V274" s="3">
         <v>0</v>
       </c>
       <c r="W274" s="3">
         <v>0.96</v>
       </c>
       <c r="X274" s="2">
         <v>0</v>
       </c>
       <c r="Y274" s="2">
         <v>18.7</v>
       </c>
       <c r="Z274" s="2">
         <v>94.86</v>
       </c>
-      <c r="AA274" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA274" s="2"/>
     </row>
     <row r="275" spans="1:27">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="F275" s="2">
         <v>40019314</v>
       </c>
       <c r="G275" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H275" s="3" t="s">
         <v>29</v>
@@ -27504,51 +27484,51 @@
       <c r="S275" s="3">
         <v>0</v>
       </c>
       <c r="T275" s="3">
         <v>22.8</v>
       </c>
       <c r="U275" s="3">
         <v>21.45</v>
       </c>
       <c r="V275" s="3">
         <v>0</v>
       </c>
       <c r="W275" s="3">
         <v>1.36</v>
       </c>
       <c r="X275" s="2">
         <v>0</v>
       </c>
       <c r="Y275" s="2">
         <v>22.8</v>
       </c>
       <c r="Z275" s="2">
         <v>82.78</v>
       </c>
       <c r="AA275" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="276" spans="1:27">
       <c r="A276" s="2">
         <v>273</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="D276" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="F276" s="2">
         <v>40018923</v>
       </c>
       <c r="G276" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H276" s="3" t="s">
@@ -27584,51 +27564,53 @@
       </c>
       <c r="S276" s="3">
         <v>0</v>
       </c>
       <c r="T276" s="3">
         <v>18.45</v>
       </c>
       <c r="U276" s="3">
         <v>16.93</v>
       </c>
       <c r="V276" s="3">
         <v>0</v>
       </c>
       <c r="W276" s="3">
         <v>1.51</v>
       </c>
       <c r="X276" s="2">
         <v>0</v>
       </c>
       <c r="Y276" s="2">
         <v>18.45</v>
       </c>
       <c r="Z276" s="2">
         <v>55.31</v>
       </c>
-      <c r="AA276" s="2"/>
+      <c r="AA276" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="277" spans="1:27">
       <c r="A277" s="2">
         <v>274</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="D277" s="2" t="s">
         <v>1123</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="F277" s="2">
         <v>40018953</v>
       </c>
       <c r="G277" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H277" s="3" t="s">
         <v>29</v>
@@ -27664,51 +27646,51 @@
       <c r="S277" s="3">
         <v>0</v>
       </c>
       <c r="T277" s="3">
         <v>23.27</v>
       </c>
       <c r="U277" s="3">
         <v>22.6</v>
       </c>
       <c r="V277" s="3">
         <v>0</v>
       </c>
       <c r="W277" s="3">
         <v>0.68</v>
       </c>
       <c r="X277" s="2">
         <v>0</v>
       </c>
       <c r="Y277" s="2">
         <v>23.27</v>
       </c>
       <c r="Z277" s="2">
         <v>87.21</v>
       </c>
       <c r="AA277" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="278" spans="1:27">
       <c r="A278" s="2">
         <v>275</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1127</v>
       </c>
       <c r="F278" s="2">
         <v>40036721</v>
       </c>
       <c r="G278" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H278" s="3" t="s">
@@ -27744,53 +27726,51 @@
       </c>
       <c r="S278" s="3">
         <v>0</v>
       </c>
       <c r="T278" s="3">
         <v>9.39</v>
       </c>
       <c r="U278" s="3">
         <v>9.11</v>
       </c>
       <c r="V278" s="3">
         <v>0</v>
       </c>
       <c r="W278" s="3">
         <v>0.28</v>
       </c>
       <c r="X278" s="2">
         <v>0</v>
       </c>
       <c r="Y278" s="2">
         <v>9.39</v>
       </c>
       <c r="Z278" s="2">
         <v>88.06</v>
       </c>
-      <c r="AA278" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA278" s="2"/>
     </row>
     <row r="279" spans="1:27">
       <c r="A279" s="2">
         <v>276</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="D279" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1130</v>
       </c>
       <c r="F279" s="2">
         <v>40018319</v>
       </c>
       <c r="G279" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H279" s="3" t="s">
         <v>29</v>
@@ -27826,51 +27806,51 @@
       <c r="S279" s="3">
         <v>0</v>
       </c>
       <c r="T279" s="3">
         <v>13.25</v>
       </c>
       <c r="U279" s="3">
         <v>12.09</v>
       </c>
       <c r="V279" s="3">
         <v>0</v>
       </c>
       <c r="W279" s="3">
         <v>1.16</v>
       </c>
       <c r="X279" s="2">
         <v>0</v>
       </c>
       <c r="Y279" s="2">
         <v>13.25</v>
       </c>
       <c r="Z279" s="2">
         <v>85.29</v>
       </c>
       <c r="AA279" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="280" spans="1:27">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C280" s="2" t="s">
         <v>1131</v>
       </c>
       <c r="D280" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="F280" s="2">
         <v>40027544</v>
       </c>
       <c r="G280" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H280" s="3" t="s">
@@ -27906,51 +27886,53 @@
       </c>
       <c r="S280" s="3">
         <v>0</v>
       </c>
       <c r="T280" s="3">
         <v>48.43</v>
       </c>
       <c r="U280" s="3">
         <v>46.89</v>
       </c>
       <c r="V280" s="3">
         <v>0</v>
       </c>
       <c r="W280" s="3">
         <v>1.54</v>
       </c>
       <c r="X280" s="2">
         <v>0</v>
       </c>
       <c r="Y280" s="2">
         <v>48.43</v>
       </c>
       <c r="Z280" s="2">
         <v>88.06</v>
       </c>
-      <c r="AA280" s="2"/>
+      <c r="AA280" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="281" spans="1:27">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>1135</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="F281" s="2">
         <v>40019651</v>
       </c>
       <c r="G281" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H281" s="3" t="s">
         <v>29</v>
@@ -27985,51 +27967,53 @@
       </c>
       <c r="S281" s="3">
         <v>0</v>
       </c>
       <c r="T281" s="3">
         <v>118.26</v>
       </c>
       <c r="U281" s="3">
         <v>106.56</v>
       </c>
       <c r="V281" s="3">
         <v>0</v>
       </c>
       <c r="W281" s="3">
         <v>11.7</v>
       </c>
       <c r="X281" s="2">
         <v>0</v>
       </c>
       <c r="Y281" s="2">
         <v>118.26</v>
       </c>
       <c r="Z281" s="2">
         <v>65.37</v>
       </c>
-      <c r="AA281" s="2"/>
+      <c r="AA281" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="282" spans="1:27">
       <c r="A282" s="2">
         <v>279</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C282" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="D282" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="F282" s="2">
         <v>40022608</v>
       </c>
       <c r="G282" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H282" s="3" t="s">
         <v>29</v>
@@ -28064,53 +28048,51 @@
       </c>
       <c r="S282" s="3">
         <v>0</v>
       </c>
       <c r="T282" s="3">
         <v>0</v>
       </c>
       <c r="U282" s="3">
         <v>0</v>
       </c>
       <c r="V282" s="3">
         <v>0</v>
       </c>
       <c r="W282" s="3">
         <v>0</v>
       </c>
       <c r="X282" s="2">
         <v>0</v>
       </c>
       <c r="Y282" s="2">
         <v>0</v>
       </c>
       <c r="Z282" s="2">
         <v>0</v>
       </c>
-      <c r="AA282" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA282" s="2"/>
     </row>
     <row r="283" spans="1:27">
       <c r="A283" s="2">
         <v>280</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="D283" s="2" t="s">
         <v>1142</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="F283" s="2">
         <v>40018348</v>
       </c>
       <c r="G283" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H283" s="3" t="s">
         <v>29</v>
@@ -28145,51 +28127,53 @@
       </c>
       <c r="S283" s="3">
         <v>0</v>
       </c>
       <c r="T283" s="3">
         <v>1.44</v>
       </c>
       <c r="U283" s="3">
         <v>0</v>
       </c>
       <c r="V283" s="3">
         <v>0</v>
       </c>
       <c r="W283" s="3">
         <v>1.44</v>
       </c>
       <c r="X283" s="2">
         <v>0</v>
       </c>
       <c r="Y283" s="2">
         <v>1.44</v>
       </c>
       <c r="Z283" s="2">
         <v>6.16</v>
       </c>
-      <c r="AA283" s="2"/>
+      <c r="AA283" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="284" spans="1:27">
       <c r="A284" s="2">
         <v>281</v>
       </c>
       <c r="B284" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C284" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="D284" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1146</v>
       </c>
       <c r="F284" s="2">
         <v>40067415</v>
       </c>
       <c r="G284" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H284" s="3" t="s">
         <v>29</v>
@@ -28224,51 +28208,53 @@
       </c>
       <c r="S284" s="3">
         <v>0</v>
       </c>
       <c r="T284" s="3">
         <v>20.01</v>
       </c>
       <c r="U284" s="3">
         <v>20.01</v>
       </c>
       <c r="V284" s="3">
         <v>0</v>
       </c>
       <c r="W284" s="3">
         <v>0</v>
       </c>
       <c r="X284" s="2">
         <v>0</v>
       </c>
       <c r="Y284" s="2">
         <v>20.01</v>
       </c>
       <c r="Z284" s="2">
         <v>73.36</v>
       </c>
-      <c r="AA284" s="2"/>
+      <c r="AA284" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="285" spans="1:27">
       <c r="A285" s="2">
         <v>282</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C285" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="D285" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="F285" s="2">
         <v>40042072</v>
       </c>
       <c r="G285" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H285" s="3" t="s">
         <v>29</v>
@@ -28384,53 +28370,51 @@
       </c>
       <c r="S286" s="3">
         <v>0</v>
       </c>
       <c r="T286" s="3">
         <v>64.16</v>
       </c>
       <c r="U286" s="3">
         <v>47.34</v>
       </c>
       <c r="V286" s="3">
         <v>0</v>
       </c>
       <c r="W286" s="3">
         <v>16.82</v>
       </c>
       <c r="X286" s="2">
         <v>0</v>
       </c>
       <c r="Y286" s="2">
         <v>64.16</v>
       </c>
       <c r="Z286" s="2">
         <v>32.2</v>
       </c>
-      <c r="AA286" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA286" s="2"/>
     </row>
     <row r="287" spans="1:27">
       <c r="A287" s="2">
         <v>284</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C287" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="D287" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1155</v>
       </c>
       <c r="F287" s="2">
         <v>40065804</v>
       </c>
       <c r="G287" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H287" s="3" t="s">
         <v>87</v>
@@ -28465,51 +28449,53 @@
       </c>
       <c r="S287" s="3">
         <v>0</v>
       </c>
       <c r="T287" s="3">
         <v>71.68</v>
       </c>
       <c r="U287" s="3">
         <v>63.07</v>
       </c>
       <c r="V287" s="3">
         <v>0</v>
       </c>
       <c r="W287" s="3">
         <v>8.61</v>
       </c>
       <c r="X287" s="2">
         <v>0</v>
       </c>
       <c r="Y287" s="2">
         <v>71.68</v>
       </c>
       <c r="Z287" s="2">
         <v>38.8</v>
       </c>
-      <c r="AA287" s="2"/>
+      <c r="AA287" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="288" spans="1:27">
       <c r="A288" s="2">
         <v>285</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="D288" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="F288" s="2">
         <v>40039072</v>
       </c>
       <c r="G288" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H288" s="3" t="s">
         <v>29</v>
@@ -28545,51 +28531,51 @@
       <c r="S288" s="3">
         <v>0</v>
       </c>
       <c r="T288" s="3">
         <v>55.23</v>
       </c>
       <c r="U288" s="3">
         <v>51.35</v>
       </c>
       <c r="V288" s="3">
         <v>0</v>
       </c>
       <c r="W288" s="3">
         <v>3.88</v>
       </c>
       <c r="X288" s="2">
         <v>0</v>
       </c>
       <c r="Y288" s="2">
         <v>55.23</v>
       </c>
       <c r="Z288" s="2">
         <v>84.63</v>
       </c>
       <c r="AA288" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="289" spans="1:27">
       <c r="A289" s="2">
         <v>286</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>1159</v>
       </c>
       <c r="D289" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1161</v>
       </c>
       <c r="F289" s="2">
         <v>40024304</v>
       </c>
       <c r="G289" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H289" s="3" t="s">
@@ -28625,53 +28611,51 @@
       </c>
       <c r="S289" s="3">
         <v>0</v>
       </c>
       <c r="T289" s="3">
         <v>7.31</v>
       </c>
       <c r="U289" s="3">
         <v>7.31</v>
       </c>
       <c r="V289" s="3">
         <v>0</v>
       </c>
       <c r="W289" s="3">
         <v>0</v>
       </c>
       <c r="X289" s="2">
         <v>0</v>
       </c>
       <c r="Y289" s="2">
         <v>7.31</v>
       </c>
       <c r="Z289" s="2">
         <v>76.76</v>
       </c>
-      <c r="AA289" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA289" s="2"/>
     </row>
     <row r="290" spans="1:27">
       <c r="A290" s="2">
         <v>287</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>1163</v>
       </c>
       <c r="D290" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1165</v>
       </c>
       <c r="F290" s="2">
         <v>40023692</v>
       </c>
       <c r="G290" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H290" s="3" t="s">
         <v>29</v>
@@ -28707,51 +28691,51 @@
       <c r="S290" s="3">
         <v>0</v>
       </c>
       <c r="T290" s="3">
         <v>14.05</v>
       </c>
       <c r="U290" s="3">
         <v>14.05</v>
       </c>
       <c r="V290" s="3">
         <v>0</v>
       </c>
       <c r="W290" s="3">
         <v>0</v>
       </c>
       <c r="X290" s="2">
         <v>0</v>
       </c>
       <c r="Y290" s="2">
         <v>14.05</v>
       </c>
       <c r="Z290" s="2">
         <v>95.77</v>
       </c>
       <c r="AA290" s="2">
-        <v>95</v>
+        <v>10</v>
       </c>
     </row>
     <row r="291" spans="1:27">
       <c r="A291" s="2">
         <v>288</v>
       </c>
       <c r="B291" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C291" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="D291" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="F291" s="2">
         <v>40025648</v>
       </c>
       <c r="G291" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H291" s="3" t="s">
@@ -28787,53 +28771,51 @@
       </c>
       <c r="S291" s="3">
         <v>0</v>
       </c>
       <c r="T291" s="3">
         <v>3.64</v>
       </c>
       <c r="U291" s="3">
         <v>3.64</v>
       </c>
       <c r="V291" s="3">
         <v>0</v>
       </c>
       <c r="W291" s="3">
         <v>0</v>
       </c>
       <c r="X291" s="2">
         <v>0</v>
       </c>
       <c r="Y291" s="2">
         <v>3.64</v>
       </c>
       <c r="Z291" s="2">
         <v>80.59</v>
       </c>
-      <c r="AA291" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA291" s="2"/>
     </row>
     <row r="292" spans="1:27">
       <c r="A292" s="2">
         <v>289</v>
       </c>
       <c r="B292" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C292" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="D292" s="2" t="s">
         <v>1172</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1173</v>
       </c>
       <c r="F292" s="2">
         <v>40054451</v>
       </c>
       <c r="G292" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H292" s="3" t="s">
         <v>29</v>
@@ -28868,53 +28850,51 @@
       </c>
       <c r="S292" s="3">
         <v>0</v>
       </c>
       <c r="T292" s="3">
         <v>7.44</v>
       </c>
       <c r="U292" s="3">
         <v>7.44</v>
       </c>
       <c r="V292" s="3">
         <v>0</v>
       </c>
       <c r="W292" s="3">
         <v>0</v>
       </c>
       <c r="X292" s="2">
         <v>0</v>
       </c>
       <c r="Y292" s="2">
         <v>7.44</v>
       </c>
       <c r="Z292" s="2">
         <v>82.83</v>
       </c>
-      <c r="AA292" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA292" s="2"/>
     </row>
     <row r="293" spans="1:27">
       <c r="A293" s="2">
         <v>290</v>
       </c>
       <c r="B293" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C293" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="D293" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1177</v>
       </c>
       <c r="F293" s="2">
         <v>40024292</v>
       </c>
       <c r="G293" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H293" s="3" t="s">
         <v>29</v>
@@ -29030,53 +29010,51 @@
       </c>
       <c r="S294" s="3">
         <v>0</v>
       </c>
       <c r="T294" s="3">
         <v>5.11</v>
       </c>
       <c r="U294" s="3">
         <v>5.11</v>
       </c>
       <c r="V294" s="3">
         <v>0</v>
       </c>
       <c r="W294" s="3">
         <v>0</v>
       </c>
       <c r="X294" s="2">
         <v>0</v>
       </c>
       <c r="Y294" s="2">
         <v>5.11</v>
       </c>
       <c r="Z294" s="2">
         <v>83.91</v>
       </c>
-      <c r="AA294" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA294" s="2"/>
     </row>
     <row r="295" spans="1:27">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="D295" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1185</v>
       </c>
       <c r="F295" s="2">
         <v>40023722</v>
       </c>
       <c r="G295" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H295" s="3" t="s">
         <v>29</v>
@@ -29112,51 +29090,51 @@
       <c r="S295" s="3">
         <v>0</v>
       </c>
       <c r="T295" s="3">
         <v>0</v>
       </c>
       <c r="U295" s="3">
         <v>0</v>
       </c>
       <c r="V295" s="3">
         <v>0</v>
       </c>
       <c r="W295" s="3">
         <v>0</v>
       </c>
       <c r="X295" s="2">
         <v>0</v>
       </c>
       <c r="Y295" s="2">
         <v>0</v>
       </c>
       <c r="Z295" s="2">
         <v>0</v>
       </c>
       <c r="AA295" s="2">
-        <v>95</v>
+        <v>50</v>
       </c>
     </row>
     <row r="296" spans="1:27">
       <c r="A296" s="2">
         <v>293</v>
       </c>
       <c r="B296" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C296" s="2" t="s">
         <v>1187</v>
       </c>
       <c r="D296" s="2" t="s">
         <v>1188</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1189</v>
       </c>
       <c r="F296" s="2">
         <v>40018497</v>
       </c>
       <c r="G296" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H296" s="3" t="s">
@@ -29193,51 +29171,51 @@
       <c r="S296" s="3">
         <v>0</v>
       </c>
       <c r="T296" s="3">
         <v>18.8</v>
       </c>
       <c r="U296" s="3">
         <v>18.43</v>
       </c>
       <c r="V296" s="3">
         <v>0</v>
       </c>
       <c r="W296" s="3">
         <v>0.37</v>
       </c>
       <c r="X296" s="2">
         <v>0</v>
       </c>
       <c r="Y296" s="2">
         <v>18.8</v>
       </c>
       <c r="Z296" s="2">
         <v>88.9</v>
       </c>
       <c r="AA296" s="2">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="297" spans="1:27">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1193</v>
       </c>
       <c r="F297" s="2">
         <v>40017359</v>
       </c>
       <c r="G297" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H297" s="3" t="s">
@@ -29436,51 +29414,51 @@
       <c r="S299" s="3">
         <v>0</v>
       </c>
       <c r="T299" s="3">
         <v>18.78</v>
       </c>
       <c r="U299" s="3">
         <v>18.31</v>
       </c>
       <c r="V299" s="3">
         <v>0</v>
       </c>
       <c r="W299" s="3">
         <v>0.47</v>
       </c>
       <c r="X299" s="2">
         <v>0</v>
       </c>
       <c r="Y299" s="2">
         <v>18.78</v>
       </c>
       <c r="Z299" s="2">
         <v>82.48</v>
       </c>
       <c r="AA299" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="300" spans="1:27">
       <c r="A300" s="2">
         <v>297</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C300" s="2" t="s">
         <v>1204</v>
       </c>
       <c r="D300" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1206</v>
       </c>
       <c r="F300" s="2">
         <v>40017795</v>
       </c>
       <c r="G300" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H300" s="3" t="s">
@@ -29517,51 +29495,51 @@
       <c r="S300" s="3">
         <v>0</v>
       </c>
       <c r="T300" s="3">
         <v>15.99</v>
       </c>
       <c r="U300" s="3">
         <v>15.75</v>
       </c>
       <c r="V300" s="3">
         <v>0</v>
       </c>
       <c r="W300" s="3">
         <v>0.24</v>
       </c>
       <c r="X300" s="2">
         <v>0</v>
       </c>
       <c r="Y300" s="2">
         <v>15.99</v>
       </c>
       <c r="Z300" s="2">
         <v>73.89</v>
       </c>
       <c r="AA300" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="301" spans="1:27">
       <c r="A301" s="2">
         <v>298</v>
       </c>
       <c r="B301" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C301" s="2" t="s">
         <v>1208</v>
       </c>
       <c r="D301" s="2" t="s">
         <v>1209</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1210</v>
       </c>
       <c r="F301" s="2">
         <v>40021368</v>
       </c>
       <c r="G301" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H301" s="3" t="s">
@@ -29597,51 +29575,53 @@
       </c>
       <c r="S301" s="3">
         <v>0</v>
       </c>
       <c r="T301" s="3">
         <v>18.64</v>
       </c>
       <c r="U301" s="3">
         <v>16.93</v>
       </c>
       <c r="V301" s="3">
         <v>0</v>
       </c>
       <c r="W301" s="3">
         <v>1.71</v>
       </c>
       <c r="X301" s="2">
         <v>0</v>
       </c>
       <c r="Y301" s="2">
         <v>18.64</v>
       </c>
       <c r="Z301" s="2">
         <v>86.3</v>
       </c>
-      <c r="AA301" s="2"/>
+      <c r="AA301" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="302" spans="1:27">
       <c r="A302" s="2">
         <v>299</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>1212</v>
       </c>
       <c r="D302" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1214</v>
       </c>
       <c r="F302" s="2">
         <v>40018502</v>
       </c>
       <c r="G302" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H302" s="3" t="s">
         <v>29</v>
@@ -29677,51 +29657,51 @@
       <c r="S302" s="3">
         <v>0</v>
       </c>
       <c r="T302" s="3">
         <v>15.71</v>
       </c>
       <c r="U302" s="3">
         <v>15.54</v>
       </c>
       <c r="V302" s="3">
         <v>0</v>
       </c>
       <c r="W302" s="3">
         <v>0.17</v>
       </c>
       <c r="X302" s="2">
         <v>0</v>
       </c>
       <c r="Y302" s="2">
         <v>15.71</v>
       </c>
       <c r="Z302" s="2">
         <v>79.57</v>
       </c>
       <c r="AA302" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="303" spans="1:27">
       <c r="A303" s="2">
         <v>300</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C303" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="D303" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1218</v>
       </c>
       <c r="F303" s="2">
         <v>40027557</v>
       </c>
       <c r="G303" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H303" s="3" t="s">
@@ -29839,51 +29819,51 @@
       <c r="S304" s="3">
         <v>0</v>
       </c>
       <c r="T304" s="3">
         <v>15.69</v>
       </c>
       <c r="U304" s="3">
         <v>15.51</v>
       </c>
       <c r="V304" s="3">
         <v>0</v>
       </c>
       <c r="W304" s="3">
         <v>0.17</v>
       </c>
       <c r="X304" s="2">
         <v>0</v>
       </c>
       <c r="Y304" s="2">
         <v>15.69</v>
       </c>
       <c r="Z304" s="2">
         <v>91.3</v>
       </c>
       <c r="AA304" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="305" spans="1:27">
       <c r="A305" s="2">
         <v>302</v>
       </c>
       <c r="B305" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C305" s="2" t="s">
         <v>1224</v>
       </c>
       <c r="D305" s="2" t="s">
         <v>1225</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1226</v>
       </c>
       <c r="F305" s="2">
         <v>40021351</v>
       </c>
       <c r="G305" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H305" s="3" t="s">
@@ -29919,51 +29899,53 @@
       </c>
       <c r="S305" s="3">
         <v>0</v>
       </c>
       <c r="T305" s="3">
         <v>0.59</v>
       </c>
       <c r="U305" s="3">
         <v>0</v>
       </c>
       <c r="V305" s="3">
         <v>0</v>
       </c>
       <c r="W305" s="3">
         <v>0.59</v>
       </c>
       <c r="X305" s="2">
         <v>0</v>
       </c>
       <c r="Y305" s="2">
         <v>0.59</v>
       </c>
       <c r="Z305" s="2">
         <v>3.75</v>
       </c>
-      <c r="AA305" s="2"/>
+      <c r="AA305" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="306" spans="1:27">
       <c r="A306" s="2">
         <v>303</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>1228</v>
       </c>
       <c r="D306" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1230</v>
       </c>
       <c r="F306" s="2">
         <v>40017813</v>
       </c>
       <c r="G306" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H306" s="3" t="s">
         <v>29</v>
@@ -30160,53 +30142,51 @@
       </c>
       <c r="S308" s="3">
         <v>0</v>
       </c>
       <c r="T308" s="3">
         <v>17.24</v>
       </c>
       <c r="U308" s="3">
         <v>17.24</v>
       </c>
       <c r="V308" s="3">
         <v>0</v>
       </c>
       <c r="W308" s="3">
         <v>0</v>
       </c>
       <c r="X308" s="2">
         <v>0</v>
       </c>
       <c r="Y308" s="2">
         <v>17.24</v>
       </c>
       <c r="Z308" s="2">
         <v>73.05</v>
       </c>
-      <c r="AA308" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA308" s="2"/>
     </row>
     <row r="309" spans="1:27">
       <c r="A309" s="2">
         <v>306</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C309" s="2" t="s">
         <v>1240</v>
       </c>
       <c r="D309" s="2" t="s">
         <v>1241</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="F309" s="2">
         <v>40065805</v>
       </c>
       <c r="G309" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H309" s="3" t="s">
         <v>29</v>
@@ -30241,51 +30221,53 @@
       </c>
       <c r="S309" s="3">
         <v>0</v>
       </c>
       <c r="T309" s="3">
         <v>17.48</v>
       </c>
       <c r="U309" s="3">
         <v>17.48</v>
       </c>
       <c r="V309" s="3">
         <v>0</v>
       </c>
       <c r="W309" s="3">
         <v>0</v>
       </c>
       <c r="X309" s="2">
         <v>0</v>
       </c>
       <c r="Y309" s="2">
         <v>17.48</v>
       </c>
       <c r="Z309" s="2">
         <v>34.6</v>
       </c>
-      <c r="AA309" s="2"/>
+      <c r="AA309" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="310" spans="1:27">
       <c r="A310" s="2">
         <v>307</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="F310" s="2">
         <v>8382011</v>
       </c>
       <c r="G310" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H310" s="3" t="s">
         <v>29</v>
@@ -30321,51 +30303,51 @@
       <c r="S310" s="3">
         <v>0</v>
       </c>
       <c r="T310" s="3">
         <v>53.64</v>
       </c>
       <c r="U310" s="3">
         <v>47.24</v>
       </c>
       <c r="V310" s="3">
         <v>0</v>
       </c>
       <c r="W310" s="3">
         <v>6.41</v>
       </c>
       <c r="X310" s="2">
         <v>0</v>
       </c>
       <c r="Y310" s="2">
         <v>53.64</v>
       </c>
       <c r="Z310" s="2">
         <v>69.72</v>
       </c>
       <c r="AA310" s="2">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="311" spans="1:27">
       <c r="A311" s="2">
         <v>308</v>
       </c>
       <c r="B311" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C311" s="2" t="s">
         <v>1247</v>
       </c>
       <c r="D311" s="2" t="s">
         <v>1248</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="F311" s="2">
         <v>40059422</v>
       </c>
       <c r="G311" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H311" s="3" t="s">
@@ -30551,66 +30533,66 @@
       <c r="N313" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O313" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P313" s="3">
         <v>79.93</v>
       </c>
       <c r="Q313" s="3">
         <v>59.6</v>
       </c>
       <c r="R313" s="3">
         <v>17.01</v>
       </c>
       <c r="S313" s="3">
         <v>6.73</v>
       </c>
       <c r="T313" s="3">
         <v>163.27</v>
       </c>
       <c r="U313" s="3">
         <v>79.93</v>
       </c>
       <c r="V313" s="3">
-        <v>60.19</v>
+        <v>59.6</v>
       </c>
       <c r="W313" s="3">
         <v>17.01</v>
       </c>
       <c r="X313" s="2">
         <v>6.73</v>
       </c>
       <c r="Y313" s="2">
-        <v>163.86</v>
+        <v>163.27</v>
       </c>
       <c r="Z313" s="2">
-        <v>22.11</v>
+        <v>22.03</v>
       </c>
       <c r="AA313" s="2">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="314" spans="1:27">
       <c r="A314" s="2">
         <v>311</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>1259</v>
       </c>
       <c r="D314" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="F314" s="2">
         <v>40044705</v>
       </c>
       <c r="G314" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H314" s="3" t="s">
@@ -30808,51 +30790,53 @@
       </c>
       <c r="S316" s="3">
         <v>0</v>
       </c>
       <c r="T316" s="3">
         <v>115.52</v>
       </c>
       <c r="U316" s="3">
         <v>114.86</v>
       </c>
       <c r="V316" s="3">
         <v>0</v>
       </c>
       <c r="W316" s="3">
         <v>0.67</v>
       </c>
       <c r="X316" s="2">
         <v>0</v>
       </c>
       <c r="Y316" s="2">
         <v>115.52</v>
       </c>
       <c r="Z316" s="2">
         <v>76.9</v>
       </c>
-      <c r="AA316" s="2"/>
+      <c r="AA316" s="2">
+        <v>45</v>
+      </c>
     </row>
     <row r="317" spans="1:27">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C317" s="2" t="s">
         <v>1271</v>
       </c>
       <c r="D317" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1273</v>
       </c>
       <c r="F317" s="2">
         <v>40044761</v>
       </c>
       <c r="G317" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H317" s="3" t="s">
         <v>29</v>
@@ -30887,51 +30871,53 @@
       </c>
       <c r="S317" s="3">
         <v>0</v>
       </c>
       <c r="T317" s="3">
         <v>127.76</v>
       </c>
       <c r="U317" s="3">
         <v>126.32</v>
       </c>
       <c r="V317" s="3">
         <v>0</v>
       </c>
       <c r="W317" s="3">
         <v>1.44</v>
       </c>
       <c r="X317" s="2">
         <v>0</v>
       </c>
       <c r="Y317" s="2">
         <v>127.76</v>
       </c>
       <c r="Z317" s="2">
         <v>60.66</v>
       </c>
-      <c r="AA317" s="2"/>
+      <c r="AA317" s="2">
+        <v>46</v>
+      </c>
     </row>
     <row r="318" spans="1:27">
       <c r="A318" s="2">
         <v>315</v>
       </c>
       <c r="B318" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C318" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="D318" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1277</v>
       </c>
       <c r="F318" s="2">
         <v>40067399</v>
       </c>
       <c r="G318" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H318" s="3" t="s">
         <v>87</v>
@@ -30966,51 +30952,53 @@
       </c>
       <c r="S318" s="3">
         <v>0</v>
       </c>
       <c r="T318" s="3">
         <v>82.66</v>
       </c>
       <c r="U318" s="3">
         <v>82.66</v>
       </c>
       <c r="V318" s="3">
         <v>0</v>
       </c>
       <c r="W318" s="3">
         <v>0</v>
       </c>
       <c r="X318" s="2">
         <v>0</v>
       </c>
       <c r="Y318" s="2">
         <v>82.66</v>
       </c>
       <c r="Z318" s="2">
         <v>8.72</v>
       </c>
-      <c r="AA318" s="2"/>
+      <c r="AA318" s="2">
+        <v>25</v>
+      </c>
     </row>
     <row r="319" spans="1:27">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1282</v>
       </c>
       <c r="F319" s="2">
         <v>40046437</v>
       </c>
       <c r="G319" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H319" s="3" t="s">
         <v>29</v>
@@ -31208,51 +31196,51 @@
       <c r="S321" s="3">
         <v>0</v>
       </c>
       <c r="T321" s="3">
         <v>317.57</v>
       </c>
       <c r="U321" s="3">
         <v>314.56</v>
       </c>
       <c r="V321" s="3">
         <v>0</v>
       </c>
       <c r="W321" s="3">
         <v>3.01</v>
       </c>
       <c r="X321" s="2">
         <v>0</v>
       </c>
       <c r="Y321" s="2">
         <v>317.57</v>
       </c>
       <c r="Z321" s="2">
         <v>68.16</v>
       </c>
       <c r="AA321" s="2">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="322" spans="1:27">
       <c r="A322" s="2">
         <v>319</v>
       </c>
       <c r="B322" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C322" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="D322" s="2" t="s">
         <v>1294</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1295</v>
       </c>
       <c r="F322" s="2">
         <v>40046483</v>
       </c>
       <c r="G322" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H322" s="3" t="s">
@@ -31289,51 +31277,51 @@
       <c r="S322" s="3">
         <v>0</v>
       </c>
       <c r="T322" s="3">
         <v>729.73</v>
       </c>
       <c r="U322" s="3">
         <v>721.68</v>
       </c>
       <c r="V322" s="3">
         <v>0</v>
       </c>
       <c r="W322" s="3">
         <v>8.04</v>
       </c>
       <c r="X322" s="2">
         <v>0</v>
       </c>
       <c r="Y322" s="2">
         <v>729.73</v>
       </c>
       <c r="Z322" s="2">
         <v>57.86</v>
       </c>
       <c r="AA322" s="2">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="323" spans="1:27">
       <c r="A323" s="2">
         <v>320</v>
       </c>
       <c r="B323" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="D323" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="F323" s="2">
         <v>40044975</v>
       </c>
       <c r="G323" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H323" s="3" t="s">
@@ -31531,51 +31519,53 @@
       </c>
       <c r="S325" s="3">
         <v>0</v>
       </c>
       <c r="T325" s="3">
         <v>637.08</v>
       </c>
       <c r="U325" s="3">
         <v>629.04</v>
       </c>
       <c r="V325" s="3">
         <v>0</v>
       </c>
       <c r="W325" s="3">
         <v>8.04</v>
       </c>
       <c r="X325" s="2">
         <v>0</v>
       </c>
       <c r="Y325" s="2">
         <v>637.08</v>
       </c>
       <c r="Z325" s="2">
         <v>19.25</v>
       </c>
-      <c r="AA325" s="2"/>
+      <c r="AA325" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="326" spans="1:27">
       <c r="A326" s="2">
         <v>323</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C326" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="D326" s="2" t="s">
         <v>1307</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="F326" s="2">
         <v>40044817</v>
       </c>
       <c r="G326" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H326" s="3" t="s">
         <v>29</v>
@@ -31773,51 +31763,51 @@
       <c r="S328" s="3">
         <v>0</v>
       </c>
       <c r="T328" s="3">
         <v>258.53</v>
       </c>
       <c r="U328" s="3">
         <v>253.29</v>
       </c>
       <c r="V328" s="3">
         <v>0</v>
       </c>
       <c r="W328" s="3">
         <v>5.24</v>
       </c>
       <c r="X328" s="2">
         <v>0</v>
       </c>
       <c r="Y328" s="2">
         <v>258.53</v>
       </c>
       <c r="Z328" s="2">
         <v>11.06</v>
       </c>
       <c r="AA328" s="2">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="329" spans="1:27">
       <c r="A329" s="2">
         <v>326</v>
       </c>
       <c r="B329" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C329" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="D329" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1319</v>
       </c>
       <c r="F329" s="2">
         <v>40044856</v>
       </c>
       <c r="G329" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H329" s="3" t="s">
@@ -31853,51 +31843,53 @@
       </c>
       <c r="S329" s="3">
         <v>0</v>
       </c>
       <c r="T329" s="3">
         <v>511.02</v>
       </c>
       <c r="U329" s="3">
         <v>508.65</v>
       </c>
       <c r="V329" s="3">
         <v>0</v>
       </c>
       <c r="W329" s="3">
         <v>2.37</v>
       </c>
       <c r="X329" s="2">
         <v>0</v>
       </c>
       <c r="Y329" s="2">
         <v>511.02</v>
       </c>
       <c r="Z329" s="2">
         <v>52.8</v>
       </c>
-      <c r="AA329" s="2"/>
+      <c r="AA329" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="330" spans="1:27">
       <c r="A330" s="2">
         <v>327</v>
       </c>
       <c r="B330" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C330" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="D330" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1323</v>
       </c>
       <c r="F330" s="2">
         <v>40044826</v>
       </c>
       <c r="G330" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>29</v>
@@ -31932,51 +31924,53 @@
       </c>
       <c r="S330" s="3">
         <v>0</v>
       </c>
       <c r="T330" s="3">
         <v>161.46</v>
       </c>
       <c r="U330" s="3">
         <v>156.8</v>
       </c>
       <c r="V330" s="3">
         <v>0</v>
       </c>
       <c r="W330" s="3">
         <v>4.66</v>
       </c>
       <c r="X330" s="2">
         <v>0</v>
       </c>
       <c r="Y330" s="2">
         <v>161.46</v>
       </c>
       <c r="Z330" s="2">
         <v>30.75</v>
       </c>
-      <c r="AA330" s="2"/>
+      <c r="AA330" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="331" spans="1:27">
       <c r="A331" s="2">
         <v>328</v>
       </c>
       <c r="B331" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C331" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="D331" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1327</v>
       </c>
       <c r="F331" s="2">
         <v>40045013</v>
       </c>
       <c r="G331" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H331" s="3" t="s">
         <v>87</v>
@@ -32012,51 +32006,51 @@
       <c r="S331" s="3">
         <v>0</v>
       </c>
       <c r="T331" s="3">
         <v>946.45</v>
       </c>
       <c r="U331" s="3">
         <v>941.72</v>
       </c>
       <c r="V331" s="3">
         <v>0</v>
       </c>
       <c r="W331" s="3">
         <v>4.73</v>
       </c>
       <c r="X331" s="2">
         <v>0</v>
       </c>
       <c r="Y331" s="2">
         <v>946.45</v>
       </c>
       <c r="Z331" s="2">
         <v>64.38</v>
       </c>
       <c r="AA331" s="2">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="332" spans="1:27">
       <c r="A332" s="2">
         <v>329</v>
       </c>
       <c r="B332" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C332" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="D332" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1331</v>
       </c>
       <c r="F332" s="2">
         <v>40059459</v>
       </c>
       <c r="G332" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H332" s="3" t="s">
@@ -32158,68 +32152,70 @@
         <v>0</v>
       </c>
       <c r="M333" s="3">
         <v>234.66</v>
       </c>
       <c r="N333" s="3" t="s">
         <v>55</v>
       </c>
       <c r="O333" s="3"/>
       <c r="P333" s="3">
         <v>103.52</v>
       </c>
       <c r="Q333" s="3">
         <v>0</v>
       </c>
       <c r="R333" s="3">
         <v>0.65</v>
       </c>
       <c r="S333" s="3">
         <v>0</v>
       </c>
       <c r="T333" s="3">
         <v>104.17</v>
       </c>
       <c r="U333" s="3">
-        <v>103.52</v>
+        <v>121.51</v>
       </c>
       <c r="V333" s="3">
         <v>0</v>
       </c>
       <c r="W333" s="3">
         <v>0.65</v>
       </c>
       <c r="X333" s="2">
         <v>0</v>
       </c>
       <c r="Y333" s="2">
-        <v>104.17</v>
+        <v>122.16</v>
       </c>
       <c r="Z333" s="2">
-        <v>44.39</v>
-[...1 lines deleted...]
-      <c r="AA333" s="2"/>
+        <v>52.06</v>
+      </c>
+      <c r="AA333" s="2">
+        <v>45</v>
+      </c>
     </row>
     <row r="334" spans="1:27">
       <c r="A334" s="2">
         <v>331</v>
       </c>
       <c r="B334" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C334" s="2" t="s">
         <v>1336</v>
       </c>
       <c r="D334" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1338</v>
       </c>
       <c r="F334" s="2">
         <v>40045635</v>
       </c>
       <c r="G334" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H334" s="3" t="s">
         <v>87</v>
@@ -32336,51 +32332,51 @@
       <c r="S335" s="3">
         <v>0</v>
       </c>
       <c r="T335" s="3">
         <v>139.53</v>
       </c>
       <c r="U335" s="3">
         <v>133.38</v>
       </c>
       <c r="V335" s="3">
         <v>0</v>
       </c>
       <c r="W335" s="3">
         <v>6.15</v>
       </c>
       <c r="X335" s="2">
         <v>0</v>
       </c>
       <c r="Y335" s="2">
         <v>139.53</v>
       </c>
       <c r="Z335" s="2">
         <v>11.88</v>
       </c>
       <c r="AA335" s="2">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="336" spans="1:27">
       <c r="A336" s="2">
         <v>333</v>
       </c>
       <c r="B336" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C336" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="D336" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1344</v>
       </c>
       <c r="F336" s="2">
         <v>40037351</v>
       </c>
       <c r="G336" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H336" s="3" t="s">
@@ -32417,51 +32413,51 @@
       <c r="S336" s="3">
         <v>0</v>
       </c>
       <c r="T336" s="3">
         <v>1747.52</v>
       </c>
       <c r="U336" s="3">
         <v>1737.2</v>
       </c>
       <c r="V336" s="3">
         <v>0</v>
       </c>
       <c r="W336" s="3">
         <v>10.32</v>
       </c>
       <c r="X336" s="2">
         <v>0</v>
       </c>
       <c r="Y336" s="2">
         <v>1747.52</v>
       </c>
       <c r="Z336" s="2">
         <v>45.64</v>
       </c>
       <c r="AA336" s="2">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="337" spans="1:27">
       <c r="A337" s="2">
         <v>334</v>
       </c>
       <c r="B337" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C337" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="D337" s="2" t="s">
         <v>1346</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1347</v>
       </c>
       <c r="F337" s="2">
         <v>40044994</v>
       </c>
       <c r="G337" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H337" s="3" t="s">
@@ -32497,51 +32493,53 @@
       </c>
       <c r="S337" s="3">
         <v>0</v>
       </c>
       <c r="T337" s="3">
         <v>9.87</v>
       </c>
       <c r="U337" s="3">
         <v>5.47</v>
       </c>
       <c r="V337" s="3">
         <v>0</v>
       </c>
       <c r="W337" s="3">
         <v>4.4</v>
       </c>
       <c r="X337" s="2">
         <v>0</v>
       </c>
       <c r="Y337" s="2">
         <v>9.87</v>
       </c>
       <c r="Z337" s="2">
         <v>2.91</v>
       </c>
-      <c r="AA337" s="2"/>
+      <c r="AA337" s="2">
+        <v>9</v>
+      </c>
     </row>
     <row r="338" spans="1:27">
       <c r="A338" s="2">
         <v>335</v>
       </c>
       <c r="B338" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C338" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="D338" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1351</v>
       </c>
       <c r="F338" s="2">
         <v>40045005</v>
       </c>
       <c r="G338" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H338" s="3" t="s">
         <v>87</v>
@@ -32577,51 +32575,51 @@
       <c r="S338" s="3">
         <v>0</v>
       </c>
       <c r="T338" s="3">
         <v>805.52</v>
       </c>
       <c r="U338" s="3">
         <v>803.38</v>
       </c>
       <c r="V338" s="3">
         <v>0</v>
       </c>
       <c r="W338" s="3">
         <v>2.14</v>
       </c>
       <c r="X338" s="2">
         <v>0</v>
       </c>
       <c r="Y338" s="2">
         <v>805.52</v>
       </c>
       <c r="Z338" s="2">
         <v>66.95</v>
       </c>
       <c r="AA338" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="339" spans="1:27">
       <c r="A339" s="2">
         <v>336</v>
       </c>
       <c r="B339" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C339" s="2" t="s">
         <v>1352</v>
       </c>
       <c r="D339" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1354</v>
       </c>
       <c r="F339" s="2">
         <v>40046448</v>
       </c>
       <c r="G339" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H339" s="3" t="s">
@@ -32819,51 +32817,53 @@
       </c>
       <c r="S341" s="3">
         <v>0</v>
       </c>
       <c r="T341" s="3">
         <v>47.13</v>
       </c>
       <c r="U341" s="3">
         <v>47.13</v>
       </c>
       <c r="V341" s="3">
         <v>0</v>
       </c>
       <c r="W341" s="3">
         <v>0</v>
       </c>
       <c r="X341" s="2">
         <v>0</v>
       </c>
       <c r="Y341" s="2">
         <v>47.13</v>
       </c>
       <c r="Z341" s="2">
         <v>20.62</v>
       </c>
-      <c r="AA341" s="2"/>
+      <c r="AA341" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="342" spans="1:27">
       <c r="A342" s="2">
         <v>339</v>
       </c>
       <c r="B342" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C342" s="2" t="s">
         <v>1364</v>
       </c>
       <c r="D342" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1366</v>
       </c>
       <c r="F342" s="2">
         <v>40044397</v>
       </c>
       <c r="G342" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H342" s="3" t="s">
         <v>29</v>
@@ -32899,51 +32899,51 @@
       <c r="S342" s="3">
         <v>0</v>
       </c>
       <c r="T342" s="3">
         <v>27.2</v>
       </c>
       <c r="U342" s="3">
         <v>27.2</v>
       </c>
       <c r="V342" s="3">
         <v>0</v>
       </c>
       <c r="W342" s="3">
         <v>0</v>
       </c>
       <c r="X342" s="2">
         <v>0</v>
       </c>
       <c r="Y342" s="2">
         <v>27.2</v>
       </c>
       <c r="Z342" s="2">
         <v>23.62</v>
       </c>
       <c r="AA342" s="2">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="343" spans="1:27">
       <c r="A343" s="2">
         <v>340</v>
       </c>
       <c r="B343" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>1368</v>
       </c>
       <c r="D343" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1370</v>
       </c>
       <c r="F343" s="2">
         <v>40043419</v>
       </c>
       <c r="G343" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H343" s="3" t="s">
@@ -33610,66 +33610,66 @@
         <v>0</v>
       </c>
       <c r="M351" s="3">
         <v>143.69</v>
       </c>
       <c r="N351" s="3" t="s">
         <v>55</v>
       </c>
       <c r="O351" s="3"/>
       <c r="P351" s="3">
         <v>0</v>
       </c>
       <c r="Q351" s="3">
         <v>0</v>
       </c>
       <c r="R351" s="3">
         <v>0.81</v>
       </c>
       <c r="S351" s="3">
         <v>0</v>
       </c>
       <c r="T351" s="3">
         <v>0.81</v>
       </c>
       <c r="U351" s="3">
-        <v>0</v>
+        <v>25.74</v>
       </c>
       <c r="V351" s="3">
         <v>0</v>
       </c>
       <c r="W351" s="3">
         <v>0.81</v>
       </c>
       <c r="X351" s="2">
         <v>0</v>
       </c>
       <c r="Y351" s="2">
-        <v>0.81</v>
+        <v>26.55</v>
       </c>
       <c r="Z351" s="2">
-        <v>0.56</v>
+        <v>18.47</v>
       </c>
       <c r="AA351" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="352" spans="1:27">
       <c r="A352" s="2">
         <v>349</v>
       </c>
       <c r="B352" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C352" s="2" t="s">
         <v>1395</v>
       </c>
       <c r="D352" s="2" t="s">
         <v>1396</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1397</v>
       </c>
       <c r="F352" s="2">
         <v>40044382</v>
       </c>
       <c r="G352" s="2" t="s">
@@ -33709,51 +33709,51 @@
       <c r="S352" s="3">
         <v>0</v>
       </c>
       <c r="T352" s="3">
         <v>64.9</v>
       </c>
       <c r="U352" s="3">
         <v>63.96</v>
       </c>
       <c r="V352" s="3">
         <v>0</v>
       </c>
       <c r="W352" s="3">
         <v>0.94</v>
       </c>
       <c r="X352" s="2">
         <v>0</v>
       </c>
       <c r="Y352" s="2">
         <v>64.9</v>
       </c>
       <c r="Z352" s="2">
         <v>52.51</v>
       </c>
       <c r="AA352" s="2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="353" spans="1:27">
       <c r="A353" s="2">
         <v>350</v>
       </c>
       <c r="B353" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C353" s="2" t="s">
         <v>1398</v>
       </c>
       <c r="D353" s="2" t="s">
         <v>1399</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1400</v>
       </c>
       <c r="F353" s="2">
         <v>40026124</v>
       </c>
       <c r="G353" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H353" s="3" t="s">
@@ -33772,66 +33772,66 @@
         <v>0</v>
       </c>
       <c r="M353" s="3">
         <v>151.73</v>
       </c>
       <c r="N353" s="3" t="s">
         <v>55</v>
       </c>
       <c r="O353" s="3"/>
       <c r="P353" s="3">
         <v>68.92</v>
       </c>
       <c r="Q353" s="3">
         <v>0</v>
       </c>
       <c r="R353" s="3">
         <v>0</v>
       </c>
       <c r="S353" s="3">
         <v>0</v>
       </c>
       <c r="T353" s="3">
         <v>68.92</v>
       </c>
       <c r="U353" s="3">
-        <v>68.92</v>
+        <v>79.48</v>
       </c>
       <c r="V353" s="3">
         <v>0</v>
       </c>
       <c r="W353" s="3">
         <v>0</v>
       </c>
       <c r="X353" s="2">
         <v>0</v>
       </c>
       <c r="Y353" s="2">
-        <v>68.92</v>
+        <v>79.48</v>
       </c>
       <c r="Z353" s="2">
-        <v>45.42</v>
+        <v>52.39</v>
       </c>
       <c r="AA353" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="354" spans="1:27">
       <c r="A354" s="2">
         <v>351</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>1401</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>1402</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="F354" s="2">
         <v>40041612</v>
       </c>
       <c r="G354" s="2" t="s">
@@ -33870,51 +33870,53 @@
       </c>
       <c r="S354" s="3">
         <v>0</v>
       </c>
       <c r="T354" s="3">
         <v>13.15</v>
       </c>
       <c r="U354" s="3">
         <v>12.11</v>
       </c>
       <c r="V354" s="3">
         <v>0</v>
       </c>
       <c r="W354" s="3">
         <v>1.04</v>
       </c>
       <c r="X354" s="2">
         <v>0</v>
       </c>
       <c r="Y354" s="2">
         <v>13.15</v>
       </c>
       <c r="Z354" s="2">
         <v>5.82</v>
       </c>
-      <c r="AA354" s="2"/>
+      <c r="AA354" s="2">
+        <v>30</v>
+      </c>
     </row>
     <row r="355" spans="1:27">
       <c r="A355" s="2">
         <v>352</v>
       </c>
       <c r="B355" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C355" s="2" t="s">
         <v>1404</v>
       </c>
       <c r="D355" s="2" t="s">
         <v>1405</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1406</v>
       </c>
       <c r="F355" s="2">
         <v>40041202</v>
       </c>
       <c r="G355" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H355" s="3" t="s">
         <v>29</v>
@@ -34013,66 +34015,66 @@
         <v>0</v>
       </c>
       <c r="M356" s="3">
         <v>163.3</v>
       </c>
       <c r="N356" s="3" t="s">
         <v>55</v>
       </c>
       <c r="O356" s="3"/>
       <c r="P356" s="3">
         <v>52.16</v>
       </c>
       <c r="Q356" s="3">
         <v>0</v>
       </c>
       <c r="R356" s="3">
         <v>0</v>
       </c>
       <c r="S356" s="3">
         <v>0</v>
       </c>
       <c r="T356" s="3">
         <v>52.16</v>
       </c>
       <c r="U356" s="3">
-        <v>52.16</v>
+        <v>67.99</v>
       </c>
       <c r="V356" s="3">
         <v>0</v>
       </c>
       <c r="W356" s="3">
         <v>0</v>
       </c>
       <c r="X356" s="2">
         <v>0</v>
       </c>
       <c r="Y356" s="2">
-        <v>52.16</v>
+        <v>67.99</v>
       </c>
       <c r="Z356" s="2">
-        <v>31.94</v>
+        <v>41.64</v>
       </c>
       <c r="AA356" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="357" spans="1:27">
       <c r="A357" s="2">
         <v>354</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C357" s="2" t="s">
         <v>1410</v>
       </c>
       <c r="D357" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1412</v>
       </c>
       <c r="F357" s="2">
         <v>40043514</v>
       </c>
       <c r="G357" s="2" t="s">
@@ -34192,51 +34194,53 @@
       </c>
       <c r="S358" s="3">
         <v>0</v>
       </c>
       <c r="T358" s="3">
         <v>24.54</v>
       </c>
       <c r="U358" s="3">
         <v>24.54</v>
       </c>
       <c r="V358" s="3">
         <v>0</v>
       </c>
       <c r="W358" s="3">
         <v>0</v>
       </c>
       <c r="X358" s="2">
         <v>0</v>
       </c>
       <c r="Y358" s="2">
         <v>24.54</v>
       </c>
       <c r="Z358" s="2">
         <v>14.65</v>
       </c>
-      <c r="AA358" s="2"/>
+      <c r="AA358" s="2">
+        <v>47</v>
+      </c>
     </row>
     <row r="359" spans="1:27">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C359" s="2" t="s">
         <v>1416</v>
       </c>
       <c r="D359" s="2" t="s">
         <v>1417</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="F359" s="2">
         <v>40057875</v>
       </c>
       <c r="G359" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H359" s="3" t="s">
         <v>29</v>
@@ -34271,51 +34275,53 @@
       </c>
       <c r="S359" s="3">
         <v>0</v>
       </c>
       <c r="T359" s="3">
         <v>207.45</v>
       </c>
       <c r="U359" s="3">
         <v>206.4</v>
       </c>
       <c r="V359" s="3">
         <v>0</v>
       </c>
       <c r="W359" s="3">
         <v>1.06</v>
       </c>
       <c r="X359" s="2">
         <v>0</v>
       </c>
       <c r="Y359" s="2">
         <v>207.45</v>
       </c>
       <c r="Z359" s="2">
         <v>63.31</v>
       </c>
-      <c r="AA359" s="2"/>
+      <c r="AA359" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="360" spans="1:27">
       <c r="A360" s="2">
         <v>357</v>
       </c>
       <c r="B360" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C360" s="2" t="s">
         <v>1420</v>
       </c>
       <c r="D360" s="2" t="s">
         <v>1421</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1422</v>
       </c>
       <c r="F360" s="2">
         <v>40001075</v>
       </c>
       <c r="G360" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H360" s="3" t="s">
         <v>29</v>
@@ -34351,51 +34357,51 @@
       <c r="S360" s="3">
         <v>0</v>
       </c>
       <c r="T360" s="3">
         <v>20.79</v>
       </c>
       <c r="U360" s="3">
         <v>19.89</v>
       </c>
       <c r="V360" s="3">
         <v>0</v>
       </c>
       <c r="W360" s="3">
         <v>0</v>
       </c>
       <c r="X360" s="2">
         <v>0</v>
       </c>
       <c r="Y360" s="2">
         <v>19.89</v>
       </c>
       <c r="Z360" s="2">
         <v>92.91</v>
       </c>
       <c r="AA360" s="2">
-        <v>70</v>
+        <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:27">
       <c r="A361" s="2">
         <v>358</v>
       </c>
       <c r="B361" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C361" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="D361" s="2" t="s">
         <v>1426</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="F361" s="2">
         <v>8373073</v>
       </c>
       <c r="G361" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H361" s="3" t="s">
@@ -34431,53 +34437,51 @@
       </c>
       <c r="S361" s="3">
         <v>0</v>
       </c>
       <c r="T361" s="3">
         <v>53.5</v>
       </c>
       <c r="U361" s="3">
         <v>48.12</v>
       </c>
       <c r="V361" s="3">
         <v>0</v>
       </c>
       <c r="W361" s="3">
         <v>0</v>
       </c>
       <c r="X361" s="2">
         <v>0</v>
       </c>
       <c r="Y361" s="2">
         <v>48.12</v>
       </c>
       <c r="Z361" s="2">
         <v>72.73</v>
       </c>
-      <c r="AA361" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA361" s="2"/>
     </row>
     <row r="362" spans="1:27">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C362" s="2" t="s">
         <v>1428</v>
       </c>
       <c r="D362" s="2" t="s">
         <v>1429</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>1430</v>
       </c>
       <c r="F362" s="2">
         <v>40026159</v>
       </c>
       <c r="G362" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H362" s="3" t="s">
         <v>87</v>
@@ -34515,51 +34519,51 @@
       <c r="S362" s="3">
         <v>6.54</v>
       </c>
       <c r="T362" s="3">
         <v>11.1</v>
       </c>
       <c r="U362" s="3">
         <v>0</v>
       </c>
       <c r="V362" s="3">
         <v>3.46</v>
       </c>
       <c r="W362" s="3">
         <v>1.1</v>
       </c>
       <c r="X362" s="2">
         <v>6.54</v>
       </c>
       <c r="Y362" s="2">
         <v>11.1</v>
       </c>
       <c r="Z362" s="2">
         <v>9.41</v>
       </c>
       <c r="AA362" s="2">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="363" spans="1:27">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C363" s="2" t="s">
         <v>1433</v>
       </c>
       <c r="D363" s="2" t="s">
         <v>1434</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="F363" s="2">
         <v>40026080</v>
       </c>
       <c r="G363" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H363" s="3" t="s">
@@ -34598,51 +34602,51 @@
       <c r="S363" s="3">
         <v>0</v>
       </c>
       <c r="T363" s="3">
         <v>62.37</v>
       </c>
       <c r="U363" s="3">
         <v>53.08</v>
       </c>
       <c r="V363" s="3">
         <v>8.2</v>
       </c>
       <c r="W363" s="3">
         <v>1.1</v>
       </c>
       <c r="X363" s="2">
         <v>0</v>
       </c>
       <c r="Y363" s="2">
         <v>62.37</v>
       </c>
       <c r="Z363" s="2">
         <v>52.34</v>
       </c>
       <c r="AA363" s="2">
-        <v>70</v>
+        <v>34</v>
       </c>
     </row>
     <row r="364" spans="1:27">
       <c r="A364" s="2">
         <v>361</v>
       </c>
       <c r="B364" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C364" s="2" t="s">
         <v>1436</v>
       </c>
       <c r="D364" s="2" t="s">
         <v>1437</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1438</v>
       </c>
       <c r="F364" s="2">
         <v>40013411</v>
       </c>
       <c r="G364" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H364" s="3" t="s">
@@ -34681,51 +34685,51 @@
       <c r="S364" s="3">
         <v>0</v>
       </c>
       <c r="T364" s="3">
         <v>217.84</v>
       </c>
       <c r="U364" s="3">
         <v>70.32</v>
       </c>
       <c r="V364" s="3">
         <v>30.51</v>
       </c>
       <c r="W364" s="3">
         <v>117.01</v>
       </c>
       <c r="X364" s="2">
         <v>0</v>
       </c>
       <c r="Y364" s="2">
         <v>217.84</v>
       </c>
       <c r="Z364" s="2">
         <v>26.97</v>
       </c>
       <c r="AA364" s="2">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="365" spans="1:27">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C365" s="2" t="s">
         <v>1440</v>
       </c>
       <c r="D365" s="2" t="s">
         <v>1441</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1442</v>
       </c>
       <c r="F365" s="2">
         <v>40026156</v>
       </c>
       <c r="G365" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H365" s="3" t="s">
@@ -34764,51 +34768,51 @@
       <c r="S365" s="3">
         <v>0</v>
       </c>
       <c r="T365" s="3">
         <v>123.62</v>
       </c>
       <c r="U365" s="3">
         <v>97.3</v>
       </c>
       <c r="V365" s="3">
         <v>24.12</v>
       </c>
       <c r="W365" s="3">
         <v>2.19</v>
       </c>
       <c r="X365" s="2">
         <v>0</v>
       </c>
       <c r="Y365" s="2">
         <v>123.62</v>
       </c>
       <c r="Z365" s="2">
         <v>45.31</v>
       </c>
       <c r="AA365" s="2">
-        <v>70</v>
+        <v>62</v>
       </c>
     </row>
     <row r="366" spans="1:27">
       <c r="A366" s="2">
         <v>363</v>
       </c>
       <c r="B366" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C366" s="2" t="s">
         <v>1443</v>
       </c>
       <c r="D366" s="2" t="s">
         <v>1444</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1445</v>
       </c>
       <c r="F366" s="2">
         <v>40026169</v>
       </c>
       <c r="G366" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H366" s="3" t="s">
@@ -34829,66 +34833,66 @@
       <c r="M366" s="3">
         <v>125.17</v>
       </c>
       <c r="N366" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O366" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P366" s="3">
         <v>52.59</v>
       </c>
       <c r="Q366" s="3">
         <v>11.89</v>
       </c>
       <c r="R366" s="3">
         <v>0</v>
       </c>
       <c r="S366" s="3">
         <v>0</v>
       </c>
       <c r="T366" s="3">
         <v>64.48</v>
       </c>
       <c r="U366" s="3">
-        <v>52.59</v>
+        <v>62.48</v>
       </c>
       <c r="V366" s="3">
         <v>11.89</v>
       </c>
       <c r="W366" s="3">
         <v>0</v>
       </c>
       <c r="X366" s="2">
         <v>0</v>
       </c>
       <c r="Y366" s="2">
-        <v>64.48</v>
+        <v>74.37</v>
       </c>
       <c r="Z366" s="2">
-        <v>51.51</v>
+        <v>59.41</v>
       </c>
       <c r="AA366" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="367" spans="1:27">
       <c r="A367" s="2">
         <v>364</v>
       </c>
       <c r="B367" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C367" s="2" t="s">
         <v>1446</v>
       </c>
       <c r="D367" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1448</v>
       </c>
       <c r="F367" s="2">
         <v>40026175</v>
       </c>
       <c r="G367" s="2" t="s">
@@ -34930,51 +34934,51 @@
       <c r="S367" s="3">
         <v>6.85</v>
       </c>
       <c r="T367" s="3">
         <v>26.03</v>
       </c>
       <c r="U367" s="3">
         <v>5.82</v>
       </c>
       <c r="V367" s="3">
         <v>11.16</v>
       </c>
       <c r="W367" s="3">
         <v>2.19</v>
       </c>
       <c r="X367" s="2">
         <v>6.85</v>
       </c>
       <c r="Y367" s="2">
         <v>26.03</v>
       </c>
       <c r="Z367" s="2">
         <v>13.18</v>
       </c>
       <c r="AA367" s="2">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="368" spans="1:27">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>1449</v>
       </c>
       <c r="D368" s="2" t="s">
         <v>1450</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="F368" s="2">
         <v>40056835</v>
       </c>
       <c r="G368" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H368" s="3" t="s">
@@ -35578,51 +35582,51 @@
       <c r="S375" s="3">
         <v>0</v>
       </c>
       <c r="T375" s="3">
         <v>59.47</v>
       </c>
       <c r="U375" s="3">
         <v>59.47</v>
       </c>
       <c r="V375" s="3">
         <v>0</v>
       </c>
       <c r="W375" s="3">
         <v>0</v>
       </c>
       <c r="X375" s="2">
         <v>0</v>
       </c>
       <c r="Y375" s="2">
         <v>59.47</v>
       </c>
       <c r="Z375" s="2">
         <v>60.15</v>
       </c>
       <c r="AA375" s="2">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="376" spans="1:27">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C376" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>1480</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1481</v>
       </c>
       <c r="F376" s="2">
         <v>40014493</v>
       </c>
       <c r="G376" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H376" s="3" t="s">
@@ -35661,51 +35665,51 @@
       <c r="S376" s="3">
         <v>0</v>
       </c>
       <c r="T376" s="3">
         <v>56.37</v>
       </c>
       <c r="U376" s="3">
         <v>2.71</v>
       </c>
       <c r="V376" s="3">
         <v>8.84</v>
       </c>
       <c r="W376" s="3">
         <v>44.82</v>
       </c>
       <c r="X376" s="2">
         <v>0</v>
       </c>
       <c r="Y376" s="2">
         <v>56.37</v>
       </c>
       <c r="Z376" s="2">
         <v>14.57</v>
       </c>
       <c r="AA376" s="2">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:27">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C377" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="D377" s="2" t="s">
         <v>1483</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>1484</v>
       </c>
       <c r="F377" s="2">
         <v>40049961</v>
       </c>
       <c r="G377" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H377" s="3" t="s">
@@ -35743,51 +35747,53 @@
       </c>
       <c r="S377" s="3">
         <v>0</v>
       </c>
       <c r="T377" s="3">
         <v>120.66</v>
       </c>
       <c r="U377" s="3">
         <v>114.57</v>
       </c>
       <c r="V377" s="3">
         <v>0</v>
       </c>
       <c r="W377" s="3">
         <v>6.09</v>
       </c>
       <c r="X377" s="2">
         <v>0</v>
       </c>
       <c r="Y377" s="2">
         <v>120.66</v>
       </c>
       <c r="Z377" s="2">
         <v>31.83</v>
       </c>
-      <c r="AA377" s="2"/>
+      <c r="AA377" s="2">
+        <v>100</v>
+      </c>
     </row>
     <row r="378" spans="1:27">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C378" s="2" t="s">
         <v>1485</v>
       </c>
       <c r="D378" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="F378" s="2">
         <v>40059011</v>
       </c>
       <c r="G378" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H378" s="3" t="s">
         <v>29</v>
@@ -35891,66 +35897,66 @@
       <c r="N379" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O379" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P379" s="3">
         <v>3.6</v>
       </c>
       <c r="Q379" s="3">
         <v>113.24</v>
       </c>
       <c r="R379" s="3">
         <v>80.25</v>
       </c>
       <c r="S379" s="3">
         <v>12.39</v>
       </c>
       <c r="T379" s="3">
         <v>209.47</v>
       </c>
       <c r="U379" s="3">
         <v>3.6</v>
       </c>
       <c r="V379" s="3">
-        <v>115.3</v>
+        <v>113.24</v>
       </c>
       <c r="W379" s="3">
         <v>80.25</v>
       </c>
       <c r="X379" s="2">
         <v>12.39</v>
       </c>
       <c r="Y379" s="2">
-        <v>211.54</v>
+        <v>209.47</v>
       </c>
       <c r="Z379" s="2">
-        <v>12.38</v>
+        <v>12.26</v>
       </c>
       <c r="AA379" s="2">
-        <v>50</v>
+        <v>11</v>
       </c>
     </row>
     <row r="380" spans="1:27">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>1493</v>
       </c>
       <c r="D380" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1495</v>
       </c>
       <c r="F380" s="2">
         <v>40037179</v>
       </c>
       <c r="G380" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H380" s="3" t="s">
@@ -35969,66 +35975,66 @@
         <v>0</v>
       </c>
       <c r="M380" s="3">
         <v>384.26</v>
       </c>
       <c r="N380" s="3" t="s">
         <v>49</v>
       </c>
       <c r="O380" s="3"/>
       <c r="P380" s="3">
         <v>239.96</v>
       </c>
       <c r="Q380" s="3">
         <v>0</v>
       </c>
       <c r="R380" s="3">
         <v>9.19</v>
       </c>
       <c r="S380" s="3">
         <v>0</v>
       </c>
       <c r="T380" s="3">
         <v>249.15</v>
       </c>
       <c r="U380" s="3">
-        <v>239.96</v>
+        <v>259.47</v>
       </c>
       <c r="V380" s="3">
         <v>0</v>
       </c>
       <c r="W380" s="3">
         <v>9.19</v>
       </c>
       <c r="X380" s="2">
         <v>0</v>
       </c>
       <c r="Y380" s="2">
-        <v>249.15</v>
+        <v>268.66</v>
       </c>
       <c r="Z380" s="2">
-        <v>64.84</v>
+        <v>69.92</v>
       </c>
       <c r="AA380" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="381" spans="1:27">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C381" s="2" t="s">
         <v>1496</v>
       </c>
       <c r="D381" s="2" t="s">
         <v>1497</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="F381" s="2">
         <v>40057939</v>
       </c>
       <c r="G381" s="2" t="s">
@@ -36050,66 +36056,66 @@
         <v>0</v>
       </c>
       <c r="M381" s="3">
         <v>1082.47</v>
       </c>
       <c r="N381" s="3" t="s">
         <v>55</v>
       </c>
       <c r="O381" s="3"/>
       <c r="P381" s="3">
         <v>504.19</v>
       </c>
       <c r="Q381" s="3">
         <v>0</v>
       </c>
       <c r="R381" s="3">
         <v>0</v>
       </c>
       <c r="S381" s="3">
         <v>0</v>
       </c>
       <c r="T381" s="3">
         <v>504.19</v>
       </c>
       <c r="U381" s="3">
-        <v>504.19</v>
+        <v>599.34</v>
       </c>
       <c r="V381" s="3">
         <v>0</v>
       </c>
       <c r="W381" s="3">
         <v>0</v>
       </c>
       <c r="X381" s="2">
         <v>0</v>
       </c>
       <c r="Y381" s="2">
-        <v>504.19</v>
+        <v>599.34</v>
       </c>
       <c r="Z381" s="2">
-        <v>46.58</v>
+        <v>55.37</v>
       </c>
       <c r="AA381" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="382" spans="1:27">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C382" s="2" t="s">
         <v>1501</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="F382" s="2">
         <v>40026338</v>
       </c>
       <c r="G382" s="2" t="s">
@@ -36151,51 +36157,51 @@
       <c r="S382" s="3">
         <v>0</v>
       </c>
       <c r="T382" s="3">
         <v>38.03</v>
       </c>
       <c r="U382" s="3">
         <v>2.56</v>
       </c>
       <c r="V382" s="3">
         <v>15.1</v>
       </c>
       <c r="W382" s="3">
         <v>20.38</v>
       </c>
       <c r="X382" s="2">
         <v>0</v>
       </c>
       <c r="Y382" s="2">
         <v>38.03</v>
       </c>
       <c r="Z382" s="2">
         <v>17.53</v>
       </c>
       <c r="AA382" s="2">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="383" spans="1:27">
       <c r="A383" s="2">
         <v>380</v>
       </c>
       <c r="B383" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C383" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="D383" s="2" t="s">
         <v>1505</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1506</v>
       </c>
       <c r="F383" s="2">
         <v>40037333</v>
       </c>
       <c r="G383" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H383" s="3" t="s">
@@ -36396,51 +36402,51 @@
       <c r="S385" s="3">
         <v>0</v>
       </c>
       <c r="T385" s="3">
         <v>405.38</v>
       </c>
       <c r="U385" s="3">
         <v>399.38</v>
       </c>
       <c r="V385" s="3">
         <v>0</v>
       </c>
       <c r="W385" s="3">
         <v>6</v>
       </c>
       <c r="X385" s="2">
         <v>0</v>
       </c>
       <c r="Y385" s="2">
         <v>405.38</v>
       </c>
       <c r="Z385" s="2">
         <v>57.8</v>
       </c>
       <c r="AA385" s="2">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="386" spans="1:27">
       <c r="A386" s="2">
         <v>383</v>
       </c>
       <c r="B386" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C386" s="2" t="s">
         <v>1515</v>
       </c>
       <c r="D386" s="2" t="s">
         <v>1516</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1517</v>
       </c>
       <c r="F386" s="2">
         <v>40014201</v>
       </c>
       <c r="G386" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H386" s="3" t="s">
@@ -36559,51 +36565,53 @@
       </c>
       <c r="S387" s="3">
         <v>0</v>
       </c>
       <c r="T387" s="3">
         <v>32.87</v>
       </c>
       <c r="U387" s="3">
         <v>30.4</v>
       </c>
       <c r="V387" s="3">
         <v>0</v>
       </c>
       <c r="W387" s="3">
         <v>2.48</v>
       </c>
       <c r="X387" s="2">
         <v>0</v>
       </c>
       <c r="Y387" s="2">
         <v>32.87</v>
       </c>
       <c r="Z387" s="2">
         <v>10.79</v>
       </c>
-      <c r="AA387" s="2"/>
+      <c r="AA387" s="2">
+        <v>9</v>
+      </c>
     </row>
     <row r="388" spans="1:27">
       <c r="A388" s="2">
         <v>385</v>
       </c>
       <c r="B388" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C388" s="2" t="s">
         <v>1523</v>
       </c>
       <c r="D388" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>1525</v>
       </c>
       <c r="F388" s="2">
         <v>40044729</v>
       </c>
       <c r="G388" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H388" s="3" t="s">
         <v>29</v>
@@ -36638,51 +36646,53 @@
       </c>
       <c r="S388" s="3">
         <v>0</v>
       </c>
       <c r="T388" s="3">
         <v>74.94</v>
       </c>
       <c r="U388" s="3">
         <v>68.55</v>
       </c>
       <c r="V388" s="3">
         <v>0</v>
       </c>
       <c r="W388" s="3">
         <v>6.38</v>
       </c>
       <c r="X388" s="2">
         <v>0</v>
       </c>
       <c r="Y388" s="2">
         <v>74.94</v>
       </c>
       <c r="Z388" s="2">
         <v>11.42</v>
       </c>
-      <c r="AA388" s="2"/>
+      <c r="AA388" s="2">
+        <v>9</v>
+      </c>
     </row>
     <row r="389" spans="1:27">
       <c r="A389" s="2">
         <v>386</v>
       </c>
       <c r="B389" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C389" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="D389" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>1529</v>
       </c>
       <c r="F389" s="2">
         <v>40037318</v>
       </c>
       <c r="G389" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H389" s="3" t="s">
         <v>87</v>
@@ -37188,66 +37198,66 @@
         <v>0</v>
       </c>
       <c r="M395" s="3">
         <v>1545.44</v>
       </c>
       <c r="N395" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O395" s="3"/>
       <c r="P395" s="3">
         <v>184.77</v>
       </c>
       <c r="Q395" s="3">
         <v>0</v>
       </c>
       <c r="R395" s="3">
         <v>7.71</v>
       </c>
       <c r="S395" s="3">
         <v>0</v>
       </c>
       <c r="T395" s="3">
         <v>192.48</v>
       </c>
       <c r="U395" s="3">
-        <v>184.77</v>
+        <v>514.59</v>
       </c>
       <c r="V395" s="3">
         <v>0</v>
       </c>
       <c r="W395" s="3">
         <v>7.71</v>
       </c>
       <c r="X395" s="2">
         <v>0</v>
       </c>
       <c r="Y395" s="2">
-        <v>192.48</v>
+        <v>522.3</v>
       </c>
       <c r="Z395" s="2">
-        <v>12.45</v>
+        <v>33.8</v>
       </c>
       <c r="AA395" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="396" spans="1:27">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C396" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="D396" s="2" t="s">
         <v>1556</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1557</v>
       </c>
       <c r="F396" s="2">
         <v>40036918</v>
       </c>
       <c r="G396" s="2" t="s">
@@ -37286,51 +37296,53 @@
       </c>
       <c r="S396" s="3">
         <v>0</v>
       </c>
       <c r="T396" s="3">
         <v>28.26</v>
       </c>
       <c r="U396" s="3">
         <v>26.77</v>
       </c>
       <c r="V396" s="3">
         <v>0</v>
       </c>
       <c r="W396" s="3">
         <v>1.48</v>
       </c>
       <c r="X396" s="2">
         <v>0</v>
       </c>
       <c r="Y396" s="2">
         <v>28.26</v>
       </c>
       <c r="Z396" s="2">
         <v>11.89</v>
       </c>
-      <c r="AA396" s="2"/>
+      <c r="AA396" s="2">
+        <v>10</v>
+      </c>
     </row>
     <row r="397" spans="1:27">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C397" s="2" t="s">
         <v>1559</v>
       </c>
       <c r="D397" s="2" t="s">
         <v>1560</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1561</v>
       </c>
       <c r="F397" s="2">
         <v>40036831</v>
       </c>
       <c r="G397" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H397" s="3" t="s">
         <v>29</v>
@@ -37446,51 +37458,53 @@
       </c>
       <c r="S398" s="3">
         <v>0</v>
       </c>
       <c r="T398" s="3">
         <v>551.08</v>
       </c>
       <c r="U398" s="3">
         <v>546.21</v>
       </c>
       <c r="V398" s="3">
         <v>0</v>
       </c>
       <c r="W398" s="3">
         <v>4.87</v>
       </c>
       <c r="X398" s="2">
         <v>0</v>
       </c>
       <c r="Y398" s="2">
         <v>551.08</v>
       </c>
       <c r="Z398" s="2">
         <v>48.42</v>
       </c>
-      <c r="AA398" s="2"/>
+      <c r="AA398" s="2">
+        <v>50</v>
+      </c>
     </row>
     <row r="399" spans="1:27">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C399" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="D399" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1569</v>
       </c>
       <c r="F399" s="2">
         <v>40045614</v>
       </c>
       <c r="G399" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H399" s="3" t="s">
         <v>29</v>
@@ -37687,51 +37701,53 @@
       </c>
       <c r="S401" s="3">
         <v>0</v>
       </c>
       <c r="T401" s="3">
         <v>556.17</v>
       </c>
       <c r="U401" s="3">
         <v>556.17</v>
       </c>
       <c r="V401" s="3">
         <v>0</v>
       </c>
       <c r="W401" s="3">
         <v>0</v>
       </c>
       <c r="X401" s="2">
         <v>0</v>
       </c>
       <c r="Y401" s="2">
         <v>556.17</v>
       </c>
       <c r="Z401" s="2">
         <v>6.04</v>
       </c>
-      <c r="AA401" s="2"/>
+      <c r="AA401" s="2">
+        <v>25</v>
+      </c>
     </row>
     <row r="402" spans="1:27">
       <c r="A402" s="2">
         <v>399</v>
       </c>
       <c r="B402" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C402" s="2" t="s">
         <v>1579</v>
       </c>
       <c r="D402" s="2" t="s">
         <v>1580</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1581</v>
       </c>
       <c r="F402" s="2">
         <v>40046604</v>
       </c>
       <c r="G402" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H402" s="3" t="s">
         <v>29</v>
@@ -37749,69 +37765,69 @@
         <v>0</v>
       </c>
       <c r="M402" s="3">
         <v>1120.63</v>
       </c>
       <c r="N402" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O402" s="3"/>
       <c r="P402" s="3">
         <v>731.68</v>
       </c>
       <c r="Q402" s="3">
         <v>0</v>
       </c>
       <c r="R402" s="3">
         <v>5.91</v>
       </c>
       <c r="S402" s="3">
         <v>0</v>
       </c>
       <c r="T402" s="3">
         <v>737.6</v>
       </c>
       <c r="U402" s="3">
-        <v>731.68</v>
+        <v>1002.66</v>
       </c>
       <c r="V402" s="3">
         <v>0</v>
       </c>
       <c r="W402" s="3">
         <v>5.91</v>
       </c>
       <c r="X402" s="2">
         <v>0</v>
       </c>
       <c r="Y402" s="2">
-        <v>737.6</v>
+        <v>1008.57</v>
       </c>
       <c r="Z402" s="2">
-        <v>65.82</v>
+        <v>90</v>
       </c>
       <c r="AA402" s="2">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="403" spans="1:27">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C403" s="2" t="s">
         <v>1583</v>
       </c>
       <c r="D403" s="2" t="s">
         <v>1584</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1585</v>
       </c>
       <c r="F403" s="2">
         <v>40047088</v>
       </c>
       <c r="G403" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H403" s="3" t="s">
@@ -37848,51 +37864,51 @@
       <c r="S403" s="3">
         <v>0</v>
       </c>
       <c r="T403" s="3">
         <v>896.27</v>
       </c>
       <c r="U403" s="3">
         <v>888.42</v>
       </c>
       <c r="V403" s="3">
         <v>0</v>
       </c>
       <c r="W403" s="3">
         <v>7.85</v>
       </c>
       <c r="X403" s="2">
         <v>0</v>
       </c>
       <c r="Y403" s="2">
         <v>896.27</v>
       </c>
       <c r="Z403" s="2">
         <v>54.04</v>
       </c>
       <c r="AA403" s="2">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="404" spans="1:27">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C404" s="2" t="s">
         <v>1587</v>
       </c>
       <c r="D404" s="2" t="s">
         <v>1588</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1589</v>
       </c>
       <c r="F404" s="2">
         <v>40036944</v>
       </c>
       <c r="G404" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H404" s="3" t="s">
@@ -38010,51 +38026,51 @@
       <c r="S405" s="3">
         <v>0</v>
       </c>
       <c r="T405" s="3">
         <v>796.56</v>
       </c>
       <c r="U405" s="3">
         <v>790.55</v>
       </c>
       <c r="V405" s="3">
         <v>0</v>
       </c>
       <c r="W405" s="3">
         <v>6.01</v>
       </c>
       <c r="X405" s="2">
         <v>0</v>
       </c>
       <c r="Y405" s="2">
         <v>796.56</v>
       </c>
       <c r="Z405" s="2">
         <v>61.01</v>
       </c>
       <c r="AA405" s="2">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="406" spans="1:27">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C406" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="D406" s="2" t="s">
         <v>1595</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1596</v>
       </c>
       <c r="F406" s="2">
         <v>40067432</v>
       </c>
       <c r="G406" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H406" s="3" t="s">
@@ -38091,109 +38107,109 @@
       <c r="S406" s="3">
         <v>0</v>
       </c>
       <c r="T406" s="3">
         <v>105.39</v>
       </c>
       <c r="U406" s="3">
         <v>105.39</v>
       </c>
       <c r="V406" s="3">
         <v>0</v>
       </c>
       <c r="W406" s="3">
         <v>0</v>
       </c>
       <c r="X406" s="2">
         <v>0</v>
       </c>
       <c r="Y406" s="2">
         <v>105.39</v>
       </c>
       <c r="Z406" s="2">
         <v>45.1</v>
       </c>
       <c r="AA406" s="2">
-        <v>45</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:27">
       <c r="A407" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B407" s="6"/>
       <c r="C407" s="6"/>
       <c r="D407" s="6"/>
       <c r="E407" s="6"/>
       <c r="F407" s="6"/>
       <c r="G407" s="6"/>
       <c r="H407" s="7"/>
       <c r="I407" s="7"/>
       <c r="J407" s="7"/>
       <c r="K407" s="7">
         <v>247747.87</v>
       </c>
       <c r="L407" s="7">
         <v>7382.86</v>
       </c>
       <c r="M407" s="7">
         <v>255130.73</v>
       </c>
       <c r="N407" s="7"/>
       <c r="O407" s="7"/>
       <c r="P407" s="7">
         <v>105603.54</v>
       </c>
       <c r="Q407" s="7">
         <v>2203.22</v>
       </c>
       <c r="R407" s="7">
         <v>3776.51</v>
       </c>
       <c r="S407" s="7">
         <v>92.48</v>
       </c>
       <c r="T407" s="7">
         <v>111675.76</v>
       </c>
       <c r="U407" s="7">
-        <v>105463.39</v>
+        <v>108920.82</v>
       </c>
       <c r="V407" s="7">
-        <v>2273.51</v>
+        <v>2202.59</v>
       </c>
       <c r="W407" s="7">
         <v>3776.51</v>
       </c>
       <c r="X407" s="6">
-        <v>92.48</v>
+        <v>97.84</v>
       </c>
       <c r="Y407" s="6">
-        <v>111605.9</v>
+        <v>114997.75</v>
       </c>
       <c r="Z407" s="6">
-        <v>43.74</v>
+        <v>45.07</v>
       </c>
       <c r="AA407" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A407:J407"/>
   </mergeCells>