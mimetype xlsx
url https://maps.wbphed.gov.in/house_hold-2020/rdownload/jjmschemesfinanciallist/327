--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -7322,66 +7322,66 @@
       <c r="M27" s="3">
         <v>244.41</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P27" s="3">
         <v>142.31</v>
       </c>
       <c r="Q27" s="3">
         <v>42.74</v>
       </c>
       <c r="R27" s="3">
         <v>16.39</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>201.43</v>
       </c>
       <c r="U27" s="3">
-        <v>146.37</v>
+        <v>147.94</v>
       </c>
       <c r="V27" s="3">
         <v>44.51</v>
       </c>
       <c r="W27" s="3">
         <v>16.39</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>207.26</v>
+        <v>208.84</v>
       </c>
       <c r="Z27" s="2">
-        <v>84.8</v>
+        <v>85.44</v>
       </c>
       <c r="AA27" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F28" s="2">
         <v>40054313</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -17393,66 +17393,66 @@
       <c r="M150" s="3">
         <v>240.06</v>
       </c>
       <c r="N150" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P150" s="3">
         <v>125.07</v>
       </c>
       <c r="Q150" s="3">
         <v>47.56</v>
       </c>
       <c r="R150" s="3">
         <v>5.25</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>177.88</v>
       </c>
       <c r="U150" s="3">
-        <v>130.58</v>
+        <v>132.27</v>
       </c>
       <c r="V150" s="3">
         <v>53.1</v>
       </c>
       <c r="W150" s="3">
         <v>5.25</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>188.93</v>
+        <v>190.62</v>
       </c>
       <c r="Z150" s="2">
-        <v>78.7</v>
+        <v>79.4</v>
       </c>
       <c r="AA150" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>653</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>654</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F151" s="2">
         <v>40020117</v>
       </c>
       <c r="G151" s="2" t="s">
@@ -38218,66 +38218,66 @@
       </c>
       <c r="L407" s="7">
         <v>7382.86</v>
       </c>
       <c r="M407" s="7">
         <v>255130.73</v>
       </c>
       <c r="N407" s="7"/>
       <c r="O407" s="7"/>
       <c r="P407" s="7">
         <v>105603.54</v>
       </c>
       <c r="Q407" s="7">
         <v>2203.22</v>
       </c>
       <c r="R407" s="7">
         <v>3776.51</v>
       </c>
       <c r="S407" s="7">
         <v>92.48</v>
       </c>
       <c r="T407" s="7">
         <v>111675.76</v>
       </c>
       <c r="U407" s="7">
-        <v>105456.16</v>
+        <v>105459.41</v>
       </c>
       <c r="V407" s="7">
         <v>2227.62</v>
       </c>
       <c r="W407" s="7">
         <v>3776.51</v>
       </c>
       <c r="X407" s="6">
         <v>92.48</v>
       </c>
       <c r="Y407" s="6">
-        <v>111552.76</v>
+        <v>111556.02</v>
       </c>
       <c r="Z407" s="6">
-        <v>43.72</v>
+        <v>43.73</v>
       </c>
       <c r="AA407" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A407:J407"/>
   </mergeCells>