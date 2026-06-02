--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -5451,51 +5451,51 @@
       <c r="S4" s="3">
         <v>0</v>
       </c>
       <c r="T4" s="3">
         <v>823.98</v>
       </c>
       <c r="U4" s="3">
         <v>820.63</v>
       </c>
       <c r="V4" s="3">
         <v>0</v>
       </c>
       <c r="W4" s="3">
         <v>3.35</v>
       </c>
       <c r="X4" s="2">
         <v>0</v>
       </c>
       <c r="Y4" s="2">
         <v>823.98</v>
       </c>
       <c r="Z4" s="2">
         <v>63.1</v>
       </c>
       <c r="AA4" s="2">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="2">
         <v>40036712</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="3" t="s">
@@ -5856,51 +5856,51 @@
       <c r="S9" s="3">
         <v>0</v>
       </c>
       <c r="T9" s="3">
         <v>596.23</v>
       </c>
       <c r="U9" s="3">
         <v>580.96</v>
       </c>
       <c r="V9" s="3">
         <v>0</v>
       </c>
       <c r="W9" s="3">
         <v>15.28</v>
       </c>
       <c r="X9" s="2">
         <v>0</v>
       </c>
       <c r="Y9" s="2">
         <v>596.23</v>
       </c>
       <c r="Z9" s="2">
         <v>48.97</v>
       </c>
       <c r="AA9" s="2">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F10" s="2">
         <v>40036141</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="3" t="s">
@@ -6099,51 +6099,51 @@
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>1030.59</v>
       </c>
       <c r="U12" s="3">
         <v>1018.93</v>
       </c>
       <c r="V12" s="3">
         <v>0</v>
       </c>
       <c r="W12" s="3">
         <v>11.65</v>
       </c>
       <c r="X12" s="2">
         <v>0</v>
       </c>
       <c r="Y12" s="2">
         <v>1030.59</v>
       </c>
       <c r="Z12" s="2">
         <v>54.44</v>
       </c>
       <c r="AA12" s="2">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F13" s="2">
         <v>40045728</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="3" t="s">
@@ -6179,53 +6179,51 @@
       </c>
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>832.04</v>
       </c>
       <c r="U13" s="3">
         <v>831.64</v>
       </c>
       <c r="V13" s="3">
         <v>0</v>
       </c>
       <c r="W13" s="3">
         <v>0</v>
       </c>
       <c r="X13" s="2">
         <v>0</v>
       </c>
       <c r="Y13" s="2">
         <v>831.64</v>
       </c>
       <c r="Z13" s="2">
         <v>54.3</v>
       </c>
-      <c r="AA13" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA13" s="2"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="2">
         <v>40025638</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>29</v>
@@ -6744,63 +6742,63 @@
       <c r="N20" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P20" s="3">
         <v>238.35</v>
       </c>
       <c r="Q20" s="3">
         <v>65.14</v>
       </c>
       <c r="R20" s="3">
         <v>48.16</v>
       </c>
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>351.66</v>
       </c>
       <c r="U20" s="3">
         <v>238.35</v>
       </c>
       <c r="V20" s="3">
-        <v>67.01</v>
+        <v>67.98</v>
       </c>
       <c r="W20" s="3">
         <v>48.16</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>353.52</v>
+        <v>354.5</v>
       </c>
       <c r="Z20" s="2">
-        <v>41.62</v>
+        <v>41.74</v>
       </c>
       <c r="AA20" s="2">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F21" s="2">
         <v>40059416</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -7076,63 +7074,63 @@
       <c r="N24" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P24" s="3">
         <v>151.09</v>
       </c>
       <c r="Q24" s="3">
         <v>9.84</v>
       </c>
       <c r="R24" s="3">
         <v>16.52</v>
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>177.46</v>
       </c>
       <c r="U24" s="3">
         <v>151.09</v>
       </c>
       <c r="V24" s="3">
-        <v>9.84</v>
+        <v>10.49</v>
       </c>
       <c r="W24" s="3">
         <v>16.52</v>
       </c>
       <c r="X24" s="2">
         <v>0</v>
       </c>
       <c r="Y24" s="2">
-        <v>177.46</v>
+        <v>178.1</v>
       </c>
       <c r="Z24" s="2">
-        <v>27.43</v>
+        <v>27.53</v>
       </c>
       <c r="AA24" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F25" s="2">
         <v>40025636</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -7159,63 +7157,63 @@
       <c r="N25" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P25" s="3">
         <v>205.61</v>
       </c>
       <c r="Q25" s="3">
         <v>33.15</v>
       </c>
       <c r="R25" s="3">
         <v>15.67</v>
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>254.44</v>
       </c>
       <c r="U25" s="3">
         <v>205.61</v>
       </c>
       <c r="V25" s="3">
-        <v>34.51</v>
+        <v>35.09</v>
       </c>
       <c r="W25" s="3">
         <v>15.67</v>
       </c>
       <c r="X25" s="2">
         <v>0</v>
       </c>
       <c r="Y25" s="2">
-        <v>255.8</v>
+        <v>256.37</v>
       </c>
       <c r="Z25" s="2">
-        <v>75.25</v>
+        <v>75.42</v>
       </c>
       <c r="AA25" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F26" s="2">
         <v>40002876</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -7322,66 +7320,66 @@
       <c r="M27" s="3">
         <v>244.41</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P27" s="3">
         <v>142.31</v>
       </c>
       <c r="Q27" s="3">
         <v>42.74</v>
       </c>
       <c r="R27" s="3">
         <v>16.39</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>201.43</v>
       </c>
       <c r="U27" s="3">
-        <v>147.94</v>
+        <v>148.53</v>
       </c>
       <c r="V27" s="3">
-        <v>44.51</v>
+        <v>48.07</v>
       </c>
       <c r="W27" s="3">
         <v>16.39</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>208.84</v>
+        <v>212.98</v>
       </c>
       <c r="Z27" s="2">
-        <v>85.44</v>
+        <v>87.14</v>
       </c>
       <c r="AA27" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F28" s="2">
         <v>40054313</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -7821,63 +7819,63 @@
       <c r="N33" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P33" s="3">
         <v>80.1</v>
       </c>
       <c r="Q33" s="3">
         <v>16.84</v>
       </c>
       <c r="R33" s="3">
         <v>14.03</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>110.96</v>
       </c>
       <c r="U33" s="3">
         <v>80.1</v>
       </c>
       <c r="V33" s="3">
-        <v>17.7</v>
+        <v>18.59</v>
       </c>
       <c r="W33" s="3">
         <v>14.03</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
-        <v>111.83</v>
+        <v>112.72</v>
       </c>
       <c r="Z33" s="2">
-        <v>41.8</v>
+        <v>42.13</v>
       </c>
       <c r="AA33" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F34" s="2">
         <v>40002864</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -8485,63 +8483,63 @@
       <c r="N41" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P41" s="3">
         <v>138.8</v>
       </c>
       <c r="Q41" s="3">
         <v>5.1</v>
       </c>
       <c r="R41" s="3">
         <v>23.29</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>167.2</v>
       </c>
       <c r="U41" s="3">
         <v>138.8</v>
       </c>
       <c r="V41" s="3">
-        <v>6.91</v>
+        <v>10.86</v>
       </c>
       <c r="W41" s="3">
         <v>23.29</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>169.01</v>
+        <v>172.95</v>
       </c>
       <c r="Z41" s="2">
-        <v>34.85</v>
+        <v>35.67</v>
       </c>
       <c r="AA41" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F42" s="2">
         <v>40025632</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -9477,63 +9475,63 @@
       <c r="N53" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P53" s="3">
         <v>353.2</v>
       </c>
       <c r="Q53" s="3">
         <v>16.27</v>
       </c>
       <c r="R53" s="3">
         <v>29.81</v>
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>399.28</v>
       </c>
       <c r="U53" s="3">
         <v>351.35</v>
       </c>
       <c r="V53" s="3">
-        <v>16.27</v>
+        <v>19.74</v>
       </c>
       <c r="W53" s="3">
         <v>29.81</v>
       </c>
       <c r="X53" s="2">
         <v>0</v>
       </c>
       <c r="Y53" s="2">
-        <v>397.43</v>
+        <v>400.9</v>
       </c>
       <c r="Z53" s="2">
-        <v>70.16</v>
+        <v>70.77</v>
       </c>
       <c r="AA53" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>246</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F54" s="2">
         <v>40013055</v>
       </c>
       <c r="G54" s="2" t="s">
@@ -10218,63 +10216,63 @@
       <c r="N62" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P62" s="3">
         <v>125.44</v>
       </c>
       <c r="Q62" s="3">
         <v>47.43</v>
       </c>
       <c r="R62" s="3">
         <v>12.02</v>
       </c>
       <c r="S62" s="3">
         <v>6.11</v>
       </c>
       <c r="T62" s="3">
         <v>191.01</v>
       </c>
       <c r="U62" s="3">
         <v>125.44</v>
       </c>
       <c r="V62" s="3">
-        <v>48.3</v>
+        <v>49.19</v>
       </c>
       <c r="W62" s="3">
         <v>12.02</v>
       </c>
       <c r="X62" s="2">
         <v>6.11</v>
       </c>
       <c r="Y62" s="2">
-        <v>191.88</v>
+        <v>192.77</v>
       </c>
       <c r="Z62" s="2">
-        <v>32.65</v>
+        <v>32.8</v>
       </c>
       <c r="AA62" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>278</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>279</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F63" s="2">
         <v>40013037</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -10878,63 +10876,63 @@
       <c r="N70" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P70" s="3">
         <v>10.84</v>
       </c>
       <c r="Q70" s="3">
         <v>36.12</v>
       </c>
       <c r="R70" s="3">
         <v>104.69</v>
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>151.65</v>
       </c>
       <c r="U70" s="3">
         <v>10.84</v>
       </c>
       <c r="V70" s="3">
-        <v>37.43</v>
+        <v>38.62</v>
       </c>
       <c r="W70" s="3">
         <v>104.69</v>
       </c>
       <c r="X70" s="2">
         <v>0</v>
       </c>
       <c r="Y70" s="2">
-        <v>152.97</v>
+        <v>154.15</v>
       </c>
       <c r="Z70" s="2">
-        <v>8.93</v>
+        <v>9</v>
       </c>
       <c r="AA70" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>312</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>313</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F71" s="2">
         <v>40059411</v>
       </c>
       <c r="G71" s="2" t="s">
@@ -10974,51 +10972,51 @@
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>64.77</v>
       </c>
       <c r="U71" s="3">
         <v>64</v>
       </c>
       <c r="V71" s="3">
         <v>0</v>
       </c>
       <c r="W71" s="3">
         <v>0.77</v>
       </c>
       <c r="X71" s="2">
         <v>0</v>
       </c>
       <c r="Y71" s="2">
         <v>64.77</v>
       </c>
       <c r="Z71" s="2">
         <v>16</v>
       </c>
       <c r="AA71" s="2">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>318</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F72" s="2">
         <v>40067405</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H72" s="3" t="s">
@@ -11703,51 +11701,51 @@
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>1.12</v>
       </c>
       <c r="U80" s="3">
         <v>1.12</v>
       </c>
       <c r="V80" s="3">
         <v>0</v>
       </c>
       <c r="W80" s="3">
         <v>0</v>
       </c>
       <c r="X80" s="2">
         <v>0</v>
       </c>
       <c r="Y80" s="2">
         <v>1.12</v>
       </c>
       <c r="Z80" s="2">
         <v>0.05</v>
       </c>
       <c r="AA80" s="2">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F81" s="2">
         <v>40014419</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H81" s="3" t="s">
@@ -12344,63 +12342,63 @@
       <c r="N88" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P88" s="3">
         <v>3.39</v>
       </c>
       <c r="Q88" s="3">
         <v>23.14</v>
       </c>
       <c r="R88" s="3">
         <v>28.94</v>
       </c>
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>55.47</v>
       </c>
       <c r="U88" s="3">
         <v>3.39</v>
       </c>
       <c r="V88" s="3">
-        <v>23.14</v>
+        <v>23.99</v>
       </c>
       <c r="W88" s="3">
         <v>28.94</v>
       </c>
       <c r="X88" s="2">
         <v>0</v>
       </c>
       <c r="Y88" s="2">
-        <v>55.47</v>
+        <v>56.33</v>
       </c>
       <c r="Z88" s="2">
-        <v>9.08</v>
+        <v>9.22</v>
       </c>
       <c r="AA88" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>393</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>394</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F89" s="2">
         <v>40045756</v>
       </c>
       <c r="G89" s="2" t="s">
@@ -12520,53 +12518,51 @@
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>145.84</v>
       </c>
       <c r="U90" s="3">
         <v>145.62</v>
       </c>
       <c r="V90" s="3">
         <v>0</v>
       </c>
       <c r="W90" s="3">
         <v>0.22</v>
       </c>
       <c r="X90" s="2">
         <v>0</v>
       </c>
       <c r="Y90" s="2">
         <v>145.84</v>
       </c>
       <c r="Z90" s="2">
         <v>48.51</v>
       </c>
-      <c r="AA90" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA90" s="2"/>
     </row>
     <row r="91" spans="1:27">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>402</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>403</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>404</v>
       </c>
       <c r="F91" s="2">
         <v>40045773</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>29</v>
@@ -12602,51 +12598,51 @@
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>206.07</v>
       </c>
       <c r="U91" s="3">
         <v>204.99</v>
       </c>
       <c r="V91" s="3">
         <v>0</v>
       </c>
       <c r="W91" s="3">
         <v>1.08</v>
       </c>
       <c r="X91" s="2">
         <v>0</v>
       </c>
       <c r="Y91" s="2">
         <v>206.07</v>
       </c>
       <c r="Z91" s="2">
         <v>45.67</v>
       </c>
       <c r="AA91" s="2">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>406</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>407</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F92" s="2">
         <v>40067404</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H92" s="3" t="s">
@@ -12915,63 +12911,63 @@
       <c r="N95" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P95" s="3">
         <v>212.5</v>
       </c>
       <c r="Q95" s="3">
         <v>113.03</v>
       </c>
       <c r="R95" s="3">
         <v>20.52</v>
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>346.04</v>
       </c>
       <c r="U95" s="3">
         <v>212.5</v>
       </c>
       <c r="V95" s="3">
-        <v>113.03</v>
+        <v>116.56</v>
       </c>
       <c r="W95" s="3">
         <v>20.52</v>
       </c>
       <c r="X95" s="2">
         <v>0</v>
       </c>
       <c r="Y95" s="2">
-        <v>346.04</v>
+        <v>349.58</v>
       </c>
       <c r="Z95" s="2">
-        <v>56.85</v>
+        <v>57.43</v>
       </c>
       <c r="AA95" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>423</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>424</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F96" s="2">
         <v>7392519</v>
       </c>
       <c r="G96" s="2" t="s">
@@ -13175,51 +13171,51 @@
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>103.01</v>
       </c>
       <c r="U98" s="3">
         <v>98.8</v>
       </c>
       <c r="V98" s="3">
         <v>0</v>
       </c>
       <c r="W98" s="3">
         <v>4.21</v>
       </c>
       <c r="X98" s="2">
         <v>0</v>
       </c>
       <c r="Y98" s="2">
         <v>103.01</v>
       </c>
       <c r="Z98" s="2">
         <v>34.36</v>
       </c>
       <c r="AA98" s="2">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>437</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>438</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F99" s="2">
         <v>40056747</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H99" s="3" t="s">
@@ -13579,53 +13575,51 @@
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>20.26</v>
       </c>
       <c r="U103" s="3">
         <v>19.25</v>
       </c>
       <c r="V103" s="3">
         <v>0</v>
       </c>
       <c r="W103" s="3">
         <v>1.02</v>
       </c>
       <c r="X103" s="2">
         <v>0</v>
       </c>
       <c r="Y103" s="2">
         <v>20.26</v>
       </c>
       <c r="Z103" s="2">
         <v>8.89</v>
       </c>
-      <c r="AA103" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA103" s="2"/>
     </row>
     <row r="104" spans="1:27">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>458</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F104" s="2">
         <v>40036481</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>29</v>
@@ -14551,53 +14545,51 @@
       </c>
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>787.14</v>
       </c>
       <c r="U115" s="3">
         <v>779.06</v>
       </c>
       <c r="V115" s="3">
         <v>0</v>
       </c>
       <c r="W115" s="3">
         <v>8.08</v>
       </c>
       <c r="X115" s="2">
         <v>0</v>
       </c>
       <c r="Y115" s="2">
         <v>787.14</v>
       </c>
       <c r="Z115" s="2">
         <v>90.94</v>
       </c>
-      <c r="AA115" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA115" s="2"/>
     </row>
     <row r="116" spans="1:27">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>509</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F116" s="2">
         <v>40037040</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>29</v>
@@ -14875,53 +14867,51 @@
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>357.07</v>
       </c>
       <c r="U119" s="3">
         <v>357.07</v>
       </c>
       <c r="V119" s="3">
         <v>0</v>
       </c>
       <c r="W119" s="3">
         <v>0</v>
       </c>
       <c r="X119" s="2">
         <v>0</v>
       </c>
       <c r="Y119" s="2">
         <v>357.07</v>
       </c>
       <c r="Z119" s="2">
         <v>11.62</v>
       </c>
-      <c r="AA119" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA119" s="2"/>
     </row>
     <row r="120" spans="1:27">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>526</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>527</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F120" s="2">
         <v>40057962</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>29</v>
@@ -14956,53 +14946,51 @@
       </c>
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>0.83</v>
       </c>
       <c r="U120" s="3">
         <v>0</v>
       </c>
       <c r="V120" s="3">
         <v>0</v>
       </c>
       <c r="W120" s="3">
         <v>0.83</v>
       </c>
       <c r="X120" s="2">
         <v>0</v>
       </c>
       <c r="Y120" s="2">
         <v>0.83</v>
       </c>
       <c r="Z120" s="2">
         <v>0.25</v>
       </c>
-      <c r="AA120" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA120" s="2"/>
     </row>
     <row r="121" spans="1:27">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>530</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>531</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F121" s="2">
         <v>40018692</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>29</v>
@@ -15286,53 +15274,51 @@
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>4.38</v>
       </c>
       <c r="U124" s="3">
         <v>0</v>
       </c>
       <c r="V124" s="3">
         <v>0</v>
       </c>
       <c r="W124" s="3">
         <v>4.38</v>
       </c>
       <c r="X124" s="2">
         <v>0</v>
       </c>
       <c r="Y124" s="2">
         <v>4.38</v>
       </c>
       <c r="Z124" s="2">
         <v>1.31</v>
       </c>
-      <c r="AA124" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA124" s="2"/>
     </row>
     <row r="125" spans="1:27">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>548</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>549</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F125" s="2">
         <v>40049377</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>87</v>
@@ -15450,53 +15436,51 @@
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>5.08</v>
       </c>
       <c r="U126" s="3">
         <v>4.26</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0.82</v>
       </c>
       <c r="X126" s="2">
         <v>0</v>
       </c>
       <c r="Y126" s="2">
         <v>5.08</v>
       </c>
       <c r="Z126" s="2">
         <v>3.16</v>
       </c>
-      <c r="AA126" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA126" s="2"/>
     </row>
     <row r="127" spans="1:27">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>555</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>556</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F127" s="2">
         <v>40059032</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>29</v>
@@ -15531,53 +15515,51 @@
       </c>
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>0</v>
       </c>
       <c r="U127" s="3">
         <v>0</v>
       </c>
       <c r="V127" s="3">
         <v>0</v>
       </c>
       <c r="W127" s="3">
         <v>0</v>
       </c>
       <c r="X127" s="2">
         <v>0</v>
       </c>
       <c r="Y127" s="2">
         <v>0</v>
       </c>
       <c r="Z127" s="2">
         <v>0</v>
       </c>
-      <c r="AA127" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA127" s="2"/>
     </row>
     <row r="128" spans="1:27">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>560</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>561</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F128" s="2">
         <v>40057979</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>29</v>
@@ -15613,51 +15595,51 @@
       <c r="S128" s="3">
         <v>0</v>
       </c>
       <c r="T128" s="3">
         <v>90.02</v>
       </c>
       <c r="U128" s="3">
         <v>89.76</v>
       </c>
       <c r="V128" s="3">
         <v>0</v>
       </c>
       <c r="W128" s="3">
         <v>0.26</v>
       </c>
       <c r="X128" s="2">
         <v>0</v>
       </c>
       <c r="Y128" s="2">
         <v>90.02</v>
       </c>
       <c r="Z128" s="2">
         <v>67.61</v>
       </c>
       <c r="AA128" s="2">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>565</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>566</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>567</v>
       </c>
       <c r="F129" s="2">
         <v>40020118</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H129" s="3" t="s">
@@ -15930,63 +15912,63 @@
       <c r="N132" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O132" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P132" s="3">
         <v>296.78</v>
       </c>
       <c r="Q132" s="3">
         <v>42.7</v>
       </c>
       <c r="R132" s="3">
         <v>72.22</v>
       </c>
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>411.69</v>
       </c>
       <c r="U132" s="3">
         <v>296.7</v>
       </c>
       <c r="V132" s="3">
-        <v>44.43</v>
+        <v>46.21</v>
       </c>
       <c r="W132" s="3">
         <v>72.22</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
-        <v>413.35</v>
+        <v>415.13</v>
       </c>
       <c r="Z132" s="2">
-        <v>46.42</v>
+        <v>46.62</v>
       </c>
       <c r="AA132" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>581</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>582</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F133" s="2">
         <v>40037092</v>
       </c>
       <c r="G133" s="2" t="s">
@@ -16510,51 +16492,51 @@
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>53.02</v>
       </c>
       <c r="U139" s="3">
         <v>50.66</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>2.36</v>
       </c>
       <c r="X139" s="2">
         <v>0</v>
       </c>
       <c r="Y139" s="2">
         <v>53.02</v>
       </c>
       <c r="Z139" s="2">
         <v>31.17</v>
       </c>
       <c r="AA139" s="2">
-        <v>70</v>
+        <v>28</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>609</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F140" s="2">
         <v>40049365</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H140" s="3" t="s">
@@ -16742,63 +16724,63 @@
       <c r="N142" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P142" s="3">
         <v>13.72</v>
       </c>
       <c r="Q142" s="3">
         <v>20.4</v>
       </c>
       <c r="R142" s="3">
         <v>0</v>
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>34.13</v>
       </c>
       <c r="U142" s="3">
         <v>13.72</v>
       </c>
       <c r="V142" s="3">
-        <v>21.27</v>
+        <v>23.05</v>
       </c>
       <c r="W142" s="3">
         <v>0</v>
       </c>
       <c r="X142" s="2">
         <v>0</v>
       </c>
       <c r="Y142" s="2">
-        <v>34.99</v>
+        <v>36.77</v>
       </c>
       <c r="Z142" s="2">
-        <v>22.22</v>
+        <v>23.35</v>
       </c>
       <c r="AA142" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>619</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>620</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F143" s="2">
         <v>40057936</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -16837,53 +16819,51 @@
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>5.06</v>
       </c>
       <c r="U143" s="3">
         <v>3.47</v>
       </c>
       <c r="V143" s="3">
         <v>0</v>
       </c>
       <c r="W143" s="3">
         <v>1.59</v>
       </c>
       <c r="X143" s="2">
         <v>0</v>
       </c>
       <c r="Y143" s="2">
         <v>5.06</v>
       </c>
       <c r="Z143" s="2">
         <v>1.71</v>
       </c>
-      <c r="AA143" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA143" s="2"/>
     </row>
     <row r="144" spans="1:27">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>623</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>624</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>625</v>
       </c>
       <c r="F144" s="2">
         <v>40045787</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>29</v>
@@ -16919,51 +16899,51 @@
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>83.92</v>
       </c>
       <c r="U144" s="3">
         <v>82.9</v>
       </c>
       <c r="V144" s="3">
         <v>0</v>
       </c>
       <c r="W144" s="3">
         <v>1.02</v>
       </c>
       <c r="X144" s="2">
         <v>0</v>
       </c>
       <c r="Y144" s="2">
         <v>83.92</v>
       </c>
       <c r="Z144" s="2">
         <v>36.37</v>
       </c>
       <c r="AA144" s="2">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>628</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F145" s="2">
         <v>40044743</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H145" s="3" t="s">
@@ -16999,53 +16979,51 @@
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>19.26</v>
       </c>
       <c r="U145" s="3">
         <v>19.26</v>
       </c>
       <c r="V145" s="3">
         <v>0</v>
       </c>
       <c r="W145" s="3">
         <v>0</v>
       </c>
       <c r="X145" s="2">
         <v>0</v>
       </c>
       <c r="Y145" s="2">
         <v>19.26</v>
       </c>
       <c r="Z145" s="2">
         <v>8.37</v>
       </c>
-      <c r="AA145" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA145" s="2"/>
     </row>
     <row r="146" spans="1:27">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>633</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>634</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>635</v>
       </c>
       <c r="F146" s="2">
         <v>0</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>29</v>
@@ -17082,53 +17060,51 @@
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>0</v>
       </c>
       <c r="U146" s="3">
         <v>0</v>
       </c>
       <c r="V146" s="3">
         <v>0</v>
       </c>
       <c r="W146" s="3">
         <v>0</v>
       </c>
       <c r="X146" s="2">
         <v>0</v>
       </c>
       <c r="Y146" s="2">
         <v>0</v>
       </c>
       <c r="Z146" s="2">
         <v>0</v>
       </c>
-      <c r="AA146" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA146" s="2"/>
     </row>
     <row r="147" spans="1:27">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>637</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>638</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F147" s="2">
         <v>40056735</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>29</v>
@@ -17164,51 +17140,51 @@
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>234.97</v>
       </c>
       <c r="U147" s="3">
         <v>233.9</v>
       </c>
       <c r="V147" s="3">
         <v>0</v>
       </c>
       <c r="W147" s="3">
         <v>1.08</v>
       </c>
       <c r="X147" s="2">
         <v>0</v>
       </c>
       <c r="Y147" s="2">
         <v>234.97</v>
       </c>
       <c r="Z147" s="2">
         <v>78.05</v>
       </c>
       <c r="AA147" s="2">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>641</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>642</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F148" s="2">
         <v>40036603</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H148" s="3" t="s">
@@ -17229,66 +17205,66 @@
       <c r="M148" s="3">
         <v>623.79</v>
       </c>
       <c r="N148" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P148" s="3">
         <v>246.14</v>
       </c>
       <c r="Q148" s="3">
         <v>19.87</v>
       </c>
       <c r="R148" s="3">
         <v>28.64</v>
       </c>
       <c r="S148" s="3">
         <v>5.98</v>
       </c>
       <c r="T148" s="3">
         <v>300.63</v>
       </c>
       <c r="U148" s="3">
-        <v>246.14</v>
+        <v>246.48</v>
       </c>
       <c r="V148" s="3">
-        <v>19.87</v>
+        <v>21.05</v>
       </c>
       <c r="W148" s="3">
         <v>28.64</v>
       </c>
       <c r="X148" s="2">
         <v>5.98</v>
       </c>
       <c r="Y148" s="2">
-        <v>300.63</v>
+        <v>302.15</v>
       </c>
       <c r="Z148" s="2">
-        <v>48.19</v>
+        <v>48.44</v>
       </c>
       <c r="AA148" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>646</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>647</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>648</v>
       </c>
       <c r="F149" s="2">
         <v>40056857</v>
       </c>
       <c r="G149" s="2" t="s">
@@ -17396,63 +17372,63 @@
       <c r="N150" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P150" s="3">
         <v>125.07</v>
       </c>
       <c r="Q150" s="3">
         <v>47.56</v>
       </c>
       <c r="R150" s="3">
         <v>5.25</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>177.88</v>
       </c>
       <c r="U150" s="3">
         <v>132.27</v>
       </c>
       <c r="V150" s="3">
-        <v>53.1</v>
+        <v>54.44</v>
       </c>
       <c r="W150" s="3">
         <v>5.25</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>190.62</v>
+        <v>191.95</v>
       </c>
       <c r="Z150" s="2">
-        <v>79.4</v>
+        <v>79.96</v>
       </c>
       <c r="AA150" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>653</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>654</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F151" s="2">
         <v>40020117</v>
       </c>
       <c r="G151" s="2" t="s">
@@ -17741,51 +17717,51 @@
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>153.53</v>
       </c>
       <c r="U154" s="3">
         <v>148.84</v>
       </c>
       <c r="V154" s="3">
         <v>0</v>
       </c>
       <c r="W154" s="3">
         <v>4.69</v>
       </c>
       <c r="X154" s="2">
         <v>0</v>
       </c>
       <c r="Y154" s="2">
         <v>153.53</v>
       </c>
       <c r="Z154" s="2">
         <v>62.68</v>
       </c>
       <c r="AA154" s="2">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>666</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>667</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>668</v>
       </c>
       <c r="F155" s="2">
         <v>40022626</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H155" s="3" t="s">
@@ -17892,63 +17868,63 @@
       <c r="N156" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P156" s="3">
         <v>143.76</v>
       </c>
       <c r="Q156" s="3">
         <v>46.18</v>
       </c>
       <c r="R156" s="3">
         <v>26.49</v>
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>216.43</v>
       </c>
       <c r="U156" s="3">
         <v>143.76</v>
       </c>
       <c r="V156" s="3">
-        <v>46.18</v>
+        <v>48.49</v>
       </c>
       <c r="W156" s="3">
         <v>26.49</v>
       </c>
       <c r="X156" s="2">
         <v>0</v>
       </c>
       <c r="Y156" s="2">
-        <v>216.43</v>
+        <v>218.74</v>
       </c>
       <c r="Z156" s="2">
-        <v>34.4</v>
+        <v>34.77</v>
       </c>
       <c r="AA156" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>673</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>674</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F157" s="2">
         <v>40044905</v>
       </c>
       <c r="G157" s="2" t="s">
@@ -17988,51 +17964,51 @@
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>103.94</v>
       </c>
       <c r="U157" s="3">
         <v>103.94</v>
       </c>
       <c r="V157" s="3">
         <v>0</v>
       </c>
       <c r="W157" s="3">
         <v>0</v>
       </c>
       <c r="X157" s="2">
         <v>0</v>
       </c>
       <c r="Y157" s="2">
         <v>103.94</v>
       </c>
       <c r="Z157" s="2">
         <v>11.82</v>
       </c>
       <c r="AA157" s="2">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>678</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>679</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>680</v>
       </c>
       <c r="F158" s="2">
         <v>40057954</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H158" s="3" t="s">
@@ -18069,51 +18045,51 @@
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>83.12</v>
       </c>
       <c r="U158" s="3">
         <v>80.76</v>
       </c>
       <c r="V158" s="3">
         <v>0</v>
       </c>
       <c r="W158" s="3">
         <v>2.37</v>
       </c>
       <c r="X158" s="2">
         <v>0</v>
       </c>
       <c r="Y158" s="2">
         <v>83.12</v>
       </c>
       <c r="Z158" s="2">
         <v>30</v>
       </c>
       <c r="AA158" s="2">
-        <v>65</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>682</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>683</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F159" s="2">
         <v>40026374</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H159" s="3" t="s">
@@ -18134,66 +18110,66 @@
       <c r="M159" s="3">
         <v>184.33</v>
       </c>
       <c r="N159" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P159" s="3">
         <v>51.44</v>
       </c>
       <c r="Q159" s="3">
         <v>28.57</v>
       </c>
       <c r="R159" s="3">
         <v>1.29</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>81.29</v>
       </c>
       <c r="U159" s="3">
-        <v>53.41</v>
+        <v>53.8</v>
       </c>
       <c r="V159" s="3">
         <v>30.32</v>
       </c>
       <c r="W159" s="3">
         <v>1.29</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
-        <v>85.02</v>
+        <v>85.41</v>
       </c>
       <c r="Z159" s="2">
-        <v>46.12</v>
+        <v>46.34</v>
       </c>
       <c r="AA159" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>685</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>686</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>687</v>
       </c>
       <c r="F160" s="2">
         <v>40039769</v>
       </c>
       <c r="G160" s="2" t="s">
@@ -18235,51 +18211,51 @@
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>412.96</v>
       </c>
       <c r="U160" s="3">
         <v>403.78</v>
       </c>
       <c r="V160" s="3">
         <v>0</v>
       </c>
       <c r="W160" s="3">
         <v>9.18</v>
       </c>
       <c r="X160" s="2">
         <v>0</v>
       </c>
       <c r="Y160" s="2">
         <v>412.96</v>
       </c>
       <c r="Z160" s="2">
         <v>89.58</v>
       </c>
       <c r="AA160" s="2">
-        <v>99</v>
+        <v>75</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>688</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>689</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>690</v>
       </c>
       <c r="F161" s="2">
         <v>40057838</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H161" s="3" t="s">
@@ -18317,53 +18293,51 @@
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>123.39</v>
       </c>
       <c r="U161" s="3">
         <v>108.33</v>
       </c>
       <c r="V161" s="3">
         <v>0</v>
       </c>
       <c r="W161" s="3">
         <v>15.06</v>
       </c>
       <c r="X161" s="2">
         <v>0</v>
       </c>
       <c r="Y161" s="2">
         <v>123.39</v>
       </c>
       <c r="Z161" s="2">
         <v>33.93</v>
       </c>
-      <c r="AA161" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA161" s="2"/>
     </row>
     <row r="162" spans="1:27">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>692</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>693</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>694</v>
       </c>
       <c r="F162" s="2">
         <v>40057685</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>29</v>
@@ -18469,63 +18443,63 @@
       <c r="N163" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P163" s="3">
         <v>252.16</v>
       </c>
       <c r="Q163" s="3">
         <v>24.97</v>
       </c>
       <c r="R163" s="3">
         <v>36.08</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>313.21</v>
       </c>
       <c r="U163" s="3">
         <v>252.16</v>
       </c>
       <c r="V163" s="3">
-        <v>24.97</v>
+        <v>25.58</v>
       </c>
       <c r="W163" s="3">
         <v>36.08</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>313.21</v>
+        <v>313.82</v>
       </c>
       <c r="Z163" s="2">
-        <v>55.57</v>
+        <v>55.68</v>
       </c>
       <c r="AA163" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>700</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>701</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F164" s="2">
         <v>40046565</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -18564,53 +18538,51 @@
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>535.47</v>
       </c>
       <c r="U164" s="3">
         <v>531.18</v>
       </c>
       <c r="V164" s="3">
         <v>0</v>
       </c>
       <c r="W164" s="3">
         <v>4.29</v>
       </c>
       <c r="X164" s="2">
         <v>0</v>
       </c>
       <c r="Y164" s="2">
         <v>535.47</v>
       </c>
       <c r="Z164" s="2">
         <v>72.03</v>
       </c>
-      <c r="AA164" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA164" s="2"/>
     </row>
     <row r="165" spans="1:27">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>704</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>705</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>706</v>
       </c>
       <c r="F165" s="2">
         <v>40057972</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>29</v>
@@ -18646,51 +18618,51 @@
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>519.53</v>
       </c>
       <c r="U165" s="3">
         <v>513.38</v>
       </c>
       <c r="V165" s="3">
         <v>0</v>
       </c>
       <c r="W165" s="3">
         <v>6.15</v>
       </c>
       <c r="X165" s="2">
         <v>0</v>
       </c>
       <c r="Y165" s="2">
         <v>519.53</v>
       </c>
       <c r="Z165" s="2">
         <v>49.25</v>
       </c>
       <c r="AA165" s="2">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>707</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>708</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F166" s="2">
         <v>40044961</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H166" s="3" t="s">
@@ -18727,51 +18699,51 @@
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>1167.37</v>
       </c>
       <c r="U166" s="3">
         <v>1167.37</v>
       </c>
       <c r="V166" s="3">
         <v>0</v>
       </c>
       <c r="W166" s="3">
         <v>0</v>
       </c>
       <c r="X166" s="2">
         <v>0</v>
       </c>
       <c r="Y166" s="2">
         <v>1167.37</v>
       </c>
       <c r="Z166" s="2">
         <v>61.21</v>
       </c>
       <c r="AA166" s="2">
-        <v>80</v>
+        <v>49</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F167" s="2">
         <v>40037378</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H167" s="3" t="s">
@@ -18808,51 +18780,51 @@
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>121.76</v>
       </c>
       <c r="U167" s="3">
         <v>118.94</v>
       </c>
       <c r="V167" s="3">
         <v>0</v>
       </c>
       <c r="W167" s="3">
         <v>2.82</v>
       </c>
       <c r="X167" s="2">
         <v>0</v>
       </c>
       <c r="Y167" s="2">
         <v>121.76</v>
       </c>
       <c r="Z167" s="2">
         <v>68.84</v>
       </c>
       <c r="AA167" s="2">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>714</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>715</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>716</v>
       </c>
       <c r="F168" s="2">
         <v>40039186</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H168" s="3" t="s">
@@ -18889,51 +18861,51 @@
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>18.06</v>
       </c>
       <c r="U168" s="3">
         <v>15.8</v>
       </c>
       <c r="V168" s="3">
         <v>0</v>
       </c>
       <c r="W168" s="3">
         <v>2.26</v>
       </c>
       <c r="X168" s="2">
         <v>0</v>
       </c>
       <c r="Y168" s="2">
         <v>18.06</v>
       </c>
       <c r="Z168" s="2">
         <v>97.09</v>
       </c>
       <c r="AA168" s="2">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>719</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>720</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F169" s="2">
         <v>40019138</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H169" s="3" t="s">
@@ -19210,53 +19182,51 @@
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>0</v>
       </c>
       <c r="U172" s="3">
         <v>0</v>
       </c>
       <c r="V172" s="3">
         <v>0</v>
       </c>
       <c r="W172" s="3">
         <v>0</v>
       </c>
       <c r="X172" s="2">
         <v>0</v>
       </c>
       <c r="Y172" s="2">
         <v>0</v>
       </c>
       <c r="Z172" s="2">
         <v>0</v>
       </c>
-      <c r="AA172" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA172" s="2"/>
     </row>
     <row r="173" spans="1:27">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>732</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>733</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>734</v>
       </c>
       <c r="F173" s="2">
         <v>40043460</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>29</v>
@@ -19697,51 +19667,51 @@
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>33.44</v>
       </c>
       <c r="U178" s="3">
         <v>32.21</v>
       </c>
       <c r="V178" s="3">
         <v>0</v>
       </c>
       <c r="W178" s="3">
         <v>1.23</v>
       </c>
       <c r="X178" s="2">
         <v>0</v>
       </c>
       <c r="Y178" s="2">
         <v>33.44</v>
       </c>
       <c r="Z178" s="2">
         <v>45.91</v>
       </c>
       <c r="AA178" s="2">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>751</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>752</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F179" s="2">
         <v>40047073</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H179" s="3" t="s">
@@ -19778,51 +19748,51 @@
       <c r="S179" s="3">
         <v>0</v>
       </c>
       <c r="T179" s="3">
         <v>1991.91</v>
       </c>
       <c r="U179" s="3">
         <v>1981.64</v>
       </c>
       <c r="V179" s="3">
         <v>0</v>
       </c>
       <c r="W179" s="3">
         <v>10.27</v>
       </c>
       <c r="X179" s="2">
         <v>0</v>
       </c>
       <c r="Y179" s="2">
         <v>1991.91</v>
       </c>
       <c r="Z179" s="2">
         <v>84.87</v>
       </c>
       <c r="AA179" s="2">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>755</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>756</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F180" s="2">
         <v>40037214</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H180" s="3" t="s">
@@ -19939,53 +19909,51 @@
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>470.69</v>
       </c>
       <c r="U181" s="3">
         <v>467.26</v>
       </c>
       <c r="V181" s="3">
         <v>0</v>
       </c>
       <c r="W181" s="3">
         <v>3.42</v>
       </c>
       <c r="X181" s="2">
         <v>0</v>
       </c>
       <c r="Y181" s="2">
         <v>470.69</v>
       </c>
       <c r="Z181" s="2">
         <v>54.05</v>
       </c>
-      <c r="AA181" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA181" s="2"/>
     </row>
     <row r="182" spans="1:27">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>763</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>764</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>765</v>
       </c>
       <c r="F182" s="2">
         <v>40057892</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>29</v>
@@ -20020,53 +19988,51 @@
       </c>
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>360.44</v>
       </c>
       <c r="U182" s="3">
         <v>357.01</v>
       </c>
       <c r="V182" s="3">
         <v>0</v>
       </c>
       <c r="W182" s="3">
         <v>3.43</v>
       </c>
       <c r="X182" s="2">
         <v>0</v>
       </c>
       <c r="Y182" s="2">
         <v>360.44</v>
       </c>
       <c r="Z182" s="2">
         <v>50.76</v>
       </c>
-      <c r="AA182" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA182" s="2"/>
     </row>
     <row r="183" spans="1:27">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>767</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>768</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>769</v>
       </c>
       <c r="F183" s="2">
         <v>40045795</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>29</v>
@@ -20102,51 +20068,51 @@
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>368.17</v>
       </c>
       <c r="U183" s="3">
         <v>363.76</v>
       </c>
       <c r="V183" s="3">
         <v>0</v>
       </c>
       <c r="W183" s="3">
         <v>4.4</v>
       </c>
       <c r="X183" s="2">
         <v>0</v>
       </c>
       <c r="Y183" s="2">
         <v>368.17</v>
       </c>
       <c r="Z183" s="2">
         <v>52.18</v>
       </c>
       <c r="AA183" s="2">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184" s="2">
         <v>181</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>772</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>773</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F184" s="2">
         <v>40019938</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H184" s="3" t="s">
@@ -20263,53 +20229,51 @@
       </c>
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>38.2</v>
       </c>
       <c r="U185" s="3">
         <v>37.43</v>
       </c>
       <c r="V185" s="3">
         <v>0</v>
       </c>
       <c r="W185" s="3">
         <v>0.77</v>
       </c>
       <c r="X185" s="2">
         <v>0</v>
       </c>
       <c r="Y185" s="2">
         <v>38.2</v>
       </c>
       <c r="Z185" s="2">
         <v>55</v>
       </c>
-      <c r="AA185" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA185" s="2"/>
     </row>
     <row r="186" spans="1:27">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>780</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>781</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F186" s="2">
         <v>40045564</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>29</v>
@@ -20507,51 +20471,51 @@
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>946.12</v>
       </c>
       <c r="U188" s="3">
         <v>946.12</v>
       </c>
       <c r="V188" s="3">
         <v>0</v>
       </c>
       <c r="W188" s="3">
         <v>0</v>
       </c>
       <c r="X188" s="2">
         <v>0</v>
       </c>
       <c r="Y188" s="2">
         <v>946.12</v>
       </c>
       <c r="Z188" s="2">
         <v>65.52</v>
       </c>
       <c r="AA188" s="2">
-        <v>80</v>
+        <v>47</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>790</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>791</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F189" s="2">
         <v>40018153</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H189" s="3" t="s">
@@ -20749,53 +20713,51 @@
       </c>
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>369.27</v>
       </c>
       <c r="U191" s="3">
         <v>367.43</v>
       </c>
       <c r="V191" s="3">
         <v>0</v>
       </c>
       <c r="W191" s="3">
         <v>1.84</v>
       </c>
       <c r="X191" s="2">
         <v>0</v>
       </c>
       <c r="Y191" s="2">
         <v>369.27</v>
       </c>
       <c r="Z191" s="2">
         <v>83.42</v>
       </c>
-      <c r="AA191" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA191" s="2"/>
     </row>
     <row r="192" spans="1:27">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>800</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F192" s="2">
         <v>40014680</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>29</v>
@@ -20831,51 +20793,51 @@
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>60.08</v>
       </c>
       <c r="U192" s="3">
         <v>58.78</v>
       </c>
       <c r="V192" s="3">
         <v>0</v>
       </c>
       <c r="W192" s="3">
         <v>1.3</v>
       </c>
       <c r="X192" s="2">
         <v>0</v>
       </c>
       <c r="Y192" s="2">
         <v>60.08</v>
       </c>
       <c r="Z192" s="2">
         <v>77.79</v>
       </c>
       <c r="AA192" s="2">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="193" spans="1:27">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>804</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>805</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F193" s="2">
         <v>40045011</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H193" s="3" t="s">
@@ -20911,53 +20873,51 @@
       </c>
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>524.24</v>
       </c>
       <c r="U193" s="3">
         <v>519.7</v>
       </c>
       <c r="V193" s="3">
         <v>0</v>
       </c>
       <c r="W193" s="3">
         <v>4.55</v>
       </c>
       <c r="X193" s="2">
         <v>0</v>
       </c>
       <c r="Y193" s="2">
         <v>524.24</v>
       </c>
       <c r="Z193" s="2">
         <v>54.9</v>
       </c>
-      <c r="AA193" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA193" s="2"/>
     </row>
     <row r="194" spans="1:27">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>808</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>809</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F194" s="2">
         <v>40018738</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>29</v>
@@ -21071,53 +21031,51 @@
       </c>
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>994.12</v>
       </c>
       <c r="U195" s="3">
         <v>989.04</v>
       </c>
       <c r="V195" s="3">
         <v>0</v>
       </c>
       <c r="W195" s="3">
         <v>5.08</v>
       </c>
       <c r="X195" s="2">
         <v>0</v>
       </c>
       <c r="Y195" s="2">
         <v>994.12</v>
       </c>
       <c r="Z195" s="2">
         <v>79.75</v>
       </c>
-      <c r="AA195" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA195" s="2"/>
     </row>
     <row r="196" spans="1:27">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>814</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>815</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F196" s="2">
         <v>40046486</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>29</v>
@@ -21560,51 +21518,51 @@
       <c r="S201" s="3">
         <v>0</v>
       </c>
       <c r="T201" s="3">
         <v>990.59</v>
       </c>
       <c r="U201" s="3">
         <v>985.6</v>
       </c>
       <c r="V201" s="3">
         <v>0</v>
       </c>
       <c r="W201" s="3">
         <v>4.98</v>
       </c>
       <c r="X201" s="2">
         <v>0</v>
       </c>
       <c r="Y201" s="2">
         <v>990.59</v>
       </c>
       <c r="Z201" s="2">
         <v>83.78</v>
       </c>
       <c r="AA201" s="2">
-        <v>85</v>
+        <v>48</v>
       </c>
     </row>
     <row r="202" spans="1:27">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>836</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>837</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>838</v>
       </c>
       <c r="F202" s="2">
         <v>7362775</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H202" s="3" t="s">
@@ -25121,53 +25079,51 @@
       </c>
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>29.16</v>
       </c>
       <c r="U245" s="3">
         <v>26.35</v>
       </c>
       <c r="V245" s="3">
         <v>0</v>
       </c>
       <c r="W245" s="3">
         <v>2.81</v>
       </c>
       <c r="X245" s="2">
         <v>0</v>
       </c>
       <c r="Y245" s="2">
         <v>29.16</v>
       </c>
       <c r="Z245" s="2">
         <v>71.75</v>
       </c>
-      <c r="AA245" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA245" s="2"/>
     </row>
     <row r="246" spans="1:27">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="F246" s="2">
         <v>40024515</v>
       </c>
       <c r="G246" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>29</v>
@@ -27063,53 +27019,51 @@
       </c>
       <c r="S269" s="3">
         <v>0</v>
       </c>
       <c r="T269" s="3">
         <v>13.05</v>
       </c>
       <c r="U269" s="3">
         <v>12.22</v>
       </c>
       <c r="V269" s="3">
         <v>0</v>
       </c>
       <c r="W269" s="3">
         <v>0.83</v>
       </c>
       <c r="X269" s="2">
         <v>0</v>
       </c>
       <c r="Y269" s="2">
         <v>13.05</v>
       </c>
       <c r="Z269" s="2">
         <v>84.47</v>
       </c>
-      <c r="AA269" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA269" s="2"/>
     </row>
     <row r="270" spans="1:27">
       <c r="A270" s="2">
         <v>267</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="D270" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F270" s="2">
         <v>40018921</v>
       </c>
       <c r="G270" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H270" s="3" t="s">
         <v>29</v>
@@ -27630,53 +27584,51 @@
       </c>
       <c r="S276" s="3">
         <v>0</v>
       </c>
       <c r="T276" s="3">
         <v>18.45</v>
       </c>
       <c r="U276" s="3">
         <v>16.93</v>
       </c>
       <c r="V276" s="3">
         <v>0</v>
       </c>
       <c r="W276" s="3">
         <v>1.51</v>
       </c>
       <c r="X276" s="2">
         <v>0</v>
       </c>
       <c r="Y276" s="2">
         <v>18.45</v>
       </c>
       <c r="Z276" s="2">
         <v>55.31</v>
       </c>
-      <c r="AA276" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA276" s="2"/>
     </row>
     <row r="277" spans="1:27">
       <c r="A277" s="2">
         <v>274</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="D277" s="2" t="s">
         <v>1123</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="F277" s="2">
         <v>40018953</v>
       </c>
       <c r="G277" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H277" s="3" t="s">
         <v>29</v>
@@ -28033,53 +27985,51 @@
       </c>
       <c r="S281" s="3">
         <v>0</v>
       </c>
       <c r="T281" s="3">
         <v>118.26</v>
       </c>
       <c r="U281" s="3">
         <v>106.56</v>
       </c>
       <c r="V281" s="3">
         <v>0</v>
       </c>
       <c r="W281" s="3">
         <v>11.7</v>
       </c>
       <c r="X281" s="2">
         <v>0</v>
       </c>
       <c r="Y281" s="2">
         <v>118.26</v>
       </c>
       <c r="Z281" s="2">
         <v>65.37</v>
       </c>
-      <c r="AA281" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA281" s="2"/>
     </row>
     <row r="282" spans="1:27">
       <c r="A282" s="2">
         <v>279</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C282" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="D282" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="F282" s="2">
         <v>40022608</v>
       </c>
       <c r="G282" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H282" s="3" t="s">
         <v>29</v>
@@ -28274,53 +28224,51 @@
       </c>
       <c r="S284" s="3">
         <v>0</v>
       </c>
       <c r="T284" s="3">
         <v>20.01</v>
       </c>
       <c r="U284" s="3">
         <v>20.01</v>
       </c>
       <c r="V284" s="3">
         <v>0</v>
       </c>
       <c r="W284" s="3">
         <v>0</v>
       </c>
       <c r="X284" s="2">
         <v>0</v>
       </c>
       <c r="Y284" s="2">
         <v>20.01</v>
       </c>
       <c r="Z284" s="2">
         <v>73.36</v>
       </c>
-      <c r="AA284" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA284" s="2"/>
     </row>
     <row r="285" spans="1:27">
       <c r="A285" s="2">
         <v>282</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C285" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="D285" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="F285" s="2">
         <v>8365380</v>
       </c>
       <c r="G285" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H285" s="3" t="s">
         <v>29</v>
@@ -29971,53 +29919,51 @@
       </c>
       <c r="S305" s="3">
         <v>0</v>
       </c>
       <c r="T305" s="3">
         <v>0.59</v>
       </c>
       <c r="U305" s="3">
         <v>0</v>
       </c>
       <c r="V305" s="3">
         <v>0</v>
       </c>
       <c r="W305" s="3">
         <v>0.59</v>
       </c>
       <c r="X305" s="2">
         <v>0</v>
       </c>
       <c r="Y305" s="2">
         <v>0.59</v>
       </c>
       <c r="Z305" s="2">
         <v>3.75</v>
       </c>
-      <c r="AA305" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA305" s="2"/>
     </row>
     <row r="306" spans="1:27">
       <c r="A306" s="2">
         <v>303</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>1228</v>
       </c>
       <c r="D306" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1230</v>
       </c>
       <c r="F306" s="2">
         <v>40017813</v>
       </c>
       <c r="G306" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H306" s="3" t="s">
         <v>29</v>
@@ -30295,53 +30241,51 @@
       </c>
       <c r="S309" s="3">
         <v>0</v>
       </c>
       <c r="T309" s="3">
         <v>17.48</v>
       </c>
       <c r="U309" s="3">
         <v>17.48</v>
       </c>
       <c r="V309" s="3">
         <v>0</v>
       </c>
       <c r="W309" s="3">
         <v>0</v>
       </c>
       <c r="X309" s="2">
         <v>0</v>
       </c>
       <c r="Y309" s="2">
         <v>17.48</v>
       </c>
       <c r="Z309" s="2">
         <v>34.6</v>
       </c>
-      <c r="AA309" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA309" s="2"/>
     </row>
     <row r="310" spans="1:27">
       <c r="A310" s="2">
         <v>307</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="F310" s="2">
         <v>8382011</v>
       </c>
       <c r="G310" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H310" s="3" t="s">
         <v>29</v>
@@ -30864,53 +30808,51 @@
       </c>
       <c r="S316" s="3">
         <v>0</v>
       </c>
       <c r="T316" s="3">
         <v>115.52</v>
       </c>
       <c r="U316" s="3">
         <v>114.86</v>
       </c>
       <c r="V316" s="3">
         <v>0</v>
       </c>
       <c r="W316" s="3">
         <v>0.67</v>
       </c>
       <c r="X316" s="2">
         <v>0</v>
       </c>
       <c r="Y316" s="2">
         <v>115.52</v>
       </c>
       <c r="Z316" s="2">
         <v>76.9</v>
       </c>
-      <c r="AA316" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA316" s="2"/>
     </row>
     <row r="317" spans="1:27">
       <c r="A317" s="2">
         <v>314</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C317" s="2" t="s">
         <v>1271</v>
       </c>
       <c r="D317" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1273</v>
       </c>
       <c r="F317" s="2">
         <v>40044761</v>
       </c>
       <c r="G317" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H317" s="3" t="s">
         <v>29</v>
@@ -30945,53 +30887,51 @@
       </c>
       <c r="S317" s="3">
         <v>0</v>
       </c>
       <c r="T317" s="3">
         <v>127.76</v>
       </c>
       <c r="U317" s="3">
         <v>126.32</v>
       </c>
       <c r="V317" s="3">
         <v>0</v>
       </c>
       <c r="W317" s="3">
         <v>1.44</v>
       </c>
       <c r="X317" s="2">
         <v>0</v>
       </c>
       <c r="Y317" s="2">
         <v>127.76</v>
       </c>
       <c r="Z317" s="2">
         <v>60.66</v>
       </c>
-      <c r="AA317" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA317" s="2"/>
     </row>
     <row r="318" spans="1:27">
       <c r="A318" s="2">
         <v>315</v>
       </c>
       <c r="B318" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C318" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="D318" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1277</v>
       </c>
       <c r="F318" s="2">
         <v>40067399</v>
       </c>
       <c r="G318" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H318" s="3" t="s">
         <v>87</v>
@@ -31026,53 +30966,51 @@
       </c>
       <c r="S318" s="3">
         <v>0</v>
       </c>
       <c r="T318" s="3">
         <v>82.66</v>
       </c>
       <c r="U318" s="3">
         <v>82.66</v>
       </c>
       <c r="V318" s="3">
         <v>0</v>
       </c>
       <c r="W318" s="3">
         <v>0</v>
       </c>
       <c r="X318" s="2">
         <v>0</v>
       </c>
       <c r="Y318" s="2">
         <v>82.66</v>
       </c>
       <c r="Z318" s="2">
         <v>8.72</v>
       </c>
-      <c r="AA318" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA318" s="2"/>
     </row>
     <row r="319" spans="1:27">
       <c r="A319" s="2">
         <v>316</v>
       </c>
       <c r="B319" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1282</v>
       </c>
       <c r="F319" s="2">
         <v>40046437</v>
       </c>
       <c r="G319" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H319" s="3" t="s">
         <v>29</v>
@@ -31108,51 +31046,51 @@
       <c r="S319" s="3">
         <v>0</v>
       </c>
       <c r="T319" s="3">
         <v>1508.53</v>
       </c>
       <c r="U319" s="3">
         <v>1500.42</v>
       </c>
       <c r="V319" s="3">
         <v>0</v>
       </c>
       <c r="W319" s="3">
         <v>8.11</v>
       </c>
       <c r="X319" s="2">
         <v>0</v>
       </c>
       <c r="Y319" s="2">
         <v>1508.53</v>
       </c>
       <c r="Z319" s="2">
         <v>84.46</v>
       </c>
       <c r="AA319" s="2">
-        <v>99</v>
+        <v>90</v>
       </c>
     </row>
     <row r="320" spans="1:27">
       <c r="A320" s="2">
         <v>317</v>
       </c>
       <c r="B320" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C320" s="2" t="s">
         <v>1284</v>
       </c>
       <c r="D320" s="2" t="s">
         <v>1285</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1286</v>
       </c>
       <c r="F320" s="2">
         <v>40046455</v>
       </c>
       <c r="G320" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H320" s="3" t="s">
@@ -31189,51 +31127,51 @@
       <c r="S320" s="3">
         <v>0</v>
       </c>
       <c r="T320" s="3">
         <v>192.88</v>
       </c>
       <c r="U320" s="3">
         <v>192.19</v>
       </c>
       <c r="V320" s="3">
         <v>0</v>
       </c>
       <c r="W320" s="3">
         <v>0.69</v>
       </c>
       <c r="X320" s="2">
         <v>0</v>
       </c>
       <c r="Y320" s="2">
         <v>192.88</v>
       </c>
       <c r="Z320" s="2">
         <v>34.27</v>
       </c>
       <c r="AA320" s="2">
-        <v>98</v>
+        <v>68</v>
       </c>
     </row>
     <row r="321" spans="1:27">
       <c r="A321" s="2">
         <v>318</v>
       </c>
       <c r="B321" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C321" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="D321" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1290</v>
       </c>
       <c r="F321" s="2">
         <v>40044891</v>
       </c>
       <c r="G321" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H321" s="3" t="s">
@@ -31270,51 +31208,51 @@
       <c r="S321" s="3">
         <v>0</v>
       </c>
       <c r="T321" s="3">
         <v>317.57</v>
       </c>
       <c r="U321" s="3">
         <v>314.56</v>
       </c>
       <c r="V321" s="3">
         <v>0</v>
       </c>
       <c r="W321" s="3">
         <v>3.01</v>
       </c>
       <c r="X321" s="2">
         <v>0</v>
       </c>
       <c r="Y321" s="2">
         <v>317.57</v>
       </c>
       <c r="Z321" s="2">
         <v>68.16</v>
       </c>
       <c r="AA321" s="2">
-        <v>90</v>
+        <v>72</v>
       </c>
     </row>
     <row r="322" spans="1:27">
       <c r="A322" s="2">
         <v>319</v>
       </c>
       <c r="B322" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C322" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="D322" s="2" t="s">
         <v>1294</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1295</v>
       </c>
       <c r="F322" s="2">
         <v>40046483</v>
       </c>
       <c r="G322" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H322" s="3" t="s">
@@ -31513,51 +31451,51 @@
       <c r="S324" s="3">
         <v>0</v>
       </c>
       <c r="T324" s="3">
         <v>148.25</v>
       </c>
       <c r="U324" s="3">
         <v>146.86</v>
       </c>
       <c r="V324" s="3">
         <v>0</v>
       </c>
       <c r="W324" s="3">
         <v>1.39</v>
       </c>
       <c r="X324" s="2">
         <v>0</v>
       </c>
       <c r="Y324" s="2">
         <v>148.25</v>
       </c>
       <c r="Z324" s="2">
         <v>39.04</v>
       </c>
       <c r="AA324" s="2">
-        <v>98</v>
+        <v>85</v>
       </c>
     </row>
     <row r="325" spans="1:27">
       <c r="A325" s="2">
         <v>322</v>
       </c>
       <c r="B325" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C325" s="2" t="s">
         <v>1302</v>
       </c>
       <c r="D325" s="2" t="s">
         <v>1303</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="F325" s="2">
         <v>40045625</v>
       </c>
       <c r="G325" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H325" s="3" t="s">
@@ -31593,53 +31531,51 @@
       </c>
       <c r="S325" s="3">
         <v>0</v>
       </c>
       <c r="T325" s="3">
         <v>637.08</v>
       </c>
       <c r="U325" s="3">
         <v>629.04</v>
       </c>
       <c r="V325" s="3">
         <v>0</v>
       </c>
       <c r="W325" s="3">
         <v>8.04</v>
       </c>
       <c r="X325" s="2">
         <v>0</v>
       </c>
       <c r="Y325" s="2">
         <v>637.08</v>
       </c>
       <c r="Z325" s="2">
         <v>19.25</v>
       </c>
-      <c r="AA325" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA325" s="2"/>
     </row>
     <row r="326" spans="1:27">
       <c r="A326" s="2">
         <v>323</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C326" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="D326" s="2" t="s">
         <v>1307</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="F326" s="2">
         <v>40044817</v>
       </c>
       <c r="G326" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H326" s="3" t="s">
         <v>29</v>
@@ -31917,53 +31853,51 @@
       </c>
       <c r="S329" s="3">
         <v>0</v>
       </c>
       <c r="T329" s="3">
         <v>511.02</v>
       </c>
       <c r="U329" s="3">
         <v>508.65</v>
       </c>
       <c r="V329" s="3">
         <v>0</v>
       </c>
       <c r="W329" s="3">
         <v>2.37</v>
       </c>
       <c r="X329" s="2">
         <v>0</v>
       </c>
       <c r="Y329" s="2">
         <v>511.02</v>
       </c>
       <c r="Z329" s="2">
         <v>52.8</v>
       </c>
-      <c r="AA329" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA329" s="2"/>
     </row>
     <row r="330" spans="1:27">
       <c r="A330" s="2">
         <v>327</v>
       </c>
       <c r="B330" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C330" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="D330" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1323</v>
       </c>
       <c r="F330" s="2">
         <v>40044826</v>
       </c>
       <c r="G330" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>29</v>
@@ -31998,53 +31932,51 @@
       </c>
       <c r="S330" s="3">
         <v>0</v>
       </c>
       <c r="T330" s="3">
         <v>161.46</v>
       </c>
       <c r="U330" s="3">
         <v>156.8</v>
       </c>
       <c r="V330" s="3">
         <v>0</v>
       </c>
       <c r="W330" s="3">
         <v>4.66</v>
       </c>
       <c r="X330" s="2">
         <v>0</v>
       </c>
       <c r="Y330" s="2">
         <v>161.46</v>
       </c>
       <c r="Z330" s="2">
         <v>30.75</v>
       </c>
-      <c r="AA330" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA330" s="2"/>
     </row>
     <row r="331" spans="1:27">
       <c r="A331" s="2">
         <v>328</v>
       </c>
       <c r="B331" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C331" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="D331" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1327</v>
       </c>
       <c r="F331" s="2">
         <v>40045013</v>
       </c>
       <c r="G331" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H331" s="3" t="s">
         <v>87</v>
@@ -32080,51 +32012,51 @@
       <c r="S331" s="3">
         <v>0</v>
       </c>
       <c r="T331" s="3">
         <v>946.45</v>
       </c>
       <c r="U331" s="3">
         <v>941.72</v>
       </c>
       <c r="V331" s="3">
         <v>0</v>
       </c>
       <c r="W331" s="3">
         <v>4.73</v>
       </c>
       <c r="X331" s="2">
         <v>0</v>
       </c>
       <c r="Y331" s="2">
         <v>946.45</v>
       </c>
       <c r="Z331" s="2">
         <v>64.38</v>
       </c>
       <c r="AA331" s="2">
-        <v>80</v>
+        <v>49</v>
       </c>
     </row>
     <row r="332" spans="1:27">
       <c r="A332" s="2">
         <v>329</v>
       </c>
       <c r="B332" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C332" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="D332" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1331</v>
       </c>
       <c r="F332" s="2">
         <v>40059459</v>
       </c>
       <c r="G332" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H332" s="3" t="s">
@@ -32404,51 +32336,51 @@
       <c r="S335" s="3">
         <v>0</v>
       </c>
       <c r="T335" s="3">
         <v>139.53</v>
       </c>
       <c r="U335" s="3">
         <v>133.38</v>
       </c>
       <c r="V335" s="3">
         <v>0</v>
       </c>
       <c r="W335" s="3">
         <v>6.15</v>
       </c>
       <c r="X335" s="2">
         <v>0</v>
       </c>
       <c r="Y335" s="2">
         <v>139.53</v>
       </c>
       <c r="Z335" s="2">
         <v>11.88</v>
       </c>
       <c r="AA335" s="2">
-        <v>80</v>
+        <v>49</v>
       </c>
     </row>
     <row r="336" spans="1:27">
       <c r="A336" s="2">
         <v>333</v>
       </c>
       <c r="B336" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C336" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="D336" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1344</v>
       </c>
       <c r="F336" s="2">
         <v>40037351</v>
       </c>
       <c r="G336" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H336" s="3" t="s">
@@ -32485,51 +32417,51 @@
       <c r="S336" s="3">
         <v>0</v>
       </c>
       <c r="T336" s="3">
         <v>1747.52</v>
       </c>
       <c r="U336" s="3">
         <v>1737.2</v>
       </c>
       <c r="V336" s="3">
         <v>0</v>
       </c>
       <c r="W336" s="3">
         <v>10.32</v>
       </c>
       <c r="X336" s="2">
         <v>0</v>
       </c>
       <c r="Y336" s="2">
         <v>1747.52</v>
       </c>
       <c r="Z336" s="2">
         <v>45.64</v>
       </c>
       <c r="AA336" s="2">
-        <v>80</v>
+        <v>48</v>
       </c>
     </row>
     <row r="337" spans="1:27">
       <c r="A337" s="2">
         <v>334</v>
       </c>
       <c r="B337" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C337" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="D337" s="2" t="s">
         <v>1346</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1347</v>
       </c>
       <c r="F337" s="2">
         <v>40044994</v>
       </c>
       <c r="G337" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H337" s="3" t="s">
@@ -32565,53 +32497,51 @@
       </c>
       <c r="S337" s="3">
         <v>0</v>
       </c>
       <c r="T337" s="3">
         <v>9.87</v>
       </c>
       <c r="U337" s="3">
         <v>5.47</v>
       </c>
       <c r="V337" s="3">
         <v>0</v>
       </c>
       <c r="W337" s="3">
         <v>4.4</v>
       </c>
       <c r="X337" s="2">
         <v>0</v>
       </c>
       <c r="Y337" s="2">
         <v>9.87</v>
       </c>
       <c r="Z337" s="2">
         <v>2.91</v>
       </c>
-      <c r="AA337" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA337" s="2"/>
     </row>
     <row r="338" spans="1:27">
       <c r="A338" s="2">
         <v>335</v>
       </c>
       <c r="B338" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C338" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="D338" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1351</v>
       </c>
       <c r="F338" s="2">
         <v>40045005</v>
       </c>
       <c r="G338" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H338" s="3" t="s">
         <v>87</v>
@@ -32647,51 +32577,51 @@
       <c r="S338" s="3">
         <v>0</v>
       </c>
       <c r="T338" s="3">
         <v>805.52</v>
       </c>
       <c r="U338" s="3">
         <v>803.38</v>
       </c>
       <c r="V338" s="3">
         <v>0</v>
       </c>
       <c r="W338" s="3">
         <v>2.14</v>
       </c>
       <c r="X338" s="2">
         <v>0</v>
       </c>
       <c r="Y338" s="2">
         <v>805.52</v>
       </c>
       <c r="Z338" s="2">
         <v>66.95</v>
       </c>
       <c r="AA338" s="2">
-        <v>60</v>
+        <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:27">
       <c r="A339" s="2">
         <v>336</v>
       </c>
       <c r="B339" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C339" s="2" t="s">
         <v>1352</v>
       </c>
       <c r="D339" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1354</v>
       </c>
       <c r="F339" s="2">
         <v>40046448</v>
       </c>
       <c r="G339" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H339" s="3" t="s">
@@ -32728,51 +32658,51 @@
       <c r="S339" s="3">
         <v>0</v>
       </c>
       <c r="T339" s="3">
         <v>1120.97</v>
       </c>
       <c r="U339" s="3">
         <v>1120.97</v>
       </c>
       <c r="V339" s="3">
         <v>0</v>
       </c>
       <c r="W339" s="3">
         <v>0</v>
       </c>
       <c r="X339" s="2">
         <v>0</v>
       </c>
       <c r="Y339" s="2">
         <v>1120.97</v>
       </c>
       <c r="Z339" s="2">
         <v>78.68</v>
       </c>
       <c r="AA339" s="2">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="340" spans="1:27">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C340" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="D340" s="2" t="s">
         <v>1358</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1359</v>
       </c>
       <c r="F340" s="2">
         <v>40046461</v>
       </c>
       <c r="G340" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H340" s="3" t="s">
@@ -32889,53 +32819,51 @@
       </c>
       <c r="S341" s="3">
         <v>0</v>
       </c>
       <c r="T341" s="3">
         <v>47.13</v>
       </c>
       <c r="U341" s="3">
         <v>47.13</v>
       </c>
       <c r="V341" s="3">
         <v>0</v>
       </c>
       <c r="W341" s="3">
         <v>0</v>
       </c>
       <c r="X341" s="2">
         <v>0</v>
       </c>
       <c r="Y341" s="2">
         <v>47.13</v>
       </c>
       <c r="Z341" s="2">
         <v>20.62</v>
       </c>
-      <c r="AA341" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA341" s="2"/>
     </row>
     <row r="342" spans="1:27">
       <c r="A342" s="2">
         <v>339</v>
       </c>
       <c r="B342" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C342" s="2" t="s">
         <v>1364</v>
       </c>
       <c r="D342" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1366</v>
       </c>
       <c r="F342" s="2">
         <v>40044397</v>
       </c>
       <c r="G342" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H342" s="3" t="s">
         <v>29</v>
@@ -33052,51 +32980,51 @@
       <c r="S343" s="3">
         <v>0</v>
       </c>
       <c r="T343" s="3">
         <v>42.08</v>
       </c>
       <c r="U343" s="3">
         <v>42.08</v>
       </c>
       <c r="V343" s="3">
         <v>0</v>
       </c>
       <c r="W343" s="3">
         <v>0</v>
       </c>
       <c r="X343" s="2">
         <v>0</v>
       </c>
       <c r="Y343" s="2">
         <v>42.08</v>
       </c>
       <c r="Z343" s="2">
         <v>52.02</v>
       </c>
       <c r="AA343" s="2">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="344" spans="1:27">
       <c r="A344" s="2">
         <v>341</v>
       </c>
       <c r="B344" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C344" s="2" t="s">
         <v>1371</v>
       </c>
       <c r="D344" s="2" t="s">
         <v>1372</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="F344" s="2">
         <v>40019044</v>
       </c>
       <c r="G344" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H344" s="3" t="s">
@@ -33538,51 +33466,51 @@
       <c r="S349" s="3">
         <v>0</v>
       </c>
       <c r="T349" s="3">
         <v>46.04</v>
       </c>
       <c r="U349" s="3">
         <v>44.9</v>
       </c>
       <c r="V349" s="3">
         <v>0</v>
       </c>
       <c r="W349" s="3">
         <v>1.13</v>
       </c>
       <c r="X349" s="2">
         <v>0</v>
       </c>
       <c r="Y349" s="2">
         <v>46.04</v>
       </c>
       <c r="Z349" s="2">
         <v>50.06</v>
       </c>
       <c r="AA349" s="2">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="350" spans="1:27">
       <c r="A350" s="2">
         <v>347</v>
       </c>
       <c r="B350" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C350" s="2" t="s">
         <v>1389</v>
       </c>
       <c r="D350" s="2" t="s">
         <v>1390</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1391</v>
       </c>
       <c r="F350" s="2">
         <v>40043484</v>
       </c>
       <c r="G350" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H350" s="3" t="s">
@@ -34264,53 +34192,51 @@
       </c>
       <c r="S358" s="3">
         <v>0</v>
       </c>
       <c r="T358" s="3">
         <v>24.54</v>
       </c>
       <c r="U358" s="3">
         <v>24.54</v>
       </c>
       <c r="V358" s="3">
         <v>0</v>
       </c>
       <c r="W358" s="3">
         <v>0</v>
       </c>
       <c r="X358" s="2">
         <v>0</v>
       </c>
       <c r="Y358" s="2">
         <v>24.54</v>
       </c>
       <c r="Z358" s="2">
         <v>14.65</v>
       </c>
-      <c r="AA358" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA358" s="2"/>
     </row>
     <row r="359" spans="1:27">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C359" s="2" t="s">
         <v>1416</v>
       </c>
       <c r="D359" s="2" t="s">
         <v>1417</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="F359" s="2">
         <v>40057875</v>
       </c>
       <c r="G359" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H359" s="3" t="s">
         <v>29</v>
@@ -34345,53 +34271,51 @@
       </c>
       <c r="S359" s="3">
         <v>0</v>
       </c>
       <c r="T359" s="3">
         <v>207.45</v>
       </c>
       <c r="U359" s="3">
         <v>206.4</v>
       </c>
       <c r="V359" s="3">
         <v>0</v>
       </c>
       <c r="W359" s="3">
         <v>1.06</v>
       </c>
       <c r="X359" s="2">
         <v>0</v>
       </c>
       <c r="Y359" s="2">
         <v>207.45</v>
       </c>
       <c r="Z359" s="2">
         <v>63.31</v>
       </c>
-      <c r="AA359" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA359" s="2"/>
     </row>
     <row r="360" spans="1:27">
       <c r="A360" s="2">
         <v>357</v>
       </c>
       <c r="B360" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C360" s="2" t="s">
         <v>1420</v>
       </c>
       <c r="D360" s="2" t="s">
         <v>1421</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1422</v>
       </c>
       <c r="F360" s="2">
         <v>40001075</v>
       </c>
       <c r="G360" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H360" s="3" t="s">
         <v>29</v>
@@ -35168,51 +35092,51 @@
       <c r="S369" s="3">
         <v>0</v>
       </c>
       <c r="T369" s="3">
         <v>161.32</v>
       </c>
       <c r="U369" s="3">
         <v>160.21</v>
       </c>
       <c r="V369" s="3">
         <v>0</v>
       </c>
       <c r="W369" s="3">
         <v>1.11</v>
       </c>
       <c r="X369" s="2">
         <v>0</v>
       </c>
       <c r="Y369" s="2">
         <v>161.32</v>
       </c>
       <c r="Z369" s="2">
         <v>38.1</v>
       </c>
       <c r="AA369" s="2">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="370" spans="1:27">
       <c r="A370" s="2">
         <v>367</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C370" s="2" t="s">
         <v>1457</v>
       </c>
       <c r="D370" s="2" t="s">
         <v>1458</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1459</v>
       </c>
       <c r="F370" s="2">
         <v>40059394</v>
       </c>
       <c r="G370" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H370" s="3" t="s">
@@ -35249,51 +35173,51 @@
       <c r="S370" s="3">
         <v>0</v>
       </c>
       <c r="T370" s="3">
         <v>429.1</v>
       </c>
       <c r="U370" s="3">
         <v>426.32</v>
       </c>
       <c r="V370" s="3">
         <v>0</v>
       </c>
       <c r="W370" s="3">
         <v>2.77</v>
       </c>
       <c r="X370" s="2">
         <v>0</v>
       </c>
       <c r="Y370" s="2">
         <v>429.1</v>
       </c>
       <c r="Z370" s="2">
         <v>59.88</v>
       </c>
       <c r="AA370" s="2">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="371" spans="1:27">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C371" s="2" t="s">
         <v>1461</v>
       </c>
       <c r="D371" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1463</v>
       </c>
       <c r="F371" s="2">
         <v>40018522</v>
       </c>
       <c r="G371" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H371" s="3" t="s">
@@ -35573,51 +35497,51 @@
       <c r="S374" s="3">
         <v>0</v>
       </c>
       <c r="T374" s="3">
         <v>757.9</v>
       </c>
       <c r="U374" s="3">
         <v>757.9</v>
       </c>
       <c r="V374" s="3">
         <v>0</v>
       </c>
       <c r="W374" s="3">
         <v>0</v>
       </c>
       <c r="X374" s="2">
         <v>0</v>
       </c>
       <c r="Y374" s="2">
         <v>757.9</v>
       </c>
       <c r="Z374" s="2">
         <v>58.2</v>
       </c>
       <c r="AA374" s="2">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="375" spans="1:27">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C375" s="2" t="s">
         <v>1475</v>
       </c>
       <c r="D375" s="2" t="s">
         <v>1476</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="F375" s="2">
         <v>8135019</v>
       </c>
       <c r="G375" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H375" s="3" t="s">
@@ -35819,53 +35743,51 @@
       </c>
       <c r="S377" s="3">
         <v>0</v>
       </c>
       <c r="T377" s="3">
         <v>120.66</v>
       </c>
       <c r="U377" s="3">
         <v>114.57</v>
       </c>
       <c r="V377" s="3">
         <v>0</v>
       </c>
       <c r="W377" s="3">
         <v>6.09</v>
       </c>
       <c r="X377" s="2">
         <v>0</v>
       </c>
       <c r="Y377" s="2">
         <v>120.66</v>
       </c>
       <c r="Z377" s="2">
         <v>31.83</v>
       </c>
-      <c r="AA377" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA377" s="2"/>
     </row>
     <row r="378" spans="1:27">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C378" s="2" t="s">
         <v>1485</v>
       </c>
       <c r="D378" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="F378" s="2">
         <v>40059011</v>
       </c>
       <c r="G378" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H378" s="3" t="s">
         <v>29</v>
@@ -35901,51 +35823,51 @@
       <c r="S378" s="3">
         <v>0</v>
       </c>
       <c r="T378" s="3">
         <v>320.91</v>
       </c>
       <c r="U378" s="3">
         <v>320.91</v>
       </c>
       <c r="V378" s="3">
         <v>0</v>
       </c>
       <c r="W378" s="3">
         <v>0</v>
       </c>
       <c r="X378" s="2">
         <v>0</v>
       </c>
       <c r="Y378" s="2">
         <v>320.91</v>
       </c>
       <c r="Z378" s="2">
         <v>80.57</v>
       </c>
       <c r="AA378" s="2">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="379" spans="1:27">
       <c r="A379" s="2">
         <v>376</v>
       </c>
       <c r="B379" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C379" s="2" t="s">
         <v>1489</v>
       </c>
       <c r="D379" s="2" t="s">
         <v>1490</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>1491</v>
       </c>
       <c r="F379" s="2">
         <v>40027114</v>
       </c>
       <c r="G379" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H379" s="3" t="s">
@@ -35969,63 +35891,63 @@
       <c r="N379" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O379" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P379" s="3">
         <v>3.6</v>
       </c>
       <c r="Q379" s="3">
         <v>113.24</v>
       </c>
       <c r="R379" s="3">
         <v>80.25</v>
       </c>
       <c r="S379" s="3">
         <v>12.39</v>
       </c>
       <c r="T379" s="3">
         <v>209.47</v>
       </c>
       <c r="U379" s="3">
         <v>3.6</v>
       </c>
       <c r="V379" s="3">
-        <v>113.24</v>
+        <v>114.12</v>
       </c>
       <c r="W379" s="3">
         <v>80.25</v>
       </c>
       <c r="X379" s="2">
         <v>12.39</v>
       </c>
       <c r="Y379" s="2">
-        <v>209.47</v>
+        <v>210.35</v>
       </c>
       <c r="Z379" s="2">
-        <v>12.26</v>
+        <v>12.31</v>
       </c>
       <c r="AA379" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="380" spans="1:27">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>1493</v>
       </c>
       <c r="D380" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1495</v>
       </c>
       <c r="F380" s="2">
         <v>40037179</v>
       </c>
       <c r="G380" s="2" t="s">
@@ -36065,51 +35987,51 @@
       <c r="S380" s="3">
         <v>0</v>
       </c>
       <c r="T380" s="3">
         <v>249.15</v>
       </c>
       <c r="U380" s="3">
         <v>239.96</v>
       </c>
       <c r="V380" s="3">
         <v>0</v>
       </c>
       <c r="W380" s="3">
         <v>9.19</v>
       </c>
       <c r="X380" s="2">
         <v>0</v>
       </c>
       <c r="Y380" s="2">
         <v>249.15</v>
       </c>
       <c r="Z380" s="2">
         <v>64.84</v>
       </c>
       <c r="AA380" s="2">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="381" spans="1:27">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C381" s="2" t="s">
         <v>1496</v>
       </c>
       <c r="D381" s="2" t="s">
         <v>1497</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="F381" s="2">
         <v>40057939</v>
       </c>
       <c r="G381" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H381" s="3" t="s">
@@ -36146,51 +36068,51 @@
       <c r="S381" s="3">
         <v>0</v>
       </c>
       <c r="T381" s="3">
         <v>504.19</v>
       </c>
       <c r="U381" s="3">
         <v>504.19</v>
       </c>
       <c r="V381" s="3">
         <v>0</v>
       </c>
       <c r="W381" s="3">
         <v>0</v>
       </c>
       <c r="X381" s="2">
         <v>0</v>
       </c>
       <c r="Y381" s="2">
         <v>504.19</v>
       </c>
       <c r="Z381" s="2">
         <v>46.58</v>
       </c>
       <c r="AA381" s="2">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="382" spans="1:27">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C382" s="2" t="s">
         <v>1501</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="F382" s="2">
         <v>40026338</v>
       </c>
       <c r="G382" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H382" s="3" t="s">
@@ -36637,53 +36559,51 @@
       </c>
       <c r="S387" s="3">
         <v>0</v>
       </c>
       <c r="T387" s="3">
         <v>32.87</v>
       </c>
       <c r="U387" s="3">
         <v>30.4</v>
       </c>
       <c r="V387" s="3">
         <v>0</v>
       </c>
       <c r="W387" s="3">
         <v>2.48</v>
       </c>
       <c r="X387" s="2">
         <v>0</v>
       </c>
       <c r="Y387" s="2">
         <v>32.87</v>
       </c>
       <c r="Z387" s="2">
         <v>10.79</v>
       </c>
-      <c r="AA387" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA387" s="2"/>
     </row>
     <row r="388" spans="1:27">
       <c r="A388" s="2">
         <v>385</v>
       </c>
       <c r="B388" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C388" s="2" t="s">
         <v>1523</v>
       </c>
       <c r="D388" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>1525</v>
       </c>
       <c r="F388" s="2">
         <v>40044729</v>
       </c>
       <c r="G388" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H388" s="3" t="s">
         <v>29</v>
@@ -36718,53 +36638,51 @@
       </c>
       <c r="S388" s="3">
         <v>0</v>
       </c>
       <c r="T388" s="3">
         <v>74.94</v>
       </c>
       <c r="U388" s="3">
         <v>68.55</v>
       </c>
       <c r="V388" s="3">
         <v>0</v>
       </c>
       <c r="W388" s="3">
         <v>6.38</v>
       </c>
       <c r="X388" s="2">
         <v>0</v>
       </c>
       <c r="Y388" s="2">
         <v>74.94</v>
       </c>
       <c r="Z388" s="2">
         <v>11.42</v>
       </c>
-      <c r="AA388" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA388" s="2"/>
     </row>
     <row r="389" spans="1:27">
       <c r="A389" s="2">
         <v>386</v>
       </c>
       <c r="B389" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C389" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="D389" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>1529</v>
       </c>
       <c r="F389" s="2">
         <v>40037318</v>
       </c>
       <c r="G389" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H389" s="3" t="s">
         <v>87</v>
@@ -37288,51 +37206,51 @@
       <c r="S395" s="3">
         <v>0</v>
       </c>
       <c r="T395" s="3">
         <v>192.48</v>
       </c>
       <c r="U395" s="3">
         <v>184.77</v>
       </c>
       <c r="V395" s="3">
         <v>0</v>
       </c>
       <c r="W395" s="3">
         <v>7.71</v>
       </c>
       <c r="X395" s="2">
         <v>0</v>
       </c>
       <c r="Y395" s="2">
         <v>192.48</v>
       </c>
       <c r="Z395" s="2">
         <v>12.45</v>
       </c>
       <c r="AA395" s="2">
-        <v>80</v>
+        <v>5</v>
       </c>
     </row>
     <row r="396" spans="1:27">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C396" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="D396" s="2" t="s">
         <v>1556</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1557</v>
       </c>
       <c r="F396" s="2">
         <v>40036918</v>
       </c>
       <c r="G396" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H396" s="3" t="s">
@@ -37528,53 +37446,51 @@
       </c>
       <c r="S398" s="3">
         <v>0</v>
       </c>
       <c r="T398" s="3">
         <v>551.08</v>
       </c>
       <c r="U398" s="3">
         <v>546.21</v>
       </c>
       <c r="V398" s="3">
         <v>0</v>
       </c>
       <c r="W398" s="3">
         <v>4.87</v>
       </c>
       <c r="X398" s="2">
         <v>0</v>
       </c>
       <c r="Y398" s="2">
         <v>551.08</v>
       </c>
       <c r="Z398" s="2">
         <v>48.42</v>
       </c>
-      <c r="AA398" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA398" s="2"/>
     </row>
     <row r="399" spans="1:27">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C399" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="D399" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1569</v>
       </c>
       <c r="F399" s="2">
         <v>40045614</v>
       </c>
       <c r="G399" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H399" s="3" t="s">
         <v>29</v>
@@ -37610,51 +37526,51 @@
       <c r="S399" s="3">
         <v>0</v>
       </c>
       <c r="T399" s="3">
         <v>1047.05</v>
       </c>
       <c r="U399" s="3">
         <v>1040.52</v>
       </c>
       <c r="V399" s="3">
         <v>0</v>
       </c>
       <c r="W399" s="3">
         <v>6.53</v>
       </c>
       <c r="X399" s="2">
         <v>0</v>
       </c>
       <c r="Y399" s="2">
         <v>1047.05</v>
       </c>
       <c r="Z399" s="2">
         <v>71.6</v>
       </c>
       <c r="AA399" s="2">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="400" spans="1:27">
       <c r="A400" s="2">
         <v>397</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C400" s="2" t="s">
         <v>1571</v>
       </c>
       <c r="D400" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1573</v>
       </c>
       <c r="F400" s="2">
         <v>40045607</v>
       </c>
       <c r="G400" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H400" s="3" t="s">
@@ -37691,51 +37607,51 @@
       <c r="S400" s="3">
         <v>0</v>
       </c>
       <c r="T400" s="3">
         <v>916.88</v>
       </c>
       <c r="U400" s="3">
         <v>916.88</v>
       </c>
       <c r="V400" s="3">
         <v>0</v>
       </c>
       <c r="W400" s="3">
         <v>0</v>
       </c>
       <c r="X400" s="2">
         <v>0</v>
       </c>
       <c r="Y400" s="2">
         <v>916.88</v>
       </c>
       <c r="Z400" s="2">
         <v>87.64</v>
       </c>
       <c r="AA400" s="2">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="401" spans="1:27">
       <c r="A401" s="2">
         <v>398</v>
       </c>
       <c r="B401" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C401" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="D401" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="F401" s="2">
         <v>40067406</v>
       </c>
       <c r="G401" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H401" s="3" t="s">
@@ -38175,109 +38091,109 @@
       <c r="S406" s="3">
         <v>0</v>
       </c>
       <c r="T406" s="3">
         <v>105.39</v>
       </c>
       <c r="U406" s="3">
         <v>105.39</v>
       </c>
       <c r="V406" s="3">
         <v>0</v>
       </c>
       <c r="W406" s="3">
         <v>0</v>
       </c>
       <c r="X406" s="2">
         <v>0</v>
       </c>
       <c r="Y406" s="2">
         <v>105.39</v>
       </c>
       <c r="Z406" s="2">
         <v>45.1</v>
       </c>
       <c r="AA406" s="2">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="407" spans="1:27">
       <c r="A407" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B407" s="6"/>
       <c r="C407" s="6"/>
       <c r="D407" s="6"/>
       <c r="E407" s="6"/>
       <c r="F407" s="6"/>
       <c r="G407" s="6"/>
       <c r="H407" s="7"/>
       <c r="I407" s="7"/>
       <c r="J407" s="7"/>
       <c r="K407" s="7">
         <v>247747.87</v>
       </c>
       <c r="L407" s="7">
         <v>7382.86</v>
       </c>
       <c r="M407" s="7">
         <v>255130.73</v>
       </c>
       <c r="N407" s="7"/>
       <c r="O407" s="7"/>
       <c r="P407" s="7">
         <v>105603.54</v>
       </c>
       <c r="Q407" s="7">
         <v>2203.22</v>
       </c>
       <c r="R407" s="7">
         <v>3776.51</v>
       </c>
       <c r="S407" s="7">
         <v>92.48</v>
       </c>
       <c r="T407" s="7">
         <v>111675.76</v>
       </c>
       <c r="U407" s="7">
-        <v>105459.41</v>
+        <v>105460.73</v>
       </c>
       <c r="V407" s="7">
-        <v>2227.62</v>
+        <v>2258</v>
       </c>
       <c r="W407" s="7">
         <v>3776.51</v>
       </c>
       <c r="X407" s="6">
         <v>92.48</v>
       </c>
       <c r="Y407" s="6">
-        <v>111556.02</v>
+        <v>111587.72</v>
       </c>
       <c r="Z407" s="6">
-        <v>43.73</v>
+        <v>43.74</v>
       </c>
       <c r="AA407" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>
     <mergeCell ref="AA2:AA3"/>
     <mergeCell ref="A407:J407"/>
   </mergeCells>