--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -7819,63 +7819,63 @@
       <c r="N33" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P33" s="3">
         <v>80.1</v>
       </c>
       <c r="Q33" s="3">
         <v>16.84</v>
       </c>
       <c r="R33" s="3">
         <v>14.03</v>
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>110.96</v>
       </c>
       <c r="U33" s="3">
         <v>80.1</v>
       </c>
       <c r="V33" s="3">
-        <v>18.59</v>
+        <v>19.48</v>
       </c>
       <c r="W33" s="3">
         <v>14.03</v>
       </c>
       <c r="X33" s="2">
         <v>0</v>
       </c>
       <c r="Y33" s="2">
-        <v>112.72</v>
+        <v>113.61</v>
       </c>
       <c r="Z33" s="2">
-        <v>42.13</v>
+        <v>42.46</v>
       </c>
       <c r="AA33" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F34" s="2">
         <v>40002864</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -8483,63 +8483,63 @@
       <c r="N41" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P41" s="3">
         <v>138.8</v>
       </c>
       <c r="Q41" s="3">
         <v>5.1</v>
       </c>
       <c r="R41" s="3">
         <v>23.29</v>
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>167.2</v>
       </c>
       <c r="U41" s="3">
         <v>138.8</v>
       </c>
       <c r="V41" s="3">
-        <v>10.86</v>
+        <v>11.88</v>
       </c>
       <c r="W41" s="3">
         <v>23.29</v>
       </c>
       <c r="X41" s="2">
         <v>0</v>
       </c>
       <c r="Y41" s="2">
-        <v>172.95</v>
+        <v>173.98</v>
       </c>
       <c r="Z41" s="2">
-        <v>35.67</v>
+        <v>35.88</v>
       </c>
       <c r="AA41" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F42" s="2">
         <v>40025632</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -10216,63 +10216,63 @@
       <c r="N62" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P62" s="3">
         <v>125.44</v>
       </c>
       <c r="Q62" s="3">
         <v>47.43</v>
       </c>
       <c r="R62" s="3">
         <v>12.02</v>
       </c>
       <c r="S62" s="3">
         <v>6.11</v>
       </c>
       <c r="T62" s="3">
         <v>191.01</v>
       </c>
       <c r="U62" s="3">
         <v>125.44</v>
       </c>
       <c r="V62" s="3">
-        <v>49.19</v>
+        <v>50.08</v>
       </c>
       <c r="W62" s="3">
         <v>12.02</v>
       </c>
       <c r="X62" s="2">
         <v>6.11</v>
       </c>
       <c r="Y62" s="2">
-        <v>192.77</v>
+        <v>193.66</v>
       </c>
       <c r="Z62" s="2">
-        <v>32.8</v>
+        <v>32.95</v>
       </c>
       <c r="AA62" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>278</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>279</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F63" s="2">
         <v>40013037</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -10546,63 +10546,63 @@
       <c r="N66" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P66" s="3">
         <v>227.06</v>
       </c>
       <c r="Q66" s="3">
         <v>49.4</v>
       </c>
       <c r="R66" s="3">
         <v>26.68</v>
       </c>
       <c r="S66" s="3">
         <v>9.37</v>
       </c>
       <c r="T66" s="3">
         <v>312.51</v>
       </c>
       <c r="U66" s="3">
         <v>227.04</v>
       </c>
       <c r="V66" s="3">
-        <v>52.91</v>
+        <v>54.69</v>
       </c>
       <c r="W66" s="3">
         <v>26.68</v>
       </c>
       <c r="X66" s="2">
         <v>9.37</v>
       </c>
       <c r="Y66" s="2">
-        <v>316.01</v>
+        <v>317.78</v>
       </c>
       <c r="Z66" s="2">
-        <v>47.19</v>
+        <v>47.46</v>
       </c>
       <c r="AA66" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>294</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F67" s="2">
         <v>40053017</v>
       </c>
       <c r="G67" s="2" t="s">
@@ -11852,63 +11852,63 @@
       <c r="N82" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P82" s="3">
         <v>2.26</v>
       </c>
       <c r="Q82" s="3">
         <v>12.89</v>
       </c>
       <c r="R82" s="3">
         <v>1.92</v>
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>17.07</v>
       </c>
       <c r="U82" s="3">
         <v>2.26</v>
       </c>
       <c r="V82" s="3">
-        <v>14.65</v>
+        <v>15.54</v>
       </c>
       <c r="W82" s="3">
         <v>1.92</v>
       </c>
       <c r="X82" s="2">
         <v>0</v>
       </c>
       <c r="Y82" s="2">
-        <v>18.82</v>
+        <v>19.71</v>
       </c>
       <c r="Z82" s="2">
-        <v>20.27</v>
+        <v>21.22</v>
       </c>
       <c r="AA82" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>364</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F83" s="2">
         <v>40058971</v>
       </c>
       <c r="G83" s="2" t="s">
@@ -15912,63 +15912,63 @@
       <c r="N132" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O132" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P132" s="3">
         <v>296.78</v>
       </c>
       <c r="Q132" s="3">
         <v>42.7</v>
       </c>
       <c r="R132" s="3">
         <v>72.22</v>
       </c>
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>411.69</v>
       </c>
       <c r="U132" s="3">
         <v>296.7</v>
       </c>
       <c r="V132" s="3">
-        <v>46.21</v>
+        <v>47.99</v>
       </c>
       <c r="W132" s="3">
         <v>72.22</v>
       </c>
       <c r="X132" s="2">
         <v>0</v>
       </c>
       <c r="Y132" s="2">
-        <v>415.13</v>
+        <v>416.91</v>
       </c>
       <c r="Z132" s="2">
-        <v>46.62</v>
+        <v>46.82</v>
       </c>
       <c r="AA132" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>581</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>582</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F133" s="2">
         <v>40037092</v>
       </c>
       <c r="G133" s="2" t="s">
@@ -17208,63 +17208,63 @@
       <c r="N148" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P148" s="3">
         <v>246.14</v>
       </c>
       <c r="Q148" s="3">
         <v>19.87</v>
       </c>
       <c r="R148" s="3">
         <v>28.64</v>
       </c>
       <c r="S148" s="3">
         <v>5.98</v>
       </c>
       <c r="T148" s="3">
         <v>300.63</v>
       </c>
       <c r="U148" s="3">
         <v>246.48</v>
       </c>
       <c r="V148" s="3">
-        <v>21.05</v>
+        <v>22.83</v>
       </c>
       <c r="W148" s="3">
         <v>28.64</v>
       </c>
       <c r="X148" s="2">
         <v>5.98</v>
       </c>
       <c r="Y148" s="2">
-        <v>302.15</v>
+        <v>303.93</v>
       </c>
       <c r="Z148" s="2">
-        <v>48.44</v>
+        <v>48.72</v>
       </c>
       <c r="AA148" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>646</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>647</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>648</v>
       </c>
       <c r="F149" s="2">
         <v>40056857</v>
       </c>
       <c r="G149" s="2" t="s">
@@ -17372,63 +17372,63 @@
       <c r="N150" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P150" s="3">
         <v>125.07</v>
       </c>
       <c r="Q150" s="3">
         <v>47.56</v>
       </c>
       <c r="R150" s="3">
         <v>5.25</v>
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>177.88</v>
       </c>
       <c r="U150" s="3">
         <v>132.27</v>
       </c>
       <c r="V150" s="3">
-        <v>54.44</v>
+        <v>57.1</v>
       </c>
       <c r="W150" s="3">
         <v>5.25</v>
       </c>
       <c r="X150" s="2">
         <v>0</v>
       </c>
       <c r="Y150" s="2">
-        <v>191.95</v>
+        <v>194.62</v>
       </c>
       <c r="Z150" s="2">
-        <v>79.96</v>
+        <v>81.07</v>
       </c>
       <c r="AA150" s="2">
         <v>90</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>653</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>654</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F151" s="2">
         <v>40020117</v>
       </c>
       <c r="G151" s="2" t="s">
@@ -18113,63 +18113,63 @@
       <c r="N159" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P159" s="3">
         <v>51.44</v>
       </c>
       <c r="Q159" s="3">
         <v>28.57</v>
       </c>
       <c r="R159" s="3">
         <v>1.29</v>
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>81.29</v>
       </c>
       <c r="U159" s="3">
         <v>53.8</v>
       </c>
       <c r="V159" s="3">
-        <v>30.32</v>
+        <v>31.21</v>
       </c>
       <c r="W159" s="3">
         <v>1.29</v>
       </c>
       <c r="X159" s="2">
         <v>0</v>
       </c>
       <c r="Y159" s="2">
-        <v>85.41</v>
+        <v>86.3</v>
       </c>
       <c r="Z159" s="2">
-        <v>46.34</v>
+        <v>46.82</v>
       </c>
       <c r="AA159" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>685</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>686</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>687</v>
       </c>
       <c r="F160" s="2">
         <v>40039769</v>
       </c>
       <c r="G160" s="2" t="s">
@@ -18443,63 +18443,63 @@
       <c r="N163" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P163" s="3">
         <v>252.16</v>
       </c>
       <c r="Q163" s="3">
         <v>24.97</v>
       </c>
       <c r="R163" s="3">
         <v>36.08</v>
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>313.21</v>
       </c>
       <c r="U163" s="3">
         <v>252.16</v>
       </c>
       <c r="V163" s="3">
-        <v>25.58</v>
+        <v>26.75</v>
       </c>
       <c r="W163" s="3">
         <v>36.08</v>
       </c>
       <c r="X163" s="2">
         <v>0</v>
       </c>
       <c r="Y163" s="2">
-        <v>313.82</v>
+        <v>314.99</v>
       </c>
       <c r="Z163" s="2">
-        <v>55.68</v>
+        <v>55.88</v>
       </c>
       <c r="AA163" s="2">
         <v>75</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>700</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>701</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F164" s="2">
         <v>40046565</v>
       </c>
       <c r="G164" s="2" t="s">
@@ -23363,66 +23363,66 @@
         <v>0</v>
       </c>
       <c r="M224" s="3">
         <v>59.78</v>
       </c>
       <c r="N224" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O224" s="3"/>
       <c r="P224" s="3">
         <v>51</v>
       </c>
       <c r="Q224" s="3">
         <v>0</v>
       </c>
       <c r="R224" s="3">
         <v>0</v>
       </c>
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>51</v>
       </c>
       <c r="U224" s="3">
-        <v>32.97</v>
+        <v>35.63</v>
       </c>
       <c r="V224" s="3">
         <v>0</v>
       </c>
       <c r="W224" s="3">
         <v>0</v>
       </c>
       <c r="X224" s="2">
         <v>0</v>
       </c>
       <c r="Y224" s="2">
-        <v>32.97</v>
+        <v>35.63</v>
       </c>
       <c r="Z224" s="2">
-        <v>55.16</v>
+        <v>59.6</v>
       </c>
       <c r="AA224" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="225" spans="1:27">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>933</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>934</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F225" s="2">
         <v>7394346</v>
       </c>
       <c r="G225" s="2" t="s">
@@ -28243,51 +28243,51 @@
       <c r="Y284" s="2">
         <v>20.01</v>
       </c>
       <c r="Z284" s="2">
         <v>73.36</v>
       </c>
       <c r="AA284" s="2"/>
     </row>
     <row r="285" spans="1:27">
       <c r="A285" s="2">
         <v>282</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C285" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="D285" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="F285" s="2">
-        <v>8365380</v>
+        <v>40042072</v>
       </c>
       <c r="G285" s="2" t="s">
         <v>426</v>
       </c>
       <c r="H285" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>1006</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>779</v>
       </c>
       <c r="K285" s="3">
         <v>122.75</v>
       </c>
       <c r="L285" s="3">
         <v>0</v>
       </c>
       <c r="M285" s="3">
         <v>122.75</v>
       </c>
       <c r="N285" s="3" t="s">
         <v>49</v>
       </c>
@@ -30551,63 +30551,63 @@
       <c r="N313" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O313" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P313" s="3">
         <v>79.93</v>
       </c>
       <c r="Q313" s="3">
         <v>59.6</v>
       </c>
       <c r="R313" s="3">
         <v>17.01</v>
       </c>
       <c r="S313" s="3">
         <v>6.73</v>
       </c>
       <c r="T313" s="3">
         <v>163.27</v>
       </c>
       <c r="U313" s="3">
         <v>79.93</v>
       </c>
       <c r="V313" s="3">
-        <v>59.6</v>
+        <v>60.19</v>
       </c>
       <c r="W313" s="3">
         <v>17.01</v>
       </c>
       <c r="X313" s="2">
         <v>6.73</v>
       </c>
       <c r="Y313" s="2">
-        <v>163.27</v>
+        <v>163.86</v>
       </c>
       <c r="Z313" s="2">
-        <v>22.03</v>
+        <v>22.11</v>
       </c>
       <c r="AA313" s="2">
         <v>62</v>
       </c>
     </row>
     <row r="314" spans="1:27">
       <c r="A314" s="2">
         <v>311</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>1259</v>
       </c>
       <c r="D314" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="F314" s="2">
         <v>40044705</v>
       </c>
       <c r="G314" s="2" t="s">
@@ -35891,63 +35891,63 @@
       <c r="N379" s="3" t="s">
         <v>82</v>
       </c>
       <c r="O379" s="3" t="s">
         <v>83</v>
       </c>
       <c r="P379" s="3">
         <v>3.6</v>
       </c>
       <c r="Q379" s="3">
         <v>113.24</v>
       </c>
       <c r="R379" s="3">
         <v>80.25</v>
       </c>
       <c r="S379" s="3">
         <v>12.39</v>
       </c>
       <c r="T379" s="3">
         <v>209.47</v>
       </c>
       <c r="U379" s="3">
         <v>3.6</v>
       </c>
       <c r="V379" s="3">
-        <v>114.12</v>
+        <v>115.3</v>
       </c>
       <c r="W379" s="3">
         <v>80.25</v>
       </c>
       <c r="X379" s="2">
         <v>12.39</v>
       </c>
       <c r="Y379" s="2">
-        <v>210.35</v>
+        <v>211.54</v>
       </c>
       <c r="Z379" s="2">
-        <v>12.31</v>
+        <v>12.38</v>
       </c>
       <c r="AA379" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="380" spans="1:27">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>1493</v>
       </c>
       <c r="D380" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1495</v>
       </c>
       <c r="F380" s="2">
         <v>40037179</v>
       </c>
       <c r="G380" s="2" t="s">
@@ -38134,63 +38134,63 @@
       </c>
       <c r="L407" s="7">
         <v>7382.86</v>
       </c>
       <c r="M407" s="7">
         <v>255130.73</v>
       </c>
       <c r="N407" s="7"/>
       <c r="O407" s="7"/>
       <c r="P407" s="7">
         <v>105603.54</v>
       </c>
       <c r="Q407" s="7">
         <v>2203.22</v>
       </c>
       <c r="R407" s="7">
         <v>3776.51</v>
       </c>
       <c r="S407" s="7">
         <v>92.48</v>
       </c>
       <c r="T407" s="7">
         <v>111675.76</v>
       </c>
       <c r="U407" s="7">
-        <v>105460.73</v>
+        <v>105463.39</v>
       </c>
       <c r="V407" s="7">
-        <v>2258</v>
+        <v>2273.51</v>
       </c>
       <c r="W407" s="7">
         <v>3776.51</v>
       </c>
       <c r="X407" s="6">
         <v>92.48</v>
       </c>
       <c r="Y407" s="6">
-        <v>111587.72</v>
+        <v>111605.9</v>
       </c>
       <c r="Z407" s="6">
         <v>43.74</v>
       </c>
       <c r="AA407" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:T2"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="Z2:Z3"/>