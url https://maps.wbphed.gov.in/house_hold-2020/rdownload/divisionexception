--- v6 (2026-08-28)
+++ v7 (2026-09-18)
@@ -690,51 +690,51 @@
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="7">
         <v>0</v>
       </c>
       <c r="D3" s="7">
         <v>0</v>
       </c>
       <c r="E3" s="7">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F3" s="7">
         <v>10</v>
       </c>
       <c r="G3" s="7">
         <v>2</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
@@ -849,51 +849,51 @@
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="7">
         <v>0</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7" s="7">
         <v>0</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
@@ -1002,93 +1002,93 @@
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="7">
         <v>0</v>
       </c>
       <c r="D11" s="7">
         <v>0</v>
       </c>
       <c r="E11" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" s="7">
         <v>0</v>
       </c>
       <c r="G11" s="7">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="7">
         <v>0</v>
       </c>
       <c r="D12" s="7">
         <v>601</v>
       </c>
       <c r="E12" s="7">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F12" s="7">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G12" s="7">
         <v>0</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
@@ -1119,90 +1119,90 @@
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="7">
         <v>0</v>
       </c>
       <c r="D14" s="7">
         <v>0</v>
       </c>
       <c r="E14" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F14" s="7">
         <v>2</v>
       </c>
       <c r="G14" s="7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="7">
         <v>0</v>
       </c>
       <c r="D15" s="7">
         <v>0</v>
       </c>
       <c r="E15" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F15" s="7">
         <v>92</v>
       </c>
       <c r="G15" s="7">
         <v>0</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
@@ -1275,51 +1275,51 @@
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="7">
         <v>0</v>
       </c>
       <c r="D18" s="7">
         <v>0</v>
       </c>
       <c r="E18" s="7">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="7">
         <v>0</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
@@ -1437,51 +1437,51 @@
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="7">
         <v>0</v>
       </c>
       <c r="D22" s="7">
         <v>0</v>
       </c>
       <c r="E22" s="7">
         <v>0</v>
       </c>
       <c r="F22" s="7">
         <v>402</v>
       </c>
       <c r="G22" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>28</v>
       </c>
@@ -1512,93 +1512,93 @@
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="7">
         <v>0</v>
       </c>
       <c r="D24" s="7">
         <v>0</v>
       </c>
       <c r="E24" s="7">
         <v>0</v>
       </c>
       <c r="F24" s="7">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="G24" s="7">
         <v>0</v>
       </c>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="7">
         <v>0</v>
       </c>
       <c r="D25" s="7">
         <v>0</v>
       </c>
       <c r="E25" s="7">
         <v>4</v>
       </c>
       <c r="F25" s="7">
         <v>1</v>
       </c>
       <c r="G25" s="7">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>31</v>
       </c>
@@ -1704,51 +1704,51 @@
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="7">
         <v>0</v>
       </c>
       <c r="D29" s="7">
         <v>0</v>
       </c>
       <c r="E29" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F29" s="7">
         <v>0</v>
       </c>
       <c r="G29" s="7">
         <v>0</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
@@ -1860,213 +1860,213 @@
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="7">
         <v>0</v>
       </c>
       <c r="D33" s="7">
         <v>0</v>
       </c>
       <c r="E33" s="7">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F33" s="7">
         <v>0</v>
       </c>
       <c r="G33" s="7">
         <v>4</v>
       </c>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="7">
         <v>0</v>
       </c>
       <c r="D34" s="7">
         <v>754</v>
       </c>
       <c r="E34" s="7">
         <v>0</v>
       </c>
       <c r="F34" s="7">
         <v>12</v>
       </c>
       <c r="G34" s="7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C35" s="7">
         <v>0</v>
       </c>
       <c r="D35" s="7">
         <v>0</v>
       </c>
       <c r="E35" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35" s="7">
         <v>200</v>
       </c>
       <c r="G35" s="7">
         <v>0</v>
       </c>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C36" s="7">
         <v>0</v>
       </c>
       <c r="D36" s="7">
         <v>0</v>
       </c>
       <c r="E36" s="7">
         <v>0</v>
       </c>
       <c r="F36" s="7">
         <v>82</v>
       </c>
       <c r="G36" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C37" s="7">
         <v>0</v>
       </c>
       <c r="D37" s="7">
         <v>0</v>
       </c>
       <c r="E37" s="7">
         <v>0</v>
       </c>
       <c r="F37" s="7">
         <v>11</v>
       </c>
       <c r="G37" s="7">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>43</v>
       </c>
@@ -2100,51 +2100,51 @@
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="7">
         <v>0</v>
       </c>
       <c r="D39" s="7">
         <v>0</v>
       </c>
       <c r="E39" s="7">
         <v>1</v>
       </c>
       <c r="F39" s="7">
         <v>0</v>
       </c>
       <c r="G39" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>45</v>
       </c>
@@ -2178,51 +2178,51 @@
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C41" s="7">
         <v>0</v>
       </c>
       <c r="D41" s="7">
         <v>0</v>
       </c>
       <c r="E41" s="7">
         <v>1</v>
       </c>
       <c r="F41" s="7">
         <v>24</v>
       </c>
       <c r="G41" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>47</v>
       </c>
@@ -2526,54 +2526,54 @@
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="7">
         <v>127</v>
       </c>
       <c r="D50" s="7">
         <v>0</v>
       </c>
       <c r="E50" s="7">
         <v>60</v>
       </c>
       <c r="F50" s="7">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="G50" s="7">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>56</v>
       </c>
@@ -2607,87 +2607,87 @@
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C52" s="7">
         <v>0</v>
       </c>
       <c r="D52" s="7">
         <v>0</v>
       </c>
       <c r="E52" s="7">
         <v>3</v>
       </c>
       <c r="F52" s="7">
         <v>643</v>
       </c>
       <c r="G52" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C53" s="7">
         <v>0</v>
       </c>
       <c r="D53" s="7">
         <v>0</v>
       </c>
       <c r="E53" s="7">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F53" s="7">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G53" s="7">
         <v>0</v>
       </c>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
@@ -2755,57 +2755,57 @@
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="8">
         <v>198</v>
       </c>
       <c r="D56" s="8">
         <v>1454</v>
       </c>
       <c r="E56" s="8">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="F56" s="8">
-        <v>3845</v>
+        <v>3847</v>
       </c>
       <c r="G56" s="8">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A56:B56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>