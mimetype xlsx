--- v7 (2026-09-18)
+++ v8 (2026-10-13)
@@ -690,96 +690,96 @@
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="7">
         <v>0</v>
       </c>
       <c r="D3" s="7">
         <v>0</v>
       </c>
       <c r="E3" s="7">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F3" s="7">
         <v>10</v>
       </c>
       <c r="G3" s="7">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="7">
         <v>0</v>
       </c>
       <c r="D4" s="7">
         <v>0</v>
       </c>
       <c r="E4" s="7">
         <v>11</v>
       </c>
       <c r="F4" s="7">
         <v>0</v>
       </c>
       <c r="G4" s="7">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>10</v>
       </c>
@@ -963,51 +963,51 @@
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="7">
         <v>0</v>
       </c>
       <c r="D10" s="7">
         <v>0</v>
       </c>
       <c r="E10" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F10" s="7">
         <v>14</v>
       </c>
       <c r="G10" s="7">
         <v>5</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
@@ -1119,90 +1119,90 @@
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="7">
         <v>0</v>
       </c>
       <c r="D14" s="7">
         <v>0</v>
       </c>
       <c r="E14" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>2</v>
       </c>
       <c r="G14" s="7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="7">
         <v>0</v>
       </c>
       <c r="D15" s="7">
         <v>0</v>
       </c>
       <c r="E15" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F15" s="7">
         <v>92</v>
       </c>
       <c r="G15" s="7">
         <v>0</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
@@ -1275,51 +1275,51 @@
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="7">
         <v>0</v>
       </c>
       <c r="D18" s="7">
         <v>0</v>
       </c>
       <c r="E18" s="7">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="7">
         <v>0</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
@@ -1434,171 +1434,171 @@
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="7">
         <v>0</v>
       </c>
       <c r="D22" s="7">
         <v>0</v>
       </c>
       <c r="E22" s="7">
         <v>0</v>
       </c>
       <c r="F22" s="7">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="G22" s="7">
         <v>0</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="7">
         <v>0</v>
       </c>
       <c r="D23" s="7">
         <v>0</v>
       </c>
       <c r="E23" s="7">
         <v>9</v>
       </c>
       <c r="F23" s="7">
         <v>280</v>
       </c>
       <c r="G23" s="7">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="7">
         <v>0</v>
       </c>
       <c r="D24" s="7">
         <v>0</v>
       </c>
       <c r="E24" s="7">
         <v>0</v>
       </c>
       <c r="F24" s="7">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="G24" s="7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="7">
         <v>0</v>
       </c>
       <c r="D25" s="7">
         <v>0</v>
       </c>
       <c r="E25" s="7">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F25" s="7">
         <v>1</v>
       </c>
       <c r="G25" s="7">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>31</v>
       </c>
@@ -1668,51 +1668,51 @@
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="7">
         <v>0</v>
       </c>
       <c r="D28" s="7">
         <v>0</v>
       </c>
       <c r="E28" s="7">
         <v>0</v>
       </c>
       <c r="F28" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G28" s="7">
         <v>0</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
@@ -1860,135 +1860,135 @@
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="7">
         <v>0</v>
       </c>
       <c r="D33" s="7">
         <v>0</v>
       </c>
       <c r="E33" s="7">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F33" s="7">
         <v>0</v>
       </c>
       <c r="G33" s="7">
         <v>4</v>
       </c>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="7">
         <v>0</v>
       </c>
       <c r="D34" s="7">
         <v>754</v>
       </c>
       <c r="E34" s="7">
         <v>0</v>
       </c>
       <c r="F34" s="7">
         <v>12</v>
       </c>
       <c r="G34" s="7">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C35" s="7">
         <v>0</v>
       </c>
       <c r="D35" s="7">
         <v>0</v>
       </c>
       <c r="E35" s="7">
         <v>0</v>
       </c>
       <c r="F35" s="7">
         <v>200</v>
       </c>
       <c r="G35" s="7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>41</v>
       </c>
@@ -2022,51 +2022,51 @@
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C37" s="7">
         <v>0</v>
       </c>
       <c r="D37" s="7">
         <v>0</v>
       </c>
       <c r="E37" s="7">
         <v>0</v>
       </c>
       <c r="F37" s="7">
         <v>11</v>
       </c>
       <c r="G37" s="7">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>43</v>
       </c>
@@ -2100,51 +2100,51 @@
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="7">
         <v>0</v>
       </c>
       <c r="D39" s="7">
         <v>0</v>
       </c>
       <c r="E39" s="7">
         <v>1</v>
       </c>
       <c r="F39" s="7">
         <v>0</v>
       </c>
       <c r="G39" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>45</v>
       </c>
@@ -2292,51 +2292,51 @@
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C44" s="7">
         <v>0</v>
       </c>
       <c r="D44" s="7">
         <v>0</v>
       </c>
       <c r="E44" s="7">
         <v>0</v>
       </c>
       <c r="F44" s="7">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="G44" s="7">
         <v>0</v>
       </c>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
@@ -2487,90 +2487,90 @@
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C49" s="7">
         <v>0</v>
       </c>
       <c r="D49" s="7">
         <v>0</v>
       </c>
       <c r="E49" s="7">
         <v>0</v>
       </c>
       <c r="F49" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G49" s="7">
         <v>0</v>
       </c>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="7">
         <v>127</v>
       </c>
       <c r="D50" s="7">
         <v>0</v>
       </c>
       <c r="E50" s="7">
         <v>60</v>
       </c>
       <c r="F50" s="7">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="G50" s="7">
         <v>3</v>
       </c>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
@@ -2607,87 +2607,87 @@
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C52" s="7">
         <v>0</v>
       </c>
       <c r="D52" s="7">
         <v>0</v>
       </c>
       <c r="E52" s="7">
         <v>3</v>
       </c>
       <c r="F52" s="7">
         <v>643</v>
       </c>
       <c r="G52" s="7">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C53" s="7">
         <v>0</v>
       </c>
       <c r="D53" s="7">
         <v>0</v>
       </c>
       <c r="E53" s="7">
         <v>11</v>
       </c>
       <c r="F53" s="7">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="G53" s="7">
         <v>0</v>
       </c>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
@@ -2755,57 +2755,57 @@
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="8">
         <v>198</v>
       </c>
       <c r="D56" s="8">
         <v>1454</v>
       </c>
       <c r="E56" s="8">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="F56" s="8">
-        <v>3847</v>
+        <v>3851</v>
       </c>
       <c r="G56" s="8">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A56:B56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>