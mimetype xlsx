--- v0 (2026-04-26)
+++ v1 (2026-05-18)
@@ -1534,51 +1534,51 @@
       </c>
       <c r="F4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4">
         <v>50.84</v>
       </c>
       <c r="O4" s="4">
-        <v>15.93</v>
+        <v>47.64</v>
       </c>
       <c r="P4" s="4">
         <v>100</v>
       </c>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>19</v>
       </c>
@@ -1642,51 +1642,51 @@
         <v>21</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4">
         <v>526.13</v>
       </c>
       <c r="O6" s="4">
-        <v>277.44</v>
+        <v>383.61</v>
       </c>
       <c r="P6" s="4">
         <v>65</v>
       </c>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>19</v>
       </c>
@@ -1697,51 +1697,51 @@
         <v>21</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4">
         <v>67.25</v>
       </c>
       <c r="O7" s="4">
-        <v>6.26</v>
+        <v>45.42</v>
       </c>
       <c r="P7" s="4">
         <v>25</v>
       </c>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>19</v>
       </c>
@@ -1752,51 +1752,51 @@
         <v>21</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4">
         <v>344.98</v>
       </c>
       <c r="O8" s="4">
-        <v>221</v>
+        <v>314.94</v>
       </c>
       <c r="P8" s="4">
         <v>100</v>
       </c>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>19</v>
       </c>
@@ -1805,51 +1805,51 @@
       </c>
       <c r="F9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="4"/>
       <c r="J9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N9" s="4">
         <v>43.15</v>
       </c>
       <c r="O9" s="4">
-        <v>0</v>
+        <v>38.31</v>
       </c>
       <c r="P9" s="4">
         <v>100</v>
       </c>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>19</v>
       </c>
@@ -1913,51 +1913,51 @@
         <v>21</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>51</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N11" s="4">
         <v>17.94</v>
       </c>
       <c r="O11" s="4">
-        <v>0</v>
+        <v>7.98</v>
       </c>
       <c r="P11" s="4">
         <v>40</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>19</v>
       </c>
@@ -1968,51 +1968,51 @@
         <v>21</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>55</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N12" s="4">
         <v>42.26</v>
       </c>
       <c r="O12" s="4">
-        <v>0</v>
+        <v>13.33</v>
       </c>
       <c r="P12" s="4">
         <v>60</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>19</v>
       </c>
@@ -2074,51 +2074,51 @@
       </c>
       <c r="F14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>60</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="4"/>
       <c r="J14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N14" s="4">
         <v>2.2</v>
       </c>
       <c r="O14" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="P14" s="4">
         <v>100</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>19</v>
       </c>
@@ -2127,51 +2127,51 @@
       </c>
       <c r="F15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="4"/>
       <c r="J15" s="4" t="s">
         <v>64</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N15" s="4">
         <v>2.2</v>
       </c>
       <c r="O15" s="4">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="P15" s="4">
         <v>100</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>19</v>
       </c>
@@ -2180,51 +2180,51 @@
       </c>
       <c r="F16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>65</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="4"/>
       <c r="J16" s="4" t="s">
         <v>66</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N16" s="4">
         <v>2.2</v>
       </c>
       <c r="O16" s="4">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="P16" s="4">
         <v>100</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>19</v>
       </c>
@@ -2235,51 +2235,51 @@
         <v>21</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>67</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="4" t="s">
         <v>68</v>
       </c>
       <c r="J17" s="4" t="s">
         <v>69</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N17" s="4">
         <v>34.14</v>
       </c>
       <c r="O17" s="4">
-        <v>0</v>
+        <v>14.76</v>
       </c>
       <c r="P17" s="4">
         <v>55</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>19</v>
       </c>
@@ -2343,51 +2343,51 @@
       </c>
       <c r="F19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="4"/>
       <c r="J19" s="4" t="s">
         <v>79</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N19" s="4">
         <v>7.57</v>
       </c>
       <c r="O19" s="4">
-        <v>5.14</v>
+        <v>7.19</v>
       </c>
       <c r="P19" s="4">
         <v>100</v>
       </c>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>19</v>
       </c>
@@ -2451,51 +2451,51 @@
       </c>
       <c r="F21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>84</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="4"/>
       <c r="J21" s="4" t="s">
         <v>85</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N21" s="4">
         <v>64.72</v>
       </c>
       <c r="O21" s="4">
-        <v>0</v>
+        <v>61.67</v>
       </c>
       <c r="P21" s="4">
         <v>100</v>
       </c>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>19</v>
       </c>
@@ -2608,51 +2608,51 @@
       </c>
       <c r="F24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>94</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="4"/>
       <c r="J24" s="4" t="s">
         <v>95</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L24" s="4"/>
       <c r="M24" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N24" s="4">
         <v>0.87</v>
       </c>
       <c r="O24" s="4">
-        <v>1.23</v>
+        <v>1.52</v>
       </c>
       <c r="P24" s="4">
         <v>40</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>19</v>
       </c>
@@ -2981,102 +2981,102 @@
         <v>21</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>118</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J31" s="4" t="s">
         <v>119</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L31" s="4"/>
       <c r="M31" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N31" s="4">
         <v>19.5</v>
       </c>
       <c r="O31" s="4">
-        <v>0</v>
+        <v>5.89</v>
       </c>
       <c r="P31" s="4">
         <v>60</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4" t="s">
         <v>122</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L32" s="4"/>
       <c r="M32" s="4" t="s">
         <v>26</v>
       </c>
       <c r="N32" s="4">
         <v>4.83</v>
       </c>
       <c r="O32" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="P32" s="4">
         <v>100</v>
       </c>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>19</v>
       </c>
@@ -3087,51 +3087,51 @@
         <v>21</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>124</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>68</v>
       </c>
       <c r="J33" s="4" t="s">
         <v>125</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L33" s="4"/>
       <c r="M33" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N33" s="4">
         <v>11.88</v>
       </c>
       <c r="O33" s="4">
-        <v>0</v>
+        <v>11.8</v>
       </c>
       <c r="P33" s="4">
         <v>100</v>
       </c>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>19</v>
       </c>
@@ -3142,51 +3142,51 @@
         <v>21</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>128</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I34" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J34" s="4" t="s">
         <v>129</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L34" s="4"/>
       <c r="M34" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N34" s="4">
         <v>25.15</v>
       </c>
       <c r="O34" s="4">
-        <v>0</v>
+        <v>24.64</v>
       </c>
       <c r="P34" s="4">
         <v>100</v>
       </c>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>19</v>
       </c>
@@ -3250,51 +3250,51 @@
         <v>21</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>135</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I36" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J36" s="4" t="s">
         <v>136</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L36" s="4"/>
       <c r="M36" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N36" s="4">
         <v>25.44</v>
       </c>
       <c r="O36" s="4">
-        <v>0</v>
+        <v>3.15</v>
       </c>
       <c r="P36" s="4">
         <v>50</v>
       </c>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>19</v>
       </c>
@@ -3358,51 +3358,51 @@
         <v>21</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>141</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J38" s="4" t="s">
         <v>142</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L38" s="4"/>
       <c r="M38" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N38" s="4">
         <v>25.4</v>
       </c>
       <c r="O38" s="4">
-        <v>0</v>
+        <v>11.87</v>
       </c>
       <c r="P38" s="4">
         <v>40</v>
       </c>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>19</v>
       </c>
@@ -3466,51 +3466,51 @@
       </c>
       <c r="F40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>147</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="4"/>
       <c r="J40" s="4" t="s">
         <v>148</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L40" s="4"/>
       <c r="M40" s="4" t="s">
         <v>149</v>
       </c>
       <c r="N40" s="4">
         <v>9.43</v>
       </c>
       <c r="O40" s="4">
-        <v>0</v>
+        <v>9.3</v>
       </c>
       <c r="P40" s="4">
         <v>100</v>
       </c>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>19</v>
       </c>
@@ -3519,51 +3519,51 @@
       </c>
       <c r="F41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>150</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I41" s="4"/>
       <c r="J41" s="4" t="s">
         <v>151</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L41" s="4"/>
       <c r="M41" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N41" s="4">
         <v>0.86</v>
       </c>
       <c r="O41" s="4">
-        <v>0</v>
+        <v>2.25</v>
       </c>
       <c r="P41" s="4">
         <v>50</v>
       </c>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>19</v>
       </c>
@@ -3574,51 +3574,51 @@
         <v>21</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>154</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I42" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J42" s="4" t="s">
         <v>155</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L42" s="4"/>
       <c r="M42" s="4" t="s">
         <v>157</v>
       </c>
       <c r="N42" s="4">
         <v>0.75</v>
       </c>
       <c r="O42" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="P42" s="4">
         <v>100</v>
       </c>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>19</v>
       </c>
@@ -3739,51 +3739,51 @@
         <v>21</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>164</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I45" s="4" t="s">
         <v>68</v>
       </c>
       <c r="J45" s="4" t="s">
         <v>165</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L45" s="4"/>
       <c r="M45" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N45" s="4">
         <v>7.04</v>
       </c>
       <c r="O45" s="4">
-        <v>0</v>
+        <v>6.33</v>
       </c>
       <c r="P45" s="4">
         <v>100</v>
       </c>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>19</v>
       </c>
@@ -3794,51 +3794,51 @@
         <v>21</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>166</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>167</v>
       </c>
       <c r="I46" s="4" t="s">
         <v>168</v>
       </c>
       <c r="J46" s="4" t="s">
         <v>169</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L46" s="4"/>
       <c r="M46" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N46" s="4">
         <v>0.81</v>
       </c>
       <c r="O46" s="4">
-        <v>0</v>
+        <v>2.06</v>
       </c>
       <c r="P46" s="4">
         <v>0</v>
       </c>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>19</v>
       </c>
@@ -3849,51 +3849,51 @@
         <v>21</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>171</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I47" s="4" t="s">
         <v>68</v>
       </c>
       <c r="J47" s="4" t="s">
         <v>172</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>173</v>
       </c>
       <c r="L47" s="4"/>
       <c r="M47" s="4" t="s">
         <v>174</v>
       </c>
       <c r="N47" s="4">
         <v>21.38</v>
       </c>
       <c r="O47" s="4">
-        <v>0</v>
+        <v>21.38</v>
       </c>
       <c r="P47" s="4">
         <v>100</v>
       </c>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>19</v>
       </c>
@@ -4336,51 +4336,51 @@
         <v>21</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>200</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I56" s="4" t="s">
         <v>68</v>
       </c>
       <c r="J56" s="4" t="s">
         <v>201</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L56" s="4"/>
       <c r="M56" s="4" t="s">
         <v>202</v>
       </c>
       <c r="N56" s="4">
         <v>8.29</v>
       </c>
       <c r="O56" s="4">
-        <v>0</v>
+        <v>8.21</v>
       </c>
       <c r="P56" s="4">
         <v>100</v>
       </c>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>19</v>
       </c>
@@ -4391,51 +4391,51 @@
         <v>21</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>203</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J57" s="4" t="s">
         <v>204</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L57" s="4"/>
       <c r="M57" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N57" s="4">
         <v>60.96</v>
       </c>
       <c r="O57" s="4">
-        <v>0</v>
+        <v>44.56</v>
       </c>
       <c r="P57" s="4">
         <v>60</v>
       </c>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>19</v>
       </c>
@@ -4501,51 +4501,51 @@
         <v>21</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>210</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I59" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J59" s="4" t="s">
         <v>211</v>
       </c>
       <c r="K59" s="4" t="s">
         <v>195</v>
       </c>
       <c r="L59" s="4"/>
       <c r="M59" s="4" t="s">
         <v>212</v>
       </c>
       <c r="N59" s="4">
         <v>0.78</v>
       </c>
       <c r="O59" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="P59" s="4">
         <v>100</v>
       </c>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>19</v>
       </c>
@@ -4556,51 +4556,51 @@
         <v>21</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>213</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>214</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>215</v>
       </c>
       <c r="J60" s="4" t="s">
         <v>216</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L60" s="4"/>
       <c r="M60" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N60" s="4">
         <v>0.86</v>
       </c>
       <c r="O60" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="P60" s="4">
         <v>50</v>
       </c>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>19</v>
       </c>
@@ -5263,51 +5263,51 @@
         <v>21</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>258</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I73" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J73" s="4" t="s">
         <v>259</v>
       </c>
       <c r="K73" s="4" t="s">
         <v>260</v>
       </c>
       <c r="L73" s="4"/>
       <c r="M73" s="4" t="s">
         <v>261</v>
       </c>
       <c r="N73" s="4">
         <v>7.03</v>
       </c>
       <c r="O73" s="4">
-        <v>0</v>
+        <v>3.49</v>
       </c>
       <c r="P73" s="4">
         <v>0</v>
       </c>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>19</v>
       </c>
@@ -5318,51 +5318,51 @@
         <v>21</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>262</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I74" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J74" s="4" t="s">
         <v>263</v>
       </c>
       <c r="K74" s="4" t="s">
         <v>264</v>
       </c>
       <c r="L74" s="4"/>
       <c r="M74" s="4" t="s">
         <v>265</v>
       </c>
       <c r="N74" s="4">
         <v>3.52</v>
       </c>
       <c r="O74" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="P74" s="4">
         <v>0</v>
       </c>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>19</v>
       </c>
@@ -5428,51 +5428,51 @@
         <v>21</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>269</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I76" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J76" s="4" t="s">
         <v>270</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>260</v>
       </c>
       <c r="L76" s="4"/>
       <c r="M76" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N76" s="4">
         <v>10.56</v>
       </c>
       <c r="O76" s="4">
-        <v>0</v>
+        <v>6.18</v>
       </c>
       <c r="P76" s="4">
         <v>0</v>
       </c>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>19</v>
       </c>
@@ -5538,51 +5538,51 @@
         <v>21</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>274</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I78" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J78" s="4" t="s">
         <v>275</v>
       </c>
       <c r="K78" s="4" t="s">
         <v>276</v>
       </c>
       <c r="L78" s="4"/>
       <c r="M78" s="4" t="s">
         <v>277</v>
       </c>
       <c r="N78" s="4">
         <v>0.97</v>
       </c>
       <c r="O78" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="P78" s="4">
         <v>0</v>
       </c>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D79" s="10" t="s">
         <v>19</v>
       </c>
@@ -5813,51 +5813,51 @@
         <v>21</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>266</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I83" s="4" t="s">
         <v>74</v>
       </c>
       <c r="J83" s="4" t="s">
         <v>290</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>291</v>
       </c>
       <c r="L83" s="4"/>
       <c r="M83" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N83" s="4">
         <v>0.6</v>
       </c>
       <c r="O83" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="P83" s="4">
         <v>0</v>
       </c>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>19</v>
       </c>
@@ -6011,54 +6011,54 @@
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="7" t="s">
         <v>301</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="7"/>
       <c r="D87" s="11"/>
       <c r="E87" s="7"/>
       <c r="F87" s="7"/>
       <c r="G87" s="11"/>
       <c r="H87" s="8"/>
       <c r="I87" s="8"/>
       <c r="J87" s="8"/>
       <c r="K87" s="8"/>
       <c r="L87" s="8"/>
       <c r="M87" s="8"/>
       <c r="N87" s="8">
         <v>2784.1</v>
       </c>
       <c r="O87" s="8">
-        <v>635.48</v>
+        <v>1222.83</v>
       </c>
       <c r="P87" s="8">
-        <v>22.83</v>
+        <v>43.92</v>
       </c>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A87:M87"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>