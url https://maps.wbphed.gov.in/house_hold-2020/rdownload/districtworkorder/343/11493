--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -885,51 +885,51 @@
         <v>21</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="N4" s="4">
         <v>14.18</v>
       </c>
       <c r="O4" s="4">
-        <v>0</v>
+        <v>13.06</v>
       </c>
       <c r="P4" s="4">
         <v>100</v>
       </c>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>19</v>
       </c>
@@ -938,51 +938,51 @@
       </c>
       <c r="F5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="4"/>
       <c r="I5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4">
         <v>0</v>
       </c>
       <c r="O5" s="4">
-        <v>0</v>
+        <v>6.38</v>
       </c>
       <c r="P5" s="4">
         <v>0</v>
       </c>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>19</v>
       </c>
@@ -993,51 +993,51 @@
         <v>21</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4">
         <v>119.84</v>
       </c>
       <c r="O6" s="4">
-        <v>0</v>
+        <v>57.85</v>
       </c>
       <c r="P6" s="4">
         <v>90</v>
       </c>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>19</v>
       </c>
@@ -1046,51 +1046,51 @@
       </c>
       <c r="F7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4">
         <v>2.51</v>
       </c>
       <c r="O7" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="P7" s="4">
         <v>100</v>
       </c>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>19</v>
       </c>
@@ -1101,51 +1101,51 @@
         <v>21</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>45</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N8" s="4">
         <v>1.59</v>
       </c>
       <c r="O8" s="4">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="P8" s="4">
         <v>100</v>
       </c>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>19</v>
       </c>
@@ -1266,51 +1266,51 @@
         <v>21</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>58</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N11" s="4">
         <v>0.88</v>
       </c>
       <c r="O11" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="P11" s="4">
         <v>100</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>19</v>
       </c>
@@ -1374,51 +1374,51 @@
       </c>
       <c r="F13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>28</v>
       </c>
       <c r="I13" s="4"/>
       <c r="J13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="4">
         <v>2.97</v>
       </c>
       <c r="O13" s="4">
-        <v>0</v>
+        <v>2.97</v>
       </c>
       <c r="P13" s="4">
         <v>100</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>19</v>
       </c>
@@ -1627,54 +1627,54 @@
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="11"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="11"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8">
         <v>303.88</v>
       </c>
       <c r="O18" s="8">
-        <v>0</v>
+        <v>85.11</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>28.01</v>
       </c>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A18:M18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>