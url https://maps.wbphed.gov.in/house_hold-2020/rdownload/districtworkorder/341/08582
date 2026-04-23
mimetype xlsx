--- v0 (2025-12-13)
+++ v1 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="533">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="536">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
     <t>Work Name</t>
   </si>
   <si>
@@ -1608,50 +1608,59 @@
     <t>3975/HD</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>Continuation order for Hiring of 1(One) no. Inspection vehicle (BS-III/IV) (Commercial) car under the disposal of the Assistant Engineer for Bally-Jagacha Surface Based Piped Water Supply Scheme. Government of West Bengal (for three months from 01/10/2025 to 31/12/2025) under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>4021/HD</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Bally Jagacha &amp; Panchla Block)</t>
   </si>
   <si>
     <t>4118/HD</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>JHARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Tantulkuli PWSS, and Joypur CT PWSS of Bally Jagacha block ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>234/HSSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2031,51 +2040,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W176"/>
+  <dimension ref="A1:W177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2172,51 +2181,51 @@
       <c r="E3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="4"/>
       <c r="M3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="N3" s="4">
         <v>628.72</v>
       </c>
       <c r="O3" s="4">
-        <v>259.01</v>
+        <v>179.97</v>
       </c>
       <c r="P3" s="4">
         <v>25</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>19</v>
       </c>
@@ -4592,51 +4601,51 @@
       </c>
       <c r="F49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>156</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I49" s="4"/>
       <c r="J49" s="4" t="s">
         <v>157</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L49" s="4"/>
       <c r="M49" s="4" t="s">
         <v>158</v>
       </c>
       <c r="N49" s="4">
         <v>7.94</v>
       </c>
       <c r="O49" s="4">
-        <v>7.25</v>
+        <v>4.63</v>
       </c>
       <c r="P49" s="4">
         <v>100</v>
       </c>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>19</v>
       </c>
@@ -5387,51 +5396,51 @@
         <v>21</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>206</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I64" s="4" t="s">
         <v>207</v>
       </c>
       <c r="J64" s="4" t="s">
         <v>208</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L64" s="4"/>
       <c r="M64" s="4" t="s">
         <v>210</v>
       </c>
       <c r="N64" s="4">
         <v>6.79</v>
       </c>
       <c r="O64" s="4">
-        <v>6.75</v>
+        <v>0</v>
       </c>
       <c r="P64" s="4">
         <v>100</v>
       </c>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>19</v>
       </c>
@@ -5601,51 +5610,51 @@
         <v>21</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>221</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I68" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J68" s="4" t="s">
         <v>223</v>
       </c>
       <c r="K68" s="4" t="s">
         <v>185</v>
       </c>
       <c r="L68" s="4"/>
       <c r="M68" s="4" t="s">
         <v>224</v>
       </c>
       <c r="N68" s="4">
         <v>32.38</v>
       </c>
       <c r="O68" s="4">
-        <v>24.54</v>
+        <v>0</v>
       </c>
       <c r="P68" s="4">
         <v>30</v>
       </c>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>19</v>
       </c>
@@ -5925,51 +5934,51 @@
         <v>21</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>241</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>242</v>
       </c>
       <c r="I74" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J74" s="4" t="s">
         <v>243</v>
       </c>
       <c r="K74" s="4" t="s">
         <v>230</v>
       </c>
       <c r="L74" s="4"/>
       <c r="M74" s="4" t="s">
         <v>244</v>
       </c>
       <c r="N74" s="4">
         <v>6.12</v>
       </c>
       <c r="O74" s="4">
-        <v>5.82</v>
+        <v>0</v>
       </c>
       <c r="P74" s="4">
         <v>100</v>
       </c>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>19</v>
       </c>
@@ -6033,51 +6042,51 @@
         <v>21</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>248</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>249</v>
       </c>
       <c r="I76" s="4" t="s">
         <v>207</v>
       </c>
       <c r="J76" s="4" t="s">
         <v>250</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L76" s="4"/>
       <c r="M76" s="4" t="s">
         <v>251</v>
       </c>
       <c r="N76" s="4">
         <v>6.71</v>
       </c>
       <c r="O76" s="4">
-        <v>4.54</v>
+        <v>0</v>
       </c>
       <c r="P76" s="4">
         <v>70</v>
       </c>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>19</v>
       </c>
@@ -6086,51 +6095,51 @@
       </c>
       <c r="F77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>252</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I77" s="4"/>
       <c r="J77" s="4" t="s">
         <v>253</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>254</v>
       </c>
       <c r="L77" s="4"/>
       <c r="M77" s="4" t="s">
         <v>236</v>
       </c>
       <c r="N77" s="4">
         <v>0.88</v>
       </c>
       <c r="O77" s="4">
-        <v>0.85</v>
+        <v>0</v>
       </c>
       <c r="P77" s="4">
         <v>100</v>
       </c>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>19</v>
       </c>
@@ -6139,51 +6148,51 @@
       </c>
       <c r="F78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>255</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4" t="s">
         <v>256</v>
       </c>
       <c r="K78" s="4" t="s">
         <v>254</v>
       </c>
       <c r="L78" s="4"/>
       <c r="M78" s="4" t="s">
         <v>257</v>
       </c>
       <c r="N78" s="4">
         <v>0.82</v>
       </c>
       <c r="O78" s="4">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="P78" s="4">
         <v>100</v>
       </c>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D79" s="10" t="s">
         <v>19</v>
       </c>
@@ -6192,51 +6201,51 @@
       </c>
       <c r="F79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>258</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4" t="s">
         <v>259</v>
       </c>
       <c r="K79" s="4" t="s">
         <v>260</v>
       </c>
       <c r="L79" s="4"/>
       <c r="M79" s="4" t="s">
         <v>261</v>
       </c>
       <c r="N79" s="4">
         <v>0.88</v>
       </c>
       <c r="O79" s="4">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="P79" s="4">
         <v>100</v>
       </c>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>19</v>
       </c>
@@ -6250,51 +6259,51 @@
         <v>262</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I80" s="4" t="s">
         <v>141</v>
       </c>
       <c r="J80" s="4" t="s">
         <v>263</v>
       </c>
       <c r="K80" s="4" t="s">
         <v>260</v>
       </c>
       <c r="L80" s="4"/>
       <c r="M80" s="4" t="s">
         <v>264</v>
       </c>
       <c r="N80" s="4">
         <v>0.79</v>
       </c>
       <c r="O80" s="4">
         <v>0</v>
       </c>
       <c r="P80" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>20</v>
       </c>
@@ -6353,51 +6362,51 @@
       </c>
       <c r="F82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>269</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>242</v>
       </c>
       <c r="I82" s="4"/>
       <c r="J82" s="4" t="s">
         <v>270</v>
       </c>
       <c r="K82" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L82" s="4"/>
       <c r="M82" s="4" t="s">
         <v>268</v>
       </c>
       <c r="N82" s="4">
         <v>0.8</v>
       </c>
       <c r="O82" s="4">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="P82" s="4">
         <v>50</v>
       </c>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>19</v>
       </c>
@@ -6406,51 +6415,51 @@
       </c>
       <c r="F83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>272</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I83" s="4"/>
       <c r="J83" s="4" t="s">
         <v>79</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>239</v>
       </c>
       <c r="L83" s="4"/>
       <c r="M83" s="4" t="s">
         <v>273</v>
       </c>
       <c r="N83" s="4">
         <v>6.16</v>
       </c>
       <c r="O83" s="4">
-        <v>5.82</v>
+        <v>0</v>
       </c>
       <c r="P83" s="4">
         <v>100</v>
       </c>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>19</v>
       </c>
@@ -6461,51 +6470,51 @@
         <v>21</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>274</v>
       </c>
       <c r="H84" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I84" s="4" t="s">
         <v>275</v>
       </c>
       <c r="J84" s="4" t="s">
         <v>276</v>
       </c>
       <c r="K84" s="4" t="s">
         <v>277</v>
       </c>
       <c r="L84" s="4"/>
       <c r="M84" s="4" t="s">
         <v>278</v>
       </c>
       <c r="N84" s="4">
         <v>14.52</v>
       </c>
       <c r="O84" s="4">
-        <v>10.42</v>
+        <v>0</v>
       </c>
       <c r="P84" s="4">
         <v>100</v>
       </c>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
       <c r="S84" s="1"/>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>19</v>
       </c>
@@ -6516,51 +6525,51 @@
         <v>21</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>279</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I85" s="4" t="s">
         <v>280</v>
       </c>
       <c r="J85" s="4" t="s">
         <v>281</v>
       </c>
       <c r="K85" s="4" t="s">
         <v>282</v>
       </c>
       <c r="L85" s="4"/>
       <c r="M85" s="4" t="s">
         <v>283</v>
       </c>
       <c r="N85" s="4">
         <v>12.51</v>
       </c>
       <c r="O85" s="4">
-        <v>10.34</v>
+        <v>0</v>
       </c>
       <c r="P85" s="4">
         <v>100</v>
       </c>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>19</v>
       </c>
@@ -6679,102 +6688,102 @@
       </c>
       <c r="F88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>292</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I88" s="4"/>
       <c r="J88" s="4" t="s">
         <v>293</v>
       </c>
       <c r="K88" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L88" s="4"/>
       <c r="M88" s="4" t="s">
         <v>294</v>
       </c>
       <c r="N88" s="4">
         <v>139.27</v>
       </c>
       <c r="O88" s="4">
-        <v>158.01</v>
+        <v>153.79</v>
       </c>
       <c r="P88" s="4">
         <v>100</v>
       </c>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>295</v>
       </c>
       <c r="H89" s="4"/>
       <c r="I89" s="4"/>
       <c r="J89" s="4" t="s">
         <v>296</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>297</v>
       </c>
       <c r="L89" s="4"/>
       <c r="M89" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N89" s="4">
         <v>0.52</v>
       </c>
       <c r="O89" s="4">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="P89" s="4">
         <v>100</v>
       </c>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>19</v>
       </c>
@@ -6783,51 +6792,51 @@
       </c>
       <c r="F90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>298</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>242</v>
       </c>
       <c r="I90" s="4"/>
       <c r="J90" s="4" t="s">
         <v>299</v>
       </c>
       <c r="K90" s="4" t="s">
         <v>300</v>
       </c>
       <c r="L90" s="4"/>
       <c r="M90" s="4" t="s">
         <v>268</v>
       </c>
       <c r="N90" s="4">
         <v>0.98</v>
       </c>
       <c r="O90" s="4">
-        <v>0.81</v>
+        <v>0</v>
       </c>
       <c r="P90" s="4">
         <v>50</v>
       </c>
       <c r="Q90" s="1"/>
       <c r="R90" s="1"/>
       <c r="S90" s="1"/>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>19</v>
       </c>
@@ -6836,51 +6845,51 @@
       </c>
       <c r="F91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>301</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I91" s="4"/>
       <c r="J91" s="4" t="s">
         <v>302</v>
       </c>
       <c r="K91" s="4" t="s">
         <v>303</v>
       </c>
       <c r="L91" s="4"/>
       <c r="M91" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N91" s="4">
         <v>0.79</v>
       </c>
       <c r="O91" s="4">
-        <v>0.51</v>
+        <v>0</v>
       </c>
       <c r="P91" s="4">
         <v>100</v>
       </c>
       <c r="Q91" s="1"/>
       <c r="R91" s="1"/>
       <c r="S91" s="1"/>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>19</v>
       </c>
@@ -9105,51 +9114,51 @@
       <c r="E134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G134" s="10" t="s">
         <v>401</v>
       </c>
       <c r="H134" s="4"/>
       <c r="I134" s="4"/>
       <c r="J134" s="4" t="s">
         <v>402</v>
       </c>
       <c r="K134" s="4" t="s">
         <v>403</v>
       </c>
       <c r="L134" s="4"/>
       <c r="M134" s="4" t="s">
         <v>404</v>
       </c>
       <c r="N134" s="4">
         <v>19.12</v>
       </c>
       <c r="O134" s="4">
-        <v>19.12</v>
+        <v>0</v>
       </c>
       <c r="P134" s="4">
         <v>100</v>
       </c>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>19</v>
       </c>
@@ -9160,51 +9169,51 @@
         <v>21</v>
       </c>
       <c r="G135" s="10" t="s">
         <v>405</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I135" s="4" t="s">
         <v>275</v>
       </c>
       <c r="J135" s="4" t="s">
         <v>406</v>
       </c>
       <c r="K135" s="4" t="s">
         <v>407</v>
       </c>
       <c r="L135" s="4"/>
       <c r="M135" s="4" t="s">
         <v>408</v>
       </c>
       <c r="N135" s="4">
         <v>2.04</v>
       </c>
       <c r="O135" s="4">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="P135" s="4">
         <v>100</v>
       </c>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>19</v>
       </c>
@@ -9213,51 +9222,51 @@
       </c>
       <c r="F136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G136" s="10" t="s">
         <v>409</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I136" s="4"/>
       <c r="J136" s="4" t="s">
         <v>410</v>
       </c>
       <c r="K136" s="4" t="s">
         <v>411</v>
       </c>
       <c r="L136" s="4"/>
       <c r="M136" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N136" s="4">
         <v>0.79</v>
       </c>
       <c r="O136" s="4">
-        <v>0.63</v>
+        <v>0</v>
       </c>
       <c r="P136" s="4">
         <v>100</v>
       </c>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>19</v>
       </c>
@@ -9266,51 +9275,51 @@
       </c>
       <c r="F137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G137" s="10" t="s">
         <v>412</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I137" s="4"/>
       <c r="J137" s="4" t="s">
         <v>413</v>
       </c>
       <c r="K137" s="4" t="s">
         <v>414</v>
       </c>
       <c r="L137" s="4"/>
       <c r="M137" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N137" s="4">
         <v>1</v>
       </c>
       <c r="O137" s="4">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="P137" s="4">
         <v>20</v>
       </c>
       <c r="Q137" s="1"/>
       <c r="R137" s="1"/>
       <c r="S137" s="1"/>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>19</v>
       </c>
@@ -9321,51 +9330,51 @@
         <v>21</v>
       </c>
       <c r="G138" s="10" t="s">
         <v>415</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I138" s="4" t="s">
         <v>416</v>
       </c>
       <c r="J138" s="4" t="s">
         <v>417</v>
       </c>
       <c r="K138" s="4" t="s">
         <v>418</v>
       </c>
       <c r="L138" s="4"/>
       <c r="M138" s="4" t="s">
         <v>342</v>
       </c>
       <c r="N138" s="4">
         <v>38.43</v>
       </c>
       <c r="O138" s="4">
-        <v>29.21</v>
+        <v>0</v>
       </c>
       <c r="P138" s="4">
         <v>90</v>
       </c>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>19</v>
       </c>
@@ -9376,51 +9385,51 @@
         <v>21</v>
       </c>
       <c r="G139" s="10" t="s">
         <v>419</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I139" s="4" t="s">
         <v>275</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>420</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>421</v>
       </c>
       <c r="L139" s="4"/>
       <c r="M139" s="4" t="s">
         <v>278</v>
       </c>
       <c r="N139" s="4">
         <v>31.53</v>
       </c>
       <c r="O139" s="4">
-        <v>27.63</v>
+        <v>0</v>
       </c>
       <c r="P139" s="4">
         <v>100</v>
       </c>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>19</v>
       </c>
@@ -9486,104 +9495,104 @@
         <v>21</v>
       </c>
       <c r="G141" s="10" t="s">
         <v>426</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I141" s="4" t="s">
         <v>275</v>
       </c>
       <c r="J141" s="4" t="s">
         <v>427</v>
       </c>
       <c r="K141" s="4" t="s">
         <v>428</v>
       </c>
       <c r="L141" s="4"/>
       <c r="M141" s="4" t="s">
         <v>429</v>
       </c>
       <c r="N141" s="4">
         <v>28.36</v>
       </c>
       <c r="O141" s="4">
-        <v>20.7</v>
+        <v>0</v>
       </c>
       <c r="P141" s="4">
         <v>100</v>
       </c>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>430</v>
       </c>
       <c r="H142" s="4"/>
       <c r="I142" s="4" t="s">
-        <v>141</v>
+        <v>416</v>
       </c>
       <c r="J142" s="4" t="s">
         <v>184</v>
       </c>
       <c r="K142" s="4" t="s">
         <v>431</v>
       </c>
       <c r="L142" s="4"/>
       <c r="M142" s="4" t="s">
         <v>432</v>
       </c>
       <c r="N142" s="4">
         <v>59.58</v>
       </c>
       <c r="O142" s="4">
-        <v>27.55</v>
+        <v>0</v>
       </c>
       <c r="P142" s="4">
         <v>50</v>
       </c>
       <c r="Q142" s="1"/>
       <c r="R142" s="1"/>
       <c r="S142" s="1"/>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>19</v>
       </c>
@@ -9594,51 +9603,51 @@
         <v>21</v>
       </c>
       <c r="G143" s="10" t="s">
         <v>433</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>249</v>
       </c>
       <c r="I143" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J143" s="4" t="s">
         <v>434</v>
       </c>
       <c r="K143" s="4" t="s">
         <v>435</v>
       </c>
       <c r="L143" s="4"/>
       <c r="M143" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N143" s="4">
         <v>0.99</v>
       </c>
       <c r="O143" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="P143" s="4">
         <v>0</v>
       </c>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>19</v>
       </c>
@@ -9647,51 +9656,51 @@
       </c>
       <c r="F144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>437</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I144" s="4"/>
       <c r="J144" s="4" t="s">
         <v>438</v>
       </c>
       <c r="K144" s="4" t="s">
         <v>439</v>
       </c>
       <c r="L144" s="4"/>
       <c r="M144" s="4" t="s">
         <v>432</v>
       </c>
       <c r="N144" s="4">
         <v>95.69</v>
       </c>
       <c r="O144" s="4">
-        <v>95.69</v>
+        <v>0</v>
       </c>
       <c r="P144" s="4">
         <v>100</v>
       </c>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>19</v>
       </c>
@@ -9700,51 +9709,51 @@
       </c>
       <c r="F145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G145" s="10" t="s">
         <v>440</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I145" s="4"/>
       <c r="J145" s="4" t="s">
         <v>441</v>
       </c>
       <c r="K145" s="4" t="s">
         <v>442</v>
       </c>
       <c r="L145" s="4"/>
       <c r="M145" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N145" s="4">
         <v>1</v>
       </c>
       <c r="O145" s="4">
-        <v>0.91</v>
+        <v>0</v>
       </c>
       <c r="P145" s="4">
         <v>0</v>
       </c>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>19</v>
       </c>
@@ -9810,51 +9819,51 @@
         <v>21</v>
       </c>
       <c r="G147" s="10" t="s">
         <v>447</v>
       </c>
       <c r="H147" s="4" t="s">
         <v>249</v>
       </c>
       <c r="I147" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J147" s="4" t="s">
         <v>448</v>
       </c>
       <c r="K147" s="4" t="s">
         <v>449</v>
       </c>
       <c r="L147" s="4"/>
       <c r="M147" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N147" s="4">
         <v>1</v>
       </c>
       <c r="O147" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="P147" s="4">
         <v>0</v>
       </c>
       <c r="Q147" s="1"/>
       <c r="R147" s="1"/>
       <c r="S147" s="1"/>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D148" s="10" t="s">
         <v>19</v>
       </c>
@@ -9865,51 +9874,51 @@
         <v>21</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>450</v>
       </c>
       <c r="H148" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I148" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J148" s="4" t="s">
         <v>452</v>
       </c>
       <c r="K148" s="4" t="s">
         <v>414</v>
       </c>
       <c r="L148" s="4"/>
       <c r="M148" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N148" s="4">
         <v>0.79</v>
       </c>
       <c r="O148" s="4">
-        <v>0.73</v>
+        <v>0</v>
       </c>
       <c r="P148" s="4">
         <v>0</v>
       </c>
       <c r="Q148" s="1"/>
       <c r="R148" s="1"/>
       <c r="S148" s="1"/>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D149" s="10" t="s">
         <v>19</v>
       </c>
@@ -9920,51 +9929,51 @@
         <v>21</v>
       </c>
       <c r="G149" s="10" t="s">
         <v>454</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I149" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J149" s="4" t="s">
         <v>455</v>
       </c>
       <c r="K149" s="4" t="s">
         <v>456</v>
       </c>
       <c r="L149" s="4"/>
       <c r="M149" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N149" s="4">
         <v>0.79</v>
       </c>
       <c r="O149" s="4">
-        <v>0.76</v>
+        <v>0</v>
       </c>
       <c r="P149" s="4">
         <v>0</v>
       </c>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D150" s="10" t="s">
         <v>19</v>
       </c>
@@ -9975,51 +9984,51 @@
         <v>21</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>457</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I150" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J150" s="4" t="s">
         <v>458</v>
       </c>
       <c r="K150" s="4" t="s">
         <v>459</v>
       </c>
       <c r="L150" s="4"/>
       <c r="M150" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N150" s="4">
         <v>0.79</v>
       </c>
       <c r="O150" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="P150" s="4">
         <v>0</v>
       </c>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D151" s="10" t="s">
         <v>19</v>
       </c>
@@ -10030,51 +10039,51 @@
         <v>21</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>460</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I151" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J151" s="4" t="s">
         <v>461</v>
       </c>
       <c r="K151" s="4" t="s">
         <v>462</v>
       </c>
       <c r="L151" s="4"/>
       <c r="M151" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N151" s="4">
         <v>0.79</v>
       </c>
       <c r="O151" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="P151" s="4">
         <v>0</v>
       </c>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D152" s="10" t="s">
         <v>19</v>
       </c>
@@ -10083,51 +10092,51 @@
       </c>
       <c r="F152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>463</v>
       </c>
       <c r="H152" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I152" s="4"/>
       <c r="J152" s="4" t="s">
         <v>464</v>
       </c>
       <c r="K152" s="4" t="s">
         <v>462</v>
       </c>
       <c r="L152" s="4"/>
       <c r="M152" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N152" s="4">
         <v>1</v>
       </c>
       <c r="O152" s="4">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="P152" s="4">
         <v>0</v>
       </c>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D153" s="10" t="s">
         <v>19</v>
       </c>
@@ -10299,51 +10308,51 @@
         <v>21</v>
       </c>
       <c r="G156" s="10" t="s">
         <v>472</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I156" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J156" s="4" t="s">
         <v>473</v>
       </c>
       <c r="K156" s="4" t="s">
         <v>474</v>
       </c>
       <c r="L156" s="4"/>
       <c r="M156" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N156" s="4">
         <v>0.79</v>
       </c>
       <c r="O156" s="4">
-        <v>0.63</v>
+        <v>0</v>
       </c>
       <c r="P156" s="4">
         <v>0</v>
       </c>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D157" s="10" t="s">
         <v>19</v>
       </c>
@@ -10354,51 +10363,51 @@
         <v>21</v>
       </c>
       <c r="G157" s="10" t="s">
         <v>475</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>242</v>
       </c>
       <c r="I157" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J157" s="4" t="s">
         <v>476</v>
       </c>
       <c r="K157" s="4" t="s">
         <v>477</v>
       </c>
       <c r="L157" s="4"/>
       <c r="M157" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N157" s="4">
         <v>1</v>
       </c>
       <c r="O157" s="4">
-        <v>0.92</v>
+        <v>0</v>
       </c>
       <c r="P157" s="4">
         <v>0</v>
       </c>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D158" s="10" t="s">
         <v>19</v>
       </c>
@@ -10409,104 +10418,104 @@
         <v>21</v>
       </c>
       <c r="G158" s="10" t="s">
         <v>478</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I158" s="4" t="s">
         <v>275</v>
       </c>
       <c r="J158" s="4" t="s">
         <v>479</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>480</v>
       </c>
       <c r="L158" s="4"/>
       <c r="M158" s="4" t="s">
         <v>481</v>
       </c>
       <c r="N158" s="4">
         <v>0.82</v>
       </c>
       <c r="O158" s="4">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="P158" s="4">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D159" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G159" s="10" t="s">
         <v>482</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I159" s="4"/>
       <c r="J159" s="4" t="s">
         <v>483</v>
       </c>
       <c r="K159" s="4" t="s">
         <v>484</v>
       </c>
       <c r="L159" s="4"/>
       <c r="M159" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N159" s="4">
         <v>1</v>
       </c>
       <c r="O159" s="4">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="P159" s="4">
         <v>0</v>
       </c>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D160" s="10" t="s">
         <v>19</v>
       </c>
@@ -10517,51 +10526,51 @@
         <v>21</v>
       </c>
       <c r="G160" s="10" t="s">
         <v>485</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I160" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J160" s="4" t="s">
         <v>486</v>
       </c>
       <c r="K160" s="4" t="s">
         <v>487</v>
       </c>
       <c r="L160" s="4"/>
       <c r="M160" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N160" s="4">
         <v>0.79</v>
       </c>
       <c r="O160" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="P160" s="4">
         <v>0</v>
       </c>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D161" s="10" t="s">
         <v>19</v>
       </c>
@@ -10678,51 +10687,51 @@
         <v>21</v>
       </c>
       <c r="G163" s="10" t="s">
         <v>493</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>242</v>
       </c>
       <c r="I163" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J163" s="4" t="s">
         <v>494</v>
       </c>
       <c r="K163" s="4" t="s">
         <v>495</v>
       </c>
       <c r="L163" s="4"/>
       <c r="M163" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N163" s="4">
         <v>1</v>
       </c>
       <c r="O163" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="P163" s="4">
         <v>0</v>
       </c>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D164" s="10" t="s">
         <v>19</v>
       </c>
@@ -10733,51 +10742,51 @@
         <v>21</v>
       </c>
       <c r="G164" s="10" t="s">
         <v>496</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I164" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J164" s="4" t="s">
         <v>497</v>
       </c>
       <c r="K164" s="4" t="s">
         <v>498</v>
       </c>
       <c r="L164" s="4"/>
       <c r="M164" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N164" s="4">
         <v>0.79</v>
       </c>
       <c r="O164" s="4">
-        <v>0.76</v>
+        <v>0</v>
       </c>
       <c r="P164" s="4">
         <v>0</v>
       </c>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>19</v>
       </c>
@@ -10786,51 +10795,51 @@
       </c>
       <c r="F165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G165" s="10" t="s">
         <v>499</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I165" s="4"/>
       <c r="J165" s="4" t="s">
         <v>500</v>
       </c>
       <c r="K165" s="4" t="s">
         <v>501</v>
       </c>
       <c r="L165" s="4"/>
       <c r="M165" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N165" s="4">
         <v>0.99</v>
       </c>
       <c r="O165" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="P165" s="4">
         <v>0</v>
       </c>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D166" s="10" t="s">
         <v>19</v>
       </c>
@@ -10841,51 +10850,51 @@
         <v>21</v>
       </c>
       <c r="G166" s="10" t="s">
         <v>502</v>
       </c>
       <c r="H166" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I166" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J166" s="4" t="s">
         <v>503</v>
       </c>
       <c r="K166" s="4" t="s">
         <v>504</v>
       </c>
       <c r="L166" s="4"/>
       <c r="M166" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N166" s="4">
         <v>0.79</v>
       </c>
       <c r="O166" s="4">
-        <v>0.76</v>
+        <v>0</v>
       </c>
       <c r="P166" s="4">
         <v>0</v>
       </c>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>19</v>
       </c>
@@ -10896,51 +10905,51 @@
         <v>21</v>
       </c>
       <c r="G167" s="10" t="s">
         <v>505</v>
       </c>
       <c r="H167" s="4" t="s">
         <v>249</v>
       </c>
       <c r="I167" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J167" s="4" t="s">
         <v>506</v>
       </c>
       <c r="K167" s="4" t="s">
         <v>504</v>
       </c>
       <c r="L167" s="4"/>
       <c r="M167" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N167" s="4">
         <v>1</v>
       </c>
       <c r="O167" s="4">
-        <v>0.64</v>
+        <v>0</v>
       </c>
       <c r="P167" s="4">
         <v>0</v>
       </c>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D168" s="10" t="s">
         <v>19</v>
       </c>
@@ -11004,51 +11013,51 @@
       </c>
       <c r="F169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G169" s="10" t="s">
         <v>510</v>
       </c>
       <c r="H169" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I169" s="4"/>
       <c r="J169" s="4" t="s">
         <v>511</v>
       </c>
       <c r="K169" s="4" t="s">
         <v>512</v>
       </c>
       <c r="L169" s="4"/>
       <c r="M169" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N169" s="4">
         <v>0.99</v>
       </c>
       <c r="O169" s="4">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="P169" s="4">
         <v>0</v>
       </c>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D170" s="10" t="s">
         <v>19</v>
       </c>
@@ -11205,51 +11214,53 @@
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D173" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G173" s="10" t="s">
         <v>522</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="I173" s="4"/>
+      <c r="I173" s="4" t="s">
+        <v>451</v>
+      </c>
       <c r="J173" s="4" t="s">
         <v>523</v>
       </c>
       <c r="K173" s="4" t="s">
         <v>524</v>
       </c>
       <c r="L173" s="4"/>
       <c r="M173" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N173" s="4">
         <v>0.79</v>
       </c>
       <c r="O173" s="4">
         <v>0</v>
       </c>
       <c r="P173" s="4">
         <v>0</v>
       </c>
       <c r="Q173" s="1"/>
       <c r="R173" s="1"/>
       <c r="S173" s="1"/>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
@@ -11342,87 +11353,142 @@
       <c r="K175" s="4" t="s">
         <v>530</v>
       </c>
       <c r="L175" s="4"/>
       <c r="M175" s="4" t="s">
         <v>531</v>
       </c>
       <c r="N175" s="4">
         <v>2.39</v>
       </c>
       <c r="O175" s="4">
         <v>0</v>
       </c>
       <c r="P175" s="4">
         <v>0</v>
       </c>
       <c r="Q175" s="1"/>
       <c r="R175" s="1"/>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
-      <c r="A176" s="7" t="s">
+      <c r="A176" s="3">
+        <v>174</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D176" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G176" s="10" t="s">
         <v>532</v>
       </c>
-      <c r="B176" s="7"/>
-[...18 lines deleted...]
-        <v>64.77</v>
+      <c r="H176" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="I176" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="J176" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="K176" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="L176" s="4"/>
+      <c r="M176" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="N176" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="O176" s="4">
+        <v>0</v>
+      </c>
+      <c r="P176" s="4">
+        <v>100</v>
       </c>
       <c r="Q176" s="1"/>
       <c r="R176" s="1"/>
       <c r="S176" s="1"/>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
+    <row r="177" spans="1:23">
+      <c r="A177" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B177" s="7"/>
+      <c r="C177" s="7"/>
+      <c r="D177" s="11"/>
+      <c r="E177" s="7"/>
+      <c r="F177" s="7"/>
+      <c r="G177" s="11"/>
+      <c r="H177" s="8"/>
+      <c r="I177" s="8"/>
+      <c r="J177" s="8"/>
+      <c r="K177" s="8"/>
+      <c r="L177" s="8"/>
+      <c r="M177" s="8"/>
+      <c r="N177" s="8">
+        <v>3137.16</v>
+      </c>
+      <c r="O177" s="8">
+        <v>1634.35</v>
+      </c>
+      <c r="P177" s="8">
+        <v>52.1</v>
+      </c>
+      <c r="Q177" s="1"/>
+      <c r="R177" s="1"/>
+      <c r="S177" s="1"/>
+      <c r="T177" s="1"/>
+      <c r="U177" s="1"/>
+      <c r="V177" s="1"/>
+      <c r="W177" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
-    <mergeCell ref="A176:M176"/>
+    <mergeCell ref="A177:M177"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>