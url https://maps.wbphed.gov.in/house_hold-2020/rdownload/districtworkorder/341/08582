--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -2181,51 +2181,51 @@
       <c r="E3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="4"/>
       <c r="M3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="N3" s="4">
         <v>628.72</v>
       </c>
       <c r="O3" s="4">
-        <v>179.97</v>
+        <v>259.01</v>
       </c>
       <c r="P3" s="4">
         <v>25</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>19</v>
       </c>
@@ -4601,51 +4601,51 @@
       </c>
       <c r="F49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>156</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I49" s="4"/>
       <c r="J49" s="4" t="s">
         <v>157</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L49" s="4"/>
       <c r="M49" s="4" t="s">
         <v>158</v>
       </c>
       <c r="N49" s="4">
         <v>7.94</v>
       </c>
       <c r="O49" s="4">
-        <v>4.63</v>
+        <v>7.25</v>
       </c>
       <c r="P49" s="4">
         <v>100</v>
       </c>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>19</v>
       </c>
@@ -5396,51 +5396,51 @@
         <v>21</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>206</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I64" s="4" t="s">
         <v>207</v>
       </c>
       <c r="J64" s="4" t="s">
         <v>208</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L64" s="4"/>
       <c r="M64" s="4" t="s">
         <v>210</v>
       </c>
       <c r="N64" s="4">
         <v>6.79</v>
       </c>
       <c r="O64" s="4">
-        <v>0</v>
+        <v>6.75</v>
       </c>
       <c r="P64" s="4">
         <v>100</v>
       </c>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>19</v>
       </c>
@@ -5610,51 +5610,51 @@
         <v>21</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>221</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I68" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J68" s="4" t="s">
         <v>223</v>
       </c>
       <c r="K68" s="4" t="s">
         <v>185</v>
       </c>
       <c r="L68" s="4"/>
       <c r="M68" s="4" t="s">
         <v>224</v>
       </c>
       <c r="N68" s="4">
         <v>32.38</v>
       </c>
       <c r="O68" s="4">
-        <v>0</v>
+        <v>24.54</v>
       </c>
       <c r="P68" s="4">
         <v>30</v>
       </c>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>19</v>
       </c>
@@ -5934,51 +5934,51 @@
         <v>21</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>241</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>242</v>
       </c>
       <c r="I74" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J74" s="4" t="s">
         <v>243</v>
       </c>
       <c r="K74" s="4" t="s">
         <v>230</v>
       </c>
       <c r="L74" s="4"/>
       <c r="M74" s="4" t="s">
         <v>244</v>
       </c>
       <c r="N74" s="4">
         <v>6.12</v>
       </c>
       <c r="O74" s="4">
-        <v>0</v>
+        <v>5.82</v>
       </c>
       <c r="P74" s="4">
         <v>100</v>
       </c>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>19</v>
       </c>
@@ -6042,51 +6042,51 @@
         <v>21</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>248</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>249</v>
       </c>
       <c r="I76" s="4" t="s">
         <v>207</v>
       </c>
       <c r="J76" s="4" t="s">
         <v>250</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L76" s="4"/>
       <c r="M76" s="4" t="s">
         <v>251</v>
       </c>
       <c r="N76" s="4">
         <v>6.71</v>
       </c>
       <c r="O76" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="P76" s="4">
         <v>70</v>
       </c>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>19</v>
       </c>
@@ -6095,51 +6095,51 @@
       </c>
       <c r="F77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>252</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I77" s="4"/>
       <c r="J77" s="4" t="s">
         <v>253</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>254</v>
       </c>
       <c r="L77" s="4"/>
       <c r="M77" s="4" t="s">
         <v>236</v>
       </c>
       <c r="N77" s="4">
         <v>0.88</v>
       </c>
       <c r="O77" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="P77" s="4">
         <v>100</v>
       </c>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>19</v>
       </c>
@@ -6148,51 +6148,51 @@
       </c>
       <c r="F78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>255</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4" t="s">
         <v>256</v>
       </c>
       <c r="K78" s="4" t="s">
         <v>254</v>
       </c>
       <c r="L78" s="4"/>
       <c r="M78" s="4" t="s">
         <v>257</v>
       </c>
       <c r="N78" s="4">
         <v>0.82</v>
       </c>
       <c r="O78" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="P78" s="4">
         <v>100</v>
       </c>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D79" s="10" t="s">
         <v>19</v>
       </c>
@@ -6201,51 +6201,51 @@
       </c>
       <c r="F79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>258</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4" t="s">
         <v>259</v>
       </c>
       <c r="K79" s="4" t="s">
         <v>260</v>
       </c>
       <c r="L79" s="4"/>
       <c r="M79" s="4" t="s">
         <v>261</v>
       </c>
       <c r="N79" s="4">
         <v>0.88</v>
       </c>
       <c r="O79" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="P79" s="4">
         <v>100</v>
       </c>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>19</v>
       </c>
@@ -6362,51 +6362,51 @@
       </c>
       <c r="F82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>269</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>242</v>
       </c>
       <c r="I82" s="4"/>
       <c r="J82" s="4" t="s">
         <v>270</v>
       </c>
       <c r="K82" s="4" t="s">
         <v>271</v>
       </c>
       <c r="L82" s="4"/>
       <c r="M82" s="4" t="s">
         <v>268</v>
       </c>
       <c r="N82" s="4">
         <v>0.8</v>
       </c>
       <c r="O82" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="P82" s="4">
         <v>50</v>
       </c>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>19</v>
       </c>
@@ -6415,51 +6415,51 @@
       </c>
       <c r="F83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>272</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I83" s="4"/>
       <c r="J83" s="4" t="s">
         <v>79</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>239</v>
       </c>
       <c r="L83" s="4"/>
       <c r="M83" s="4" t="s">
         <v>273</v>
       </c>
       <c r="N83" s="4">
         <v>6.16</v>
       </c>
       <c r="O83" s="4">
-        <v>0</v>
+        <v>5.82</v>
       </c>
       <c r="P83" s="4">
         <v>100</v>
       </c>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>19</v>
       </c>
@@ -6470,51 +6470,51 @@
         <v>21</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>274</v>
       </c>
       <c r="H84" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I84" s="4" t="s">
         <v>275</v>
       </c>
       <c r="J84" s="4" t="s">
         <v>276</v>
       </c>
       <c r="K84" s="4" t="s">
         <v>277</v>
       </c>
       <c r="L84" s="4"/>
       <c r="M84" s="4" t="s">
         <v>278</v>
       </c>
       <c r="N84" s="4">
         <v>14.52</v>
       </c>
       <c r="O84" s="4">
-        <v>0</v>
+        <v>10.42</v>
       </c>
       <c r="P84" s="4">
         <v>100</v>
       </c>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
       <c r="S84" s="1"/>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>19</v>
       </c>
@@ -6525,51 +6525,51 @@
         <v>21</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>279</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I85" s="4" t="s">
         <v>280</v>
       </c>
       <c r="J85" s="4" t="s">
         <v>281</v>
       </c>
       <c r="K85" s="4" t="s">
         <v>282</v>
       </c>
       <c r="L85" s="4"/>
       <c r="M85" s="4" t="s">
         <v>283</v>
       </c>
       <c r="N85" s="4">
         <v>12.51</v>
       </c>
       <c r="O85" s="4">
-        <v>0</v>
+        <v>10.34</v>
       </c>
       <c r="P85" s="4">
         <v>100</v>
       </c>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>19</v>
       </c>
@@ -6688,102 +6688,102 @@
       </c>
       <c r="F88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>292</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I88" s="4"/>
       <c r="J88" s="4" t="s">
         <v>293</v>
       </c>
       <c r="K88" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L88" s="4"/>
       <c r="M88" s="4" t="s">
         <v>294</v>
       </c>
       <c r="N88" s="4">
         <v>139.27</v>
       </c>
       <c r="O88" s="4">
-        <v>153.79</v>
+        <v>158.01</v>
       </c>
       <c r="P88" s="4">
         <v>100</v>
       </c>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>295</v>
       </c>
       <c r="H89" s="4"/>
       <c r="I89" s="4"/>
       <c r="J89" s="4" t="s">
         <v>296</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>297</v>
       </c>
       <c r="L89" s="4"/>
       <c r="M89" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N89" s="4">
         <v>0.52</v>
       </c>
       <c r="O89" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="P89" s="4">
         <v>100</v>
       </c>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>19</v>
       </c>
@@ -6792,51 +6792,51 @@
       </c>
       <c r="F90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>298</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>242</v>
       </c>
       <c r="I90" s="4"/>
       <c r="J90" s="4" t="s">
         <v>299</v>
       </c>
       <c r="K90" s="4" t="s">
         <v>300</v>
       </c>
       <c r="L90" s="4"/>
       <c r="M90" s="4" t="s">
         <v>268</v>
       </c>
       <c r="N90" s="4">
         <v>0.98</v>
       </c>
       <c r="O90" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="P90" s="4">
         <v>50</v>
       </c>
       <c r="Q90" s="1"/>
       <c r="R90" s="1"/>
       <c r="S90" s="1"/>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>19</v>
       </c>
@@ -6845,51 +6845,51 @@
       </c>
       <c r="F91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>301</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I91" s="4"/>
       <c r="J91" s="4" t="s">
         <v>302</v>
       </c>
       <c r="K91" s="4" t="s">
         <v>303</v>
       </c>
       <c r="L91" s="4"/>
       <c r="M91" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N91" s="4">
         <v>0.79</v>
       </c>
       <c r="O91" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="P91" s="4">
         <v>100</v>
       </c>
       <c r="Q91" s="1"/>
       <c r="R91" s="1"/>
       <c r="S91" s="1"/>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>19</v>
       </c>
@@ -9114,51 +9114,51 @@
       <c r="E134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G134" s="10" t="s">
         <v>401</v>
       </c>
       <c r="H134" s="4"/>
       <c r="I134" s="4"/>
       <c r="J134" s="4" t="s">
         <v>402</v>
       </c>
       <c r="K134" s="4" t="s">
         <v>403</v>
       </c>
       <c r="L134" s="4"/>
       <c r="M134" s="4" t="s">
         <v>404</v>
       </c>
       <c r="N134" s="4">
         <v>19.12</v>
       </c>
       <c r="O134" s="4">
-        <v>0</v>
+        <v>19.12</v>
       </c>
       <c r="P134" s="4">
         <v>100</v>
       </c>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>19</v>
       </c>
@@ -9169,51 +9169,51 @@
         <v>21</v>
       </c>
       <c r="G135" s="10" t="s">
         <v>405</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I135" s="4" t="s">
         <v>275</v>
       </c>
       <c r="J135" s="4" t="s">
         <v>406</v>
       </c>
       <c r="K135" s="4" t="s">
         <v>407</v>
       </c>
       <c r="L135" s="4"/>
       <c r="M135" s="4" t="s">
         <v>408</v>
       </c>
       <c r="N135" s="4">
         <v>2.04</v>
       </c>
       <c r="O135" s="4">
-        <v>0</v>
+        <v>2.04</v>
       </c>
       <c r="P135" s="4">
         <v>100</v>
       </c>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>19</v>
       </c>
@@ -9222,51 +9222,51 @@
       </c>
       <c r="F136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G136" s="10" t="s">
         <v>409</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I136" s="4"/>
       <c r="J136" s="4" t="s">
         <v>410</v>
       </c>
       <c r="K136" s="4" t="s">
         <v>411</v>
       </c>
       <c r="L136" s="4"/>
       <c r="M136" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N136" s="4">
         <v>0.79</v>
       </c>
       <c r="O136" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="P136" s="4">
         <v>100</v>
       </c>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>19</v>
       </c>
@@ -9275,51 +9275,51 @@
       </c>
       <c r="F137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G137" s="10" t="s">
         <v>412</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I137" s="4"/>
       <c r="J137" s="4" t="s">
         <v>413</v>
       </c>
       <c r="K137" s="4" t="s">
         <v>414</v>
       </c>
       <c r="L137" s="4"/>
       <c r="M137" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N137" s="4">
         <v>1</v>
       </c>
       <c r="O137" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="P137" s="4">
         <v>20</v>
       </c>
       <c r="Q137" s="1"/>
       <c r="R137" s="1"/>
       <c r="S137" s="1"/>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>19</v>
       </c>
@@ -9330,51 +9330,51 @@
         <v>21</v>
       </c>
       <c r="G138" s="10" t="s">
         <v>415</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I138" s="4" t="s">
         <v>416</v>
       </c>
       <c r="J138" s="4" t="s">
         <v>417</v>
       </c>
       <c r="K138" s="4" t="s">
         <v>418</v>
       </c>
       <c r="L138" s="4"/>
       <c r="M138" s="4" t="s">
         <v>342</v>
       </c>
       <c r="N138" s="4">
         <v>38.43</v>
       </c>
       <c r="O138" s="4">
-        <v>0</v>
+        <v>29.21</v>
       </c>
       <c r="P138" s="4">
         <v>90</v>
       </c>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>19</v>
       </c>
@@ -9385,51 +9385,51 @@
         <v>21</v>
       </c>
       <c r="G139" s="10" t="s">
         <v>419</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I139" s="4" t="s">
         <v>275</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>420</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>421</v>
       </c>
       <c r="L139" s="4"/>
       <c r="M139" s="4" t="s">
         <v>278</v>
       </c>
       <c r="N139" s="4">
         <v>31.53</v>
       </c>
       <c r="O139" s="4">
-        <v>0</v>
+        <v>27.63</v>
       </c>
       <c r="P139" s="4">
         <v>100</v>
       </c>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>19</v>
       </c>
@@ -9495,51 +9495,51 @@
         <v>21</v>
       </c>
       <c r="G141" s="10" t="s">
         <v>426</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I141" s="4" t="s">
         <v>275</v>
       </c>
       <c r="J141" s="4" t="s">
         <v>427</v>
       </c>
       <c r="K141" s="4" t="s">
         <v>428</v>
       </c>
       <c r="L141" s="4"/>
       <c r="M141" s="4" t="s">
         <v>429</v>
       </c>
       <c r="N141" s="4">
         <v>28.36</v>
       </c>
       <c r="O141" s="4">
-        <v>0</v>
+        <v>20.7</v>
       </c>
       <c r="P141" s="4">
         <v>100</v>
       </c>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>19</v>
       </c>
@@ -9548,51 +9548,51 @@
       </c>
       <c r="F142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>430</v>
       </c>
       <c r="H142" s="4"/>
       <c r="I142" s="4" t="s">
         <v>416</v>
       </c>
       <c r="J142" s="4" t="s">
         <v>184</v>
       </c>
       <c r="K142" s="4" t="s">
         <v>431</v>
       </c>
       <c r="L142" s="4"/>
       <c r="M142" s="4" t="s">
         <v>432</v>
       </c>
       <c r="N142" s="4">
         <v>59.58</v>
       </c>
       <c r="O142" s="4">
-        <v>0</v>
+        <v>27.55</v>
       </c>
       <c r="P142" s="4">
         <v>50</v>
       </c>
       <c r="Q142" s="1"/>
       <c r="R142" s="1"/>
       <c r="S142" s="1"/>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>19</v>
       </c>
@@ -9603,51 +9603,51 @@
         <v>21</v>
       </c>
       <c r="G143" s="10" t="s">
         <v>433</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>249</v>
       </c>
       <c r="I143" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J143" s="4" t="s">
         <v>434</v>
       </c>
       <c r="K143" s="4" t="s">
         <v>435</v>
       </c>
       <c r="L143" s="4"/>
       <c r="M143" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N143" s="4">
         <v>0.99</v>
       </c>
       <c r="O143" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="P143" s="4">
         <v>0</v>
       </c>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>19</v>
       </c>
@@ -9656,51 +9656,51 @@
       </c>
       <c r="F144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>437</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I144" s="4"/>
       <c r="J144" s="4" t="s">
         <v>438</v>
       </c>
       <c r="K144" s="4" t="s">
         <v>439</v>
       </c>
       <c r="L144" s="4"/>
       <c r="M144" s="4" t="s">
         <v>432</v>
       </c>
       <c r="N144" s="4">
         <v>95.69</v>
       </c>
       <c r="O144" s="4">
-        <v>0</v>
+        <v>95.69</v>
       </c>
       <c r="P144" s="4">
         <v>100</v>
       </c>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>19</v>
       </c>
@@ -9709,51 +9709,51 @@
       </c>
       <c r="F145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G145" s="10" t="s">
         <v>440</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I145" s="4"/>
       <c r="J145" s="4" t="s">
         <v>441</v>
       </c>
       <c r="K145" s="4" t="s">
         <v>442</v>
       </c>
       <c r="L145" s="4"/>
       <c r="M145" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N145" s="4">
         <v>1</v>
       </c>
       <c r="O145" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="P145" s="4">
         <v>0</v>
       </c>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>19</v>
       </c>
@@ -9819,51 +9819,51 @@
         <v>21</v>
       </c>
       <c r="G147" s="10" t="s">
         <v>447</v>
       </c>
       <c r="H147" s="4" t="s">
         <v>249</v>
       </c>
       <c r="I147" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J147" s="4" t="s">
         <v>448</v>
       </c>
       <c r="K147" s="4" t="s">
         <v>449</v>
       </c>
       <c r="L147" s="4"/>
       <c r="M147" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N147" s="4">
         <v>1</v>
       </c>
       <c r="O147" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="P147" s="4">
         <v>0</v>
       </c>
       <c r="Q147" s="1"/>
       <c r="R147" s="1"/>
       <c r="S147" s="1"/>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D148" s="10" t="s">
         <v>19</v>
       </c>
@@ -9874,51 +9874,51 @@
         <v>21</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>450</v>
       </c>
       <c r="H148" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I148" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J148" s="4" t="s">
         <v>452</v>
       </c>
       <c r="K148" s="4" t="s">
         <v>414</v>
       </c>
       <c r="L148" s="4"/>
       <c r="M148" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N148" s="4">
         <v>0.79</v>
       </c>
       <c r="O148" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="P148" s="4">
         <v>0</v>
       </c>
       <c r="Q148" s="1"/>
       <c r="R148" s="1"/>
       <c r="S148" s="1"/>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D149" s="10" t="s">
         <v>19</v>
       </c>
@@ -9929,51 +9929,51 @@
         <v>21</v>
       </c>
       <c r="G149" s="10" t="s">
         <v>454</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I149" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J149" s="4" t="s">
         <v>455</v>
       </c>
       <c r="K149" s="4" t="s">
         <v>456</v>
       </c>
       <c r="L149" s="4"/>
       <c r="M149" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N149" s="4">
         <v>0.79</v>
       </c>
       <c r="O149" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="P149" s="4">
         <v>0</v>
       </c>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D150" s="10" t="s">
         <v>19</v>
       </c>
@@ -9984,51 +9984,51 @@
         <v>21</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>457</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I150" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J150" s="4" t="s">
         <v>458</v>
       </c>
       <c r="K150" s="4" t="s">
         <v>459</v>
       </c>
       <c r="L150" s="4"/>
       <c r="M150" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N150" s="4">
         <v>0.79</v>
       </c>
       <c r="O150" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="P150" s="4">
         <v>0</v>
       </c>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D151" s="10" t="s">
         <v>19</v>
       </c>
@@ -10039,51 +10039,51 @@
         <v>21</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>460</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I151" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J151" s="4" t="s">
         <v>461</v>
       </c>
       <c r="K151" s="4" t="s">
         <v>462</v>
       </c>
       <c r="L151" s="4"/>
       <c r="M151" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N151" s="4">
         <v>0.79</v>
       </c>
       <c r="O151" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="P151" s="4">
         <v>0</v>
       </c>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D152" s="10" t="s">
         <v>19</v>
       </c>
@@ -10092,51 +10092,51 @@
       </c>
       <c r="F152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>463</v>
       </c>
       <c r="H152" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I152" s="4"/>
       <c r="J152" s="4" t="s">
         <v>464</v>
       </c>
       <c r="K152" s="4" t="s">
         <v>462</v>
       </c>
       <c r="L152" s="4"/>
       <c r="M152" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N152" s="4">
         <v>1</v>
       </c>
       <c r="O152" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="P152" s="4">
         <v>0</v>
       </c>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D153" s="10" t="s">
         <v>19</v>
       </c>
@@ -10308,51 +10308,51 @@
         <v>21</v>
       </c>
       <c r="G156" s="10" t="s">
         <v>472</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I156" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J156" s="4" t="s">
         <v>473</v>
       </c>
       <c r="K156" s="4" t="s">
         <v>474</v>
       </c>
       <c r="L156" s="4"/>
       <c r="M156" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N156" s="4">
         <v>0.79</v>
       </c>
       <c r="O156" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="P156" s="4">
         <v>0</v>
       </c>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D157" s="10" t="s">
         <v>19</v>
       </c>
@@ -10363,51 +10363,51 @@
         <v>21</v>
       </c>
       <c r="G157" s="10" t="s">
         <v>475</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>242</v>
       </c>
       <c r="I157" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J157" s="4" t="s">
         <v>476</v>
       </c>
       <c r="K157" s="4" t="s">
         <v>477</v>
       </c>
       <c r="L157" s="4"/>
       <c r="M157" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N157" s="4">
         <v>1</v>
       </c>
       <c r="O157" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="P157" s="4">
         <v>0</v>
       </c>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D158" s="10" t="s">
         <v>19</v>
       </c>
@@ -10418,51 +10418,51 @@
         <v>21</v>
       </c>
       <c r="G158" s="10" t="s">
         <v>478</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I158" s="4" t="s">
         <v>275</v>
       </c>
       <c r="J158" s="4" t="s">
         <v>479</v>
       </c>
       <c r="K158" s="4" t="s">
         <v>480</v>
       </c>
       <c r="L158" s="4"/>
       <c r="M158" s="4" t="s">
         <v>481</v>
       </c>
       <c r="N158" s="4">
         <v>0.82</v>
       </c>
       <c r="O158" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="P158" s="4">
         <v>95</v>
       </c>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D159" s="10" t="s">
         <v>19</v>
       </c>
@@ -10471,51 +10471,51 @@
       </c>
       <c r="F159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G159" s="10" t="s">
         <v>482</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I159" s="4"/>
       <c r="J159" s="4" t="s">
         <v>483</v>
       </c>
       <c r="K159" s="4" t="s">
         <v>484</v>
       </c>
       <c r="L159" s="4"/>
       <c r="M159" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N159" s="4">
         <v>1</v>
       </c>
       <c r="O159" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="P159" s="4">
         <v>0</v>
       </c>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D160" s="10" t="s">
         <v>19</v>
       </c>
@@ -10526,51 +10526,51 @@
         <v>21</v>
       </c>
       <c r="G160" s="10" t="s">
         <v>485</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I160" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J160" s="4" t="s">
         <v>486</v>
       </c>
       <c r="K160" s="4" t="s">
         <v>487</v>
       </c>
       <c r="L160" s="4"/>
       <c r="M160" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N160" s="4">
         <v>0.79</v>
       </c>
       <c r="O160" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="P160" s="4">
         <v>0</v>
       </c>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D161" s="10" t="s">
         <v>19</v>
       </c>
@@ -10687,51 +10687,51 @@
         <v>21</v>
       </c>
       <c r="G163" s="10" t="s">
         <v>493</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>242</v>
       </c>
       <c r="I163" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J163" s="4" t="s">
         <v>494</v>
       </c>
       <c r="K163" s="4" t="s">
         <v>495</v>
       </c>
       <c r="L163" s="4"/>
       <c r="M163" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N163" s="4">
         <v>1</v>
       </c>
       <c r="O163" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="P163" s="4">
         <v>0</v>
       </c>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D164" s="10" t="s">
         <v>19</v>
       </c>
@@ -10742,51 +10742,51 @@
         <v>21</v>
       </c>
       <c r="G164" s="10" t="s">
         <v>496</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I164" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J164" s="4" t="s">
         <v>497</v>
       </c>
       <c r="K164" s="4" t="s">
         <v>498</v>
       </c>
       <c r="L164" s="4"/>
       <c r="M164" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N164" s="4">
         <v>0.79</v>
       </c>
       <c r="O164" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="P164" s="4">
         <v>0</v>
       </c>
       <c r="Q164" s="1"/>
       <c r="R164" s="1"/>
       <c r="S164" s="1"/>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>19</v>
       </c>
@@ -10795,51 +10795,51 @@
       </c>
       <c r="F165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G165" s="10" t="s">
         <v>499</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I165" s="4"/>
       <c r="J165" s="4" t="s">
         <v>500</v>
       </c>
       <c r="K165" s="4" t="s">
         <v>501</v>
       </c>
       <c r="L165" s="4"/>
       <c r="M165" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N165" s="4">
         <v>0.99</v>
       </c>
       <c r="O165" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="P165" s="4">
         <v>0</v>
       </c>
       <c r="Q165" s="1"/>
       <c r="R165" s="1"/>
       <c r="S165" s="1"/>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D166" s="10" t="s">
         <v>19</v>
       </c>
@@ -10850,51 +10850,51 @@
         <v>21</v>
       </c>
       <c r="G166" s="10" t="s">
         <v>502</v>
       </c>
       <c r="H166" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I166" s="4" t="s">
         <v>451</v>
       </c>
       <c r="J166" s="4" t="s">
         <v>503</v>
       </c>
       <c r="K166" s="4" t="s">
         <v>504</v>
       </c>
       <c r="L166" s="4"/>
       <c r="M166" s="4" t="s">
         <v>453</v>
       </c>
       <c r="N166" s="4">
         <v>0.79</v>
       </c>
       <c r="O166" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="P166" s="4">
         <v>0</v>
       </c>
       <c r="Q166" s="1"/>
       <c r="R166" s="1"/>
       <c r="S166" s="1"/>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>19</v>
       </c>
@@ -10905,51 +10905,51 @@
         <v>21</v>
       </c>
       <c r="G167" s="10" t="s">
         <v>505</v>
       </c>
       <c r="H167" s="4" t="s">
         <v>249</v>
       </c>
       <c r="I167" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J167" s="4" t="s">
         <v>506</v>
       </c>
       <c r="K167" s="4" t="s">
         <v>504</v>
       </c>
       <c r="L167" s="4"/>
       <c r="M167" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N167" s="4">
         <v>1</v>
       </c>
       <c r="O167" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="P167" s="4">
         <v>0</v>
       </c>
       <c r="Q167" s="1"/>
       <c r="R167" s="1"/>
       <c r="S167" s="1"/>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D168" s="10" t="s">
         <v>19</v>
       </c>
@@ -11013,51 +11013,51 @@
       </c>
       <c r="F169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G169" s="10" t="s">
         <v>510</v>
       </c>
       <c r="H169" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I169" s="4"/>
       <c r="J169" s="4" t="s">
         <v>511</v>
       </c>
       <c r="K169" s="4" t="s">
         <v>512</v>
       </c>
       <c r="L169" s="4"/>
       <c r="M169" s="4" t="s">
         <v>304</v>
       </c>
       <c r="N169" s="4">
         <v>0.99</v>
       </c>
       <c r="O169" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="P169" s="4">
         <v>0</v>
       </c>
       <c r="Q169" s="1"/>
       <c r="R169" s="1"/>
       <c r="S169" s="1"/>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D170" s="10" t="s">
         <v>19</v>
       </c>
@@ -11427,54 +11427,54 @@
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="7" t="s">
         <v>535</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="7"/>
       <c r="D177" s="11"/>
       <c r="E177" s="7"/>
       <c r="F177" s="7"/>
       <c r="G177" s="11"/>
       <c r="H177" s="8"/>
       <c r="I177" s="8"/>
       <c r="J177" s="8"/>
       <c r="K177" s="8"/>
       <c r="L177" s="8"/>
       <c r="M177" s="8"/>
       <c r="N177" s="8">
         <v>3137.16</v>
       </c>
       <c r="O177" s="8">
-        <v>1634.35</v>
+        <v>2031.72</v>
       </c>
       <c r="P177" s="8">
-        <v>52.1</v>
+        <v>64.76</v>
       </c>
       <c r="Q177" s="1"/>
       <c r="R177" s="1"/>
       <c r="S177" s="1"/>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A177:M177"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>