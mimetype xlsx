--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+  <si>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -315,50 +315,53 @@
     <t>Daskiari</t>
   </si>
   <si>
     <t>Desher Mohan</t>
   </si>
   <si>
     <t>Dharaspur</t>
   </si>
   <si>
     <t>Dhasna</t>
   </si>
   <si>
     <t>Tilakchandrapur</t>
   </si>
   <si>
     <t>Dhobaru</t>
   </si>
   <si>
     <t>Ondal</t>
   </si>
   <si>
     <t>Dignala (ct)</t>
   </si>
   <si>
     <t>Dihibeta</t>
+  </si>
+  <si>
+    <t>Domohani</t>
   </si>
   <si>
     <t>Domra</t>
   </si>
   <si>
     <t>Amlajora</t>
   </si>
   <si>
     <t>Gangbil</t>
   </si>
   <si>
     <t>Garadaha</t>
   </si>
   <si>
     <t>Gopendanga</t>
   </si>
   <si>
     <t>Gourangapur</t>
   </si>
   <si>
     <t>Hadla</t>
   </si>
   <si>
     <t>Tirat</t>
   </si>
@@ -1071,54 +1074,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J155"/>
+  <dimension ref="A1:J156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A155" sqref="A155"/>
+      <selection activeCell="A156" sqref="A156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2100,51 +2103,51 @@
       </c>
       <c r="I32" s="2">
         <v>1</v>
       </c>
       <c r="J32" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F33" s="2">
-        <v>221</v>
+        <v>285</v>
       </c>
       <c r="G33" s="2">
         <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="2">
         <v>3</v>
       </c>
       <c r="J33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="2" t="s">
@@ -2763,3311 +2766,3343 @@
       </c>
       <c r="F53" s="2">
         <v>169</v>
       </c>
       <c r="G53" s="2">
         <v>1</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="2">
         <v>1</v>
       </c>
       <c r="J53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F54" s="2">
-        <v>595</v>
+        <v>3424</v>
       </c>
       <c r="G54" s="2">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="H54" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I54" s="2">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="J54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
       <c r="F55" s="2">
-        <v>1329</v>
+        <v>595</v>
       </c>
       <c r="G55" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H55" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I55" s="2">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="J55" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>102</v>
+        <v>31</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="F56" s="2">
-        <v>805</v>
+        <v>1329</v>
       </c>
       <c r="G56" s="2">
         <v>4</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="2">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="J56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F57" s="2">
-        <v>292</v>
+        <v>805</v>
       </c>
       <c r="G57" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>47</v>
+        <v>105</v>
       </c>
       <c r="F58" s="2">
-        <v>4653</v>
+        <v>292</v>
       </c>
       <c r="G58" s="2">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="H58" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I58" s="2">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="J58" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F59" s="2">
+        <v>4653</v>
+      </c>
+      <c r="G59" s="2">
+        <v>14</v>
+      </c>
+      <c r="H59" s="2">
+        <v>8</v>
+      </c>
+      <c r="I59" s="2">
         <v>23</v>
       </c>
-      <c r="D59" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J59" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F60" s="2">
-        <v>93</v>
+        <v>174</v>
       </c>
       <c r="G60" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H60" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I60" s="2">
         <v>1</v>
       </c>
       <c r="J60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>24</v>
+        <v>107</v>
       </c>
       <c r="F61" s="2">
-        <v>246</v>
+        <v>93</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>107</v>
+        <v>24</v>
       </c>
       <c r="F62" s="2">
-        <v>603</v>
+        <v>246</v>
       </c>
       <c r="G62" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D63" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E63" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E63" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63" s="2">
-        <v>434</v>
+        <v>603</v>
       </c>
       <c r="G63" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H63" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="I63" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J63" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F64" s="2">
-        <v>324</v>
+        <v>434</v>
       </c>
       <c r="G64" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H64" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I64" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J64" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F65" s="2">
-        <v>279</v>
+        <v>324</v>
       </c>
       <c r="G65" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H65" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I65" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J65" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F66" s="2">
-        <v>2631</v>
+        <v>279</v>
       </c>
       <c r="G66" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H66" s="2">
         <v>2</v>
       </c>
       <c r="I66" s="2">
         <v>4</v>
       </c>
       <c r="J66" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F67" s="2">
-        <v>497</v>
+        <v>2631</v>
       </c>
       <c r="G67" s="2">
         <v>5</v>
       </c>
       <c r="H67" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I67" s="2">
         <v>4</v>
       </c>
       <c r="J67" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F68" s="2">
-        <v>131</v>
+        <v>497</v>
       </c>
       <c r="G68" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H68" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I68" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J68" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F69" s="2">
-        <v>771</v>
+        <v>131</v>
       </c>
       <c r="G69" s="2">
         <v>2</v>
       </c>
       <c r="H69" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I69" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J69" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F70" s="2">
-        <v>473</v>
+        <v>771</v>
       </c>
       <c r="G70" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H70" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I70" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J70" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F71" s="2">
-        <v>1026</v>
+        <v>473</v>
       </c>
       <c r="G71" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H71" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I71" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J71" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F72" s="2">
-        <v>2001</v>
+        <v>1026</v>
       </c>
       <c r="G72" s="2">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="H72" s="2">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="I72" s="2">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="J72" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F73" s="2">
-        <v>1355</v>
+        <v>2001</v>
       </c>
       <c r="G73" s="2">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="H73" s="2">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="I73" s="2">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="J73" s="2">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F74" s="2">
-        <v>343</v>
+        <v>1355</v>
       </c>
       <c r="G74" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H74" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I74" s="2">
         <v>7</v>
       </c>
       <c r="J74" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F75" s="2">
-        <v>229</v>
+        <v>343</v>
       </c>
       <c r="G75" s="2">
         <v>2</v>
       </c>
       <c r="H75" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I75" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J75" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F76" s="2">
-        <v>312</v>
+        <v>229</v>
       </c>
       <c r="G76" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="2">
         <v>1</v>
       </c>
       <c r="J76" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="2">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F77" s="2">
-        <v>121</v>
+        <v>312</v>
       </c>
       <c r="G77" s="2">
         <v>1</v>
       </c>
       <c r="H77" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I77" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J77" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="2">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F78" s="2">
-        <v>355</v>
+        <v>121</v>
       </c>
       <c r="G78" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H78" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I78" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J78" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F79" s="2">
-        <v>406</v>
+        <v>355</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="2">
         <v>1</v>
       </c>
       <c r="J79" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D80" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E80" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="E80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="2">
-        <v>803</v>
+        <v>406</v>
       </c>
       <c r="G80" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J80" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="2">
         <v>78</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>57</v>
+        <v>127</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F81" s="2">
-        <v>532</v>
+        <v>803</v>
       </c>
       <c r="G81" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H81" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I81" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J81" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="2">
         <v>79</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D82" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E82" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82" s="2">
-        <v>1039</v>
+        <v>532</v>
       </c>
       <c r="G82" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H82" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I82" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J82" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="2">
         <v>80</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F83" s="2">
-        <v>232</v>
+        <v>1039</v>
       </c>
       <c r="G83" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J83" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="2">
         <v>81</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F84" s="2">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="G84" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H84" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I84" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J84" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="2">
         <v>82</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F85" s="2">
-        <v>134</v>
+        <v>67</v>
       </c>
       <c r="G85" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H85" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I85" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J85" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F86" s="2">
-        <v>958</v>
+        <v>134</v>
       </c>
       <c r="G86" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J86" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D87" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E87" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="E87" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" s="2">
-        <v>173</v>
+        <v>958</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J87" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>41</v>
+        <v>136</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F88" s="2">
-        <v>553</v>
+        <v>173</v>
       </c>
       <c r="G88" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J88" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F89" s="2">
-        <v>184</v>
+        <v>553</v>
       </c>
       <c r="G89" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F90" s="2">
-        <v>120</v>
+        <v>184</v>
       </c>
       <c r="G90" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H90" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I90" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J90" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="2">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F91" s="2">
-        <v>1076</v>
+        <v>120</v>
       </c>
       <c r="G91" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H91" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I91" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J91" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E92" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="D92" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F92" s="2">
-        <v>221</v>
+        <v>1076</v>
       </c>
       <c r="G92" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>21</v>
+        <v>142</v>
       </c>
       <c r="D93" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E93" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E93" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93" s="2">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="G93" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>24</v>
+        <v>145</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F94" s="2">
-        <v>536</v>
+        <v>228</v>
       </c>
       <c r="G94" s="2">
         <v>2</v>
       </c>
       <c r="H94" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I94" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J94" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F95" s="2">
-        <v>857</v>
+        <v>536</v>
       </c>
       <c r="G95" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H95" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I95" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J95" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F96" s="2">
-        <v>392</v>
+        <v>857</v>
       </c>
       <c r="G96" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H96" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I96" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J96" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F97" s="2">
-        <v>123</v>
+        <v>392</v>
       </c>
       <c r="G97" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J97" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E98" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="D98" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F98" s="2">
-        <v>1594</v>
+        <v>123</v>
       </c>
       <c r="G98" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J98" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>80</v>
+        <v>151</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F99" s="2">
-        <v>204</v>
+        <v>1594</v>
       </c>
       <c r="G99" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J99" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F100" s="2">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="G100" s="2">
         <v>1</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="2">
         <v>2</v>
       </c>
       <c r="J100" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F101" s="2">
-        <v>843</v>
+        <v>186</v>
       </c>
       <c r="G101" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H101" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I101" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J101" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F102" s="2">
-        <v>668</v>
+        <v>843</v>
       </c>
       <c r="G102" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H102" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I102" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J102" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F103" s="2">
-        <v>922</v>
+        <v>668</v>
       </c>
       <c r="G103" s="2">
         <v>2</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J103" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="D104" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E104" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="E104" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F104" s="2">
-        <v>1582</v>
+        <v>922</v>
       </c>
       <c r="G104" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J104" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>68</v>
+        <v>158</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F105" s="2">
-        <v>123</v>
+        <v>1582</v>
       </c>
       <c r="G105" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H105" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I105" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J105" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F106" s="2">
-        <v>249</v>
+        <v>123</v>
       </c>
       <c r="G106" s="2">
         <v>1</v>
       </c>
       <c r="H106" s="2">
         <v>1</v>
       </c>
       <c r="I106" s="2">
         <v>2</v>
       </c>
       <c r="J106" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F107" s="2">
-        <v>1636</v>
+        <v>249</v>
       </c>
       <c r="G107" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H107" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I107" s="2">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="J107" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D108" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E108" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="E108" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="2">
-        <v>961</v>
+        <v>1636</v>
       </c>
       <c r="G108" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H108" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I108" s="2">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J108" s="2">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F109" s="2">
-        <v>1126</v>
+        <v>961</v>
       </c>
       <c r="G109" s="2">
         <v>2</v>
       </c>
       <c r="H109" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I109" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J109" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F110" s="2">
-        <v>818</v>
+        <v>1126</v>
       </c>
       <c r="G110" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J110" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>144</v>
+        <v>103</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F111" s="2">
-        <v>321</v>
+        <v>818</v>
       </c>
       <c r="G111" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J111" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E112" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="D112" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F112" s="2">
-        <v>1313</v>
+        <v>321</v>
       </c>
       <c r="G112" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H112" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I112" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J112" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>23</v>
+        <v>168</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>74</v>
+        <v>169</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F113" s="2">
-        <v>445</v>
+        <v>1313</v>
       </c>
       <c r="G113" s="2">
+        <v>2</v>
+      </c>
+      <c r="H113" s="2">
+        <v>1</v>
+      </c>
+      <c r="I113" s="2">
         <v>4</v>
       </c>
-      <c r="H113" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J113" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>150</v>
+        <v>23</v>
       </c>
       <c r="D114" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E114" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="E114" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F114" s="2">
-        <v>1671</v>
+        <v>445</v>
       </c>
       <c r="G114" s="2">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="H114" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I114" s="2">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="J114" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>72</v>
+        <v>172</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F115" s="2">
-        <v>283</v>
+        <v>1671</v>
       </c>
       <c r="G115" s="2">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H115" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I115" s="2">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="J115" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F116" s="2">
-        <v>258</v>
+        <v>283</v>
       </c>
       <c r="G116" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H116" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I116" s="2">
         <v>2</v>
       </c>
       <c r="J116" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F117" s="2">
-        <v>511</v>
+        <v>258</v>
       </c>
       <c r="G117" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H117" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I117" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J117" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F118" s="2">
-        <v>313</v>
+        <v>511</v>
       </c>
       <c r="G118" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H118" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I118" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J118" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F119" s="2">
-        <v>1155</v>
+        <v>313</v>
       </c>
       <c r="G119" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H119" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I119" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J119" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F120" s="2">
-        <v>2597</v>
+        <v>1155</v>
       </c>
       <c r="G120" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="2">
         <v>3</v>
       </c>
       <c r="J120" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>129</v>
+        <v>96</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F121" s="2">
-        <v>1351</v>
+        <v>2597</v>
       </c>
       <c r="G121" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J121" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F122" s="2">
-        <v>224</v>
+        <v>1351</v>
       </c>
       <c r="G122" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J122" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E123" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="D123" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F123" s="2">
-        <v>517</v>
+        <v>224</v>
       </c>
       <c r="G123" s="2">
         <v>1</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>15</v>
+        <v>182</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>49</v>
+        <v>183</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F124" s="2">
-        <v>411</v>
+        <v>517</v>
       </c>
       <c r="G124" s="2">
         <v>1</v>
       </c>
       <c r="H124" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I124" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J124" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F125" s="2">
-        <v>1271</v>
+        <v>411</v>
       </c>
       <c r="G125" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H125" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I125" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J125" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F126" s="2">
-        <v>895</v>
+        <v>1271</v>
       </c>
       <c r="G126" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H126" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I126" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J126" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F127" s="2">
-        <v>197</v>
+        <v>895</v>
       </c>
       <c r="G127" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H127" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I127" s="2">
         <v>2</v>
       </c>
       <c r="J127" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F128" s="2">
-        <v>673</v>
+        <v>197</v>
       </c>
       <c r="G128" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H128" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I128" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J128" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F129" s="2">
-        <v>422</v>
+        <v>673</v>
       </c>
       <c r="G129" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H129" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I129" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J129" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F130" s="2">
-        <v>107</v>
+        <v>422</v>
       </c>
       <c r="G130" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H130" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I130" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J130" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F131" s="2">
-        <v>978</v>
+        <v>107</v>
       </c>
       <c r="G131" s="2">
         <v>2</v>
       </c>
       <c r="H131" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I131" s="2">
         <v>2</v>
       </c>
       <c r="J131" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>65</v>
+        <v>192</v>
       </c>
       <c r="F132" s="2">
-        <v>3321</v>
+        <v>978</v>
       </c>
       <c r="G132" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H132" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I132" s="2">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="J132" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="F133" s="2">
-        <v>1201</v>
+        <v>3321</v>
       </c>
       <c r="G133" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H133" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I133" s="2">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="J133" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>192</v>
+        <v>21</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>193</v>
+        <v>21</v>
       </c>
       <c r="F134" s="2">
-        <v>1346</v>
+        <v>1201</v>
       </c>
       <c r="G134" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H134" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I134" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J134" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>16</v>
+        <v>193</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F135" s="2">
-        <v>639</v>
+        <v>1346</v>
       </c>
       <c r="G135" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J135" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F136" s="2">
-        <v>1735</v>
+        <v>639</v>
       </c>
       <c r="G136" s="2">
         <v>3</v>
       </c>
       <c r="H136" s="2">
+        <v>0</v>
+      </c>
+      <c r="I136" s="2">
         <v>3</v>
       </c>
-      <c r="I136" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="J136" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F137" s="2">
-        <v>321</v>
+        <v>1735</v>
       </c>
       <c r="G137" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H137" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I137" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J137" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D138" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E138" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="E138" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F138" s="2">
-        <v>681</v>
+        <v>321</v>
       </c>
       <c r="G138" s="2">
+        <v>2</v>
+      </c>
+      <c r="H138" s="2">
+        <v>0</v>
+      </c>
+      <c r="I138" s="2">
         <v>3</v>
       </c>
-      <c r="H138" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J138" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>162</v>
+        <v>198</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F139" s="2">
-        <v>1083</v>
+        <v>681</v>
       </c>
       <c r="G139" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H139" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I139" s="2">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="J139" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>102</v>
+        <v>163</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F140" s="2">
-        <v>2167</v>
+        <v>1083</v>
       </c>
       <c r="G140" s="2">
+        <v>2</v>
+      </c>
+      <c r="H140" s="2">
+        <v>0</v>
+      </c>
+      <c r="I140" s="2">
+        <v>13</v>
+      </c>
+      <c r="J140" s="2">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="D141" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E141" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="E141" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="2">
-        <v>1123</v>
+        <v>2167</v>
       </c>
       <c r="G141" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H141" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I141" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J141" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>49</v>
+        <v>202</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F142" s="2">
-        <v>1518</v>
+        <v>1123</v>
       </c>
       <c r="G142" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H142" s="2">
         <v>2</v>
       </c>
       <c r="I142" s="2">
         <v>7</v>
       </c>
       <c r="J142" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F143" s="2">
-        <v>2612</v>
+        <v>1518</v>
       </c>
       <c r="G143" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H143" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I143" s="2">
         <v>7</v>
       </c>
       <c r="J143" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F144" s="2">
-        <v>293</v>
+        <v>2612</v>
       </c>
       <c r="G144" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H144" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I144" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J144" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F145" s="2">
-        <v>641</v>
+        <v>293</v>
       </c>
       <c r="G145" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H145" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I145" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J145" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>102</v>
+        <v>44</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F146" s="2">
-        <v>395</v>
+        <v>641</v>
       </c>
       <c r="G146" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H146" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I146" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J146" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D147" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E147" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="E147" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="2">
-        <v>1528</v>
+        <v>395</v>
       </c>
       <c r="G147" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H147" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I147" s="2">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="J147" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>24</v>
+        <v>209</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F148" s="2">
-        <v>425</v>
+        <v>1528</v>
       </c>
       <c r="G148" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H148" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I148" s="2">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="J148" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="F149" s="2">
-        <v>122</v>
+        <v>425</v>
       </c>
       <c r="G149" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H149" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I149" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J149" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="F150" s="2">
-        <v>602</v>
+        <v>122</v>
       </c>
       <c r="G150" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F151" s="2">
-        <v>33</v>
+        <v>602</v>
       </c>
       <c r="G151" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J151" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>119</v>
+        <v>68</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F152" s="2">
-        <v>1072</v>
+        <v>33</v>
       </c>
       <c r="G152" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H152" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I152" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J152" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F153" s="2">
-        <v>145</v>
+        <v>1072</v>
       </c>
       <c r="G153" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H153" s="2">
         <v>1</v>
       </c>
       <c r="I153" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J153" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F154" s="2">
-        <v>892</v>
+        <v>145</v>
       </c>
       <c r="G154" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H154" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I154" s="2">
         <v>3</v>
       </c>
       <c r="J154" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:10">
-      <c r="A155" s="6" t="s">
+      <c r="A155" s="2">
+        <v>152</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E155" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="B155" s="7"/>
-[...9 lines deleted...]
-      <c r="H155" s="6">
+      <c r="F155" s="2">
+        <v>892</v>
+      </c>
+      <c r="G155" s="2">
+        <v>1</v>
+      </c>
+      <c r="H155" s="2">
+        <v>0</v>
+      </c>
+      <c r="I155" s="2">
+        <v>3</v>
+      </c>
+      <c r="J155" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="B156" s="7"/>
+      <c r="C156" s="6"/>
+      <c r="D156" s="6"/>
+      <c r="E156" s="6"/>
+      <c r="F156" s="6">
+        <v>129238</v>
+      </c>
+      <c r="G156" s="6">
+        <v>412</v>
+      </c>
+      <c r="H156" s="6">
         <v>185</v>
       </c>
-      <c r="I155" s="6">
-[...2 lines deleted...]
-      <c r="J155" s="6">
+      <c r="I156" s="6">
+        <v>624</v>
+      </c>
+      <c r="J156" s="6">
         <v>188</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A155:E155"/>
+    <mergeCell ref="A156:E156"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>