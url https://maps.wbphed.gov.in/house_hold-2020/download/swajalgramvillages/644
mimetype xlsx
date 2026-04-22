--- v1 (2026-04-01)
+++ v2 (2026-04-22)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+  <si>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -654,50 +654,53 @@
     <t>Shyamsundarpur</t>
   </si>
   <si>
     <t>Sidhabari</t>
   </si>
   <si>
     <t>Sirsha (ct)</t>
   </si>
   <si>
     <t>Sokna</t>
   </si>
   <si>
     <t>HARIPUR</t>
   </si>
   <si>
     <t>SONPUR</t>
   </si>
   <si>
     <t>Srikrishnapur</t>
   </si>
   <si>
     <t>Sundiara</t>
   </si>
   <si>
     <t>Talbahari</t>
+  </si>
+  <si>
+    <t>Taltore</t>
   </si>
   <si>
     <t>Tetikhala</t>
   </si>
   <si>
     <t>Thakuranibazar</t>
   </si>
   <si>
     <t>Tilabani</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1074,54 +1077,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A156" sqref="A156"/>
+      <selection activeCell="A157" sqref="A157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2103,51 +2106,51 @@
       </c>
       <c r="I32" s="2">
         <v>1</v>
       </c>
       <c r="J32" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F33" s="2">
-        <v>285</v>
+        <v>226</v>
       </c>
       <c r="G33" s="2">
         <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="2">
         <v>3</v>
       </c>
       <c r="J33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="2" t="s">
@@ -2391,51 +2394,51 @@
       </c>
       <c r="I41" s="2">
         <v>0</v>
       </c>
       <c r="J41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F42" s="2">
-        <v>2012</v>
+        <v>2132</v>
       </c>
       <c r="G42" s="2">
         <v>14</v>
       </c>
       <c r="H42" s="2">
         <v>6</v>
       </c>
       <c r="I42" s="2">
         <v>9</v>
       </c>
       <c r="J42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="2" t="s">
@@ -5934,175 +5937,207 @@
       </c>
       <c r="F152" s="2">
         <v>33</v>
       </c>
       <c r="G152" s="2">
         <v>0</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="2">
         <v>1</v>
       </c>
       <c r="J152" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>120</v>
+        <v>198</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F153" s="2">
-        <v>1072</v>
+        <v>723</v>
       </c>
       <c r="G153" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H153" s="2">
         <v>1</v>
       </c>
       <c r="I153" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J153" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F154" s="2">
-        <v>145</v>
+        <v>1072</v>
       </c>
       <c r="G154" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H154" s="2">
         <v>1</v>
       </c>
       <c r="I154" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J154" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F155" s="2">
-        <v>892</v>
+        <v>145</v>
       </c>
       <c r="G155" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H155" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I155" s="2">
         <v>3</v>
       </c>
       <c r="J155" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:10">
-      <c r="A156" s="6" t="s">
+      <c r="A156" s="2">
+        <v>153</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E156" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="B156" s="7"/>
-[...16 lines deleted...]
-        <v>188</v>
+      <c r="F156" s="2">
+        <v>892</v>
+      </c>
+      <c r="G156" s="2">
+        <v>1</v>
+      </c>
+      <c r="H156" s="2">
+        <v>0</v>
+      </c>
+      <c r="I156" s="2">
+        <v>3</v>
+      </c>
+      <c r="J156" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="B157" s="7"/>
+      <c r="C157" s="6"/>
+      <c r="D157" s="6"/>
+      <c r="E157" s="6"/>
+      <c r="F157" s="6">
+        <v>130022</v>
+      </c>
+      <c r="G157" s="6">
+        <v>413</v>
+      </c>
+      <c r="H157" s="6">
+        <v>186</v>
+      </c>
+      <c r="I157" s="6">
+        <v>625</v>
+      </c>
+      <c r="J157" s="6">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A156:E156"/>
+    <mergeCell ref="A157:E157"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>