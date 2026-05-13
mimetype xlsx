--- v2 (2026-04-22)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>