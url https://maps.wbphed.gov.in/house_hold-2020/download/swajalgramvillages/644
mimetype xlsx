--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -3386,51 +3386,51 @@
       </c>
       <c r="I72" s="2">
         <v>9</v>
       </c>
       <c r="J72" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F73" s="2">
-        <v>2001</v>
+        <v>2131</v>
       </c>
       <c r="G73" s="2">
         <v>12</v>
       </c>
       <c r="H73" s="2">
         <v>11</v>
       </c>
       <c r="I73" s="2">
         <v>17</v>
       </c>
       <c r="J73" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D74" s="2" t="s">
@@ -6066,51 +6066,51 @@
       <c r="F156" s="2">
         <v>892</v>
       </c>
       <c r="G156" s="2">
         <v>1</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="2">
         <v>3</v>
       </c>
       <c r="J156" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="6" t="s">
         <v>218</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="6"/>
       <c r="D157" s="6"/>
       <c r="E157" s="6"/>
       <c r="F157" s="6">
-        <v>130022</v>
+        <v>130152</v>
       </c>
       <c r="G157" s="6">
         <v>413</v>
       </c>
       <c r="H157" s="6">
         <v>186</v>
       </c>
       <c r="I157" s="6">
         <v>625</v>
       </c>
       <c r="J157" s="6">
         <v>189</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>