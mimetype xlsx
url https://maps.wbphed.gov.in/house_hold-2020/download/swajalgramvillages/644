--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+  <si>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -461,50 +461,56 @@
   <si>
     <t>Kuldiha</t>
   </si>
   <si>
     <t>JAMURIA</t>
   </si>
   <si>
     <t>MADANTORE</t>
   </si>
   <si>
     <t>LAIKAPUR</t>
   </si>
   <si>
     <t>Samdi</t>
   </si>
   <si>
     <t>Lohat</t>
   </si>
   <si>
     <t>Madhaiganj</t>
   </si>
   <si>
     <t>Madhaipur</t>
   </si>
   <si>
+    <t>Madantore</t>
+  </si>
+  <si>
+    <t>Madhudanga</t>
+  </si>
+  <si>
     <t>Maheshpur</t>
   </si>
   <si>
     <t>Majhladi</t>
   </si>
   <si>
     <t>BARABANI</t>
   </si>
   <si>
     <t>MAJIARA (CT)</t>
   </si>
   <si>
     <t>Malladih</t>
   </si>
   <si>
     <t>Manahara</t>
   </si>
   <si>
     <t>Mandarbani (ct)</t>
   </si>
   <si>
     <t>Miliakhola</t>
   </si>
   <si>
     <t>Mobarakganja</t>
@@ -606,53 +612,50 @@
     <t>Rajkusum</t>
   </si>
   <si>
     <t>Rashunpur</t>
   </si>
   <si>
     <t>Rautdihi</t>
   </si>
   <si>
     <t>Roshna</t>
   </si>
   <si>
     <t>CHHORA</t>
   </si>
   <si>
     <t>SANKARPUR (CT)</t>
   </si>
   <si>
     <t>Saraswatiganja</t>
   </si>
   <si>
     <t>Sarpi (ct)</t>
   </si>
   <si>
     <t>Sasipur</t>
-  </si>
-[...1 lines deleted...]
-    <t>Madantore</t>
   </si>
   <si>
     <t>Sattar</t>
   </si>
   <si>
     <t>Semalya</t>
   </si>
   <si>
     <t>Shilampur</t>
   </si>
   <si>
     <t>Srirampur</t>
   </si>
   <si>
     <t>Shrirampur</t>
   </si>
   <si>
     <t>Shyambazar</t>
   </si>
   <si>
     <t>Shyamsundarpur</t>
   </si>
   <si>
     <t>Sidhabari</t>
   </si>
@@ -1077,54 +1080,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A157" sqref="A157"/>
+      <selection activeCell="A158" sqref="A158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2394,51 +2397,51 @@
       </c>
       <c r="I41" s="2">
         <v>0</v>
       </c>
       <c r="J41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F42" s="2">
-        <v>2132</v>
+        <v>2176</v>
       </c>
       <c r="G42" s="2">
         <v>14</v>
       </c>
       <c r="H42" s="2">
         <v>6</v>
       </c>
       <c r="I42" s="2">
         <v>9</v>
       </c>
       <c r="J42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="2" t="s">
@@ -2938,51 +2941,51 @@
       </c>
       <c r="I58" s="2">
         <v>2</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F59" s="2">
-        <v>4653</v>
+        <v>4678</v>
       </c>
       <c r="G59" s="2">
         <v>14</v>
       </c>
       <c r="H59" s="2">
         <v>8</v>
       </c>
       <c r="I59" s="2">
         <v>23</v>
       </c>
       <c r="J59" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D60" s="2" t="s">
@@ -3386,51 +3389,51 @@
       </c>
       <c r="I72" s="2">
         <v>9</v>
       </c>
       <c r="J72" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="2">
         <v>70</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F73" s="2">
-        <v>2131</v>
+        <v>2163</v>
       </c>
       <c r="G73" s="2">
         <v>12</v>
       </c>
       <c r="H73" s="2">
         <v>11</v>
       </c>
       <c r="I73" s="2">
         <v>17</v>
       </c>
       <c r="J73" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D74" s="2" t="s">
@@ -4145,1999 +4148,2031 @@
       </c>
       <c r="F96" s="2">
         <v>857</v>
       </c>
       <c r="G96" s="2">
         <v>6</v>
       </c>
       <c r="H96" s="2">
         <v>4</v>
       </c>
       <c r="I96" s="2">
         <v>9</v>
       </c>
       <c r="J96" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>60</v>
+        <v>149</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F97" s="2">
-        <v>392</v>
+        <v>373</v>
       </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="2">
         <v>0</v>
       </c>
       <c r="J97" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F98" s="2">
-        <v>123</v>
+        <v>392</v>
       </c>
       <c r="G98" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J98" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F99" s="2">
-        <v>1594</v>
+        <v>123</v>
       </c>
       <c r="G99" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J99" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>21</v>
+        <v>153</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F100" s="2">
-        <v>204</v>
+        <v>1594</v>
       </c>
       <c r="G100" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J100" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F101" s="2">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="G101" s="2">
         <v>1</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="2">
         <v>2</v>
       </c>
       <c r="J101" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F102" s="2">
-        <v>843</v>
+        <v>186</v>
       </c>
       <c r="G102" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H102" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I102" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J102" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F103" s="2">
-        <v>668</v>
+        <v>843</v>
       </c>
       <c r="G103" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H103" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I103" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J103" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F104" s="2">
-        <v>922</v>
+        <v>668</v>
       </c>
       <c r="G104" s="2">
         <v>2</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J104" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>158</v>
+        <v>103</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F105" s="2">
-        <v>1582</v>
+        <v>922</v>
       </c>
       <c r="G105" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>68</v>
+        <v>160</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F106" s="2">
-        <v>123</v>
+        <v>1866</v>
       </c>
       <c r="G106" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H106" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I106" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J106" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F107" s="2">
-        <v>249</v>
+        <v>123</v>
       </c>
       <c r="G107" s="2">
         <v>1</v>
       </c>
       <c r="H107" s="2">
         <v>1</v>
       </c>
       <c r="I107" s="2">
         <v>2</v>
       </c>
       <c r="J107" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F108" s="2">
-        <v>1636</v>
+        <v>249</v>
       </c>
       <c r="G108" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H108" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I108" s="2">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="J108" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>163</v>
+        <v>27</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F109" s="2">
-        <v>961</v>
+        <v>1636</v>
       </c>
       <c r="G109" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H109" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I109" s="2">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J109" s="2">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>127</v>
+        <v>165</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F110" s="2">
-        <v>1126</v>
+        <v>961</v>
       </c>
       <c r="G110" s="2">
         <v>2</v>
       </c>
       <c r="H110" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I110" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J110" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F111" s="2">
-        <v>818</v>
+        <v>1126</v>
       </c>
       <c r="G111" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J111" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>145</v>
+        <v>103</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F112" s="2">
-        <v>321</v>
+        <v>818</v>
       </c>
       <c r="G112" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J112" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>168</v>
+        <v>21</v>
       </c>
       <c r="D113" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E113" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="E113" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F113" s="2">
-        <v>1313</v>
+        <v>321</v>
       </c>
       <c r="G113" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H113" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I113" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J113" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>23</v>
+        <v>170</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>74</v>
+        <v>171</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F114" s="2">
-        <v>445</v>
+        <v>1313</v>
       </c>
       <c r="G114" s="2">
+        <v>2</v>
+      </c>
+      <c r="H114" s="2">
+        <v>1</v>
+      </c>
+      <c r="I114" s="2">
         <v>4</v>
       </c>
-      <c r="H114" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J114" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>151</v>
+        <v>23</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>172</v>
+        <v>74</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F115" s="2">
-        <v>1671</v>
+        <v>445</v>
       </c>
       <c r="G115" s="2">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="H115" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I115" s="2">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="J115" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>21</v>
+        <v>153</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>72</v>
+        <v>174</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F116" s="2">
-        <v>283</v>
+        <v>1671</v>
       </c>
       <c r="G116" s="2">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H116" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I116" s="2">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="J116" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F117" s="2">
-        <v>258</v>
+        <v>283</v>
       </c>
       <c r="G117" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H117" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I117" s="2">
         <v>2</v>
       </c>
       <c r="J117" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F118" s="2">
-        <v>511</v>
+        <v>258</v>
       </c>
       <c r="G118" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H118" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I118" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J118" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F119" s="2">
-        <v>313</v>
+        <v>511</v>
       </c>
       <c r="G119" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H119" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I119" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J119" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F120" s="2">
-        <v>1155</v>
+        <v>313</v>
       </c>
       <c r="G120" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H120" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I120" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J120" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F121" s="2">
-        <v>2597</v>
+        <v>1155</v>
       </c>
       <c r="G121" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="2">
         <v>3</v>
       </c>
       <c r="J121" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>130</v>
+        <v>96</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F122" s="2">
-        <v>1351</v>
+        <v>2597</v>
       </c>
       <c r="G122" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J122" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F123" s="2">
-        <v>224</v>
+        <v>1351</v>
       </c>
       <c r="G123" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>182</v>
+        <v>18</v>
       </c>
       <c r="D124" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E124" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="E124" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F124" s="2">
-        <v>517</v>
+        <v>224</v>
       </c>
       <c r="G124" s="2">
         <v>1</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J124" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>15</v>
+        <v>184</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>49</v>
+        <v>185</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F125" s="2">
-        <v>411</v>
+        <v>517</v>
       </c>
       <c r="G125" s="2">
         <v>1</v>
       </c>
       <c r="H125" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I125" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J125" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F126" s="2">
-        <v>1271</v>
+        <v>411</v>
       </c>
       <c r="G126" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H126" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I126" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J126" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F127" s="2">
-        <v>895</v>
+        <v>1271</v>
       </c>
       <c r="G127" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H127" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I127" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J127" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F128" s="2">
-        <v>197</v>
+        <v>895</v>
       </c>
       <c r="G128" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H128" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I128" s="2">
         <v>2</v>
       </c>
       <c r="J128" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F129" s="2">
-        <v>673</v>
+        <v>197</v>
       </c>
       <c r="G129" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H129" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I129" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J129" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F130" s="2">
-        <v>422</v>
+        <v>673</v>
       </c>
       <c r="G130" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H130" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I130" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J130" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F131" s="2">
-        <v>107</v>
+        <v>422</v>
       </c>
       <c r="G131" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H131" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I131" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J131" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F132" s="2">
-        <v>978</v>
+        <v>107</v>
       </c>
       <c r="G132" s="2">
         <v>2</v>
       </c>
       <c r="H132" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I132" s="2">
         <v>2</v>
       </c>
       <c r="J132" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="F133" s="2">
-        <v>3321</v>
+        <v>978</v>
       </c>
       <c r="G133" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H133" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I133" s="2">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="J133" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="F134" s="2">
-        <v>1201</v>
+        <v>3321</v>
       </c>
       <c r="G134" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H134" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I134" s="2">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="J134" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>193</v>
+        <v>21</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="F135" s="2">
-        <v>1346</v>
+        <v>1201</v>
       </c>
       <c r="G135" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H135" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I135" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J135" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>16</v>
+        <v>195</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F136" s="2">
-        <v>639</v>
+        <v>1346</v>
       </c>
       <c r="G136" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J136" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F137" s="2">
-        <v>1735</v>
+        <v>639</v>
       </c>
       <c r="G137" s="2">
         <v>3</v>
       </c>
       <c r="H137" s="2">
+        <v>0</v>
+      </c>
+      <c r="I137" s="2">
         <v>3</v>
       </c>
-      <c r="I137" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="J137" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F138" s="2">
-        <v>321</v>
+        <v>1735</v>
       </c>
       <c r="G138" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H138" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I138" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J138" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>198</v>
+        <v>68</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F139" s="2">
-        <v>681</v>
+        <v>321</v>
       </c>
       <c r="G139" s="2">
+        <v>2</v>
+      </c>
+      <c r="H139" s="2">
+        <v>0</v>
+      </c>
+      <c r="I139" s="2">
         <v>3</v>
       </c>
-      <c r="H139" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J139" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F140" s="2">
-        <v>1083</v>
+        <v>681</v>
       </c>
       <c r="G140" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H140" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I140" s="2">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="J140" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>103</v>
+        <v>165</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F141" s="2">
-        <v>2167</v>
+        <v>1083</v>
       </c>
       <c r="G141" s="2">
+        <v>2</v>
+      </c>
+      <c r="H141" s="2">
+        <v>0</v>
+      </c>
+      <c r="I141" s="2">
+        <v>13</v>
+      </c>
+      <c r="J141" s="2">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="D142" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E142" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="E142" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="2">
-        <v>1123</v>
+        <v>2167</v>
       </c>
       <c r="G142" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H142" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I142" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J142" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>49</v>
+        <v>203</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F143" s="2">
-        <v>1518</v>
+        <v>1123</v>
       </c>
       <c r="G143" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H143" s="2">
         <v>2</v>
       </c>
       <c r="I143" s="2">
         <v>7</v>
       </c>
       <c r="J143" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F144" s="2">
-        <v>2612</v>
+        <v>1518</v>
       </c>
       <c r="G144" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H144" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I144" s="2">
         <v>7</v>
       </c>
       <c r="J144" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F145" s="2">
-        <v>293</v>
+        <v>2612</v>
       </c>
       <c r="G145" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H145" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I145" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J145" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F146" s="2">
-        <v>641</v>
+        <v>293</v>
       </c>
       <c r="G146" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H146" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I146" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J146" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>103</v>
+        <v>44</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F147" s="2">
-        <v>395</v>
+        <v>641</v>
       </c>
       <c r="G147" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H147" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I147" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J147" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D148" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E148" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="E148" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F148" s="2">
-        <v>1528</v>
+        <v>395</v>
       </c>
       <c r="G148" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H148" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I148" s="2">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="J148" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>24</v>
+        <v>210</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F149" s="2">
-        <v>425</v>
+        <v>1528</v>
       </c>
       <c r="G149" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H149" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I149" s="2">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="J149" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="F150" s="2">
-        <v>122</v>
+        <v>425</v>
       </c>
       <c r="G150" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H150" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I150" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="F151" s="2">
-        <v>602</v>
+        <v>122</v>
       </c>
       <c r="G151" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J151" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F152" s="2">
-        <v>33</v>
+        <v>602</v>
       </c>
       <c r="G152" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J152" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>198</v>
+        <v>68</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F153" s="2">
-        <v>723</v>
+        <v>33</v>
       </c>
       <c r="G153" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H153" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I153" s="2">
         <v>1</v>
       </c>
       <c r="J153" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>120</v>
+        <v>149</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F154" s="2">
-        <v>1072</v>
+        <v>723</v>
       </c>
       <c r="G154" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H154" s="2">
         <v>1</v>
       </c>
       <c r="I154" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J154" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F155" s="2">
-        <v>145</v>
+        <v>1072</v>
       </c>
       <c r="G155" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H155" s="2">
         <v>1</v>
       </c>
       <c r="I155" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J155" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F156" s="2">
-        <v>892</v>
+        <v>145</v>
       </c>
       <c r="G156" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H156" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I156" s="2">
         <v>3</v>
       </c>
       <c r="J156" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:10">
-      <c r="A157" s="6" t="s">
+      <c r="A157" s="2">
+        <v>154</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E157" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="B157" s="7"/>
-[...6 lines deleted...]
-      <c r="G157" s="6">
+      <c r="F157" s="2">
+        <v>892</v>
+      </c>
+      <c r="G157" s="2">
+        <v>1</v>
+      </c>
+      <c r="H157" s="2">
+        <v>0</v>
+      </c>
+      <c r="I157" s="2">
+        <v>3</v>
+      </c>
+      <c r="J157" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="B158" s="7"/>
+      <c r="C158" s="6"/>
+      <c r="D158" s="6"/>
+      <c r="E158" s="6"/>
+      <c r="F158" s="6">
+        <v>130910</v>
+      </c>
+      <c r="G158" s="6">
         <v>413</v>
       </c>
-      <c r="H157" s="6">
+      <c r="H158" s="6">
         <v>186</v>
       </c>
-      <c r="I157" s="6">
+      <c r="I158" s="6">
         <v>625</v>
       </c>
-      <c r="J157" s="6">
+      <c r="J158" s="6">
         <v>189</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A157:E157"/>
+    <mergeCell ref="A158:E158"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>