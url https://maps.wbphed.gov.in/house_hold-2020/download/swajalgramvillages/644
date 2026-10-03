--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -2045,51 +2045,51 @@
       </c>
       <c r="I30" s="2">
         <v>0</v>
       </c>
       <c r="J30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F31" s="2">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G31" s="2">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>1</v>
       </c>
       <c r="I31" s="2">
         <v>2</v>
       </c>
       <c r="J31" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="2" t="s">
@@ -2941,51 +2941,51 @@
       </c>
       <c r="I58" s="2">
         <v>2</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F59" s="2">
-        <v>4678</v>
+        <v>4741</v>
       </c>
       <c r="G59" s="2">
         <v>14</v>
       </c>
       <c r="H59" s="2">
         <v>8</v>
       </c>
       <c r="I59" s="2">
         <v>23</v>
       </c>
       <c r="J59" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D60" s="2" t="s">
@@ -4157,51 +4157,51 @@
       </c>
       <c r="I96" s="2">
         <v>9</v>
       </c>
       <c r="J96" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F97" s="2">
-        <v>373</v>
+        <v>394</v>
       </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="2">
         <v>0</v>
       </c>
       <c r="J97" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D98" s="2" t="s">
@@ -4733,51 +4733,51 @@
       </c>
       <c r="I114" s="2">
         <v>4</v>
       </c>
       <c r="J114" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F115" s="2">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G115" s="2">
         <v>4</v>
       </c>
       <c r="H115" s="2">
         <v>4</v>
       </c>
       <c r="I115" s="2">
         <v>3</v>
       </c>
       <c r="J115" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D116" s="2" t="s">
@@ -6101,51 +6101,51 @@
       <c r="F157" s="2">
         <v>892</v>
       </c>
       <c r="G157" s="2">
         <v>1</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="2">
         <v>3</v>
       </c>
       <c r="J157" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="6" t="s">
         <v>219</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="6"/>
       <c r="D158" s="6"/>
       <c r="E158" s="6"/>
       <c r="F158" s="6">
-        <v>130910</v>
+        <v>130999</v>
       </c>
       <c r="G158" s="6">
         <v>413</v>
       </c>
       <c r="H158" s="6">
         <v>186</v>
       </c>
       <c r="I158" s="6">
         <v>625</v>
       </c>
       <c r="J158" s="6">
         <v>189</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>