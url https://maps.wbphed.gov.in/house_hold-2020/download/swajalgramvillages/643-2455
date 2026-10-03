--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -83,54 +83,54 @@
   <si>
     <t>Jambani</t>
   </si>
   <si>
     <t>Kenddangri</t>
   </si>
   <si>
     <t>Ahar Mura</t>
   </si>
   <si>
     <t>Kapgari</t>
   </si>
   <si>
     <t>Amlatara</t>
   </si>
   <si>
     <t>Amra Tara</t>
   </si>
   <si>
     <t>Chilkigarh</t>
   </si>
   <si>
     <t>Aralkuli</t>
   </si>
   <si>
+    <t>Lalbundh</t>
+  </si>
+  <si>
     <t>Asti</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lalbundh</t>
   </si>
   <si>
     <t>Baghakhondar</t>
   </si>
   <si>
     <t>Gidhni</t>
   </si>
   <si>
     <t>Baghghari</t>
   </si>
   <si>
     <t>Bali Band</t>
   </si>
   <si>
     <t>Dubra</t>
   </si>
   <si>
     <t>Bali Juri</t>
   </si>
   <si>
     <t>Bankber</t>
   </si>
   <si>
     <t>Bannagajar</t>
   </si>
@@ -958,115 +958,115 @@
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
         <v>0</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F8" s="2">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="2">
         <v>1</v>
       </c>
       <c r="J8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="2">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="2">
         <v>1</v>
       </c>
       <c r="J9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2">
         <v>86</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="2">
         <v>1</v>
       </c>
       <c r="J10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
@@ -1086,51 +1086,51 @@
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="2">
         <v>0</v>
       </c>
       <c r="J11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2">
         <v>320</v>
       </c>
       <c r="G12" s="2">
         <v>5</v>
       </c>
       <c r="H12" s="2">
         <v>5</v>
       </c>
       <c r="I12" s="2">
         <v>6</v>
       </c>
       <c r="J12" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
@@ -1214,51 +1214,51 @@
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="2">
         <v>1</v>
       </c>
       <c r="J15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2">
         <v>75</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="2">
         <v>1</v>
       </c>
       <c r="J16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
@@ -1534,121 +1534,121 @@
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="2">
         <v>1</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F26" s="2">
         <v>54</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
         <v>1</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="2">
         <v>5</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
         <v>0</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F28" s="2">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="G28" s="2">
         <v>4</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="2">
         <v>4</v>
       </c>
       <c r="J28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="2" t="s">
@@ -1726,51 +1726,51 @@
       </c>
       <c r="G31" s="2">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="2">
         <v>1</v>
       </c>
       <c r="J31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="2">
         <v>116</v>
       </c>
       <c r="G32" s="2">
         <v>1</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="2">
         <v>1</v>
       </c>
       <c r="J32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
@@ -2174,51 +2174,51 @@
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="2">
         <v>3</v>
       </c>
       <c r="J45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F46" s="2">
         <v>8</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="2">
         <v>0</v>
       </c>
       <c r="J46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
@@ -2398,51 +2398,51 @@
       </c>
       <c r="G52" s="2">
         <v>1</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="2">
         <v>1</v>
       </c>
       <c r="J52" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F53" s="2">
         <v>119</v>
       </c>
       <c r="G53" s="2">
         <v>2</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="2">
         <v>2</v>
       </c>
       <c r="J53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="3" t="s">
@@ -2462,51 +2462,51 @@
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="2">
         <v>0</v>
       </c>
       <c r="J54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F55" s="2">
         <v>85</v>
       </c>
       <c r="G55" s="2">
         <v>2</v>
       </c>
       <c r="H55" s="2">
         <v>1</v>
       </c>
       <c r="I55" s="2">
         <v>2</v>
       </c>
       <c r="J55" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="3" t="s">
@@ -2558,51 +2558,51 @@
       </c>
       <c r="G57" s="2">
         <v>1</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
         <v>1</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F58" s="2">
         <v>20</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="2">
         <v>0</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
@@ -2782,115 +2782,115 @@
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="2">
         <v>0</v>
       </c>
       <c r="J64" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F65" s="2">
         <v>50</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="2">
         <v>0</v>
       </c>
       <c r="J65" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F66" s="2">
         <v>36</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="2">
         <v>0</v>
       </c>
       <c r="J66" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F67" s="2">
         <v>185</v>
       </c>
       <c r="G67" s="2">
         <v>1</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="2">
         <v>1</v>
       </c>
       <c r="J67" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="3" t="s">
@@ -3102,51 +3102,51 @@
       </c>
       <c r="G74" s="2">
         <v>1</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="2">
         <v>1</v>
       </c>
       <c r="J74" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F75" s="2">
         <v>77</v>
       </c>
       <c r="G75" s="2">
         <v>1</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="2">
         <v>0</v>
       </c>
       <c r="J75" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="2">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
@@ -3452,51 +3452,51 @@
       <c r="F85" s="2">
         <v>34</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="2">
         <v>0</v>
       </c>
       <c r="J85" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="6"/>
       <c r="D86" s="6"/>
       <c r="E86" s="6"/>
       <c r="F86" s="6">
-        <v>8464</v>
+        <v>8468</v>
       </c>
       <c r="G86" s="6">
         <v>70</v>
       </c>
       <c r="H86" s="6">
         <v>10</v>
       </c>
       <c r="I86" s="6">
         <v>75</v>
       </c>
       <c r="J86" s="6">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>