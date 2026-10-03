--- v4 (2026-09-10)
+++ v5 (2026-10-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -4427,194 +4427,194 @@
       </c>
       <c r="G111" s="2">
         <v>0</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="2">
         <v>1</v>
       </c>
       <c r="J111" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F112" s="2">
-        <v>122</v>
+        <v>41</v>
       </c>
       <c r="G112" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J112" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F113" s="2">
-        <v>41</v>
+        <v>122</v>
       </c>
       <c r="G113" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J113" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F114" s="2">
         <v>4</v>
       </c>
       <c r="G114" s="2">
         <v>0</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="2">
         <v>0</v>
       </c>
       <c r="J114" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F115" s="2">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="G115" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J115" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F116" s="2">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G116" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J116" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F117" s="2">
         <v>1065</v>
       </c>
       <c r="G117" s="2">