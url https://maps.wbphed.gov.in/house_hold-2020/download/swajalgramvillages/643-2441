--- v0 (2026-04-01)
+++ v1 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>No. of Swajal Gram Villages as on 01-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -2019,98 +2019,98 @@
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="2">
         <v>1</v>
       </c>
       <c r="J41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="2">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="G42" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="2">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="G43" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F44" s="2">
         <v>48</v>
       </c>
       <c r="G44" s="2">
@@ -2499,98 +2499,98 @@
       </c>
       <c r="G56" s="2">
         <v>1</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="2">
         <v>0</v>
       </c>
       <c r="J56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F57" s="2">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="G57" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F58" s="2">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="G58" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F59" s="2">
         <v>143</v>
       </c>
       <c r="G59" s="2">