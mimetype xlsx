--- v1 (2026-04-23)
+++ v2 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -2019,98 +2019,98 @@
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="2">
         <v>1</v>
       </c>
       <c r="J41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="2">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="G42" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="2">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="G43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F44" s="2">
         <v>48</v>
       </c>
       <c r="G44" s="2">
@@ -2499,98 +2499,98 @@
       </c>
       <c r="G56" s="2">
         <v>1</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="2">
         <v>0</v>
       </c>
       <c r="J56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F57" s="2">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="G57" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F58" s="2">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="G58" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F59" s="2">
         <v>143</v>
       </c>
       <c r="G59" s="2">