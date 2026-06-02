--- v2 (2026-05-13)
+++ v3 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>