--- v3 (2026-06-02)
+++ v4 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>