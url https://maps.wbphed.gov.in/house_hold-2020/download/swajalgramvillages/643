--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
   <si>
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -197,104 +197,104 @@
   <si>
     <t>Arrah</t>
   </si>
   <si>
     <t>Arra</t>
   </si>
   <si>
     <t>Ergoda</t>
   </si>
   <si>
     <t>Ashakanthi</t>
   </si>
   <si>
     <t>Ashanbani</t>
   </si>
   <si>
     <t>Gopiballav Pur -ii</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
     <t>Askola</t>
   </si>
   <si>
+    <t>Lalbundh</t>
+  </si>
+  <si>
     <t>Asti</t>
   </si>
   <si>
-    <t>Lalbundh</t>
-[...1 lines deleted...]
-  <si>
     <t>Chandri</t>
   </si>
   <si>
     <t>Amarda</t>
   </si>
   <si>
     <t>Asurara</t>
   </si>
   <si>
     <t>Chandabila</t>
   </si>
   <si>
     <t>Atal Diha</t>
   </si>
   <si>
     <t>Harda</t>
   </si>
   <si>
     <t>Aulia</t>
   </si>
   <si>
     <t>Ramgarh</t>
   </si>
   <si>
     <t>Badhagara</t>
   </si>
   <si>
     <t>Bagdoba</t>
   </si>
   <si>
     <t>Bagghara</t>
   </si>
   <si>
     <t>Baghakhondar</t>
   </si>
   <si>
     <t>Gidhni</t>
   </si>
   <si>
     <t>Baghghari</t>
   </si>
   <si>
+    <t>Baghuasol</t>
+  </si>
+  <si>
     <t>Andharia</t>
   </si>
   <si>
-    <t>Baghuasol</t>
-[...1 lines deleted...]
-  <si>
     <t>Sijua</t>
   </si>
   <si>
     <t>Bagnada</t>
   </si>
   <si>
     <t>Nepura</t>
   </si>
   <si>
     <t>Bahadurpur</t>
   </si>
   <si>
     <t>Andhari</t>
   </si>
   <si>
     <t>Bahara Danri</t>
   </si>
   <si>
     <t>Kuliana</t>
   </si>
   <si>
     <t>Bajnaguri</t>
   </si>
   <si>
     <t>Alampur</t>
@@ -674,54 +674,54 @@
   <si>
     <t>Birkanar</t>
   </si>
   <si>
     <t>Rohini</t>
   </si>
   <si>
     <t>Bishnupur</t>
   </si>
   <si>
     <t>Borarganj</t>
   </si>
   <si>
     <t>Brindabanpur</t>
   </si>
   <si>
     <t>Chakgariapur</t>
   </si>
   <si>
     <t>Champabani</t>
   </si>
   <si>
     <t>Chanda Bila</t>
   </si>
   <si>
+    <t>Dharsa</t>
+  </si>
+  <si>
     <t>Boita</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dharsa</t>
   </si>
   <si>
     <t>Sapdhara</t>
   </si>
   <si>
     <t>Chandabila Chhota</t>
   </si>
   <si>
     <t>Chandbila</t>
   </si>
   <si>
     <t>Dhanghori</t>
   </si>
   <si>
     <t>Chandpal</t>
   </si>
   <si>
     <t>Chandrapur</t>
   </si>
   <si>
     <t>Chandua</t>
   </si>
   <si>
     <t>Chantukanda</t>
   </si>
@@ -3244,130 +3244,130 @@
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
       <c r="H25" s="2">
         <v>1</v>
       </c>
       <c r="I25" s="2">
         <v>2</v>
       </c>
       <c r="J25" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F26" s="2">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="G26" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
         <v>1</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D27" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="2">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F28" s="2">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="2">
         <v>48</v>
       </c>
       <c r="G29" s="2">
@@ -3532,51 +3532,51 @@
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="2">
         <v>0</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F35" s="2">
         <v>86</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
         <v>1</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
@@ -3593,101 +3593,101 @@
       </c>
       <c r="F36" s="2">
         <v>76</v>
       </c>
       <c r="G36" s="2">
         <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="2">
         <v>0</v>
       </c>
       <c r="J36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D37" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="2">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="G37" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F38" s="2">
-        <v>84</v>
+        <v>108</v>
       </c>
       <c r="G38" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F39" s="2">
         <v>63</v>
       </c>
       <c r="G39" s="2">
@@ -3916,51 +3916,51 @@
       </c>
       <c r="G46" s="2">
         <v>3</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="2">
         <v>2</v>
       </c>
       <c r="J46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F47" s="2">
         <v>320</v>
       </c>
       <c r="G47" s="2">
         <v>5</v>
       </c>
       <c r="H47" s="2">
         <v>5</v>
       </c>
       <c r="I47" s="2">
         <v>6</v>
       </c>
       <c r="J47" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
@@ -4940,51 +4940,51 @@
       </c>
       <c r="G78" s="2">
         <v>1</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="2">
         <v>0</v>
       </c>
       <c r="J78" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F79" s="2">
         <v>75</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="2">
         <v>1</v>
       </c>
       <c r="J79" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="3" t="s">
@@ -5196,51 +5196,51 @@
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="2">
         <v>0</v>
       </c>
       <c r="J86" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="2">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F87" s="2">
         <v>115</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="2">
         <v>1</v>
       </c>
       <c r="J87" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="2">
         <v>85</v>
       </c>
       <c r="B88" s="3" t="s">
@@ -6316,51 +6316,51 @@
       </c>
       <c r="G121" s="2">
         <v>0</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="2">
         <v>0</v>
       </c>
       <c r="J121" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F122" s="2">
         <v>19</v>
       </c>
       <c r="G122" s="2">
         <v>0</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="2">
         <v>1</v>
       </c>
       <c r="J122" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
@@ -7305,104 +7305,104 @@
       </c>
       <c r="F152" s="2">
         <v>119</v>
       </c>
       <c r="G152" s="2">
         <v>1</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="2">
         <v>2</v>
       </c>
       <c r="J152" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F153" s="2">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="G153" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H153" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I153" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J153" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F154" s="2">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="G154" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H154" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I154" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J154" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>222</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F155" s="2">
         <v>60</v>
       </c>
       <c r="G155" s="2">
         <v>0</v>
       </c>
       <c r="H155" s="2">
@@ -7564,51 +7564,51 @@
       </c>
       <c r="G160" s="2">
         <v>2</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="2">
         <v>1</v>
       </c>
       <c r="J160" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F161" s="2">
         <v>54</v>
       </c>
       <c r="G161" s="2">
         <v>0</v>
       </c>
       <c r="H161" s="2">
         <v>0</v>
       </c>
       <c r="I161" s="2">
         <v>1</v>
       </c>
       <c r="J161" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="3" t="s">
@@ -8236,51 +8236,51 @@
       </c>
       <c r="G181" s="2">
         <v>0</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="2">
         <v>0</v>
       </c>
       <c r="J181" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F182" s="2">
         <v>5</v>
       </c>
       <c r="G182" s="2">
         <v>0</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="2">
         <v>0</v>
       </c>
       <c r="J182" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="3" t="s">
@@ -8402,51 +8402,51 @@
       </c>
       <c r="I186" s="2">
         <v>1</v>
       </c>
       <c r="J186" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F187" s="2">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="G187" s="2">
         <v>4</v>
       </c>
       <c r="H187" s="2">
         <v>0</v>
       </c>
       <c r="I187" s="2">
         <v>4</v>
       </c>
       <c r="J187" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D188" s="2" t="s">
@@ -8940,51 +8940,51 @@
       </c>
       <c r="G203" s="2">
         <v>1</v>
       </c>
       <c r="H203" s="2">
         <v>1</v>
       </c>
       <c r="I203" s="2">
         <v>1</v>
       </c>
       <c r="J203" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F204" s="2">
         <v>116</v>
       </c>
       <c r="G204" s="2">
         <v>1</v>
       </c>
       <c r="H204" s="2">
         <v>0</v>
       </c>
       <c r="I204" s="2">
         <v>1</v>
       </c>
       <c r="J204" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="3" t="s">
@@ -9004,51 +9004,51 @@
       </c>
       <c r="G205" s="2">
         <v>0</v>
       </c>
       <c r="H205" s="2">
         <v>0</v>
       </c>
       <c r="I205" s="2">
         <v>1</v>
       </c>
       <c r="J205" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F206" s="2">
         <v>37</v>
       </c>
       <c r="G206" s="2">
         <v>0</v>
       </c>
       <c r="H206" s="2">
         <v>0</v>
       </c>
       <c r="I206" s="2">
         <v>1</v>
       </c>
       <c r="J206" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="3" t="s">
@@ -9260,51 +9260,51 @@
       </c>
       <c r="G213" s="2">
         <v>2</v>
       </c>
       <c r="H213" s="2">
         <v>0</v>
       </c>
       <c r="I213" s="2">
         <v>2</v>
       </c>
       <c r="J213" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F214" s="2">
         <v>105</v>
       </c>
       <c r="G214" s="2">
         <v>1</v>
       </c>
       <c r="H214" s="2">
         <v>0</v>
       </c>
       <c r="I214" s="2">
         <v>1</v>
       </c>
       <c r="J214" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="3" t="s">
@@ -9324,51 +9324,51 @@
       </c>
       <c r="G215" s="2">
         <v>1</v>
       </c>
       <c r="H215" s="2">
         <v>0</v>
       </c>
       <c r="I215" s="2">
         <v>3</v>
       </c>
       <c r="J215" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F216" s="2">
         <v>250</v>
       </c>
       <c r="G216" s="2">
         <v>1</v>
       </c>
       <c r="H216" s="2">
         <v>0</v>
       </c>
       <c r="I216" s="2">
         <v>2</v>
       </c>
       <c r="J216" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="3" t="s">
@@ -9708,130 +9708,130 @@
       </c>
       <c r="G227" s="2">
         <v>4</v>
       </c>
       <c r="H227" s="2">
         <v>1</v>
       </c>
       <c r="I227" s="2">
         <v>2</v>
       </c>
       <c r="J227" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="2">
         <v>225</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F228" s="2">
-        <v>34</v>
+        <v>110</v>
       </c>
       <c r="G228" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H228" s="2">
         <v>0</v>
       </c>
       <c r="I228" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J228" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>77</v>
+        <v>222</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F229" s="2">
-        <v>110</v>
+        <v>142</v>
       </c>
       <c r="G229" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H229" s="2">
         <v>0</v>
       </c>
       <c r="I229" s="2">
         <v>1</v>
       </c>
       <c r="J229" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>222</v>
+        <v>70</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F230" s="2">
-        <v>142</v>
+        <v>34</v>
       </c>
       <c r="G230" s="2">
         <v>0</v>
       </c>
       <c r="H230" s="2">
         <v>0</v>
       </c>
       <c r="I230" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J230" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F231" s="2">
         <v>79</v>
       </c>
       <c r="G231" s="2">
@@ -9993,101 +9993,101 @@
       </c>
       <c r="F236" s="2">
         <v>12</v>
       </c>
       <c r="G236" s="2">
         <v>2</v>
       </c>
       <c r="H236" s="2">
         <v>0</v>
       </c>
       <c r="I236" s="2">
         <v>1</v>
       </c>
       <c r="J236" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>298</v>
+        <v>70</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F237" s="2">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="G237" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H237" s="2">
         <v>0</v>
       </c>
       <c r="I237" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J237" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>70</v>
+        <v>298</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F238" s="2">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="G238" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H238" s="2">
         <v>0</v>
       </c>
       <c r="I238" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J238" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F239" s="2">
         <v>63</v>
       </c>
       <c r="G239" s="2">
@@ -10380,130 +10380,130 @@
       </c>
       <c r="G248" s="2">
         <v>1</v>
       </c>
       <c r="H248" s="2">
         <v>0</v>
       </c>
       <c r="I248" s="2">
         <v>1</v>
       </c>
       <c r="J248" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F249" s="2">
         <v>196</v>
       </c>
       <c r="G249" s="2">
         <v>2</v>
       </c>
       <c r="H249" s="2">
         <v>0</v>
       </c>
       <c r="I249" s="2">
         <v>2</v>
       </c>
       <c r="J249" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D250" s="2" t="s">
-        <v>70</v>
+        <v>175</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F250" s="2">
-        <v>380</v>
+        <v>168</v>
       </c>
       <c r="G250" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J250" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>175</v>
+        <v>70</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F251" s="2">
-        <v>168</v>
+        <v>380</v>
       </c>
       <c r="G251" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J251" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F252" s="2">
         <v>295</v>
       </c>
       <c r="G252" s="2">
@@ -10569,95 +10569,95 @@
       </c>
       <c r="F254" s="2">
         <v>257</v>
       </c>
       <c r="G254" s="2">
         <v>2</v>
       </c>
       <c r="H254" s="2">
         <v>0</v>
       </c>
       <c r="I254" s="2">
         <v>2</v>
       </c>
       <c r="J254" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="2">
         <v>252</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F255" s="2">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="G255" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H255" s="2">
         <v>0</v>
       </c>
       <c r="I255" s="2">
         <v>1</v>
       </c>
       <c r="J255" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="2">
         <v>253</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D256" s="2" t="s">
-        <v>97</v>
+        <v>23</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F256" s="2">
-        <v>41</v>
+        <v>86</v>
       </c>
       <c r="G256" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="2">
         <v>1</v>
       </c>
       <c r="J256" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E257" s="2" t="s">
@@ -10668,51 +10668,51 @@
       </c>
       <c r="G257" s="2">
         <v>2</v>
       </c>
       <c r="H257" s="2">
         <v>0</v>
       </c>
       <c r="I257" s="2">
         <v>1</v>
       </c>
       <c r="J257" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="2">
         <v>255</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F258" s="2">
         <v>51</v>
       </c>
       <c r="G258" s="2">
         <v>0</v>
       </c>
       <c r="H258" s="2">
         <v>0</v>
       </c>
       <c r="I258" s="2">
         <v>1</v>
       </c>
       <c r="J258" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="3" t="s">
@@ -11017,104 +11017,104 @@
       </c>
       <c r="F268" s="2">
         <v>25</v>
       </c>
       <c r="G268" s="2">
         <v>1</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="2">
         <v>1</v>
       </c>
       <c r="J268" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>211</v>
+        <v>18</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F269" s="2">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="G269" s="2">
         <v>0</v>
       </c>
       <c r="H269" s="2">
         <v>0</v>
       </c>
       <c r="I269" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J269" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="2">
         <v>267</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D270" s="2" t="s">
-        <v>18</v>
+        <v>211</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F270" s="2">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="G270" s="2">
         <v>0</v>
       </c>
       <c r="H270" s="2">
         <v>0</v>
       </c>
       <c r="I270" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J270" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="2">
         <v>268</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D271" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F271" s="2">
         <v>46</v>
       </c>
       <c r="G271" s="2">
         <v>1</v>
       </c>
       <c r="H271" s="2">
@@ -11529,127 +11529,127 @@
       </c>
       <c r="F284" s="2">
         <v>212</v>
       </c>
       <c r="G284" s="2">
         <v>1</v>
       </c>
       <c r="H284" s="2">
         <v>0</v>
       </c>
       <c r="I284" s="2">
         <v>0</v>
       </c>
       <c r="J284" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="2">
         <v>282</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F285" s="2">
-        <v>130</v>
+        <v>66</v>
       </c>
       <c r="G285" s="2">
         <v>0</v>
       </c>
       <c r="H285" s="2">
         <v>0</v>
       </c>
       <c r="I285" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J285" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="2">
         <v>283</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D286" s="2" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F286" s="2">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="G286" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H286" s="2">
         <v>0</v>
       </c>
       <c r="I286" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J286" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="2">
         <v>284</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D287" s="2" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F287" s="2">
-        <v>61</v>
+        <v>130</v>
       </c>
       <c r="G287" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H287" s="2">
         <v>0</v>
       </c>
       <c r="I287" s="2">
         <v>1</v>
       </c>
       <c r="J287" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="2">
         <v>285</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D288" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E288" s="2" t="s">
@@ -11785,104 +11785,104 @@
       </c>
       <c r="F292" s="2">
         <v>48</v>
       </c>
       <c r="G292" s="2">
         <v>1</v>
       </c>
       <c r="H292" s="2">
         <v>0</v>
       </c>
       <c r="I292" s="2">
         <v>1</v>
       </c>
       <c r="J292" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="2">
         <v>290</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>107</v>
+        <v>211</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F293" s="2">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G293" s="2">
         <v>0</v>
       </c>
       <c r="H293" s="2">
         <v>0</v>
       </c>
       <c r="I293" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J293" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="2">
         <v>291</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>211</v>
+        <v>107</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F294" s="2">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G294" s="2">
         <v>0</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J294" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D295" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F295" s="2">
         <v>30</v>
       </c>
       <c r="G295" s="2">
         <v>1</v>
       </c>
       <c r="H295" s="2">
@@ -12841,118 +12841,118 @@
       </c>
       <c r="F325" s="2">
         <v>136</v>
       </c>
       <c r="G325" s="2">
         <v>1</v>
       </c>
       <c r="H325" s="2">
         <v>0</v>
       </c>
       <c r="I325" s="2">
         <v>2</v>
       </c>
       <c r="J325" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="2">
         <v>323</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D326" s="2" t="s">
-        <v>213</v>
+        <v>28</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F326" s="2">
-        <v>264</v>
+        <v>19</v>
       </c>
       <c r="G326" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H326" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I326" s="2">
         <v>0</v>
       </c>
       <c r="J326" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="2">
         <v>324</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D327" s="2" t="s">
-        <v>28</v>
+        <v>213</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F327" s="2">
-        <v>19</v>
+        <v>264</v>
       </c>
       <c r="G327" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H327" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I327" s="2">
         <v>0</v>
       </c>
       <c r="J327" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="2">
         <v>325</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D328" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>392</v>
       </c>
       <c r="F328" s="2">
         <v>8</v>
       </c>
       <c r="G328" s="2">
         <v>0</v>
       </c>
       <c r="H328" s="2">
         <v>0</v>
       </c>
       <c r="I328" s="2">
         <v>0</v>
       </c>
       <c r="J328" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" s="2">
         <v>326</v>
       </c>
       <c r="B329" s="3" t="s">
@@ -13548,51 +13548,51 @@
       </c>
       <c r="G347" s="2">
         <v>1</v>
       </c>
       <c r="H347" s="2">
         <v>0</v>
       </c>
       <c r="I347" s="2">
         <v>2</v>
       </c>
       <c r="J347" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" s="2">
         <v>345</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C348" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D348" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F348" s="2">
         <v>29</v>
       </c>
       <c r="G348" s="2">
         <v>0</v>
       </c>
       <c r="H348" s="2">
         <v>0</v>
       </c>
       <c r="I348" s="2">
         <v>0</v>
       </c>
       <c r="J348" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" s="2">
         <v>346</v>
       </c>
       <c r="B349" s="3" t="s">
@@ -14284,51 +14284,51 @@
       </c>
       <c r="G370" s="2">
         <v>0</v>
       </c>
       <c r="H370" s="2">
         <v>0</v>
       </c>
       <c r="I370" s="2">
         <v>0</v>
       </c>
       <c r="J370" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F371" s="2">
         <v>119</v>
       </c>
       <c r="G371" s="2">
         <v>2</v>
       </c>
       <c r="H371" s="2">
         <v>0</v>
       </c>
       <c r="I371" s="2">
         <v>2</v>
       </c>
       <c r="J371" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="3" t="s">
@@ -14604,51 +14604,51 @@
       </c>
       <c r="G380" s="2">
         <v>0</v>
       </c>
       <c r="H380" s="2">
         <v>0</v>
       </c>
       <c r="I380" s="2">
         <v>0</v>
       </c>
       <c r="J380" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D381" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F381" s="2">
         <v>94</v>
       </c>
       <c r="G381" s="2">
         <v>0</v>
       </c>
       <c r="H381" s="2">
         <v>0</v>
       </c>
       <c r="I381" s="2">
         <v>1</v>
       </c>
       <c r="J381" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="3" t="s">
@@ -14764,51 +14764,51 @@
       </c>
       <c r="G385" s="2">
         <v>0</v>
       </c>
       <c r="H385" s="2">
         <v>0</v>
       </c>
       <c r="I385" s="2">
         <v>1</v>
       </c>
       <c r="J385" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" s="2">
         <v>383</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D386" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F386" s="2">
         <v>85</v>
       </c>
       <c r="G386" s="2">
         <v>2</v>
       </c>
       <c r="H386" s="2">
         <v>1</v>
       </c>
       <c r="I386" s="2">
         <v>2</v>
       </c>
       <c r="J386" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="2">
         <v>384</v>
       </c>
       <c r="B387" s="3" t="s">
@@ -14985,150 +14985,150 @@
       </c>
       <c r="F392" s="2">
         <v>279</v>
       </c>
       <c r="G392" s="2">
         <v>3</v>
       </c>
       <c r="H392" s="2">
         <v>0</v>
       </c>
       <c r="I392" s="2">
         <v>1</v>
       </c>
       <c r="J392" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>39</v>
+        <v>211</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F393" s="2">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="G393" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H393" s="2">
         <v>0</v>
       </c>
       <c r="I393" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J393" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="2">
         <v>391</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D394" s="2" t="s">
-        <v>211</v>
+        <v>39</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F394" s="2">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="G394" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H394" s="2">
         <v>0</v>
       </c>
       <c r="I394" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J394" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="2">
         <v>392</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D395" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F395" s="2">
         <v>101</v>
       </c>
       <c r="G395" s="2">
         <v>2</v>
       </c>
       <c r="H395" s="2">
         <v>0</v>
       </c>
       <c r="I395" s="2">
         <v>1</v>
       </c>
       <c r="J395" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D396" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F396" s="2">
         <v>20</v>
       </c>
       <c r="G396" s="2">
         <v>0</v>
       </c>
       <c r="H396" s="2">
         <v>0</v>
       </c>
       <c r="I396" s="2">
         <v>0</v>
       </c>
       <c r="J396" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="3" t="s">
@@ -15788,51 +15788,51 @@
       </c>
       <c r="G417" s="2">
         <v>1</v>
       </c>
       <c r="H417" s="2">
         <v>0</v>
       </c>
       <c r="I417" s="2">
         <v>1</v>
       </c>
       <c r="J417" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F418" s="2">
         <v>40</v>
       </c>
       <c r="G418" s="2">
         <v>0</v>
       </c>
       <c r="H418" s="2">
         <v>0</v>
       </c>
       <c r="I418" s="2">
         <v>1</v>
       </c>
       <c r="J418" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
@@ -17193,101 +17193,101 @@
       </c>
       <c r="F461" s="2">
         <v>60</v>
       </c>
       <c r="G461" s="2">
         <v>0</v>
       </c>
       <c r="H461" s="2">
         <v>0</v>
       </c>
       <c r="I461" s="2">
         <v>0</v>
       </c>
       <c r="J461" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" s="2">
         <v>459</v>
       </c>
       <c r="B462" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C462" s="2" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="D462" s="2" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F462" s="2">
-        <v>179</v>
+        <v>159</v>
       </c>
       <c r="G462" s="2">
         <v>0</v>
       </c>
       <c r="H462" s="2">
         <v>0</v>
       </c>
       <c r="I462" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J462" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" s="2">
         <v>460</v>
       </c>
       <c r="B463" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C463" s="2" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D463" s="2" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="E463" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F463" s="2">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="G463" s="2">
         <v>0</v>
       </c>
       <c r="H463" s="2">
         <v>0</v>
       </c>
       <c r="I463" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J463" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" s="2">
         <v>461</v>
       </c>
       <c r="B464" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C464" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D464" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E464" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F464" s="2">
         <v>201</v>
       </c>
       <c r="G464" s="2">
@@ -17449,133 +17449,133 @@
       </c>
       <c r="F469" s="2">
         <v>237</v>
       </c>
       <c r="G469" s="2">
         <v>0</v>
       </c>
       <c r="H469" s="2">
         <v>0</v>
       </c>
       <c r="I469" s="2">
         <v>2</v>
       </c>
       <c r="J469" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" s="2">
         <v>467</v>
       </c>
       <c r="B470" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C470" s="2" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D470" s="2" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F470" s="2">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="G470" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H470" s="2">
         <v>0</v>
       </c>
       <c r="I470" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J470" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" s="2">
         <v>468</v>
       </c>
       <c r="B471" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C471" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D471" s="2" t="s">
-        <v>35</v>
+        <v>198</v>
       </c>
       <c r="E471" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F471" s="2">
-        <v>32</v>
+        <v>250</v>
       </c>
       <c r="G471" s="2">
         <v>1</v>
       </c>
       <c r="H471" s="2">
         <v>0</v>
       </c>
       <c r="I471" s="2">
         <v>1</v>
       </c>
       <c r="J471" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" s="2">
         <v>469</v>
       </c>
       <c r="B472" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C472" s="2" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D472" s="2" t="s">
-        <v>198</v>
+        <v>61</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F472" s="2">
-        <v>250</v>
+        <v>50</v>
       </c>
       <c r="G472" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H472" s="2">
         <v>0</v>
       </c>
       <c r="I472" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J472" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" s="2">
         <v>470</v>
       </c>
       <c r="B473" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C473" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D473" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F473" s="2">
         <v>47</v>
       </c>
       <c r="G473" s="2">
@@ -17676,51 +17676,51 @@
       </c>
       <c r="G476" s="2">
         <v>2</v>
       </c>
       <c r="H476" s="2">
         <v>0</v>
       </c>
       <c r="I476" s="2">
         <v>1</v>
       </c>
       <c r="J476" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" s="2">
         <v>474</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C477" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D477" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F477" s="2">
         <v>36</v>
       </c>
       <c r="G477" s="2">
         <v>0</v>
       </c>
       <c r="H477" s="2">
         <v>0</v>
       </c>
       <c r="I477" s="2">
         <v>0</v>
       </c>
       <c r="J477" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" s="2">
         <v>475</v>
       </c>
       <c r="B478" s="3" t="s">
@@ -18028,51 +18028,51 @@
       </c>
       <c r="G487" s="2">
         <v>0</v>
       </c>
       <c r="H487" s="2">
         <v>0</v>
       </c>
       <c r="I487" s="2">
         <v>0</v>
       </c>
       <c r="J487" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" s="2">
         <v>485</v>
       </c>
       <c r="B488" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C488" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D488" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F488" s="2">
         <v>185</v>
       </c>
       <c r="G488" s="2">
         <v>1</v>
       </c>
       <c r="H488" s="2">
         <v>0</v>
       </c>
       <c r="I488" s="2">
         <v>1</v>
       </c>
       <c r="J488" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" s="2">
         <v>486</v>
       </c>
       <c r="B489" s="3" t="s">
@@ -19305,133 +19305,133 @@
       </c>
       <c r="F527" s="2">
         <v>168</v>
       </c>
       <c r="G527" s="2">
         <v>0</v>
       </c>
       <c r="H527" s="2">
         <v>0</v>
       </c>
       <c r="I527" s="2">
         <v>1</v>
       </c>
       <c r="J527" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" s="2">
         <v>525</v>
       </c>
       <c r="B528" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C528" s="2" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="D528" s="2" t="s">
-        <v>35</v>
+        <v>181</v>
       </c>
       <c r="E528" s="2" t="s">
         <v>577</v>
       </c>
       <c r="F528" s="2">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="G528" s="2">
         <v>2</v>
       </c>
       <c r="H528" s="2">
         <v>0</v>
       </c>
       <c r="I528" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J528" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="529" spans="1:10">
       <c r="A529" s="2">
         <v>526</v>
       </c>
       <c r="B529" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C529" s="2" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="D529" s="2" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E529" s="2" t="s">
         <v>577</v>
       </c>
       <c r="F529" s="2">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="G529" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H529" s="2">
         <v>0</v>
       </c>
       <c r="I529" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J529" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="530" spans="1:10">
       <c r="A530" s="2">
         <v>527</v>
       </c>
       <c r="B530" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C530" s="2" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="D530" s="2" t="s">
-        <v>181</v>
+        <v>20</v>
       </c>
       <c r="E530" s="2" t="s">
         <v>577</v>
       </c>
       <c r="F530" s="2">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="G530" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H530" s="2">
         <v>0</v>
       </c>
       <c r="I530" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J530" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="531" spans="1:10">
       <c r="A531" s="2">
         <v>528</v>
       </c>
       <c r="B531" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C531" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D531" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E531" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F531" s="2">
         <v>41</v>
       </c>
       <c r="G531" s="2">
@@ -19628,51 +19628,51 @@
       </c>
       <c r="G537" s="2">
         <v>0</v>
       </c>
       <c r="H537" s="2">
         <v>0</v>
       </c>
       <c r="I537" s="2">
         <v>2</v>
       </c>
       <c r="J537" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="538" spans="1:10">
       <c r="A538" s="2">
         <v>535</v>
       </c>
       <c r="B538" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C538" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D538" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E538" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F538" s="2">
         <v>96</v>
       </c>
       <c r="G538" s="2">
         <v>1</v>
       </c>
       <c r="H538" s="2">
         <v>0</v>
       </c>
       <c r="I538" s="2">
         <v>1</v>
       </c>
       <c r="J538" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:10">
       <c r="A539" s="2">
         <v>536</v>
       </c>
       <c r="B539" s="3" t="s">
@@ -20748,51 +20748,51 @@
       </c>
       <c r="G572" s="2">
         <v>1</v>
       </c>
       <c r="H572" s="2">
         <v>0</v>
       </c>
       <c r="I572" s="2">
         <v>1</v>
       </c>
       <c r="J572" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" s="2">
         <v>570</v>
       </c>
       <c r="B573" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C573" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D573" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E573" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F573" s="2">
         <v>77</v>
       </c>
       <c r="G573" s="2">
         <v>1</v>
       </c>
       <c r="H573" s="2">
         <v>0</v>
       </c>
       <c r="I573" s="2">
         <v>0</v>
       </c>
       <c r="J573" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:10">
       <c r="A574" s="2">
         <v>571</v>
       </c>
       <c r="B574" s="3" t="s">
@@ -21196,51 +21196,51 @@
       </c>
       <c r="G586" s="2">
         <v>0</v>
       </c>
       <c r="H586" s="2">
         <v>0</v>
       </c>
       <c r="I586" s="2">
         <v>1</v>
       </c>
       <c r="J586" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" s="2">
         <v>584</v>
       </c>
       <c r="B587" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C587" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D587" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E587" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F587" s="2">
         <v>111</v>
       </c>
       <c r="G587" s="2">
         <v>2</v>
       </c>
       <c r="H587" s="2">
         <v>1</v>
       </c>
       <c r="I587" s="2">
         <v>2</v>
       </c>
       <c r="J587" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="588" spans="1:10">
       <c r="A588" s="2">
         <v>585</v>
       </c>
       <c r="B588" s="3" t="s">
@@ -21548,51 +21548,51 @@
       </c>
       <c r="G597" s="2">
         <v>3</v>
       </c>
       <c r="H597" s="2">
         <v>3</v>
       </c>
       <c r="I597" s="2">
         <v>2</v>
       </c>
       <c r="J597" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" s="2">
         <v>595</v>
       </c>
       <c r="B598" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C598" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D598" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E598" s="2" t="s">
         <v>638</v>
       </c>
       <c r="F598" s="2">
         <v>458</v>
       </c>
       <c r="G598" s="2">
         <v>2</v>
       </c>
       <c r="H598" s="2">
         <v>0</v>
       </c>
       <c r="I598" s="2">
         <v>4</v>
       </c>
       <c r="J598" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" s="2">
         <v>596</v>
       </c>
       <c r="B599" s="3" t="s">
@@ -22666,51 +22666,51 @@
       <c r="F632" s="2">
         <v>34</v>
       </c>
       <c r="G632" s="2">
         <v>0</v>
       </c>
       <c r="H632" s="2">
         <v>0</v>
       </c>
       <c r="I632" s="2">
         <v>0</v>
       </c>
       <c r="J632" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" s="6" t="s">
         <v>674</v>
       </c>
       <c r="B633" s="7"/>
       <c r="C633" s="6"/>
       <c r="D633" s="6"/>
       <c r="E633" s="6"/>
       <c r="F633" s="6">
-        <v>75188</v>
+        <v>75192</v>
       </c>
       <c r="G633" s="6">
         <v>670</v>
       </c>
       <c r="H633" s="6">
         <v>202</v>
       </c>
       <c r="I633" s="6">
         <v>648</v>
       </c>
       <c r="J633" s="6">
         <v>144</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>