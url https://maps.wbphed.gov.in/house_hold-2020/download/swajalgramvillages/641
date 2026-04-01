--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1508,51 +1508,51 @@
       </c>
       <c r="I24" s="2">
         <v>39</v>
       </c>
       <c r="J24" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F25" s="2">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="G25" s="2">
         <v>5</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="2">
         <v>6</v>
       </c>
       <c r="J25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="2" t="s">
@@ -2460,51 +2460,51 @@
       <c r="F54" s="2">
         <v>596</v>
       </c>
       <c r="G54" s="2">
         <v>3</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="2">
         <v>1</v>
       </c>
       <c r="J54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6">
-        <v>71500</v>
+        <v>71510</v>
       </c>
       <c r="G55" s="6">
         <v>393</v>
       </c>
       <c r="H55" s="6">
         <v>118</v>
       </c>
       <c r="I55" s="6">
         <v>513</v>
       </c>
       <c r="J55" s="6">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>