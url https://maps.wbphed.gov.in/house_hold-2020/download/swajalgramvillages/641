--- v1 (2026-04-01)
+++ v2 (2026-04-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>