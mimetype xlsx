--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1828,51 +1828,51 @@
       </c>
       <c r="I34" s="2">
         <v>5</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F35" s="2">
-        <v>1018</v>
+        <v>1039</v>
       </c>
       <c r="G35" s="2">
         <v>8</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
         <v>9</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D36" s="2" t="s">
@@ -2460,51 +2460,51 @@
       <c r="F54" s="2">
         <v>596</v>
       </c>
       <c r="G54" s="2">
         <v>3</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="2">
         <v>1</v>
       </c>
       <c r="J54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6">
-        <v>71510</v>
+        <v>71531</v>
       </c>
       <c r="G55" s="6">
         <v>393</v>
       </c>
       <c r="H55" s="6">
         <v>118</v>
       </c>
       <c r="I55" s="6">
         <v>513</v>
       </c>
       <c r="J55" s="6">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>