--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -189,50 +189,53 @@
     <t>Jagadish Paschimbar</t>
   </si>
   <si>
     <t>Jagadishpur</t>
   </si>
   <si>
     <t>Kanpur</t>
   </si>
   <si>
     <t>Balisai</t>
   </si>
   <si>
     <t>Karonji</t>
   </si>
   <si>
     <t>PALDHUI</t>
   </si>
   <si>
     <t>KASAFALTALYA</t>
   </si>
   <si>
     <t>Khidirpur</t>
   </si>
   <si>
     <t>Khojabar</t>
+  </si>
+  <si>
+    <t>Khoyapur</t>
   </si>
   <si>
     <t>Kismat Haurburi</t>
   </si>
   <si>
     <t>Lalpur</t>
   </si>
   <si>
     <t>Mahammadpur</t>
   </si>
   <si>
     <t>Mandar</t>
   </si>
   <si>
     <t>Mandarmani</t>
   </si>
   <si>
     <t>Mania</t>
   </si>
   <si>
     <t>Manikbasan</t>
   </si>
   <si>
     <t>Narandia</t>
   </si>
@@ -702,54 +705,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J72"/>
+  <dimension ref="A1:J73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A72" sqref="A72"/>
+      <selection activeCell="A73" sqref="A73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1853,1196 +1856,1228 @@
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="2">
         <v>0</v>
       </c>
       <c r="J36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F37" s="2">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="2">
         <v>0</v>
       </c>
       <c r="J37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F38" s="2">
         <v>86</v>
       </c>
       <c r="G38" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F39" s="2">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="G39" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="2">
         <v>1</v>
       </c>
       <c r="J39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F40" s="2">
-        <v>1108</v>
+        <v>81</v>
       </c>
       <c r="G40" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H40" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I40" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J40" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F41" s="2">
-        <v>231</v>
+        <v>1108</v>
       </c>
       <c r="G41" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H41" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I41" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J41" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="2">
-        <v>2</v>
+        <v>231</v>
       </c>
       <c r="G42" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="2">
         <v>0</v>
       </c>
       <c r="J42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="2">
-        <v>320</v>
+        <v>2</v>
       </c>
       <c r="G43" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F44" s="2">
-        <v>560</v>
+        <v>320</v>
       </c>
       <c r="G44" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F45" s="2">
-        <v>690</v>
+        <v>560</v>
       </c>
       <c r="G45" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H45" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I45" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J45" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F46" s="2">
-        <v>79</v>
+        <v>690</v>
       </c>
       <c r="G46" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H46" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I46" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J46" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F47" s="2">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="G47" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="2">
         <v>0</v>
       </c>
       <c r="J47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F48" s="2">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="2">
         <v>0</v>
       </c>
       <c r="J48" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="F49" s="2">
-        <v>1006</v>
+        <v>10</v>
       </c>
       <c r="G49" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J49" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="F50" s="2">
-        <v>103</v>
+        <v>1006</v>
       </c>
       <c r="G50" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J50" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F51" s="2">
-        <v>388</v>
+        <v>118</v>
       </c>
       <c r="G51" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H51" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I51" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J51" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F52" s="2">
-        <v>318</v>
+        <v>388</v>
       </c>
       <c r="G52" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H52" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I52" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J52" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F53" s="2">
-        <v>66</v>
+        <v>318</v>
       </c>
       <c r="G53" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="2">
         <v>0</v>
       </c>
       <c r="J53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F54" s="2">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="G54" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="2">
         <v>0</v>
       </c>
       <c r="J54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="2">
         <v>52</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F55" s="2">
-        <v>121</v>
+        <v>41</v>
       </c>
       <c r="G55" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H55" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I55" s="2">
         <v>0</v>
       </c>
       <c r="J55" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="2">
         <v>53</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F56" s="2">
-        <v>36</v>
+        <v>121</v>
       </c>
       <c r="G56" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H56" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I56" s="2">
         <v>0</v>
       </c>
       <c r="J56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="2">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F57" s="2">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="G57" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="2">
         <v>0</v>
       </c>
       <c r="J57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F58" s="2">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I58" s="2">
         <v>0</v>
       </c>
       <c r="J58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="2">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F59" s="2">
-        <v>142</v>
+        <v>96</v>
       </c>
       <c r="G59" s="2">
         <v>1</v>
       </c>
       <c r="H59" s="2">
         <v>1</v>
       </c>
       <c r="I59" s="2">
         <v>0</v>
       </c>
       <c r="J59" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="2">
         <v>57</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F60" s="2">
-        <v>187</v>
+        <v>142</v>
       </c>
       <c r="G60" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H60" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I60" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="2">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F61" s="2">
-        <v>257</v>
+        <v>187</v>
       </c>
       <c r="G61" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H61" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I61" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F62" s="2">
-        <v>168</v>
+        <v>257</v>
       </c>
       <c r="G62" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H62" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="2">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F63" s="2">
-        <v>379</v>
+        <v>168</v>
       </c>
       <c r="G63" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J63" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="2">
         <v>61</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F64" s="2">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="G64" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H64" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I64" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J64" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F65" s="2">
-        <v>237</v>
+        <v>366</v>
       </c>
       <c r="G65" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H65" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I65" s="2">
         <v>1</v>
       </c>
       <c r="J65" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F66" s="2">
-        <v>182</v>
+        <v>237</v>
       </c>
       <c r="G66" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H66" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I66" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J66" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="2">
         <v>64</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F67" s="2">
-        <v>360</v>
+        <v>182</v>
       </c>
       <c r="G67" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H67" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I67" s="2">
         <v>0</v>
       </c>
       <c r="J67" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="2">
         <v>65</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F68" s="2">
-        <v>576</v>
+        <v>360</v>
       </c>
       <c r="G68" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="2">
         <v>0</v>
       </c>
       <c r="J68" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F69" s="2">
-        <v>401</v>
+        <v>576</v>
       </c>
       <c r="G69" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="2">
         <v>0</v>
       </c>
       <c r="J69" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F70" s="2">
-        <v>41</v>
+        <v>401</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="2">
         <v>0</v>
       </c>
       <c r="J70" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F71" s="2">
+        <v>41</v>
+      </c>
+      <c r="G71" s="2">
+        <v>0</v>
+      </c>
+      <c r="H71" s="2">
+        <v>0</v>
+      </c>
+      <c r="I71" s="2">
+        <v>0</v>
+      </c>
+      <c r="J71" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="2">
+        <v>69</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F72" s="2">
         <v>297</v>
       </c>
-      <c r="G71" s="2">
+      <c r="G72" s="2">
         <v>2</v>
       </c>
-      <c r="H71" s="2">
-[...20 lines deleted...]
-      <c r="G72" s="6">
+      <c r="H72" s="2">
+        <v>0</v>
+      </c>
+      <c r="I72" s="2">
+        <v>1</v>
+      </c>
+      <c r="J72" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B73" s="7"/>
+      <c r="C73" s="6"/>
+      <c r="D73" s="6"/>
+      <c r="E73" s="6"/>
+      <c r="F73" s="6">
+        <v>18033</v>
+      </c>
+      <c r="G73" s="6">
         <v>88</v>
       </c>
-      <c r="H72" s="6">
+      <c r="H73" s="6">
         <v>24</v>
       </c>
-      <c r="I72" s="6">
+      <c r="I73" s="6">
         <v>58</v>
       </c>
-      <c r="J72" s="6">
+      <c r="J73" s="6">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A72:E72"/>
+    <mergeCell ref="A73:E73"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>