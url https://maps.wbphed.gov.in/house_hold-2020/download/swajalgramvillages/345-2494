--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>