--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>