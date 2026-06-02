--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>