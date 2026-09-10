--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -2886,51 +2886,51 @@
       </c>
       <c r="I68" s="2">
         <v>0</v>
       </c>
       <c r="J68" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="2">
         <v>66</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F69" s="2">
-        <v>576</v>
+        <v>589</v>
       </c>
       <c r="G69" s="2">
         <v>2</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="2">
         <v>0</v>
       </c>
       <c r="J69" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="2">
         <v>67</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="2" t="s">
@@ -3006,51 +3006,51 @@
       <c r="F72" s="2">
         <v>297</v>
       </c>
       <c r="G72" s="2">
         <v>2</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="2">
         <v>1</v>
       </c>
       <c r="J72" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="6"/>
       <c r="D73" s="6"/>
       <c r="E73" s="6"/>
       <c r="F73" s="6">
-        <v>18033</v>
+        <v>18046</v>
       </c>
       <c r="G73" s="6">
         <v>88</v>
       </c>
       <c r="H73" s="6">
         <v>24</v>
       </c>
       <c r="I73" s="6">
         <v>58</v>
       </c>
       <c r="J73" s="6">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>