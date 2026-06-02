--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -12,197 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+  <si>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
   <si>
     <t>FHTC Provided</t>
   </si>
   <si>
     <t>No. of Schools located within Swajal Gram villages</t>
   </si>
   <si>
     <t>No. of Schools having tap connections</t>
   </si>
   <si>
     <t>No. of AWCs located within Swajal Gram villages</t>
   </si>
   <si>
     <t>No. of AWCs having tap connections</t>
-  </si>
-[...103 lines deleted...]
-    <t>Sholpeta</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -238,61 +133,55 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...4 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
@@ -570,971 +459,161 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A29" sqref="A29"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
+    <col min="2" max="2" width="9.10" bestFit="true" style="0"/>
+    <col min="3" max="3" width="9.10" bestFit="true" style="0"/>
+    <col min="4" max="4" width="9.10" bestFit="true" style="0"/>
+    <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="4"/>
-      <c r="I2" s="4" t="s">
+      <c r="H2" s="2"/>
+      <c r="I2" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="4"/>
+      <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="4"/>
-[...4 lines deleted...]
-      <c r="F3" s="4" t="s">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="H3" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="I3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="4" t="s">
+      <c r="J3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="2">
-[...2 lines deleted...]
-      <c r="B4" s="3" t="s">
+      <c r="A4" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="2" t="s">
-[...814 lines deleted...]
-      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A29:E29"/>
+    <mergeCell ref="A4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>