--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -12,92 +12,197 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+  <si>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
   <si>
     <t>FHTC Provided</t>
   </si>
   <si>
     <t>No. of Schools located within Swajal Gram villages</t>
   </si>
   <si>
     <t>No. of Schools having tap connections</t>
   </si>
   <si>
     <t>No. of AWCs located within Swajal Gram villages</t>
   </si>
   <si>
     <t>No. of AWCs having tap connections</t>
+  </si>
+  <si>
+    <t>Purba Medinipur</t>
+  </si>
+  <si>
+    <t>Patashpur-i</t>
+  </si>
+  <si>
+    <t>Barhat</t>
+  </si>
+  <si>
+    <t>Asharya Bandh</t>
+  </si>
+  <si>
+    <t>Gokulpur</t>
+  </si>
+  <si>
+    <t>Basudebpur</t>
+  </si>
+  <si>
+    <t>Amarshi-ii</t>
+  </si>
+  <si>
+    <t>Bhagabanpur</t>
+  </si>
+  <si>
+    <t>Barjalalpur</t>
+  </si>
+  <si>
+    <t>Chak Majait</t>
+  </si>
+  <si>
+    <t>Gopalpur</t>
+  </si>
+  <si>
+    <t>Chak Reja</t>
+  </si>
+  <si>
+    <t>Chak Sagar</t>
+  </si>
+  <si>
+    <t>Chakdebi</t>
+  </si>
+  <si>
+    <t>Danrai</t>
+  </si>
+  <si>
+    <t>Gobardhanpur</t>
+  </si>
+  <si>
+    <t>Chistipur-i</t>
+  </si>
+  <si>
+    <t>Gonara Bheri</t>
+  </si>
+  <si>
+    <t>Gopichak</t>
+  </si>
+  <si>
+    <t>Kajlia</t>
+  </si>
+  <si>
+    <t>Kallubar</t>
+  </si>
+  <si>
+    <t>Kutubpur</t>
+  </si>
+  <si>
+    <t>Madhabbasan</t>
+  </si>
+  <si>
+    <t>Naipukhuria</t>
+  </si>
+  <si>
+    <t>Naipur</t>
+  </si>
+  <si>
+    <t>Nankar Kadamgerya</t>
+  </si>
+  <si>
+    <t>Paschim Jali</t>
+  </si>
+  <si>
+    <t>Payrachali</t>
+  </si>
+  <si>
+    <t>Pitambarpur</t>
+  </si>
+  <si>
+    <t>Amarshi-i</t>
+  </si>
+  <si>
+    <t>Purbamaji Gaon</t>
+  </si>
+  <si>
+    <t>Raghurampur</t>
+  </si>
+  <si>
+    <t>Sahapur</t>
+  </si>
+  <si>
+    <t>Sarbhum</t>
+  </si>
+  <si>
+    <t>Sholpeta</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -133,55 +238,61 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
@@ -459,161 +570,971 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J4"/>
+  <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
+    <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="A2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="G2" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="2"/>
-      <c r="I2" s="2" t="s">
+      <c r="H2" s="4"/>
+      <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="2"/>
+      <c r="J2" s="4"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="2"/>
-[...4 lines deleted...]
-      <c r="F3" s="2" t="s">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="G3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="H3" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="4" t="s">
-[...10 lines deleted...]
-      <c r="J4" s="4"/>
+      <c r="A4" s="2">
+        <v>1</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="2">
+        <v>141</v>
+      </c>
+      <c r="G4" s="2">
+        <v>2</v>
+      </c>
+      <c r="H4" s="2">
+        <v>0</v>
+      </c>
+      <c r="I4" s="2">
+        <v>1</v>
+      </c>
+      <c r="J4" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="2">
+        <v>2</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="2">
+        <v>118</v>
+      </c>
+      <c r="G5" s="2">
+        <v>2</v>
+      </c>
+      <c r="H5" s="2">
+        <v>2</v>
+      </c>
+      <c r="I5" s="2">
+        <v>2</v>
+      </c>
+      <c r="J5" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="2">
+        <v>3</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2">
+        <v>513</v>
+      </c>
+      <c r="G6" s="2">
+        <v>4</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="2">
+        <v>2</v>
+      </c>
+      <c r="J6" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="2">
+        <v>4</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="2">
+        <v>65</v>
+      </c>
+      <c r="G7" s="2">
+        <v>1</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="2">
+        <v>0</v>
+      </c>
+      <c r="J7" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="2">
+        <v>5</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="2">
+        <v>49</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="2">
+        <v>0</v>
+      </c>
+      <c r="J8" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="2">
+        <v>6</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="2">
+        <v>117</v>
+      </c>
+      <c r="G9" s="2">
+        <v>1</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="2">
+        <v>1</v>
+      </c>
+      <c r="J9" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="2">
+        <v>7</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="2">
+        <v>86</v>
+      </c>
+      <c r="G10" s="2">
+        <v>1</v>
+      </c>
+      <c r="H10" s="2">
+        <v>0</v>
+      </c>
+      <c r="I10" s="2">
+        <v>1</v>
+      </c>
+      <c r="J10" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="2">
+        <v>109</v>
+      </c>
+      <c r="G11" s="2">
+        <v>0</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
+      </c>
+      <c r="I11" s="2">
+        <v>0</v>
+      </c>
+      <c r="J11" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="2">
+        <v>9</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="2">
+        <v>88</v>
+      </c>
+      <c r="G12" s="2">
+        <v>1</v>
+      </c>
+      <c r="H12" s="2">
+        <v>0</v>
+      </c>
+      <c r="I12" s="2">
+        <v>0</v>
+      </c>
+      <c r="J12" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="2">
+        <v>10</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" s="2">
+        <v>307</v>
+      </c>
+      <c r="G13" s="2">
+        <v>1</v>
+      </c>
+      <c r="H13" s="2">
+        <v>0</v>
+      </c>
+      <c r="I13" s="2">
+        <v>1</v>
+      </c>
+      <c r="J13" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="2">
+        <v>11</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F14" s="2">
+        <v>41</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="2">
+        <v>0</v>
+      </c>
+      <c r="J14" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="2">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" s="2">
+        <v>148</v>
+      </c>
+      <c r="G15" s="2">
+        <v>1</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="2">
+        <v>1</v>
+      </c>
+      <c r="J15" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="2">
+        <v>13</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="2">
+        <v>90</v>
+      </c>
+      <c r="G16" s="2">
+        <v>1</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="2">
+        <v>0</v>
+      </c>
+      <c r="J16" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="2">
+        <v>14</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" s="2">
+        <v>177</v>
+      </c>
+      <c r="G17" s="2">
+        <v>1</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="2">
+        <v>1</v>
+      </c>
+      <c r="J17" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="2">
+        <v>15</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" s="2">
+        <v>107</v>
+      </c>
+      <c r="G18" s="2">
+        <v>1</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
+      </c>
+      <c r="I18" s="2">
+        <v>1</v>
+      </c>
+      <c r="J18" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="2">
+        <v>16</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" s="2">
+        <v>25</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
+      </c>
+      <c r="I19" s="2">
+        <v>0</v>
+      </c>
+      <c r="J19" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="2">
+        <v>17</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" s="2">
+        <v>91</v>
+      </c>
+      <c r="G20" s="2">
+        <v>1</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+      <c r="I20" s="2">
+        <v>1</v>
+      </c>
+      <c r="J20" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="2">
+        <v>18</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F21" s="2">
+        <v>72</v>
+      </c>
+      <c r="G21" s="2">
+        <v>1</v>
+      </c>
+      <c r="H21" s="2">
+        <v>0</v>
+      </c>
+      <c r="I21" s="2">
+        <v>1</v>
+      </c>
+      <c r="J21" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="2">
+        <v>19</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F22" s="2">
+        <v>140</v>
+      </c>
+      <c r="G22" s="2">
+        <v>1</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
+      </c>
+      <c r="I22" s="2">
+        <v>1</v>
+      </c>
+      <c r="J22" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="2">
+        <v>20</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F23" s="2">
+        <v>135</v>
+      </c>
+      <c r="G23" s="2">
+        <v>1</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="2">
+        <v>1</v>
+      </c>
+      <c r="J23" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="2">
+        <v>21</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F24" s="2">
+        <v>144</v>
+      </c>
+      <c r="G24" s="2">
+        <v>1</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="2">
+        <v>0</v>
+      </c>
+      <c r="J24" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="2">
+        <v>22</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" s="2">
+        <v>83</v>
+      </c>
+      <c r="G25" s="2">
+        <v>1</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="2">
+        <v>0</v>
+      </c>
+      <c r="J25" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="2">
+        <v>23</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" s="2">
+        <v>762</v>
+      </c>
+      <c r="G26" s="2">
+        <v>2</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="2">
+        <v>3</v>
+      </c>
+      <c r="J26" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="2">
+        <v>24</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" s="2">
+        <v>46</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="2">
+        <v>1</v>
+      </c>
+      <c r="J27" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="2">
+        <v>25</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F28" s="2">
+        <v>93</v>
+      </c>
+      <c r="G28" s="2">
+        <v>1</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="2">
+        <v>1</v>
+      </c>
+      <c r="J28" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6">
+        <v>3747</v>
+      </c>
+      <c r="G29" s="6">
+        <v>26</v>
+      </c>
+      <c r="H29" s="6">
+        <v>2</v>
+      </c>
+      <c r="I29" s="6">
+        <v>20</v>
+      </c>
+      <c r="J29" s="6">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A29:E29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>