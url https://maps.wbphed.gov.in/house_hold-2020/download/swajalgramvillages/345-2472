--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -752,51 +752,51 @@
       </c>
       <c r="I6" s="2">
         <v>1</v>
       </c>
       <c r="J6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>1</v>
       </c>
       <c r="I7" s="2">
         <v>0</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="2" t="s">
@@ -1288,51 +1288,51 @@
       <c r="F23" s="2">
         <v>360</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
         <v>0</v>
       </c>
       <c r="J23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6">
-        <v>12121</v>
+        <v>12133</v>
       </c>
       <c r="G24" s="6">
         <v>50</v>
       </c>
       <c r="H24" s="6">
         <v>15</v>
       </c>
       <c r="I24" s="6">
         <v>34</v>
       </c>
       <c r="J24" s="6">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>