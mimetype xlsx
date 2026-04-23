--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>