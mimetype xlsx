--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="630">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
+  <si>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1482,50 +1482,53 @@
     <t>Mejura</t>
   </si>
   <si>
     <t>Memua</t>
   </si>
   <si>
     <t>Metela</t>
   </si>
   <si>
     <t>Miradanga</t>
   </si>
   <si>
     <t>Mishri Chak</t>
   </si>
   <si>
     <t>SABANG</t>
   </si>
   <si>
     <t>DEBHOG</t>
   </si>
   <si>
     <t>MOGIANI CHAK PART-II</t>
   </si>
   <si>
     <t>Mohabani</t>
+  </si>
+  <si>
+    <t>Moldanga</t>
   </si>
   <si>
     <t>Mrijapur</t>
   </si>
   <si>
     <t>Mukundapur</t>
   </si>
   <si>
     <t>Mulgram</t>
   </si>
   <si>
     <t>Munibgar</t>
   </si>
   <si>
     <t>Tantigaria</t>
   </si>
   <si>
     <t>Muradanga</t>
   </si>
   <si>
     <t>Murakata</t>
   </si>
   <si>
     <t>Nabin Maheshpur</t>
   </si>
@@ -2310,54 +2313,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J485"/>
+  <dimension ref="A1:J486"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A485" sqref="A485"/>
+      <selection activeCell="A486" sqref="A486"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -9026,92 +9029,92 @@
       </c>
       <c r="F210" s="2">
         <v>27</v>
       </c>
       <c r="G210" s="2">
         <v>1</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="2">
         <v>0</v>
       </c>
       <c r="J210" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>126</v>
+        <v>67</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>159</v>
+        <v>68</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F211" s="2">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G211" s="2">
         <v>0</v>
       </c>
       <c r="H211" s="2">
         <v>0</v>
       </c>
       <c r="I211" s="2">
         <v>0</v>
       </c>
       <c r="J211" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>67</v>
+        <v>126</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>68</v>
+        <v>159</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F212" s="2">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="G212" s="2">
         <v>0</v>
       </c>
       <c r="H212" s="2">
         <v>0</v>
       </c>
       <c r="I212" s="2">
         <v>0</v>
       </c>
       <c r="J212" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D213" s="2" t="s">
@@ -13698,4175 +13701,4207 @@
       </c>
       <c r="F356" s="2">
         <v>452</v>
       </c>
       <c r="G356" s="2">
         <v>3</v>
       </c>
       <c r="H356" s="2">
         <v>0</v>
       </c>
       <c r="I356" s="2">
         <v>4</v>
       </c>
       <c r="J356" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" s="2">
         <v>354</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C357" s="2" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="D357" s="2" t="s">
-        <v>113</v>
+        <v>416</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F357" s="2">
-        <v>293</v>
+        <v>55</v>
       </c>
       <c r="G357" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H357" s="2">
         <v>0</v>
       </c>
       <c r="I357" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J357" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="2">
         <v>355</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C358" s="2" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="D358" s="2" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F358" s="2">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="G358" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H358" s="2">
         <v>0</v>
       </c>
       <c r="I358" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J358" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="2">
         <v>356</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C359" s="2" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D359" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F359" s="2">
-        <v>860</v>
+        <v>175</v>
       </c>
       <c r="G359" s="2">
         <v>1</v>
       </c>
       <c r="H359" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I359" s="2">
         <v>1</v>
       </c>
       <c r="J359" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="2">
         <v>357</v>
       </c>
       <c r="B360" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="2" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="D360" s="2" t="s">
-        <v>460</v>
+        <v>15</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F360" s="2">
-        <v>256</v>
+        <v>860</v>
       </c>
       <c r="G360" s="2">
         <v>1</v>
       </c>
       <c r="H360" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I360" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J360" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" s="2">
         <v>358</v>
       </c>
       <c r="B361" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="D361" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="E361" s="2" t="s">
         <v>494</v>
       </c>
-      <c r="E361" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="2">
-        <v>163</v>
+        <v>256</v>
       </c>
       <c r="G361" s="2">
         <v>1</v>
       </c>
       <c r="H361" s="2">
         <v>0</v>
       </c>
       <c r="I361" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J361" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="2">
         <v>359</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="2" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="D362" s="2" t="s">
-        <v>22</v>
+        <v>495</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F362" s="2">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="G362" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H362" s="2">
         <v>0</v>
       </c>
       <c r="I362" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J362" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="2">
         <v>360</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F363" s="2">
-        <v>247</v>
+        <v>16</v>
       </c>
       <c r="G363" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H363" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I363" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J363" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" s="2">
         <v>361</v>
       </c>
       <c r="B364" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="2" t="s">
-        <v>126</v>
+        <v>43</v>
       </c>
       <c r="D364" s="2" t="s">
-        <v>159</v>
+        <v>44</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F364" s="2">
-        <v>143</v>
+        <v>247</v>
       </c>
       <c r="G364" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H364" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I364" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J364" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" s="2">
         <v>362</v>
       </c>
       <c r="B365" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="D365" s="2" t="s">
-        <v>65</v>
+        <v>159</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F365" s="2">
-        <v>368</v>
+        <v>143</v>
       </c>
       <c r="G365" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H365" s="2">
         <v>0</v>
       </c>
       <c r="I365" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J365" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" s="2">
         <v>363</v>
       </c>
       <c r="B366" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="2" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="D366" s="2" t="s">
-        <v>247</v>
+        <v>65</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>500</v>
       </c>
       <c r="F366" s="2">
-        <v>95</v>
+        <v>368</v>
       </c>
       <c r="G366" s="2">
         <v>1</v>
       </c>
       <c r="H366" s="2">
         <v>0</v>
       </c>
       <c r="I366" s="2">
         <v>1</v>
       </c>
       <c r="J366" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" s="2">
         <v>364</v>
       </c>
       <c r="B367" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D367" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F367" s="2">
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="G367" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H367" s="2">
         <v>0</v>
       </c>
       <c r="I367" s="2">
         <v>1</v>
       </c>
       <c r="J367" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" s="2">
         <v>365</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="D368" s="2" t="s">
-        <v>95</v>
+        <v>247</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F368" s="2">
-        <v>359</v>
+        <v>17</v>
       </c>
       <c r="G368" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H368" s="2">
         <v>0</v>
       </c>
       <c r="I368" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J368" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" s="2">
         <v>366</v>
       </c>
       <c r="B369" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="2" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D369" s="2" t="s">
-        <v>193</v>
+        <v>95</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F369" s="2">
-        <v>209</v>
+        <v>359</v>
       </c>
       <c r="G369" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H369" s="2">
         <v>0</v>
       </c>
       <c r="I369" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J369" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" s="2">
         <v>367</v>
       </c>
       <c r="B370" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="2" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="D370" s="2" t="s">
-        <v>88</v>
+        <v>193</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>504</v>
       </c>
       <c r="F370" s="2">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="G370" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H370" s="2">
         <v>0</v>
       </c>
       <c r="I370" s="2">
         <v>1</v>
       </c>
       <c r="J370" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="2">
         <v>368</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>398</v>
+        <v>88</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F371" s="2">
-        <v>252</v>
+        <v>161</v>
       </c>
       <c r="G371" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H371" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I371" s="2">
         <v>1</v>
       </c>
       <c r="J371" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="2">
         <v>369</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D372" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="E372" s="2" t="s">
         <v>506</v>
       </c>
-      <c r="E372" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="2">
-        <v>133</v>
+        <v>252</v>
       </c>
       <c r="G372" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H372" s="2">
         <v>1</v>
       </c>
       <c r="I372" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J372" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="2">
         <v>370</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>91</v>
+        <v>507</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F373" s="2">
-        <v>239</v>
+        <v>133</v>
       </c>
       <c r="G373" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H373" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I373" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J373" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="2">
         <v>371</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="D374" s="2" t="s">
-        <v>328</v>
+        <v>91</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F374" s="2">
-        <v>388</v>
+        <v>239</v>
       </c>
       <c r="G374" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H374" s="2">
         <v>0</v>
       </c>
       <c r="I374" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J374" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="2">
         <v>372</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="D375" s="2" t="s">
-        <v>268</v>
+        <v>328</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F375" s="2">
-        <v>18</v>
+        <v>388</v>
       </c>
       <c r="G375" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H375" s="2">
         <v>0</v>
       </c>
       <c r="I375" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J375" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="2">
         <v>373</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>54</v>
+        <v>110</v>
       </c>
       <c r="D376" s="2" t="s">
-        <v>116</v>
+        <v>268</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F376" s="2">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G376" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H376" s="2">
         <v>0</v>
       </c>
       <c r="I376" s="2">
         <v>0</v>
       </c>
       <c r="J376" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="2">
         <v>374</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D377" s="2" t="s">
-        <v>188</v>
+        <v>116</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F377" s="2">
-        <v>125</v>
+        <v>51</v>
       </c>
       <c r="G377" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H377" s="2">
         <v>0</v>
       </c>
       <c r="I377" s="2">
         <v>0</v>
       </c>
       <c r="J377" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" s="2">
         <v>375</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="2" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="D378" s="2" t="s">
-        <v>268</v>
+        <v>188</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F378" s="2">
-        <v>33</v>
+        <v>125</v>
       </c>
       <c r="G378" s="2">
         <v>0</v>
       </c>
       <c r="H378" s="2">
         <v>0</v>
       </c>
       <c r="I378" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J378" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" s="2">
         <v>376</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="2" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="D379" s="2" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F379" s="2">
-        <v>230</v>
+        <v>33</v>
       </c>
       <c r="G379" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H379" s="2">
         <v>0</v>
       </c>
       <c r="I379" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J379" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="2">
         <v>377</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D380" s="2" t="s">
-        <v>95</v>
+        <v>250</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>515</v>
       </c>
       <c r="F380" s="2">
-        <v>169</v>
+        <v>230</v>
       </c>
       <c r="G380" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H380" s="2">
         <v>0</v>
       </c>
       <c r="I380" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J380" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="2">
         <v>378</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="2" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="D381" s="2" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F381" s="2">
-        <v>282</v>
+        <v>169</v>
       </c>
       <c r="G381" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H381" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I381" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J381" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="2">
         <v>379</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="2" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D382" s="2" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F382" s="2">
-        <v>54</v>
+        <v>282</v>
       </c>
       <c r="G382" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H382" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I382" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J382" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="2">
         <v>380</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="2" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="D383" s="2" t="s">
-        <v>187</v>
+        <v>58</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>518</v>
       </c>
       <c r="F383" s="2">
-        <v>1044</v>
+        <v>54</v>
       </c>
       <c r="G383" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H383" s="2">
         <v>0</v>
       </c>
       <c r="I383" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J383" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" s="2">
         <v>381</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="2" t="s">
-        <v>126</v>
+        <v>87</v>
       </c>
       <c r="D384" s="2" t="s">
-        <v>127</v>
+        <v>187</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F384" s="2">
-        <v>142</v>
+        <v>1044</v>
       </c>
       <c r="G384" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H384" s="2">
         <v>0</v>
       </c>
       <c r="I384" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J384" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" s="2">
         <v>382</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="2" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="D385" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E385" s="2" t="s">
         <v>520</v>
       </c>
-      <c r="E385" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F385" s="2">
-        <v>1059</v>
+        <v>142</v>
       </c>
       <c r="G385" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H385" s="2">
         <v>0</v>
       </c>
       <c r="I385" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J385" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" s="2">
         <v>383</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D386" s="2" t="s">
-        <v>29</v>
+        <v>521</v>
       </c>
       <c r="E386" s="2" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F386" s="2">
-        <v>276</v>
+        <v>1059</v>
       </c>
       <c r="G386" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H386" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I386" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J386" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="2">
         <v>384</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D387" s="2" t="s">
-        <v>363</v>
+        <v>29</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F387" s="2">
-        <v>118</v>
+        <v>276</v>
       </c>
       <c r="G387" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H387" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I387" s="2">
         <v>1</v>
       </c>
       <c r="J387" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="2">
         <v>385</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D388" s="2" t="s">
         <v>363</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F388" s="2">
-        <v>147</v>
+        <v>118</v>
       </c>
       <c r="G388" s="2">
         <v>1</v>
       </c>
       <c r="H388" s="2">
         <v>0</v>
       </c>
       <c r="I388" s="2">
         <v>1</v>
       </c>
       <c r="J388" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="2">
         <v>386</v>
       </c>
       <c r="B389" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="2" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="D389" s="2" t="s">
-        <v>71</v>
+        <v>363</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F389" s="2">
-        <v>216</v>
+        <v>147</v>
       </c>
       <c r="G389" s="2">
         <v>1</v>
       </c>
       <c r="H389" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I389" s="2">
         <v>1</v>
       </c>
       <c r="J389" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" s="2">
         <v>387</v>
       </c>
       <c r="B390" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="2" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D390" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E390" s="2" t="s">
         <v>525</v>
       </c>
-      <c r="E390" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F390" s="2">
-        <v>382</v>
+        <v>216</v>
       </c>
       <c r="G390" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H390" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I390" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J390" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="2">
         <v>388</v>
       </c>
       <c r="B391" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D391" s="2" t="s">
-        <v>250</v>
+        <v>526</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F391" s="2">
-        <v>462</v>
+        <v>382</v>
       </c>
       <c r="G391" s="2">
+        <v>0</v>
+      </c>
+      <c r="H391" s="2">
+        <v>0</v>
+      </c>
+      <c r="I391" s="2">
+        <v>3</v>
+      </c>
+      <c r="J391" s="2">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" s="2">
         <v>389</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="2" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="D392" s="2" t="s">
-        <v>111</v>
+        <v>250</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F392" s="2">
-        <v>55</v>
+        <v>462</v>
       </c>
       <c r="G392" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H392" s="2">
         <v>0</v>
       </c>
       <c r="I392" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J392" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="2">
         <v>390</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>21</v>
+        <v>110</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>22</v>
+        <v>111</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F393" s="2">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="G393" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H393" s="2">
         <v>0</v>
       </c>
       <c r="I393" s="2">
         <v>1</v>
       </c>
       <c r="J393" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="2">
         <v>391</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="2" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="D394" s="2" t="s">
-        <v>104</v>
+        <v>22</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F394" s="2">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="G394" s="2">
         <v>1</v>
       </c>
       <c r="H394" s="2">
         <v>0</v>
       </c>
       <c r="I394" s="2">
         <v>1</v>
       </c>
       <c r="J394" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="2">
         <v>392</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="2" t="s">
-        <v>221</v>
+        <v>70</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>279</v>
+        <v>104</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F395" s="2">
-        <v>1244</v>
+        <v>69</v>
       </c>
       <c r="G395" s="2">
         <v>1</v>
       </c>
       <c r="H395" s="2">
         <v>0</v>
       </c>
       <c r="I395" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J395" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="2">
         <v>393</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="2" t="s">
-        <v>27</v>
+        <v>221</v>
       </c>
       <c r="D396" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E396" s="2" t="s">
         <v>532</v>
       </c>
-      <c r="E396" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F396" s="2">
-        <v>73</v>
+        <v>1244</v>
       </c>
       <c r="G396" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H396" s="2">
         <v>0</v>
       </c>
       <c r="I396" s="2">
         <v>0</v>
       </c>
       <c r="J396" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="2">
         <v>394</v>
       </c>
       <c r="B397" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="2" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="D397" s="2" t="s">
-        <v>91</v>
+        <v>533</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F397" s="2">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="G397" s="2">
         <v>0</v>
       </c>
       <c r="H397" s="2">
         <v>0</v>
       </c>
       <c r="I397" s="2">
         <v>0</v>
       </c>
       <c r="J397" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="2">
         <v>395</v>
       </c>
       <c r="B398" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="2" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="D398" s="2" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F398" s="2">
-        <v>349</v>
+        <v>98</v>
       </c>
       <c r="G398" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H398" s="2">
         <v>0</v>
       </c>
       <c r="I398" s="2">
         <v>0</v>
       </c>
       <c r="J398" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" s="2">
         <v>396</v>
       </c>
       <c r="B399" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="2" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="D399" s="2" t="s">
-        <v>353</v>
+        <v>61</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F399" s="2">
-        <v>680</v>
+        <v>349</v>
       </c>
       <c r="G399" s="2">
         <v>2</v>
       </c>
       <c r="H399" s="2">
         <v>0</v>
       </c>
       <c r="I399" s="2">
         <v>0</v>
       </c>
       <c r="J399" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" s="2">
         <v>397</v>
       </c>
       <c r="B400" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="2" t="s">
-        <v>122</v>
+        <v>49</v>
       </c>
       <c r="D400" s="2" t="s">
-        <v>131</v>
+        <v>353</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F400" s="2">
-        <v>113</v>
+        <v>680</v>
       </c>
       <c r="G400" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H400" s="2">
         <v>0</v>
       </c>
       <c r="I400" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J400" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="2">
         <v>398</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="2" t="s">
-        <v>31</v>
+        <v>122</v>
       </c>
       <c r="D401" s="2" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>538</v>
       </c>
       <c r="F401" s="2">
-        <v>298</v>
+        <v>113</v>
       </c>
       <c r="G401" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H401" s="2">
         <v>0</v>
       </c>
       <c r="I401" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J401" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="2">
         <v>399</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="2" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="D402" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E402" s="2" t="s">
         <v>539</v>
       </c>
-      <c r="E402" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F402" s="2">
-        <v>61</v>
+        <v>298</v>
       </c>
       <c r="G402" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H402" s="2">
         <v>0</v>
       </c>
       <c r="I402" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J402" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="2">
         <v>400</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="2" t="s">
-        <v>221</v>
+        <v>110</v>
       </c>
       <c r="D403" s="2" t="s">
-        <v>239</v>
+        <v>540</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F403" s="2">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="G403" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H403" s="2">
         <v>0</v>
       </c>
       <c r="I403" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J403" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="2">
         <v>401</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="2" t="s">
-        <v>21</v>
+        <v>221</v>
       </c>
       <c r="D404" s="2" t="s">
-        <v>61</v>
+        <v>239</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F404" s="2">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G404" s="2">
         <v>1</v>
       </c>
       <c r="H404" s="2">
         <v>0</v>
       </c>
       <c r="I404" s="2">
         <v>0</v>
       </c>
       <c r="J404" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="2">
         <v>402</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D405" s="2" t="s">
-        <v>165</v>
+        <v>61</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F405" s="2">
-        <v>506</v>
+        <v>28</v>
       </c>
       <c r="G405" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H405" s="2">
         <v>0</v>
       </c>
       <c r="I405" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J405" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="2">
         <v>403</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="2" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D406" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E406" s="2" t="s">
         <v>544</v>
       </c>
-      <c r="E406" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F406" s="2">
-        <v>1419</v>
+        <v>506</v>
       </c>
       <c r="G406" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H406" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J406" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="2">
         <v>404</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="2" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>38</v>
+        <v>545</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F407" s="2">
-        <v>114</v>
+        <v>1419</v>
       </c>
       <c r="G407" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H407" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I407" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J407" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="2">
         <v>405</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="2" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="D408" s="2" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F408" s="2">
-        <v>292</v>
+        <v>114</v>
       </c>
       <c r="G408" s="2">
         <v>1</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="2">
         <v>0</v>
       </c>
       <c r="J408" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="2">
         <v>406</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>179</v>
+        <v>92</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F409" s="2">
-        <v>48</v>
+        <v>292</v>
       </c>
       <c r="G409" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="2">
         <v>0</v>
       </c>
       <c r="J409" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="2">
         <v>407</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D410" s="2" t="s">
-        <v>61</v>
+        <v>179</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F410" s="2">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="G410" s="2">
         <v>0</v>
       </c>
       <c r="H410" s="2">
         <v>0</v>
       </c>
       <c r="I410" s="2">
         <v>0</v>
       </c>
       <c r="J410" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" s="2">
         <v>408</v>
       </c>
       <c r="B411" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D411" s="2" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F411" s="2">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="G411" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H411" s="2">
         <v>0</v>
       </c>
       <c r="I411" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J411" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="2">
         <v>409</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="2" t="s">
-        <v>126</v>
+        <v>54</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>127</v>
+        <v>77</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>551</v>
       </c>
       <c r="F412" s="2">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G412" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H412" s="2">
         <v>0</v>
       </c>
       <c r="I412" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J412" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="2">
         <v>410</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>67</v>
+        <v>126</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>68</v>
+        <v>127</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F413" s="2">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="G413" s="2">
         <v>0</v>
       </c>
       <c r="H413" s="2">
         <v>0</v>
       </c>
       <c r="I413" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J413" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="2">
         <v>411</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>169</v>
+        <v>68</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F414" s="2">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="G414" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H414" s="2">
         <v>0</v>
       </c>
       <c r="I414" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J414" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="2">
         <v>412</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F415" s="2">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="G415" s="2">
         <v>1</v>
       </c>
       <c r="H415" s="2">
         <v>0</v>
       </c>
       <c r="I415" s="2">
         <v>0</v>
       </c>
       <c r="J415" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="2">
         <v>413</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F416" s="2">
-        <v>131</v>
+        <v>34</v>
       </c>
       <c r="G416" s="2">
         <v>1</v>
       </c>
       <c r="H416" s="2">
         <v>0</v>
       </c>
       <c r="I416" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J416" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="2">
         <v>414</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>71</v>
+        <v>179</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>555</v>
       </c>
       <c r="F417" s="2">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="G417" s="2">
         <v>1</v>
       </c>
       <c r="H417" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2">
         <v>1</v>
       </c>
       <c r="J417" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="2">
         <v>415</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F418" s="2">
-        <v>273</v>
+        <v>60</v>
       </c>
       <c r="G418" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H418" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I418" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J418" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="2">
         <v>416</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D419" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F419" s="2">
         <v>310</v>
       </c>
       <c r="G419" s="2">
         <v>1</v>
       </c>
       <c r="H419" s="2">
         <v>0</v>
       </c>
       <c r="I419" s="2">
         <v>0</v>
       </c>
       <c r="J419" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="2">
         <v>417</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>312</v>
+        <v>95</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F420" s="2">
-        <v>37</v>
+        <v>273</v>
       </c>
       <c r="G420" s="2">
         <v>0</v>
       </c>
       <c r="H420" s="2">
         <v>0</v>
       </c>
       <c r="I420" s="2">
         <v>0</v>
       </c>
       <c r="J420" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="2">
         <v>418</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="2" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="D421" s="2" t="s">
-        <v>188</v>
+        <v>312</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F421" s="2">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="G421" s="2">
         <v>0</v>
       </c>
       <c r="H421" s="2">
         <v>0</v>
       </c>
       <c r="I421" s="2">
         <v>0</v>
       </c>
       <c r="J421" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" s="2">
         <v>419</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="2" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D422" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="E422" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F422" s="2">
-        <v>196</v>
+        <v>123</v>
       </c>
       <c r="G422" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H422" s="2">
         <v>0</v>
       </c>
       <c r="I422" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J422" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" s="2">
         <v>420</v>
       </c>
       <c r="B423" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="D423" s="2" t="s">
-        <v>36</v>
+        <v>184</v>
       </c>
       <c r="E423" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F423" s="2">
-        <v>71</v>
+        <v>196</v>
       </c>
       <c r="G423" s="2">
         <v>1</v>
       </c>
       <c r="H423" s="2">
         <v>0</v>
       </c>
       <c r="I423" s="2">
         <v>1</v>
       </c>
       <c r="J423" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" s="2">
         <v>421</v>
       </c>
       <c r="B424" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="2" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="D424" s="2" t="s">
-        <v>539</v>
+        <v>36</v>
       </c>
       <c r="E424" s="2" t="s">
         <v>561</v>
       </c>
       <c r="F424" s="2">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="G424" s="2">
         <v>1</v>
       </c>
       <c r="H424" s="2">
         <v>0</v>
       </c>
       <c r="I424" s="2">
         <v>1</v>
       </c>
       <c r="J424" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="2">
         <v>422</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D425" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E425" s="2" t="s">
         <v>562</v>
       </c>
-      <c r="E425" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F425" s="2">
-        <v>170</v>
+        <v>93</v>
       </c>
       <c r="G425" s="2">
         <v>1</v>
       </c>
       <c r="H425" s="2">
         <v>0</v>
       </c>
       <c r="I425" s="2">
         <v>1</v>
       </c>
       <c r="J425" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="2">
         <v>423</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>36</v>
+        <v>563</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F426" s="2">
-        <v>198</v>
+        <v>170</v>
       </c>
       <c r="G426" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H426" s="2">
         <v>0</v>
       </c>
       <c r="I426" s="2">
         <v>1</v>
       </c>
       <c r="J426" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="2">
         <v>424</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="2" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="D427" s="2" t="s">
-        <v>382</v>
+        <v>36</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>565</v>
       </c>
       <c r="F427" s="2">
-        <v>104</v>
+        <v>198</v>
       </c>
       <c r="G427" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H427" s="2">
         <v>0</v>
       </c>
       <c r="I427" s="2">
         <v>1</v>
       </c>
       <c r="J427" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" s="2">
         <v>425</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="2" t="s">
-        <v>21</v>
+        <v>110</v>
       </c>
       <c r="D428" s="2" t="s">
-        <v>179</v>
+        <v>382</v>
       </c>
       <c r="E428" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F428" s="2">
-        <v>214</v>
+        <v>104</v>
       </c>
       <c r="G428" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H428" s="2">
         <v>0</v>
       </c>
       <c r="I428" s="2">
         <v>1</v>
       </c>
       <c r="J428" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="2">
         <v>426</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>52</v>
+        <v>179</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>567</v>
       </c>
       <c r="F429" s="2">
-        <v>39</v>
+        <v>214</v>
       </c>
       <c r="G429" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H429" s="2">
         <v>0</v>
       </c>
       <c r="I429" s="2">
         <v>1</v>
       </c>
       <c r="J429" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="2">
         <v>427</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="2" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D430" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E430" s="2" t="s">
         <v>568</v>
       </c>
-      <c r="E430" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F430" s="2">
-        <v>813</v>
+        <v>39</v>
       </c>
       <c r="G430" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H430" s="2">
         <v>0</v>
       </c>
       <c r="I430" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J430" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="2">
         <v>428</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>73</v>
+        <v>569</v>
       </c>
       <c r="E431" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F431" s="2">
-        <v>169</v>
+        <v>813</v>
       </c>
       <c r="G431" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H431" s="2">
         <v>0</v>
       </c>
       <c r="I431" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J431" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" s="2">
         <v>429</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="2" t="s">
-        <v>126</v>
+        <v>21</v>
       </c>
       <c r="D432" s="2" t="s">
-        <v>150</v>
+        <v>73</v>
       </c>
       <c r="E432" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F432" s="2">
-        <v>56</v>
+        <v>169</v>
       </c>
       <c r="G432" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H432" s="2">
         <v>0</v>
       </c>
       <c r="I432" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J432" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" s="2">
         <v>430</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C433" s="2" t="s">
-        <v>43</v>
+        <v>126</v>
       </c>
       <c r="D433" s="2" t="s">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="E433" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F433" s="2">
-        <v>495</v>
+        <v>56</v>
       </c>
       <c r="G433" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H433" s="2">
         <v>0</v>
       </c>
       <c r="I433" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J433" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" s="2">
         <v>431</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="D434" s="2" t="s">
-        <v>339</v>
+        <v>250</v>
       </c>
       <c r="E434" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F434" s="2">
-        <v>187</v>
+        <v>495</v>
       </c>
       <c r="G434" s="2">
         <v>1</v>
       </c>
       <c r="H434" s="2">
         <v>0</v>
       </c>
       <c r="I434" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J434" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" s="2">
         <v>432</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="D435" s="2" t="s">
-        <v>148</v>
+        <v>339</v>
       </c>
       <c r="E435" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F435" s="2">
-        <v>99</v>
+        <v>187</v>
       </c>
       <c r="G435" s="2">
         <v>1</v>
       </c>
       <c r="H435" s="2">
         <v>0</v>
       </c>
       <c r="I435" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J435" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" s="2">
         <v>433</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D436" s="2" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="E436" s="2" t="s">
         <v>575</v>
       </c>
       <c r="F436" s="2">
-        <v>169</v>
+        <v>99</v>
       </c>
       <c r="G436" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H436" s="2">
         <v>0</v>
       </c>
       <c r="I436" s="2">
         <v>1</v>
       </c>
       <c r="J436" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" s="2">
         <v>434</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>187</v>
+        <v>135</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F437" s="2">
-        <v>109</v>
+        <v>169</v>
       </c>
       <c r="G437" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H437" s="2">
         <v>0</v>
       </c>
       <c r="I437" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J437" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" s="2">
         <v>435</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="2" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="D438" s="2" t="s">
-        <v>343</v>
+        <v>187</v>
       </c>
       <c r="E438" s="2" t="s">
         <v>577</v>
       </c>
       <c r="F438" s="2">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="G438" s="2">
         <v>1</v>
       </c>
       <c r="H438" s="2">
         <v>0</v>
       </c>
       <c r="I438" s="2">
         <v>0</v>
       </c>
       <c r="J438" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" s="2">
         <v>436</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D439" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E439" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="F439" s="2">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G439" s="2">
         <v>1</v>
       </c>
       <c r="H439" s="2">
         <v>0</v>
       </c>
       <c r="I439" s="2">
         <v>0</v>
       </c>
       <c r="J439" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="2">
         <v>437</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="2" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D440" s="2" t="s">
-        <v>68</v>
+        <v>579</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F440" s="2">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="G440" s="2">
         <v>1</v>
       </c>
       <c r="H440" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2">
         <v>0</v>
       </c>
       <c r="J440" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="2">
         <v>438</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>141</v>
+        <v>67</v>
       </c>
       <c r="D441" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E441" s="2" t="s">
         <v>580</v>
       </c>
-      <c r="E441" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F441" s="2">
-        <v>332</v>
+        <v>103</v>
       </c>
       <c r="G441" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H441" s="2">
         <v>1</v>
       </c>
       <c r="I441" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J441" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" s="2">
         <v>439</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="2" t="s">
-        <v>67</v>
+        <v>141</v>
       </c>
       <c r="D442" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="E442" s="2" t="s">
         <v>582</v>
       </c>
-      <c r="E442" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F442" s="2">
-        <v>1038</v>
+        <v>332</v>
       </c>
       <c r="G442" s="2">
         <v>2</v>
       </c>
       <c r="H442" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I442" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J442" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" s="2">
         <v>440</v>
       </c>
       <c r="B443" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C443" s="2" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="D443" s="2" t="s">
-        <v>113</v>
+        <v>583</v>
       </c>
       <c r="E443" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F443" s="2">
-        <v>334</v>
+        <v>1038</v>
       </c>
       <c r="G443" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H443" s="2">
         <v>0</v>
       </c>
       <c r="I443" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J443" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" s="2">
         <v>441</v>
       </c>
       <c r="B444" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C444" s="2" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D444" s="2" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="E444" s="2" t="s">
         <v>585</v>
       </c>
       <c r="F444" s="2">
-        <v>643</v>
+        <v>334</v>
       </c>
       <c r="G444" s="2">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="H444" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I444" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J444" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" s="2">
         <v>442</v>
       </c>
       <c r="B445" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C445" s="2" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D445" s="2" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="E445" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F445" s="2">
-        <v>179</v>
+        <v>643</v>
       </c>
       <c r="G445" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H445" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I445" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J445" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" s="2">
         <v>443</v>
       </c>
       <c r="B446" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C446" s="2" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D446" s="2" t="s">
-        <v>181</v>
+        <v>61</v>
       </c>
       <c r="E446" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F446" s="2">
-        <v>80</v>
+        <v>179</v>
       </c>
       <c r="G446" s="2">
         <v>1</v>
       </c>
       <c r="H446" s="2">
         <v>0</v>
       </c>
       <c r="I446" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J446" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" s="2">
         <v>444</v>
       </c>
       <c r="B447" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C447" s="2" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="D447" s="2" t="s">
-        <v>88</v>
+        <v>181</v>
       </c>
       <c r="E447" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F447" s="2">
-        <v>363</v>
+        <v>80</v>
       </c>
       <c r="G447" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H447" s="2">
         <v>0</v>
       </c>
       <c r="I447" s="2">
         <v>2</v>
       </c>
       <c r="J447" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" s="2">
         <v>445</v>
       </c>
       <c r="B448" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C448" s="2" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D448" s="2" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E448" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F448" s="2">
-        <v>154</v>
+        <v>363</v>
       </c>
       <c r="G448" s="2">
         <v>2</v>
       </c>
       <c r="H448" s="2">
         <v>0</v>
       </c>
       <c r="I448" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J448" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" s="2">
         <v>446</v>
       </c>
       <c r="B449" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C449" s="2" t="s">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="D449" s="2" t="s">
-        <v>580</v>
+        <v>91</v>
       </c>
       <c r="E449" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F449" s="2">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="G449" s="2">
         <v>2</v>
       </c>
       <c r="H449" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I449" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J449" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" s="2">
         <v>447</v>
       </c>
       <c r="B450" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>27</v>
+        <v>141</v>
       </c>
       <c r="D450" s="2" t="s">
-        <v>157</v>
+        <v>581</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>591</v>
       </c>
       <c r="F450" s="2">
-        <v>256</v>
+        <v>149</v>
       </c>
       <c r="G450" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H450" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I450" s="2">
         <v>1</v>
       </c>
       <c r="J450" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="2">
         <v>448</v>
       </c>
       <c r="B451" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C451" s="2" t="s">
-        <v>126</v>
+        <v>27</v>
       </c>
       <c r="D451" s="2" t="s">
-        <v>254</v>
+        <v>157</v>
       </c>
       <c r="E451" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F451" s="2">
-        <v>136</v>
+        <v>256</v>
       </c>
       <c r="G451" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H451" s="2">
         <v>0</v>
       </c>
       <c r="I451" s="2">
         <v>1</v>
       </c>
       <c r="J451" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" s="2">
         <v>449</v>
       </c>
       <c r="B452" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="2" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="D452" s="2" t="s">
-        <v>47</v>
+        <v>254</v>
       </c>
       <c r="E452" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F452" s="2">
-        <v>274</v>
+        <v>136</v>
       </c>
       <c r="G452" s="2">
         <v>0</v>
       </c>
       <c r="H452" s="2">
         <v>0</v>
       </c>
       <c r="I452" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J452" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" s="2">
         <v>450</v>
       </c>
       <c r="B453" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C453" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D453" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E453" s="2" t="s">
         <v>594</v>
       </c>
-      <c r="E453" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F453" s="2">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="G453" s="2">
         <v>0</v>
       </c>
       <c r="H453" s="2">
         <v>0</v>
       </c>
       <c r="I453" s="2">
         <v>0</v>
       </c>
       <c r="J453" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" s="2">
         <v>451</v>
       </c>
       <c r="B454" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C454" s="2" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D454" s="2" t="s">
-        <v>36</v>
+        <v>595</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F454" s="2">
-        <v>80</v>
+        <v>275</v>
       </c>
       <c r="G454" s="2">
         <v>0</v>
       </c>
       <c r="H454" s="2">
         <v>0</v>
       </c>
       <c r="I454" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J454" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" s="2">
         <v>452</v>
       </c>
       <c r="B455" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D455" s="2" t="s">
-        <v>416</v>
+        <v>36</v>
       </c>
       <c r="E455" s="2" t="s">
         <v>596</v>
       </c>
       <c r="F455" s="2">
-        <v>169</v>
+        <v>80</v>
       </c>
       <c r="G455" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H455" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J455" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" s="2">
         <v>453</v>
       </c>
       <c r="B456" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="2" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="D456" s="2" t="s">
-        <v>58</v>
+        <v>416</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>597</v>
       </c>
       <c r="F456" s="2">
-        <v>384</v>
+        <v>169</v>
       </c>
       <c r="G456" s="2">
         <v>3</v>
       </c>
       <c r="H456" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I456" s="2">
         <v>3</v>
       </c>
       <c r="J456" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" s="2">
         <v>454</v>
       </c>
       <c r="B457" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C457" s="2" t="s">
-        <v>221</v>
+        <v>54</v>
       </c>
       <c r="D457" s="2" t="s">
-        <v>239</v>
+        <v>58</v>
       </c>
       <c r="E457" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F457" s="2">
-        <v>38</v>
+        <v>384</v>
       </c>
       <c r="G457" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H457" s="2">
         <v>0</v>
       </c>
       <c r="I457" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J457" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" s="2">
         <v>455</v>
       </c>
       <c r="B458" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="2" t="s">
-        <v>87</v>
+        <v>221</v>
       </c>
       <c r="D458" s="2" t="s">
-        <v>312</v>
+        <v>239</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>599</v>
       </c>
       <c r="F458" s="2">
-        <v>169</v>
+        <v>38</v>
       </c>
       <c r="G458" s="2">
         <v>1</v>
       </c>
       <c r="H458" s="2">
         <v>0</v>
       </c>
       <c r="I458" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J458" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" s="2">
         <v>456</v>
       </c>
       <c r="B459" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="2" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="D459" s="2" t="s">
-        <v>193</v>
+        <v>312</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>600</v>
       </c>
       <c r="F459" s="2">
-        <v>66</v>
+        <v>169</v>
       </c>
       <c r="G459" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H459" s="2">
         <v>0</v>
       </c>
       <c r="I459" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J459" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" s="2">
         <v>457</v>
       </c>
       <c r="B460" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C460" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="D460" s="2" t="s">
-        <v>36</v>
+        <v>193</v>
       </c>
       <c r="E460" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F460" s="2">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="G460" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H460" s="2">
         <v>0</v>
       </c>
       <c r="I460" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J460" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" s="2">
         <v>458</v>
       </c>
       <c r="B461" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C461" s="2" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D461" s="2" t="s">
-        <v>116</v>
+        <v>36</v>
       </c>
       <c r="E461" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F461" s="2">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="G461" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H461" s="2">
         <v>0</v>
       </c>
       <c r="I461" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J461" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" s="2">
         <v>459</v>
       </c>
       <c r="B462" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C462" s="2" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="D462" s="2" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F462" s="2">
-        <v>499</v>
+        <v>84</v>
       </c>
       <c r="G462" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H462" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J462" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" s="2">
         <v>460</v>
       </c>
       <c r="B463" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C463" s="2" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="D463" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E463" s="2" t="s">
         <v>604</v>
       </c>
-      <c r="E463" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F463" s="2">
-        <v>228</v>
+        <v>499</v>
       </c>
       <c r="G463" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H463" s="2">
         <v>1</v>
       </c>
       <c r="I463" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J463" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" s="2">
         <v>461</v>
       </c>
       <c r="B464" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C464" s="2" t="s">
-        <v>46</v>
+        <v>143</v>
       </c>
       <c r="D464" s="2" t="s">
-        <v>193</v>
+        <v>605</v>
       </c>
       <c r="E464" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F464" s="2">
-        <v>187</v>
+        <v>228</v>
       </c>
       <c r="G464" s="2">
         <v>1</v>
       </c>
       <c r="H464" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I464" s="2">
         <v>1</v>
       </c>
       <c r="J464" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" s="2">
         <v>462</v>
       </c>
       <c r="B465" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="D465" s="2" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
       <c r="E465" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F465" s="2">
-        <v>29</v>
+        <v>187</v>
       </c>
       <c r="G465" s="2">
         <v>1</v>
       </c>
       <c r="H465" s="2">
         <v>0</v>
       </c>
       <c r="I465" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J465" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" s="2">
         <v>463</v>
       </c>
       <c r="B466" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C466" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D466" s="2" t="s">
-        <v>169</v>
+        <v>22</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>608</v>
       </c>
       <c r="F466" s="2">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="G466" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H466" s="2">
         <v>0</v>
       </c>
       <c r="I466" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J466" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" s="2">
         <v>464</v>
       </c>
       <c r="B467" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C467" s="2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D467" s="2" t="s">
-        <v>84</v>
+        <v>169</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F467" s="2">
-        <v>570</v>
+        <v>107</v>
       </c>
       <c r="G467" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H467" s="2">
         <v>0</v>
       </c>
       <c r="I467" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J467" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" s="2">
         <v>465</v>
       </c>
       <c r="B468" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C468" s="2" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D468" s="2" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F468" s="2">
-        <v>145</v>
+        <v>570</v>
       </c>
       <c r="G468" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H468" s="2">
         <v>0</v>
       </c>
       <c r="I468" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J468" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" s="2">
         <v>466</v>
       </c>
       <c r="B469" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C469" s="2" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="D469" s="2" t="s">
-        <v>193</v>
+        <v>88</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F469" s="2">
-        <v>245</v>
+        <v>145</v>
       </c>
       <c r="G469" s="2">
         <v>0</v>
       </c>
       <c r="H469" s="2">
         <v>0</v>
       </c>
       <c r="I469" s="2">
         <v>0</v>
       </c>
       <c r="J469" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" s="2">
         <v>467</v>
       </c>
       <c r="B470" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C470" s="2" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="D470" s="2" t="s">
-        <v>88</v>
+        <v>193</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>612</v>
       </c>
       <c r="F470" s="2">
-        <v>23</v>
+        <v>245</v>
       </c>
       <c r="G470" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H470" s="2">
         <v>0</v>
       </c>
       <c r="I470" s="2">
         <v>0</v>
       </c>
       <c r="J470" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" s="2">
         <v>468</v>
       </c>
       <c r="B471" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="D471" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E471" s="2" t="s">
         <v>613</v>
       </c>
-      <c r="E471" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F471" s="2">
-        <v>815</v>
+        <v>23</v>
       </c>
       <c r="G471" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H471" s="2">
         <v>0</v>
       </c>
       <c r="I471" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J471" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" s="2">
         <v>469</v>
       </c>
       <c r="B472" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C472" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D472" s="2" t="s">
-        <v>61</v>
+        <v>614</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F472" s="2">
-        <v>94</v>
+        <v>815</v>
       </c>
       <c r="G472" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H472" s="2">
         <v>0</v>
       </c>
       <c r="I472" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J472" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" s="2">
         <v>470</v>
       </c>
       <c r="B473" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C473" s="2" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D473" s="2" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>616</v>
       </c>
       <c r="F473" s="2">
-        <v>182</v>
+        <v>94</v>
       </c>
       <c r="G473" s="2">
         <v>0</v>
       </c>
       <c r="H473" s="2">
         <v>0</v>
       </c>
       <c r="I473" s="2">
         <v>0</v>
       </c>
       <c r="J473" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" s="2">
         <v>471</v>
       </c>
       <c r="B474" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C474" s="2" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D474" s="2" t="s">
-        <v>179</v>
+        <v>95</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F474" s="2">
-        <v>261</v>
+        <v>182</v>
       </c>
       <c r="G474" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H474" s="2">
         <v>0</v>
       </c>
       <c r="I474" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J474" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" s="2">
         <v>472</v>
       </c>
       <c r="B475" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C475" s="2" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="D475" s="2" t="s">
-        <v>146</v>
+        <v>179</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F475" s="2">
-        <v>87</v>
+        <v>261</v>
       </c>
       <c r="G475" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H475" s="2">
         <v>0</v>
       </c>
       <c r="I475" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J475" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" s="2">
         <v>473</v>
       </c>
       <c r="B476" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C476" s="2" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="D476" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E476" s="2" t="s">
         <v>619</v>
       </c>
-      <c r="E476" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F476" s="2">
-        <v>756</v>
+        <v>87</v>
       </c>
       <c r="G476" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H476" s="2">
         <v>0</v>
       </c>
       <c r="I476" s="2">
         <v>0</v>
       </c>
       <c r="J476" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" s="2">
         <v>474</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C477" s="2" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="D477" s="2" t="s">
-        <v>181</v>
+        <v>620</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F477" s="2">
-        <v>80</v>
+        <v>756</v>
       </c>
       <c r="G477" s="2">
         <v>1</v>
       </c>
       <c r="H477" s="2">
         <v>0</v>
       </c>
       <c r="I477" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J477" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" s="2">
         <v>475</v>
       </c>
       <c r="B478" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C478" s="2" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="D478" s="2" t="s">
-        <v>36</v>
+        <v>181</v>
       </c>
       <c r="E478" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F478" s="2">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="G478" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H478" s="2">
         <v>0</v>
       </c>
       <c r="I478" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J478" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" s="2">
         <v>476</v>
       </c>
       <c r="B479" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>126</v>
+        <v>21</v>
       </c>
       <c r="D479" s="2" t="s">
-        <v>127</v>
+        <v>36</v>
       </c>
       <c r="E479" s="2" t="s">
         <v>623</v>
       </c>
       <c r="F479" s="2">
-        <v>167</v>
+        <v>47</v>
       </c>
       <c r="G479" s="2">
         <v>0</v>
       </c>
       <c r="H479" s="2">
         <v>0</v>
       </c>
       <c r="I479" s="2">
         <v>0</v>
       </c>
       <c r="J479" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" s="2">
         <v>477</v>
       </c>
       <c r="B480" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C480" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D480" s="2" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="E480" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F480" s="2">
-        <v>116</v>
+        <v>167</v>
       </c>
       <c r="G480" s="2">
         <v>0</v>
       </c>
       <c r="H480" s="2">
         <v>0</v>
       </c>
       <c r="I480" s="2">
         <v>0</v>
       </c>
       <c r="J480" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" s="2">
         <v>478</v>
       </c>
       <c r="B481" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C481" s="2" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="D481" s="2" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>625</v>
       </c>
       <c r="F481" s="2">
-        <v>301</v>
+        <v>116</v>
       </c>
       <c r="G481" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H481" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J481" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" s="2">
         <v>479</v>
       </c>
       <c r="B482" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C482" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="D482" s="2" t="s">
-        <v>36</v>
+        <v>177</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F482" s="2">
-        <v>186</v>
+        <v>301</v>
       </c>
       <c r="G482" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H482" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I482" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J482" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" s="2">
         <v>480</v>
       </c>
       <c r="B483" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C483" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D483" s="2" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>627</v>
       </c>
       <c r="F483" s="2">
-        <v>71</v>
+        <v>186</v>
       </c>
       <c r="G483" s="2">
         <v>1</v>
       </c>
       <c r="H483" s="2">
         <v>0</v>
       </c>
       <c r="I483" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J483" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" s="2">
         <v>481</v>
       </c>
       <c r="B484" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C484" s="2" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="D484" s="2" t="s">
-        <v>113</v>
+        <v>22</v>
       </c>
       <c r="E484" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F484" s="2">
+        <v>71</v>
+      </c>
+      <c r="G484" s="2">
+        <v>1</v>
+      </c>
+      <c r="H484" s="2">
+        <v>0</v>
+      </c>
+      <c r="I484" s="2">
+        <v>0</v>
+      </c>
+      <c r="J484" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="2">
+        <v>482</v>
+      </c>
+      <c r="B485" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C485" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D485" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E485" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="F485" s="2">
         <v>177</v>
       </c>
-      <c r="G484" s="2">
+      <c r="G485" s="2">
         <v>2</v>
       </c>
-      <c r="H484" s="2">
+      <c r="H485" s="2">
         <v>2</v>
       </c>
-      <c r="I484" s="2">
-[...20 lines deleted...]
-      <c r="H485" s="6">
+      <c r="I485" s="2">
+        <v>0</v>
+      </c>
+      <c r="J485" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="B486" s="7"/>
+      <c r="C486" s="6"/>
+      <c r="D486" s="6"/>
+      <c r="E486" s="6"/>
+      <c r="F486" s="6">
+        <v>113070</v>
+      </c>
+      <c r="G486" s="6">
+        <v>599</v>
+      </c>
+      <c r="H486" s="6">
         <v>139</v>
       </c>
-      <c r="I485" s="6">
-[...2 lines deleted...]
-      <c r="J485" s="6">
+      <c r="I486" s="6">
+        <v>473</v>
+      </c>
+      <c r="J486" s="6">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A485:E485"/>
+    <mergeCell ref="A486:E486"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>