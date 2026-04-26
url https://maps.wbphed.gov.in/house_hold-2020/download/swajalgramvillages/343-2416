--- v1 (2026-04-01)
+++ v2 (2026-04-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 25-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>