--- v2 (2026-04-26)
+++ v3 (2026-06-02)
@@ -12,140 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 25-04-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+  <si>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
   <si>
     <t>FHTC Provided</t>
   </si>
   <si>
     <t>No. of Schools located within Swajal Gram villages</t>
   </si>
   <si>
     <t>No. of Schools having tap connections</t>
   </si>
   <si>
     <t>No. of AWCs located within Swajal Gram villages</t>
   </si>
   <si>
     <t>No. of AWCs having tap connections</t>
   </si>
   <si>
     <t>South 24 Paraganas</t>
   </si>
   <si>
     <t>Bishnupur-ii</t>
   </si>
   <si>
+    <t>Bakhrahat</t>
+  </si>
+  <si>
+    <t>Bakrahat</t>
+  </si>
+  <si>
     <t>Patharberia Jaychandipur</t>
   </si>
   <si>
     <t>Barkalikapur</t>
   </si>
   <si>
     <t>Ramkrishnapur Berhanpur</t>
   </si>
   <si>
     <t>Chak Srikrishnapur</t>
   </si>
   <si>
     <t>Khanganberia</t>
   </si>
   <si>
     <t>Chandpur</t>
   </si>
   <si>
     <t>Gobindapur Kalicharanpur</t>
   </si>
   <si>
     <t>Gobindapur</t>
   </si>
   <si>
     <t>Jayrampur</t>
   </si>
   <si>
     <t>Kanganbaria</t>
   </si>
   <si>
     <t>Moukhali</t>
   </si>
   <si>
     <t>Kasibati</t>
   </si>
   <si>
     <t>Ramchandra Nagar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bakhrahat</t>
   </si>
   <si>
     <t>Sajua</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -516,59 +519,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J13"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13"/>
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="2.285156" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
@@ -617,358 +620,390 @@
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="2">
-        <v>1364</v>
+        <v>918</v>
       </c>
       <c r="G4" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H4" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I4" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J4" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2">
-        <v>102</v>
+        <v>1364</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I5" s="2">
+        <v>6</v>
+      </c>
+      <c r="J5" s="2">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2">
-        <v>733</v>
+        <v>102</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>1</v>
       </c>
       <c r="I6" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2">
-        <v>1423</v>
+        <v>733</v>
       </c>
       <c r="G7" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I7" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J7" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" s="2">
-        <v>463</v>
+        <v>1423</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H8" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I8" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J8" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F9" s="2">
-        <v>1861</v>
+        <v>463</v>
       </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I9" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J9" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2">
-        <v>1146</v>
+        <v>1861</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J10" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F11" s="2">
-        <v>669</v>
+        <v>1146</v>
       </c>
       <c r="G11" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2">
-        <v>717</v>
+        <v>669</v>
       </c>
       <c r="G12" s="2">
         <v>3</v>
       </c>
       <c r="H12" s="2">
+        <v>0</v>
+      </c>
+      <c r="I12" s="2">
+        <v>2</v>
+      </c>
+      <c r="J12" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="2">
+        <v>10</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" s="2">
+        <v>717</v>
+      </c>
+      <c r="G13" s="2">
         <v>3</v>
       </c>
-      <c r="I12" s="2">
+      <c r="H13" s="2">
+        <v>3</v>
+      </c>
+      <c r="I13" s="2">
         <v>5</v>
       </c>
-      <c r="J12" s="2">
+      <c r="J13" s="2">
         <v>5</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
-[...20 lines deleted...]
-        <v>16</v>
+    <row r="14" spans="1:10">
+      <c r="A14" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6">
+        <v>9396</v>
+      </c>
+      <c r="G14" s="6">
+        <v>32</v>
+      </c>
+      <c r="H14" s="6">
+        <v>18</v>
+      </c>
+      <c r="I14" s="6">
+        <v>44</v>
+      </c>
+      <c r="J14" s="6">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A14:E14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>