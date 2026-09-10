--- v3 (2026-06-02)
+++ v4 (2026-09-10)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+  <si>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -96,56 +96,50 @@
     <t>Barkalikapur</t>
   </si>
   <si>
     <t>Ramkrishnapur Berhanpur</t>
   </si>
   <si>
     <t>Chak Srikrishnapur</t>
   </si>
   <si>
     <t>Khanganberia</t>
   </si>
   <si>
     <t>Chandpur</t>
   </si>
   <si>
     <t>Gobindapur Kalicharanpur</t>
   </si>
   <si>
     <t>Gobindapur</t>
   </si>
   <si>
     <t>Jayrampur</t>
   </si>
   <si>
     <t>Kanganbaria</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kasibati</t>
   </si>
   <si>
     <t>Ramchandra Nagar</t>
   </si>
   <si>
     <t>Sajua</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -519,59 +513,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J14"/>
+  <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A14" sqref="A14"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="2.285156" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
@@ -684,51 +678,51 @@
       </c>
       <c r="I5" s="2">
         <v>6</v>
       </c>
       <c r="J5" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>1</v>
       </c>
       <c r="I6" s="2">
         <v>2</v>
       </c>
       <c r="J6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -748,51 +742,51 @@
       </c>
       <c r="I7" s="2">
         <v>1</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2">
-        <v>1423</v>
+        <v>1372</v>
       </c>
       <c r="G8" s="2">
         <v>8</v>
       </c>
       <c r="H8" s="2">
         <v>5</v>
       </c>
       <c r="I8" s="2">
         <v>10</v>
       </c>
       <c r="J8" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="2" t="s">
@@ -838,172 +832,140 @@
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="2">
         <v>10</v>
       </c>
       <c r="J10" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="2">
-        <v>1146</v>
+        <v>669</v>
       </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F12" s="2">
-        <v>669</v>
+        <v>717</v>
       </c>
       <c r="G12" s="2">
         <v>3</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I12" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J12" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:10">
-      <c r="A13" s="2">
-[...11 lines deleted...]
-      <c r="E13" s="2" t="s">
+      <c r="A13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6">
+        <v>8185</v>
+      </c>
+      <c r="G13" s="6">
         <v>31</v>
       </c>
-      <c r="F13" s="2">
-[...29 lines deleted...]
-      <c r="H14" s="6">
+      <c r="H13" s="6">
         <v>18</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I13" s="6">
         <v>44</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J13" s="6">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>