--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
   <si>
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -3123,51 +3123,51 @@
       </c>
       <c r="I26" s="2">
         <v>2</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F27" s="2">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="G27" s="2">
         <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
         <v>1</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D28" s="2" t="s">
@@ -3795,51 +3795,51 @@
       </c>
       <c r="I47" s="2">
         <v>1</v>
       </c>
       <c r="J47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F48" s="2">
-        <v>921</v>
+        <v>933</v>
       </c>
       <c r="G48" s="2">
         <v>2</v>
       </c>
       <c r="H48" s="2">
         <v>1</v>
       </c>
       <c r="I48" s="2">
         <v>2</v>
       </c>
       <c r="J48" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D49" s="2" t="s">
@@ -5715,51 +5715,51 @@
       </c>
       <c r="I107" s="2">
         <v>3</v>
       </c>
       <c r="J107" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F108" s="2">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="G108" s="2">
         <v>1</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="2">
         <v>1</v>
       </c>
       <c r="J108" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D109" s="2" t="s">
@@ -8947,51 +8947,51 @@
       </c>
       <c r="I208" s="2">
         <v>3</v>
       </c>
       <c r="J208" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F209" s="2">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="G209" s="2">
         <v>1</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="2">
         <v>2</v>
       </c>
       <c r="J209" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D210" s="2" t="s">
@@ -13107,51 +13107,51 @@
       </c>
       <c r="I338" s="2">
         <v>3</v>
       </c>
       <c r="J338" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="2">
         <v>336</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D339" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F339" s="2">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="G339" s="2">
         <v>1</v>
       </c>
       <c r="H339" s="2">
         <v>0</v>
       </c>
       <c r="I339" s="2">
         <v>3</v>
       </c>
       <c r="J339" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="2">
         <v>337</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D340" s="2" t="s">
@@ -16435,51 +16435,51 @@
       </c>
       <c r="I442" s="2">
         <v>0</v>
       </c>
       <c r="J442" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" s="2">
         <v>440</v>
       </c>
       <c r="B443" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C443" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D443" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E443" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F443" s="2">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="G443" s="2">
         <v>1</v>
       </c>
       <c r="H443" s="2">
         <v>1</v>
       </c>
       <c r="I443" s="2">
         <v>1</v>
       </c>
       <c r="J443" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" s="2">
         <v>441</v>
       </c>
       <c r="B444" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C444" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D444" s="2" t="s">
@@ -16875,51 +16875,51 @@
       <c r="F456" s="2">
         <v>6784</v>
       </c>
       <c r="G456" s="2">
         <v>15</v>
       </c>
       <c r="H456" s="2">
         <v>12</v>
       </c>
       <c r="I456" s="2">
         <v>20</v>
       </c>
       <c r="J456" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" s="6" t="s">
         <v>621</v>
       </c>
       <c r="B457" s="7"/>
       <c r="C457" s="6"/>
       <c r="D457" s="6"/>
       <c r="E457" s="6"/>
       <c r="F457" s="6">
-        <v>408578</v>
+        <v>408597</v>
       </c>
       <c r="G457" s="6">
         <v>1065</v>
       </c>
       <c r="H457" s="6">
         <v>318</v>
       </c>
       <c r="I457" s="6">
         <v>1448</v>
       </c>
       <c r="J457" s="6">
         <v>317</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>