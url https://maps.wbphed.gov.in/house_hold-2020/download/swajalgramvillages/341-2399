--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+    <t>No. of Swajal Gram Villages as on 01-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -804,51 +804,51 @@
       </c>
       <c r="I5" s="2">
         <v>0</v>
       </c>
       <c r="J5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="G6" s="2">
         <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="2">
         <v>3</v>
       </c>
       <c r="J6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -1572,51 +1572,51 @@
       </c>
       <c r="I29" s="2">
         <v>0</v>
       </c>
       <c r="J29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="2">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G30" s="2">
         <v>2</v>
       </c>
       <c r="H30" s="2">
         <v>1</v>
       </c>
       <c r="I30" s="2">
         <v>4</v>
       </c>
       <c r="J30" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="2" t="s">
@@ -1668,83 +1668,83 @@
       </c>
       <c r="I32" s="2">
         <v>7</v>
       </c>
       <c r="J32" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F33" s="2">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="G33" s="2">
         <v>8</v>
       </c>
       <c r="H33" s="2">
         <v>3</v>
       </c>
       <c r="I33" s="2">
         <v>5</v>
       </c>
       <c r="J33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="2">
-        <v>1450</v>
+        <v>1478</v>
       </c>
       <c r="G34" s="2">
         <v>9</v>
       </c>
       <c r="H34" s="2">
         <v>2</v>
       </c>
       <c r="I34" s="2">
         <v>7</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="2" t="s">
@@ -1796,51 +1796,51 @@
       </c>
       <c r="I36" s="2">
         <v>2</v>
       </c>
       <c r="J36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F37" s="2">
-        <v>1536</v>
+        <v>1542</v>
       </c>
       <c r="G37" s="2">
         <v>7</v>
       </c>
       <c r="H37" s="2">
         <v>1</v>
       </c>
       <c r="I37" s="2">
         <v>5</v>
       </c>
       <c r="J37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="2" t="s">
@@ -1988,51 +1988,51 @@
       </c>
       <c r="I42" s="2">
         <v>3</v>
       </c>
       <c r="J42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F43" s="2">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="G43" s="2">
         <v>5</v>
       </c>
       <c r="H43" s="2">
         <v>3</v>
       </c>
       <c r="I43" s="2">
         <v>7</v>
       </c>
       <c r="J43" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
@@ -2084,51 +2084,51 @@
       </c>
       <c r="I45" s="2">
         <v>3</v>
       </c>
       <c r="J45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F46" s="2">
-        <v>1924</v>
+        <v>1933</v>
       </c>
       <c r="G46" s="2">
         <v>10</v>
       </c>
       <c r="H46" s="2">
         <v>2</v>
       </c>
       <c r="I46" s="2">
         <v>8</v>
       </c>
       <c r="J46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="2" t="s">
@@ -2204,51 +2204,51 @@
       <c r="F49" s="2">
         <v>709</v>
       </c>
       <c r="G49" s="2">
         <v>4</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="2">
         <v>3</v>
       </c>
       <c r="J49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6">
-        <v>39403</v>
+        <v>39456</v>
       </c>
       <c r="G50" s="6">
         <v>188</v>
       </c>
       <c r="H50" s="6">
         <v>92</v>
       </c>
       <c r="I50" s="6">
         <v>183</v>
       </c>
       <c r="J50" s="6">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>