--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>No. of Swajal Gram Villages as on 01-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -740,51 +740,51 @@
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="2">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G4" s="2">
         <v>1</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
       <c r="I4" s="2">
         <v>2</v>
       </c>
       <c r="J4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
@@ -2204,51 +2204,51 @@
       <c r="F49" s="2">
         <v>709</v>
       </c>
       <c r="G49" s="2">
         <v>4</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="2">
         <v>3</v>
       </c>
       <c r="J49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6">
-        <v>39456</v>
+        <v>39457</v>
       </c>
       <c r="G50" s="6">
         <v>188</v>
       </c>
       <c r="H50" s="6">
         <v>92</v>
       </c>
       <c r="I50" s="6">
         <v>183</v>
       </c>
       <c r="J50" s="6">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>