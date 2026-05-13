--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>