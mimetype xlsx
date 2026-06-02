--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>