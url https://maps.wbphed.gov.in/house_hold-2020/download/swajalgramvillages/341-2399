--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1124,51 +1124,51 @@
       </c>
       <c r="I15" s="2">
         <v>7</v>
       </c>
       <c r="J15" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="G16" s="2">
         <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>1</v>
       </c>
       <c r="I16" s="2">
         <v>3</v>
       </c>
       <c r="J16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
@@ -1348,51 +1348,51 @@
       </c>
       <c r="I22" s="2">
         <v>2</v>
       </c>
       <c r="J22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="2">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="G23" s="2">
         <v>14</v>
       </c>
       <c r="H23" s="2">
         <v>8</v>
       </c>
       <c r="I23" s="2">
         <v>9</v>
       </c>
       <c r="J23" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="2" t="s">
@@ -1508,51 +1508,51 @@
       </c>
       <c r="I27" s="2">
         <v>2</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="2">
-        <v>1935</v>
+        <v>1956</v>
       </c>
       <c r="G28" s="2">
         <v>5</v>
       </c>
       <c r="H28" s="2">
         <v>4</v>
       </c>
       <c r="I28" s="2">
         <v>6</v>
       </c>
       <c r="J28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="2" t="s">
@@ -1668,51 +1668,51 @@
       </c>
       <c r="I32" s="2">
         <v>7</v>
       </c>
       <c r="J32" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F33" s="2">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="G33" s="2">
         <v>8</v>
       </c>
       <c r="H33" s="2">
         <v>3</v>
       </c>
       <c r="I33" s="2">
         <v>5</v>
       </c>
       <c r="J33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="2" t="s">
@@ -1796,51 +1796,51 @@
       </c>
       <c r="I36" s="2">
         <v>2</v>
       </c>
       <c r="J36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F37" s="2">
-        <v>1542</v>
+        <v>1551</v>
       </c>
       <c r="G37" s="2">
         <v>7</v>
       </c>
       <c r="H37" s="2">
         <v>1</v>
       </c>
       <c r="I37" s="2">
         <v>5</v>
       </c>
       <c r="J37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="2" t="s">
@@ -1892,51 +1892,51 @@
       </c>
       <c r="I39" s="2">
         <v>2</v>
       </c>
       <c r="J39" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F40" s="2">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="G40" s="2">
         <v>3</v>
       </c>
       <c r="H40" s="2">
         <v>3</v>
       </c>
       <c r="I40" s="2">
         <v>5</v>
       </c>
       <c r="J40" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="2" t="s">
@@ -2084,51 +2084,51 @@
       </c>
       <c r="I45" s="2">
         <v>3</v>
       </c>
       <c r="J45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F46" s="2">
-        <v>1933</v>
+        <v>1936</v>
       </c>
       <c r="G46" s="2">
         <v>10</v>
       </c>
       <c r="H46" s="2">
         <v>2</v>
       </c>
       <c r="I46" s="2">
         <v>8</v>
       </c>
       <c r="J46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="2" t="s">
@@ -2204,51 +2204,51 @@
       <c r="F49" s="2">
         <v>709</v>
       </c>
       <c r="G49" s="2">
         <v>4</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="2">
         <v>3</v>
       </c>
       <c r="J49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6">
-        <v>39457</v>
+        <v>39495</v>
       </c>
       <c r="G50" s="6">
         <v>188</v>
       </c>
       <c r="H50" s="6">
         <v>92</v>
       </c>
       <c r="I50" s="6">
         <v>183</v>
       </c>
       <c r="J50" s="6">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>