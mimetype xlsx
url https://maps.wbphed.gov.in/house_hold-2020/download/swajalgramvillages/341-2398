--- v0 (2026-04-01)
+++ v1 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>