--- v1 (2026-04-23)
+++ v2 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1365,51 +1365,51 @@
       </c>
       <c r="I23" s="2">
         <v>1</v>
       </c>
       <c r="J23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="2">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="G24" s="2">
         <v>16</v>
       </c>
       <c r="H24" s="2">
         <v>7</v>
       </c>
       <c r="I24" s="2">
         <v>3</v>
       </c>
       <c r="J24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="2" t="s">
@@ -2061,51 +2061,51 @@
       <c r="F45" s="2">
         <v>453</v>
       </c>
       <c r="G45" s="2">
         <v>5</v>
       </c>
       <c r="H45" s="2">
         <v>3</v>
       </c>
       <c r="I45" s="2">
         <v>1</v>
       </c>
       <c r="J45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6">
-        <v>26377</v>
+        <v>26378</v>
       </c>
       <c r="G46" s="6">
         <v>109</v>
       </c>
       <c r="H46" s="6">
         <v>41</v>
       </c>
       <c r="I46" s="6">
         <v>99</v>
       </c>
       <c r="J46" s="6">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>