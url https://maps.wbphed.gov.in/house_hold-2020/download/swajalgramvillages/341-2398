--- v2 (2026-05-13)
+++ v3 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>