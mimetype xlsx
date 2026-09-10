--- v3 (2026-06-02)
+++ v4 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1909,51 +1909,51 @@
       </c>
       <c r="I40" s="2">
         <v>0</v>
       </c>
       <c r="J40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F41" s="2">
-        <v>1197</v>
+        <v>1205</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="2">
         <v>5</v>
       </c>
       <c r="J41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="2" t="s">
@@ -2061,51 +2061,51 @@
       <c r="F45" s="2">
         <v>453</v>
       </c>
       <c r="G45" s="2">
         <v>5</v>
       </c>
       <c r="H45" s="2">
         <v>3</v>
       </c>
       <c r="I45" s="2">
         <v>1</v>
       </c>
       <c r="J45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6">
-        <v>26378</v>
+        <v>26386</v>
       </c>
       <c r="G46" s="6">
         <v>109</v>
       </c>
       <c r="H46" s="6">
         <v>41</v>
       </c>
       <c r="I46" s="6">
         <v>99</v>
       </c>
       <c r="J46" s="6">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>