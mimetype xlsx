--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
-[...1 lines deleted...]
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
+  <si>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -710,56 +710,56 @@
   <si>
     <t>Jagadishpur</t>
   </si>
   <si>
     <t>Jagadishpur (ct)</t>
   </si>
   <si>
     <t>Jagalda</t>
   </si>
   <si>
     <t>Jalalsi</t>
   </si>
   <si>
     <t>Jalpai</t>
   </si>
   <si>
     <t>Chandipur</t>
   </si>
   <si>
     <t>Janbar</t>
   </si>
   <si>
     <t>Jayanti</t>
   </si>
   <si>
+    <t>Kanupat Monsuka</t>
+  </si>
+  <si>
     <t>Jaynagar</t>
   </si>
   <si>
-    <t>Kanupat Monsuka</t>
-[...1 lines deleted...]
-  <si>
     <t>Jaypur</t>
   </si>
   <si>
     <t>Jaypur Bil</t>
   </si>
   <si>
     <t>Jayrampur</t>
   </si>
   <si>
     <t>Makardaha-ii</t>
   </si>
   <si>
     <t>Jhaluarber</t>
   </si>
   <si>
     <t>Jagatballavpur-i</t>
   </si>
   <si>
     <t>Jhingra</t>
   </si>
   <si>
     <t>Joka</t>
   </si>
   <si>
     <t>Jote Bireshwar</t>
@@ -785,50 +785,56 @@
   <si>
     <t>Kalikapur</t>
   </si>
   <si>
     <t>Kamal Chak</t>
   </si>
   <si>
     <t>Bargachhia-i</t>
   </si>
   <si>
     <t>Kamalapur</t>
   </si>
   <si>
     <t>Kamar Khola</t>
   </si>
   <si>
     <t>Kamargaria</t>
   </si>
   <si>
     <t>Kamina</t>
   </si>
   <si>
     <t>Kanupat</t>
   </si>
   <si>
+    <t>Bainan</t>
+  </si>
+  <si>
+    <t>Karia</t>
+  </si>
+  <si>
     <t>Kasipur</t>
   </si>
   <si>
     <t>Kasra</t>
   </si>
   <si>
     <t>Kasrakatai</t>
   </si>
   <si>
     <t>Kazibhuara</t>
   </si>
   <si>
     <t>Kesabpur (ct)</t>
   </si>
   <si>
     <t>Khalatpur</t>
   </si>
   <si>
     <t>Khalia (ct)</t>
   </si>
   <si>
     <t>Khanpur</t>
   </si>
   <si>
     <t>Khantora (ct)</t>
@@ -993,53 +999,50 @@
     <t>Nischintapur</t>
   </si>
   <si>
     <t>Nonakundu</t>
   </si>
   <si>
     <t>Oadipur</t>
   </si>
   <si>
     <t>Paikpara</t>
   </si>
   <si>
     <t>Paikpari</t>
   </si>
   <si>
     <t>Palpara</t>
   </si>
   <si>
     <t>Panchla (ct)</t>
   </si>
   <si>
     <t>Panitras</t>
   </si>
   <si>
     <t>Parbbatipur</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bainan</t>
   </si>
   <si>
     <t>Paschim Bainan</t>
   </si>
   <si>
     <t>Paschim Gazipur</t>
   </si>
   <si>
     <t>Chara Panchla</t>
   </si>
   <si>
     <t>Paschim Panchla</t>
   </si>
   <si>
     <t>Pashchim Khalna</t>
   </si>
   <si>
     <t>Patinan</t>
   </si>
   <si>
     <t>Pearapur</t>
   </si>
   <si>
     <t>Harishpur</t>
   </si>
@@ -1593,54 +1596,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J302"/>
+  <dimension ref="A1:J304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A302" sqref="A302"/>
+      <selection activeCell="A304" sqref="A304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1790,51 +1793,51 @@
       </c>
       <c r="I6" s="2">
         <v>0</v>
       </c>
       <c r="J6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2">
-        <v>4298</v>
+        <v>4299</v>
       </c>
       <c r="G7" s="2">
         <v>12</v>
       </c>
       <c r="H7" s="2">
         <v>4</v>
       </c>
       <c r="I7" s="2">
         <v>8</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="2" t="s">
@@ -2078,51 +2081,51 @@
       </c>
       <c r="I15" s="2">
         <v>1</v>
       </c>
       <c r="J15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="2">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="2">
         <v>0</v>
       </c>
       <c r="J16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="2" t="s">
@@ -3102,51 +3105,51 @@
       </c>
       <c r="I47" s="2">
         <v>11</v>
       </c>
       <c r="J47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F48" s="2">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="G48" s="2">
         <v>5</v>
       </c>
       <c r="H48" s="2">
         <v>2</v>
       </c>
       <c r="I48" s="2">
         <v>2</v>
       </c>
       <c r="J48" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="2" t="s">
@@ -3166,51 +3169,51 @@
       </c>
       <c r="I49" s="2">
         <v>4</v>
       </c>
       <c r="J49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F50" s="2">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="G50" s="2">
         <v>2</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="2">
         <v>2</v>
       </c>
       <c r="J50" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D51" s="2" t="s">
@@ -3838,51 +3841,51 @@
       </c>
       <c r="I70" s="2">
         <v>1</v>
       </c>
       <c r="J70" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="2">
         <v>68</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F71" s="2">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G71" s="2">
         <v>1</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="2">
         <v>0</v>
       </c>
       <c r="J71" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="2">
         <v>69</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D72" s="2" t="s">
@@ -4094,51 +4097,51 @@
       </c>
       <c r="I78" s="2">
         <v>2</v>
       </c>
       <c r="J78" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="2">
         <v>76</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F79" s="2">
-        <v>547</v>
+        <v>602</v>
       </c>
       <c r="G79" s="2">
         <v>2</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="2">
         <v>6</v>
       </c>
       <c r="J79" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="2">
         <v>77</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="2" t="s">
@@ -4414,51 +4417,51 @@
       </c>
       <c r="I88" s="2">
         <v>0</v>
       </c>
       <c r="J88" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="2">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F89" s="2">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="G89" s="2">
         <v>2</v>
       </c>
       <c r="H89" s="2">
         <v>1</v>
       </c>
       <c r="I89" s="2">
         <v>0</v>
       </c>
       <c r="J89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="2">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D90" s="2" t="s">
@@ -4510,51 +4513,51 @@
       </c>
       <c r="I91" s="2">
         <v>3</v>
       </c>
       <c r="J91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="2">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F92" s="2">
-        <v>1510</v>
+        <v>1518</v>
       </c>
       <c r="G92" s="2">
         <v>6</v>
       </c>
       <c r="H92" s="2">
         <v>2</v>
       </c>
       <c r="I92" s="2">
         <v>5</v>
       </c>
       <c r="J92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="2">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D93" s="2" t="s">
@@ -4565,6735 +4568,6799 @@
       </c>
       <c r="F93" s="2">
         <v>858</v>
       </c>
       <c r="G93" s="2">
         <v>3</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="2">
         <v>3</v>
       </c>
       <c r="J93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="2">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>169</v>
+        <v>46</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="F94" s="2">
-        <v>1324</v>
+        <v>1229</v>
       </c>
       <c r="G94" s="2">
         <v>2</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J94" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>32</v>
+        <v>169</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F95" s="2">
-        <v>1396</v>
+        <v>1324</v>
       </c>
       <c r="G95" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="2">
         <v>5</v>
       </c>
       <c r="J95" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>172</v>
+        <v>15</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>172</v>
+        <v>32</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="F96" s="2">
-        <v>4508</v>
+        <v>1396</v>
       </c>
       <c r="G96" s="2">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="H96" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I96" s="2">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="J96" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="F97" s="2">
-        <v>1271</v>
+        <v>4508</v>
       </c>
       <c r="G97" s="2">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="H97" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I97" s="2">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="J97" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F98" s="2">
-        <v>1016</v>
+        <v>1271</v>
       </c>
       <c r="G98" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H98" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I98" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J98" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="2">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>177</v>
+        <v>22</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F99" s="2">
-        <v>1170</v>
+        <v>1016</v>
       </c>
       <c r="G99" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H99" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I99" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J99" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="2">
         <v>97</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>123</v>
+        <v>177</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F100" s="2">
-        <v>1787</v>
+        <v>1170</v>
       </c>
       <c r="G100" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H100" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I100" s="2">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="J100" s="2">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="2">
         <v>98</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>180</v>
+        <v>123</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="F101" s="2">
-        <v>452</v>
+        <v>1787</v>
       </c>
       <c r="G101" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H101" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I101" s="2">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="J101" s="2">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="2">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="F102" s="2">
-        <v>1068</v>
+        <v>452</v>
       </c>
       <c r="G102" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J102" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="2">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F103" s="2">
-        <v>535</v>
+        <v>1068</v>
       </c>
       <c r="G103" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H103" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I103" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J103" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="2">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="F104" s="2">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="G104" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H104" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I104" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J104" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="2">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>186</v>
+        <v>146</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F105" s="2">
-        <v>1720</v>
+        <v>543</v>
       </c>
       <c r="G105" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="2">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F106" s="2">
-        <v>741</v>
+        <v>1720</v>
       </c>
       <c r="G106" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H106" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I106" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J106" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="2">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>149</v>
+        <v>187</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F107" s="2">
-        <v>1017</v>
+        <v>741</v>
       </c>
       <c r="G107" s="2">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="H107" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I107" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J107" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="2">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>174</v>
+        <v>149</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F108" s="2">
-        <v>380</v>
+        <v>1017</v>
       </c>
       <c r="G108" s="2">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="H108" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I108" s="2">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J108" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="2">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>90</v>
+        <v>174</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F109" s="2">
-        <v>751</v>
+        <v>380</v>
       </c>
       <c r="G109" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H109" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I109" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J109" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="2">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F110" s="2">
-        <v>195</v>
+        <v>751</v>
       </c>
       <c r="G110" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H110" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I110" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J110" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="2">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>167</v>
+        <v>110</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F111" s="2">
-        <v>627</v>
+        <v>195</v>
       </c>
       <c r="G111" s="2">
         <v>2</v>
       </c>
       <c r="H111" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I111" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J111" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="2">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>132</v>
+        <v>167</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F112" s="2">
-        <v>365</v>
+        <v>627</v>
       </c>
       <c r="G112" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J112" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>84</v>
+        <v>132</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F113" s="2">
-        <v>904</v>
+        <v>365</v>
       </c>
       <c r="G113" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J113" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="2">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F114" s="2">
-        <v>1056</v>
+        <v>904</v>
       </c>
       <c r="G114" s="2">
         <v>3</v>
       </c>
       <c r="H114" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I114" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J114" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="2">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F115" s="2">
-        <v>1180</v>
+        <v>1056</v>
       </c>
       <c r="G115" s="2">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="H115" s="2">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="I115" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J115" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="2">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>197</v>
+        <v>48</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F116" s="2">
-        <v>403</v>
+        <v>1180</v>
       </c>
       <c r="G116" s="2">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="H116" s="2">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="I116" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J116" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="2">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="F117" s="2">
-        <v>217</v>
+        <v>403</v>
       </c>
       <c r="G117" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H117" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I117" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J117" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="2">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F118" s="2">
-        <v>1006</v>
+        <v>217</v>
       </c>
       <c r="G118" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J118" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="2">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F119" s="2">
-        <v>823</v>
+        <v>1006</v>
       </c>
       <c r="G119" s="2">
         <v>4</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="2">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>79</v>
+        <v>186</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F120" s="2">
-        <v>408</v>
+        <v>823</v>
       </c>
       <c r="G120" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J120" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>167</v>
+        <v>79</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F121" s="2">
-        <v>434</v>
+        <v>408</v>
       </c>
       <c r="G121" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="2">
         <v>2</v>
       </c>
       <c r="J121" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="2">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>206</v>
+        <v>167</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F122" s="2">
-        <v>479</v>
+        <v>434</v>
       </c>
       <c r="G122" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J122" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="2">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>42</v>
+        <v>206</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F123" s="2">
-        <v>555</v>
+        <v>479</v>
       </c>
       <c r="G123" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H123" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I123" s="2">
         <v>0</v>
       </c>
       <c r="J123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="2">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F124" s="2">
-        <v>1242</v>
+        <v>555</v>
       </c>
       <c r="G124" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H124" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I124" s="2">
         <v>0</v>
       </c>
       <c r="J124" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="2">
         <v>122</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F125" s="2">
-        <v>270</v>
+        <v>1242</v>
       </c>
       <c r="G125" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H125" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I125" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J125" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="2">
         <v>123</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>105</v>
+        <v>75</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F126" s="2">
-        <v>466</v>
+        <v>270</v>
       </c>
       <c r="G126" s="2">
         <v>1</v>
       </c>
       <c r="H126" s="2">
         <v>1</v>
       </c>
       <c r="I126" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J126" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="2">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>146</v>
+        <v>105</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="F127" s="2">
-        <v>382</v>
+        <v>466</v>
       </c>
       <c r="G127" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H127" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I127" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J127" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="2">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F128" s="2">
-        <v>906</v>
+        <v>382</v>
       </c>
       <c r="G128" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H128" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I128" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J128" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="2">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>214</v>
+        <v>150</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F129" s="2">
-        <v>1992</v>
+        <v>906</v>
       </c>
       <c r="G129" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H129" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I129" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J129" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="2">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>84</v>
+        <v>214</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="F130" s="2">
-        <v>365</v>
+        <v>1992</v>
       </c>
       <c r="G130" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H130" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I130" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J130" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="2">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>217</v>
+        <v>84</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F131" s="2">
-        <v>2309</v>
+        <v>365</v>
       </c>
       <c r="G131" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H131" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I131" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J131" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="2">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>21</v>
+        <v>217</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F132" s="2">
-        <v>2144</v>
+        <v>2309</v>
       </c>
       <c r="G132" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="2">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J132" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="2">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="F133" s="2">
-        <v>1599</v>
+        <v>2144</v>
       </c>
       <c r="G133" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J133" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="2">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>90</v>
+        <v>149</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>220</v>
+        <v>149</v>
       </c>
       <c r="F134" s="2">
-        <v>406</v>
+        <v>1631</v>
       </c>
       <c r="G134" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J134" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="2">
         <v>132</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>221</v>
+        <v>90</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F135" s="2">
-        <v>809</v>
+        <v>406</v>
       </c>
       <c r="G135" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H135" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I135" s="2">
         <v>2</v>
       </c>
       <c r="J135" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="2">
         <v>133</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F136" s="2">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="G136" s="2">
         <v>1</v>
       </c>
       <c r="H136" s="2">
         <v>1</v>
       </c>
       <c r="I136" s="2">
         <v>3</v>
       </c>
       <c r="J136" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="2">
         <v>134</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F137" s="2">
-        <v>1677</v>
+        <v>809</v>
       </c>
       <c r="G137" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H137" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I137" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J137" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="2">
         <v>135</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>146</v>
+        <v>222</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F138" s="2">
-        <v>522</v>
+        <v>1677</v>
       </c>
       <c r="G138" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J138" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="2">
         <v>136</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>224</v>
+        <v>146</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F139" s="2">
-        <v>4697</v>
+        <v>522</v>
       </c>
       <c r="G139" s="2">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="H139" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="I139" s="2">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="J139" s="2">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="2">
         <v>137</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F140" s="2">
-        <v>231</v>
+        <v>4697</v>
       </c>
       <c r="G140" s="2">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="H140" s="2">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="I140" s="2">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="J140" s="2">
-        <v>0</v>
+        <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="2">
         <v>138</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>199</v>
+        <v>16</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>26</v>
+        <v>226</v>
       </c>
       <c r="F141" s="2">
-        <v>1476</v>
+        <v>231</v>
       </c>
       <c r="G141" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H141" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I141" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J141" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="2">
         <v>139</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>222</v>
+        <v>199</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>227</v>
+        <v>26</v>
       </c>
       <c r="F142" s="2">
-        <v>321</v>
+        <v>1476</v>
       </c>
       <c r="G142" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H142" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I142" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J142" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="2">
         <v>140</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>35</v>
+        <v>222</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F143" s="2">
-        <v>1717</v>
+        <v>321</v>
       </c>
       <c r="G143" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J143" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="2">
         <v>141</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F144" s="2">
-        <v>249</v>
+        <v>1717</v>
       </c>
       <c r="G144" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J144" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="2">
         <v>142</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>86</v>
+        <v>229</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F145" s="2">
-        <v>560</v>
+        <v>249</v>
       </c>
       <c r="G145" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H145" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I145" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J145" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="2">
         <v>143</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>229</v>
+        <v>86</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F146" s="2">
-        <v>1065</v>
+        <v>560</v>
       </c>
       <c r="G146" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H146" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I146" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J146" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>144</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D147" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E147" s="2" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="F147" s="2">
         <v>585</v>
       </c>
       <c r="G147" s="2">
         <v>1</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="2">
         <v>3</v>
       </c>
       <c r="J147" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="2">
         <v>145</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F148" s="2">
-        <v>2306</v>
+        <v>1065</v>
       </c>
       <c r="G148" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H148" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I148" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J148" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="2">
         <v>146</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>51</v>
+        <v>234</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F149" s="2">
-        <v>7413</v>
+        <v>2306</v>
       </c>
       <c r="G149" s="2">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="H149" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I149" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J149" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="2">
         <v>147</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>165</v>
+        <v>51</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F150" s="2">
-        <v>728</v>
+        <v>7413</v>
       </c>
       <c r="G150" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H150" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I150" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J150" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="2">
         <v>148</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>237</v>
+        <v>165</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="F151" s="2">
-        <v>619</v>
+        <v>728</v>
       </c>
       <c r="G151" s="2">
         <v>1</v>
       </c>
       <c r="H151" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I151" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J151" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="2">
         <v>149</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>142</v>
+        <v>237</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>142</v>
+        <v>238</v>
       </c>
       <c r="F152" s="2">
-        <v>1261</v>
+        <v>619</v>
       </c>
       <c r="G152" s="2">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="H152" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="I152" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J152" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="2">
         <v>150</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>239</v>
+        <v>142</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>240</v>
+        <v>142</v>
       </c>
       <c r="F153" s="2">
-        <v>303</v>
+        <v>1261</v>
       </c>
       <c r="G153" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H153" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I153" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J153" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="2">
         <v>151</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F154" s="2">
-        <v>649</v>
+        <v>303</v>
       </c>
       <c r="G154" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
       <c r="I154" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J154" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="2">
         <v>152</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F155" s="2">
         <v>705</v>
       </c>
       <c r="G155" s="2">
         <v>2</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="2">
         <v>5</v>
       </c>
       <c r="J155" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="2">
         <v>153</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F156" s="2">
-        <v>455</v>
+        <v>649</v>
       </c>
       <c r="G156" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J156" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="2">
         <v>154</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F157" s="2">
-        <v>780</v>
+        <v>455</v>
       </c>
       <c r="G157" s="2">
         <v>1</v>
       </c>
       <c r="H157" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I157" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J157" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="2">
         <v>155</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F158" s="2">
-        <v>3985</v>
+        <v>780</v>
       </c>
       <c r="G158" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H158" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I158" s="2">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="J158" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="2">
         <v>156</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>149</v>
+        <v>244</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F159" s="2">
-        <v>715</v>
+        <v>3985</v>
       </c>
       <c r="G159" s="2">
         <v>7</v>
       </c>
       <c r="H159" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I159" s="2">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="J159" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="2">
         <v>157</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F160" s="2">
-        <v>1034</v>
+        <v>715</v>
       </c>
       <c r="G160" s="2">
+        <v>7</v>
+      </c>
+      <c r="H160" s="2">
         <v>3</v>
       </c>
-      <c r="H160" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I160" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J160" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="2">
         <v>158</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>142</v>
+        <v>180</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F161" s="2">
-        <v>305</v>
+        <v>1034</v>
       </c>
       <c r="G161" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H161" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I161" s="2">
         <v>0</v>
       </c>
       <c r="J161" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="2">
         <v>159</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="F162" s="2">
-        <v>149</v>
+        <v>305</v>
       </c>
       <c r="G162" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J162" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="2">
         <v>160</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>22</v>
+        <v>232</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>22</v>
+        <v>249</v>
       </c>
       <c r="F163" s="2">
-        <v>2464</v>
+        <v>149</v>
       </c>
       <c r="G163" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H163" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I163" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J163" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="2">
         <v>161</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>187</v>
+        <v>22</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>250</v>
+        <v>22</v>
       </c>
       <c r="F164" s="2">
-        <v>721</v>
+        <v>2464</v>
       </c>
       <c r="G164" s="2">
         <v>1</v>
       </c>
       <c r="H164" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I164" s="2">
         <v>0</v>
       </c>
       <c r="J164" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="2">
         <v>162</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>251</v>
+        <v>187</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="F165" s="2">
-        <v>1093</v>
+        <v>721</v>
       </c>
       <c r="G165" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J165" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="2">
         <v>163</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>142</v>
+        <v>251</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="F166" s="2">
-        <v>203</v>
+        <v>1093</v>
       </c>
       <c r="G166" s="2">
         <v>2</v>
       </c>
       <c r="H166" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I166" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J166" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="2">
         <v>164</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F167" s="2">
-        <v>597</v>
+        <v>203</v>
       </c>
       <c r="G167" s="2">
         <v>2</v>
       </c>
       <c r="H167" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I167" s="2">
         <v>2</v>
       </c>
       <c r="J167" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="2">
         <v>165</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F168" s="2">
-        <v>1062</v>
+        <v>597</v>
       </c>
       <c r="G168" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J168" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="2">
         <v>166</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>233</v>
+        <v>121</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F169" s="2">
-        <v>915</v>
+        <v>1062</v>
       </c>
       <c r="G169" s="2">
         <v>4</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J169" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="2">
         <v>167</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>46</v>
+        <v>232</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F170" s="2">
-        <v>425</v>
+        <v>915</v>
       </c>
       <c r="G170" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="2">
         <v>1</v>
       </c>
       <c r="J170" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="2">
         <v>168</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>66</v>
+        <v>257</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F171" s="2">
-        <v>766</v>
+        <v>1317</v>
       </c>
       <c r="G171" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H171" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I171" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J171" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="2">
         <v>169</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F172" s="2">
-        <v>418</v>
+        <v>464</v>
       </c>
       <c r="G172" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J172" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="2">
         <v>170</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F173" s="2">
-        <v>332</v>
+        <v>766</v>
       </c>
       <c r="G173" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H173" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I173" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J173" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="2">
         <v>171</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F174" s="2">
-        <v>3010</v>
+        <v>418</v>
       </c>
       <c r="G174" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J174" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="2">
         <v>172</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F175" s="2">
-        <v>1037</v>
+        <v>332</v>
       </c>
       <c r="G175" s="2">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="H175" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I175" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J175" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="2">
         <v>173</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F176" s="2">
-        <v>1527</v>
+        <v>3010</v>
       </c>
       <c r="G176" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H176" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I176" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J176" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="2">
         <v>174</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>217</v>
+        <v>32</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F177" s="2">
-        <v>1504</v>
+        <v>1037</v>
       </c>
       <c r="G177" s="2">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="H177" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I177" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J177" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="2">
         <v>175</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>154</v>
+        <v>123</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F178" s="2">
-        <v>889</v>
+        <v>1527</v>
       </c>
       <c r="G178" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H178" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I178" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J178" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="2">
         <v>176</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>197</v>
+        <v>217</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>197</v>
+        <v>266</v>
       </c>
       <c r="F179" s="2">
-        <v>1442</v>
+        <v>1504</v>
       </c>
       <c r="G179" s="2">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="H179" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="I179" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J179" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="2">
         <v>177</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>266</v>
+        <v>154</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F180" s="2">
-        <v>1956</v>
+        <v>889</v>
       </c>
       <c r="G180" s="2">
+        <v>6</v>
+      </c>
+      <c r="H180" s="2">
+        <v>1</v>
+      </c>
+      <c r="I180" s="2">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
       <c r="J180" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="2">
         <v>178</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>156</v>
+        <v>197</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>268</v>
+        <v>197</v>
       </c>
       <c r="F181" s="2">
-        <v>1396</v>
+        <v>1442</v>
       </c>
       <c r="G181" s="2">
+        <v>17</v>
+      </c>
+      <c r="H181" s="2">
         <v>9</v>
       </c>
-      <c r="H181" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I181" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J181" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="2">
         <v>179</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>150</v>
+        <v>268</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F182" s="2">
-        <v>300</v>
+        <v>1957</v>
       </c>
       <c r="G182" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H182" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I182" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J182" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="2">
         <v>180</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F183" s="2">
-        <v>223</v>
+        <v>1396</v>
       </c>
       <c r="G183" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H183" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I183" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J183" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="2">
         <v>181</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>233</v>
+        <v>150</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F184" s="2">
-        <v>236</v>
+        <v>300</v>
       </c>
       <c r="G184" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H184" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I184" s="2">
         <v>2</v>
       </c>
       <c r="J184" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="2">
         <v>182</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>229</v>
+        <v>180</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F185" s="2">
-        <v>866</v>
+        <v>223</v>
       </c>
       <c r="G185" s="2">
         <v>1</v>
       </c>
       <c r="H185" s="2">
         <v>1</v>
       </c>
       <c r="I185" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J185" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="2">
         <v>183</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>84</v>
+        <v>232</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F186" s="2">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="G186" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H186" s="2">
         <v>1</v>
       </c>
       <c r="I186" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J186" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="2">
         <v>184</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F187" s="2">
-        <v>650</v>
+        <v>866</v>
       </c>
       <c r="G187" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H187" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I187" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J187" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="2">
         <v>185</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F188" s="2">
-        <v>743</v>
+        <v>229</v>
       </c>
       <c r="G188" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H188" s="2">
         <v>1</v>
       </c>
       <c r="I188" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J188" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="2">
         <v>186</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F189" s="2">
-        <v>506</v>
+        <v>650</v>
       </c>
       <c r="G189" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H189" s="2">
         <v>0</v>
       </c>
       <c r="I189" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J189" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="2">
         <v>187</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F190" s="2">
-        <v>939</v>
+        <v>743</v>
       </c>
       <c r="G190" s="2">
         <v>1</v>
       </c>
       <c r="H190" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I190" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J190" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="2">
         <v>188</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>165</v>
+        <v>16</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F191" s="2">
-        <v>1307</v>
+        <v>506</v>
       </c>
       <c r="G191" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J191" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="2">
         <v>189</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>237</v>
+        <v>66</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F192" s="2">
-        <v>1706</v>
+        <v>939</v>
       </c>
       <c r="G192" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H192" s="2">
         <v>0</v>
       </c>
       <c r="I192" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J192" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="2">
         <v>190</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F193" s="2">
-        <v>553</v>
+        <v>1307</v>
       </c>
       <c r="G193" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H193" s="2">
         <v>0</v>
       </c>
       <c r="I193" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J193" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="2">
         <v>191</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>146</v>
+        <v>237</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F194" s="2">
-        <v>321</v>
+        <v>1706</v>
       </c>
       <c r="G194" s="2">
+        <v>2</v>
+      </c>
+      <c r="H194" s="2">
+        <v>0</v>
+      </c>
+      <c r="I194" s="2">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J194" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="2">
         <v>192</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F195" s="2">
-        <v>811</v>
+        <v>554</v>
       </c>
       <c r="G195" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H195" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I195" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J195" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="2">
         <v>193</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>48</v>
+        <v>146</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F196" s="2">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="G196" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H196" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I196" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J196" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="2">
         <v>194</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>128</v>
+        <v>251</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F197" s="2">
-        <v>639</v>
+        <v>811</v>
       </c>
       <c r="G197" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H197" s="2">
         <v>1</v>
       </c>
       <c r="I197" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J197" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="2">
         <v>195</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F198" s="2">
-        <v>652</v>
+        <v>312</v>
       </c>
       <c r="G198" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H198" s="2">
         <v>0</v>
       </c>
       <c r="I198" s="2">
         <v>1</v>
       </c>
       <c r="J198" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="2">
         <v>196</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F199" s="2">
-        <v>437</v>
+        <v>639</v>
       </c>
       <c r="G199" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H199" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I199" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J199" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="2">
         <v>197</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F200" s="2">
-        <v>731</v>
+        <v>652</v>
       </c>
       <c r="G200" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H200" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I200" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J200" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="2">
         <v>198</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>222</v>
+        <v>115</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F201" s="2">
-        <v>912</v>
+        <v>437</v>
       </c>
       <c r="G201" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H201" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I201" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J201" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="2">
         <v>199</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D202" s="2" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F202" s="2">
-        <v>2421</v>
+        <v>731</v>
       </c>
       <c r="G202" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H202" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I202" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J202" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="2">
         <v>200</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>99</v>
+        <v>222</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F203" s="2">
-        <v>636</v>
+        <v>912</v>
       </c>
       <c r="G203" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H203" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I203" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J203" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="2">
         <v>201</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F204" s="2">
-        <v>548</v>
+        <v>2427</v>
       </c>
       <c r="G204" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H204" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I204" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J204" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="2">
         <v>202</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>222</v>
+        <v>99</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F205" s="2">
-        <v>489</v>
+        <v>636</v>
       </c>
       <c r="G205" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H205" s="2">
         <v>0</v>
       </c>
       <c r="I205" s="2">
         <v>0</v>
       </c>
       <c r="J205" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="2">
         <v>203</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F206" s="2">
-        <v>949</v>
+        <v>548</v>
       </c>
       <c r="G206" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H206" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I206" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J206" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="2">
         <v>204</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E207" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="D207" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F207" s="2">
-        <v>77</v>
+        <v>489</v>
       </c>
       <c r="G207" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H207" s="2">
         <v>0</v>
       </c>
       <c r="I207" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J207" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="2">
         <v>205</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D208" s="2" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="F208" s="2">
-        <v>2055</v>
+        <v>949</v>
       </c>
       <c r="G208" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H208" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I208" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J208" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="2">
         <v>206</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>15</v>
+        <v>296</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>233</v>
+        <v>297</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F209" s="2">
-        <v>637</v>
+        <v>77</v>
       </c>
       <c r="G209" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H209" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I209" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J209" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="2">
         <v>207</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>146</v>
+        <v>99</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F210" s="2">
-        <v>736</v>
+        <v>2056</v>
       </c>
       <c r="G210" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H210" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I210" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J210" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="2">
         <v>208</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>44</v>
+        <v>232</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F211" s="2">
-        <v>447</v>
+        <v>637</v>
       </c>
       <c r="G211" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H211" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I211" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J211" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="2">
         <v>209</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>35</v>
+        <v>146</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F212" s="2">
-        <v>793</v>
+        <v>736</v>
       </c>
       <c r="G212" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H212" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I212" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J212" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="2">
         <v>210</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F213" s="2">
-        <v>535</v>
+        <v>447</v>
       </c>
       <c r="G213" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H213" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I213" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J213" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="2">
         <v>211</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>84</v>
+        <v>35</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F214" s="2">
-        <v>305</v>
+        <v>793</v>
       </c>
       <c r="G214" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H214" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I214" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J214" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="2">
         <v>212</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>146</v>
+        <v>73</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F215" s="2">
-        <v>337</v>
+        <v>535</v>
       </c>
       <c r="G215" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H215" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I215" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J215" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="2">
         <v>213</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F216" s="2">
-        <v>2286</v>
+        <v>305</v>
       </c>
       <c r="G216" s="2">
         <v>0</v>
       </c>
       <c r="H216" s="2">
         <v>0</v>
       </c>
       <c r="I216" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J216" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="2">
         <v>214</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>110</v>
+        <v>146</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F217" s="2">
-        <v>1165</v>
+        <v>337</v>
       </c>
       <c r="G217" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H217" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I217" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J217" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="2">
         <v>215</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>174</v>
+        <v>58</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F218" s="2">
-        <v>1080</v>
+        <v>2286</v>
       </c>
       <c r="G218" s="2">
         <v>0</v>
       </c>
       <c r="H218" s="2">
         <v>0</v>
       </c>
       <c r="I218" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J218" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="2">
         <v>216</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>233</v>
+        <v>110</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F219" s="2">
-        <v>284</v>
+        <v>1168</v>
       </c>
       <c r="G219" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H219" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I219" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J219" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="2">
         <v>217</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>101</v>
+        <v>174</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F220" s="2">
-        <v>1770</v>
+        <v>1080</v>
       </c>
       <c r="G220" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H220" s="2">
         <v>0</v>
       </c>
       <c r="I220" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J220" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="2">
         <v>218</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D221" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E221" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="E221" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="2">
-        <v>868</v>
+        <v>284</v>
       </c>
       <c r="G221" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H221" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I221" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J221" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="2">
         <v>219</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D222" s="2" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>90</v>
+        <v>311</v>
       </c>
       <c r="F222" s="2">
-        <v>1563</v>
+        <v>1770</v>
       </c>
       <c r="G222" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H222" s="2">
         <v>0</v>
       </c>
       <c r="I222" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J222" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="2">
         <v>220</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>217</v>
+        <v>312</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F223" s="2">
-        <v>876</v>
+        <v>868</v>
       </c>
       <c r="G223" s="2">
+        <v>8</v>
+      </c>
+      <c r="H223" s="2">
         <v>3</v>
       </c>
-      <c r="H223" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I223" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J223" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="2">
         <v>221</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>313</v>
+        <v>90</v>
       </c>
       <c r="F224" s="2">
-        <v>1478</v>
+        <v>1563</v>
       </c>
       <c r="G224" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="H224" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I224" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J224" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="2">
         <v>222</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>54</v>
+        <v>217</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F225" s="2">
-        <v>576</v>
+        <v>876</v>
       </c>
       <c r="G225" s="2">
         <v>3</v>
       </c>
       <c r="H225" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I225" s="2">
         <v>3</v>
       </c>
       <c r="J225" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="2">
         <v>223</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D226" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E226" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="E226" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="2">
-        <v>1261</v>
+        <v>1478</v>
       </c>
       <c r="G226" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H226" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I226" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J226" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="2">
         <v>224</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>221</v>
+        <v>54</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F227" s="2">
-        <v>701</v>
+        <v>576</v>
       </c>
       <c r="G227" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H227" s="2">
         <v>0</v>
       </c>
       <c r="I227" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J227" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="2">
         <v>225</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>105</v>
+        <v>317</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F228" s="2">
-        <v>670</v>
+        <v>1261</v>
       </c>
       <c r="G228" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H228" s="2">
         <v>0</v>
       </c>
       <c r="I228" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J228" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="2">
         <v>226</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>115</v>
+        <v>221</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F229" s="2">
-        <v>782</v>
+        <v>701</v>
       </c>
       <c r="G229" s="2">
         <v>1</v>
       </c>
       <c r="H229" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I229" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J229" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="2">
         <v>227</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>156</v>
+        <v>105</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F230" s="2">
-        <v>1468</v>
+        <v>670</v>
       </c>
       <c r="G230" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H230" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I230" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J230" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="2">
         <v>228</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>167</v>
+        <v>115</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F231" s="2">
-        <v>404</v>
+        <v>782</v>
       </c>
       <c r="G231" s="2">
         <v>1</v>
       </c>
       <c r="H231" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I231" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J231" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="2">
         <v>229</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D232" s="2" t="s">
-        <v>37</v>
+        <v>156</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F232" s="2">
-        <v>704</v>
+        <v>1468</v>
       </c>
       <c r="G232" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H232" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I232" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J232" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="2">
         <v>230</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>46</v>
+        <v>167</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F233" s="2">
-        <v>359</v>
+        <v>441</v>
       </c>
       <c r="G233" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H233" s="2">
         <v>0</v>
       </c>
       <c r="I233" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J233" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="2">
         <v>231</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D234" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F234" s="2">
-        <v>4466</v>
+        <v>704</v>
       </c>
       <c r="G234" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H234" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I234" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J234" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="2">
         <v>232</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F235" s="2">
-        <v>1500</v>
+        <v>359</v>
       </c>
       <c r="G235" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H235" s="2">
         <v>0</v>
       </c>
       <c r="I235" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J235" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="2">
         <v>233</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D236" s="2" t="s">
-        <v>251</v>
+        <v>53</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F236" s="2">
-        <v>593</v>
+        <v>4466</v>
       </c>
       <c r="G236" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H236" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I236" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J236" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="2">
         <v>234</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D237" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E237" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="E237" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F237" s="2">
-        <v>3332</v>
+        <v>1500</v>
       </c>
       <c r="G237" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H237" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I237" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J237" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="2">
         <v>235</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F238" s="2">
-        <v>1551</v>
+        <v>593</v>
       </c>
       <c r="G238" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H238" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I238" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J238" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="2">
         <v>236</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>330</v>
+        <v>257</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="F239" s="2">
-        <v>1437</v>
+        <v>3334</v>
       </c>
       <c r="G239" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H239" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I239" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J239" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="2">
         <v>237</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D240" s="2" t="s">
-        <v>144</v>
+        <v>268</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="F240" s="2">
-        <v>1673</v>
+        <v>1551</v>
       </c>
       <c r="G240" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H240" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I240" s="2">
         <v>5</v>
       </c>
       <c r="J240" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="2">
         <v>238</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D241" s="2" t="s">
-        <v>44</v>
+        <v>331</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F241" s="2">
-        <v>1514</v>
+        <v>1437</v>
       </c>
       <c r="G241" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H241" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I241" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J241" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="2">
         <v>239</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="D242" s="2" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F242" s="2">
-        <v>336</v>
+        <v>1673</v>
       </c>
       <c r="G242" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H242" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I242" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J242" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="2">
         <v>240</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D243" s="2" t="s">
-        <v>335</v>
+        <v>44</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="F243" s="2">
-        <v>1395</v>
+        <v>1514</v>
       </c>
       <c r="G243" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H243" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I243" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J243" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="2">
         <v>241</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="F244" s="2">
-        <v>389</v>
+        <v>336</v>
       </c>
       <c r="G244" s="2">
         <v>1</v>
       </c>
       <c r="H244" s="2">
         <v>0</v>
       </c>
       <c r="I244" s="2">
         <v>1</v>
       </c>
       <c r="J244" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="2">
         <v>242</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D245" s="2" t="s">
-        <v>90</v>
+        <v>336</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F245" s="2">
-        <v>605</v>
+        <v>1395</v>
       </c>
       <c r="G245" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H245" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I245" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J245" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="2">
         <v>243</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D246" s="2" t="s">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="F246" s="2">
-        <v>364</v>
+        <v>389</v>
       </c>
       <c r="G246" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H246" s="2">
         <v>0</v>
       </c>
       <c r="I246" s="2">
         <v>1</v>
       </c>
       <c r="J246" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="2">
         <v>244</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>174</v>
+        <v>90</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F247" s="2">
-        <v>1976</v>
+        <v>605</v>
       </c>
       <c r="G247" s="2">
         <v>0</v>
       </c>
       <c r="H247" s="2">
         <v>0</v>
       </c>
       <c r="I247" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J247" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="2">
         <v>245</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D248" s="2" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="F248" s="2">
-        <v>514</v>
+        <v>364</v>
       </c>
       <c r="G248" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H248" s="2">
         <v>0</v>
       </c>
       <c r="I248" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J248" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="2">
         <v>246</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>327</v>
+        <v>174</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F249" s="2">
-        <v>1106</v>
+        <v>1976</v>
       </c>
       <c r="G249" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H249" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I249" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J249" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="2">
         <v>247</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F250" s="2">
-        <v>112</v>
+        <v>514</v>
       </c>
       <c r="G250" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J250" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="2">
         <v>248</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>144</v>
+        <v>257</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F251" s="2">
-        <v>637</v>
+        <v>1116</v>
       </c>
       <c r="G251" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H251" s="2">
+        <v>2</v>
+      </c>
+      <c r="I251" s="2">
         <v>5</v>
       </c>
-      <c r="I251" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="J251" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="2">
         <v>249</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="F252" s="2">
-        <v>1119</v>
+        <v>112</v>
       </c>
       <c r="G252" s="2">
         <v>0</v>
       </c>
       <c r="H252" s="2">
         <v>0</v>
       </c>
       <c r="I252" s="2">
         <v>0</v>
       </c>
       <c r="J252" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="2">
         <v>250</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>233</v>
+        <v>144</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F253" s="2">
-        <v>394</v>
+        <v>637</v>
       </c>
       <c r="G253" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H253" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I253" s="2">
         <v>2</v>
       </c>
       <c r="J253" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="2">
         <v>251</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>139</v>
+        <v>30</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="F254" s="2">
-        <v>543</v>
+        <v>1119</v>
       </c>
       <c r="G254" s="2">
         <v>0</v>
       </c>
       <c r="H254" s="2">
         <v>0</v>
       </c>
       <c r="I254" s="2">
         <v>0</v>
       </c>
       <c r="J254" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="2">
         <v>252</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>139</v>
+        <v>232</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>139</v>
+        <v>347</v>
       </c>
       <c r="F255" s="2">
-        <v>1096</v>
+        <v>394</v>
       </c>
       <c r="G255" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H255" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I255" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J255" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="2">
         <v>253</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D256" s="2" t="s">
-        <v>237</v>
+        <v>139</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>348</v>
       </c>
       <c r="F256" s="2">
-        <v>1504</v>
+        <v>543</v>
       </c>
       <c r="G256" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J256" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="2">
         <v>254</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>349</v>
+        <v>139</v>
       </c>
       <c r="F257" s="2">
-        <v>447</v>
+        <v>1096</v>
       </c>
       <c r="G257" s="2">
+        <v>6</v>
+      </c>
+      <c r="H257" s="2">
+        <v>4</v>
+      </c>
+      <c r="I257" s="2">
+        <v>6</v>
+      </c>
+      <c r="J257" s="2">
         <v>3</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="2">
         <v>255</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>16</v>
+        <v>237</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F258" s="2">
-        <v>568</v>
+        <v>1504</v>
       </c>
       <c r="G258" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H258" s="2">
         <v>0</v>
       </c>
       <c r="I258" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J258" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="2">
         <v>256</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="F259" s="2">
-        <v>174</v>
+        <v>447</v>
       </c>
       <c r="G259" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H259" s="2">
         <v>0</v>
       </c>
       <c r="I259" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J259" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="2">
         <v>257</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D260" s="2" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F260" s="2">
-        <v>1242</v>
+        <v>568</v>
       </c>
       <c r="G260" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H260" s="2">
         <v>0</v>
       </c>
       <c r="I260" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J260" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="2">
         <v>258</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="F261" s="2">
-        <v>1435</v>
+        <v>174</v>
       </c>
       <c r="G261" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H261" s="2">
         <v>0</v>
       </c>
       <c r="I261" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J261" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="2">
         <v>259</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F262" s="2">
-        <v>1031</v>
+        <v>1242</v>
       </c>
       <c r="G262" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H262" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I262" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J262" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="2">
         <v>260</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D263" s="2" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F263" s="2">
-        <v>86</v>
+        <v>1435</v>
       </c>
       <c r="G263" s="2">
         <v>1</v>
       </c>
       <c r="H263" s="2">
         <v>0</v>
       </c>
       <c r="I263" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J263" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="2">
         <v>261</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D264" s="2" t="s">
-        <v>156</v>
+        <v>110</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>156</v>
+        <v>355</v>
       </c>
       <c r="F264" s="2">
-        <v>1898</v>
+        <v>1031</v>
       </c>
       <c r="G264" s="2">
+        <v>3</v>
+      </c>
+      <c r="H264" s="2">
+        <v>3</v>
+      </c>
+      <c r="I264" s="2">
         <v>5</v>
       </c>
-      <c r="H264" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J264" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="2">
         <v>262</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D265" s="2" t="s">
-        <v>44</v>
+        <v>160</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F265" s="2">
-        <v>1765</v>
+        <v>86</v>
       </c>
       <c r="G265" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H265" s="2">
         <v>0</v>
       </c>
       <c r="I265" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J265" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="2">
         <v>263</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>357</v>
+        <v>156</v>
       </c>
       <c r="F266" s="2">
-        <v>776</v>
+        <v>1898</v>
       </c>
       <c r="G266" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H266" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I266" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J266" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="2">
         <v>264</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>199</v>
+        <v>44</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F267" s="2">
-        <v>130</v>
+        <v>1765</v>
       </c>
       <c r="G267" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H267" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I267" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J267" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="2">
         <v>265</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D268" s="2" t="s">
-        <v>97</v>
+        <v>152</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F268" s="2">
-        <v>168</v>
+        <v>776</v>
       </c>
       <c r="G268" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H268" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I268" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J268" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="2">
         <v>266</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>360</v>
+        <v>199</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F269" s="2">
-        <v>5579</v>
+        <v>130</v>
       </c>
       <c r="G269" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H269" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I269" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J269" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="2">
         <v>267</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D270" s="2" t="s">
-        <v>362</v>
+        <v>97</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="F270" s="2">
-        <v>92</v>
+        <v>168</v>
       </c>
       <c r="G270" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H270" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I270" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J270" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="2">
         <v>268</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D271" s="2" t="s">
-        <v>59</v>
+        <v>361</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="F271" s="2">
-        <v>258</v>
+        <v>5579</v>
       </c>
       <c r="G271" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H271" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I271" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J271" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="2">
         <v>269</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D272" s="2" t="s">
-        <v>146</v>
+        <v>363</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F272" s="2">
-        <v>328</v>
+        <v>92</v>
       </c>
       <c r="G272" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H272" s="2">
         <v>0</v>
       </c>
       <c r="I272" s="2">
         <v>0</v>
       </c>
       <c r="J272" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="2">
         <v>270</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D273" s="2" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F273" s="2">
-        <v>580</v>
+        <v>258</v>
       </c>
       <c r="G273" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H273" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I273" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J273" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="2">
         <v>271</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D274" s="2" t="s">
-        <v>105</v>
+        <v>146</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="F274" s="2">
-        <v>30</v>
+        <v>328</v>
       </c>
       <c r="G274" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H274" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I274" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J274" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="2">
         <v>272</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>142</v>
+        <v>37</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F275" s="2">
-        <v>791</v>
+        <v>580</v>
       </c>
       <c r="G275" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H275" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I275" s="2">
         <v>3</v>
       </c>
       <c r="J275" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="2">
         <v>273</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D276" s="2" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="F276" s="2">
-        <v>2318</v>
+        <v>30</v>
       </c>
       <c r="G276" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H276" s="2">
+        <v>1</v>
+      </c>
+      <c r="I276" s="2">
         <v>3</v>
       </c>
-      <c r="I276" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="J276" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="2">
         <v>274</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D277" s="2" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F277" s="2">
-        <v>1104</v>
+        <v>791</v>
       </c>
       <c r="G277" s="2">
+        <v>5</v>
+      </c>
+      <c r="H277" s="2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="I277" s="2">
         <v>3</v>
       </c>
       <c r="J277" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="2">
         <v>275</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D278" s="2" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="F278" s="2">
-        <v>87</v>
+        <v>2318</v>
       </c>
       <c r="G278" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H278" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I278" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J278" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="2">
         <v>276</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>130</v>
+        <v>167</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>130</v>
+        <v>371</v>
       </c>
       <c r="F279" s="2">
-        <v>1344</v>
+        <v>1104</v>
       </c>
       <c r="G279" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H279" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I279" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J279" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="2">
         <v>277</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F280" s="2">
-        <v>844</v>
+        <v>87</v>
       </c>
       <c r="G280" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H280" s="2">
         <v>0</v>
       </c>
       <c r="I280" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J280" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="2">
         <v>278</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>373</v>
+        <v>130</v>
       </c>
       <c r="F281" s="2">
-        <v>704</v>
+        <v>1344</v>
       </c>
       <c r="G281" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H281" s="2">
         <v>0</v>
       </c>
       <c r="I281" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J281" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="2">
         <v>279</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D282" s="2" t="s">
-        <v>201</v>
+        <v>132</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F282" s="2">
-        <v>1205</v>
+        <v>844</v>
       </c>
       <c r="G282" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H282" s="2">
         <v>0</v>
       </c>
       <c r="I282" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J282" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="2">
         <v>280</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>217</v>
+        <v>101</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="F283" s="2">
-        <v>463</v>
+        <v>704</v>
       </c>
       <c r="G283" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H283" s="2">
         <v>0</v>
       </c>
       <c r="I283" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J283" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="2">
         <v>281</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D284" s="2" t="s">
-        <v>16</v>
+        <v>201</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F284" s="2">
-        <v>1526</v>
+        <v>1205</v>
       </c>
       <c r="G284" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H284" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I284" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J284" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="2">
         <v>282</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>310</v>
+        <v>217</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F285" s="2">
-        <v>614</v>
+        <v>463</v>
       </c>
       <c r="G285" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H285" s="2">
         <v>0</v>
       </c>
       <c r="I285" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J285" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="2">
         <v>283</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D286" s="2" t="s">
-        <v>233</v>
+        <v>16</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F286" s="2">
-        <v>165</v>
+        <v>1526</v>
       </c>
       <c r="G286" s="2">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="H286" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I286" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J286" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="2">
         <v>284</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D287" s="2" t="s">
-        <v>206</v>
+        <v>312</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="F287" s="2">
-        <v>1680</v>
+        <v>614</v>
       </c>
       <c r="G287" s="2">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="H287" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="I287" s="2">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="J287" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="2">
         <v>285</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D288" s="2" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F288" s="2">
-        <v>953</v>
+        <v>165</v>
       </c>
       <c r="G288" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H288" s="2">
         <v>0</v>
       </c>
       <c r="I288" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J288" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="2">
         <v>286</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="D289" s="2" t="s">
-        <v>121</v>
+        <v>206</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F289" s="2">
-        <v>629</v>
+        <v>1680</v>
       </c>
       <c r="G289" s="2">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="H289" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="I289" s="2">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="J289" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="2">
         <v>287</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="D290" s="2" t="s">
-        <v>71</v>
+        <v>229</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F290" s="2">
-        <v>1390</v>
+        <v>953</v>
       </c>
       <c r="G290" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H290" s="2">
         <v>0</v>
       </c>
       <c r="I290" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J290" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="2">
         <v>288</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D291" s="2" t="s">
-        <v>310</v>
+        <v>121</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>310</v>
+        <v>382</v>
       </c>
       <c r="F291" s="2">
-        <v>1936</v>
+        <v>629</v>
       </c>
       <c r="G291" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H291" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I291" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J291" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="2">
         <v>289</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="2" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D292" s="2" t="s">
-        <v>360</v>
+        <v>71</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F292" s="2">
-        <v>1722</v>
+        <v>1390</v>
       </c>
       <c r="G292" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H292" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I292" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J292" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="2">
         <v>290</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>92</v>
+        <v>312</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>92</v>
+        <v>312</v>
       </c>
       <c r="F293" s="2">
-        <v>652</v>
+        <v>1938</v>
       </c>
       <c r="G293" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H293" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I293" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J293" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="2">
         <v>291</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>46</v>
+        <v>361</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>384</v>
       </c>
       <c r="F294" s="2">
-        <v>661</v>
+        <v>1722</v>
       </c>
       <c r="G294" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H294" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I294" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J294" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="2">
         <v>292</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>121</v>
+        <v>92</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>121</v>
+        <v>92</v>
       </c>
       <c r="F295" s="2">
-        <v>1884</v>
+        <v>652</v>
       </c>
       <c r="G295" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H295" s="2">
         <v>0</v>
       </c>
       <c r="I295" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J295" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="2">
         <v>293</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D296" s="2" t="s">
-        <v>182</v>
+        <v>46</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F296" s="2">
-        <v>2396</v>
+        <v>661</v>
       </c>
       <c r="G296" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H296" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I296" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J296" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="2">
         <v>294</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D297" s="2" t="s">
-        <v>150</v>
+        <v>121</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="F297" s="2">
-        <v>453</v>
+        <v>1884</v>
       </c>
       <c r="G297" s="2">
         <v>5</v>
       </c>
       <c r="H297" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I297" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J297" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="2">
         <v>295</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D298" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E298" s="2" t="s">
         <v>386</v>
       </c>
-      <c r="E298" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F298" s="2">
-        <v>1579</v>
+        <v>2396</v>
       </c>
       <c r="G298" s="2">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="H298" s="2">
         <v>4</v>
       </c>
       <c r="I298" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J298" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="2">
         <v>296</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="F299" s="2">
-        <v>856</v>
+        <v>453</v>
       </c>
       <c r="G299" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H299" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I299" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J299" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="2">
         <v>297</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D300" s="2" t="s">
-        <v>144</v>
+        <v>387</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F300" s="2">
-        <v>709</v>
+        <v>1579</v>
       </c>
       <c r="G300" s="2">
         <v>4</v>
       </c>
       <c r="H300" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I300" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J300" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="2">
         <v>298</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F301" s="2">
+        <v>856</v>
+      </c>
+      <c r="G301" s="2">
+        <v>8</v>
+      </c>
+      <c r="H301" s="2">
+        <v>5</v>
+      </c>
+      <c r="I301" s="2">
+        <v>2</v>
+      </c>
+      <c r="J301" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="2">
+        <v>299</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="F302" s="2">
+        <v>709</v>
+      </c>
+      <c r="G302" s="2">
+        <v>4</v>
+      </c>
+      <c r="H302" s="2">
+        <v>1</v>
+      </c>
+      <c r="I302" s="2">
+        <v>3</v>
+      </c>
+      <c r="J302" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="2">
+        <v>300</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C303" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D301" s="2" t="s">
+      <c r="D303" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="E301" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F301" s="2">
+      <c r="E303" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="F303" s="2">
         <v>1046</v>
       </c>
-      <c r="G301" s="2">
+      <c r="G303" s="2">
         <v>3</v>
       </c>
-      <c r="H301" s="2">
-[...29 lines deleted...]
-      <c r="J302" s="6">
+      <c r="H303" s="2">
+        <v>0</v>
+      </c>
+      <c r="I303" s="2">
+        <v>0</v>
+      </c>
+      <c r="J303" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="B304" s="7"/>
+      <c r="C304" s="6"/>
+      <c r="D304" s="6"/>
+      <c r="E304" s="6"/>
+      <c r="F304" s="6">
+        <v>333434</v>
+      </c>
+      <c r="G304" s="6">
+        <v>1020</v>
+      </c>
+      <c r="H304" s="6">
+        <v>447</v>
+      </c>
+      <c r="I304" s="6">
+        <v>1106</v>
+      </c>
+      <c r="J304" s="6">
         <v>236</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="A302:E302"/>
+    <mergeCell ref="A304:E304"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>