--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>No. of Swajal Gram Villages as on 13-12-2025</t>
+    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -831,51 +831,51 @@
       </c>
       <c r="I5" s="2">
         <v>0</v>
       </c>
       <c r="J5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>1</v>
       </c>
       <c r="I6" s="2">
         <v>0</v>
       </c>
       <c r="J6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -991,51 +991,51 @@
       </c>
       <c r="I10" s="2">
         <v>0</v>
       </c>
       <c r="J10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="2">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="2">
         <v>0</v>
       </c>
       <c r="J11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
@@ -1151,51 +1151,51 @@
       </c>
       <c r="I15" s="2">
         <v>1</v>
       </c>
       <c r="J15" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="2">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G16" s="2">
         <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>3</v>
       </c>
       <c r="I16" s="2">
         <v>1</v>
       </c>
       <c r="J16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
@@ -1535,51 +1535,51 @@
       </c>
       <c r="I27" s="2">
         <v>0</v>
       </c>
       <c r="J27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F28" s="2">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="2">
         <v>1</v>
       </c>
       <c r="J28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="2" t="s">
@@ -1759,51 +1759,51 @@
       </c>
       <c r="I34" s="2">
         <v>0</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F35" s="2">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G35" s="2">
         <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>1</v>
       </c>
       <c r="I35" s="2">
         <v>0</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="2" t="s">
@@ -1823,51 +1823,51 @@
       </c>
       <c r="I36" s="2">
         <v>0</v>
       </c>
       <c r="J36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F37" s="2">
-        <v>289</v>
+        <v>306</v>
       </c>
       <c r="G37" s="2">
         <v>1</v>
       </c>
       <c r="H37" s="2">
         <v>1</v>
       </c>
       <c r="I37" s="2">
         <v>1</v>
       </c>
       <c r="J37" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="2" t="s">
@@ -1919,51 +1919,51 @@
       </c>
       <c r="I39" s="2">
         <v>1</v>
       </c>
       <c r="J39" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F40" s="2">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="2">
         <v>0</v>
       </c>
       <c r="J40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="2" t="s">
@@ -2271,51 +2271,51 @@
       </c>
       <c r="I50" s="2">
         <v>0</v>
       </c>
       <c r="J50" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F51" s="2">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G51" s="2">
         <v>1</v>
       </c>
       <c r="H51" s="2">
         <v>1</v>
       </c>
       <c r="I51" s="2">
         <v>1</v>
       </c>
       <c r="J51" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="2" t="s">
@@ -2719,51 +2719,51 @@
       </c>
       <c r="I64" s="2">
         <v>0</v>
       </c>
       <c r="J64" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="2">
         <v>62</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F65" s="2">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="G65" s="2">
         <v>3</v>
       </c>
       <c r="H65" s="2">
         <v>3</v>
       </c>
       <c r="I65" s="2">
         <v>1</v>
       </c>
       <c r="J65" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="2">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="2" t="s">
@@ -2775,51 +2775,51 @@
       <c r="F66" s="2">
         <v>132</v>
       </c>
       <c r="G66" s="2">
         <v>1</v>
       </c>
       <c r="H66" s="2">
         <v>1</v>
       </c>
       <c r="I66" s="2">
         <v>0</v>
       </c>
       <c r="J66" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="6"/>
       <c r="D67" s="6"/>
       <c r="E67" s="6"/>
       <c r="F67" s="6">
-        <v>13619</v>
+        <v>13662</v>
       </c>
       <c r="G67" s="6">
         <v>77</v>
       </c>
       <c r="H67" s="6">
         <v>59</v>
       </c>
       <c r="I67" s="6">
         <v>43</v>
       </c>
       <c r="J67" s="6">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>