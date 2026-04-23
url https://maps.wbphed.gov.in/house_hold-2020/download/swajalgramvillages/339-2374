--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>No. of Swajal Gram Villages as on 31-03-2026</t>
+    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>