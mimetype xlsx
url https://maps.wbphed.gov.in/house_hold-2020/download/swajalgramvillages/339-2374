--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>No. of Swajal Gram Villages as on 22-04-2026</t>
+    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>