--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>No. of Swajal Gram Villages as on 12-05-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>