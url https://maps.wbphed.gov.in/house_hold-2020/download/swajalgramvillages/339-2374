--- v4 (2026-06-02)
+++ v5 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>No. of Swajal Gram Villages as on 02-06-2026</t>
+    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -1151,51 +1151,51 @@
       </c>
       <c r="I15" s="2">
         <v>1</v>
       </c>
       <c r="J15" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="2">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="G16" s="2">
         <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>3</v>
       </c>
       <c r="I16" s="2">
         <v>1</v>
       </c>
       <c r="J16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
@@ -2775,51 +2775,51 @@
       <c r="F66" s="2">
         <v>132</v>
       </c>
       <c r="G66" s="2">
         <v>1</v>
       </c>
       <c r="H66" s="2">
         <v>1</v>
       </c>
       <c r="I66" s="2">
         <v>0</v>
       </c>
       <c r="J66" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="6"/>
       <c r="D67" s="6"/>
       <c r="E67" s="6"/>
       <c r="F67" s="6">
-        <v>13662</v>
+        <v>13673</v>
       </c>
       <c r="G67" s="6">
         <v>77</v>
       </c>
       <c r="H67" s="6">
         <v>59</v>
       </c>
       <c r="I67" s="6">
         <v>43</v>
       </c>
       <c r="J67" s="6">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F2"/>
     <mergeCell ref="G2:H2"/>