--- v5 (2026-09-10)
+++ v6 (2026-10-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Swajal Gram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
-    <t>No. of Swajal Gram Villages as on 09-09-2026</t>
+    <t>No. of Swajal Gram Villages as on 02-10-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sl. No. </t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t xml:space="preserve">Block </t>
   </si>
   <si>
     <t xml:space="preserve">Gram Panchayat </t>
   </si>
   <si>
     <t xml:space="preserve">Village </t>
   </si>
   <si>
     <t xml:space="preserve">Households </t>
   </si>
   <si>
     <t xml:space="preserve">Schools </t>
   </si>
   <si>
     <t xml:space="preserve">AWCs </t>
   </si>
@@ -2171,101 +2171,101 @@
       </c>
       <c r="G42" s="2">
         <v>4</v>
       </c>
       <c r="H42" s="2">
         <v>3</v>
       </c>
       <c r="I42" s="2">
         <v>5</v>
       </c>
       <c r="J42" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F43" s="2">
-        <v>32</v>
+        <v>305</v>
       </c>
       <c r="G43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F44" s="2">
-        <v>305</v>
+        <v>32</v>
       </c>
       <c r="G44" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J44" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="2">
         <v>232</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
@@ -3867,98 +3867,98 @@
       </c>
       <c r="G95" s="2">
         <v>5</v>
       </c>
       <c r="H95" s="2">
         <v>2</v>
       </c>
       <c r="I95" s="2">
         <v>3</v>
       </c>
       <c r="J95" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="2">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F96" s="2">
-        <v>415</v>
+        <v>76</v>
       </c>
       <c r="G96" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H96" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I96" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J96" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="2">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F97" s="2">
-        <v>76</v>
+        <v>415</v>
       </c>
       <c r="G97" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H97" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I97" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J97" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="2">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F98" s="2">
         <v>725</v>
       </c>
       <c r="G98" s="2">